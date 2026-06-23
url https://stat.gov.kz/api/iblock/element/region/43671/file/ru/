--- v0 (2026-04-16)
+++ v1 (2026-06-23)
@@ -32,260 +32,210 @@
   <sheets>
     <sheet name="Число дошк. организаций" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Число дошк. организаций'!$A$5:$S$79</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Число дошкольных организаций</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
+    <t>Сельское население</t>
+  </si>
+  <si>
+    <t>Алматинская область</t>
+  </si>
+  <si>
     <r>
       <t>2010</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2014</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Увеличение данных за 2010 год произошло за счет пересмотра формы 85-К "Отчет дошкольной организации" и увеличения круга респондентов</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> С 2014 года статистическое наблюдение 85-К  исключено из Плана статистических работ на 2014 год, данные собираются МОН РК</t>
     </r>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="16">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...32 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...3 lines deleted...]
-      <family val="2"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -301,138 +251,120 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -704,851 +636,800 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A5:Z80"/>
+  <dimension ref="A5:AA80"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="O28" sqref="O28"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="25.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="23" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="25.5703125" style="2" customWidth="1"/>
+    <col min="2" max="19" width="7.85546875" style="2" customWidth="1"/>
+    <col min="20" max="20" width="7.85546875" style="11" customWidth="1"/>
+    <col min="21" max="22" width="7.85546875" style="2" customWidth="1"/>
+    <col min="23" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:26" ht="14.45" customHeight="1">
-      <c r="A5" s="31" t="s">
+    <row r="5" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A5" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="31"/>
-[...42 lines deleted...]
-      <c r="Z6" s="19" t="s">
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+    </row>
+    <row r="6" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A6" s="3"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="6"/>
+      <c r="U6" s="3"/>
+      <c r="AA6" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:26" ht="14.45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="14">
+    <row r="7" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A7" s="8"/>
+      <c r="B7" s="9">
         <v>2000</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C7" s="9">
         <v>2001</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="9">
         <v>2002</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="9">
         <v>2003</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="9">
         <v>2004</v>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="9">
         <v>2005</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="9">
         <v>2006</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="9">
         <v>2007</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J7" s="9">
         <v>2008</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="9">
         <v>2009</v>
       </c>
-      <c r="L7" s="14" t="s">
+      <c r="L7" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="M7" s="9">
+        <v>2011</v>
+      </c>
+      <c r="N7" s="9">
+        <v>2012</v>
+      </c>
+      <c r="O7" s="9">
+        <v>2013</v>
+      </c>
+      <c r="P7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>2015</v>
+      </c>
+      <c r="R7" s="9">
+        <v>2016</v>
+      </c>
+      <c r="S7" s="9">
+        <v>2017</v>
+      </c>
+      <c r="T7" s="9">
+        <v>2018</v>
+      </c>
+      <c r="U7" s="10">
+        <v>2019</v>
+      </c>
+      <c r="V7" s="9">
+        <v>2020</v>
+      </c>
+      <c r="W7" s="10">
+        <v>2021</v>
+      </c>
+      <c r="X7" s="9">
+        <v>2022</v>
+      </c>
+      <c r="Y7" s="10">
+        <v>2023</v>
+      </c>
+      <c r="Z7" s="10">
+        <v>2024</v>
+      </c>
+      <c r="AA7" s="10">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="Y8" s="11"/>
+    </row>
+    <row r="9" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A9" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="13">
+        <v>47</v>
+      </c>
+      <c r="C9" s="13">
+        <v>47</v>
+      </c>
+      <c r="D9" s="13">
+        <v>44</v>
+      </c>
+      <c r="E9" s="13">
+        <v>42</v>
+      </c>
+      <c r="F9" s="13">
+        <v>41</v>
+      </c>
+      <c r="G9" s="13">
+        <v>42</v>
+      </c>
+      <c r="H9" s="13">
+        <v>46</v>
+      </c>
+      <c r="I9" s="13">
+        <v>52</v>
+      </c>
+      <c r="J9" s="13">
+        <v>58</v>
+      </c>
+      <c r="K9" s="13">
+        <v>71</v>
+      </c>
+      <c r="L9" s="13">
+        <v>102</v>
+      </c>
+      <c r="M9" s="13">
+        <v>471</v>
+      </c>
+      <c r="N9" s="13">
+        <v>551</v>
+      </c>
+      <c r="O9" s="13">
+        <v>571</v>
+      </c>
+      <c r="P9" s="13">
+        <v>687</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>769</v>
+      </c>
+      <c r="R9" s="13">
+        <v>895</v>
+      </c>
+      <c r="S9" s="13">
+        <v>997</v>
+      </c>
+      <c r="T9" s="13">
+        <v>1065</v>
+      </c>
+      <c r="U9" s="13">
+        <v>1163</v>
+      </c>
+      <c r="V9" s="13">
+        <v>1201</v>
+      </c>
+      <c r="W9" s="13">
+        <v>1392</v>
+      </c>
+      <c r="X9" s="13">
+        <v>1142</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>1148</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>1168</v>
+      </c>
+      <c r="AA9" s="2">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="14"/>
+      <c r="L10" s="14"/>
+      <c r="M10" s="14"/>
+      <c r="N10" s="14"/>
+      <c r="O10" s="14"/>
+      <c r="P10" s="14"/>
+      <c r="Q10" s="14"/>
+      <c r="R10" s="14"/>
+      <c r="S10" s="14"/>
+      <c r="T10" s="14"/>
+      <c r="U10" s="14"/>
+      <c r="V10" s="14"/>
+      <c r="W10" s="11"/>
+      <c r="X10" s="11"/>
+    </row>
+    <row r="11" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A11" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="15">
+        <v>38</v>
+      </c>
+      <c r="C11" s="15">
+        <v>39</v>
+      </c>
+      <c r="D11" s="15">
+        <v>36</v>
+      </c>
+      <c r="E11" s="15">
+        <v>35</v>
+      </c>
+      <c r="F11" s="15">
+        <v>32</v>
+      </c>
+      <c r="G11" s="15">
+        <v>33</v>
+      </c>
+      <c r="H11" s="15">
+        <v>35</v>
+      </c>
+      <c r="I11" s="15">
+        <v>36</v>
+      </c>
+      <c r="J11" s="15">
+        <v>31</v>
+      </c>
+      <c r="K11" s="15">
+        <v>34</v>
+      </c>
+      <c r="L11" s="15">
+        <v>42</v>
+      </c>
+      <c r="M11" s="15">
+        <v>102</v>
+      </c>
+      <c r="N11" s="15">
+        <v>104</v>
+      </c>
+      <c r="O11" s="15">
+        <v>105</v>
+      </c>
+      <c r="P11" s="15">
+        <v>120</v>
+      </c>
+      <c r="Q11" s="16">
+        <v>137</v>
+      </c>
+      <c r="R11" s="16">
+        <v>168</v>
+      </c>
+      <c r="S11" s="16">
+        <v>190</v>
+      </c>
+      <c r="T11" s="16">
+        <v>201</v>
+      </c>
+      <c r="U11" s="16">
+        <v>216</v>
+      </c>
+      <c r="V11" s="16">
+        <v>229</v>
+      </c>
+      <c r="W11" s="17">
+        <v>250</v>
+      </c>
+      <c r="X11" s="18">
+        <v>134</v>
+      </c>
+      <c r="Y11" s="18">
+        <v>141</v>
+      </c>
+      <c r="Z11" s="19">
+        <v>142</v>
+      </c>
+      <c r="AA11" s="2">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A12" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="M7" s="14">
-[...8 lines deleted...]
-      <c r="P7" s="14" t="s">
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="20"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="20"/>
+      <c r="K12" s="20"/>
+      <c r="L12" s="20"/>
+      <c r="M12" s="20"/>
+      <c r="N12" s="20"/>
+      <c r="O12" s="20"/>
+      <c r="P12" s="20"/>
+      <c r="Q12" s="20"/>
+      <c r="R12" s="20"/>
+      <c r="S12" s="20"/>
+      <c r="T12" s="20"/>
+      <c r="U12" s="20"/>
+      <c r="V12" s="20"/>
+      <c r="W12" s="17"/>
+      <c r="X12" s="11"/>
+    </row>
+    <row r="13" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A13" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="Q7" s="14">
-[...58 lines deleted...]
-      <c r="A9" s="34" t="s">
+      <c r="B13" s="22">
         <v>9</v>
       </c>
-      <c r="B9" s="39">
-[...65 lines deleted...]
-      <c r="X9" s="39">
+      <c r="C13" s="22">
+        <v>8</v>
+      </c>
+      <c r="D13" s="22">
+        <v>8</v>
+      </c>
+      <c r="E13" s="22">
+        <v>7</v>
+      </c>
+      <c r="F13" s="22">
+        <v>9</v>
+      </c>
+      <c r="G13" s="22">
+        <v>9</v>
+      </c>
+      <c r="H13" s="22">
+        <v>11</v>
+      </c>
+      <c r="I13" s="22">
+        <v>16</v>
+      </c>
+      <c r="J13" s="22">
+        <v>27</v>
+      </c>
+      <c r="K13" s="22">
+        <v>37</v>
+      </c>
+      <c r="L13" s="22">
+        <v>60</v>
+      </c>
+      <c r="M13" s="22">
+        <v>369</v>
+      </c>
+      <c r="N13" s="22">
+        <v>447</v>
+      </c>
+      <c r="O13" s="22">
+        <v>466</v>
+      </c>
+      <c r="P13" s="22">
+        <v>567</v>
+      </c>
+      <c r="Q13" s="22">
+        <v>632</v>
+      </c>
+      <c r="R13" s="22">
+        <v>727</v>
+      </c>
+      <c r="S13" s="22">
+        <v>807</v>
+      </c>
+      <c r="T13" s="23">
+        <v>864</v>
+      </c>
+      <c r="U13" s="23">
+        <v>947</v>
+      </c>
+      <c r="V13" s="23">
+        <v>972</v>
+      </c>
+      <c r="W13" s="24">
         <v>1142</v>
       </c>
-      <c r="Y9" s="39">
-[...35 lines deleted...]
-      <c r="A11" s="34" t="s">
+      <c r="X13" s="25">
+        <v>1008</v>
+      </c>
+      <c r="Y13" s="25">
+        <v>1007</v>
+      </c>
+      <c r="Z13" s="26">
+        <v>1026</v>
+      </c>
+      <c r="AA13" s="27">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A14" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="28"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="28"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="28"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="28"/>
+      <c r="M14" s="28"/>
+      <c r="N14" s="28"/>
+      <c r="O14" s="28"/>
+      <c r="P14" s="28"/>
+      <c r="Q14" s="28"/>
+      <c r="R14" s="28"/>
+      <c r="S14" s="17"/>
+      <c r="T14" s="29"/>
+      <c r="U14" s="29"/>
+      <c r="V14" s="17"/>
+    </row>
+    <row r="15" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A15" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="38">
-[...303 lines deleted...]
-      <c r="U32" s="1"/>
+      <c r="B15" s="30"/>
+      <c r="C15" s="30"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="30"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="30"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="30"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="30"/>
+      <c r="N15" s="30"/>
+      <c r="O15" s="30"/>
+      <c r="P15" s="30"/>
+      <c r="Q15" s="30"/>
+      <c r="R15" s="30"/>
+      <c r="S15" s="3"/>
+      <c r="T15" s="3"/>
+      <c r="U15" s="3"/>
+      <c r="V15" s="3"/>
+      <c r="W15" s="11"/>
+    </row>
+    <row r="16" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A16" s="31"/>
+      <c r="T16" s="2"/>
+    </row>
+    <row r="17" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T17" s="2"/>
+    </row>
+    <row r="18" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T18" s="2"/>
+    </row>
+    <row r="19" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T19" s="2"/>
+    </row>
+    <row r="20" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T20" s="2"/>
+    </row>
+    <row r="21" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T21" s="2"/>
+    </row>
+    <row r="22" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T22" s="2"/>
+    </row>
+    <row r="23" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T23" s="2"/>
+    </row>
+    <row r="24" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T24" s="2"/>
+    </row>
+    <row r="25" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T25" s="2"/>
+    </row>
+    <row r="26" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T26" s="2"/>
+    </row>
+    <row r="27" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T27" s="2"/>
+    </row>
+    <row r="28" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T28" s="2"/>
+    </row>
+    <row r="29" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T29" s="2"/>
+    </row>
+    <row r="30" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T30" s="2"/>
+    </row>
+    <row r="31" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T31" s="2"/>
+    </row>
+    <row r="32" spans="20:20" ht="14.45" customHeight="1">
+      <c r="T32" s="2"/>
     </row>
     <row r="33" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T33" s="1"/>
-      <c r="U33" s="1"/>
+      <c r="T33" s="2"/>
     </row>
     <row r="34" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T34" s="1"/>
-      <c r="U34" s="1"/>
+      <c r="T34" s="2"/>
     </row>
     <row r="35" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T35" s="1"/>
-      <c r="U35" s="1"/>
+      <c r="T35" s="2"/>
     </row>
     <row r="36" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T36" s="1"/>
-[...2 lines deleted...]
-      <c r="X36" s="3"/>
+      <c r="T36" s="2"/>
+      <c r="W36" s="11"/>
+      <c r="X36" s="11"/>
     </row>
     <row r="37" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T37" s="1"/>
-      <c r="U37" s="1"/>
+      <c r="T37" s="2"/>
     </row>
     <row r="38" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T38" s="1"/>
-[...1 lines deleted...]
-      <c r="W38" s="2"/>
+      <c r="T38" s="2"/>
+      <c r="W38" s="32"/>
     </row>
     <row r="39" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T39" s="1"/>
-[...1 lines deleted...]
-      <c r="W39" s="2"/>
+      <c r="T39" s="2"/>
+      <c r="W39" s="32"/>
     </row>
     <row r="40" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T40" s="1"/>
-[...1 lines deleted...]
-      <c r="W40" s="2"/>
+      <c r="T40" s="2"/>
+      <c r="W40" s="32"/>
     </row>
     <row r="41" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T41" s="1"/>
-[...1 lines deleted...]
-      <c r="W41" s="2"/>
+      <c r="T41" s="2"/>
+      <c r="W41" s="32"/>
     </row>
     <row r="42" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T42" s="1"/>
-[...1 lines deleted...]
-      <c r="W42" s="2"/>
+      <c r="T42" s="2"/>
+      <c r="W42" s="32"/>
     </row>
     <row r="43" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T43" s="1"/>
-[...1 lines deleted...]
-      <c r="W43" s="2"/>
+      <c r="T43" s="2"/>
+      <c r="W43" s="32"/>
     </row>
     <row r="44" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T44" s="1"/>
-[...1 lines deleted...]
-      <c r="W44" s="2"/>
+      <c r="T44" s="2"/>
+      <c r="W44" s="32"/>
     </row>
     <row r="45" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T45" s="1"/>
-[...1 lines deleted...]
-      <c r="W45" s="2"/>
+      <c r="T45" s="2"/>
+      <c r="W45" s="32"/>
     </row>
     <row r="46" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T46" s="1"/>
-[...1 lines deleted...]
-      <c r="W46" s="2"/>
+      <c r="T46" s="2"/>
+      <c r="W46" s="32"/>
     </row>
     <row r="47" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T47" s="1"/>
-[...1 lines deleted...]
-      <c r="W47" s="2"/>
+      <c r="T47" s="2"/>
+      <c r="W47" s="32"/>
     </row>
     <row r="48" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T48" s="1"/>
-[...1 lines deleted...]
-      <c r="W48" s="2"/>
+      <c r="T48" s="2"/>
+      <c r="W48" s="32"/>
     </row>
     <row r="49" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T49" s="1"/>
-[...1 lines deleted...]
-      <c r="W49" s="2"/>
+      <c r="T49" s="2"/>
+      <c r="W49" s="32"/>
     </row>
     <row r="50" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T50" s="1"/>
-[...1 lines deleted...]
-      <c r="W50" s="2"/>
+      <c r="T50" s="2"/>
+      <c r="W50" s="32"/>
     </row>
     <row r="51" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T51" s="1"/>
-[...1 lines deleted...]
-      <c r="W51" s="2"/>
+      <c r="T51" s="2"/>
+      <c r="W51" s="32"/>
     </row>
     <row r="52" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T52" s="1"/>
-[...1 lines deleted...]
-      <c r="W52" s="2"/>
+      <c r="T52" s="2"/>
+      <c r="W52" s="32"/>
     </row>
     <row r="53" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T53" s="1"/>
-[...1 lines deleted...]
-      <c r="W53" s="2"/>
+      <c r="T53" s="2"/>
+      <c r="W53" s="32"/>
     </row>
     <row r="54" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T54" s="1"/>
-[...1 lines deleted...]
-      <c r="W54" s="2"/>
+      <c r="T54" s="2"/>
+      <c r="W54" s="32"/>
     </row>
     <row r="55" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T55" s="1"/>
-[...1 lines deleted...]
-      <c r="W55" s="2"/>
+      <c r="T55" s="2"/>
+      <c r="W55" s="32"/>
     </row>
     <row r="56" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T56" s="1"/>
-      <c r="U56" s="1"/>
+      <c r="T56" s="2"/>
     </row>
     <row r="57" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T57" s="1"/>
-[...2 lines deleted...]
-      <c r="X57" s="3"/>
+      <c r="T57" s="2"/>
+      <c r="W57" s="11"/>
+      <c r="X57" s="11"/>
     </row>
     <row r="58" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T58" s="1"/>
-      <c r="U58" s="1"/>
+      <c r="T58" s="2"/>
     </row>
     <row r="59" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T59" s="1"/>
-      <c r="U59" s="1"/>
+      <c r="T59" s="2"/>
     </row>
     <row r="60" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T60" s="1"/>
-      <c r="U60" s="1"/>
+      <c r="T60" s="2"/>
     </row>
     <row r="61" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T61" s="1"/>
-      <c r="U61" s="1"/>
+      <c r="T61" s="2"/>
     </row>
     <row r="62" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T62" s="1"/>
-      <c r="U62" s="1"/>
+      <c r="T62" s="2"/>
     </row>
     <row r="63" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T63" s="1"/>
-      <c r="U63" s="1"/>
+      <c r="T63" s="2"/>
     </row>
     <row r="64" spans="20:24" ht="14.45" customHeight="1">
-      <c r="T64" s="1"/>
-      <c r="U64" s="1"/>
+      <c r="T64" s="2"/>
     </row>
     <row r="65" spans="19:21" ht="14.45" customHeight="1">
-      <c r="T65" s="1"/>
-      <c r="U65" s="1"/>
+      <c r="T65" s="2"/>
     </row>
     <row r="66" spans="19:21" ht="14.45" customHeight="1">
-      <c r="T66" s="1"/>
-      <c r="U66" s="1"/>
+      <c r="T66" s="2"/>
     </row>
     <row r="67" spans="19:21" ht="14.45" customHeight="1">
-      <c r="T67" s="1"/>
-      <c r="U67" s="1"/>
+      <c r="T67" s="2"/>
     </row>
     <row r="68" spans="19:21" ht="14.45" customHeight="1">
-      <c r="T68" s="1"/>
-      <c r="U68" s="1"/>
+      <c r="T68" s="2"/>
     </row>
     <row r="69" spans="19:21" ht="14.45" customHeight="1">
-      <c r="T69" s="1"/>
-      <c r="U69" s="1"/>
+      <c r="T69" s="2"/>
     </row>
     <row r="70" spans="19:21" ht="14.45" customHeight="1">
-      <c r="T70" s="1"/>
-      <c r="U70" s="1"/>
+      <c r="T70" s="2"/>
     </row>
     <row r="71" spans="19:21" ht="14.45" customHeight="1">
-      <c r="T71" s="1"/>
-      <c r="U71" s="1"/>
+      <c r="T71" s="2"/>
     </row>
     <row r="72" spans="19:21" ht="14.45" customHeight="1">
-      <c r="T72" s="1"/>
-      <c r="U72" s="1"/>
+      <c r="T72" s="2"/>
     </row>
     <row r="73" spans="19:21" ht="14.45" customHeight="1">
-      <c r="T73" s="1"/>
-      <c r="U73" s="1"/>
+      <c r="T73" s="2"/>
     </row>
     <row r="74" spans="19:21" ht="14.45" customHeight="1">
-      <c r="T74" s="1"/>
-      <c r="U74" s="1"/>
+      <c r="T74" s="2"/>
     </row>
     <row r="75" spans="19:21" ht="14.45" customHeight="1">
-      <c r="T75" s="1"/>
-      <c r="U75" s="1"/>
+      <c r="T75" s="2"/>
     </row>
     <row r="76" spans="19:21" ht="14.45" customHeight="1">
-      <c r="T76" s="1"/>
-      <c r="U76" s="1"/>
+      <c r="T76" s="2"/>
     </row>
     <row r="77" spans="19:21" ht="14.45" customHeight="1">
-      <c r="T77" s="1"/>
-      <c r="U77" s="1"/>
+      <c r="T77" s="2"/>
     </row>
     <row r="78" spans="19:21" ht="14.45" customHeight="1">
-      <c r="S78" s="5"/>
-[...1 lines deleted...]
-      <c r="U78" s="7"/>
+      <c r="S78" s="33"/>
+      <c r="T78" s="34"/>
+      <c r="U78" s="33"/>
     </row>
     <row r="79" spans="19:21" ht="14.45" customHeight="1">
-      <c r="S79" s="5"/>
-[...1 lines deleted...]
-      <c r="U79" s="7"/>
+      <c r="S79" s="33"/>
+      <c r="T79" s="34"/>
+      <c r="U79" s="33"/>
     </row>
     <row r="80" spans="19:21" ht="14.45" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A15:R15"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A5:U5"/>
     <mergeCell ref="A10:V10"/>
     <mergeCell ref="A8:V8"/>
     <mergeCell ref="A12:V12"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.23622047244094491" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="88" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>