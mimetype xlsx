--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -561,51 +561,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H42" sqref="H42"/>
+      <selection activeCell="G38" sqref="G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.28515625" style="21" customWidth="1"/>
     <col min="2" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="11" style="2" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
@@ -1004,51 +1004,53 @@
         <v>115.8</v>
       </c>
       <c r="K13" s="7">
         <v>96.5</v>
       </c>
       <c r="L13" s="7">
         <v>109.6</v>
       </c>
       <c r="M13" s="9">
         <v>118.2</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="18">
         <v>2026</v>
       </c>
       <c r="B14" s="7">
         <v>30</v>
       </c>
       <c r="C14" s="7">
         <v>117.4</v>
       </c>
       <c r="D14" s="7">
         <v>136.80000000000001</v>
       </c>
-      <c r="E14" s="7"/>
+      <c r="E14" s="7">
+        <v>110.4</v>
+      </c>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="22" customFormat="1">
       <c r="A15" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
@@ -1372,51 +1374,53 @@
         <v>141.19999999999999</v>
       </c>
       <c r="K23" s="7">
         <v>125.5</v>
       </c>
       <c r="L23" s="7">
         <v>123.4</v>
       </c>
       <c r="M23" s="9">
         <v>134.30000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="18">
         <v>2026</v>
       </c>
       <c r="B24" s="25">
         <v>112.2</v>
       </c>
       <c r="C24" s="7">
         <v>120.6</v>
       </c>
       <c r="D24" s="7">
         <v>114.9</v>
       </c>
-      <c r="E24" s="7"/>
+      <c r="E24" s="7">
+        <v>120</v>
+      </c>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="9"/>
     </row>
     <row r="25" spans="1:13" s="22" customFormat="1">
       <c r="A25" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="31"/>
       <c r="C25" s="31"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="31"/>
       <c r="M25" s="31"/>
@@ -1740,51 +1744,53 @@
         <v>124.5</v>
       </c>
       <c r="K33" s="7">
         <v>124.6</v>
       </c>
       <c r="L33" s="7">
         <v>124.6</v>
       </c>
       <c r="M33" s="9">
         <v>125.8</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="20">
         <v>2026</v>
       </c>
       <c r="B34" s="26">
         <v>112.2</v>
       </c>
       <c r="C34" s="27">
         <v>116.6</v>
       </c>
       <c r="D34" s="27">
         <v>115.8</v>
       </c>
-      <c r="E34" s="27"/>
+      <c r="E34" s="27">
+        <v>117.1</v>
+      </c>
       <c r="F34" s="28"/>
       <c r="G34" s="27"/>
       <c r="H34" s="27"/>
       <c r="I34" s="29"/>
       <c r="J34" s="27"/>
       <c r="K34" s="27"/>
       <c r="L34" s="27"/>
       <c r="M34" s="30"/>
     </row>
     <row r="36" spans="1:13">
       <c r="F36" s="24"/>
       <c r="M36" s="1"/>
     </row>
     <row r="37" spans="1:13">
       <c r="M37" s="1"/>
     </row>
     <row r="38" spans="1:13">
       <c r="M38" s="1"/>
     </row>
     <row r="39" spans="1:13">
       <c r="M39" s="1"/>
     </row>
     <row r="40" spans="1:13">
       <c r="M40" s="1"/>
     </row>