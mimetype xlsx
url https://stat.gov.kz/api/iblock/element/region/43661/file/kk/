--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -561,51 +561,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G38" sqref="G38"/>
+      <selection activeCell="H32" sqref="H32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.28515625" style="21" customWidth="1"/>
     <col min="2" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="11" style="2" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
@@ -1007,51 +1007,53 @@
         <v>96.5</v>
       </c>
       <c r="L13" s="7">
         <v>109.6</v>
       </c>
       <c r="M13" s="9">
         <v>118.2</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="18">
         <v>2026</v>
       </c>
       <c r="B14" s="7">
         <v>30</v>
       </c>
       <c r="C14" s="7">
         <v>117.4</v>
       </c>
       <c r="D14" s="7">
         <v>136.80000000000001</v>
       </c>
       <c r="E14" s="7">
         <v>110.4</v>
       </c>
-      <c r="F14" s="7"/>
+      <c r="F14" s="7">
+        <v>129.9</v>
+      </c>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="22" customFormat="1">
       <c r="A15" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
     </row>
@@ -1377,51 +1379,53 @@
         <v>125.5</v>
       </c>
       <c r="L23" s="7">
         <v>123.4</v>
       </c>
       <c r="M23" s="9">
         <v>134.30000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="18">
         <v>2026</v>
       </c>
       <c r="B24" s="25">
         <v>112.2</v>
       </c>
       <c r="C24" s="7">
         <v>120.6</v>
       </c>
       <c r="D24" s="7">
         <v>114.9</v>
       </c>
       <c r="E24" s="7">
         <v>120</v>
       </c>
-      <c r="F24" s="7"/>
+      <c r="F24" s="7">
+        <v>120.7</v>
+      </c>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="9"/>
     </row>
     <row r="25" spans="1:13" s="22" customFormat="1">
       <c r="A25" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="31"/>
       <c r="C25" s="31"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="31"/>
       <c r="M25" s="31"/>
     </row>
@@ -1747,51 +1751,53 @@
         <v>124.6</v>
       </c>
       <c r="L33" s="7">
         <v>124.6</v>
       </c>
       <c r="M33" s="9">
         <v>125.8</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="20">
         <v>2026</v>
       </c>
       <c r="B34" s="26">
         <v>112.2</v>
       </c>
       <c r="C34" s="27">
         <v>116.6</v>
       </c>
       <c r="D34" s="27">
         <v>115.8</v>
       </c>
       <c r="E34" s="27">
         <v>117.1</v>
       </c>
-      <c r="F34" s="28"/>
+      <c r="F34" s="28">
+        <v>118</v>
+      </c>
       <c r="G34" s="27"/>
       <c r="H34" s="27"/>
       <c r="I34" s="29"/>
       <c r="J34" s="27"/>
       <c r="K34" s="27"/>
       <c r="L34" s="27"/>
       <c r="M34" s="30"/>
     </row>
     <row r="36" spans="1:13">
       <c r="F36" s="24"/>
       <c r="M36" s="1"/>
     </row>
     <row r="37" spans="1:13">
       <c r="M37" s="1"/>
     </row>
     <row r="38" spans="1:13">
       <c r="M38" s="1"/>
     </row>
     <row r="39" spans="1:13">
       <c r="M39" s="1"/>
     </row>
     <row r="40" spans="1:13">
       <c r="M40" s="1"/>
     </row>
     <row r="41" spans="1:13">