--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9480" yWindow="6870" windowWidth="14715" windowHeight="7320"/>
+    <workbookView xWindow="6060" yWindow="-285" windowWidth="16230" windowHeight="8400"/>
   </bookViews>
   <sheets>
     <sheet name="ифо" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ифо!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Нақты көлем индексі (Сауда саласы бойынша)</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
@@ -560,52 +560,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H32" sqref="H32"/>
+    <sheetView tabSelected="1" topLeftCell="A7" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.28515625" style="21" customWidth="1"/>
     <col min="2" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="11" style="2" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
@@ -1010,51 +1010,53 @@
         <v>109.6</v>
       </c>
       <c r="M13" s="9">
         <v>118.2</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="18">
         <v>2026</v>
       </c>
       <c r="B14" s="7">
         <v>30</v>
       </c>
       <c r="C14" s="7">
         <v>117.4</v>
       </c>
       <c r="D14" s="7">
         <v>136.80000000000001</v>
       </c>
       <c r="E14" s="7">
         <v>110.4</v>
       </c>
       <c r="F14" s="7">
         <v>129.9</v>
       </c>
-      <c r="G14" s="7"/>
+      <c r="G14" s="7">
+        <v>127.8</v>
+      </c>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="22" customFormat="1">
       <c r="A15" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
     </row>
     <row r="16" spans="1:13">
@@ -1382,51 +1384,53 @@
         <v>123.4</v>
       </c>
       <c r="M23" s="9">
         <v>134.30000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="18">
         <v>2026</v>
       </c>
       <c r="B24" s="25">
         <v>112.2</v>
       </c>
       <c r="C24" s="7">
         <v>120.6</v>
       </c>
       <c r="D24" s="7">
         <v>114.9</v>
       </c>
       <c r="E24" s="7">
         <v>120</v>
       </c>
       <c r="F24" s="7">
         <v>120.7</v>
       </c>
-      <c r="G24" s="7"/>
+      <c r="G24" s="7">
+        <v>133.9</v>
+      </c>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="9"/>
     </row>
     <row r="25" spans="1:13" s="22" customFormat="1">
       <c r="A25" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="31"/>
       <c r="C25" s="31"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="31"/>
       <c r="M25" s="31"/>
     </row>
     <row r="26" spans="1:13">
@@ -1754,51 +1758,53 @@
         <v>124.6</v>
       </c>
       <c r="M33" s="9">
         <v>125.8</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="20">
         <v>2026</v>
       </c>
       <c r="B34" s="26">
         <v>112.2</v>
       </c>
       <c r="C34" s="27">
         <v>116.6</v>
       </c>
       <c r="D34" s="27">
         <v>115.8</v>
       </c>
       <c r="E34" s="27">
         <v>117.1</v>
       </c>
       <c r="F34" s="28">
         <v>118</v>
       </c>
-      <c r="G34" s="27"/>
+      <c r="G34" s="27">
+        <v>121.8</v>
+      </c>
       <c r="H34" s="27"/>
       <c r="I34" s="29"/>
       <c r="J34" s="27"/>
       <c r="K34" s="27"/>
       <c r="L34" s="27"/>
       <c r="M34" s="30"/>
     </row>
     <row r="36" spans="1:13">
       <c r="F36" s="24"/>
       <c r="M36" s="1"/>
     </row>
     <row r="37" spans="1:13">
       <c r="M37" s="1"/>
     </row>
     <row r="38" spans="1:13">
       <c r="M38" s="1"/>
     </row>
     <row r="39" spans="1:13">
       <c r="M39" s="1"/>
     </row>
     <row r="40" spans="1:13">
       <c r="M40" s="1"/>
     </row>
     <row r="41" spans="1:13">
       <c r="M41" s="1"/>