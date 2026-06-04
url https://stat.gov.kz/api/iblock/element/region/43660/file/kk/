--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -7,299 +7,241 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="789" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="789"/>
   </bookViews>
   <sheets>
     <sheet name="педагог саны" sheetId="6" r:id="rId1"/>
     <sheet name="әйелдер" sheetId="7" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="12">
-  <si>
-[...32 lines deleted...]
-  </si>
   <si>
     <t>Мектепке дейінгі ұйымдардағы педагогтардың саны</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>Қалалық жер</t>
   </si>
   <si>
     <t>Ауылдық жер</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Әйелдер</t>
   </si>
   <si>
     <t>* 2000-2017 жылдар деректер Оңтүстік Қазақстан облысы бойынша.</t>
   </si>
   <si>
     <r>
+      <t>2010</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2014</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2010 жылға деректердің ұлғаюы  "Мектепке дейінгі ұйымның есебі" 85-К нысанын қайта қарау және респонденттер тобының ұлғаюы есебінен болды</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2014 жылдан бастап 85-К статистикалық байқауы Статистикалық жұмыстардың 2014 жылға арналған жоспарынан алынып тасталды, деректерді ҚР БҒМ жинайды</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="17">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-      <name val="Arial Cyr"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="11"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Calibri"/>
-[...22 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...17 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -360,157 +302,145 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...86 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -786,1310 +716,1325 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Z40"/>
+  <dimension ref="A1:AA40"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AC8" sqref="AC8"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
-    <col min="2" max="20" width="8.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="22" max="22" width="8.42578125" style="1" customWidth="1"/>
+    <col min="2" max="22" width="8.42578125" style="1" customWidth="1"/>
     <col min="23" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="10" customFormat="1" ht="16.149999999999999" customHeight="1">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:27" s="24" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A1" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
+      <c r="N1" s="23"/>
+      <c r="O1" s="23"/>
+      <c r="P1" s="23"/>
+      <c r="Q1" s="23"/>
+      <c r="R1" s="23"/>
+      <c r="S1" s="23"/>
+      <c r="T1" s="23"/>
+      <c r="U1" s="23"/>
+    </row>
+    <row r="2" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="25"/>
+      <c r="AA2" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27" s="31" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A3" s="28"/>
+      <c r="B3" s="29">
+        <v>2000</v>
+      </c>
+      <c r="C3" s="29">
+        <v>2001</v>
+      </c>
+      <c r="D3" s="29">
+        <v>2002</v>
+      </c>
+      <c r="E3" s="29">
+        <v>2003</v>
+      </c>
+      <c r="F3" s="29">
+        <v>2004</v>
+      </c>
+      <c r="G3" s="29">
+        <v>2005</v>
+      </c>
+      <c r="H3" s="29">
+        <v>2006</v>
+      </c>
+      <c r="I3" s="29">
+        <v>2007</v>
+      </c>
+      <c r="J3" s="29">
+        <v>2008</v>
+      </c>
+      <c r="K3" s="29">
+        <v>2009</v>
+      </c>
+      <c r="L3" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="M3" s="29">
+        <v>2011</v>
+      </c>
+      <c r="N3" s="29">
+        <v>2012</v>
+      </c>
+      <c r="O3" s="29">
+        <v>2013</v>
+      </c>
+      <c r="P3" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q3" s="29">
+        <v>2015</v>
+      </c>
+      <c r="R3" s="29">
+        <v>2016</v>
+      </c>
+      <c r="S3" s="29">
+        <v>2017</v>
+      </c>
+      <c r="T3" s="29">
+        <v>2018</v>
+      </c>
+      <c r="U3" s="30">
+        <v>2019</v>
+      </c>
+      <c r="V3" s="30">
+        <v>2020</v>
+      </c>
+      <c r="W3" s="12">
+        <v>2021</v>
+      </c>
+      <c r="X3" s="11">
+        <v>2022</v>
+      </c>
+      <c r="Y3" s="12">
+        <v>2023</v>
+      </c>
+      <c r="Z3" s="12">
+        <v>2024</v>
+      </c>
+      <c r="AA3" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" s="31" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A4" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="41"/>
-[...153 lines deleted...]
-        <v>7</v>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
+      <c r="N4" s="32"/>
+      <c r="O4" s="32"/>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32"/>
+      <c r="R4" s="32"/>
+      <c r="S4" s="32"/>
+      <c r="T4" s="32"/>
+      <c r="U4" s="32"/>
+      <c r="V4" s="32"/>
+      <c r="W4" s="32"/>
+    </row>
+    <row r="5" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A5" s="33" t="s">
+        <v>5</v>
       </c>
       <c r="B5" s="34">
         <v>414</v>
       </c>
       <c r="C5" s="34">
         <v>434</v>
       </c>
       <c r="D5" s="34">
         <v>450</v>
       </c>
       <c r="E5" s="34">
         <v>436</v>
       </c>
       <c r="F5" s="34">
         <v>468</v>
       </c>
       <c r="G5" s="34">
         <v>525</v>
       </c>
       <c r="H5" s="34">
         <v>641</v>
       </c>
       <c r="I5" s="34">
         <v>757</v>
       </c>
       <c r="J5" s="34">
         <v>963</v>
       </c>
       <c r="K5" s="34">
         <v>1156</v>
       </c>
       <c r="L5" s="34">
         <v>1653</v>
       </c>
       <c r="M5" s="34">
         <v>3449</v>
       </c>
       <c r="N5" s="34">
         <v>4127</v>
       </c>
       <c r="O5" s="34">
         <v>4494</v>
       </c>
-      <c r="P5" s="35">
+      <c r="P5" s="34">
         <v>5346</v>
       </c>
-      <c r="Q5" s="35">
+      <c r="Q5" s="34">
         <v>6256</v>
       </c>
-      <c r="R5" s="35">
+      <c r="R5" s="34">
         <v>7124</v>
       </c>
-      <c r="S5" s="35">
+      <c r="S5" s="34">
         <v>8285</v>
       </c>
-      <c r="T5" s="35">
+      <c r="T5" s="34">
         <v>8565</v>
       </c>
       <c r="U5" s="34">
         <v>9639</v>
       </c>
-      <c r="V5" s="35">
+      <c r="V5" s="34">
         <v>9295</v>
       </c>
       <c r="W5" s="34">
         <v>10411</v>
       </c>
       <c r="X5" s="34">
         <v>7746</v>
       </c>
       <c r="Y5" s="34">
         <v>7963</v>
       </c>
       <c r="Z5" s="34">
         <v>7748</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="43" t="s">
+      <c r="AA5" s="1">
+        <v>7561</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A6" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="35"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="35"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="35"/>
+      <c r="S6" s="35"/>
+      <c r="T6" s="35"/>
+      <c r="U6" s="35"/>
+      <c r="V6" s="35"/>
+      <c r="W6" s="35"/>
+    </row>
+    <row r="7" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A7" s="33" t="s">
         <v>5</v>
-      </c>
-[...25 lines deleted...]
-        <v>7</v>
       </c>
       <c r="B7" s="34">
         <v>368</v>
       </c>
       <c r="C7" s="34">
         <v>385</v>
       </c>
       <c r="D7" s="34">
         <v>402</v>
       </c>
       <c r="E7" s="34">
         <v>387</v>
       </c>
       <c r="F7" s="34">
         <v>399</v>
       </c>
       <c r="G7" s="34">
         <v>448</v>
       </c>
       <c r="H7" s="34">
         <v>495</v>
       </c>
       <c r="I7" s="34">
         <v>539</v>
       </c>
       <c r="J7" s="34">
         <v>527</v>
       </c>
       <c r="K7" s="34">
         <v>589</v>
       </c>
       <c r="L7" s="34">
         <v>765</v>
       </c>
       <c r="M7" s="34">
         <v>1255</v>
       </c>
       <c r="N7" s="34">
         <v>1407</v>
       </c>
       <c r="O7" s="34">
         <v>1472</v>
       </c>
-      <c r="P7" s="35">
+      <c r="P7" s="34">
         <v>1693</v>
       </c>
-      <c r="Q7" s="35">
+      <c r="Q7" s="34">
         <v>1945</v>
       </c>
-      <c r="R7" s="35">
+      <c r="R7" s="34">
         <v>2184</v>
       </c>
-      <c r="S7" s="35">
+      <c r="S7" s="34">
         <v>2540</v>
       </c>
-      <c r="T7" s="35">
+      <c r="T7" s="34">
         <v>2576</v>
       </c>
       <c r="U7" s="34">
         <v>2810</v>
       </c>
       <c r="V7" s="34">
         <v>2626</v>
       </c>
       <c r="W7" s="36">
         <v>2782</v>
       </c>
       <c r="X7" s="34">
         <v>1202</v>
       </c>
       <c r="Y7" s="34">
         <v>1227</v>
       </c>
       <c r="Z7" s="34">
         <v>1215</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="A9" s="22" t="s">
+      <c r="AA7" s="1">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A8" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="37"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="37"/>
+      <c r="I8" s="37"/>
+      <c r="J8" s="37"/>
+      <c r="K8" s="37"/>
+      <c r="L8" s="37"/>
+      <c r="M8" s="37"/>
+      <c r="N8" s="37"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="37"/>
+      <c r="Q8" s="37"/>
+      <c r="R8" s="37"/>
+      <c r="S8" s="37"/>
+      <c r="T8" s="37"/>
+      <c r="U8" s="37"/>
+      <c r="V8" s="37"/>
+      <c r="W8" s="37"/>
+    </row>
+    <row r="9" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A9" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="15">
+        <v>46</v>
+      </c>
+      <c r="C9" s="15">
+        <v>49</v>
+      </c>
+      <c r="D9" s="15">
+        <v>48</v>
+      </c>
+      <c r="E9" s="15">
+        <v>49</v>
+      </c>
+      <c r="F9" s="15">
+        <v>69</v>
+      </c>
+      <c r="G9" s="15">
+        <v>77</v>
+      </c>
+      <c r="H9" s="15">
+        <v>146</v>
+      </c>
+      <c r="I9" s="15">
+        <v>218</v>
+      </c>
+      <c r="J9" s="15">
+        <v>436</v>
+      </c>
+      <c r="K9" s="15">
+        <v>567</v>
+      </c>
+      <c r="L9" s="15">
+        <v>888</v>
+      </c>
+      <c r="M9" s="15">
+        <v>2194</v>
+      </c>
+      <c r="N9" s="15">
+        <v>2720</v>
+      </c>
+      <c r="O9" s="15">
+        <v>3022</v>
+      </c>
+      <c r="P9" s="15">
+        <v>3653</v>
+      </c>
+      <c r="Q9" s="15">
+        <v>4311</v>
+      </c>
+      <c r="R9" s="15">
+        <v>4940</v>
+      </c>
+      <c r="S9" s="15">
+        <v>5745</v>
+      </c>
+      <c r="T9" s="15">
+        <v>5989</v>
+      </c>
+      <c r="U9" s="15">
+        <v>6829</v>
+      </c>
+      <c r="V9" s="15">
+        <v>6669</v>
+      </c>
+      <c r="W9" s="15">
+        <v>7629</v>
+      </c>
+      <c r="X9" s="15">
+        <v>6544</v>
+      </c>
+      <c r="Y9" s="15">
+        <v>6736</v>
+      </c>
+      <c r="Z9" s="15">
+        <v>6533</v>
+      </c>
+      <c r="AA9" s="38">
+        <v>6385</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="19" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="18"/>
+      <c r="O10" s="18"/>
+      <c r="P10" s="18"/>
+      <c r="Q10" s="18"/>
+      <c r="R10" s="18"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="20"/>
+    </row>
+    <row r="11" spans="1:27" s="19" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="21"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="21"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+      <c r="N11" s="21"/>
+      <c r="O11" s="21"/>
+      <c r="P11" s="21"/>
+      <c r="Q11" s="21"/>
+      <c r="R11" s="21"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+    </row>
+    <row r="12" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A12" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="37">
-[...227 lines deleted...]
-      <c r="W16" s="13"/>
+    </row>
+    <row r="13" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A13" s="8"/>
+      <c r="B13" s="19"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="19"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="19"/>
+      <c r="K13" s="19"/>
+      <c r="M13" s="19"/>
+      <c r="N13" s="19"/>
+      <c r="O13" s="19"/>
+      <c r="P13" s="8"/>
+      <c r="Q13" s="8"/>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="8"/>
+      <c r="U13" s="8"/>
+      <c r="V13" s="8"/>
+      <c r="W13" s="39"/>
+    </row>
+    <row r="14" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A14" s="19"/>
+      <c r="B14" s="8"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="39"/>
+    </row>
+    <row r="15" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A15" s="19"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="8"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="8"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8"/>
+      <c r="P15" s="8"/>
+      <c r="Q15" s="8"/>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="8"/>
+      <c r="U15" s="8"/>
+      <c r="V15" s="8"/>
+      <c r="W15" s="39"/>
+    </row>
+    <row r="16" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A16" s="19"/>
+      <c r="B16" s="8"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8"/>
+      <c r="P16" s="8"/>
+      <c r="Q16" s="8"/>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="8"/>
+      <c r="U16" s="8"/>
+      <c r="V16" s="8"/>
+      <c r="W16" s="39"/>
     </row>
     <row r="17" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A17" s="3"/>
-[...21 lines deleted...]
-      <c r="W17" s="13"/>
+      <c r="A17" s="19"/>
+      <c r="B17" s="8"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="8"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8"/>
+      <c r="P17" s="8"/>
+      <c r="Q17" s="8"/>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="8"/>
+      <c r="U17" s="8"/>
+      <c r="V17" s="8"/>
+      <c r="W17" s="39"/>
     </row>
     <row r="18" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A18" s="3"/>
-[...21 lines deleted...]
-      <c r="W18" s="13"/>
+      <c r="A18" s="19"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8"/>
+      <c r="P18" s="8"/>
+      <c r="Q18" s="8"/>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="8"/>
+      <c r="U18" s="8"/>
+      <c r="V18" s="8"/>
+      <c r="W18" s="39"/>
     </row>
     <row r="19" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A19" s="3"/>
-      <c r="W19" s="13"/>
+      <c r="A19" s="19"/>
+      <c r="W19" s="39"/>
     </row>
     <row r="20" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A20" s="3"/>
-      <c r="W20" s="13"/>
+      <c r="A20" s="19"/>
+      <c r="W20" s="39"/>
     </row>
     <row r="21" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A21" s="3"/>
-      <c r="W21" s="13"/>
+      <c r="A21" s="19"/>
+      <c r="W21" s="39"/>
     </row>
     <row r="22" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A22" s="3"/>
-      <c r="W22" s="13"/>
+      <c r="A22" s="19"/>
+      <c r="W22" s="39"/>
     </row>
     <row r="23" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A23" s="3"/>
-      <c r="W23" s="13"/>
+      <c r="A23" s="19"/>
+      <c r="W23" s="39"/>
     </row>
     <row r="24" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A24" s="3"/>
-      <c r="W24" s="13"/>
+      <c r="A24" s="19"/>
+      <c r="W24" s="39"/>
     </row>
     <row r="25" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A25" s="3"/>
-      <c r="W25" s="13"/>
+      <c r="A25" s="19"/>
+      <c r="W25" s="39"/>
     </row>
     <row r="26" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A26" s="3"/>
-      <c r="W26" s="13"/>
+      <c r="A26" s="19"/>
+      <c r="W26" s="39"/>
     </row>
     <row r="27" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A27" s="3"/>
-      <c r="W27" s="13"/>
+      <c r="A27" s="19"/>
+      <c r="W27" s="39"/>
     </row>
     <row r="28" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A28" s="3"/>
-      <c r="W28" s="13"/>
+      <c r="A28" s="19"/>
+      <c r="W28" s="39"/>
     </row>
     <row r="29" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="W29" s="13"/>
+      <c r="W29" s="39"/>
     </row>
     <row r="30" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="W30" s="13"/>
+      <c r="W30" s="39"/>
     </row>
     <row r="31" spans="1:23" ht="16.149999999999999" customHeight="1"/>
-    <row r="32" spans="1:23" s="12" customFormat="1" ht="16.149999999999999" customHeight="1">
+    <row r="32" spans="1:23" s="40" customFormat="1" ht="16.149999999999999" customHeight="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
-      <c r="U32" s="5"/>
+      <c r="U32" s="1"/>
       <c r="V32" s="1"/>
     </row>
-    <row r="33" spans="1:22" s="12" customFormat="1" ht="16.149999999999999" customHeight="1">
+    <row r="33" spans="1:22" s="40" customFormat="1" ht="16.149999999999999" customHeight="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
-      <c r="U33" s="5"/>
+      <c r="U33" s="1"/>
       <c r="V33" s="1"/>
     </row>
-    <row r="34" spans="1:22" s="2" customFormat="1">
+    <row r="34" spans="1:22" s="8" customFormat="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
-      <c r="U34" s="5"/>
+      <c r="U34" s="1"/>
       <c r="V34" s="1"/>
     </row>
-    <row r="35" spans="1:22" s="2" customFormat="1">
+    <row r="35" spans="1:22" s="8" customFormat="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
-      <c r="U35" s="5"/>
+      <c r="U35" s="1"/>
       <c r="V35" s="1"/>
     </row>
-    <row r="36" spans="1:22" s="2" customFormat="1">
+    <row r="36" spans="1:22" s="8" customFormat="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
-      <c r="U36" s="5"/>
+      <c r="U36" s="1"/>
       <c r="V36" s="1"/>
     </row>
-    <row r="37" spans="1:22" s="2" customFormat="1">
+    <row r="37" spans="1:22" s="8" customFormat="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
-      <c r="U37" s="5"/>
+      <c r="U37" s="1"/>
       <c r="V37" s="1"/>
     </row>
-    <row r="38" spans="1:22" s="2" customFormat="1">
+    <row r="38" spans="1:22" s="8" customFormat="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
-      <c r="U38" s="5"/>
+      <c r="U38" s="1"/>
       <c r="V38" s="1"/>
     </row>
-    <row r="39" spans="1:22" s="2" customFormat="1">
+    <row r="39" spans="1:22" s="8" customFormat="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
-      <c r="U39" s="5"/>
+      <c r="U39" s="1"/>
       <c r="V39" s="1"/>
     </row>
-    <row r="40" spans="1:22" s="2" customFormat="1">
+    <row r="40" spans="1:22" s="8" customFormat="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
-      <c r="U40" s="5"/>
+      <c r="U40" s="1"/>
       <c r="V40" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A1:U1"/>
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="A6:W6"/>
     <mergeCell ref="A8:W8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236215" top="0.59055118110236215" bottom="0.59055118110236215" header="0.23622047244094488" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="93" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z9"/>
+  <dimension ref="A1:AA9"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Z15" sqref="Z15"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24" customWidth="1"/>
+    <col min="1" max="1" width="24" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15">
-[...37 lines deleted...]
-      <c r="A3" s="45" t="s">
+    <row r="1" spans="1:27" ht="15">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+      <c r="T1" s="3"/>
+      <c r="U1" s="3"/>
+      <c r="V1" s="3"/>
+      <c r="W1" s="3"/>
+    </row>
+    <row r="2" spans="1:27" ht="15">
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+    </row>
+    <row r="3" spans="1:27" ht="15">
+      <c r="A3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" s="5"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+      <c r="R4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="8"/>
+      <c r="AA4" s="9" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="15">
+      <c r="A5" s="10"/>
+      <c r="B5" s="11">
+        <v>2000</v>
+      </c>
+      <c r="C5" s="11">
+        <v>2001</v>
+      </c>
+      <c r="D5" s="11">
+        <v>2002</v>
+      </c>
+      <c r="E5" s="11">
+        <v>2003</v>
+      </c>
+      <c r="F5" s="11">
+        <v>2004</v>
+      </c>
+      <c r="G5" s="11">
+        <v>2005</v>
+      </c>
+      <c r="H5" s="11">
+        <v>2006</v>
+      </c>
+      <c r="I5" s="11">
+        <v>2007</v>
+      </c>
+      <c r="J5" s="11">
+        <v>2008</v>
+      </c>
+      <c r="K5" s="11">
+        <v>2009</v>
+      </c>
+      <c r="L5" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="45"/>
-[...83 lines deleted...]
-      <c r="M5" s="27">
+      <c r="M5" s="11">
         <v>2011</v>
       </c>
-      <c r="N5" s="27">
+      <c r="N5" s="11">
         <v>2012</v>
       </c>
-      <c r="O5" s="27">
+      <c r="O5" s="11">
         <v>2013</v>
       </c>
-      <c r="P5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="Q5" s="27">
+      <c r="P5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q5" s="11">
         <v>2015</v>
       </c>
-      <c r="R5" s="27">
+      <c r="R5" s="11">
         <v>2016</v>
       </c>
-      <c r="S5" s="27">
+      <c r="S5" s="11">
         <v>2017</v>
       </c>
-      <c r="T5" s="27">
+      <c r="T5" s="11">
         <v>2018</v>
       </c>
-      <c r="U5" s="28">
+      <c r="U5" s="12">
         <v>2019</v>
       </c>
-      <c r="V5" s="29">
+      <c r="V5" s="12">
         <v>2020</v>
       </c>
-      <c r="W5" s="29">
+      <c r="W5" s="12">
         <v>2021</v>
       </c>
-      <c r="X5" s="29">
+      <c r="X5" s="12">
         <v>2022</v>
       </c>
-      <c r="Y5" s="29">
+      <c r="Y5" s="12">
         <v>2023</v>
       </c>
-      <c r="Z5" s="29">
+      <c r="Z5" s="12">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="22" t="s">
+      <c r="AA5" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="15">
+        <v>411</v>
+      </c>
+      <c r="C6" s="15">
+        <v>427</v>
+      </c>
+      <c r="D6" s="15">
+        <v>443</v>
+      </c>
+      <c r="E6" s="15">
+        <v>430</v>
+      </c>
+      <c r="F6" s="15">
+        <v>466</v>
+      </c>
+      <c r="G6" s="15">
+        <v>523</v>
+      </c>
+      <c r="H6" s="15">
+        <v>638</v>
+      </c>
+      <c r="I6" s="15">
+        <v>753</v>
+      </c>
+      <c r="J6" s="15">
+        <v>953</v>
+      </c>
+      <c r="K6" s="15">
+        <v>1141</v>
+      </c>
+      <c r="L6" s="15">
+        <v>1612</v>
+      </c>
+      <c r="M6" s="15">
+        <v>3379</v>
+      </c>
+      <c r="N6" s="15">
+        <v>4034</v>
+      </c>
+      <c r="O6" s="15">
+        <v>4365</v>
+      </c>
+      <c r="P6" s="15">
+        <v>5346</v>
+      </c>
+      <c r="Q6" s="15">
+        <v>6253</v>
+      </c>
+      <c r="R6" s="15">
+        <v>6866</v>
+      </c>
+      <c r="S6" s="15">
+        <v>7934</v>
+      </c>
+      <c r="T6" s="15">
+        <v>8198</v>
+      </c>
+      <c r="U6" s="15">
+        <v>9241</v>
+      </c>
+      <c r="V6" s="15">
+        <v>8911</v>
+      </c>
+      <c r="W6" s="15">
+        <v>9968</v>
+      </c>
+      <c r="X6" s="15">
+        <v>7374</v>
+      </c>
+      <c r="Y6" s="15">
+        <v>7657</v>
+      </c>
+      <c r="Z6" s="16">
+        <v>7478</v>
+      </c>
+      <c r="AA6" s="17">
+        <v>7319</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="19" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="18"/>
+      <c r="O7" s="18"/>
+      <c r="P7" s="18"/>
+      <c r="Q7" s="18"/>
+      <c r="R7" s="18"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="20"/>
+    </row>
+    <row r="8" spans="1:27" s="19" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+      <c r="N8" s="21"/>
+      <c r="O8" s="21"/>
+      <c r="P8" s="21"/>
+      <c r="Q8" s="21"/>
+      <c r="R8" s="21"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+    </row>
+    <row r="9" spans="1:27" s="1" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A9" s="22" t="s">
         <v>7</v>
-      </c>
-[...126 lines deleted...]
-        <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A7:R7"/>
     <mergeCell ref="A8:R8"/>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A3:W3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>