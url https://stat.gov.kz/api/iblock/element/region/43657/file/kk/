--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1,232 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="789" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="789" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="балалардың саны" sheetId="6" r:id="rId1"/>
     <sheet name="қыздар" sheetId="7" r:id="rId2"/>
+    <sheet name="мектепалды" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
-[...31 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="15">
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Қыздар</t>
   </si>
   <si>
     <t>* 2000-2017 жылдар деректер Оңтүстік Қазақстан облысы бойынша.</t>
   </si>
   <si>
+    <t>Мектепке дейінгі ұйымдардағы балалар саны (0-ден 6(7) жасқа дейінгі балалар)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Мектептердің мектепалды сыныптарындағы балалар саны (5 жастан 7 жасқа дейінгі балалар) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2014</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <t>5 жастағы балалар</t>
+  </si>
+  <si>
+    <t>6 жастағы балалар</t>
+  </si>
+  <si>
+    <t>7 жастағы балалар</t>
+  </si>
+  <si>
+    <r>
+      <t>2010</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2014</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2010 жылға деректердің ұлғаюы  "Мектепке дейінгі ұйымның есебі" 85-К нысанын қайта қарау және респонденттер тобының ұлғаюы есебінен болды</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2014 жылдан бастап 85-К статистикалық байқауы Статистикалық жұмыстардың 2014 жылға арналған жоспарынан алынып тасталды, деректерді ҚР БҒМ жинайды</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Мектепке дейінгі ұйымдардағы балалар саны (0-ден 6(7) жасқа дейінгі балалар)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="33">
+  <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...36 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -340,109 +330,134 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-    <font>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-    <font>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="9"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
-      <name val="Calibri"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <i/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="9"/>
-      <color theme="1"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -748,178 +763,207 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="46">
     <cellStyle name="20% - Акцент1" xfId="18" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="22" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="26" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="30" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="34" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="38" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="19" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="23" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="27" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="31" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="35" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="39" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="20" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="24" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="28" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="32" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="36" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="40" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="41"/>
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="21" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="25" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="29" builtinId="41" customBuiltin="1"/>
@@ -939,51 +983,51 @@
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="43"/>
     <cellStyle name="Обычный 3" xfId="45"/>
     <cellStyle name="Обычный 4" xfId="42"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="15" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="44"/>
     <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1229,777 +1273,1167 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Z10"/>
+  <dimension ref="A1:AA10"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="W37" sqref="W37"/>
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="21" max="16384" width="8.85546875" style="2"/>
+    <col min="1" max="1" width="22.140625" style="21" customWidth="1"/>
+    <col min="2" max="20" width="7.7109375" style="21" customWidth="1"/>
+    <col min="21" max="16384" width="8.85546875" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1">
-[...50 lines deleted...]
-      <c r="A3" s="33" t="s">
+    <row r="1" spans="1:27" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="16"/>
+      <c r="N1" s="16"/>
+      <c r="O1" s="16"/>
+      <c r="P1" s="16"/>
+      <c r="Q1" s="16"/>
+      <c r="R1" s="16"/>
+      <c r="S1" s="16"/>
+      <c r="T1" s="16"/>
+      <c r="U1" s="16"/>
+      <c r="V1" s="16"/>
+      <c r="W1" s="16"/>
+    </row>
+    <row r="2" spans="1:27" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="18"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+    </row>
+    <row r="3" spans="1:27" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16"/>
+      <c r="M3" s="16"/>
+      <c r="N3" s="16"/>
+      <c r="O3" s="16"/>
+      <c r="P3" s="16"/>
+      <c r="Q3" s="16"/>
+      <c r="R3" s="16"/>
+      <c r="S3" s="16"/>
+      <c r="T3" s="16"/>
+      <c r="U3" s="16"/>
+      <c r="V3" s="16"/>
+      <c r="W3" s="16"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" s="19"/>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="20"/>
+      <c r="I4" s="20"/>
+      <c r="J4" s="20"/>
+      <c r="K4" s="20"/>
+      <c r="L4" s="20"/>
+      <c r="M4" s="20"/>
+      <c r="N4" s="20"/>
+      <c r="O4" s="20"/>
+      <c r="P4" s="20"/>
+      <c r="Q4" s="20"/>
+      <c r="R4" s="20"/>
+      <c r="S4" s="20"/>
+      <c r="T4" s="19"/>
+      <c r="U4" s="19"/>
+      <c r="AA4" s="22" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="26" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="23"/>
+      <c r="B5" s="24">
+        <v>2000</v>
+      </c>
+      <c r="C5" s="24">
+        <v>2001</v>
+      </c>
+      <c r="D5" s="24">
+        <v>2002</v>
+      </c>
+      <c r="E5" s="24">
+        <v>2003</v>
+      </c>
+      <c r="F5" s="24">
+        <v>2004</v>
+      </c>
+      <c r="G5" s="24">
+        <v>2005</v>
+      </c>
+      <c r="H5" s="24">
+        <v>2006</v>
+      </c>
+      <c r="I5" s="24">
+        <v>2007</v>
+      </c>
+      <c r="J5" s="24">
+        <v>2008</v>
+      </c>
+      <c r="K5" s="24">
+        <v>2009</v>
+      </c>
+      <c r="L5" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="24">
+        <v>2011</v>
+      </c>
+      <c r="N5" s="25">
+        <v>2012</v>
+      </c>
+      <c r="O5" s="25">
+        <v>2013</v>
+      </c>
+      <c r="P5" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q5" s="24">
+        <v>2015</v>
+      </c>
+      <c r="R5" s="25">
+        <v>2016</v>
+      </c>
+      <c r="S5" s="25">
+        <v>2017</v>
+      </c>
+      <c r="T5" s="24">
+        <v>2018</v>
+      </c>
+      <c r="U5" s="24">
+        <v>2019</v>
+      </c>
+      <c r="V5" s="24">
+        <v>2020</v>
+      </c>
+      <c r="W5" s="25">
+        <v>2021</v>
+      </c>
+      <c r="X5" s="24">
+        <v>2022</v>
+      </c>
+      <c r="Y5" s="24">
+        <v>2023</v>
+      </c>
+      <c r="Z5" s="25">
+        <v>2024</v>
+      </c>
+      <c r="AA5" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="33"/>
-[...127 lines deleted...]
-      <c r="A6" s="14" t="s">
+      <c r="B6" s="13">
+        <v>3897</v>
+      </c>
+      <c r="C6" s="13">
+        <v>4288</v>
+      </c>
+      <c r="D6" s="13">
+        <v>4437</v>
+      </c>
+      <c r="E6" s="13">
+        <v>4518</v>
+      </c>
+      <c r="F6" s="13">
+        <v>5026</v>
+      </c>
+      <c r="G6" s="13">
+        <v>5725</v>
+      </c>
+      <c r="H6" s="13">
+        <v>6920</v>
+      </c>
+      <c r="I6" s="13">
+        <v>7935</v>
+      </c>
+      <c r="J6" s="13">
+        <v>9284</v>
+      </c>
+      <c r="K6" s="13">
+        <v>10646</v>
+      </c>
+      <c r="L6" s="13">
+        <v>14117</v>
+      </c>
+      <c r="M6" s="13">
+        <v>31520</v>
+      </c>
+      <c r="N6" s="13">
+        <v>36502</v>
+      </c>
+      <c r="O6" s="13">
+        <v>40486</v>
+      </c>
+      <c r="P6" s="13">
+        <v>48741</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>53982</v>
+      </c>
+      <c r="R6" s="13">
+        <v>63089</v>
+      </c>
+      <c r="S6" s="13">
+        <v>69711</v>
+      </c>
+      <c r="T6" s="13">
+        <v>75742</v>
+      </c>
+      <c r="U6" s="13">
+        <v>85896</v>
+      </c>
+      <c r="V6" s="13">
+        <v>91523</v>
+      </c>
+      <c r="W6" s="14">
+        <v>109125</v>
+      </c>
+      <c r="X6" s="14">
+        <v>92006</v>
+      </c>
+      <c r="Y6" s="14">
+        <v>95749</v>
+      </c>
+      <c r="Z6" s="27">
+        <v>92124</v>
+      </c>
+      <c r="AA6" s="28">
+        <v>92935</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="30"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="30"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="30"/>
+      <c r="M7" s="30"/>
+      <c r="N7" s="30"/>
+      <c r="O7" s="30"/>
+      <c r="P7" s="30"/>
+      <c r="Q7" s="30"/>
+      <c r="R7" s="30"/>
+      <c r="U7" s="21"/>
+      <c r="V7" s="32"/>
+    </row>
+    <row r="8" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="33"/>
+      <c r="C8" s="33"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="33"/>
+      <c r="F8" s="33"/>
+      <c r="G8" s="33"/>
+      <c r="H8" s="33"/>
+      <c r="I8" s="33"/>
+      <c r="J8" s="33"/>
+      <c r="K8" s="33"/>
+      <c r="L8" s="33"/>
+      <c r="M8" s="33"/>
+      <c r="N8" s="33"/>
+      <c r="O8" s="33"/>
+      <c r="P8" s="33"/>
+      <c r="Q8" s="33"/>
+      <c r="R8" s="33"/>
+      <c r="U8" s="21"/>
+      <c r="V8" s="21"/>
+    </row>
+    <row r="9" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A9" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="28">
-[...143 lines deleted...]
-      <c r="S10" s="8"/>
+    </row>
+    <row r="10" spans="1:27" s="35" customFormat="1" ht="15" customHeight="1">
+      <c r="E10" s="36"/>
+      <c r="F10" s="36"/>
+      <c r="G10" s="36"/>
+      <c r="H10" s="36"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="36"/>
+      <c r="K10" s="36"/>
+      <c r="L10" s="36"/>
+      <c r="M10" s="36"/>
+      <c r="N10" s="36"/>
+      <c r="O10" s="37"/>
+      <c r="P10" s="38"/>
+      <c r="Q10" s="38"/>
+      <c r="R10" s="38"/>
+      <c r="S10" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A8:R8"/>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A3:W3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.23622047244094491" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA16"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J43" sqref="J43"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="25" customWidth="1"/>
+    <col min="1" max="1" width="25" style="3" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="15">
-      <c r="A1" s="33" t="s">
-[...27 lines deleted...]
-      <c r="AA1" s="18"/>
+      <c r="A1" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="16"/>
+      <c r="N1" s="16"/>
+      <c r="O1" s="16"/>
+      <c r="P1" s="16"/>
+      <c r="Q1" s="16"/>
+      <c r="R1" s="16"/>
+      <c r="S1" s="16"/>
+      <c r="T1" s="16"/>
+      <c r="U1" s="16"/>
+      <c r="V1" s="16"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
     </row>
     <row r="2" spans="1:27" ht="15">
-      <c r="A2" s="15"/>
-[...25 lines deleted...]
-      <c r="AA2" s="18"/>
+      <c r="A2" s="18"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
+      <c r="Z2" s="39"/>
+      <c r="AA2" s="39"/>
     </row>
     <row r="3" spans="1:27" ht="15">
-      <c r="A3" s="33" t="s">
-[...27 lines deleted...]
-      <c r="AA3" s="18"/>
+      <c r="A3" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16"/>
+      <c r="M3" s="16"/>
+      <c r="N3" s="16"/>
+      <c r="O3" s="16"/>
+      <c r="P3" s="16"/>
+      <c r="Q3" s="16"/>
+      <c r="R3" s="16"/>
+      <c r="S3" s="16"/>
+      <c r="T3" s="16"/>
+      <c r="U3" s="16"/>
+      <c r="V3" s="16"/>
+      <c r="W3" s="16"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="39"/>
+      <c r="Z3" s="39"/>
+      <c r="AA3" s="39"/>
     </row>
     <row r="4" spans="1:27">
-      <c r="Z4" s="19" t="s">
-        <v>3</v>
+      <c r="AA4" s="40" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:27" ht="15" customHeight="1">
-      <c r="A5" s="17"/>
-      <c r="B5" s="11">
+      <c r="A5" s="23"/>
+      <c r="B5" s="24">
         <v>2000</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="24">
         <v>2001</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="24">
         <v>2002</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="24">
         <v>2003</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="24">
         <v>2004</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="24">
         <v>2005</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="24">
         <v>2006</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="24">
         <v>2007</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="24">
         <v>2008</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="24">
         <v>2009</v>
       </c>
-      <c r="L5" s="11" t="s">
-[...2 lines deleted...]
-      <c r="M5" s="11">
+      <c r="L5" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="24">
         <v>2011</v>
       </c>
-      <c r="N5" s="12">
+      <c r="N5" s="25">
         <v>2012</v>
       </c>
-      <c r="O5" s="12">
+      <c r="O5" s="25">
         <v>2013</v>
       </c>
-      <c r="P5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="Q5" s="11">
+      <c r="P5" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q5" s="24">
         <v>2015</v>
       </c>
-      <c r="R5" s="12">
+      <c r="R5" s="25">
         <v>2016</v>
       </c>
-      <c r="S5" s="12">
+      <c r="S5" s="25">
         <v>2017</v>
       </c>
-      <c r="T5" s="11">
+      <c r="T5" s="24">
         <v>2018</v>
       </c>
-      <c r="U5" s="13">
+      <c r="U5" s="24">
         <v>2019</v>
       </c>
-      <c r="V5" s="13">
+      <c r="V5" s="24">
         <v>2020</v>
       </c>
-      <c r="W5" s="20">
+      <c r="W5" s="25">
         <v>2021</v>
       </c>
-      <c r="X5" s="13">
+      <c r="X5" s="24">
         <v>2022</v>
       </c>
-      <c r="Y5" s="20">
+      <c r="Y5" s="25">
         <v>2023</v>
       </c>
-      <c r="Z5" s="20">
+      <c r="Z5" s="25">
         <v>2024</v>
       </c>
+      <c r="AA5" s="6">
+        <v>2025</v>
+      </c>
     </row>
     <row r="6" spans="1:27" ht="15" customHeight="1">
-      <c r="A6" s="30" t="s">
+      <c r="A6" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="42">
+        <v>1903</v>
+      </c>
+      <c r="C6" s="42">
+        <v>2210</v>
+      </c>
+      <c r="D6" s="42">
+        <v>2122</v>
+      </c>
+      <c r="E6" s="42">
+        <v>2215</v>
+      </c>
+      <c r="F6" s="42">
+        <v>2497</v>
+      </c>
+      <c r="G6" s="42">
+        <v>2772</v>
+      </c>
+      <c r="H6" s="42">
+        <v>3347</v>
+      </c>
+      <c r="I6" s="42">
+        <v>3843</v>
+      </c>
+      <c r="J6" s="42">
+        <v>4448</v>
+      </c>
+      <c r="K6" s="42">
+        <v>4839</v>
+      </c>
+      <c r="L6" s="42">
+        <v>6890</v>
+      </c>
+      <c r="M6" s="42">
+        <v>15684</v>
+      </c>
+      <c r="N6" s="42">
+        <v>17990</v>
+      </c>
+      <c r="O6" s="42">
+        <v>19797</v>
+      </c>
+      <c r="P6" s="42">
+        <v>25797</v>
+      </c>
+      <c r="Q6" s="42">
+        <v>27108</v>
+      </c>
+      <c r="R6" s="42">
+        <v>31169</v>
+      </c>
+      <c r="S6" s="42">
+        <v>34349</v>
+      </c>
+      <c r="T6" s="42">
+        <v>37224</v>
+      </c>
+      <c r="U6" s="42">
+        <v>41314</v>
+      </c>
+      <c r="V6" s="42">
+        <v>43850</v>
+      </c>
+      <c r="W6" s="42">
+        <v>52479</v>
+      </c>
+      <c r="X6" s="42">
+        <v>44263</v>
+      </c>
+      <c r="Y6" s="42">
+        <v>46421</v>
+      </c>
+      <c r="Z6" s="42">
+        <v>44680</v>
+      </c>
+      <c r="AA6" s="43">
+        <v>45145</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="30"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="30"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="30"/>
+      <c r="M7" s="30"/>
+      <c r="N7" s="30"/>
+      <c r="O7" s="30"/>
+      <c r="P7" s="30"/>
+      <c r="Q7" s="30"/>
+      <c r="R7" s="30"/>
+      <c r="U7" s="21"/>
+      <c r="V7" s="32"/>
+    </row>
+    <row r="8" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="44"/>
+      <c r="P8" s="44"/>
+      <c r="Q8" s="44"/>
+      <c r="R8" s="44"/>
+      <c r="U8" s="21"/>
+      <c r="V8" s="21"/>
+    </row>
+    <row r="9" spans="1:27" s="21" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A9" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="31">
-[...126 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:27">
-      <c r="T16" s="21"/>
+      <c r="T16" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="A3:W3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N13"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H4" sqref="H4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetData>
+    <row r="1" spans="1:14" ht="18">
+      <c r="A1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="N2" s="3"/>
+    </row>
+    <row r="3" spans="1:14" ht="15">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="7">
+        <v>2015</v>
+      </c>
+      <c r="D3" s="6">
+        <v>2016</v>
+      </c>
+      <c r="E3" s="6">
+        <v>2017</v>
+      </c>
+      <c r="F3" s="7">
+        <v>2018</v>
+      </c>
+      <c r="G3" s="7">
+        <v>2019</v>
+      </c>
+      <c r="H3" s="7">
+        <v>2020</v>
+      </c>
+      <c r="I3" s="7">
+        <v>2021</v>
+      </c>
+      <c r="J3" s="6">
+        <v>2022</v>
+      </c>
+      <c r="K3" s="6">
+        <v>2023</v>
+      </c>
+      <c r="L3" s="6">
+        <v>2024</v>
+      </c>
+      <c r="M3" s="6">
+        <v>2025</v>
+      </c>
+      <c r="N3" s="3"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="8">
+        <v>32364</v>
+      </c>
+      <c r="C4" s="8">
+        <v>32751</v>
+      </c>
+      <c r="D4" s="8">
+        <v>31302</v>
+      </c>
+      <c r="E4" s="8">
+        <v>33616</v>
+      </c>
+      <c r="F4" s="8">
+        <v>33816</v>
+      </c>
+      <c r="G4" s="8">
+        <v>31447</v>
+      </c>
+      <c r="H4" s="8">
+        <v>25394</v>
+      </c>
+      <c r="I4" s="8">
+        <v>25113</v>
+      </c>
+      <c r="J4" s="8">
+        <v>15519</v>
+      </c>
+      <c r="K4" s="8">
+        <v>15424</v>
+      </c>
+      <c r="L4" s="11">
+        <v>15308</v>
+      </c>
+      <c r="M4" s="9">
+        <v>16570</v>
+      </c>
+      <c r="N4" s="3"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="15"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="9"/>
+      <c r="N5" s="3"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="8">
+        <v>16381</v>
+      </c>
+      <c r="C6" s="8">
+        <v>17709</v>
+      </c>
+      <c r="D6" s="8">
+        <v>25074</v>
+      </c>
+      <c r="E6" s="8">
+        <v>28292</v>
+      </c>
+      <c r="F6" s="8">
+        <v>20022</v>
+      </c>
+      <c r="G6" s="8">
+        <v>26722</v>
+      </c>
+      <c r="H6" s="8">
+        <v>20874</v>
+      </c>
+      <c r="I6" s="8">
+        <v>20139</v>
+      </c>
+      <c r="J6" s="8">
+        <v>8535</v>
+      </c>
+      <c r="K6" s="8">
+        <v>8465</v>
+      </c>
+      <c r="L6" s="11">
+        <v>7782</v>
+      </c>
+      <c r="M6" s="9">
+        <v>7977</v>
+      </c>
+      <c r="N6" s="3"/>
+    </row>
+    <row r="7" spans="1:14" ht="12" customHeight="1">
+      <c r="A7" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="15"/>
+      <c r="C7" s="15"/>
+      <c r="D7" s="15"/>
+      <c r="E7" s="15"/>
+      <c r="F7" s="15"/>
+      <c r="G7" s="15"/>
+      <c r="H7" s="15"/>
+      <c r="I7" s="15"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="9"/>
+      <c r="N7" s="3"/>
+    </row>
+    <row r="8" spans="1:14" ht="12" customHeight="1">
+      <c r="A8" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="8">
+        <v>15434</v>
+      </c>
+      <c r="C8" s="8">
+        <v>14916</v>
+      </c>
+      <c r="D8" s="8">
+        <v>6154</v>
+      </c>
+      <c r="E8" s="8">
+        <v>5250</v>
+      </c>
+      <c r="F8" s="8">
+        <v>13584</v>
+      </c>
+      <c r="G8" s="8">
+        <v>4671</v>
+      </c>
+      <c r="H8" s="8">
+        <v>4484</v>
+      </c>
+      <c r="I8" s="8">
+        <v>4934</v>
+      </c>
+      <c r="J8" s="8">
+        <v>6882</v>
+      </c>
+      <c r="K8" s="8">
+        <v>6849</v>
+      </c>
+      <c r="L8" s="8">
+        <v>7433</v>
+      </c>
+      <c r="M8" s="9">
+        <v>8469</v>
+      </c>
+      <c r="N8" s="3"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="15"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="15"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="15"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="3"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="13">
+        <v>549</v>
+      </c>
+      <c r="C10" s="13">
+        <v>126</v>
+      </c>
+      <c r="D10" s="13">
+        <v>74</v>
+      </c>
+      <c r="E10" s="13">
+        <v>74</v>
+      </c>
+      <c r="F10" s="13">
+        <v>210</v>
+      </c>
+      <c r="G10" s="13">
+        <v>54</v>
+      </c>
+      <c r="H10" s="13">
+        <v>36</v>
+      </c>
+      <c r="I10" s="13">
+        <v>40</v>
+      </c>
+      <c r="J10" s="13">
+        <v>102</v>
+      </c>
+      <c r="K10" s="13">
+        <v>110</v>
+      </c>
+      <c r="L10" s="13">
+        <v>93</v>
+      </c>
+      <c r="M10" s="14">
+        <v>124</v>
+      </c>
+      <c r="N10" s="3"/>
+    </row>
+    <row r="11" spans="1:14" ht="14.25">
+      <c r="A11" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="30"/>
+      <c r="C11" s="30"/>
+      <c r="D11" s="30"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="30"/>
+      <c r="N11" s="3"/>
+    </row>
+    <row r="12" spans="1:14" ht="14.25">
+      <c r="A12" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="44"/>
+      <c r="C12" s="44"/>
+      <c r="D12" s="44"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="44"/>
+      <c r="G12" s="44"/>
+      <c r="H12" s="44"/>
+      <c r="I12" s="44"/>
+      <c r="J12" s="44"/>
+      <c r="K12" s="44"/>
+      <c r="L12" s="44"/>
+      <c r="M12" s="44"/>
+      <c r="N12" s="3"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="21"/>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+      <c r="N13" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="A9:I9"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...8 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100235C1F7079F1EC45B8CD40D84259B8C9" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="7856031d41a9eac352bc77cfd3a48048">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2008,113 +2442,114 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9C5968F-2CF0-48C8-ABBF-5259A1BE3575}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{520FE5B3-520F-4207-94F7-40343E489E58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18739A44-5937-4AFC-9274-3F333710869C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9C5968F-2CF0-48C8-ABBF-5259A1BE3575}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD5F2BAF-497A-4628-A703-CECE7EB45795}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>балалардың саны</vt:lpstr>
       <vt:lpstr>қыздар</vt:lpstr>
+      <vt:lpstr>мектепалды</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>
   </property>
 </Properties>