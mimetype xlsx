--- v4 (2026-09-07)
+++ v5 (2026-09-27)
@@ -1,65 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22130"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28942B9C-E530-4042-A42F-06159BA4B96D}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$2:$Y$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$2:$Y$28</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="129">
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Объем реализации и индекс физического объема по внутренней торговли (оптовая и розничная торговля) *</t>
   </si>
   <si>
     <t>Январь 2020г.</t>
   </si>
   <si>
     <t>Январь-февраль 2020г.</t>
   </si>
   <si>
     <t>Январь-март 2020г.</t>
   </si>
   <si>
     <t>Январь-апрель 2020г.</t>
   </si>
   <si>
     <t>Январь-май 2020г.</t>
   </si>
   <si>
     <t>Январь-июнь 2020г.</t>
   </si>
   <si>
@@ -282,60 +285,193 @@
     <t>Январь-июнь 2026г.</t>
   </si>
   <si>
     <t>Январь-июль 2026г.</t>
   </si>
   <si>
     <t>Январь-август 2026г.</t>
   </si>
   <si>
     <t>Январь-сентябрь 2026г.</t>
   </si>
   <si>
     <t>Январь-октябрь 2026г.</t>
   </si>
   <si>
     <t>Январь-ноябрь 2026г.</t>
   </si>
   <si>
     <t>Январь-декабрь 2026г.</t>
   </si>
   <si>
     <t>Объем, млн. теңге</t>
   </si>
   <si>
     <t>город Шымкент</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем реализации товаров и услуг в целом по отрасли ''Торговля''</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>млн.тенге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Статистические формы: «Отчет о реализации товаров и услуг» (индекс – 2-торговля, периодичность – месячная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли</t>
+  </si>
+  <si>
+    <t>Кемелова Рауан Муратовна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7252 395115</t>
+  </si>
+  <si>
+    <t>rau.kemelova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=1448&amp;year=2026&amp;name=10661&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="14">
+    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="33">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -344,60 +480,327 @@
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <color indexed="48"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightUp">
+        <fgColor indexed="48"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="15"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -444,132 +847,538 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="48"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="thin">
+        <color indexed="48"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="41"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="medium">
+        <color indexed="41"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="7" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="5" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="7" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="8" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="8" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="2" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="3" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="10" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="5" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="6" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="11" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="12" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="13" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="4" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="14" borderId="9" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="17" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="20" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="20" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="20" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="15" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="15" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="17" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="15" borderId="8" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="92" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="92" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="3" xfId="78" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="92" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="92" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="97">
+    <cellStyle name="Comma" xfId="2"/>
+    <cellStyle name="Comma [0]_Book2" xfId="3"/>
+    <cellStyle name="Comma_Book2" xfId="4"/>
+    <cellStyle name="Comma0" xfId="5"/>
+    <cellStyle name="Currency" xfId="6"/>
+    <cellStyle name="Currency [0]_Book2" xfId="7"/>
+    <cellStyle name="Currency_Book2" xfId="8"/>
+    <cellStyle name="Currency0" xfId="9"/>
+    <cellStyle name="Date" xfId="10"/>
+    <cellStyle name="Fixed" xfId="11"/>
+    <cellStyle name="Heading 1" xfId="12"/>
+    <cellStyle name="Heading 2" xfId="13"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
+    <cellStyle name="normal" xfId="16"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
+    <cellStyle name="Percent" xfId="21"/>
+    <cellStyle name="S10" xfId="22"/>
+    <cellStyle name="S12" xfId="23"/>
+    <cellStyle name="S13" xfId="24"/>
+    <cellStyle name="S14" xfId="25"/>
+    <cellStyle name="S15" xfId="26"/>
+    <cellStyle name="S16" xfId="27"/>
+    <cellStyle name="S2" xfId="28"/>
+    <cellStyle name="S3_mis_НПС(объем)" xfId="29"/>
+    <cellStyle name="S4 3 2" xfId="30"/>
+    <cellStyle name="S4_mis_НПС(объем)" xfId="31"/>
+    <cellStyle name="S5_mis_НПС(объем)" xfId="32"/>
+    <cellStyle name="S6" xfId="33"/>
+    <cellStyle name="S7" xfId="34"/>
+    <cellStyle name="S8_mis_НПС(объем)" xfId="35"/>
+    <cellStyle name="S9_mis_НПС(объем)" xfId="36"/>
+    <cellStyle name="SAPBEXaggData" xfId="37"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="38"/>
+    <cellStyle name="SAPBEXaggItem" xfId="39"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="40"/>
+    <cellStyle name="SAPBEXchaText" xfId="41"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="42"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="43"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="44"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="45"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="46"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="47"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="48"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="49"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="50"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="51"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="52"/>
+    <cellStyle name="SAPBEXfilterText" xfId="53"/>
+    <cellStyle name="SAPBEXformats" xfId="54"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="55"/>
+    <cellStyle name="SAPBEXheaderText" xfId="56"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="57"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="58"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="59"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="60"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="61"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="62"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="63"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="64"/>
+    <cellStyle name="SAPBEXresData" xfId="65"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="66"/>
+    <cellStyle name="SAPBEXresItem" xfId="67"/>
+    <cellStyle name="SAPBEXresItemX" xfId="68"/>
+    <cellStyle name="SAPBEXstdData" xfId="69"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="70"/>
+    <cellStyle name="SAPBEXstdItem" xfId="71"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="72"/>
+    <cellStyle name="SAPBEXtitle" xfId="73"/>
+    <cellStyle name="SAPBEXundefined" xfId="74"/>
+    <cellStyle name="Total" xfId="75"/>
+    <cellStyle name="Гиперссылка 2" xfId="92"/>
+    <cellStyle name="Денежный 2" xfId="76"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="78"/>
+    <cellStyle name="Обычный 2 3" xfId="79"/>
+    <cellStyle name="Обычный 2 4" xfId="80"/>
+    <cellStyle name="Обычный 2 5" xfId="81"/>
+    <cellStyle name="Обычный 2 6" xfId="77"/>
+    <cellStyle name="Обычный 2 7" xfId="93"/>
+    <cellStyle name="Обычный 3" xfId="82"/>
+    <cellStyle name="Обычный 3 2" xfId="83"/>
+    <cellStyle name="Обычный 4" xfId="84"/>
+    <cellStyle name="Обычный 4 2" xfId="95"/>
+    <cellStyle name="Обычный 5" xfId="94"/>
+    <cellStyle name="Обычный 8" xfId="85"/>
+    <cellStyle name="Процентный 2" xfId="87"/>
+    <cellStyle name="Процентный 2 2" xfId="88"/>
+    <cellStyle name="Процентный 2 3" xfId="89"/>
+    <cellStyle name="Процентный 3" xfId="86"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="90"/>
+    <cellStyle name="Финансовый 2" xfId="91"/>
+    <cellStyle name="Финансовый 3" xfId="96"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -604,119 +1413,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -848,202 +1623,449 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:C21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G21" sqref="G21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="40.140625" customWidth="1"/>
+    <col min="2" max="2" width="59.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3">
+      <c r="A2" s="31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="29">
+        <v>172401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="25.5">
+      <c r="A3" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" s="37" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="31" t="s">
+        <v>92</v>
+      </c>
+      <c r="B4" s="32" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="25.5">
+      <c r="A5" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="28" t="s">
+        <v>95</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="25.5">
+      <c r="A7" s="31" t="s">
+        <v>97</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="31" t="s">
+        <v>98</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="31" t="s">
+        <v>100</v>
+      </c>
+      <c r="B9" s="37"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5">
+      <c r="A10" s="31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="B11" s="34"/>
+    </row>
+    <row r="12" spans="1:3" ht="25.5">
+      <c r="A12" s="31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="38.25">
+      <c r="A13" s="30" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>107</v>
+      </c>
+      <c r="C13" s="52"/>
+    </row>
+    <row r="14" spans="1:3" ht="38.25">
+      <c r="A14" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="31" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16" s="43">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="31" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17" s="43">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="31" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19" s="39" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="31" t="s">
+        <v>116</v>
+      </c>
+      <c r="B21" s="38" t="s">
+        <v>127</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:A12"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A12" sqref="A12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="106" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1">
+      <c r="A2" s="41" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1">
+      <c r="A3" s="41" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1">
+      <c r="A4" s="41" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1">
+      <c r="A5" s="41" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1">
+      <c r="A6" s="41" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1">
+      <c r="A7" s="41"/>
+    </row>
+    <row r="8" spans="1:1" ht="25.5">
+      <c r="A8" s="42" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1">
+      <c r="A12" s="46" t="s">
+        <v>123</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AD39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O40" sqref="O40"/>
+    <sheetView topLeftCell="K10" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" customWidth="1"/>
     <col min="16" max="16" width="13.7109375" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" customWidth="1"/>
     <col min="18" max="18" width="12.28515625" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" customWidth="1"/>
     <col min="22" max="22" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" customWidth="1"/>
     <col min="24" max="24" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="29" t="s">
+    <row r="2" spans="1:26" ht="26.25" customHeight="1">
+      <c r="A2" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="29"/>
-[...24 lines deleted...]
-    <row r="3" spans="1:26" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+    </row>
+    <row r="3" spans="1:26" s="2" customFormat="1" ht="12.75">
       <c r="A3" s="10"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="15"/>
     </row>
-    <row r="4" spans="1:26" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="27" t="s">
+    <row r="4" spans="1:26" s="2" customFormat="1" ht="12.75">
+      <c r="A4" s="50"/>
+      <c r="B4" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="27"/>
-      <c r="D4" s="27" t="s">
+      <c r="C4" s="47"/>
+      <c r="D4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="27"/>
-      <c r="F4" s="27" t="s">
+      <c r="E4" s="47"/>
+      <c r="F4" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="27"/>
-      <c r="H4" s="27" t="s">
+      <c r="G4" s="47"/>
+      <c r="H4" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="27"/>
-      <c r="J4" s="27" t="s">
+      <c r="I4" s="47"/>
+      <c r="J4" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="27"/>
-      <c r="L4" s="27" t="s">
+      <c r="K4" s="47"/>
+      <c r="L4" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="M4" s="27"/>
-      <c r="N4" s="27" t="s">
+      <c r="M4" s="47"/>
+      <c r="N4" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="27"/>
-      <c r="P4" s="27" t="s">
+      <c r="O4" s="47"/>
+      <c r="P4" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="Q4" s="27"/>
-      <c r="R4" s="27" t="s">
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="S4" s="27"/>
-      <c r="T4" s="27" t="s">
+      <c r="S4" s="47"/>
+      <c r="T4" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="U4" s="27"/>
-      <c r="V4" s="27" t="s">
+      <c r="U4" s="47"/>
+      <c r="V4" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="W4" s="27"/>
-      <c r="X4" s="27" t="s">
+      <c r="W4" s="47"/>
+      <c r="X4" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="Y4" s="28"/>
+      <c r="Y4" s="48"/>
       <c r="Z4" s="15"/>
     </row>
-    <row r="5" spans="1:26" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="31"/>
+    <row r="5" spans="1:26" s="2" customFormat="1" ht="22.5">
+      <c r="A5" s="51"/>
       <c r="B5" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>52</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>87</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>52</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>87</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>52</v>
       </c>
       <c r="J5" s="18" t="s">
@@ -1074,51 +2096,51 @@
         <v>87</v>
       </c>
       <c r="S5" s="18" t="s">
         <v>52</v>
       </c>
       <c r="T5" s="18" t="s">
         <v>87</v>
       </c>
       <c r="U5" s="18" t="s">
         <v>52</v>
       </c>
       <c r="V5" s="18" t="s">
         <v>87</v>
       </c>
       <c r="W5" s="18" t="s">
         <v>52</v>
       </c>
       <c r="X5" s="18" t="s">
         <v>87</v>
       </c>
       <c r="Y5" s="19" t="s">
         <v>52</v>
       </c>
       <c r="Z5" s="15"/>
     </row>
-    <row r="6" spans="1:26" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" s="15" customFormat="1" ht="12.75">
       <c r="A6" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B6" s="21">
         <v>66483.100000000006</v>
       </c>
       <c r="C6" s="21">
         <v>106.3</v>
       </c>
       <c r="D6" s="22">
         <v>145158.20000000001</v>
       </c>
       <c r="E6" s="21">
         <v>103.6</v>
       </c>
       <c r="F6" s="21">
         <v>239043.7</v>
       </c>
       <c r="G6" s="21">
         <v>104.7</v>
       </c>
       <c r="H6" s="21">
         <v>311230.8</v>
       </c>
       <c r="I6" s="21">
@@ -1151,159 +2173,159 @@
       <c r="R6" s="21">
         <v>907267.8</v>
       </c>
       <c r="S6" s="21">
         <v>100.1</v>
       </c>
       <c r="T6" s="21">
         <v>1027689.2</v>
       </c>
       <c r="U6" s="21">
         <v>101.2</v>
       </c>
       <c r="V6" s="21">
         <v>1157022.6000000001</v>
       </c>
       <c r="W6" s="23">
         <v>101.1</v>
       </c>
       <c r="X6" s="21">
         <v>1323550.1000000001</v>
       </c>
       <c r="Y6" s="23">
         <v>101.2</v>
       </c>
     </row>
-    <row r="7" spans="1:26" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26" s="15" customFormat="1" ht="12.75">
       <c r="A7" s="9"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="14"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="12"/>
       <c r="N7" s="12"/>
       <c r="O7" s="12"/>
       <c r="P7" s="12"/>
       <c r="Q7" s="12"/>
       <c r="R7" s="12"/>
       <c r="S7" s="12"/>
       <c r="T7" s="12"/>
       <c r="U7" s="12"/>
       <c r="V7" s="12"/>
       <c r="W7" s="11"/>
       <c r="X7" s="12"/>
       <c r="Y7" s="11"/>
     </row>
-    <row r="8" spans="1:26" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" s="2" customFormat="1" ht="12.75">
       <c r="A8" s="10"/>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="10"/>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
       <c r="Q8" s="10"/>
       <c r="R8" s="10"/>
       <c r="S8" s="10"/>
       <c r="T8" s="10"/>
       <c r="U8" s="10"/>
       <c r="V8" s="10"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="15"/>
     </row>
-    <row r="9" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B9" s="27" t="s">
+    <row r="9" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="50"/>
+      <c r="B9" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="27"/>
-      <c r="D9" s="27" t="s">
+      <c r="C9" s="47"/>
+      <c r="D9" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="27"/>
-      <c r="F9" s="27" t="s">
+      <c r="E9" s="47"/>
+      <c r="F9" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="G9" s="27"/>
-      <c r="H9" s="27" t="s">
+      <c r="G9" s="47"/>
+      <c r="H9" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I9" s="27"/>
-      <c r="J9" s="27" t="s">
+      <c r="I9" s="47"/>
+      <c r="J9" s="47" t="s">
         <v>58</v>
       </c>
-      <c r="K9" s="27"/>
-      <c r="L9" s="27" t="s">
+      <c r="K9" s="47"/>
+      <c r="L9" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="M9" s="27"/>
-      <c r="N9" s="27" t="s">
+      <c r="M9" s="47"/>
+      <c r="N9" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="O9" s="27"/>
-      <c r="P9" s="27" t="s">
+      <c r="O9" s="47"/>
+      <c r="P9" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="Q9" s="27"/>
-      <c r="R9" s="27" t="s">
+      <c r="Q9" s="47"/>
+      <c r="R9" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="S9" s="27"/>
-      <c r="T9" s="27" t="s">
+      <c r="S9" s="47"/>
+      <c r="T9" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="U9" s="27"/>
-      <c r="V9" s="27" t="s">
+      <c r="U9" s="47"/>
+      <c r="V9" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="W9" s="27"/>
-      <c r="X9" s="27" t="s">
+      <c r="W9" s="47"/>
+      <c r="X9" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="Y9" s="28"/>
+      <c r="Y9" s="48"/>
       <c r="Z9" s="15"/>
     </row>
-    <row r="10" spans="1:26" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A10" s="31"/>
+    <row r="10" spans="1:26" s="2" customFormat="1" ht="22.5">
+      <c r="A10" s="51"/>
       <c r="B10" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>87</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="18" t="s">
         <v>87</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>52</v>
       </c>
       <c r="J10" s="18" t="s">
@@ -1334,51 +2356,51 @@
         <v>87</v>
       </c>
       <c r="S10" s="18" t="s">
         <v>52</v>
       </c>
       <c r="T10" s="18" t="s">
         <v>87</v>
       </c>
       <c r="U10" s="18" t="s">
         <v>52</v>
       </c>
       <c r="V10" s="18" t="s">
         <v>87</v>
       </c>
       <c r="W10" s="18" t="s">
         <v>52</v>
       </c>
       <c r="X10" s="18" t="s">
         <v>87</v>
       </c>
       <c r="Y10" s="19" t="s">
         <v>52</v>
       </c>
       <c r="Z10" s="15"/>
     </row>
-    <row r="11" spans="1:26" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" s="2" customFormat="1" ht="12.75">
       <c r="A11" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="21">
         <v>68964.899999999994</v>
       </c>
       <c r="C11" s="21">
         <v>96.6</v>
       </c>
       <c r="D11" s="21">
         <v>153040.1</v>
       </c>
       <c r="E11" s="23">
         <v>98.4</v>
       </c>
       <c r="F11" s="21">
         <v>252919.598</v>
       </c>
       <c r="G11" s="21">
         <v>98.612713449465517</v>
       </c>
       <c r="H11" s="21">
         <v>346458</v>
       </c>
       <c r="I11" s="21">
@@ -1412,160 +2434,160 @@
         <v>1030573</v>
       </c>
       <c r="S11" s="23">
         <v>106.8</v>
       </c>
       <c r="T11" s="21">
         <v>1170878</v>
       </c>
       <c r="U11" s="23">
         <v>106.7</v>
       </c>
       <c r="V11" s="21">
         <v>1343409.6</v>
       </c>
       <c r="W11" s="21">
         <v>108.8</v>
       </c>
       <c r="X11" s="21">
         <v>1553011.9</v>
       </c>
       <c r="Y11" s="23">
         <v>109.2</v>
       </c>
       <c r="Z11" s="15"/>
     </row>
-    <row r="12" spans="1:26" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" s="2" customFormat="1" ht="12.75">
       <c r="A12" s="9"/>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="11"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="11"/>
       <c r="N12" s="12"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="12"/>
       <c r="S12" s="11"/>
       <c r="T12" s="12"/>
       <c r="U12" s="11"/>
       <c r="V12" s="12"/>
       <c r="W12" s="12"/>
       <c r="X12" s="12"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="15"/>
     </row>
-    <row r="13" spans="1:26" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26" s="2" customFormat="1" ht="12.75">
       <c r="A13" s="10"/>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
       <c r="O13" s="10"/>
       <c r="P13" s="10"/>
       <c r="Q13" s="10"/>
       <c r="R13" s="10"/>
       <c r="S13" s="10"/>
       <c r="T13" s="10"/>
       <c r="U13" s="10"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="10"/>
       <c r="Z13" s="15"/>
     </row>
-    <row r="14" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B14" s="27" t="s">
+    <row r="14" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A14" s="50"/>
+      <c r="B14" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="27"/>
-      <c r="D14" s="27" t="s">
+      <c r="C14" s="47"/>
+      <c r="D14" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="E14" s="27"/>
-      <c r="F14" s="27" t="s">
+      <c r="E14" s="47"/>
+      <c r="F14" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="G14" s="27"/>
-      <c r="H14" s="27" t="s">
+      <c r="G14" s="47"/>
+      <c r="H14" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="I14" s="27"/>
-      <c r="J14" s="27" t="s">
+      <c r="I14" s="47"/>
+      <c r="J14" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="K14" s="27"/>
-      <c r="L14" s="27" t="s">
+      <c r="K14" s="47"/>
+      <c r="L14" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="M14" s="27"/>
-      <c r="N14" s="27" t="s">
+      <c r="M14" s="47"/>
+      <c r="N14" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="O14" s="27"/>
-      <c r="P14" s="27" t="s">
+      <c r="O14" s="47"/>
+      <c r="P14" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="Q14" s="27"/>
-      <c r="R14" s="27" t="s">
+      <c r="Q14" s="47"/>
+      <c r="R14" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="S14" s="27"/>
-      <c r="T14" s="27" t="s">
+      <c r="S14" s="47"/>
+      <c r="T14" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="U14" s="28"/>
-      <c r="V14" s="27" t="s">
+      <c r="U14" s="48"/>
+      <c r="V14" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="W14" s="27"/>
-      <c r="X14" s="27" t="s">
+      <c r="W14" s="47"/>
+      <c r="X14" s="47" t="s">
         <v>57</v>
       </c>
-      <c r="Y14" s="28"/>
+      <c r="Y14" s="48"/>
       <c r="Z14" s="15"/>
     </row>
-    <row r="15" spans="1:26" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A15" s="31"/>
+    <row r="15" spans="1:26" s="2" customFormat="1" ht="22.5">
+      <c r="A15" s="51"/>
       <c r="B15" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>87</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>52</v>
       </c>
       <c r="H15" s="18" t="s">
         <v>87</v>
       </c>
       <c r="I15" s="18" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="18" t="s">
@@ -1596,51 +2618,51 @@
         <v>87</v>
       </c>
       <c r="S15" s="19" t="s">
         <v>52</v>
       </c>
       <c r="T15" s="18" t="s">
         <v>87</v>
       </c>
       <c r="U15" s="19" t="s">
         <v>52</v>
       </c>
       <c r="V15" s="18" t="s">
         <v>87</v>
       </c>
       <c r="W15" s="18" t="s">
         <v>52</v>
       </c>
       <c r="X15" s="18" t="s">
         <v>87</v>
       </c>
       <c r="Y15" s="19" t="s">
         <v>52</v>
       </c>
       <c r="Z15" s="15"/>
     </row>
-    <row r="16" spans="1:26" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:26" s="2" customFormat="1" ht="12.75">
       <c r="A16" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="21">
         <v>80369.8</v>
       </c>
       <c r="C16" s="21">
         <v>102.5</v>
       </c>
       <c r="D16" s="21">
         <v>180274.3</v>
       </c>
       <c r="E16" s="21">
         <v>103.2</v>
       </c>
       <c r="F16" s="21">
         <v>307143.5</v>
       </c>
       <c r="G16" s="21">
         <v>105.4</v>
       </c>
       <c r="H16" s="21">
         <v>431673.59999999998</v>
       </c>
       <c r="I16" s="21">
@@ -1674,160 +2696,160 @@
         <v>1366295.3</v>
       </c>
       <c r="S16" s="22">
         <v>112.9</v>
       </c>
       <c r="T16" s="21">
         <v>1578258.1</v>
       </c>
       <c r="U16" s="24">
         <v>114.8</v>
       </c>
       <c r="V16" s="24">
         <v>1817779.3</v>
       </c>
       <c r="W16" s="22">
         <v>115.4</v>
       </c>
       <c r="X16" s="24">
         <v>2057360.1</v>
       </c>
       <c r="Y16" s="22">
         <v>113.3</v>
       </c>
       <c r="Z16" s="15"/>
     </row>
-    <row r="17" spans="1:30" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:30" s="2" customFormat="1" ht="12.75">
       <c r="A17" s="9"/>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="12"/>
       <c r="I17" s="12"/>
       <c r="J17" s="12"/>
       <c r="K17" s="12"/>
       <c r="L17" s="12"/>
       <c r="M17" s="12"/>
       <c r="N17" s="12"/>
       <c r="O17" s="12"/>
       <c r="P17" s="12"/>
       <c r="Q17" s="12"/>
       <c r="R17" s="13"/>
       <c r="S17" s="14"/>
       <c r="T17" s="12"/>
       <c r="U17" s="13"/>
       <c r="V17" s="13"/>
       <c r="W17" s="14"/>
       <c r="X17" s="13"/>
       <c r="Y17" s="14"/>
       <c r="Z17" s="15"/>
     </row>
-    <row r="18" spans="1:30" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:30" s="2" customFormat="1" ht="12.75">
       <c r="A18" s="9"/>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="12"/>
       <c r="I18" s="12"/>
       <c r="J18" s="12"/>
       <c r="K18" s="12"/>
       <c r="L18" s="12"/>
       <c r="M18" s="12"/>
       <c r="N18" s="12"/>
       <c r="O18" s="12"/>
       <c r="P18" s="12"/>
       <c r="Q18" s="12"/>
       <c r="R18" s="13"/>
       <c r="S18" s="14"/>
       <c r="T18" s="12"/>
       <c r="U18" s="13"/>
       <c r="V18" s="13"/>
       <c r="W18" s="14"/>
       <c r="X18" s="13"/>
       <c r="Y18" s="14"/>
       <c r="Z18" s="15"/>
     </row>
-    <row r="19" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B19" s="27" t="s">
+    <row r="19" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A19" s="50"/>
+      <c r="B19" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="C19" s="27"/>
-      <c r="D19" s="27" t="s">
+      <c r="C19" s="47"/>
+      <c r="D19" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="E19" s="27"/>
-      <c r="F19" s="27" t="s">
+      <c r="E19" s="47"/>
+      <c r="F19" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="G19" s="27"/>
-      <c r="H19" s="27" t="s">
+      <c r="G19" s="47"/>
+      <c r="H19" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="I19" s="27"/>
-      <c r="J19" s="27" t="s">
+      <c r="I19" s="47"/>
+      <c r="J19" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="K19" s="27"/>
-      <c r="L19" s="27" t="s">
+      <c r="K19" s="47"/>
+      <c r="L19" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="M19" s="27"/>
-      <c r="N19" s="27" t="s">
+      <c r="M19" s="47"/>
+      <c r="N19" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="O19" s="27"/>
-      <c r="P19" s="27" t="s">
+      <c r="O19" s="47"/>
+      <c r="P19" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="Q19" s="27"/>
-      <c r="R19" s="27" t="s">
+      <c r="Q19" s="47"/>
+      <c r="R19" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="S19" s="27"/>
-      <c r="T19" s="27" t="s">
+      <c r="S19" s="47"/>
+      <c r="T19" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="U19" s="28"/>
-      <c r="V19" s="27" t="s">
+      <c r="U19" s="48"/>
+      <c r="V19" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="W19" s="27"/>
-      <c r="X19" s="27" t="s">
+      <c r="W19" s="47"/>
+      <c r="X19" s="47" t="s">
         <v>56</v>
       </c>
-      <c r="Y19" s="28"/>
+      <c r="Y19" s="48"/>
       <c r="Z19" s="15"/>
     </row>
-    <row r="20" spans="1:30" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="31"/>
+    <row r="20" spans="1:30" s="2" customFormat="1" ht="30" customHeight="1">
+      <c r="A20" s="51"/>
       <c r="B20" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="18" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E20" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="18" t="s">
         <v>87</v>
       </c>
       <c r="G20" s="18" t="s">
         <v>52</v>
       </c>
       <c r="H20" s="18" t="s">
         <v>87</v>
       </c>
       <c r="I20" s="18" t="s">
         <v>52</v>
       </c>
       <c r="J20" s="18" t="s">
@@ -1858,51 +2880,51 @@
         <v>87</v>
       </c>
       <c r="S20" s="19" t="s">
         <v>52</v>
       </c>
       <c r="T20" s="18" t="s">
         <v>87</v>
       </c>
       <c r="U20" s="19" t="s">
         <v>52</v>
       </c>
       <c r="V20" s="18" t="s">
         <v>87</v>
       </c>
       <c r="W20" s="18" t="s">
         <v>52</v>
       </c>
       <c r="X20" s="18" t="s">
         <v>87</v>
       </c>
       <c r="Y20" s="19" t="s">
         <v>52</v>
       </c>
       <c r="Z20" s="15"/>
     </row>
-    <row r="21" spans="1:30" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:30" s="8" customFormat="1" ht="12.75">
       <c r="A21" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="22">
         <v>98261.2</v>
       </c>
       <c r="C21" s="24">
         <v>107.7</v>
       </c>
       <c r="D21" s="22">
         <v>218828.7</v>
       </c>
       <c r="E21" s="22">
         <v>107</v>
       </c>
       <c r="F21" s="22">
         <v>381245.4</v>
       </c>
       <c r="G21" s="22">
         <v>110.5</v>
       </c>
       <c r="H21" s="22">
         <v>517283.8</v>
       </c>
       <c r="I21" s="22">
@@ -1936,164 +2958,164 @@
         <v>1596341.2</v>
       </c>
       <c r="S21" s="22">
         <v>106.6</v>
       </c>
       <c r="T21" s="24">
         <v>1827998.7</v>
       </c>
       <c r="U21" s="22">
         <v>106</v>
       </c>
       <c r="V21" s="22">
         <v>2106530.5</v>
       </c>
       <c r="W21" s="22">
         <v>106.2</v>
       </c>
       <c r="X21" s="25">
         <v>2408185.2000000002</v>
       </c>
       <c r="Y21" s="25">
         <v>107.5</v>
       </c>
       <c r="Z21" s="16"/>
     </row>
-    <row r="22" spans="1:30" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:30" s="8" customFormat="1" ht="12.75">
       <c r="A22" s="9"/>
       <c r="B22" s="14"/>
       <c r="C22" s="13"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="14"/>
       <c r="N22" s="13"/>
       <c r="O22" s="14"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="13"/>
       <c r="R22" s="14"/>
       <c r="S22" s="14"/>
       <c r="T22" s="13"/>
       <c r="U22" s="14"/>
       <c r="V22" s="14"/>
       <c r="W22" s="14"/>
       <c r="X22" s="26"/>
       <c r="Y22" s="26"/>
       <c r="Z22" s="16"/>
     </row>
-    <row r="23" spans="1:30" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:30" s="2" customFormat="1" ht="12.75">
       <c r="A23" s="3"/>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="5"/>
       <c r="S23" s="6"/>
       <c r="T23" s="4"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="7"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="15"/>
     </row>
-    <row r="24" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B24" s="27" t="s">
+    <row r="24" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A24" s="50"/>
+      <c r="B24" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="27"/>
-      <c r="D24" s="27" t="s">
+      <c r="C24" s="47"/>
+      <c r="D24" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="E24" s="27"/>
-      <c r="F24" s="27" t="s">
+      <c r="E24" s="47"/>
+      <c r="F24" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="G24" s="28"/>
-      <c r="H24" s="27" t="s">
+      <c r="G24" s="48"/>
+      <c r="H24" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="I24" s="28"/>
-      <c r="J24" s="27" t="s">
+      <c r="I24" s="48"/>
+      <c r="J24" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="K24" s="28"/>
-      <c r="L24" s="27" t="s">
+      <c r="K24" s="48"/>
+      <c r="L24" s="47" t="s">
         <v>53</v>
       </c>
-      <c r="M24" s="28"/>
-      <c r="N24" s="27" t="s">
+      <c r="M24" s="48"/>
+      <c r="N24" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="O24" s="28"/>
-      <c r="P24" s="27" t="s">
+      <c r="O24" s="48"/>
+      <c r="P24" s="47" t="s">
         <v>55</v>
       </c>
-      <c r="Q24" s="28"/>
-      <c r="R24" s="27" t="s">
+      <c r="Q24" s="48"/>
+      <c r="R24" s="47" t="s">
         <v>59</v>
       </c>
-      <c r="S24" s="28"/>
-      <c r="T24" s="27" t="s">
+      <c r="S24" s="48"/>
+      <c r="T24" s="47" t="s">
         <v>60</v>
       </c>
-      <c r="U24" s="28"/>
-      <c r="V24" s="27" t="s">
+      <c r="U24" s="48"/>
+      <c r="V24" s="47" t="s">
         <v>61</v>
       </c>
-      <c r="W24" s="27"/>
-      <c r="X24" s="27" t="s">
+      <c r="W24" s="47"/>
+      <c r="X24" s="47" t="s">
         <v>62</v>
       </c>
-      <c r="Y24" s="28"/>
+      <c r="Y24" s="48"/>
       <c r="Z24" s="15"/>
       <c r="AA24" s="15"/>
       <c r="AB24" s="15"/>
       <c r="AC24" s="15"/>
       <c r="AD24" s="15"/>
     </row>
-    <row r="25" spans="1:30" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="31"/>
+    <row r="25" spans="1:30" s="2" customFormat="1" ht="30" customHeight="1">
+      <c r="A25" s="51"/>
       <c r="B25" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="18" t="s">
         <v>87</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>52</v>
       </c>
       <c r="H25" s="18" t="s">
         <v>87</v>
       </c>
       <c r="I25" s="19" t="s">
         <v>52</v>
       </c>
       <c r="J25" s="18" t="s">
@@ -2128,51 +3150,51 @@
       </c>
       <c r="T25" s="18" t="s">
         <v>87</v>
       </c>
       <c r="U25" s="19" t="s">
         <v>52</v>
       </c>
       <c r="V25" s="18" t="s">
         <v>87</v>
       </c>
       <c r="W25" s="18" t="s">
         <v>52</v>
       </c>
       <c r="X25" s="18" t="s">
         <v>87</v>
       </c>
       <c r="Y25" s="19" t="s">
         <v>52</v>
       </c>
       <c r="Z25" s="15"/>
       <c r="AA25" s="15"/>
       <c r="AB25" s="15"/>
       <c r="AC25" s="15"/>
       <c r="AD25" s="15"/>
     </row>
-    <row r="26" spans="1:30" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:30" s="8" customFormat="1" ht="12.75">
       <c r="A26" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B26" s="24">
         <v>115330.1</v>
       </c>
       <c r="C26" s="22">
         <v>110.1</v>
       </c>
       <c r="D26" s="22">
         <v>256233.9</v>
       </c>
       <c r="E26" s="22">
         <v>110.2</v>
       </c>
       <c r="F26" s="22">
         <v>444208.9</v>
       </c>
       <c r="G26" s="22">
         <v>109.8</v>
       </c>
       <c r="H26" s="22">
         <v>608006.30000000005</v>
       </c>
       <c r="I26" s="22">
@@ -2210,156 +3232,156 @@
       </c>
       <c r="T26" s="22">
         <v>2309654.1</v>
       </c>
       <c r="U26" s="22">
         <v>119</v>
       </c>
       <c r="V26" s="22">
         <v>2677825.7999999998</v>
       </c>
       <c r="W26" s="22">
         <v>119.7</v>
       </c>
       <c r="X26" s="25">
         <v>3079057</v>
       </c>
       <c r="Y26" s="25">
         <v>120.3</v>
       </c>
       <c r="Z26" s="16"/>
       <c r="AA26" s="16"/>
       <c r="AB26" s="16"/>
       <c r="AC26" s="16"/>
       <c r="AD26" s="16"/>
     </row>
-    <row r="27" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:30">
       <c r="H27" s="17"/>
       <c r="I27" s="17"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="17"/>
       <c r="O27" s="17"/>
       <c r="P27" s="17"/>
       <c r="Q27" s="17"/>
       <c r="R27" s="17"/>
       <c r="S27" s="17"/>
       <c r="T27" s="17"/>
       <c r="U27" s="17"/>
       <c r="V27" s="17"/>
       <c r="W27" s="17"/>
       <c r="X27" s="17"/>
       <c r="Y27" s="17"/>
       <c r="AA27" s="17"/>
       <c r="AB27" s="17"/>
       <c r="AC27" s="17"/>
       <c r="AD27" s="17"/>
     </row>
-    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:30">
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="17"/>
       <c r="O28" s="17"/>
       <c r="P28" s="17"/>
       <c r="Q28" s="17"/>
       <c r="R28" s="17"/>
       <c r="S28" s="17"/>
       <c r="T28" s="17"/>
       <c r="U28" s="17"/>
       <c r="V28" s="17"/>
       <c r="W28" s="17"/>
       <c r="X28" s="17"/>
       <c r="Y28" s="17"/>
       <c r="AA28" s="17"/>
       <c r="AB28" s="17"/>
       <c r="AC28" s="17"/>
       <c r="AD28" s="17"/>
     </row>
-    <row r="29" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B29" s="27" t="s">
+    <row r="29" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A29" s="50"/>
+      <c r="B29" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="C29" s="27"/>
-      <c r="D29" s="27" t="s">
+      <c r="C29" s="47"/>
+      <c r="D29" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="E29" s="27"/>
-      <c r="F29" s="27" t="s">
+      <c r="E29" s="47"/>
+      <c r="F29" s="47" t="s">
         <v>65</v>
       </c>
-      <c r="G29" s="28"/>
-      <c r="H29" s="27" t="s">
+      <c r="G29" s="48"/>
+      <c r="H29" s="47" t="s">
         <v>66</v>
       </c>
-      <c r="I29" s="28"/>
-      <c r="J29" s="27" t="s">
+      <c r="I29" s="48"/>
+      <c r="J29" s="47" t="s">
         <v>67</v>
       </c>
-      <c r="K29" s="28"/>
-      <c r="L29" s="27" t="s">
+      <c r="K29" s="48"/>
+      <c r="L29" s="47" t="s">
         <v>68</v>
       </c>
-      <c r="M29" s="28"/>
-      <c r="N29" s="27" t="s">
+      <c r="M29" s="48"/>
+      <c r="N29" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="O29" s="28"/>
-      <c r="P29" s="27" t="s">
+      <c r="O29" s="48"/>
+      <c r="P29" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="Q29" s="28"/>
-      <c r="R29" s="27" t="s">
+      <c r="Q29" s="48"/>
+      <c r="R29" s="47" t="s">
         <v>71</v>
       </c>
-      <c r="S29" s="28"/>
-      <c r="T29" s="27" t="s">
+      <c r="S29" s="48"/>
+      <c r="T29" s="47" t="s">
         <v>72</v>
       </c>
-      <c r="U29" s="28"/>
-      <c r="V29" s="27" t="s">
+      <c r="U29" s="48"/>
+      <c r="V29" s="47" t="s">
         <v>73</v>
       </c>
-      <c r="W29" s="27"/>
-      <c r="X29" s="27" t="s">
+      <c r="W29" s="47"/>
+      <c r="X29" s="47" t="s">
         <v>74</v>
       </c>
-      <c r="Y29" s="28"/>
+      <c r="Y29" s="48"/>
       <c r="Z29" s="15"/>
       <c r="AA29" s="15"/>
       <c r="AB29" s="15"/>
       <c r="AC29" s="15"/>
       <c r="AD29" s="15"/>
     </row>
-    <row r="30" spans="1:30" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="31"/>
+    <row r="30" spans="1:30" s="2" customFormat="1" ht="30" customHeight="1">
+      <c r="A30" s="51"/>
       <c r="B30" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>52</v>
       </c>
       <c r="D30" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="18" t="s">
         <v>87</v>
       </c>
       <c r="G30" s="19" t="s">
         <v>52</v>
       </c>
       <c r="H30" s="18" t="s">
         <v>87</v>
       </c>
       <c r="I30" s="19" t="s">
         <v>52</v>
       </c>
       <c r="J30" s="18" t="s">
@@ -2394,51 +3416,51 @@
       </c>
       <c r="T30" s="18" t="s">
         <v>87</v>
       </c>
       <c r="U30" s="19" t="s">
         <v>52</v>
       </c>
       <c r="V30" s="18" t="s">
         <v>87</v>
       </c>
       <c r="W30" s="18" t="s">
         <v>52</v>
       </c>
       <c r="X30" s="18" t="s">
         <v>87</v>
       </c>
       <c r="Y30" s="19" t="s">
         <v>52</v>
       </c>
       <c r="Z30" s="15"/>
       <c r="AA30" s="15"/>
       <c r="AB30" s="15"/>
       <c r="AC30" s="15"/>
       <c r="AD30" s="15"/>
     </row>
-    <row r="31" spans="1:30" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:30" s="8" customFormat="1" ht="12.75">
       <c r="A31" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="24">
         <v>144327.79999999999</v>
       </c>
       <c r="C31" s="22">
         <v>117.7</v>
       </c>
       <c r="D31" s="22">
         <v>306000.8</v>
       </c>
       <c r="E31" s="22">
         <v>111.2</v>
       </c>
       <c r="F31" s="24">
         <v>539080.4</v>
       </c>
       <c r="G31" s="22">
         <v>112.6</v>
       </c>
       <c r="H31" s="22">
         <v>786387.1</v>
       </c>
       <c r="I31" s="22">
@@ -2476,108 +3498,108 @@
       </c>
       <c r="T31" s="22">
         <v>3133814.1</v>
       </c>
       <c r="U31" s="22">
         <v>124.6</v>
       </c>
       <c r="V31" s="22">
         <v>3635680.2</v>
       </c>
       <c r="W31" s="22">
         <v>124.6</v>
       </c>
       <c r="X31" s="25">
         <v>4231729.9000000004</v>
       </c>
       <c r="Y31" s="25">
         <v>125.8</v>
       </c>
       <c r="Z31" s="16"/>
       <c r="AA31" s="16"/>
       <c r="AB31" s="16"/>
       <c r="AC31" s="16"/>
       <c r="AD31" s="16"/>
     </row>
-    <row r="34" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B34" s="27" t="s">
+    <row r="34" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A34" s="50"/>
+      <c r="B34" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="C34" s="27"/>
-      <c r="D34" s="27" t="s">
+      <c r="C34" s="47"/>
+      <c r="D34" s="47" t="s">
         <v>76</v>
       </c>
-      <c r="E34" s="27"/>
-      <c r="F34" s="27" t="s">
+      <c r="E34" s="47"/>
+      <c r="F34" s="47" t="s">
         <v>77</v>
       </c>
-      <c r="G34" s="28"/>
-      <c r="H34" s="27" t="s">
+      <c r="G34" s="48"/>
+      <c r="H34" s="47" t="s">
         <v>78</v>
       </c>
-      <c r="I34" s="28"/>
-      <c r="J34" s="27" t="s">
+      <c r="I34" s="48"/>
+      <c r="J34" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="K34" s="28"/>
-      <c r="L34" s="27" t="s">
+      <c r="K34" s="48"/>
+      <c r="L34" s="47" t="s">
         <v>80</v>
       </c>
-      <c r="M34" s="28"/>
-      <c r="N34" s="27" t="s">
+      <c r="M34" s="48"/>
+      <c r="N34" s="47" t="s">
         <v>81</v>
       </c>
-      <c r="O34" s="28"/>
-      <c r="P34" s="27" t="s">
+      <c r="O34" s="48"/>
+      <c r="P34" s="47" t="s">
         <v>82</v>
       </c>
-      <c r="Q34" s="28"/>
-      <c r="R34" s="27" t="s">
+      <c r="Q34" s="48"/>
+      <c r="R34" s="47" t="s">
         <v>83</v>
       </c>
-      <c r="S34" s="28"/>
-      <c r="T34" s="27" t="s">
+      <c r="S34" s="48"/>
+      <c r="T34" s="47" t="s">
         <v>84</v>
       </c>
-      <c r="U34" s="28"/>
-      <c r="V34" s="27" t="s">
+      <c r="U34" s="48"/>
+      <c r="V34" s="47" t="s">
         <v>85</v>
       </c>
-      <c r="W34" s="27"/>
-      <c r="X34" s="27" t="s">
+      <c r="W34" s="47"/>
+      <c r="X34" s="47" t="s">
         <v>86</v>
       </c>
-      <c r="Y34" s="28"/>
+      <c r="Y34" s="48"/>
       <c r="Z34" s="15"/>
       <c r="AA34" s="15"/>
       <c r="AB34" s="15"/>
       <c r="AC34" s="15"/>
       <c r="AD34" s="15"/>
     </row>
-    <row r="35" spans="1:30" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="31"/>
+    <row r="35" spans="1:30" s="2" customFormat="1" ht="30" customHeight="1">
+      <c r="A35" s="51"/>
       <c r="B35" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="18" t="s">
         <v>52</v>
       </c>
       <c r="D35" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E35" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F35" s="18" t="s">
         <v>87</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>52</v>
       </c>
       <c r="H35" s="18" t="s">
         <v>87</v>
       </c>
       <c r="I35" s="19" t="s">
         <v>52</v>
       </c>
       <c r="J35" s="18" t="s">
@@ -2612,113 +3634,117 @@
       </c>
       <c r="T35" s="18" t="s">
         <v>87</v>
       </c>
       <c r="U35" s="19" t="s">
         <v>52</v>
       </c>
       <c r="V35" s="18" t="s">
         <v>87</v>
       </c>
       <c r="W35" s="18" t="s">
         <v>52</v>
       </c>
       <c r="X35" s="18" t="s">
         <v>87</v>
       </c>
       <c r="Y35" s="19" t="s">
         <v>52</v>
       </c>
       <c r="Z35" s="15"/>
       <c r="AA35" s="15"/>
       <c r="AB35" s="15"/>
       <c r="AC35" s="15"/>
       <c r="AD35" s="15"/>
     </row>
-    <row r="36" spans="1:30" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:30" s="8" customFormat="1" ht="12.75">
       <c r="A36" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B36" s="24">
         <v>180535.7</v>
       </c>
       <c r="C36" s="22">
         <v>112.2</v>
       </c>
       <c r="D36" s="22">
         <v>395950.1</v>
       </c>
       <c r="E36" s="22">
         <v>116.6</v>
       </c>
       <c r="F36" s="24">
         <v>691072.1</v>
       </c>
       <c r="G36" s="22">
         <v>115.8</v>
       </c>
       <c r="H36" s="22">
         <v>1017778</v>
       </c>
       <c r="I36" s="22">
         <v>117.1</v>
       </c>
       <c r="J36" s="22">
         <v>1443609.7</v>
       </c>
       <c r="K36" s="22">
         <v>118</v>
       </c>
       <c r="L36" s="24">
         <v>1989034.3</v>
       </c>
       <c r="M36" s="22">
         <v>121.8</v>
       </c>
       <c r="N36" s="22">
         <v>2447348.7999999998</v>
       </c>
       <c r="O36" s="22">
         <v>123</v>
       </c>
-      <c r="P36" s="24"/>
-      <c r="Q36" s="24"/>
+      <c r="P36" s="27">
+        <v>3097097.4</v>
+      </c>
+      <c r="Q36" s="24">
+        <v>127.5</v>
+      </c>
       <c r="R36" s="24"/>
       <c r="S36" s="22"/>
       <c r="T36" s="22"/>
       <c r="U36" s="22"/>
       <c r="V36" s="22"/>
       <c r="W36" s="22"/>
       <c r="X36" s="25"/>
       <c r="Y36" s="25"/>
       <c r="Z36" s="16"/>
       <c r="AA36" s="16"/>
       <c r="AB36" s="16"/>
       <c r="AC36" s="16"/>
       <c r="AD36" s="16"/>
     </row>
-    <row r="39" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:30">
       <c r="A39" s="9" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="T34:U34"/>
     <mergeCell ref="V34:W34"/>
     <mergeCell ref="X34:Y34"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="N34:O34"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="R34:S34"/>
     <mergeCell ref="A34:A35"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="H34:I34"/>
     <mergeCell ref="T29:U29"/>
     <mergeCell ref="V29:W29"/>
     <mergeCell ref="X29:Y29"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="N29:O29"/>
@@ -2790,56 +3816,58 @@
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="T19:U19"/>
     <mergeCell ref="V19:W19"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="J24:K24"/>
     <mergeCell ref="L24:M24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
+      <vt:lpstr>Показатель!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>