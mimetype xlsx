--- v5 (2026-09-27)
+++ v6 (2026-10-17)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$2:$Y$28</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="129">
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Объем реализации и индекс физического объема по внутренней торговли (оптовая и розничная торговля) *</t>
   </si>
   <si>
     <t>Январь 2020г.</t>
   </si>
   <si>
@@ -392,84 +392,84 @@
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <t>Отдел статистики торговли</t>
-[...10 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=1448&amp;year=2026&amp;name=10661&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Дуйсенов Бакдаулет Гаухарбаевич</t>
+  </si>
+  <si>
+    <t>+7 7252 395115</t>
+  </si>
+  <si>
+    <t>b.duisenov@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="14">
-    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
-[...12 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="33">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -899,71 +899,71 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="41" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="171" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1081,189 +1081,190 @@
     <xf numFmtId="4" fontId="19" fillId="20" borderId="8" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="20" borderId="8" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="15" borderId="8" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="15" borderId="8" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="17" borderId="8" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="8" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="24" fillId="15" borderId="8" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="92" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="92" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="92" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="92" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="78" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="97">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
@@ -1639,51 +1640,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40.140625" customWidth="1"/>
     <col min="2" max="2" width="59.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3">
       <c r="A2" s="31" t="s">
         <v>89</v>
       </c>
       <c r="B2" s="29">
         <v>172401</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="25.5">
       <c r="A3" s="31" t="s">
         <v>90</v>
       </c>
       <c r="B3" s="37" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="4" spans="1:3">
@@ -1732,340 +1733,340 @@
       </c>
       <c r="B9" s="37"/>
     </row>
     <row r="10" spans="1:3" ht="25.5">
       <c r="A10" s="31" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="31" t="s">
         <v>103</v>
       </c>
       <c r="B11" s="34"/>
     </row>
     <row r="12" spans="1:3" ht="25.5">
       <c r="A12" s="31" t="s">
         <v>104</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="13" spans="1:3" ht="38.25">
+    <row r="13" spans="1:3" ht="25.5">
       <c r="A13" s="30" t="s">
         <v>106</v>
       </c>
-      <c r="B13" s="45" t="s">
+      <c r="B13" s="42" t="s">
         <v>107</v>
       </c>
-      <c r="C13" s="52"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:3" ht="38.25">
+      <c r="C13" s="44"/>
+    </row>
+    <row r="14" spans="1:3" ht="25.5">
       <c r="A14" s="30" t="s">
         <v>108</v>
       </c>
-      <c r="B14" s="44" t="s">
-        <v>128</v>
+      <c r="B14" s="41" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="30" t="s">
         <v>109</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="31" t="s">
         <v>111</v>
       </c>
-      <c r="B16" s="43">
-        <v>46279</v>
+      <c r="B16" s="40">
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="31" t="s">
         <v>112</v>
       </c>
-      <c r="B17" s="43">
-        <v>46307</v>
+      <c r="B17" s="40">
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B18" s="40" t="s">
-        <v>124</v>
+      <c r="B18" s="46" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="31" t="s">
         <v>114</v>
       </c>
-      <c r="B19" s="39" t="s">
-        <v>125</v>
+      <c r="B19" s="47" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="31" t="s">
         <v>115</v>
       </c>
-      <c r="B20" s="38" t="s">
-        <v>126</v>
+      <c r="B20" s="48" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="31" t="s">
         <v>116</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>127</v>
+      <c r="B21" s="46" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:A12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="106" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="38" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="3" spans="1:1">
-      <c r="A3" s="41" t="s">
+      <c r="A3" s="38" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="4" spans="1:1">
-      <c r="A4" s="41" t="s">
+      <c r="A4" s="38" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="5" spans="1:1">
-      <c r="A5" s="41" t="s">
+      <c r="A5" s="38" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:1">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="38" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="7" spans="1:1">
-      <c r="A7" s="41"/>
+      <c r="A7" s="38"/>
     </row>
     <row r="8" spans="1:1" ht="25.5">
-      <c r="A8" s="42" t="s">
+      <c r="A8" s="39" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="12" spans="1:1">
-      <c r="A12" s="46" t="s">
+      <c r="A12" s="43" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AD39"/>
   <sheetViews>
-    <sheetView topLeftCell="K10" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
+    <sheetView topLeftCell="K7" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AB18" sqref="AB18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" customWidth="1"/>
     <col min="16" max="16" width="13.7109375" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" customWidth="1"/>
     <col min="18" max="18" width="12.28515625" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" customWidth="1"/>
     <col min="22" max="22" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" customWidth="1"/>
     <col min="24" max="24" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26" ht="26.25" customHeight="1">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="49"/>
-[...22 lines deleted...]
-      <c r="Y2" s="49"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
     </row>
     <row r="3" spans="1:26" s="2" customFormat="1" ht="12.75">
       <c r="A3" s="10"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="15"/>
     </row>
     <row r="4" spans="1:26" s="2" customFormat="1" ht="12.75">
-      <c r="A4" s="50"/>
-      <c r="B4" s="47" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="47"/>
-      <c r="D4" s="47" t="s">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="47"/>
-      <c r="F4" s="47" t="s">
+      <c r="E4" s="49"/>
+      <c r="F4" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="47"/>
-      <c r="H4" s="47" t="s">
+      <c r="G4" s="49"/>
+      <c r="H4" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="47"/>
-      <c r="J4" s="47" t="s">
+      <c r="I4" s="49"/>
+      <c r="J4" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="47"/>
-      <c r="L4" s="47" t="s">
+      <c r="K4" s="49"/>
+      <c r="L4" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="M4" s="47"/>
-      <c r="N4" s="47" t="s">
+      <c r="M4" s="49"/>
+      <c r="N4" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="47"/>
-      <c r="P4" s="47" t="s">
+      <c r="O4" s="49"/>
+      <c r="P4" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="Q4" s="47"/>
-      <c r="R4" s="47" t="s">
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="S4" s="47"/>
-      <c r="T4" s="47" t="s">
+      <c r="S4" s="49"/>
+      <c r="T4" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="U4" s="47"/>
-      <c r="V4" s="47" t="s">
+      <c r="U4" s="49"/>
+      <c r="V4" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="W4" s="47"/>
-      <c r="X4" s="47" t="s">
+      <c r="W4" s="49"/>
+      <c r="X4" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="Y4" s="48"/>
+      <c r="Y4" s="50"/>
       <c r="Z4" s="15"/>
     </row>
     <row r="5" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A5" s="51"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>52</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>87</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>52</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>87</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>52</v>
       </c>
       <c r="J5" s="18" t="s">
@@ -2229,103 +2230,103 @@
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="10"/>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
       <c r="Q8" s="10"/>
       <c r="R8" s="10"/>
       <c r="S8" s="10"/>
       <c r="T8" s="10"/>
       <c r="U8" s="10"/>
       <c r="V8" s="10"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="15"/>
     </row>
     <row r="9" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A9" s="50"/>
-      <c r="B9" s="47" t="s">
+      <c r="A9" s="51"/>
+      <c r="B9" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="47"/>
-      <c r="D9" s="47" t="s">
+      <c r="C9" s="49"/>
+      <c r="D9" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="47"/>
-      <c r="F9" s="47" t="s">
+      <c r="E9" s="49"/>
+      <c r="F9" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="G9" s="47"/>
-      <c r="H9" s="47" t="s">
+      <c r="G9" s="49"/>
+      <c r="H9" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="I9" s="47"/>
-      <c r="J9" s="47" t="s">
+      <c r="I9" s="49"/>
+      <c r="J9" s="49" t="s">
         <v>58</v>
       </c>
-      <c r="K9" s="47"/>
-      <c r="L9" s="47" t="s">
+      <c r="K9" s="49"/>
+      <c r="L9" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="M9" s="47"/>
-      <c r="N9" s="47" t="s">
+      <c r="M9" s="49"/>
+      <c r="N9" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="O9" s="47"/>
-      <c r="P9" s="47" t="s">
+      <c r="O9" s="49"/>
+      <c r="P9" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="Q9" s="47"/>
-      <c r="R9" s="47" t="s">
+      <c r="Q9" s="49"/>
+      <c r="R9" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="S9" s="47"/>
-      <c r="T9" s="47" t="s">
+      <c r="S9" s="49"/>
+      <c r="T9" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="U9" s="47"/>
-      <c r="V9" s="47" t="s">
+      <c r="U9" s="49"/>
+      <c r="V9" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="W9" s="47"/>
-      <c r="X9" s="47" t="s">
+      <c r="W9" s="49"/>
+      <c r="X9" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="Y9" s="48"/>
+      <c r="Y9" s="50"/>
       <c r="Z9" s="15"/>
     </row>
     <row r="10" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A10" s="51"/>
+      <c r="A10" s="52"/>
       <c r="B10" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>87</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="18" t="s">
         <v>87</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>52</v>
       </c>
       <c r="J10" s="18" t="s">
@@ -2491,103 +2492,103 @@
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
       <c r="O13" s="10"/>
       <c r="P13" s="10"/>
       <c r="Q13" s="10"/>
       <c r="R13" s="10"/>
       <c r="S13" s="10"/>
       <c r="T13" s="10"/>
       <c r="U13" s="10"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="10"/>
       <c r="Z13" s="15"/>
     </row>
     <row r="14" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A14" s="50"/>
-      <c r="B14" s="47" t="s">
+      <c r="A14" s="51"/>
+      <c r="B14" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="47"/>
-      <c r="D14" s="47" t="s">
+      <c r="C14" s="49"/>
+      <c r="D14" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="E14" s="47"/>
-      <c r="F14" s="47" t="s">
+      <c r="E14" s="49"/>
+      <c r="F14" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="G14" s="47"/>
-      <c r="H14" s="47" t="s">
+      <c r="G14" s="49"/>
+      <c r="H14" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="I14" s="47"/>
-      <c r="J14" s="47" t="s">
+      <c r="I14" s="49"/>
+      <c r="J14" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="K14" s="47"/>
-      <c r="L14" s="47" t="s">
+      <c r="K14" s="49"/>
+      <c r="L14" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="M14" s="47"/>
-      <c r="N14" s="47" t="s">
+      <c r="M14" s="49"/>
+      <c r="N14" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="O14" s="47"/>
-      <c r="P14" s="47" t="s">
+      <c r="O14" s="49"/>
+      <c r="P14" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="Q14" s="47"/>
-      <c r="R14" s="47" t="s">
+      <c r="Q14" s="49"/>
+      <c r="R14" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="S14" s="47"/>
-      <c r="T14" s="47" t="s">
+      <c r="S14" s="49"/>
+      <c r="T14" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="U14" s="48"/>
-      <c r="V14" s="47" t="s">
+      <c r="U14" s="50"/>
+      <c r="V14" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="W14" s="47"/>
-      <c r="X14" s="47" t="s">
+      <c r="W14" s="49"/>
+      <c r="X14" s="49" t="s">
         <v>57</v>
       </c>
-      <c r="Y14" s="48"/>
+      <c r="Y14" s="50"/>
       <c r="Z14" s="15"/>
     </row>
     <row r="15" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A15" s="51"/>
+      <c r="A15" s="52"/>
       <c r="B15" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>87</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>52</v>
       </c>
       <c r="H15" s="18" t="s">
         <v>87</v>
       </c>
       <c r="I15" s="18" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="18" t="s">
@@ -2753,103 +2754,103 @@
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="12"/>
       <c r="I18" s="12"/>
       <c r="J18" s="12"/>
       <c r="K18" s="12"/>
       <c r="L18" s="12"/>
       <c r="M18" s="12"/>
       <c r="N18" s="12"/>
       <c r="O18" s="12"/>
       <c r="P18" s="12"/>
       <c r="Q18" s="12"/>
       <c r="R18" s="13"/>
       <c r="S18" s="14"/>
       <c r="T18" s="12"/>
       <c r="U18" s="13"/>
       <c r="V18" s="13"/>
       <c r="W18" s="14"/>
       <c r="X18" s="13"/>
       <c r="Y18" s="14"/>
       <c r="Z18" s="15"/>
     </row>
     <row r="19" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A19" s="50"/>
-      <c r="B19" s="47" t="s">
+      <c r="A19" s="51"/>
+      <c r="B19" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="C19" s="47"/>
-      <c r="D19" s="47" t="s">
+      <c r="C19" s="49"/>
+      <c r="D19" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="E19" s="47"/>
-      <c r="F19" s="47" t="s">
+      <c r="E19" s="49"/>
+      <c r="F19" s="49" t="s">
         <v>38</v>
       </c>
-      <c r="G19" s="47"/>
-      <c r="H19" s="47" t="s">
+      <c r="G19" s="49"/>
+      <c r="H19" s="49" t="s">
         <v>39</v>
       </c>
-      <c r="I19" s="47"/>
-      <c r="J19" s="47" t="s">
+      <c r="I19" s="49"/>
+      <c r="J19" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="K19" s="47"/>
-      <c r="L19" s="47" t="s">
+      <c r="K19" s="49"/>
+      <c r="L19" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="M19" s="47"/>
-      <c r="N19" s="47" t="s">
+      <c r="M19" s="49"/>
+      <c r="N19" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="O19" s="47"/>
-      <c r="P19" s="47" t="s">
+      <c r="O19" s="49"/>
+      <c r="P19" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="Q19" s="47"/>
-      <c r="R19" s="47" t="s">
+      <c r="Q19" s="49"/>
+      <c r="R19" s="49" t="s">
         <v>44</v>
       </c>
-      <c r="S19" s="47"/>
-      <c r="T19" s="47" t="s">
+      <c r="S19" s="49"/>
+      <c r="T19" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="U19" s="48"/>
-      <c r="V19" s="47" t="s">
+      <c r="U19" s="50"/>
+      <c r="V19" s="49" t="s">
         <v>46</v>
       </c>
-      <c r="W19" s="47"/>
-      <c r="X19" s="47" t="s">
+      <c r="W19" s="49"/>
+      <c r="X19" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="Y19" s="48"/>
+      <c r="Y19" s="50"/>
       <c r="Z19" s="15"/>
     </row>
     <row r="20" spans="1:30" s="2" customFormat="1" ht="30" customHeight="1">
-      <c r="A20" s="51"/>
+      <c r="A20" s="52"/>
       <c r="B20" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="18" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E20" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="18" t="s">
         <v>87</v>
       </c>
       <c r="G20" s="18" t="s">
         <v>52</v>
       </c>
       <c r="H20" s="18" t="s">
         <v>87</v>
       </c>
       <c r="I20" s="18" t="s">
         <v>52</v>
       </c>
       <c r="J20" s="18" t="s">
@@ -3015,107 +3016,107 @@
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="5"/>
       <c r="S23" s="6"/>
       <c r="T23" s="4"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="7"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="15"/>
     </row>
     <row r="24" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A24" s="50"/>
-      <c r="B24" s="47" t="s">
+      <c r="A24" s="51"/>
+      <c r="B24" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="47"/>
-      <c r="D24" s="47" t="s">
+      <c r="C24" s="49"/>
+      <c r="D24" s="49" t="s">
         <v>48</v>
       </c>
-      <c r="E24" s="47"/>
-      <c r="F24" s="47" t="s">
+      <c r="E24" s="49"/>
+      <c r="F24" s="49" t="s">
         <v>49</v>
       </c>
-      <c r="G24" s="48"/>
-      <c r="H24" s="47" t="s">
+      <c r="G24" s="50"/>
+      <c r="H24" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="I24" s="48"/>
-      <c r="J24" s="47" t="s">
+      <c r="I24" s="50"/>
+      <c r="J24" s="49" t="s">
         <v>51</v>
       </c>
-      <c r="K24" s="48"/>
-      <c r="L24" s="47" t="s">
+      <c r="K24" s="50"/>
+      <c r="L24" s="49" t="s">
         <v>53</v>
       </c>
-      <c r="M24" s="48"/>
-      <c r="N24" s="47" t="s">
+      <c r="M24" s="50"/>
+      <c r="N24" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="O24" s="48"/>
-      <c r="P24" s="47" t="s">
+      <c r="O24" s="50"/>
+      <c r="P24" s="49" t="s">
         <v>55</v>
       </c>
-      <c r="Q24" s="48"/>
-      <c r="R24" s="47" t="s">
+      <c r="Q24" s="50"/>
+      <c r="R24" s="49" t="s">
         <v>59</v>
       </c>
-      <c r="S24" s="48"/>
-      <c r="T24" s="47" t="s">
+      <c r="S24" s="50"/>
+      <c r="T24" s="49" t="s">
         <v>60</v>
       </c>
-      <c r="U24" s="48"/>
-      <c r="V24" s="47" t="s">
+      <c r="U24" s="50"/>
+      <c r="V24" s="49" t="s">
         <v>61</v>
       </c>
-      <c r="W24" s="47"/>
-      <c r="X24" s="47" t="s">
+      <c r="W24" s="49"/>
+      <c r="X24" s="49" t="s">
         <v>62</v>
       </c>
-      <c r="Y24" s="48"/>
+      <c r="Y24" s="50"/>
       <c r="Z24" s="15"/>
       <c r="AA24" s="15"/>
       <c r="AB24" s="15"/>
       <c r="AC24" s="15"/>
       <c r="AD24" s="15"/>
     </row>
     <row r="25" spans="1:30" s="2" customFormat="1" ht="30" customHeight="1">
-      <c r="A25" s="51"/>
+      <c r="A25" s="52"/>
       <c r="B25" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="18" t="s">
         <v>87</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>52</v>
       </c>
       <c r="H25" s="18" t="s">
         <v>87</v>
       </c>
       <c r="I25" s="19" t="s">
         <v>52</v>
       </c>
       <c r="J25" s="18" t="s">
@@ -3281,107 +3282,107 @@
     <row r="28" spans="1:30">
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="17"/>
       <c r="O28" s="17"/>
       <c r="P28" s="17"/>
       <c r="Q28" s="17"/>
       <c r="R28" s="17"/>
       <c r="S28" s="17"/>
       <c r="T28" s="17"/>
       <c r="U28" s="17"/>
       <c r="V28" s="17"/>
       <c r="W28" s="17"/>
       <c r="X28" s="17"/>
       <c r="Y28" s="17"/>
       <c r="AA28" s="17"/>
       <c r="AB28" s="17"/>
       <c r="AC28" s="17"/>
       <c r="AD28" s="17"/>
     </row>
     <row r="29" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A29" s="50"/>
-      <c r="B29" s="47" t="s">
+      <c r="A29" s="51"/>
+      <c r="B29" s="49" t="s">
         <v>63</v>
       </c>
-      <c r="C29" s="47"/>
-      <c r="D29" s="47" t="s">
+      <c r="C29" s="49"/>
+      <c r="D29" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="E29" s="47"/>
-      <c r="F29" s="47" t="s">
+      <c r="E29" s="49"/>
+      <c r="F29" s="49" t="s">
         <v>65</v>
       </c>
-      <c r="G29" s="48"/>
-      <c r="H29" s="47" t="s">
+      <c r="G29" s="50"/>
+      <c r="H29" s="49" t="s">
         <v>66</v>
       </c>
-      <c r="I29" s="48"/>
-      <c r="J29" s="47" t="s">
+      <c r="I29" s="50"/>
+      <c r="J29" s="49" t="s">
         <v>67</v>
       </c>
-      <c r="K29" s="48"/>
-      <c r="L29" s="47" t="s">
+      <c r="K29" s="50"/>
+      <c r="L29" s="49" t="s">
         <v>68</v>
       </c>
-      <c r="M29" s="48"/>
-      <c r="N29" s="47" t="s">
+      <c r="M29" s="50"/>
+      <c r="N29" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="O29" s="48"/>
-      <c r="P29" s="47" t="s">
+      <c r="O29" s="50"/>
+      <c r="P29" s="49" t="s">
         <v>70</v>
       </c>
-      <c r="Q29" s="48"/>
-      <c r="R29" s="47" t="s">
+      <c r="Q29" s="50"/>
+      <c r="R29" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="S29" s="48"/>
-      <c r="T29" s="47" t="s">
+      <c r="S29" s="50"/>
+      <c r="T29" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="U29" s="48"/>
-      <c r="V29" s="47" t="s">
+      <c r="U29" s="50"/>
+      <c r="V29" s="49" t="s">
         <v>73</v>
       </c>
-      <c r="W29" s="47"/>
-      <c r="X29" s="47" t="s">
+      <c r="W29" s="49"/>
+      <c r="X29" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="Y29" s="48"/>
+      <c r="Y29" s="50"/>
       <c r="Z29" s="15"/>
       <c r="AA29" s="15"/>
       <c r="AB29" s="15"/>
       <c r="AC29" s="15"/>
       <c r="AD29" s="15"/>
     </row>
     <row r="30" spans="1:30" s="2" customFormat="1" ht="30" customHeight="1">
-      <c r="A30" s="51"/>
+      <c r="A30" s="52"/>
       <c r="B30" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>52</v>
       </c>
       <c r="D30" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="18" t="s">
         <v>87</v>
       </c>
       <c r="G30" s="19" t="s">
         <v>52</v>
       </c>
       <c r="H30" s="18" t="s">
         <v>87</v>
       </c>
       <c r="I30" s="19" t="s">
         <v>52</v>
       </c>
       <c r="J30" s="18" t="s">
@@ -3499,107 +3500,107 @@
       <c r="T31" s="22">
         <v>3133814.1</v>
       </c>
       <c r="U31" s="22">
         <v>124.6</v>
       </c>
       <c r="V31" s="22">
         <v>3635680.2</v>
       </c>
       <c r="W31" s="22">
         <v>124.6</v>
       </c>
       <c r="X31" s="25">
         <v>4231729.9000000004</v>
       </c>
       <c r="Y31" s="25">
         <v>125.8</v>
       </c>
       <c r="Z31" s="16"/>
       <c r="AA31" s="16"/>
       <c r="AB31" s="16"/>
       <c r="AC31" s="16"/>
       <c r="AD31" s="16"/>
     </row>
     <row r="34" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A34" s="50"/>
-      <c r="B34" s="47" t="s">
+      <c r="A34" s="51"/>
+      <c r="B34" s="49" t="s">
         <v>75</v>
       </c>
-      <c r="C34" s="47"/>
-      <c r="D34" s="47" t="s">
+      <c r="C34" s="49"/>
+      <c r="D34" s="49" t="s">
         <v>76</v>
       </c>
-      <c r="E34" s="47"/>
-      <c r="F34" s="47" t="s">
+      <c r="E34" s="49"/>
+      <c r="F34" s="49" t="s">
         <v>77</v>
       </c>
-      <c r="G34" s="48"/>
-      <c r="H34" s="47" t="s">
+      <c r="G34" s="50"/>
+      <c r="H34" s="49" t="s">
         <v>78</v>
       </c>
-      <c r="I34" s="48"/>
-      <c r="J34" s="47" t="s">
+      <c r="I34" s="50"/>
+      <c r="J34" s="49" t="s">
         <v>79</v>
       </c>
-      <c r="K34" s="48"/>
-      <c r="L34" s="47" t="s">
+      <c r="K34" s="50"/>
+      <c r="L34" s="49" t="s">
         <v>80</v>
       </c>
-      <c r="M34" s="48"/>
-      <c r="N34" s="47" t="s">
+      <c r="M34" s="50"/>
+      <c r="N34" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="O34" s="48"/>
-      <c r="P34" s="47" t="s">
+      <c r="O34" s="50"/>
+      <c r="P34" s="49" t="s">
         <v>82</v>
       </c>
-      <c r="Q34" s="48"/>
-      <c r="R34" s="47" t="s">
+      <c r="Q34" s="50"/>
+      <c r="R34" s="49" t="s">
         <v>83</v>
       </c>
-      <c r="S34" s="48"/>
-      <c r="T34" s="47" t="s">
+      <c r="S34" s="50"/>
+      <c r="T34" s="49" t="s">
         <v>84</v>
       </c>
-      <c r="U34" s="48"/>
-      <c r="V34" s="47" t="s">
+      <c r="U34" s="50"/>
+      <c r="V34" s="49" t="s">
         <v>85</v>
       </c>
-      <c r="W34" s="47"/>
-      <c r="X34" s="47" t="s">
+      <c r="W34" s="49"/>
+      <c r="X34" s="49" t="s">
         <v>86</v>
       </c>
-      <c r="Y34" s="48"/>
+      <c r="Y34" s="50"/>
       <c r="Z34" s="15"/>
       <c r="AA34" s="15"/>
       <c r="AB34" s="15"/>
       <c r="AC34" s="15"/>
       <c r="AD34" s="15"/>
     </row>
     <row r="35" spans="1:30" s="2" customFormat="1" ht="30" customHeight="1">
-      <c r="A35" s="51"/>
+      <c r="A35" s="52"/>
       <c r="B35" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="18" t="s">
         <v>52</v>
       </c>
       <c r="D35" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E35" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F35" s="18" t="s">
         <v>87</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>52</v>
       </c>
       <c r="H35" s="18" t="s">
         <v>87</v>
       </c>
       <c r="I35" s="19" t="s">
         <v>52</v>
       </c>
       <c r="J35" s="18" t="s">
@@ -3686,163 +3687,167 @@
       </c>
       <c r="J36" s="22">
         <v>1443609.7</v>
       </c>
       <c r="K36" s="22">
         <v>118</v>
       </c>
       <c r="L36" s="24">
         <v>1989034.3</v>
       </c>
       <c r="M36" s="22">
         <v>121.8</v>
       </c>
       <c r="N36" s="22">
         <v>2447348.7999999998</v>
       </c>
       <c r="O36" s="22">
         <v>123</v>
       </c>
       <c r="P36" s="27">
         <v>3097097.4</v>
       </c>
       <c r="Q36" s="24">
         <v>127.5</v>
       </c>
-      <c r="R36" s="24"/>
-      <c r="S36" s="22"/>
+      <c r="R36" s="21">
+        <v>3620239.2</v>
+      </c>
+      <c r="S36" s="45">
+        <v>123</v>
+      </c>
       <c r="T36" s="22"/>
       <c r="U36" s="22"/>
       <c r="V36" s="22"/>
       <c r="W36" s="22"/>
       <c r="X36" s="25"/>
       <c r="Y36" s="25"/>
       <c r="Z36" s="16"/>
       <c r="AA36" s="16"/>
       <c r="AB36" s="16"/>
       <c r="AC36" s="16"/>
       <c r="AD36" s="16"/>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" s="9" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T34:U34"/>
-[...74 lines deleted...]
-    <mergeCell ref="H24:I24"/>
     <mergeCell ref="T24:U24"/>
     <mergeCell ref="V24:W24"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="T19:U19"/>
     <mergeCell ref="V19:W19"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="J24:K24"/>
     <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>