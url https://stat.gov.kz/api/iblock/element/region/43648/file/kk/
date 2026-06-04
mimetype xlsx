--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -815,52 +815,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AH33"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F33" sqref="F33"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J33" sqref="J33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" customWidth="1"/>
     <col min="20" max="20" width="13.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
@@ -2422,188 +2422,192 @@
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:26" s="14" customFormat="1" ht="11.25">
       <c r="A30" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="21">
         <v>180535.7</v>
       </c>
       <c r="C30" s="19">
         <v>112.2</v>
       </c>
       <c r="D30" s="19">
         <v>395950.1</v>
       </c>
       <c r="E30" s="19">
         <v>116.6</v>
       </c>
       <c r="F30" s="21">
         <v>691072.1</v>
       </c>
       <c r="G30" s="19">
         <v>115.8</v>
       </c>
-      <c r="H30" s="19"/>
-      <c r="I30" s="19"/>
+      <c r="H30" s="19">
+        <v>1017778</v>
+      </c>
+      <c r="I30" s="19">
+        <v>117.1</v>
+      </c>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="21"/>
       <c r="M30" s="19"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="21"/>
       <c r="Q30" s="21"/>
       <c r="R30" s="27"/>
       <c r="S30" s="28"/>
       <c r="T30" s="19"/>
       <c r="U30" s="19"/>
       <c r="V30" s="19"/>
       <c r="W30" s="19"/>
       <c r="X30" s="22"/>
       <c r="Y30" s="22"/>
       <c r="Z30" s="25"/>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
       <c r="O33" s="12"/>
       <c r="P33" s="12"/>
       <c r="Q33" s="12"/>
       <c r="R33" s="12"/>
       <c r="S33" s="12"/>
       <c r="T33" s="12"/>
       <c r="U33" s="12"/>
       <c r="V33" s="12"/>
       <c r="W33" s="12"/>
       <c r="X33" s="12"/>
       <c r="Y33" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="93">
-    <mergeCell ref="T28:U28"/>
-[...31 lines deleted...]
-    <mergeCell ref="J3:AH3"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="N12:O12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
     <mergeCell ref="P8:Q8"/>
     <mergeCell ref="T8:U8"/>
     <mergeCell ref="V16:W16"/>
     <mergeCell ref="V20:W20"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="F12:G12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:C16"/>
-    <mergeCell ref="D16:E16"/>
-[...42 lines deleted...]
-    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J3:AH3"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>