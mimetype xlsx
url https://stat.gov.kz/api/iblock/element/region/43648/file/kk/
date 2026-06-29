--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -816,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AH33"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J33" sqref="J33"/>
+      <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" customWidth="1"/>
     <col min="20" max="20" width="13.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
@@ -2428,186 +2428,190 @@
       </c>
       <c r="B30" s="21">
         <v>180535.7</v>
       </c>
       <c r="C30" s="19">
         <v>112.2</v>
       </c>
       <c r="D30" s="19">
         <v>395950.1</v>
       </c>
       <c r="E30" s="19">
         <v>116.6</v>
       </c>
       <c r="F30" s="21">
         <v>691072.1</v>
       </c>
       <c r="G30" s="19">
         <v>115.8</v>
       </c>
       <c r="H30" s="19">
         <v>1017778</v>
       </c>
       <c r="I30" s="19">
         <v>117.1</v>
       </c>
-      <c r="J30" s="19"/>
-      <c r="K30" s="19"/>
+      <c r="J30" s="19">
+        <v>1443609.7</v>
+      </c>
+      <c r="K30" s="19">
+        <v>118</v>
+      </c>
       <c r="L30" s="21"/>
       <c r="M30" s="19"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="21"/>
       <c r="Q30" s="21"/>
       <c r="R30" s="27"/>
       <c r="S30" s="28"/>
       <c r="T30" s="19"/>
       <c r="U30" s="19"/>
       <c r="V30" s="19"/>
       <c r="W30" s="19"/>
       <c r="X30" s="22"/>
       <c r="Y30" s="22"/>
       <c r="Z30" s="25"/>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
       <c r="O33" s="12"/>
       <c r="P33" s="12"/>
       <c r="Q33" s="12"/>
       <c r="R33" s="12"/>
       <c r="S33" s="12"/>
       <c r="T33" s="12"/>
       <c r="U33" s="12"/>
       <c r="V33" s="12"/>
       <c r="W33" s="12"/>
       <c r="X33" s="12"/>
       <c r="Y33" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="93">
-    <mergeCell ref="T24:U24"/>
-[...11 lines deleted...]
-    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J3:AH3"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T20:U20"/>
     <mergeCell ref="X12:Y12"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="X8:Y8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="N8:O8"/>
     <mergeCell ref="V8:W8"/>
     <mergeCell ref="N12:O12"/>
     <mergeCell ref="P12:Q12"/>
     <mergeCell ref="R12:S12"/>
     <mergeCell ref="T12:U12"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="V12:W12"/>
     <mergeCell ref="R8:S8"/>
-    <mergeCell ref="X20:Y20"/>
-[...62 lines deleted...]
-    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>