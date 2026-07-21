--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8580" yWindow="195" windowWidth="18150" windowHeight="12300"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6375"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$2:$Z$33</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="89">
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t xml:space="preserve">2020 жылғы қаңтар </t>
   </si>
   <si>
     <t xml:space="preserve"> 2020 жылғы қаңтар-ақпан </t>
   </si>
@@ -438,51 +438,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -502,50 +502,51 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -816,56 +817,56 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AH33"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+      <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="16.42578125" customWidth="1"/>
+    <col min="1" max="1" width="16.42578125" style="35" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" customWidth="1"/>
     <col min="20" max="20" width="13.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
     <col min="22" max="22" width="13.42578125" customWidth="1"/>
     <col min="23" max="23" width="10.7109375" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="12.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="12"/>
@@ -2434,184 +2435,188 @@
       </c>
       <c r="D30" s="19">
         <v>395950.1</v>
       </c>
       <c r="E30" s="19">
         <v>116.6</v>
       </c>
       <c r="F30" s="21">
         <v>691072.1</v>
       </c>
       <c r="G30" s="19">
         <v>115.8</v>
       </c>
       <c r="H30" s="19">
         <v>1017778</v>
       </c>
       <c r="I30" s="19">
         <v>117.1</v>
       </c>
       <c r="J30" s="19">
         <v>1443609.7</v>
       </c>
       <c r="K30" s="19">
         <v>118</v>
       </c>
-      <c r="L30" s="21"/>
-      <c r="M30" s="19"/>
+      <c r="L30" s="21">
+        <v>1989034.3</v>
+      </c>
+      <c r="M30" s="19">
+        <v>121.8</v>
+      </c>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="21"/>
       <c r="Q30" s="21"/>
-      <c r="R30" s="27"/>
-      <c r="S30" s="28"/>
+      <c r="R30" s="21"/>
+      <c r="S30" s="19"/>
       <c r="T30" s="19"/>
       <c r="U30" s="19"/>
       <c r="V30" s="19"/>
       <c r="W30" s="19"/>
       <c r="X30" s="22"/>
       <c r="Y30" s="22"/>
       <c r="Z30" s="25"/>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
       <c r="O33" s="12"/>
       <c r="P33" s="12"/>
       <c r="Q33" s="12"/>
       <c r="R33" s="12"/>
       <c r="S33" s="12"/>
       <c r="T33" s="12"/>
       <c r="U33" s="12"/>
       <c r="V33" s="12"/>
       <c r="W33" s="12"/>
       <c r="X33" s="12"/>
       <c r="Y33" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="93">
-    <mergeCell ref="T28:U28"/>
-[...31 lines deleted...]
-    <mergeCell ref="J3:AH3"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="N12:O12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
     <mergeCell ref="P8:Q8"/>
     <mergeCell ref="T8:U8"/>
     <mergeCell ref="V16:W16"/>
     <mergeCell ref="V20:W20"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="F12:G12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:C16"/>
-    <mergeCell ref="D16:E16"/>
-[...42 lines deleted...]
-    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J3:AH3"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>