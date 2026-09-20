--- v3 (2026-07-21)
+++ v4 (2026-09-20)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6375"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Лист1" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$2:$Z$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Лист1!$A$2:$Z$33</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="129">
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t xml:space="preserve">2020 жылғы қаңтар </t>
   </si>
   <si>
     <t xml:space="preserve"> 2020 жылғы қаңтар-ақпан </t>
   </si>
   <si>
     <t xml:space="preserve">2020 жылғы қаңтар-наурыз </t>
   </si>
   <si>
     <t xml:space="preserve">2020 жылғы қаңтар-сәуір  </t>
   </si>
   <si>
     <t xml:space="preserve">2020 жылғы қаңтар-мамыр  </t>
   </si>
   <si>
     <t xml:space="preserve">2020 жылғы қаңтар-маусым  </t>
   </si>
   <si>
@@ -281,60 +285,180 @@
     <t>2026 жылғы қаңтар-сәуір</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-маусым</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-шілде</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-тамыз</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы қаңтар-қыркүйек </t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-желтоқсан</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>''Сауда'' саласы бойынша тауарлар мен қызметтерді өткізу көлемі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2015 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегациялық</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Статистикалық нысандар: «Тауарлар мен қызметтерді өткізу туралы есеп» (индекс – 2-сауда, мерзімділігі – ай сайын).</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Кемелова Рауан Мұратқызы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7252 395115</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>rau.kemelova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4480&amp;year=2026&amp;name=10665&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -344,60 +468,92 @@
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -433,251 +589,324 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -809,209 +1038,453 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:C21"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="38.5703125" customWidth="1"/>
+    <col min="2" max="2" width="60.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="32">
+        <v>172401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="31" t="s">
+        <v>92</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B7" s="33" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="31" t="s">
+        <v>98</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="31" t="s">
+        <v>100</v>
+      </c>
+      <c r="B9" s="36"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="B11" s="36"/>
+    </row>
+    <row r="12" spans="1:3" ht="24" x14ac:dyDescent="0.25">
+      <c r="A12" s="31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B12" s="38" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>107</v>
+      </c>
+      <c r="C13" s="54"/>
+    </row>
+    <row r="14" spans="1:3" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="31" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16" s="41">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="31" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17" s="41">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="31" t="s">
+        <v>117</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>120</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:A12"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A12" sqref="A12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="135.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" s="45" t="s">
+        <v>127</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AH33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C35" sqref="C35"/>
+    <sheetView topLeftCell="H1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="P30" sqref="P30:Q30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.42578125" style="35" customWidth="1"/>
+    <col min="1" max="1" width="16.42578125" style="29" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" customWidth="1"/>
     <col min="20" max="20" width="13.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
     <col min="22" max="22" width="13.42578125" customWidth="1"/>
     <col min="23" max="23" width="10.7109375" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="12.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:34" s="12" customFormat="1">
-      <c r="A2" s="33" t="s">
+    <row r="2" spans="1:34" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="33"/>
-[...24 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+    </row>
+    <row r="3" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="26"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
-      <c r="J3" s="34"/>
-[...27 lines deleted...]
-      <c r="B4" s="29" t="s">
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="52"/>
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+      <c r="U3" s="52"/>
+      <c r="V3" s="52"/>
+      <c r="W3" s="52"/>
+      <c r="X3" s="52"/>
+      <c r="Y3" s="52"/>
+      <c r="Z3" s="52"/>
+      <c r="AA3" s="52"/>
+      <c r="AB3" s="52"/>
+      <c r="AC3" s="52"/>
+      <c r="AD3" s="52"/>
+      <c r="AE3" s="52"/>
+      <c r="AF3" s="52"/>
+      <c r="AG3" s="52"/>
+      <c r="AH3" s="52"/>
+    </row>
+    <row r="4" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="49"/>
+      <c r="B4" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="29"/>
-      <c r="D4" s="29" t="s">
+      <c r="C4" s="47"/>
+      <c r="D4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="29"/>
-      <c r="F4" s="29" t="s">
+      <c r="E4" s="47"/>
+      <c r="F4" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="29"/>
-      <c r="H4" s="29" t="s">
+      <c r="G4" s="47"/>
+      <c r="H4" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="29"/>
-      <c r="J4" s="29" t="s">
+      <c r="I4" s="47"/>
+      <c r="J4" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="29"/>
-      <c r="L4" s="29" t="s">
+      <c r="K4" s="47"/>
+      <c r="L4" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="M4" s="29"/>
-      <c r="N4" s="29" t="s">
+      <c r="M4" s="47"/>
+      <c r="N4" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="29"/>
-      <c r="P4" s="29" t="s">
+      <c r="O4" s="47"/>
+      <c r="P4" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="Q4" s="29"/>
-      <c r="R4" s="29" t="s">
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="S4" s="29"/>
-      <c r="T4" s="29" t="s">
+      <c r="S4" s="47"/>
+      <c r="T4" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="U4" s="29"/>
-      <c r="V4" s="29" t="s">
+      <c r="U4" s="47"/>
+      <c r="V4" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="W4" s="29"/>
-      <c r="X4" s="29" t="s">
+      <c r="W4" s="47"/>
+      <c r="X4" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="Y4" s="30"/>
-[...2 lines deleted...]
-      <c r="A5" s="32"/>
+      <c r="Y4" s="48"/>
+    </row>
+    <row r="5" spans="1:34" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="50"/>
       <c r="B5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>57</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J5" s="15" t="s">
@@ -1041,51 +1514,51 @@
       <c r="R5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="S5" s="15" t="s">
         <v>57</v>
       </c>
       <c r="T5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="U5" s="15" t="s">
         <v>57</v>
       </c>
       <c r="V5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="W5" s="15" t="s">
         <v>57</v>
       </c>
       <c r="X5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="Y5" s="23" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="6" spans="1:34" s="16" customFormat="1" ht="12.75">
+    <row r="6" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="18">
         <v>66483.100000000006</v>
       </c>
       <c r="C6" s="18">
         <v>106.3</v>
       </c>
       <c r="D6" s="19">
         <v>145158.20000000001</v>
       </c>
       <c r="E6" s="20">
         <v>103.6</v>
       </c>
       <c r="F6" s="18">
         <v>239043.7</v>
       </c>
       <c r="G6" s="20">
         <v>104.7</v>
       </c>
       <c r="H6" s="18">
         <v>311230.8</v>
       </c>
       <c r="I6" s="20">
@@ -1118,130 +1591,130 @@
       <c r="R6" s="18">
         <v>907267.8</v>
       </c>
       <c r="S6" s="18">
         <v>100.1</v>
       </c>
       <c r="T6" s="18">
         <v>1027689.2</v>
       </c>
       <c r="U6" s="18">
         <v>101.2</v>
       </c>
       <c r="V6" s="18">
         <v>1157022.6000000001</v>
       </c>
       <c r="W6" s="18">
         <v>101.1</v>
       </c>
       <c r="X6" s="19">
         <v>1323550.1000000001</v>
       </c>
       <c r="Y6" s="18">
         <v>101.2</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A7" s="7"/>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
     </row>
-    <row r="8" spans="1:34" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B8" s="29" t="s">
+    <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="49"/>
+      <c r="B8" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="29"/>
-      <c r="D8" s="29" t="s">
+      <c r="C8" s="47"/>
+      <c r="D8" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="29"/>
-      <c r="F8" s="29" t="s">
+      <c r="E8" s="47"/>
+      <c r="F8" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="G8" s="29"/>
-      <c r="H8" s="29" t="s">
+      <c r="G8" s="47"/>
+      <c r="H8" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I8" s="29"/>
-      <c r="J8" s="29" t="s">
+      <c r="I8" s="47"/>
+      <c r="J8" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="K8" s="29"/>
-      <c r="L8" s="29" t="s">
+      <c r="K8" s="47"/>
+      <c r="L8" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="M8" s="29"/>
-      <c r="N8" s="29" t="s">
+      <c r="M8" s="47"/>
+      <c r="N8" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="O8" s="29"/>
-      <c r="P8" s="29" t="s">
+      <c r="O8" s="47"/>
+      <c r="P8" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="Q8" s="29"/>
-      <c r="R8" s="29" t="s">
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="S8" s="29"/>
-      <c r="T8" s="29" t="s">
+      <c r="S8" s="47"/>
+      <c r="T8" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="U8" s="29"/>
-      <c r="V8" s="29" t="s">
+      <c r="U8" s="47"/>
+      <c r="V8" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="W8" s="29"/>
-      <c r="X8" s="29" t="s">
+      <c r="W8" s="47"/>
+      <c r="X8" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="Y8" s="30"/>
-[...2 lines deleted...]
-      <c r="A9" s="32"/>
+      <c r="Y8" s="48"/>
+    </row>
+    <row r="9" spans="1:34" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="50"/>
       <c r="B9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="15" t="s">
@@ -1271,51 +1744,51 @@
       <c r="R9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="S9" s="15" t="s">
         <v>57</v>
       </c>
       <c r="T9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="U9" s="15" t="s">
         <v>57</v>
       </c>
       <c r="V9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="W9" s="15" t="s">
         <v>57</v>
       </c>
       <c r="X9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="Y9" s="23" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="10" spans="1:34" s="2" customFormat="1" ht="12.75">
+    <row r="10" spans="1:34" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="18">
         <v>68964.899999999994</v>
       </c>
       <c r="C10" s="18">
         <v>96.6</v>
       </c>
       <c r="D10" s="18">
         <v>153040.1</v>
       </c>
       <c r="E10" s="18">
         <v>98.4</v>
       </c>
       <c r="F10" s="18">
         <v>252919.598</v>
       </c>
       <c r="G10" s="18">
         <v>98.612713449465517</v>
       </c>
       <c r="H10" s="18">
         <v>346458</v>
       </c>
       <c r="I10" s="18">
@@ -1349,130 +1822,130 @@
         <v>1030573</v>
       </c>
       <c r="S10" s="20">
         <v>106.8</v>
       </c>
       <c r="T10" s="18">
         <v>1170878</v>
       </c>
       <c r="U10" s="20">
         <v>106.7</v>
       </c>
       <c r="V10" s="18">
         <v>1343409.6</v>
       </c>
       <c r="W10" s="18">
         <v>108.8</v>
       </c>
       <c r="X10" s="18">
         <v>1553011.9</v>
       </c>
       <c r="Y10" s="18">
         <v>109.2</v>
       </c>
       <c r="Z10" s="16"/>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A11" s="7"/>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
     </row>
-    <row r="12" spans="1:34" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B12" s="29" t="s">
+    <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="49"/>
+      <c r="B12" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="29"/>
-      <c r="D12" s="29" t="s">
+      <c r="C12" s="47"/>
+      <c r="D12" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="E12" s="29"/>
-      <c r="F12" s="29" t="s">
+      <c r="E12" s="47"/>
+      <c r="F12" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="G12" s="29"/>
-      <c r="H12" s="29" t="s">
+      <c r="G12" s="47"/>
+      <c r="H12" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="I12" s="29"/>
-      <c r="J12" s="29" t="s">
+      <c r="I12" s="47"/>
+      <c r="J12" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="K12" s="29"/>
-      <c r="L12" s="29" t="s">
+      <c r="K12" s="47"/>
+      <c r="L12" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="M12" s="29"/>
-      <c r="N12" s="29" t="s">
+      <c r="M12" s="47"/>
+      <c r="N12" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="O12" s="29"/>
-      <c r="P12" s="29" t="s">
+      <c r="O12" s="47"/>
+      <c r="P12" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="Q12" s="29"/>
-      <c r="R12" s="29" t="s">
+      <c r="Q12" s="47"/>
+      <c r="R12" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="S12" s="29"/>
-      <c r="T12" s="29" t="s">
+      <c r="S12" s="47"/>
+      <c r="T12" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="U12" s="29"/>
-      <c r="V12" s="29" t="s">
+      <c r="U12" s="47"/>
+      <c r="V12" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="W12" s="29"/>
-      <c r="X12" s="29" t="s">
+      <c r="W12" s="47"/>
+      <c r="X12" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="Y12" s="30"/>
-[...2 lines deleted...]
-      <c r="A13" s="32"/>
+      <c r="Y12" s="48"/>
+    </row>
+    <row r="13" spans="1:34" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="50"/>
       <c r="B13" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>57</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J13" s="15" t="s">
@@ -1502,51 +1975,51 @@
       <c r="R13" s="15" t="s">
         <v>54</v>
       </c>
       <c r="S13" s="15" t="s">
         <v>57</v>
       </c>
       <c r="T13" s="15" t="s">
         <v>54</v>
       </c>
       <c r="U13" s="15" t="s">
         <v>57</v>
       </c>
       <c r="V13" s="15" t="s">
         <v>54</v>
       </c>
       <c r="W13" s="15" t="s">
         <v>57</v>
       </c>
       <c r="X13" s="15" t="s">
         <v>54</v>
       </c>
       <c r="Y13" s="23" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="14" spans="1:34" s="2" customFormat="1" ht="12.75">
+    <row r="14" spans="1:34" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="18">
         <v>80369.8</v>
       </c>
       <c r="C14" s="18">
         <v>102.5</v>
       </c>
       <c r="D14" s="18">
         <v>180274.3</v>
       </c>
       <c r="E14" s="18">
         <v>103.2</v>
       </c>
       <c r="F14" s="18">
         <v>307143.5</v>
       </c>
       <c r="G14" s="18">
         <v>105.4</v>
       </c>
       <c r="H14" s="18">
         <v>431673.59999999998</v>
       </c>
       <c r="I14" s="18">
@@ -1580,130 +2053,130 @@
         <v>1366295.3</v>
       </c>
       <c r="S14" s="19">
         <v>112.9</v>
       </c>
       <c r="T14" s="18">
         <v>1578258.1</v>
       </c>
       <c r="U14" s="21">
         <v>114.8</v>
       </c>
       <c r="V14" s="21">
         <v>1817779.3</v>
       </c>
       <c r="W14" s="19">
         <v>115.4</v>
       </c>
       <c r="X14" s="21">
         <v>2057360.1</v>
       </c>
       <c r="Y14" s="19">
         <v>113.3</v>
       </c>
       <c r="Z14" s="16"/>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A15" s="8"/>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="6"/>
       <c r="I15" s="9"/>
       <c r="J15" s="6"/>
       <c r="K15" s="9"/>
       <c r="L15" s="6"/>
       <c r="M15" s="9"/>
       <c r="N15" s="6"/>
       <c r="O15" s="9"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="5"/>
       <c r="S15" s="10"/>
       <c r="T15" s="6"/>
       <c r="U15" s="5"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
     </row>
-    <row r="16" spans="1:34" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B16" s="29" t="s">
+    <row r="16" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="49"/>
+      <c r="B16" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="C16" s="29"/>
-      <c r="D16" s="29" t="s">
+      <c r="C16" s="47"/>
+      <c r="D16" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="E16" s="29"/>
-      <c r="F16" s="29" t="s">
+      <c r="E16" s="47"/>
+      <c r="F16" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="G16" s="29"/>
-      <c r="H16" s="29" t="s">
+      <c r="G16" s="47"/>
+      <c r="H16" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="I16" s="29"/>
-      <c r="J16" s="29" t="s">
+      <c r="I16" s="47"/>
+      <c r="J16" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="K16" s="29"/>
-      <c r="L16" s="29" t="s">
+      <c r="K16" s="47"/>
+      <c r="L16" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="M16" s="29"/>
-      <c r="N16" s="29" t="s">
+      <c r="M16" s="47"/>
+      <c r="N16" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="O16" s="29"/>
-      <c r="P16" s="29" t="s">
+      <c r="O16" s="47"/>
+      <c r="P16" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="Q16" s="29"/>
-      <c r="R16" s="29" t="s">
+      <c r="Q16" s="47"/>
+      <c r="R16" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="S16" s="29"/>
-      <c r="T16" s="29" t="s">
+      <c r="S16" s="47"/>
+      <c r="T16" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="U16" s="29"/>
-      <c r="V16" s="29" t="s">
+      <c r="U16" s="47"/>
+      <c r="V16" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="W16" s="29"/>
-      <c r="X16" s="29" t="s">
+      <c r="W16" s="47"/>
+      <c r="X16" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="Y16" s="30"/>
-[...2 lines deleted...]
-      <c r="A17" s="32"/>
+      <c r="Y16" s="48"/>
+    </row>
+    <row r="17" spans="1:26" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="50"/>
       <c r="B17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J17" s="15" t="s">
@@ -1733,51 +2206,51 @@
       <c r="R17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="S17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="T17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="U17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="V17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="W17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="X17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="Y17" s="23" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="18" spans="1:26" s="3" customFormat="1" ht="12.75">
+    <row r="18" spans="1:26" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="19">
         <v>98261.2</v>
       </c>
       <c r="C18" s="21">
         <v>107.7</v>
       </c>
       <c r="D18" s="19">
         <v>218828.7</v>
       </c>
       <c r="E18" s="19">
         <v>107</v>
       </c>
       <c r="F18" s="19">
         <v>381245.4</v>
       </c>
       <c r="G18" s="19">
         <v>110.5</v>
       </c>
       <c r="H18" s="19">
         <v>517283.8</v>
       </c>
       <c r="I18" s="19">
@@ -1811,131 +2284,131 @@
         <v>1596341.2</v>
       </c>
       <c r="S18" s="19">
         <v>106.6</v>
       </c>
       <c r="T18" s="21">
         <v>1827998.7</v>
       </c>
       <c r="U18" s="19">
         <v>106</v>
       </c>
       <c r="V18" s="19">
         <v>2106530.5</v>
       </c>
       <c r="W18" s="19">
         <v>106.2</v>
       </c>
       <c r="X18" s="22">
         <v>2408185.2000000002</v>
       </c>
       <c r="Y18" s="22">
         <v>107.5</v>
       </c>
       <c r="Z18" s="24"/>
     </row>
-    <row r="19" spans="1:26" s="3" customFormat="1" ht="12.75">
+    <row r="19" spans="1:26" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="4"/>
       <c r="B19" s="10"/>
       <c r="C19" s="5"/>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="10"/>
       <c r="N19" s="5"/>
       <c r="O19" s="10"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
       <c r="T19" s="5"/>
       <c r="U19" s="10"/>
       <c r="V19" s="10"/>
       <c r="W19" s="10"/>
       <c r="X19" s="13"/>
       <c r="Y19" s="13"/>
       <c r="Z19" s="24"/>
     </row>
-    <row r="20" spans="1:26" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B20" s="29" t="s">
+    <row r="20" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49"/>
+      <c r="B20" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="29"/>
-      <c r="D20" s="29" t="s">
+      <c r="C20" s="47"/>
+      <c r="D20" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="E20" s="29"/>
-      <c r="F20" s="29" t="s">
+      <c r="E20" s="47"/>
+      <c r="F20" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="G20" s="30"/>
-      <c r="H20" s="29" t="s">
+      <c r="G20" s="48"/>
+      <c r="H20" s="47" t="s">
         <v>55</v>
       </c>
-      <c r="I20" s="30"/>
-      <c r="J20" s="29" t="s">
+      <c r="I20" s="48"/>
+      <c r="J20" s="47" t="s">
         <v>56</v>
       </c>
-      <c r="K20" s="30"/>
-      <c r="L20" s="29" t="s">
+      <c r="K20" s="48"/>
+      <c r="L20" s="47" t="s">
         <v>58</v>
       </c>
-      <c r="M20" s="30"/>
-      <c r="N20" s="29" t="s">
+      <c r="M20" s="48"/>
+      <c r="N20" s="47" t="s">
         <v>59</v>
       </c>
-      <c r="O20" s="30"/>
-      <c r="P20" s="29" t="s">
+      <c r="O20" s="48"/>
+      <c r="P20" s="47" t="s">
         <v>60</v>
       </c>
-      <c r="Q20" s="30"/>
-      <c r="R20" s="29" t="s">
+      <c r="Q20" s="48"/>
+      <c r="R20" s="47" t="s">
         <v>61</v>
       </c>
-      <c r="S20" s="30"/>
-      <c r="T20" s="29" t="s">
+      <c r="S20" s="48"/>
+      <c r="T20" s="47" t="s">
         <v>62</v>
       </c>
-      <c r="U20" s="30"/>
-      <c r="V20" s="29" t="s">
+      <c r="U20" s="48"/>
+      <c r="V20" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="W20" s="29"/>
-      <c r="X20" s="29" t="s">
+      <c r="W20" s="47"/>
+      <c r="X20" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="Y20" s="30"/>
-[...2 lines deleted...]
-      <c r="A21" s="32"/>
+      <c r="Y20" s="48"/>
+    </row>
+    <row r="21" spans="1:26" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="50"/>
       <c r="B21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>57</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I21" s="23" t="s">
         <v>57</v>
       </c>
       <c r="J21" s="15" t="s">
@@ -1965,51 +2438,51 @@
       <c r="R21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="S21" s="23" t="s">
         <v>57</v>
       </c>
       <c r="T21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="U21" s="23" t="s">
         <v>57</v>
       </c>
       <c r="V21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="W21" s="15" t="s">
         <v>57</v>
       </c>
       <c r="X21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="Y21" s="23" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="22" spans="1:26" s="14" customFormat="1" ht="11.25">
+    <row r="22" spans="1:26" s="14" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="21">
         <v>115330.1</v>
       </c>
       <c r="C22" s="19">
         <v>110.1</v>
       </c>
       <c r="D22" s="19">
         <v>256233.9</v>
       </c>
       <c r="E22" s="19">
         <v>110.2</v>
       </c>
       <c r="F22" s="19">
         <v>444208.9</v>
       </c>
       <c r="G22" s="19">
         <v>109.8</v>
       </c>
       <c r="H22" s="19">
         <v>608006.30000000005</v>
       </c>
       <c r="I22" s="19">
@@ -2043,131 +2516,131 @@
         <v>1980373</v>
       </c>
       <c r="S22" s="19">
         <v>116.9</v>
       </c>
       <c r="T22" s="19">
         <v>2309654.1</v>
       </c>
       <c r="U22" s="19">
         <v>119</v>
       </c>
       <c r="V22" s="19">
         <v>2677825.7999999998</v>
       </c>
       <c r="W22" s="19">
         <v>119.7</v>
       </c>
       <c r="X22" s="22">
         <v>3079057</v>
       </c>
       <c r="Y22" s="22">
         <v>120.3</v>
       </c>
       <c r="Z22" s="25"/>
     </row>
-    <row r="23" spans="1:26" s="3" customFormat="1" ht="12.75">
+    <row r="23" spans="1:26" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="4"/>
       <c r="B23" s="10"/>
       <c r="C23" s="5"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="10"/>
       <c r="N23" s="5"/>
       <c r="O23" s="10"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="10"/>
       <c r="S23" s="10"/>
       <c r="T23" s="5"/>
       <c r="U23" s="10"/>
       <c r="V23" s="10"/>
       <c r="W23" s="10"/>
       <c r="X23" s="13"/>
       <c r="Y23" s="13"/>
       <c r="Z23" s="24"/>
     </row>
-    <row r="24" spans="1:26" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B24" s="29" t="s">
+    <row r="24" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="49"/>
+      <c r="B24" s="47" t="s">
         <v>65</v>
       </c>
-      <c r="C24" s="29"/>
-      <c r="D24" s="29" t="s">
+      <c r="C24" s="47"/>
+      <c r="D24" s="47" t="s">
         <v>66</v>
       </c>
-      <c r="E24" s="29"/>
-      <c r="F24" s="29" t="s">
+      <c r="E24" s="47"/>
+      <c r="F24" s="47" t="s">
         <v>67</v>
       </c>
-      <c r="G24" s="30"/>
-      <c r="H24" s="29" t="s">
+      <c r="G24" s="48"/>
+      <c r="H24" s="47" t="s">
         <v>68</v>
       </c>
-      <c r="I24" s="30"/>
-      <c r="J24" s="29" t="s">
+      <c r="I24" s="48"/>
+      <c r="J24" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="K24" s="30"/>
-      <c r="L24" s="29" t="s">
+      <c r="K24" s="48"/>
+      <c r="L24" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="M24" s="30"/>
-      <c r="N24" s="29" t="s">
+      <c r="M24" s="48"/>
+      <c r="N24" s="47" t="s">
         <v>71</v>
       </c>
-      <c r="O24" s="30"/>
-      <c r="P24" s="29" t="s">
+      <c r="O24" s="48"/>
+      <c r="P24" s="47" t="s">
         <v>72</v>
       </c>
-      <c r="Q24" s="30"/>
-      <c r="R24" s="29" t="s">
+      <c r="Q24" s="48"/>
+      <c r="R24" s="47" t="s">
         <v>73</v>
       </c>
-      <c r="S24" s="30"/>
-      <c r="T24" s="29" t="s">
+      <c r="S24" s="48"/>
+      <c r="T24" s="47" t="s">
         <v>74</v>
       </c>
-      <c r="U24" s="30"/>
-      <c r="V24" s="29" t="s">
+      <c r="U24" s="48"/>
+      <c r="V24" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="W24" s="29"/>
-      <c r="X24" s="29" t="s">
+      <c r="W24" s="47"/>
+      <c r="X24" s="47" t="s">
         <v>76</v>
       </c>
-      <c r="Y24" s="30"/>
-[...2 lines deleted...]
-      <c r="A25" s="32"/>
+      <c r="Y24" s="48"/>
+    </row>
+    <row r="25" spans="1:26" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="50"/>
       <c r="B25" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G25" s="23" t="s">
         <v>57</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I25" s="23" t="s">
         <v>57</v>
       </c>
       <c r="J25" s="15" t="s">
@@ -2197,51 +2670,51 @@
       <c r="R25" s="15" t="s">
         <v>54</v>
       </c>
       <c r="S25" s="23" t="s">
         <v>57</v>
       </c>
       <c r="T25" s="15" t="s">
         <v>54</v>
       </c>
       <c r="U25" s="23" t="s">
         <v>57</v>
       </c>
       <c r="V25" s="15" t="s">
         <v>54</v>
       </c>
       <c r="W25" s="15" t="s">
         <v>57</v>
       </c>
       <c r="X25" s="15" t="s">
         <v>54</v>
       </c>
       <c r="Y25" s="23" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="26" spans="1:26" s="14" customFormat="1" ht="11.25">
+    <row r="26" spans="1:26" s="14" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="21">
         <v>144327.79999999999</v>
       </c>
       <c r="C26" s="19">
         <v>117.7</v>
       </c>
       <c r="D26" s="19">
         <v>306000.8</v>
       </c>
       <c r="E26" s="19">
         <v>111.2</v>
       </c>
       <c r="F26" s="21">
         <v>539080.4</v>
       </c>
       <c r="G26" s="19">
         <v>112.6</v>
       </c>
       <c r="H26" s="19">
         <v>786387.1</v>
       </c>
       <c r="I26" s="19">
@@ -2275,103 +2748,103 @@
         <v>2678822</v>
       </c>
       <c r="S26" s="28">
         <v>124.5</v>
       </c>
       <c r="T26" s="19">
         <v>3133814.1</v>
       </c>
       <c r="U26" s="19">
         <v>124.6</v>
       </c>
       <c r="V26" s="19">
         <v>3635680.2</v>
       </c>
       <c r="W26" s="19">
         <v>124.6</v>
       </c>
       <c r="X26" s="22">
         <v>4231729.9000000004</v>
       </c>
       <c r="Y26" s="22">
         <v>125.8</v>
       </c>
       <c r="Z26" s="25"/>
     </row>
-    <row r="28" spans="1:26" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B28" s="29" t="s">
+    <row r="28" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49"/>
+      <c r="B28" s="47" t="s">
         <v>77</v>
       </c>
-      <c r="C28" s="29"/>
-      <c r="D28" s="29" t="s">
+      <c r="C28" s="47"/>
+      <c r="D28" s="47" t="s">
         <v>78</v>
       </c>
-      <c r="E28" s="29"/>
-      <c r="F28" s="29" t="s">
+      <c r="E28" s="47"/>
+      <c r="F28" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="G28" s="30"/>
-      <c r="H28" s="29" t="s">
+      <c r="G28" s="48"/>
+      <c r="H28" s="47" t="s">
         <v>80</v>
       </c>
-      <c r="I28" s="30"/>
-      <c r="J28" s="29" t="s">
+      <c r="I28" s="48"/>
+      <c r="J28" s="47" t="s">
         <v>81</v>
       </c>
-      <c r="K28" s="30"/>
-      <c r="L28" s="29" t="s">
+      <c r="K28" s="48"/>
+      <c r="L28" s="47" t="s">
         <v>82</v>
       </c>
-      <c r="M28" s="30"/>
-      <c r="N28" s="29" t="s">
+      <c r="M28" s="48"/>
+      <c r="N28" s="47" t="s">
         <v>83</v>
       </c>
-      <c r="O28" s="30"/>
-      <c r="P28" s="29" t="s">
+      <c r="O28" s="48"/>
+      <c r="P28" s="47" t="s">
         <v>84</v>
       </c>
-      <c r="Q28" s="30"/>
-      <c r="R28" s="29" t="s">
+      <c r="Q28" s="48"/>
+      <c r="R28" s="47" t="s">
         <v>85</v>
       </c>
-      <c r="S28" s="30"/>
-      <c r="T28" s="29" t="s">
+      <c r="S28" s="48"/>
+      <c r="T28" s="47" t="s">
         <v>86</v>
       </c>
-      <c r="U28" s="30"/>
-      <c r="V28" s="29" t="s">
+      <c r="U28" s="48"/>
+      <c r="V28" s="47" t="s">
         <v>87</v>
       </c>
-      <c r="W28" s="29"/>
-      <c r="X28" s="29" t="s">
+      <c r="W28" s="47"/>
+      <c r="X28" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="Y28" s="30"/>
-[...2 lines deleted...]
-      <c r="A29" s="32"/>
+      <c r="Y28" s="48"/>
+    </row>
+    <row r="29" spans="1:26" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="50"/>
       <c r="B29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G29" s="23" t="s">
         <v>57</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I29" s="23" t="s">
         <v>57</v>
       </c>
       <c r="J29" s="15" t="s">
@@ -2401,105 +2874,113 @@
       <c r="R29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="S29" s="23" t="s">
         <v>57</v>
       </c>
       <c r="T29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="U29" s="23" t="s">
         <v>57</v>
       </c>
       <c r="V29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="W29" s="15" t="s">
         <v>57</v>
       </c>
       <c r="X29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="Y29" s="23" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="30" spans="1:26" s="14" customFormat="1" ht="11.25">
+    <row r="30" spans="1:26" s="14" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="21">
         <v>180535.7</v>
       </c>
       <c r="C30" s="19">
         <v>112.2</v>
       </c>
       <c r="D30" s="19">
         <v>395950.1</v>
       </c>
       <c r="E30" s="19">
         <v>116.6</v>
       </c>
       <c r="F30" s="21">
         <v>691072.1</v>
       </c>
       <c r="G30" s="19">
         <v>115.8</v>
       </c>
       <c r="H30" s="19">
         <v>1017778</v>
       </c>
       <c r="I30" s="19">
         <v>117.1</v>
       </c>
       <c r="J30" s="19">
         <v>1443609.7</v>
       </c>
       <c r="K30" s="19">
         <v>118</v>
       </c>
       <c r="L30" s="21">
         <v>1989034.3</v>
       </c>
       <c r="M30" s="19">
         <v>121.8</v>
       </c>
-      <c r="N30" s="19"/>
-[...2 lines deleted...]
-      <c r="Q30" s="21"/>
+      <c r="N30" s="30">
+        <v>2447348.7999999998</v>
+      </c>
+      <c r="O30" s="30">
+        <v>123</v>
+      </c>
+      <c r="P30" s="27">
+        <v>3097097.4</v>
+      </c>
+      <c r="Q30" s="21">
+        <v>127.5</v>
+      </c>
       <c r="R30" s="21"/>
       <c r="S30" s="19"/>
       <c r="T30" s="19"/>
       <c r="U30" s="19"/>
       <c r="V30" s="19"/>
       <c r="W30" s="19"/>
       <c r="X30" s="22"/>
       <c r="Y30" s="22"/>
       <c r="Z30" s="25"/>
     </row>
-    <row r="33" spans="1:25">
+    <row r="33" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A33" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
       <c r="O33" s="12"/>
       <c r="P33" s="12"/>
       <c r="Q33" s="12"/>
       <c r="R33" s="12"/>
       <c r="S33" s="12"/>
       <c r="T33" s="12"/>
       <c r="U33" s="12"/>
       <c r="V33" s="12"/>
       <c r="W33" s="12"/>
       <c r="X33" s="12"/>
       <c r="Y33" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="93">
     <mergeCell ref="T24:U24"/>
@@ -2590,56 +3071,58 @@
     <mergeCell ref="T28:U28"/>
     <mergeCell ref="V28:W28"/>
     <mergeCell ref="X28:Y28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="N28:O28"/>
     <mergeCell ref="P28:Q28"/>
     <mergeCell ref="R28:S28"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Лист1</vt:lpstr>
       <vt:lpstr>Лист1!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>