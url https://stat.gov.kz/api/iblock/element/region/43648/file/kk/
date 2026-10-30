--- v4 (2026-09-20)
+++ v5 (2026-10-30)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Лист1" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Лист1!$A$2:$Z$33</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="129">
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t xml:space="preserve">2020 жылғы қаңтар </t>
   </si>
   <si>
@@ -368,93 +368,93 @@
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Сауда статистикасы бөлімі</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
-    <t>Кемелова Рауан Мұратқызы</t>
-[...1 lines deleted...]
-  <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>+7 7252 395115</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
-    <t>rau.kemelova@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4480&amp;year=2026&amp;name=10665&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Дуйсенов Бакдаулет Гаухарбаевич</t>
+  </si>
+  <si>
+    <t>b.duisenov@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -705,72 +705,72 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1053,52 +1053,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C21"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.5703125" customWidth="1"/>
     <col min="2" max="2" width="60.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="31" t="s">
         <v>89</v>
       </c>
       <c r="B2" s="32">
         <v>172401</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="31" t="s">
         <v>90</v>
       </c>
       <c r="B3" s="33" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
@@ -1151,340 +1151,340 @@
       <c r="A10" s="31" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="31" t="s">
         <v>103</v>
       </c>
       <c r="B11" s="36"/>
     </row>
     <row r="12" spans="1:3" ht="24" x14ac:dyDescent="0.25">
       <c r="A12" s="31" t="s">
         <v>104</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="B13" s="53" t="s">
+      <c r="B13" s="47" t="s">
         <v>107</v>
       </c>
-      <c r="C13" s="54"/>
+      <c r="C13" s="48"/>
     </row>
     <row r="14" spans="1:3" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A14" s="39" t="s">
         <v>108</v>
       </c>
       <c r="B14" s="46" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>109</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="31" t="s">
         <v>111</v>
       </c>
       <c r="B16" s="41">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="31" t="s">
         <v>112</v>
       </c>
       <c r="B17" s="41">
-        <v>46307</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="31" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="31" t="s">
         <v>115</v>
       </c>
       <c r="B19" s="43" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="31" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="44" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="31" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B21" s="42" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:A12"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="135.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" s="45" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AH33"/>
   <sheetViews>
-    <sheetView topLeftCell="H1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="P30" sqref="P30:Q30"/>
+    <sheetView topLeftCell="F1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L33" sqref="L33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" style="29" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" customWidth="1"/>
     <col min="20" max="20" width="13.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
     <col min="22" max="22" width="13.42578125" customWidth="1"/>
     <col min="23" max="23" width="10.7109375" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="12.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:34" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="51"/>
-[...22 lines deleted...]
-      <c r="Y2" s="51"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
     </row>
     <row r="3" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="26"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
-      <c r="J3" s="52"/>
-[...23 lines deleted...]
-      <c r="AH3" s="52"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="54"/>
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="54"/>
+      <c r="T3" s="54"/>
+      <c r="U3" s="54"/>
+      <c r="V3" s="54"/>
+      <c r="W3" s="54"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="54"/>
+      <c r="Z3" s="54"/>
+      <c r="AA3" s="54"/>
+      <c r="AB3" s="54"/>
+      <c r="AC3" s="54"/>
+      <c r="AD3" s="54"/>
+      <c r="AE3" s="54"/>
+      <c r="AF3" s="54"/>
+      <c r="AG3" s="54"/>
+      <c r="AH3" s="54"/>
     </row>
     <row r="4" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="49"/>
-      <c r="B4" s="47" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="47"/>
-      <c r="D4" s="47" t="s">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="47"/>
-      <c r="F4" s="47" t="s">
+      <c r="E4" s="49"/>
+      <c r="F4" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="47"/>
-      <c r="H4" s="47" t="s">
+      <c r="G4" s="49"/>
+      <c r="H4" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="47"/>
-      <c r="J4" s="47" t="s">
+      <c r="I4" s="49"/>
+      <c r="J4" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="47"/>
-      <c r="L4" s="47" t="s">
+      <c r="K4" s="49"/>
+      <c r="L4" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="M4" s="47"/>
-      <c r="N4" s="47" t="s">
+      <c r="M4" s="49"/>
+      <c r="N4" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="47"/>
-      <c r="P4" s="47" t="s">
+      <c r="O4" s="49"/>
+      <c r="P4" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="Q4" s="47"/>
-      <c r="R4" s="47" t="s">
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="S4" s="47"/>
-      <c r="T4" s="47" t="s">
+      <c r="S4" s="49"/>
+      <c r="T4" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="U4" s="47"/>
-      <c r="V4" s="47" t="s">
+      <c r="U4" s="49"/>
+      <c r="V4" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="W4" s="47"/>
-      <c r="X4" s="47" t="s">
+      <c r="W4" s="49"/>
+      <c r="X4" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="Y4" s="48"/>
+      <c r="Y4" s="50"/>
     </row>
     <row r="5" spans="1:34" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="50"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>57</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J5" s="15" t="s">
@@ -1619,102 +1619,102 @@
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
     </row>
     <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="49"/>
-      <c r="B8" s="47" t="s">
+      <c r="A8" s="51"/>
+      <c r="B8" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="47"/>
-      <c r="D8" s="47" t="s">
+      <c r="C8" s="49"/>
+      <c r="D8" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="47"/>
-      <c r="F8" s="47" t="s">
+      <c r="E8" s="49"/>
+      <c r="F8" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="G8" s="47"/>
-      <c r="H8" s="47" t="s">
+      <c r="G8" s="49"/>
+      <c r="H8" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="I8" s="47"/>
-      <c r="J8" s="47" t="s">
+      <c r="I8" s="49"/>
+      <c r="J8" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="K8" s="47"/>
-      <c r="L8" s="47" t="s">
+      <c r="K8" s="49"/>
+      <c r="L8" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="M8" s="47"/>
-      <c r="N8" s="47" t="s">
+      <c r="M8" s="49"/>
+      <c r="N8" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="O8" s="47"/>
-      <c r="P8" s="47" t="s">
+      <c r="O8" s="49"/>
+      <c r="P8" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="Q8" s="47"/>
-      <c r="R8" s="47" t="s">
+      <c r="Q8" s="49"/>
+      <c r="R8" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="S8" s="47"/>
-      <c r="T8" s="47" t="s">
+      <c r="S8" s="49"/>
+      <c r="T8" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="U8" s="47"/>
-      <c r="V8" s="47" t="s">
+      <c r="U8" s="49"/>
+      <c r="V8" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="W8" s="47"/>
-      <c r="X8" s="47" t="s">
+      <c r="W8" s="49"/>
+      <c r="X8" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="Y8" s="48"/>
+      <c r="Y8" s="50"/>
     </row>
     <row r="9" spans="1:34" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="50"/>
+      <c r="A9" s="52"/>
       <c r="B9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="15" t="s">
@@ -1850,102 +1850,102 @@
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
     </row>
     <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="49"/>
-      <c r="B12" s="47" t="s">
+      <c r="A12" s="51"/>
+      <c r="B12" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="47"/>
-      <c r="D12" s="47" t="s">
+      <c r="C12" s="49"/>
+      <c r="D12" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="E12" s="47"/>
-      <c r="F12" s="47" t="s">
+      <c r="E12" s="49"/>
+      <c r="F12" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="G12" s="47"/>
-      <c r="H12" s="47" t="s">
+      <c r="G12" s="49"/>
+      <c r="H12" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="I12" s="47"/>
-      <c r="J12" s="47" t="s">
+      <c r="I12" s="49"/>
+      <c r="J12" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="K12" s="47"/>
-      <c r="L12" s="47" t="s">
+      <c r="K12" s="49"/>
+      <c r="L12" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="M12" s="47"/>
-      <c r="N12" s="47" t="s">
+      <c r="M12" s="49"/>
+      <c r="N12" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="O12" s="47"/>
-      <c r="P12" s="47" t="s">
+      <c r="O12" s="49"/>
+      <c r="P12" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="Q12" s="47"/>
-      <c r="R12" s="47" t="s">
+      <c r="Q12" s="49"/>
+      <c r="R12" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="S12" s="47"/>
-      <c r="T12" s="47" t="s">
+      <c r="S12" s="49"/>
+      <c r="T12" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="U12" s="47"/>
-      <c r="V12" s="47" t="s">
+      <c r="U12" s="49"/>
+      <c r="V12" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="W12" s="47"/>
-      <c r="X12" s="47" t="s">
+      <c r="W12" s="49"/>
+      <c r="X12" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="Y12" s="48"/>
+      <c r="Y12" s="50"/>
     </row>
     <row r="13" spans="1:34" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A13" s="50"/>
+      <c r="A13" s="52"/>
       <c r="B13" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>57</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J13" s="15" t="s">
@@ -2081,102 +2081,102 @@
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="6"/>
       <c r="I15" s="9"/>
       <c r="J15" s="6"/>
       <c r="K15" s="9"/>
       <c r="L15" s="6"/>
       <c r="M15" s="9"/>
       <c r="N15" s="6"/>
       <c r="O15" s="9"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="5"/>
       <c r="S15" s="10"/>
       <c r="T15" s="6"/>
       <c r="U15" s="5"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
     </row>
     <row r="16" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="49"/>
-      <c r="B16" s="47" t="s">
+      <c r="A16" s="51"/>
+      <c r="B16" s="49" t="s">
         <v>38</v>
       </c>
-      <c r="C16" s="47"/>
-      <c r="D16" s="47" t="s">
+      <c r="C16" s="49"/>
+      <c r="D16" s="49" t="s">
         <v>39</v>
       </c>
-      <c r="E16" s="47"/>
-      <c r="F16" s="47" t="s">
+      <c r="E16" s="49"/>
+      <c r="F16" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="G16" s="47"/>
-      <c r="H16" s="47" t="s">
+      <c r="G16" s="49"/>
+      <c r="H16" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="I16" s="47"/>
-      <c r="J16" s="47" t="s">
+      <c r="I16" s="49"/>
+      <c r="J16" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="K16" s="47"/>
-      <c r="L16" s="47" t="s">
+      <c r="K16" s="49"/>
+      <c r="L16" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="M16" s="47"/>
-      <c r="N16" s="47" t="s">
+      <c r="M16" s="49"/>
+      <c r="N16" s="49" t="s">
         <v>44</v>
       </c>
-      <c r="O16" s="47"/>
-      <c r="P16" s="47" t="s">
+      <c r="O16" s="49"/>
+      <c r="P16" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="Q16" s="47"/>
-      <c r="R16" s="47" t="s">
+      <c r="Q16" s="49"/>
+      <c r="R16" s="49" t="s">
         <v>46</v>
       </c>
-      <c r="S16" s="47"/>
-      <c r="T16" s="47" t="s">
+      <c r="S16" s="49"/>
+      <c r="T16" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="U16" s="47"/>
-      <c r="V16" s="47" t="s">
+      <c r="U16" s="49"/>
+      <c r="V16" s="49" t="s">
         <v>48</v>
       </c>
-      <c r="W16" s="47"/>
-      <c r="X16" s="47" t="s">
+      <c r="W16" s="49"/>
+      <c r="X16" s="49" t="s">
         <v>49</v>
       </c>
-      <c r="Y16" s="48"/>
+      <c r="Y16" s="50"/>
     </row>
     <row r="17" spans="1:26" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A17" s="50"/>
+      <c r="A17" s="52"/>
       <c r="B17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J17" s="15" t="s">
@@ -2313,102 +2313,102 @@
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="10"/>
       <c r="N19" s="5"/>
       <c r="O19" s="10"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
       <c r="T19" s="5"/>
       <c r="U19" s="10"/>
       <c r="V19" s="10"/>
       <c r="W19" s="10"/>
       <c r="X19" s="13"/>
       <c r="Y19" s="13"/>
       <c r="Z19" s="24"/>
     </row>
     <row r="20" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="49"/>
-      <c r="B20" s="47" t="s">
+      <c r="A20" s="51"/>
+      <c r="B20" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="47"/>
-      <c r="D20" s="47" t="s">
+      <c r="C20" s="49"/>
+      <c r="D20" s="49" t="s">
         <v>51</v>
       </c>
-      <c r="E20" s="47"/>
-      <c r="F20" s="47" t="s">
+      <c r="E20" s="49"/>
+      <c r="F20" s="49" t="s">
         <v>52</v>
       </c>
-      <c r="G20" s="48"/>
-      <c r="H20" s="47" t="s">
+      <c r="G20" s="50"/>
+      <c r="H20" s="49" t="s">
         <v>55</v>
       </c>
-      <c r="I20" s="48"/>
-      <c r="J20" s="47" t="s">
+      <c r="I20" s="50"/>
+      <c r="J20" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="K20" s="48"/>
-      <c r="L20" s="47" t="s">
+      <c r="K20" s="50"/>
+      <c r="L20" s="49" t="s">
         <v>58</v>
       </c>
-      <c r="M20" s="48"/>
-      <c r="N20" s="47" t="s">
+      <c r="M20" s="50"/>
+      <c r="N20" s="49" t="s">
         <v>59</v>
       </c>
-      <c r="O20" s="48"/>
-      <c r="P20" s="47" t="s">
+      <c r="O20" s="50"/>
+      <c r="P20" s="49" t="s">
         <v>60</v>
       </c>
-      <c r="Q20" s="48"/>
-      <c r="R20" s="47" t="s">
+      <c r="Q20" s="50"/>
+      <c r="R20" s="49" t="s">
         <v>61</v>
       </c>
-      <c r="S20" s="48"/>
-      <c r="T20" s="47" t="s">
+      <c r="S20" s="50"/>
+      <c r="T20" s="49" t="s">
         <v>62</v>
       </c>
-      <c r="U20" s="48"/>
-      <c r="V20" s="47" t="s">
+      <c r="U20" s="50"/>
+      <c r="V20" s="49" t="s">
         <v>63</v>
       </c>
-      <c r="W20" s="47"/>
-      <c r="X20" s="47" t="s">
+      <c r="W20" s="49"/>
+      <c r="X20" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="Y20" s="48"/>
+      <c r="Y20" s="50"/>
     </row>
     <row r="21" spans="1:26" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A21" s="50"/>
+      <c r="A21" s="52"/>
       <c r="B21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>57</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I21" s="23" t="s">
         <v>57</v>
       </c>
       <c r="J21" s="15" t="s">
@@ -2545,102 +2545,102 @@
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="10"/>
       <c r="N23" s="5"/>
       <c r="O23" s="10"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="10"/>
       <c r="S23" s="10"/>
       <c r="T23" s="5"/>
       <c r="U23" s="10"/>
       <c r="V23" s="10"/>
       <c r="W23" s="10"/>
       <c r="X23" s="13"/>
       <c r="Y23" s="13"/>
       <c r="Z23" s="24"/>
     </row>
     <row r="24" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="49"/>
-      <c r="B24" s="47" t="s">
+      <c r="A24" s="51"/>
+      <c r="B24" s="49" t="s">
         <v>65</v>
       </c>
-      <c r="C24" s="47"/>
-      <c r="D24" s="47" t="s">
+      <c r="C24" s="49"/>
+      <c r="D24" s="49" t="s">
         <v>66</v>
       </c>
-      <c r="E24" s="47"/>
-      <c r="F24" s="47" t="s">
+      <c r="E24" s="49"/>
+      <c r="F24" s="49" t="s">
         <v>67</v>
       </c>
-      <c r="G24" s="48"/>
-      <c r="H24" s="47" t="s">
+      <c r="G24" s="50"/>
+      <c r="H24" s="49" t="s">
         <v>68</v>
       </c>
-      <c r="I24" s="48"/>
-      <c r="J24" s="47" t="s">
+      <c r="I24" s="50"/>
+      <c r="J24" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="K24" s="48"/>
-      <c r="L24" s="47" t="s">
+      <c r="K24" s="50"/>
+      <c r="L24" s="49" t="s">
         <v>70</v>
       </c>
-      <c r="M24" s="48"/>
-      <c r="N24" s="47" t="s">
+      <c r="M24" s="50"/>
+      <c r="N24" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="O24" s="48"/>
-      <c r="P24" s="47" t="s">
+      <c r="O24" s="50"/>
+      <c r="P24" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="Q24" s="48"/>
-      <c r="R24" s="47" t="s">
+      <c r="Q24" s="50"/>
+      <c r="R24" s="49" t="s">
         <v>73</v>
       </c>
-      <c r="S24" s="48"/>
-      <c r="T24" s="47" t="s">
+      <c r="S24" s="50"/>
+      <c r="T24" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="U24" s="48"/>
-      <c r="V24" s="47" t="s">
+      <c r="U24" s="50"/>
+      <c r="V24" s="49" t="s">
         <v>75</v>
       </c>
-      <c r="W24" s="47"/>
-      <c r="X24" s="47" t="s">
+      <c r="W24" s="49"/>
+      <c r="X24" s="49" t="s">
         <v>76</v>
       </c>
-      <c r="Y24" s="48"/>
+      <c r="Y24" s="50"/>
     </row>
     <row r="25" spans="1:26" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="52"/>
       <c r="B25" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G25" s="23" t="s">
         <v>57</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I25" s="23" t="s">
         <v>57</v>
       </c>
       <c r="J25" s="15" t="s">
@@ -2749,102 +2749,102 @@
       </c>
       <c r="S26" s="28">
         <v>124.5</v>
       </c>
       <c r="T26" s="19">
         <v>3133814.1</v>
       </c>
       <c r="U26" s="19">
         <v>124.6</v>
       </c>
       <c r="V26" s="19">
         <v>3635680.2</v>
       </c>
       <c r="W26" s="19">
         <v>124.6</v>
       </c>
       <c r="X26" s="22">
         <v>4231729.9000000004</v>
       </c>
       <c r="Y26" s="22">
         <v>125.8</v>
       </c>
       <c r="Z26" s="25"/>
     </row>
     <row r="28" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="49"/>
-      <c r="B28" s="47" t="s">
+      <c r="A28" s="51"/>
+      <c r="B28" s="49" t="s">
         <v>77</v>
       </c>
-      <c r="C28" s="47"/>
-      <c r="D28" s="47" t="s">
+      <c r="C28" s="49"/>
+      <c r="D28" s="49" t="s">
         <v>78</v>
       </c>
-      <c r="E28" s="47"/>
-      <c r="F28" s="47" t="s">
+      <c r="E28" s="49"/>
+      <c r="F28" s="49" t="s">
         <v>79</v>
       </c>
-      <c r="G28" s="48"/>
-      <c r="H28" s="47" t="s">
+      <c r="G28" s="50"/>
+      <c r="H28" s="49" t="s">
         <v>80</v>
       </c>
-      <c r="I28" s="48"/>
-      <c r="J28" s="47" t="s">
+      <c r="I28" s="50"/>
+      <c r="J28" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="K28" s="48"/>
-      <c r="L28" s="47" t="s">
+      <c r="K28" s="50"/>
+      <c r="L28" s="49" t="s">
         <v>82</v>
       </c>
-      <c r="M28" s="48"/>
-      <c r="N28" s="47" t="s">
+      <c r="M28" s="50"/>
+      <c r="N28" s="49" t="s">
         <v>83</v>
       </c>
-      <c r="O28" s="48"/>
-      <c r="P28" s="47" t="s">
+      <c r="O28" s="50"/>
+      <c r="P28" s="49" t="s">
         <v>84</v>
       </c>
-      <c r="Q28" s="48"/>
-      <c r="R28" s="47" t="s">
+      <c r="Q28" s="50"/>
+      <c r="R28" s="49" t="s">
         <v>85</v>
       </c>
-      <c r="S28" s="48"/>
-      <c r="T28" s="47" t="s">
+      <c r="S28" s="50"/>
+      <c r="T28" s="49" t="s">
         <v>86</v>
       </c>
-      <c r="U28" s="48"/>
-      <c r="V28" s="47" t="s">
+      <c r="U28" s="50"/>
+      <c r="V28" s="49" t="s">
         <v>87</v>
       </c>
-      <c r="W28" s="47"/>
-      <c r="X28" s="47" t="s">
+      <c r="W28" s="49"/>
+      <c r="X28" s="49" t="s">
         <v>88</v>
       </c>
-      <c r="Y28" s="48"/>
+      <c r="Y28" s="50"/>
     </row>
     <row r="29" spans="1:26" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="52"/>
       <c r="B29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G29" s="23" t="s">
         <v>57</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I29" s="23" t="s">
         <v>57</v>
       </c>
       <c r="J29" s="15" t="s">
@@ -2926,52 +2926,56 @@
       </c>
       <c r="J30" s="19">
         <v>1443609.7</v>
       </c>
       <c r="K30" s="19">
         <v>118</v>
       </c>
       <c r="L30" s="21">
         <v>1989034.3</v>
       </c>
       <c r="M30" s="19">
         <v>121.8</v>
       </c>
       <c r="N30" s="30">
         <v>2447348.7999999998</v>
       </c>
       <c r="O30" s="30">
         <v>123</v>
       </c>
       <c r="P30" s="27">
         <v>3097097.4</v>
       </c>
       <c r="Q30" s="21">
         <v>127.5</v>
       </c>
-      <c r="R30" s="21"/>
-      <c r="S30" s="19"/>
+      <c r="R30" s="21">
+        <v>3620239.2</v>
+      </c>
+      <c r="S30" s="19">
+        <v>123</v>
+      </c>
       <c r="T30" s="19"/>
       <c r="U30" s="19"/>
       <c r="V30" s="19"/>
       <c r="W30" s="19"/>
       <c r="X30" s="22"/>
       <c r="Y30" s="22"/>
       <c r="Z30" s="25"/>
     </row>
     <row r="33" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A33" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
       <c r="O33" s="12"/>
       <c r="P33" s="12"/>
       <c r="Q33" s="12"/>
       <c r="R33" s="12"/>
       <c r="S33" s="12"/>
       <c r="T33" s="12"/>