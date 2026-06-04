--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -15,264 +15,222 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="789"/>
   </bookViews>
   <sheets>
     <sheet name="менш нысаны бойынша" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="12">
   <si>
     <t>-</t>
-  </si>
-[...30 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Меншік нысаны бойынша мектепке дейінгі ұйымдардың саны</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <t>Мемлекеттік меншік</t>
   </si>
   <si>
     <t xml:space="preserve">   Жеке меншік</t>
   </si>
   <si>
     <t xml:space="preserve">   Шет меншігі</t>
   </si>
   <si>
+    <t>* 2000-2017 жылдар деректер Оңтүстік Қазақстан облысы бойынша.</t>
+  </si>
+  <si>
+    <r>
+      <t>2010</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2014</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2010 жылға деректердің ұлғаюы  "Мектепке дейінгі ұйымның есебі" 85-К нысанын қайта қарау және респонденттер тобының ұлғаюы есебінен болды</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2014 жылдан бастап 85-К статистикалық байқауы Статистикалық жұмыстардың 2014 жылға арналған жоспарынан алынып тасталды, деректерді ҚР БҒМ жинайды</t>
     </r>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="14">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...20 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -298,122 +256,117 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -685,810 +638,821 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BQ14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24.140625" customWidth="1"/>
-    <col min="23" max="25" width="9" customWidth="1"/>
+    <col min="1" max="1" width="24.140625" style="3" customWidth="1"/>
+    <col min="2" max="22" width="9.140625" style="3"/>
+    <col min="23" max="25" width="9" style="3" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69" ht="15">
-      <c r="A1" s="26" t="s">
-[...69 lines deleted...]
-      <c r="BQ1" s="14"/>
+      <c r="A1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="2"/>
+      <c r="Y1" s="2"/>
+      <c r="Z1" s="2"/>
+      <c r="AA1" s="2"/>
+      <c r="AB1" s="2"/>
+      <c r="AC1" s="2"/>
+      <c r="AD1" s="2"/>
+      <c r="AE1" s="2"/>
+      <c r="AF1" s="2"/>
+      <c r="AG1" s="2"/>
+      <c r="AH1" s="2"/>
+      <c r="AI1" s="2"/>
+      <c r="AJ1" s="2"/>
+      <c r="AK1" s="2"/>
+      <c r="AL1" s="2"/>
+      <c r="AM1" s="2"/>
+      <c r="AN1" s="2"/>
+      <c r="AO1" s="2"/>
+      <c r="AP1" s="2"/>
+      <c r="AQ1" s="2"/>
+      <c r="AR1" s="2"/>
+      <c r="AS1" s="2"/>
+      <c r="AT1" s="2"/>
+      <c r="AU1" s="2"/>
+      <c r="AV1" s="2"/>
+      <c r="AW1" s="2"/>
+      <c r="AX1" s="2"/>
+      <c r="AY1" s="2"/>
+      <c r="AZ1" s="2"/>
+      <c r="BA1" s="2"/>
+      <c r="BB1" s="2"/>
+      <c r="BC1" s="2"/>
+      <c r="BD1" s="2"/>
+      <c r="BE1" s="2"/>
+      <c r="BF1" s="2"/>
+      <c r="BG1" s="2"/>
+      <c r="BH1" s="2"/>
+      <c r="BI1" s="2"/>
+      <c r="BJ1" s="2"/>
+      <c r="BK1" s="2"/>
+      <c r="BL1" s="2"/>
+      <c r="BM1" s="2"/>
+      <c r="BN1" s="2"/>
+      <c r="BO1" s="2"/>
+      <c r="BP1" s="2"/>
+      <c r="BQ1" s="2"/>
     </row>
     <row r="2" spans="1:69">
-      <c r="W2" s="16"/>
-[...46 lines deleted...]
-      <c r="BQ2" s="14"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+      <c r="AA2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+      <c r="AE2" s="2"/>
+      <c r="AF2" s="2"/>
+      <c r="AG2" s="2"/>
+      <c r="AH2" s="2"/>
+      <c r="AI2" s="2"/>
+      <c r="AJ2" s="2"/>
+      <c r="AK2" s="2"/>
+      <c r="AL2" s="2"/>
+      <c r="AM2" s="2"/>
+      <c r="AN2" s="2"/>
+      <c r="AO2" s="2"/>
+      <c r="AP2" s="2"/>
+      <c r="AQ2" s="2"/>
+      <c r="AR2" s="2"/>
+      <c r="AS2" s="2"/>
+      <c r="AT2" s="2"/>
+      <c r="AU2" s="2"/>
+      <c r="AV2" s="2"/>
+      <c r="AW2" s="2"/>
+      <c r="AX2" s="2"/>
+      <c r="AY2" s="2"/>
+      <c r="AZ2" s="2"/>
+      <c r="BA2" s="2"/>
+      <c r="BB2" s="2"/>
+      <c r="BC2" s="2"/>
+      <c r="BD2" s="2"/>
+      <c r="BE2" s="2"/>
+      <c r="BF2" s="2"/>
+      <c r="BG2" s="2"/>
+      <c r="BH2" s="2"/>
+      <c r="BI2" s="2"/>
+      <c r="BJ2" s="2"/>
+      <c r="BK2" s="2"/>
+      <c r="BL2" s="2"/>
+      <c r="BM2" s="2"/>
+      <c r="BN2" s="2"/>
+      <c r="BO2" s="2"/>
+      <c r="BP2" s="2"/>
+      <c r="BQ2" s="2"/>
     </row>
-    <row r="3" spans="1:69" s="11" customFormat="1" ht="15">
-[...1 lines deleted...]
-      <c r="B3" s="2">
+    <row r="3" spans="1:69" s="8" customFormat="1" ht="15">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6">
         <v>2000</v>
       </c>
-      <c r="C3" s="2">
+      <c r="C3" s="6">
         <v>2001</v>
       </c>
-      <c r="D3" s="2">
+      <c r="D3" s="6">
         <v>2002</v>
       </c>
-      <c r="E3" s="2">
+      <c r="E3" s="6">
         <v>2003</v>
       </c>
-      <c r="F3" s="2">
+      <c r="F3" s="6">
         <v>2004</v>
       </c>
-      <c r="G3" s="2">
+      <c r="G3" s="6">
         <v>2005</v>
       </c>
-      <c r="H3" s="2">
+      <c r="H3" s="6">
         <v>2006</v>
       </c>
-      <c r="I3" s="2">
+      <c r="I3" s="6">
         <v>2007</v>
       </c>
-      <c r="J3" s="2">
+      <c r="J3" s="6">
         <v>2008</v>
       </c>
-      <c r="K3" s="2">
+      <c r="K3" s="6">
         <v>2009</v>
       </c>
-      <c r="L3" s="2" t="s">
-[...2 lines deleted...]
-      <c r="M3" s="2">
+      <c r="L3" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="M3" s="6">
         <v>2011</v>
       </c>
-      <c r="N3" s="2">
+      <c r="N3" s="6">
         <v>2012</v>
       </c>
-      <c r="O3" s="2">
+      <c r="O3" s="6">
         <v>2013</v>
       </c>
-      <c r="P3" s="2" t="s">
-[...2 lines deleted...]
-      <c r="Q3" s="2">
+      <c r="P3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q3" s="6">
         <v>2015</v>
       </c>
-      <c r="R3" s="2">
+      <c r="R3" s="6">
         <v>2016</v>
       </c>
-      <c r="S3" s="2">
+      <c r="S3" s="6">
         <v>2017</v>
       </c>
-      <c r="T3" s="2">
+      <c r="T3" s="6">
         <v>2018</v>
       </c>
-      <c r="U3" s="3">
+      <c r="U3" s="7">
         <v>2019</v>
       </c>
-      <c r="V3" s="3">
+      <c r="V3" s="7">
         <v>2020</v>
       </c>
-      <c r="W3" s="3">
+      <c r="W3" s="7">
         <v>2021</v>
       </c>
-      <c r="X3" s="3">
+      <c r="X3" s="7">
         <v>2022</v>
       </c>
-      <c r="Y3" s="3">
+      <c r="Y3" s="7">
         <v>2023</v>
       </c>
-      <c r="Z3" s="3">
+      <c r="Z3" s="7">
         <v>2024</v>
       </c>
-      <c r="AA3" s="14"/>
-[...41 lines deleted...]
-      <c r="BQ3" s="14"/>
+      <c r="AA3" s="7">
+        <v>2025</v>
+      </c>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+      <c r="AF3" s="2"/>
+      <c r="AG3" s="2"/>
+      <c r="AH3" s="2"/>
+      <c r="AI3" s="2"/>
+      <c r="AJ3" s="2"/>
+      <c r="AK3" s="2"/>
+      <c r="AL3" s="2"/>
+      <c r="AM3" s="2"/>
+      <c r="AN3" s="2"/>
+      <c r="AO3" s="2"/>
+      <c r="AP3" s="2"/>
+      <c r="AQ3" s="2"/>
+      <c r="AR3" s="2"/>
+      <c r="AS3" s="2"/>
+      <c r="AT3" s="2"/>
+      <c r="AU3" s="2"/>
+      <c r="AV3" s="2"/>
+      <c r="AW3" s="2"/>
+      <c r="AX3" s="2"/>
+      <c r="AY3" s="2"/>
+      <c r="AZ3" s="2"/>
+      <c r="BA3" s="2"/>
+      <c r="BB3" s="2"/>
+      <c r="BC3" s="2"/>
+      <c r="BD3" s="2"/>
+      <c r="BE3" s="2"/>
+      <c r="BF3" s="2"/>
+      <c r="BG3" s="2"/>
+      <c r="BH3" s="2"/>
+      <c r="BI3" s="2"/>
+      <c r="BJ3" s="2"/>
+      <c r="BK3" s="2"/>
+      <c r="BL3" s="2"/>
+      <c r="BM3" s="2"/>
+      <c r="BN3" s="2"/>
+      <c r="BO3" s="2"/>
+      <c r="BP3" s="2"/>
+      <c r="BQ3" s="2"/>
     </row>
     <row r="4" spans="1:69">
-      <c r="A4" s="27" t="s">
-[...69 lines deleted...]
-      <c r="BQ4" s="14"/>
+      <c r="A4" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9"/>
+      <c r="N4" s="9"/>
+      <c r="O4" s="9"/>
+      <c r="P4" s="9"/>
+      <c r="Q4" s="9"/>
+      <c r="R4" s="9"/>
+      <c r="S4" s="9"/>
+      <c r="T4" s="9"/>
+      <c r="U4" s="9"/>
+      <c r="V4" s="9"/>
+      <c r="W4" s="9"/>
+      <c r="X4" s="10"/>
+      <c r="Y4" s="10"/>
+      <c r="Z4" s="10"/>
+      <c r="AA4" s="10"/>
+      <c r="AB4" s="10"/>
+      <c r="AC4" s="10"/>
+      <c r="AD4" s="10"/>
+      <c r="AE4" s="10"/>
+      <c r="AF4" s="2"/>
+      <c r="AG4" s="2"/>
+      <c r="AH4" s="2"/>
+      <c r="AI4" s="2"/>
+      <c r="AJ4" s="2"/>
+      <c r="AK4" s="2"/>
+      <c r="AL4" s="2"/>
+      <c r="AM4" s="2"/>
+      <c r="AN4" s="2"/>
+      <c r="AO4" s="2"/>
+      <c r="AP4" s="2"/>
+      <c r="AQ4" s="2"/>
+      <c r="AR4" s="2"/>
+      <c r="AS4" s="2"/>
+      <c r="AT4" s="2"/>
+      <c r="AU4" s="2"/>
+      <c r="AV4" s="2"/>
+      <c r="AW4" s="2"/>
+      <c r="AX4" s="2"/>
+      <c r="AY4" s="2"/>
+      <c r="AZ4" s="2"/>
+      <c r="BA4" s="2"/>
+      <c r="BB4" s="2"/>
+      <c r="BC4" s="2"/>
+      <c r="BD4" s="2"/>
+      <c r="BE4" s="2"/>
+      <c r="BF4" s="2"/>
+      <c r="BG4" s="2"/>
+      <c r="BH4" s="2"/>
+      <c r="BI4" s="2"/>
+      <c r="BJ4" s="2"/>
+      <c r="BK4" s="2"/>
+      <c r="BL4" s="2"/>
+      <c r="BM4" s="2"/>
+      <c r="BN4" s="2"/>
+      <c r="BO4" s="2"/>
+      <c r="BP4" s="2"/>
+      <c r="BQ4" s="2"/>
     </row>
     <row r="5" spans="1:69">
-      <c r="A5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="21">
+      <c r="A5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="12">
         <v>41</v>
       </c>
-      <c r="C5" s="21">
+      <c r="C5" s="12">
         <v>40</v>
       </c>
-      <c r="D5" s="21">
+      <c r="D5" s="12">
         <v>40</v>
       </c>
-      <c r="E5" s="21">
+      <c r="E5" s="12">
         <v>39</v>
       </c>
-      <c r="F5" s="21">
+      <c r="F5" s="12">
         <v>35</v>
       </c>
-      <c r="G5" s="21">
+      <c r="G5" s="12">
         <v>36</v>
       </c>
-      <c r="H5" s="21">
+      <c r="H5" s="12">
         <v>40</v>
       </c>
-      <c r="I5" s="21">
+      <c r="I5" s="12">
         <v>46</v>
       </c>
-      <c r="J5" s="21">
+      <c r="J5" s="12">
         <v>50</v>
       </c>
-      <c r="K5" s="21">
+      <c r="K5" s="12">
         <v>58</v>
       </c>
-      <c r="L5" s="21">
+      <c r="L5" s="12">
         <v>79</v>
       </c>
-      <c r="M5" s="21">
+      <c r="M5" s="12">
         <v>427</v>
       </c>
-      <c r="N5" s="21">
+      <c r="N5" s="12">
         <v>495</v>
       </c>
-      <c r="O5" s="21">
+      <c r="O5" s="12">
         <v>510</v>
       </c>
-      <c r="P5" s="21">
+      <c r="P5" s="12">
         <v>577</v>
       </c>
-      <c r="Q5" s="21">
+      <c r="Q5" s="12">
         <v>598</v>
       </c>
-      <c r="R5" s="21">
+      <c r="R5" s="12">
         <v>619</v>
       </c>
-      <c r="S5" s="21">
+      <c r="S5" s="12">
         <v>608</v>
       </c>
-      <c r="T5" s="22">
+      <c r="T5" s="13">
         <v>590</v>
       </c>
-      <c r="U5" s="23">
+      <c r="U5" s="13">
         <v>554</v>
       </c>
-      <c r="V5" s="22">
+      <c r="V5" s="13">
         <v>516</v>
       </c>
-      <c r="W5" s="22">
+      <c r="W5" s="13">
         <v>492</v>
       </c>
-      <c r="X5" s="22">
+      <c r="X5" s="13">
         <v>200</v>
       </c>
-      <c r="Y5" s="22">
+      <c r="Y5" s="13">
         <v>177</v>
       </c>
-      <c r="Z5" s="22">
+      <c r="Z5" s="13">
         <v>174</v>
       </c>
-      <c r="AA5" s="14"/>
-[...41 lines deleted...]
-      <c r="BQ5" s="14"/>
+      <c r="AA5" s="13">
+        <v>167</v>
+      </c>
+      <c r="AB5" s="2"/>
+      <c r="AC5" s="2"/>
+      <c r="AD5" s="2"/>
+      <c r="AE5" s="2"/>
+      <c r="AF5" s="2"/>
+      <c r="AG5" s="2"/>
+      <c r="AH5" s="2"/>
+      <c r="AI5" s="2"/>
+      <c r="AJ5" s="2"/>
+      <c r="AK5" s="2"/>
+      <c r="AL5" s="2"/>
+      <c r="AM5" s="2"/>
+      <c r="AN5" s="2"/>
+      <c r="AO5" s="2"/>
+      <c r="AP5" s="2"/>
+      <c r="AQ5" s="2"/>
+      <c r="AR5" s="2"/>
+      <c r="AS5" s="2"/>
+      <c r="AT5" s="2"/>
+      <c r="AU5" s="2"/>
+      <c r="AV5" s="2"/>
+      <c r="AW5" s="2"/>
+      <c r="AX5" s="2"/>
+      <c r="AY5" s="2"/>
+      <c r="AZ5" s="2"/>
+      <c r="BA5" s="2"/>
+      <c r="BB5" s="2"/>
+      <c r="BC5" s="2"/>
+      <c r="BD5" s="2"/>
+      <c r="BE5" s="2"/>
+      <c r="BF5" s="2"/>
+      <c r="BG5" s="2"/>
+      <c r="BH5" s="2"/>
+      <c r="BI5" s="2"/>
+      <c r="BJ5" s="2"/>
+      <c r="BK5" s="2"/>
+      <c r="BL5" s="2"/>
+      <c r="BM5" s="2"/>
+      <c r="BN5" s="2"/>
+      <c r="BO5" s="2"/>
+      <c r="BP5" s="2"/>
+      <c r="BQ5" s="2"/>
     </row>
     <row r="6" spans="1:69">
-      <c r="A6" s="6"/>
-[...20 lines deleted...]
-      <c r="V6" s="6"/>
+      <c r="A6" s="14"/>
+      <c r="B6" s="14"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="14"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="14"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="14"/>
+      <c r="O6" s="14"/>
+      <c r="P6" s="14"/>
+      <c r="Q6" s="14"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="14"/>
+      <c r="T6" s="15"/>
+      <c r="U6" s="15"/>
+      <c r="V6" s="14"/>
     </row>
     <row r="7" spans="1:69">
-      <c r="A7" s="28" t="s">
-[...23 lines deleted...]
-      <c r="W7" s="28"/>
+      <c r="A7" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="16"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="16"/>
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="16"/>
+      <c r="N7" s="16"/>
+      <c r="O7" s="16"/>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="16"/>
+      <c r="R7" s="16"/>
+      <c r="S7" s="16"/>
+      <c r="T7" s="16"/>
+      <c r="U7" s="16"/>
+      <c r="V7" s="16"/>
+      <c r="W7" s="16"/>
     </row>
     <row r="8" spans="1:69">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="12">
+        <v>6</v>
+      </c>
+      <c r="C8" s="12">
+        <v>7</v>
+      </c>
+      <c r="D8" s="12">
         <v>4</v>
       </c>
-      <c r="B8" s="21">
+      <c r="E8" s="12">
+        <v>3</v>
+      </c>
+      <c r="F8" s="12">
         <v>6</v>
       </c>
-      <c r="C8" s="21">
-[...8 lines deleted...]
-      <c r="F8" s="21">
+      <c r="G8" s="12">
         <v>6</v>
       </c>
-      <c r="G8" s="21">
+      <c r="H8" s="12">
         <v>6</v>
       </c>
-      <c r="H8" s="21">
+      <c r="I8" s="12">
         <v>6</v>
       </c>
-      <c r="I8" s="21">
-[...2 lines deleted...]
-      <c r="J8" s="21">
+      <c r="J8" s="12">
         <v>8</v>
       </c>
-      <c r="K8" s="21">
+      <c r="K8" s="12">
         <v>13</v>
       </c>
-      <c r="L8" s="21">
+      <c r="L8" s="12">
         <v>23</v>
       </c>
-      <c r="M8" s="21">
+      <c r="M8" s="12">
         <v>43</v>
       </c>
-      <c r="N8" s="21">
+      <c r="N8" s="12">
         <v>56</v>
       </c>
-      <c r="O8" s="21">
+      <c r="O8" s="12">
         <v>60</v>
       </c>
-      <c r="P8" s="21">
+      <c r="P8" s="12">
         <v>110</v>
       </c>
-      <c r="Q8" s="21">
+      <c r="Q8" s="12">
         <v>171</v>
       </c>
-      <c r="R8" s="21">
+      <c r="R8" s="12">
         <v>276</v>
       </c>
-      <c r="S8" s="21">
+      <c r="S8" s="12">
         <v>389</v>
       </c>
-      <c r="T8" s="22">
+      <c r="T8" s="13">
         <v>475</v>
       </c>
-      <c r="U8" s="23">
+      <c r="U8" s="13">
         <v>609</v>
       </c>
-      <c r="V8" s="22">
+      <c r="V8" s="13">
         <v>685</v>
       </c>
-      <c r="W8" s="22">
+      <c r="W8" s="13">
         <v>900</v>
       </c>
-      <c r="X8" s="22">
+      <c r="X8" s="13">
         <v>942</v>
       </c>
-      <c r="Y8" s="22">
+      <c r="Y8" s="13">
         <v>971</v>
       </c>
-      <c r="Z8" s="22">
+      <c r="Z8" s="13">
         <v>994</v>
+      </c>
+      <c r="AA8" s="13">
+        <v>983</v>
       </c>
     </row>
     <row r="9" spans="1:69">
-      <c r="A9" s="12"/>
-[...20 lines deleted...]
-      <c r="V9" s="6"/>
+      <c r="A9" s="17"/>
+      <c r="B9" s="18"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="18"/>
+      <c r="N9" s="18"/>
+      <c r="O9" s="18"/>
+      <c r="P9" s="18"/>
+      <c r="Q9" s="18"/>
+      <c r="R9" s="18"/>
+      <c r="S9" s="18"/>
+      <c r="T9" s="18"/>
+      <c r="U9" s="14"/>
+      <c r="V9" s="14"/>
     </row>
     <row r="10" spans="1:69">
-      <c r="A10" s="28" t="s">
-[...23 lines deleted...]
-      <c r="W10" s="28"/>
+      <c r="A10" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="16"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
+      <c r="N10" s="16"/>
+      <c r="O10" s="16"/>
+      <c r="P10" s="16"/>
+      <c r="Q10" s="16"/>
+      <c r="R10" s="16"/>
+      <c r="S10" s="16"/>
+      <c r="T10" s="16"/>
+      <c r="U10" s="16"/>
+      <c r="V10" s="16"/>
+      <c r="W10" s="16"/>
     </row>
     <row r="11" spans="1:69">
-      <c r="A11" s="7" t="s">
-[...35 lines deleted...]
-      <c r="M11" s="24">
+      <c r="A11" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="L11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="20">
         <v>1</v>
       </c>
-      <c r="N11" s="24" t="s">
-[...2 lines deleted...]
-      <c r="O11" s="24">
+      <c r="N11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="20">
         <v>1</v>
       </c>
-      <c r="P11" s="24" t="s">
-[...29 lines deleted...]
-      <c r="Z11" s="11"/>
+      <c r="P11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="T11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="V11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="W11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="X11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="8"/>
+      <c r="AA11" s="21" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:69" s="17" customFormat="1" ht="14.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="V12" s="19"/>
+    <row r="12" spans="1:69" s="23" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A12" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="22"/>
+      <c r="C12" s="22"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="22"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="22"/>
+      <c r="L12" s="22"/>
+      <c r="M12" s="22"/>
+      <c r="N12" s="22"/>
+      <c r="O12" s="22"/>
+      <c r="P12" s="22"/>
+      <c r="Q12" s="22"/>
+      <c r="R12" s="22"/>
+      <c r="U12" s="24"/>
+      <c r="V12" s="25"/>
     </row>
-    <row r="13" spans="1:69" s="17" customFormat="1" ht="14.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="V13" s="20"/>
+    <row r="13" spans="1:69" s="23" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
+      <c r="G13" s="26"/>
+      <c r="H13" s="26"/>
+      <c r="I13" s="26"/>
+      <c r="J13" s="26"/>
+      <c r="K13" s="26"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="26"/>
+      <c r="N13" s="26"/>
+      <c r="O13" s="26"/>
+      <c r="P13" s="26"/>
+      <c r="Q13" s="26"/>
+      <c r="R13" s="26"/>
+      <c r="U13" s="24"/>
+      <c r="V13" s="24"/>
     </row>
-    <row r="14" spans="1:69" s="20" customFormat="1" ht="14.45" customHeight="1">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="14" spans="1:69" s="24" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A14" s="27" t="s">
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="A7:W7"/>
     <mergeCell ref="A10:W10"/>
     <mergeCell ref="A13:R13"/>
     <mergeCell ref="A12:R12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>