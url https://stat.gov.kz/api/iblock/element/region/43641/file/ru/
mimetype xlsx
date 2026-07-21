--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -1,97 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13260" yWindow="-255" windowWidth="14415" windowHeight="12795" tabRatio="940" activeTab="13"/>
+    <workbookView xWindow="13260" yWindow="-255" windowWidth="14415" windowHeight="12795" tabRatio="940" activeTab="12"/>
   </bookViews>
   <sheets>
     <sheet name="с 1998-2001" sheetId="2" r:id="rId1"/>
     <sheet name="с 2002-2005" sheetId="4" r:id="rId2"/>
     <sheet name="с 2006-2009" sheetId="5" r:id="rId3"/>
     <sheet name="с 2010-2013" sheetId="6" r:id="rId4"/>
     <sheet name="2014" sheetId="9" r:id="rId5"/>
     <sheet name="2015" sheetId="10" r:id="rId6"/>
     <sheet name="2016" sheetId="11" r:id="rId7"/>
     <sheet name="2017" sheetId="12" r:id="rId8"/>
     <sheet name="2018-2019" sheetId="13" r:id="rId9"/>
     <sheet name="2020" sheetId="14" r:id="rId10"/>
     <sheet name="2021" sheetId="15" r:id="rId11"/>
     <sheet name="2022" sheetId="16" r:id="rId12"/>
     <sheet name="2023" sheetId="17" r:id="rId13"/>
     <sheet name="2024" sheetId="18" r:id="rId14"/>
+    <sheet name="2025" sheetId="19" r:id="rId15"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с 1998-2001'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'с 2002-2005'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'2020'!$A$1:$C$42</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C8" i="19"/>
+  <c r="C9"/>
+  <c r="C10"/>
+  <c r="C11"/>
+  <c r="C12"/>
+  <c r="C13"/>
+  <c r="C14"/>
+  <c r="C15"/>
+  <c r="C16"/>
+  <c r="C17"/>
+  <c r="C18"/>
+  <c r="C19"/>
+  <c r="C20"/>
+  <c r="C21"/>
+  <c r="C22"/>
+  <c r="C23"/>
+  <c r="C24"/>
+  <c r="C25"/>
+  <c r="C26"/>
+  <c r="C27"/>
+  <c r="C28"/>
+  <c r="C29"/>
+  <c r="C30"/>
+  <c r="C31"/>
+  <c r="C32"/>
+  <c r="C33"/>
+  <c r="C34"/>
+  <c r="C35"/>
+  <c r="C36"/>
+  <c r="C37"/>
+  <c r="C38"/>
+  <c r="C39"/>
+  <c r="C40"/>
+  <c r="C41"/>
+  <c r="C42"/>
+  <c r="C7"/>
   <c r="C7" i="18"/>
   <c r="C8"/>
   <c r="C9"/>
   <c r="C10"/>
   <c r="C11"/>
   <c r="C12"/>
   <c r="C13"/>
   <c r="C14"/>
   <c r="C15"/>
   <c r="C16"/>
   <c r="C17"/>
   <c r="C18"/>
   <c r="C19"/>
   <c r="C20"/>
   <c r="C21"/>
   <c r="C22"/>
   <c r="C23"/>
   <c r="C24"/>
   <c r="C25"/>
   <c r="C26"/>
   <c r="C27"/>
   <c r="C28"/>
   <c r="C29"/>
   <c r="C30"/>
   <c r="C31"/>
@@ -182,51 +220,51 @@
   <c r="C18"/>
   <c r="C19"/>
   <c r="C20"/>
   <c r="C22"/>
   <c r="C23"/>
   <c r="C24"/>
   <c r="C25"/>
   <c r="C26"/>
   <c r="C27"/>
   <c r="C28"/>
   <c r="C29"/>
   <c r="C30"/>
   <c r="C31"/>
   <c r="C32"/>
   <c r="C33"/>
   <c r="C34"/>
   <c r="C35"/>
   <c r="C36"/>
   <c r="C37"/>
   <c r="C38"/>
   <c r="C6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="618" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="661" uniqueCount="150">
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ (услуг)</t>
   </si>
   <si>
     <t>Работы по возведению зданий</t>
   </si>
   <si>
     <t xml:space="preserve">Работы строительные по возведению объектов гражданского строительства </t>
   </si>
   <si>
     <t>Дороги и автомагистрали; работы строительные по сооружению дорог и автомагистралей</t>
   </si>
   <si>
     <t>Железные дороги и метро; работы строительные по сооружению железных
 дорог и метро</t>
   </si>
   <si>
     <t>Мосты и тоннели; работы строительные по
 возведению мостов и тоннелей</t>
   </si>
   <si>
     <t>Работы строительные по возведению сооружений инженерных для распределения
@@ -714,50 +752,113 @@
   <si>
     <t>В процентах к общему объему строи
 тельных работ</t>
   </si>
   <si>
     <t>*  с 1998 года динамический ряд пересчитан в соответствии с классификатором ОКЭД 2008 года ВСТ 01 ред.2.</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ (услуг), тыс тенге</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Объем выполненных строительных работ (услуг), тыс тенге </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Объем выполненных строительных работ (услуг), тыс теңге </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>Объем выполненных строительных работ (услуг)*</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> В соответствии с Общим классификатором видов экономической деятельности (ОКЭД)_x000D_.
+        </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Виды подрядных строительных работ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="204"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <t>2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -861,51 +962,51 @@
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -939,59 +1040,103 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="128">
+  <cellXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1261,104 +1406,125 @@
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 23" xfId="4"/>
     <cellStyle name="Обычный 24" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1624,50 +1790,54 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1679,61 +1849,61 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="37" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="37" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="37" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="37" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="37" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="37" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="37" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" style="37" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="37" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="16" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="118" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="115"/>
-[...6 lines deleted...]
-      <c r="I1" s="115"/>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
     </row>
     <row r="2" spans="1:9" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="106" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="22" customFormat="1" ht="59.25" customHeight="1">
       <c r="A3" s="19"/>
       <c r="B3" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>105</v>
       </c>
@@ -2496,60 +2666,60 @@
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="36" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView showWhiteSpace="0" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.85546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" style="9" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="119" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="116"/>
-      <c r="C1" s="116"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
     </row>
     <row r="2" spans="1:3" ht="13.9" customHeight="1">
-      <c r="A2" s="124"/>
-[...1 lines deleted...]
-      <c r="C2" s="124"/>
+      <c r="A2" s="128"/>
+      <c r="B2" s="128"/>
+      <c r="C2" s="128"/>
     </row>
     <row r="3" spans="1:3" ht="33.75">
       <c r="A3" s="21"/>
       <c r="B3" s="69" t="s">
         <v>126</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B4" s="10">
         <v>466735204</v>
       </c>
       <c r="C4" s="11">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>31</v>
       </c>
@@ -2920,93 +3090,93 @@
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="91">
         <v>1004427</v>
       </c>
       <c r="C39" s="92">
         <v>0.2</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="14.25" customHeight="1">
       <c r="A40" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B40" s="94">
         <v>27674316</v>
       </c>
       <c r="C40" s="95">
         <v>5.9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" s="123" t="s">
+      <c r="A42" s="127" t="s">
         <v>139</v>
       </c>
-      <c r="B42" s="123"/>
-[...4 lines deleted...]
-      <c r="G42" s="123"/>
+      <c r="B42" s="127"/>
+      <c r="C42" s="127"/>
+      <c r="D42" s="127"/>
+      <c r="E42" s="127"/>
+      <c r="F42" s="127"/>
+      <c r="G42" s="127"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="19.140625" style="9" customWidth="1"/>
     <col min="3" max="3" width="21.42578125" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="119" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="116"/>
-      <c r="C1" s="116"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="96"/>
       <c r="B2" s="96"/>
       <c r="C2" s="96"/>
     </row>
     <row r="3" spans="1:3" ht="33.75">
       <c r="A3" s="21"/>
       <c r="B3" s="69" t="s">
         <v>127</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="22.5">
       <c r="A4" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B4" s="98">
         <v>452474136</v>
       </c>
       <c r="C4" s="99">
         <v>100</v>
       </c>
@@ -3391,87 +3561,87 @@
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="101">
         <v>1051688</v>
       </c>
       <c r="C37" s="102">
         <f t="shared" si="0"/>
         <v>0.23243052283545329</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="22.5">
       <c r="A38" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B38" s="104">
         <v>28346034</v>
       </c>
       <c r="C38" s="105">
         <f t="shared" si="0"/>
         <v>6.2646749824392174</v>
       </c>
     </row>
     <row r="40" spans="1:3">
-      <c r="A40" s="123" t="s">
+      <c r="A40" s="127" t="s">
         <v>139</v>
       </c>
-      <c r="B40" s="123"/>
-      <c r="C40" s="123"/>
+      <c r="B40" s="127"/>
+      <c r="C40" s="127"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A40:C40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="27.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39" style="9" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="9" customWidth="1"/>
     <col min="3" max="16384" width="27.7109375" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="119" t="s">
         <v>137</v>
       </c>
-      <c r="B1" s="116"/>
-      <c r="C1" s="116"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="96"/>
     </row>
     <row r="3" spans="1:3" ht="29.25" customHeight="1">
       <c r="A3" s="21"/>
       <c r="B3" s="69" t="s">
         <v>128</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="24">
       <c r="A4" s="81" t="s">
         <v>144</v>
       </c>
       <c r="B4" s="10">
         <v>351059039</v>
       </c>
       <c r="C4" s="11">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
@@ -3864,96 +4034,96 @@
         <v>734657</v>
       </c>
       <c r="C37" s="11">
         <f t="shared" si="0"/>
         <v>0.20926878911669328</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="22.5">
       <c r="A38" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B38" s="7">
         <v>41166583</v>
       </c>
       <c r="C38" s="8">
         <f t="shared" si="0"/>
         <v>11.726398818063192</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="37"/>
       <c r="B40" s="37"/>
       <c r="C40" s="37"/>
     </row>
     <row r="41" spans="1:3">
-      <c r="A41" s="123" t="s">
+      <c r="A41" s="127" t="s">
         <v>134</v>
       </c>
-      <c r="B41" s="123"/>
-      <c r="C41" s="123"/>
+      <c r="B41" s="127"/>
+      <c r="C41" s="127"/>
     </row>
     <row r="42" spans="1:3">
-      <c r="A42" s="123" t="s">
+      <c r="A42" s="127" t="s">
         <v>135</v>
       </c>
-      <c r="B42" s="123"/>
-      <c r="C42" s="123"/>
+      <c r="B42" s="127"/>
+      <c r="C42" s="127"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A41:C41"/>
     <mergeCell ref="A42:C42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="62.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.85546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="17.140625" style="9" customWidth="1"/>
     <col min="3" max="3" width="25.5703125" style="9" customWidth="1"/>
     <col min="4" max="16384" width="62.85546875" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="134" t="s">
         <v>133</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
     </row>
     <row r="3" spans="1:3" ht="33" customHeight="1">
       <c r="A3" s="13"/>
       <c r="B3" s="14" t="s">
         <v>129</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="24">
       <c r="A4" s="81" t="s">
         <v>144</v>
       </c>
       <c r="B4" s="3">
         <v>516723159</v>
       </c>
       <c r="C4" s="4">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>31</v>
       </c>
@@ -4349,108 +4519,108 @@
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="3">
         <v>2104525</v>
       </c>
       <c r="C38" s="4">
         <f t="shared" si="0"/>
         <v>0.40728288704396931</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="22.5">
       <c r="A39" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="7">
         <v>28683906</v>
       </c>
       <c r="C39" s="8">
         <f t="shared" si="0"/>
         <v>5.5511167828264494</v>
       </c>
     </row>
     <row r="41" spans="1:3">
-      <c r="A41" s="123" t="s">
+      <c r="A41" s="127" t="s">
         <v>134</v>
       </c>
-      <c r="B41" s="123"/>
-      <c r="C41" s="123"/>
+      <c r="B41" s="127"/>
+      <c r="C41" s="127"/>
     </row>
     <row r="42" spans="1:3">
-      <c r="A42" s="123" t="s">
+      <c r="A42" s="127" t="s">
         <v>135</v>
       </c>
-      <c r="B42" s="123"/>
-      <c r="C42" s="123"/>
+      <c r="B42" s="127"/>
+      <c r="C42" s="127"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A42:C42"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A41:C41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="22.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15">
-      <c r="A1" s="125" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="125"/>
+      <c r="A1" s="129" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
     </row>
     <row r="3" spans="1:3" ht="28.5" customHeight="1">
       <c r="A3" s="13"/>
       <c r="B3" s="14" t="s">
         <v>132</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="81" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4" s="10">
         <v>671222686</v>
       </c>
       <c r="C4" s="11">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B6" s="10">
         <v>133789</v>
@@ -4847,107 +5017,619 @@
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="10">
         <v>3087480</v>
       </c>
       <c r="C39" s="11">
         <f t="shared" si="0"/>
         <v>0.45997849363512128</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="14.25" customHeight="1">
       <c r="A40" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B40" s="7">
         <v>44289808</v>
       </c>
       <c r="C40" s="8">
         <f t="shared" si="0"/>
         <v>6.598377695476163</v>
       </c>
     </row>
     <row r="42" spans="1:3">
-      <c r="A42" s="123" t="s">
-[...3 lines deleted...]
-      <c r="C42" s="123"/>
+      <c r="A42" s="127" t="s">
+        <v>147</v>
+      </c>
+      <c r="B42" s="127"/>
+      <c r="C42" s="127"/>
     </row>
     <row r="43" spans="1:3">
-      <c r="A43" s="123" t="s">
-[...3 lines deleted...]
-      <c r="C43" s="123"/>
+      <c r="A43" s="127"/>
+      <c r="B43" s="127"/>
+      <c r="C43" s="127"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A43:C43"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A42:C42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C44"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E15" sqref="E15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="40.7109375" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="19.140625" customWidth="1"/>
+    <col min="3" max="3" width="20.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15">
+      <c r="A1" s="129" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="115"/>
+      <c r="B2" s="115"/>
+      <c r="C2" s="115"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="130"/>
+      <c r="B3" s="132" t="s">
+        <v>149</v>
+      </c>
+      <c r="C3" s="132" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="131"/>
+      <c r="B4" s="133"/>
+      <c r="C4" s="133"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="117" t="s">
+        <v>146</v>
+      </c>
+      <c r="B5" s="10">
+        <v>723319476</v>
+      </c>
+      <c r="C5" s="11">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="10">
+        <v>118163</v>
+      </c>
+      <c r="C7" s="11">
+        <f>B7*100/723319476</f>
+        <v>1.6336211580178714E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="10">
+        <v>20499454</v>
+      </c>
+      <c r="C8" s="11">
+        <f t="shared" ref="C8:C42" si="0">B8*100/723319476</f>
+        <v>2.8340801928026615</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="22.5">
+      <c r="A9" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B9" s="10">
+        <v>133300138</v>
+      </c>
+      <c r="C9" s="11">
+        <f t="shared" si="0"/>
+        <v>18.428943561309552</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="22.5">
+      <c r="A10" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="10">
+        <v>20755</v>
+      </c>
+      <c r="C10" s="11">
+        <f t="shared" si="0"/>
+        <v>2.8694098097256267E-3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="22.5">
+      <c r="A11" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="10">
+        <v>725945</v>
+      </c>
+      <c r="C11" s="11">
+        <f t="shared" si="0"/>
+        <v>0.10036298262207999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="10">
+        <v>131186810</v>
+      </c>
+      <c r="C12" s="11">
+        <f t="shared" si="0"/>
+        <v>18.136772802727631</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="56.25">
+      <c r="A13" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="10">
+        <v>2422939</v>
+      </c>
+      <c r="C13" s="11">
+        <f t="shared" si="0"/>
+        <v>0.33497494266281863</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="10">
+        <v>96915492</v>
+      </c>
+      <c r="C14" s="11">
+        <f t="shared" si="0"/>
+        <v>13.398711802417996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="10">
+        <v>694717</v>
+      </c>
+      <c r="C15" s="11">
+        <f t="shared" si="0"/>
+        <v>9.6045664889576401E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="22.5">
+      <c r="A16" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="10">
+        <v>7549680</v>
+      </c>
+      <c r="C16" s="11">
+        <f t="shared" si="0"/>
+        <v>1.0437545580481509</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="22.5">
+      <c r="A17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="10">
+        <v>31224891</v>
+      </c>
+      <c r="C17" s="11">
+        <f t="shared" si="0"/>
+        <v>4.3168879086009841</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B18" s="10">
+        <v>17251669</v>
+      </c>
+      <c r="C18" s="11">
+        <f t="shared" si="0"/>
+        <v>2.3850690562630446</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="22.5">
+      <c r="A19" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B19" s="10">
+        <v>11485069</v>
+      </c>
+      <c r="C19" s="11">
+        <f t="shared" si="0"/>
+        <v>1.5878279765827845</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="10">
+        <v>2000066</v>
+      </c>
+      <c r="C20" s="11">
+        <f t="shared" si="0"/>
+        <v>0.27651211758606098</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="22.5">
+      <c r="A21" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="10">
+        <v>9982323</v>
+      </c>
+      <c r="C21" s="11">
+        <f t="shared" si="0"/>
+        <v>1.3800710932329436</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" s="10">
+        <v>486706</v>
+      </c>
+      <c r="C22" s="11">
+        <f t="shared" si="0"/>
+        <v>6.7287832852436558E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="10">
+        <v>29569645</v>
+      </c>
+      <c r="C23" s="11">
+        <f t="shared" si="0"/>
+        <v>4.0880476720358629</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="10">
+        <v>836242</v>
+      </c>
+      <c r="C24" s="11">
+        <f t="shared" si="0"/>
+        <v>0.11561170793083968</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="10">
+        <v>2638</v>
+      </c>
+      <c r="C25" s="11">
+        <f t="shared" si="0"/>
+        <v>3.6470744775023866E-4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="10">
+        <v>39770</v>
+      </c>
+      <c r="C26" s="11">
+        <f t="shared" si="0"/>
+        <v>5.4982620155523089E-3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="33.75">
+      <c r="A27" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B27" s="10">
+        <v>1547118</v>
+      </c>
+      <c r="C27" s="11">
+        <f t="shared" si="0"/>
+        <v>0.21389137875225692</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B28" s="10">
+        <v>30075075</v>
+      </c>
+      <c r="C28" s="11">
+        <f t="shared" si="0"/>
+        <v>4.1579241259086466</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="22.5">
+      <c r="A29" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="10">
+        <v>10770137</v>
+      </c>
+      <c r="C29" s="11">
+        <f t="shared" si="0"/>
+        <v>1.4889875576915892</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="10">
+        <v>375373</v>
+      </c>
+      <c r="C30" s="11">
+        <f t="shared" si="0"/>
+        <v>5.1895878993309455E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="22.5">
+      <c r="A31" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B31" s="10">
+        <v>74634028</v>
+      </c>
+      <c r="C31" s="11">
+        <f t="shared" si="0"/>
+        <v>10.318266060348691</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B32" s="10">
+        <v>6129475</v>
+      </c>
+      <c r="C32" s="11">
+        <f t="shared" si="0"/>
+        <v>0.84740909147039201</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B33" s="10">
+        <v>2640875</v>
+      </c>
+      <c r="C33" s="11">
+        <f t="shared" si="0"/>
+        <v>0.36510492080265788</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B34" s="10">
+        <v>6296670</v>
+      </c>
+      <c r="C34" s="11">
+        <f t="shared" si="0"/>
+        <v>0.87052405042664716</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="10">
+        <v>1761456</v>
+      </c>
+      <c r="C35" s="11">
+        <f t="shared" si="0"/>
+        <v>0.24352392800771205</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36" s="10">
+        <v>2143050</v>
+      </c>
+      <c r="C36" s="11">
+        <f t="shared" si="0"/>
+        <v>0.29627986956070845</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B37" s="10">
+        <v>10868188</v>
+      </c>
+      <c r="C37" s="11">
+        <f t="shared" si="0"/>
+        <v>1.5025432551742877</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B38" s="10">
+        <v>3074673</v>
+      </c>
+      <c r="C38" s="11">
+        <f t="shared" si="0"/>
+        <v>0.42507814347860862</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B39" s="10">
+        <v>10417516</v>
+      </c>
+      <c r="C39" s="11">
+        <f t="shared" si="0"/>
+        <v>1.4402371767465032</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B40" s="10">
+        <v>85960</v>
+      </c>
+      <c r="C40" s="11">
+        <f t="shared" si="0"/>
+        <v>1.1884098638593826E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="22.5">
+      <c r="A41" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B41" s="10">
+        <v>2180253</v>
+      </c>
+      <c r="C41" s="11">
+        <f t="shared" si="0"/>
+        <v>0.30142323998476162</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="22.5">
+      <c r="A42" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="B42" s="7">
+        <v>64006517</v>
+      </c>
+      <c r="C42" s="8">
+        <f t="shared" si="0"/>
+        <v>8.8489967605960054</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="127" t="s">
+        <v>147</v>
+      </c>
+      <c r="B44" s="127"/>
+      <c r="C44" s="127"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A44:C44"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="37" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="37" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="9" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="27" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="9" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="27" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="9" customWidth="1"/>
     <col min="9" max="9" width="14" style="27" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="119" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="116"/>
-[...6 lines deleted...]
-      <c r="I1" s="116"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
+      <c r="I1" s="119"/>
     </row>
     <row r="2" spans="1:12" s="18" customFormat="1" ht="11.25">
       <c r="A2" s="41"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="40"/>
       <c r="F2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="106" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:12" s="22" customFormat="1" ht="35.25" customHeight="1">
       <c r="A3" s="19"/>
       <c r="B3" s="20" t="s">
         <v>108</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>109</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>136</v>
@@ -5762,72 +6444,72 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="9" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="9" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="9" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="9" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="9" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="9" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="9" customWidth="1"/>
     <col min="9" max="9" width="15.7109375" style="9" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="119" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="116"/>
-[...6 lines deleted...]
-      <c r="I1" s="116"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
+      <c r="I1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="17"/>
       <c r="B2" s="40"/>
       <c r="C2" s="48"/>
-      <c r="D2" s="117"/>
-[...1 lines deleted...]
-      <c r="F2" s="117"/>
+      <c r="D2" s="120"/>
+      <c r="E2" s="120"/>
+      <c r="F2" s="120"/>
       <c r="G2" s="49"/>
       <c r="H2" s="18"/>
-      <c r="I2" s="126" t="s">
+      <c r="I2" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="51" customHeight="1">
       <c r="A3" s="19"/>
       <c r="B3" s="21" t="s">
         <v>112</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>141</v>
       </c>
       <c r="D3" s="20" t="s">
         <v>113</v>
       </c>
       <c r="E3" s="51" t="s">
         <v>141</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>114</v>
       </c>
       <c r="G3" s="51" t="s">
         <v>141</v>
       </c>
       <c r="H3" s="50" t="s">
         <v>115</v>
@@ -6551,118 +7233,118 @@
       <c r="F28" s="35">
         <v>10505002</v>
       </c>
       <c r="G28" s="36">
         <v>13.6</v>
       </c>
       <c r="H28" s="35">
         <v>6295748</v>
       </c>
       <c r="I28" s="36">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="52"/>
       <c r="B29" s="53"/>
       <c r="C29" s="45"/>
       <c r="D29" s="53"/>
       <c r="E29" s="45"/>
       <c r="F29" s="53"/>
       <c r="G29" s="45"/>
       <c r="H29" s="54"/>
       <c r="I29" s="45"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="118"/>
-[...5 lines deleted...]
-      <c r="G30" s="118"/>
+      <c r="A30" s="121"/>
+      <c r="B30" s="121"/>
+      <c r="C30" s="121"/>
+      <c r="D30" s="121"/>
+      <c r="E30" s="121"/>
+      <c r="F30" s="121"/>
+      <c r="G30" s="121"/>
       <c r="H30" s="54"/>
       <c r="I30" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="46" style="41" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="41" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="41" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="41" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="41" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="41" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="41" customWidth="1"/>
     <col min="8" max="8" width="13" style="41" customWidth="1"/>
     <col min="9" max="10" width="12.85546875" style="41" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="119" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="116"/>
-[...6 lines deleted...]
-      <c r="I1" s="116"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
+      <c r="I1" s="119"/>
     </row>
     <row r="2" spans="1:10">
-      <c r="A2" s="127" t="s">
+      <c r="A2" s="123" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="127"/>
-[...6 lines deleted...]
-      <c r="I2" s="127"/>
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="123"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="123"/>
+      <c r="I2" s="123"/>
     </row>
     <row r="3" spans="1:10" ht="51.75" customHeight="1">
       <c r="A3" s="19"/>
       <c r="B3" s="21" t="s">
         <v>116</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>141</v>
       </c>
       <c r="D3" s="20" t="s">
         <v>117</v>
       </c>
       <c r="E3" s="51" t="s">
         <v>141</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>118</v>
       </c>
       <c r="G3" s="51" t="s">
         <v>141</v>
       </c>
       <c r="H3" s="55" t="s">
         <v>119</v>
       </c>
       <c r="I3" s="51" t="s">
@@ -7383,96 +8065,96 @@
         <v>8.6</v>
       </c>
       <c r="F28" s="66">
         <v>15941835</v>
       </c>
       <c r="G28" s="36">
         <v>12</v>
       </c>
       <c r="H28" s="66">
         <v>13273103</v>
       </c>
       <c r="I28" s="36">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="67"/>
       <c r="B29" s="26"/>
       <c r="C29" s="25"/>
       <c r="D29" s="26"/>
       <c r="E29" s="25"/>
       <c r="F29" s="26"/>
       <c r="G29" s="25"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="119"/>
-[...5 lines deleted...]
-      <c r="G30" s="119"/>
+      <c r="A30" s="122"/>
+      <c r="B30" s="122"/>
+      <c r="C30" s="122"/>
+      <c r="D30" s="122"/>
+      <c r="E30" s="122"/>
+      <c r="F30" s="122"/>
+      <c r="G30" s="122"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="53.85546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="33" customHeight="1">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="125" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="121"/>
-      <c r="C1" s="121"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="120"/>
-[...1 lines deleted...]
-      <c r="C2" s="120"/>
+      <c r="A2" s="124"/>
+      <c r="B2" s="124"/>
+      <c r="C2" s="124"/>
       <c r="D2" s="68"/>
       <c r="E2" s="68"/>
       <c r="F2" s="68"/>
       <c r="G2" s="68"/>
       <c r="H2" s="68"/>
       <c r="I2" s="68"/>
     </row>
     <row r="3" spans="1:9" ht="33.75">
       <c r="A3" s="19"/>
       <c r="B3" s="69" t="s">
         <v>120</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B4" s="70">
         <v>224632195</v>
       </c>
       <c r="C4" s="71">
         <v>100</v>
@@ -7842,60 +8524,60 @@
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="56.140625" style="9" customWidth="1"/>
     <col min="2" max="2" width="15" style="9" customWidth="1"/>
     <col min="3" max="3" width="18" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="122" t="s">
+      <c r="A1" s="126" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="122"/>
-      <c r="C1" s="122"/>
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="120"/>
-[...1 lines deleted...]
-      <c r="C2" s="120"/>
+      <c r="A2" s="124"/>
+      <c r="B2" s="124"/>
+      <c r="C2" s="124"/>
     </row>
     <row r="3" spans="1:3" ht="33.75">
       <c r="A3" s="19"/>
       <c r="B3" s="69" t="s">
         <v>121</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B4" s="3">
         <v>161174822</v>
       </c>
       <c r="C4" s="4">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="77" t="s">
         <v>31</v>
       </c>
@@ -8259,98 +8941,98 @@
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="113" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="3">
         <v>343311</v>
       </c>
       <c r="C38" s="4">
         <v>0.2</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="114" t="s">
         <v>48</v>
       </c>
       <c r="B39" s="7">
         <v>8127835</v>
       </c>
       <c r="C39" s="8">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41" s="123" t="s">
+      <c r="A41" s="127" t="s">
         <v>138</v>
       </c>
-      <c r="B41" s="123"/>
-[...4 lines deleted...]
-      <c r="G41" s="123"/>
+      <c r="B41" s="127"/>
+      <c r="C41" s="127"/>
+      <c r="D41" s="127"/>
+      <c r="E41" s="127"/>
+      <c r="F41" s="127"/>
+      <c r="G41" s="127"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A41:G41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="62" style="9" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="9" customWidth="1"/>
     <col min="3" max="3" width="15" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="119" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="116"/>
-      <c r="C1" s="116"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="124"/>
-[...1 lines deleted...]
-      <c r="C2" s="124"/>
+      <c r="A2" s="128"/>
+      <c r="B2" s="128"/>
+      <c r="C2" s="128"/>
     </row>
     <row r="3" spans="1:3" ht="45">
       <c r="A3" s="19"/>
       <c r="B3" s="69" t="s">
         <v>122</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B4" s="10">
         <v>149010940</v>
       </c>
       <c r="C4" s="11">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="72" t="s">
         <v>31</v>
       </c>
@@ -8725,98 +9407,98 @@
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="111" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="10">
         <v>1436275</v>
       </c>
       <c r="C39" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="112" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="7">
         <v>11722553</v>
       </c>
       <c r="C40" s="8">
         <v>7.8</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" s="123" t="s">
+      <c r="A42" s="127" t="s">
         <v>139</v>
       </c>
-      <c r="B42" s="123"/>
-[...4 lines deleted...]
-      <c r="G42" s="123"/>
+      <c r="B42" s="127"/>
+      <c r="C42" s="127"/>
+      <c r="D42" s="127"/>
+      <c r="E42" s="127"/>
+      <c r="F42" s="127"/>
+      <c r="G42" s="127"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A42:G42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.52" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="58.85546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="9" customWidth="1"/>
     <col min="3" max="3" width="17" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="122" t="s">
+      <c r="A1" s="126" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="122"/>
-      <c r="C1" s="122"/>
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="124"/>
-[...1 lines deleted...]
-      <c r="C2" s="124"/>
+      <c r="A2" s="128"/>
+      <c r="B2" s="128"/>
+      <c r="C2" s="128"/>
     </row>
     <row r="3" spans="1:3" ht="33.75">
       <c r="A3" s="19"/>
       <c r="B3" s="69" t="s">
         <v>123</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B4" s="10">
         <v>170991698</v>
       </c>
       <c r="C4" s="11">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>31</v>
       </c>
@@ -9191,104 +9873,104 @@
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="3">
         <v>590005</v>
       </c>
       <c r="C39" s="4">
         <v>0.3</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="7">
         <v>10832478</v>
       </c>
       <c r="C40" s="8">
         <v>6.7</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" s="123" t="s">
+      <c r="A42" s="127" t="s">
         <v>140</v>
       </c>
-      <c r="B42" s="123"/>
-[...4 lines deleted...]
-      <c r="G42" s="123"/>
+      <c r="B42" s="127"/>
+      <c r="C42" s="127"/>
+      <c r="D42" s="127"/>
+      <c r="E42" s="127"/>
+      <c r="F42" s="127"/>
+      <c r="G42" s="127"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A42:G42"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.51181102362204722" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="37.5703125" style="82" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="89" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="89" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="82" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" style="82" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="82"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="12.75">
-      <c r="A1" s="122" t="s">
+      <c r="A1" s="126" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="122"/>
-[...2 lines deleted...]
-      <c r="E1" s="122"/>
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="126"/>
+      <c r="E1" s="126"/>
     </row>
     <row r="2" spans="1:7" ht="18" customHeight="1">
-      <c r="A2" s="124"/>
-[...3 lines deleted...]
-      <c r="E2" s="124"/>
+      <c r="A2" s="128"/>
+      <c r="B2" s="128"/>
+      <c r="C2" s="128"/>
+      <c r="D2" s="128"/>
+      <c r="E2" s="128"/>
       <c r="F2" s="83"/>
       <c r="G2" s="83"/>
     </row>
     <row r="3" spans="1:7" ht="48" customHeight="1">
       <c r="A3" s="21"/>
       <c r="B3" s="21" t="s">
         <v>124</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>136</v>
       </c>
       <c r="D3" s="51" t="s">
         <v>125</v>
       </c>
       <c r="E3" s="51" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="84" customFormat="1" ht="22.5">
       <c r="A4" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B4" s="10">
         <v>217672785</v>
       </c>
@@ -9889,59 +10571,59 @@
       <c r="D39" s="10">
         <v>788490</v>
       </c>
       <c r="E39" s="11">
         <v>0.2</v>
       </c>
     </row>
     <row r="40" spans="1:7" s="84" customFormat="1" ht="24.75" customHeight="1">
       <c r="A40" s="108" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="7">
         <v>15218395</v>
       </c>
       <c r="C40" s="8">
         <v>7</v>
       </c>
       <c r="D40" s="7">
         <v>29378891</v>
       </c>
       <c r="E40" s="8">
         <v>6.8</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" s="123" t="s">
+      <c r="A42" s="127" t="s">
         <v>138</v>
       </c>
-      <c r="B42" s="123"/>
-[...4 lines deleted...]
-      <c r="G42" s="123"/>
+      <c r="B42" s="127"/>
+      <c r="C42" s="127"/>
+      <c r="D42" s="127"/>
+      <c r="E42" s="127"/>
+      <c r="F42" s="127"/>
+      <c r="G42" s="127"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10028,73 +10710,74 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>с 1998-2001</vt:lpstr>
       <vt:lpstr>с 2002-2005</vt:lpstr>
       <vt:lpstr>с 2006-2009</vt:lpstr>
       <vt:lpstr>с 2010-2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018-2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>'с 1998-2001'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'с 2002-2005'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'2020'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>