--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -48,104 +48,93 @@
   </si>
   <si>
     <t>Пайдалануға берілген мектепке дейінгі ұйымдардағы орындарының саны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...14 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -164,86 +153,88 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -511,298 +502,307 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y16"/>
+  <dimension ref="A1:AA16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I22" sqref="I22"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="24" customWidth="1"/>
+    <col min="1" max="1" width="24" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:27">
+      <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="8"/>
-[...48 lines deleted...]
-      <c r="Y3" s="2" t="s">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="W3" s="4"/>
+      <c r="X3" s="4"/>
+      <c r="AA3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
-[...1 lines deleted...]
-      <c r="B4" s="3">
+    <row r="4" spans="1:27">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5">
         <v>2000</v>
       </c>
-      <c r="C4" s="3">
+      <c r="C4" s="5">
         <v>2001</v>
       </c>
-      <c r="D4" s="3">
+      <c r="D4" s="5">
         <v>2002</v>
       </c>
-      <c r="E4" s="3">
+      <c r="E4" s="5">
         <v>2003</v>
       </c>
-      <c r="F4" s="3">
+      <c r="F4" s="5">
         <v>2004</v>
       </c>
-      <c r="G4" s="3">
+      <c r="G4" s="5">
         <v>2005</v>
       </c>
-      <c r="H4" s="3">
+      <c r="H4" s="5">
         <v>2006</v>
       </c>
-      <c r="I4" s="3">
+      <c r="I4" s="5">
         <v>2007</v>
       </c>
-      <c r="J4" s="3">
+      <c r="J4" s="5">
         <v>2008</v>
       </c>
-      <c r="K4" s="3">
+      <c r="K4" s="5">
         <v>2009</v>
       </c>
-      <c r="L4" s="3">
+      <c r="L4" s="5">
         <v>2010</v>
       </c>
-      <c r="M4" s="3">
+      <c r="M4" s="5">
         <v>2011</v>
       </c>
-      <c r="N4" s="3">
+      <c r="N4" s="5">
         <v>2012</v>
       </c>
-      <c r="O4" s="3">
+      <c r="O4" s="5">
         <v>2013</v>
       </c>
-      <c r="P4" s="3">
+      <c r="P4" s="5">
         <v>2014</v>
       </c>
-      <c r="Q4" s="3">
+      <c r="Q4" s="5">
         <v>2015</v>
       </c>
-      <c r="R4" s="3">
+      <c r="R4" s="5">
         <v>2016</v>
       </c>
-      <c r="S4" s="3">
+      <c r="S4" s="5">
         <v>2017</v>
       </c>
-      <c r="T4" s="3">
+      <c r="T4" s="5">
         <v>2018</v>
       </c>
-      <c r="U4" s="3">
+      <c r="U4" s="5">
         <v>2019</v>
       </c>
-      <c r="V4" s="4">
+      <c r="V4" s="6">
         <v>2020</v>
       </c>
-      <c r="W4" s="6">
+      <c r="W4" s="7">
         <v>2021</v>
       </c>
-      <c r="X4" s="6">
+      <c r="X4" s="7">
         <v>2022</v>
       </c>
-      <c r="Y4" s="6">
+      <c r="Y4" s="7">
         <v>2023</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="Z4" s="7">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L5" s="11">
+      <c r="B5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="10">
+        <v>1</v>
+      </c>
+      <c r="K5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="L5" s="10">
         <v>3</v>
       </c>
-      <c r="M5" s="11">
+      <c r="M5" s="10">
         <v>4</v>
       </c>
-      <c r="N5" s="11">
+      <c r="N5" s="10">
         <v>7</v>
       </c>
-      <c r="O5" s="11">
+      <c r="O5" s="10">
         <v>12</v>
       </c>
-      <c r="P5" s="11">
+      <c r="P5" s="10">
         <v>4</v>
       </c>
-      <c r="Q5" s="11">
+      <c r="Q5" s="10">
         <v>10</v>
       </c>
-      <c r="R5" s="11">
+      <c r="R5" s="10">
         <v>5</v>
       </c>
-      <c r="S5" s="11">
+      <c r="S5" s="10">
         <v>10</v>
       </c>
-      <c r="T5" s="11">
+      <c r="T5" s="10">
         <v>6</v>
       </c>
-      <c r="U5" s="11">
+      <c r="U5" s="10">
         <v>3</v>
       </c>
-      <c r="V5" s="11">
+      <c r="V5" s="10">
         <v>2</v>
       </c>
-      <c r="W5" s="12">
-[...10 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="W5" s="11">
+        <v>1</v>
+      </c>
+      <c r="X5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z5" s="13"/>
+      <c r="AA5" s="13"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:25">
-[...21 lines deleted...]
-      <c r="D16" s="7"/>
+    <row r="9" spans="1:27">
+      <c r="D9" s="15"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="D10" s="15"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="D11" s="15"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="D12" s="15"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="D13" s="15"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="D14" s="15"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="D15" s="15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="D16" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:V1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>