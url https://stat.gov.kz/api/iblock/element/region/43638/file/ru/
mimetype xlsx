--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -257,190 +257,158 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -765,113 +733,113 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G47"/>
+  <dimension ref="A1:G48"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A37" sqref="A37"/>
+    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="A30" sqref="A30:F39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12" style="29" customWidth="1"/>
+    <col min="1" max="1" width="12" style="27" customWidth="1"/>
     <col min="2" max="2" width="18.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="30.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.28515625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.5" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="39"/>
-[...3 lines deleted...]
-      <c r="F1" s="39"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
     </row>
     <row r="2" spans="1:6" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
     <row r="3" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A3" s="40"/>
-      <c r="B3" s="42" t="s">
+      <c r="A3" s="38"/>
+      <c r="B3" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="42"/>
-      <c r="D3" s="41" t="s">
+      <c r="C3" s="40"/>
+      <c r="D3" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="E3" s="41"/>
-      <c r="F3" s="41"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
     </row>
     <row r="4" spans="1:6" s="3" customFormat="1" ht="72.75" customHeight="1" thickBot="1">
-      <c r="A4" s="40"/>
-      <c r="B4" s="35" t="s">
+      <c r="A4" s="38"/>
+      <c r="B4" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="34" t="s">
+      <c r="D4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="33" t="s">
+      <c r="E4" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="33" t="s">
+      <c r="F4" s="31" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="4">
         <v>1991</v>
       </c>
       <c r="B5" s="5">
         <v>2.2999999999999998</v>
       </c>
       <c r="C5" s="6">
         <v>68.2</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="4">
@@ -1464,168 +1432,189 @@
     <row r="35" spans="1:7">
       <c r="A35" s="14">
         <v>2021</v>
       </c>
       <c r="B35" s="7">
         <v>452474136</v>
       </c>
       <c r="C35" s="6">
         <v>94.5</v>
       </c>
       <c r="D35" s="18">
         <v>121907860</v>
       </c>
       <c r="E35" s="18">
         <v>195023872</v>
       </c>
       <c r="F35" s="18">
         <v>135542404</v>
       </c>
       <c r="G35" s="17"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="14">
         <v>2022</v>
       </c>
-      <c r="B36" s="21">
+      <c r="B36" s="29">
         <v>351059039</v>
       </c>
-      <c r="C36" s="22">
+      <c r="C36" s="30">
         <v>94.5</v>
       </c>
       <c r="D36" s="18">
         <v>87146964</v>
       </c>
       <c r="E36" s="18">
         <v>119640933</v>
       </c>
       <c r="F36" s="18">
         <v>144271142</v>
       </c>
       <c r="G36" s="17"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="14">
         <v>2023</v>
       </c>
-      <c r="B37" s="21">
+      <c r="B37" s="29">
         <v>516723159</v>
       </c>
-      <c r="C37" s="22">
+      <c r="C37" s="30">
         <v>139</v>
       </c>
       <c r="D37" s="18">
         <v>93107113</v>
       </c>
       <c r="E37" s="18">
         <v>285740440</v>
       </c>
       <c r="F37" s="18">
         <v>137875606</v>
       </c>
       <c r="G37" s="17"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="14">
         <v>2024</v>
       </c>
-      <c r="B38" s="31">
+      <c r="B38" s="29">
         <v>671222686</v>
       </c>
-      <c r="C38" s="32">
+      <c r="C38" s="30">
         <v>124.8</v>
       </c>
       <c r="D38" s="18">
         <v>144373309</v>
       </c>
       <c r="E38" s="18">
         <v>351330886</v>
       </c>
       <c r="F38" s="18">
         <v>175518491</v>
       </c>
       <c r="G38" s="17"/>
     </row>
     <row r="39" spans="1:7">
-      <c r="A39" s="23"/>
-[...4 lines deleted...]
-      <c r="F39" s="28"/>
+      <c r="A39" s="14">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="29">
+        <v>723319476</v>
+      </c>
+      <c r="C39" s="30">
+        <v>104.6</v>
+      </c>
+      <c r="D39" s="18">
+        <v>154664455</v>
+      </c>
+      <c r="E39" s="18">
+        <v>310713656</v>
+      </c>
+      <c r="F39" s="18">
+        <v>257941365</v>
+      </c>
       <c r="G39" s="17"/>
     </row>
-    <row r="40" spans="1:7" s="3" customFormat="1" ht="11.25">
-      <c r="A40" s="43" t="s">
+    <row r="40" spans="1:7">
+      <c r="A40" s="21"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="24"/>
+      <c r="E40" s="25"/>
+      <c r="F40" s="26"/>
+      <c r="G40" s="17"/>
+    </row>
+    <row r="41" spans="1:7" s="3" customFormat="1" ht="11.25">
+      <c r="A41" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B40" s="43"/>
-[...6 lines deleted...]
-      <c r="A41" s="38" t="s">
+      <c r="B41" s="41"/>
+      <c r="C41" s="41"/>
+      <c r="D41" s="41"/>
+      <c r="E41" s="41"/>
+      <c r="F41" s="41"/>
+    </row>
+    <row r="42" spans="1:7" s="3" customFormat="1">
+      <c r="A42" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="B41" s="38"/>
-[...6 lines deleted...]
-      <c r="A42" s="38" t="s">
+      <c r="B42" s="36"/>
+      <c r="C42" s="34"/>
+      <c r="D42" s="34"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="34"/>
+    </row>
+    <row r="43" spans="1:7" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B42" s="38"/>
-[...14 lines deleted...]
-      <c r="F47" s="30"/>
+      <c r="B43" s="36"/>
+    </row>
+    <row r="44" spans="1:7" s="3" customFormat="1" ht="11.25">
+      <c r="C44" s="35"/>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="B46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="28"/>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="B48" s="28"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A41:B41"/>
     <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="B3:C3"/>
-    <mergeCell ref="A40:F40"/>
+    <mergeCell ref="A41:F41"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>