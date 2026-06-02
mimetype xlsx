--- v0 (2026-04-14)
+++ v1 (2026-06-02)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-30" yWindow="-15" windowWidth="13995" windowHeight="12675"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="48">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>11 853,4</t>
   </si>
   <si>
     <t>11 633,7</t>
   </si>
   <si>
     <t>10 038,4</t>
   </si>
   <si>
     <t>1 538,2</t>
   </si>
   <si>
     <t>4 254,8</t>
   </si>
   <si>
     <t>3 997,1</t>
   </si>
   <si>
@@ -160,387 +160,401 @@
   <si>
     <t>Сайрамский</t>
   </si>
   <si>
     <t>Сарыагашский</t>
   </si>
   <si>
     <t>Сауранский</t>
   </si>
   <si>
     <t>Сузакский</t>
   </si>
   <si>
     <t>Толебийский</t>
   </si>
   <si>
     <t>Тюлькубасский</t>
   </si>
   <si>
     <t>Шардаринский</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...18 lines deleted...]
-      <color rgb="FF000000"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...9 lines deleted...]
-      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -673,1251 +687,670 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B3:K38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F32" sqref="F32"/>
+      <selection activeCell="L14" sqref="L14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="22.7109375" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="15" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="15" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.140625" style="1" customWidth="1"/>
     <col min="14" max="15" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.85546875" style="1" customWidth="1"/>
-    <col min="17" max="254" width="9.140625" style="1"/>
+    <col min="17" max="254" width="9.140625" style="1" customWidth="1"/>
     <col min="255" max="255" width="1.5703125" style="1" customWidth="1"/>
-    <col min="256" max="256" width="22.7109375" style="1" customWidth="1"/>
-[...627 lines deleted...]
-    <col min="16145" max="16384" width="9.140625" style="1"/>
+    <col min="256" max="16384" width="22.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:11" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="B3" s="25" t="s">
+    <row r="3" spans="2:11" ht="12.75">
+      <c r="B3" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="C3" s="25"/>
-[...6 lines deleted...]
-    <row r="4" spans="2:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+    </row>
+    <row r="4" spans="2:11" ht="15.75" thickBot="1">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="5" spans="2:11" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:11" ht="12" thickBot="1">
       <c r="B5" s="4"/>
       <c r="C5" s="5">
         <v>2018</v>
       </c>
       <c r="D5" s="5">
         <v>2019</v>
       </c>
       <c r="E5" s="5">
         <v>2020</v>
       </c>
       <c r="F5" s="6">
         <v>2021</v>
       </c>
       <c r="G5" s="7">
         <v>2022</v>
       </c>
       <c r="H5" s="7">
         <v>2023</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I5" s="22">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="J5" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="2:11">
       <c r="B6" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="16">
         <v>6577.9</v>
       </c>
       <c r="I6" s="16">
         <v>11227.9</v>
       </c>
-    </row>
-    <row r="7" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="J6" s="23">
+        <v>17674.8</v>
+      </c>
+    </row>
+    <row r="7" spans="2:11">
       <c r="B7" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="9">
         <v>2139.3000000000002</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="9">
         <v>985.2</v>
       </c>
       <c r="H7" s="16">
         <v>1578</v>
       </c>
       <c r="I7" s="16">
         <v>2665.9</v>
       </c>
-    </row>
-    <row r="8" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="J7" s="23">
+        <v>3167.1</v>
+      </c>
+    </row>
+    <row r="8" spans="2:11">
       <c r="B8" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I8" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="J8" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="2:11">
       <c r="B9" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="16">
         <v>1279.7</v>
       </c>
       <c r="I9" s="16">
         <v>1758</v>
       </c>
-    </row>
-    <row r="10" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="J9" s="23">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="10" spans="2:11">
       <c r="B10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="J10" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="2:11">
       <c r="B11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I11" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="J11" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:11">
       <c r="B12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="9">
         <v>30.5</v>
       </c>
       <c r="F12" s="10">
         <v>27.4</v>
       </c>
       <c r="G12" s="9">
         <v>32.299999999999997</v>
       </c>
       <c r="H12" s="16">
         <v>0.9</v>
       </c>
       <c r="I12" s="16">
         <v>1.5</v>
       </c>
-      <c r="J12" s="17"/>
+      <c r="J12" s="23">
+        <v>1.5</v>
+      </c>
       <c r="K12" s="16"/>
     </row>
-    <row r="13" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:11">
       <c r="B13" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="16">
         <v>1034.3</v>
       </c>
       <c r="I13" s="16">
         <v>1032</v>
       </c>
-      <c r="J13" s="18"/>
+      <c r="J13" s="23">
+        <v>1138</v>
+      </c>
       <c r="K13" s="16"/>
     </row>
-    <row r="14" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:11">
       <c r="B14" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="10">
         <v>18.8</v>
       </c>
       <c r="F14" s="10">
         <v>8</v>
       </c>
       <c r="G14" s="9">
         <v>4</v>
       </c>
       <c r="H14" s="16">
         <v>25</v>
       </c>
       <c r="I14" s="16">
         <v>1602.7</v>
       </c>
-      <c r="J14" s="18"/>
+      <c r="J14" s="23">
+        <v>1603.3</v>
+      </c>
       <c r="K14" s="14"/>
     </row>
-    <row r="15" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:11">
       <c r="B15" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="10">
         <v>0.3</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="16">
         <v>738.2</v>
       </c>
-      <c r="J15" s="18"/>
+      <c r="J15" s="23">
+        <v>709.2</v>
+      </c>
       <c r="K15" s="16"/>
     </row>
-    <row r="16" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:11">
       <c r="B16" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="10">
         <v>19.7</v>
       </c>
       <c r="F16" s="10">
         <v>25</v>
       </c>
       <c r="G16" s="9">
         <v>21.6</v>
       </c>
       <c r="H16" s="16">
         <v>32.5</v>
       </c>
       <c r="I16" s="16">
         <v>2.7</v>
       </c>
-      <c r="J16" s="18"/>
+      <c r="J16" s="23">
+        <v>30.8</v>
+      </c>
       <c r="K16" s="14"/>
     </row>
-    <row r="17" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:11">
       <c r="B17" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="9">
         <v>15.8</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="10">
         <v>254.8</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="16">
         <v>112.5</v>
       </c>
       <c r="I17" s="16">
         <v>296.3</v>
       </c>
-      <c r="J17" s="18"/>
+      <c r="J17" s="23">
+        <v>944.7</v>
+      </c>
       <c r="K17" s="14"/>
     </row>
-    <row r="18" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:11">
       <c r="B18" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="9">
         <v>44.6</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E18" s="10">
         <v>549.1</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="16">
         <v>2.7</v>
       </c>
       <c r="I18" s="16">
         <v>827.7</v>
       </c>
-      <c r="J18" s="18"/>
+      <c r="J18" s="23">
+        <v>3322</v>
+      </c>
       <c r="K18" s="16"/>
     </row>
-    <row r="19" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:11">
       <c r="B19" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H19" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I19" s="16">
         <v>736.7</v>
       </c>
-      <c r="J19" s="18"/>
+      <c r="J19" s="24" t="s">
+        <v>1</v>
+      </c>
       <c r="K19" s="16"/>
     </row>
-    <row r="20" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:11">
       <c r="B20" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="J20" s="18"/>
+      <c r="J20" s="24" t="s">
+        <v>1</v>
+      </c>
       <c r="K20" s="14"/>
     </row>
-    <row r="21" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:11">
       <c r="B21" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="9">
         <v>1309.5999999999999</v>
       </c>
       <c r="E21" s="10">
         <v>162.9</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="9">
         <v>20</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="16">
         <v>111</v>
       </c>
-      <c r="J21" s="18"/>
+      <c r="J21" s="23">
+        <v>327.60000000000002</v>
+      </c>
       <c r="K21" s="16"/>
     </row>
-    <row r="22" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:11">
       <c r="B22" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="10">
         <v>44.5</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="16">
         <v>1248.8</v>
       </c>
       <c r="I22" s="16">
         <v>1368.8</v>
       </c>
-      <c r="J22" s="19"/>
-[...3 lines deleted...]
-      <c r="B23" s="21" t="s">
+      <c r="J22" s="23">
+        <v>485.1</v>
+      </c>
+      <c r="K22" s="17"/>
+    </row>
+    <row r="23" spans="2:11">
+      <c r="B23" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="C23" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="22" t="s">
+      <c r="C23" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="E23" s="23" t="s">
-[...8 lines deleted...]
-      <c r="H23" s="24">
+      <c r="E23" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="21">
         <v>34.6</v>
       </c>
-      <c r="I23" s="24">
+      <c r="I23" s="21">
         <v>74.599999999999994</v>
       </c>
-    </row>
-    <row r="38" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="J23" s="25" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="8:8">
       <c r="H38" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B3:H3"/>
   </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>