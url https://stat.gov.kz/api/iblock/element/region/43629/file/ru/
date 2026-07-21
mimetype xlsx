--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -1,68 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4455" yWindow="255" windowWidth="15450" windowHeight="11385"/>
+    <workbookView xWindow="4455" yWindow="255" windowWidth="15450" windowHeight="11385" firstSheet="1" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные 162101" sheetId="2" r:id="rId1"/>
+    <sheet name="Лист1" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Лист1!$2:$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">Лист1!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="47">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>тыс. кв. м</t>
   </si>
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий  индивидуальными застройщиками</t>
   </si>
   <si>
     <t>3,2 е.</t>
   </si>
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
@@ -108,62 +110,173 @@
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Объем выполненных строительных работ</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2)</t>
     </r>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем выполненных строительных работ</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>К объему строительных работ относится стоимость строительных работ, выполненных предприятиями, осуществляющими строительную деятельность по заключенным договорам строительного подряда, который включает работы по строительству новых объектов, капитальному и текущему ремонту, реконструкции, модернизации жилых и нежилых зданий, инженерных сооружений.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Информационной базой являются первичные данные общегосударственных статистических наблюдений, по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/25/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/347232/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>03.07.2026г.</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>05.07.2027г.</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>С 1991 года</t>
+  </si>
+  <si>
+    <t>Начиная с 2022г. без учета области Улытау</t>
+  </si>
+  <si>
+    <t>Управление статистики строительства и инвестиций</t>
+  </si>
+  <si>
+    <t>Жакупова Сауле Кусмановна</t>
+  </si>
+  <si>
+    <t>+7 721 2 41-49-70</t>
+  </si>
+  <si>
+    <t>sa.zhakupova@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -339,50 +452,88 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
@@ -636,51 +787,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="86">
+  <cellStyleXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
@@ -723,52 +874,56 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -823,79 +978,122 @@
     </xf>
     <xf numFmtId="167" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="86" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="86" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="31" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="86" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="86">
+  <cellStyles count="87">
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="18" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="19" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="20" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="21" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="22" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="86" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="16" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 13" xfId="26"/>
     <cellStyle name="Обычный 13 2" xfId="27"/>
     <cellStyle name="Обычный 14" xfId="28"/>
     <cellStyle name="Обычный 14 2" xfId="29"/>
     <cellStyle name="Обычный 15" xfId="30"/>
     <cellStyle name="Обычный 15 2" xfId="31"/>
     <cellStyle name="Обычный 16" xfId="32"/>
     <cellStyle name="Обычный 16 2" xfId="33"/>
     <cellStyle name="Обычный 17" xfId="34"/>
     <cellStyle name="Обычный 17 2" xfId="35"/>
     <cellStyle name="Обычный 18" xfId="36"/>
     <cellStyle name="Обычный 18 2" xfId="37"/>
     <cellStyle name="Обычный 19" xfId="38"/>
     <cellStyle name="Обычный 19 2" xfId="39"/>
     <cellStyle name="Обычный 2" xfId="23"/>
     <cellStyle name="Обычный 2 10" xfId="24"/>
@@ -944,51 +1142,51 @@
     <cellStyle name="Обычный 8" xfId="81"/>
     <cellStyle name="Обычный 8 2" xfId="82"/>
     <cellStyle name="Обычный 9" xfId="83"/>
     <cellStyle name="Обычный 9 2" xfId="84"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="15" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="85"/>
     <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1231,103 +1429,453 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sa.zhakupova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:N26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C11" sqref="C11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.85546875" customWidth="1"/>
+    <col min="2" max="2" width="42.28515625" style="44" customWidth="1"/>
+    <col min="3" max="3" width="82.42578125" style="44" customWidth="1"/>
+    <col min="258" max="258" width="42.28515625" customWidth="1"/>
+    <col min="259" max="259" width="97.7109375" customWidth="1"/>
+    <col min="514" max="514" width="42.28515625" customWidth="1"/>
+    <col min="515" max="515" width="97.7109375" customWidth="1"/>
+    <col min="770" max="770" width="42.28515625" customWidth="1"/>
+    <col min="771" max="771" width="97.7109375" customWidth="1"/>
+    <col min="1026" max="1026" width="42.28515625" customWidth="1"/>
+    <col min="1027" max="1027" width="97.7109375" customWidth="1"/>
+    <col min="1282" max="1282" width="42.28515625" customWidth="1"/>
+    <col min="1283" max="1283" width="97.7109375" customWidth="1"/>
+    <col min="1538" max="1538" width="42.28515625" customWidth="1"/>
+    <col min="1539" max="1539" width="97.7109375" customWidth="1"/>
+    <col min="1794" max="1794" width="42.28515625" customWidth="1"/>
+    <col min="1795" max="1795" width="97.7109375" customWidth="1"/>
+    <col min="2050" max="2050" width="42.28515625" customWidth="1"/>
+    <col min="2051" max="2051" width="97.7109375" customWidth="1"/>
+    <col min="2306" max="2306" width="42.28515625" customWidth="1"/>
+    <col min="2307" max="2307" width="97.7109375" customWidth="1"/>
+    <col min="2562" max="2562" width="42.28515625" customWidth="1"/>
+    <col min="2563" max="2563" width="97.7109375" customWidth="1"/>
+    <col min="2818" max="2818" width="42.28515625" customWidth="1"/>
+    <col min="2819" max="2819" width="97.7109375" customWidth="1"/>
+    <col min="3074" max="3074" width="42.28515625" customWidth="1"/>
+    <col min="3075" max="3075" width="97.7109375" customWidth="1"/>
+    <col min="3330" max="3330" width="42.28515625" customWidth="1"/>
+    <col min="3331" max="3331" width="97.7109375" customWidth="1"/>
+    <col min="3586" max="3586" width="42.28515625" customWidth="1"/>
+    <col min="3587" max="3587" width="97.7109375" customWidth="1"/>
+    <col min="3842" max="3842" width="42.28515625" customWidth="1"/>
+    <col min="3843" max="3843" width="97.7109375" customWidth="1"/>
+    <col min="4098" max="4098" width="42.28515625" customWidth="1"/>
+    <col min="4099" max="4099" width="97.7109375" customWidth="1"/>
+    <col min="4354" max="4354" width="42.28515625" customWidth="1"/>
+    <col min="4355" max="4355" width="97.7109375" customWidth="1"/>
+    <col min="4610" max="4610" width="42.28515625" customWidth="1"/>
+    <col min="4611" max="4611" width="97.7109375" customWidth="1"/>
+    <col min="4866" max="4866" width="42.28515625" customWidth="1"/>
+    <col min="4867" max="4867" width="97.7109375" customWidth="1"/>
+    <col min="5122" max="5122" width="42.28515625" customWidth="1"/>
+    <col min="5123" max="5123" width="97.7109375" customWidth="1"/>
+    <col min="5378" max="5378" width="42.28515625" customWidth="1"/>
+    <col min="5379" max="5379" width="97.7109375" customWidth="1"/>
+    <col min="5634" max="5634" width="42.28515625" customWidth="1"/>
+    <col min="5635" max="5635" width="97.7109375" customWidth="1"/>
+    <col min="5890" max="5890" width="42.28515625" customWidth="1"/>
+    <col min="5891" max="5891" width="97.7109375" customWidth="1"/>
+    <col min="6146" max="6146" width="42.28515625" customWidth="1"/>
+    <col min="6147" max="6147" width="97.7109375" customWidth="1"/>
+    <col min="6402" max="6402" width="42.28515625" customWidth="1"/>
+    <col min="6403" max="6403" width="97.7109375" customWidth="1"/>
+    <col min="6658" max="6658" width="42.28515625" customWidth="1"/>
+    <col min="6659" max="6659" width="97.7109375" customWidth="1"/>
+    <col min="6914" max="6914" width="42.28515625" customWidth="1"/>
+    <col min="6915" max="6915" width="97.7109375" customWidth="1"/>
+    <col min="7170" max="7170" width="42.28515625" customWidth="1"/>
+    <col min="7171" max="7171" width="97.7109375" customWidth="1"/>
+    <col min="7426" max="7426" width="42.28515625" customWidth="1"/>
+    <col min="7427" max="7427" width="97.7109375" customWidth="1"/>
+    <col min="7682" max="7682" width="42.28515625" customWidth="1"/>
+    <col min="7683" max="7683" width="97.7109375" customWidth="1"/>
+    <col min="7938" max="7938" width="42.28515625" customWidth="1"/>
+    <col min="7939" max="7939" width="97.7109375" customWidth="1"/>
+    <col min="8194" max="8194" width="42.28515625" customWidth="1"/>
+    <col min="8195" max="8195" width="97.7109375" customWidth="1"/>
+    <col min="8450" max="8450" width="42.28515625" customWidth="1"/>
+    <col min="8451" max="8451" width="97.7109375" customWidth="1"/>
+    <col min="8706" max="8706" width="42.28515625" customWidth="1"/>
+    <col min="8707" max="8707" width="97.7109375" customWidth="1"/>
+    <col min="8962" max="8962" width="42.28515625" customWidth="1"/>
+    <col min="8963" max="8963" width="97.7109375" customWidth="1"/>
+    <col min="9218" max="9218" width="42.28515625" customWidth="1"/>
+    <col min="9219" max="9219" width="97.7109375" customWidth="1"/>
+    <col min="9474" max="9474" width="42.28515625" customWidth="1"/>
+    <col min="9475" max="9475" width="97.7109375" customWidth="1"/>
+    <col min="9730" max="9730" width="42.28515625" customWidth="1"/>
+    <col min="9731" max="9731" width="97.7109375" customWidth="1"/>
+    <col min="9986" max="9986" width="42.28515625" customWidth="1"/>
+    <col min="9987" max="9987" width="97.7109375" customWidth="1"/>
+    <col min="10242" max="10242" width="42.28515625" customWidth="1"/>
+    <col min="10243" max="10243" width="97.7109375" customWidth="1"/>
+    <col min="10498" max="10498" width="42.28515625" customWidth="1"/>
+    <col min="10499" max="10499" width="97.7109375" customWidth="1"/>
+    <col min="10754" max="10754" width="42.28515625" customWidth="1"/>
+    <col min="10755" max="10755" width="97.7109375" customWidth="1"/>
+    <col min="11010" max="11010" width="42.28515625" customWidth="1"/>
+    <col min="11011" max="11011" width="97.7109375" customWidth="1"/>
+    <col min="11266" max="11266" width="42.28515625" customWidth="1"/>
+    <col min="11267" max="11267" width="97.7109375" customWidth="1"/>
+    <col min="11522" max="11522" width="42.28515625" customWidth="1"/>
+    <col min="11523" max="11523" width="97.7109375" customWidth="1"/>
+    <col min="11778" max="11778" width="42.28515625" customWidth="1"/>
+    <col min="11779" max="11779" width="97.7109375" customWidth="1"/>
+    <col min="12034" max="12034" width="42.28515625" customWidth="1"/>
+    <col min="12035" max="12035" width="97.7109375" customWidth="1"/>
+    <col min="12290" max="12290" width="42.28515625" customWidth="1"/>
+    <col min="12291" max="12291" width="97.7109375" customWidth="1"/>
+    <col min="12546" max="12546" width="42.28515625" customWidth="1"/>
+    <col min="12547" max="12547" width="97.7109375" customWidth="1"/>
+    <col min="12802" max="12802" width="42.28515625" customWidth="1"/>
+    <col min="12803" max="12803" width="97.7109375" customWidth="1"/>
+    <col min="13058" max="13058" width="42.28515625" customWidth="1"/>
+    <col min="13059" max="13059" width="97.7109375" customWidth="1"/>
+    <col min="13314" max="13314" width="42.28515625" customWidth="1"/>
+    <col min="13315" max="13315" width="97.7109375" customWidth="1"/>
+    <col min="13570" max="13570" width="42.28515625" customWidth="1"/>
+    <col min="13571" max="13571" width="97.7109375" customWidth="1"/>
+    <col min="13826" max="13826" width="42.28515625" customWidth="1"/>
+    <col min="13827" max="13827" width="97.7109375" customWidth="1"/>
+    <col min="14082" max="14082" width="42.28515625" customWidth="1"/>
+    <col min="14083" max="14083" width="97.7109375" customWidth="1"/>
+    <col min="14338" max="14338" width="42.28515625" customWidth="1"/>
+    <col min="14339" max="14339" width="97.7109375" customWidth="1"/>
+    <col min="14594" max="14594" width="42.28515625" customWidth="1"/>
+    <col min="14595" max="14595" width="97.7109375" customWidth="1"/>
+    <col min="14850" max="14850" width="42.28515625" customWidth="1"/>
+    <col min="14851" max="14851" width="97.7109375" customWidth="1"/>
+    <col min="15106" max="15106" width="42.28515625" customWidth="1"/>
+    <col min="15107" max="15107" width="97.7109375" customWidth="1"/>
+    <col min="15362" max="15362" width="42.28515625" customWidth="1"/>
+    <col min="15363" max="15363" width="97.7109375" customWidth="1"/>
+    <col min="15618" max="15618" width="42.28515625" customWidth="1"/>
+    <col min="15619" max="15619" width="97.7109375" customWidth="1"/>
+    <col min="15874" max="15874" width="42.28515625" customWidth="1"/>
+    <col min="15875" max="15875" width="97.7109375" customWidth="1"/>
+    <col min="16130" max="16130" width="42.28515625" customWidth="1"/>
+    <col min="16131" max="16131" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+    </row>
+    <row r="2" spans="1:14" s="38" customFormat="1">
+      <c r="B2" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="46">
+        <v>162101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="38" customFormat="1">
+      <c r="B3" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="46" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" s="38" customFormat="1">
+      <c r="B4" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" s="38" customFormat="1">
+      <c r="B5" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="46" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="38" customFormat="1">
+      <c r="B6" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="46" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="38" customFormat="1" ht="63.75">
+      <c r="B7" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="49" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="38" customFormat="1">
+      <c r="B8" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="47" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="38" customFormat="1" ht="38.25">
+      <c r="B9" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="49" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="38" customFormat="1" ht="38.25">
+      <c r="B10" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="49" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="38" customFormat="1">
+      <c r="B11" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="N11" s="39"/>
+    </row>
+    <row r="12" spans="1:14" s="38" customFormat="1">
+      <c r="B12" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="N12" s="39"/>
+    </row>
+    <row r="13" spans="1:14" s="38" customFormat="1">
+      <c r="B13" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="N13" s="39"/>
+    </row>
+    <row r="14" spans="1:14" s="38" customFormat="1">
+      <c r="B14" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="N14" s="39"/>
+    </row>
+    <row r="15" spans="1:14" s="38" customFormat="1">
+      <c r="B15" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="N15" s="39"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="B16" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="53" t="s">
+        <v>34</v>
+      </c>
+      <c r="N16" s="40"/>
+    </row>
+    <row r="17" spans="2:14">
+      <c r="B17" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="N17" s="41"/>
+    </row>
+    <row r="18" spans="2:14">
+      <c r="B18" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="N18" s="40"/>
+    </row>
+    <row r="19" spans="2:14">
+      <c r="B19" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="47" t="s">
+        <v>44</v>
+      </c>
+      <c r="N19" s="41"/>
+    </row>
+    <row r="20" spans="2:14">
+      <c r="B20" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="N20" s="40"/>
+    </row>
+    <row r="21" spans="2:14">
+      <c r="B21" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="N21" s="41"/>
+    </row>
+    <row r="22" spans="2:14">
+      <c r="B22" s="42"/>
+      <c r="C22" s="43"/>
+    </row>
+    <row r="23" spans="2:14">
+      <c r="N23" s="41"/>
+    </row>
+    <row r="24" spans="2:14">
+      <c r="N24" s="40"/>
+    </row>
+    <row r="25" spans="2:14">
+      <c r="N25" s="41"/>
+    </row>
+    <row r="26" spans="2:14">
+      <c r="N26" s="40"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C14" r:id="rId1"/>
+    <hyperlink ref="C15" r:id="rId2"/>
+    <hyperlink ref="C12" r:id="rId3"/>
+    <hyperlink ref="C21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C44" sqref="C44"/>
+      <selection activeCell="F41" sqref="F41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="23" style="1" customWidth="1"/>
     <col min="6" max="6" width="19.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="27" customHeight="1" thickBot="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="39"/>
-[...4 lines deleted...]
-      <c r="G1" s="39"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
     </row>
     <row r="2" spans="1:10" ht="41.25" customHeight="1" thickBot="1">
-      <c r="A2" s="40"/>
-      <c r="B2" s="42" t="s">
+      <c r="A2" s="58"/>
+      <c r="B2" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="43"/>
-      <c r="D2" s="42" t="s">
+      <c r="C2" s="61"/>
+      <c r="D2" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="43"/>
-      <c r="F2" s="42" t="s">
+      <c r="E2" s="61"/>
+      <c r="F2" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G2" s="43"/>
+      <c r="G2" s="61"/>
     </row>
     <row r="3" spans="1:10" ht="30" customHeight="1" thickBot="1">
-      <c r="A3" s="41"/>
+      <c r="A3" s="59"/>
       <c r="B3" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="37" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="37" t="s">
         <v>1</v>
       </c>
       <c r="G3" s="37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2">
         <v>1991</v>
       </c>
       <c r="B4" s="3">
         <v>2</v>
@@ -2101,241 +2649,266 @@
     <row r="37" spans="1:8">
       <c r="A37" s="9">
         <v>2024</v>
       </c>
       <c r="B37" s="34">
         <v>671222.68599999999</v>
       </c>
       <c r="C37" s="21">
         <v>124.8</v>
       </c>
       <c r="D37" s="34">
         <v>547.62099999999998</v>
       </c>
       <c r="E37" s="21">
         <v>120.4</v>
       </c>
       <c r="F37" s="35">
         <v>75.081999999999994</v>
       </c>
       <c r="G37" s="36">
         <v>99.7</v>
       </c>
       <c r="H37" s="13"/>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="22"/>
-[...5 lines deleted...]
-      <c r="G38" s="28"/>
+      <c r="A38" s="9">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="34">
+        <v>723319.47600000002</v>
+      </c>
+      <c r="C38" s="21">
+        <v>104.6</v>
+      </c>
+      <c r="D38" s="34">
+        <v>599.96100000000001</v>
+      </c>
+      <c r="E38" s="21">
+        <v>109.6</v>
+      </c>
+      <c r="F38" s="35">
+        <v>87.108000000000004</v>
+      </c>
+      <c r="G38" s="36">
+        <v>116</v>
+      </c>
       <c r="H38" s="13"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="22"/>
-      <c r="B39" s="29"/>
+      <c r="B39" s="23"/>
       <c r="C39" s="24"/>
-      <c r="D39" s="23"/>
-      <c r="E39" s="24"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="26"/>
       <c r="F39" s="27"/>
-      <c r="G39" s="24"/>
+      <c r="G39" s="28"/>
       <c r="H39" s="13"/>
     </row>
-    <row r="40" spans="1:8" ht="12.75">
-[...2 lines deleted...]
-      </c>
+    <row r="40" spans="1:8">
+      <c r="A40" s="22"/>
       <c r="B40" s="29"/>
       <c r="C40" s="24"/>
       <c r="D40" s="23"/>
       <c r="E40" s="24"/>
       <c r="F40" s="27"/>
       <c r="G40" s="24"/>
       <c r="H40" s="13"/>
     </row>
     <row r="41" spans="1:8" ht="12.75">
-      <c r="A41" s="31" t="s">
+      <c r="A41" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B41" s="29"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="27"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="13"/>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
+      <c r="A42" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="B41" s="32"/>
-[...6 lines deleted...]
-      <c r="E42" s="25"/>
+      <c r="B42" s="32"/>
+      <c r="C42" s="32"/>
+      <c r="D42" s="32"/>
+      <c r="E42" s="32"/>
+      <c r="H42" s="13"/>
     </row>
     <row r="43" spans="1:8">
-      <c r="F43" s="33"/>
+      <c r="E43" s="25"/>
     </row>
     <row r="44" spans="1:8">
       <c r="F44" s="33"/>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="F45" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3918F3FD-A3AF-4B22-A16B-4229288293B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F792D64-4C57-4EAF-B158-C55907AD4CC3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные 162101</vt:lpstr>
       <vt:lpstr>Лист1</vt:lpstr>
       <vt:lpstr>Лист1!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>