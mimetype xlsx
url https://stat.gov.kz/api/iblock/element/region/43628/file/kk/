--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -230,51 +230,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -381,78 +381,90 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -744,97 +756,97 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C13" sqref="C13"/>
+      <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="11" style="7" customWidth="1"/>
     <col min="3" max="3" width="11" style="8" customWidth="1"/>
     <col min="4" max="11" width="11" style="7" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="8" customWidth="1"/>
     <col min="13" max="13" width="13" style="7" customWidth="1"/>
     <col min="14" max="25" width="11" style="2" customWidth="1"/>
     <col min="26" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="67"/>
-[...2 lines deleted...]
-      <c r="D1" s="67"/>
+      <c r="A1" s="71"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
       <c r="H1" s="20"/>
       <c r="I1" s="20"/>
       <c r="J1" s="20"/>
       <c r="K1" s="20"/>
       <c r="L1" s="20"/>
       <c r="M1" s="20"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="66"/>
-[...10 lines deleted...]
-      <c r="M2" s="66"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
     </row>
     <row r="3" spans="1:25">
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="15" customHeight="1">
       <c r="A4" s="10"/>
       <c r="B4" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="31" t="s">
         <v>8</v>
       </c>
@@ -1204,190 +1216,194 @@
         <v>253724.83100000001</v>
       </c>
       <c r="M11" s="51">
         <v>264831.185</v>
       </c>
       <c r="N11" s="37"/>
       <c r="O11" s="37"/>
       <c r="P11" s="37"/>
       <c r="Q11" s="37"/>
       <c r="R11" s="37"/>
       <c r="S11" s="37"/>
       <c r="T11" s="37"/>
       <c r="U11" s="37"/>
       <c r="V11" s="37"/>
       <c r="W11" s="37"/>
       <c r="X11" s="37"/>
       <c r="Y11" s="37"/>
     </row>
     <row r="12" spans="1:25" s="38" customFormat="1">
       <c r="A12" s="36">
         <v>2025</v>
       </c>
       <c r="B12" s="49">
         <v>85783.501000000004</v>
       </c>
-      <c r="C12" s="57">
+      <c r="C12" s="56">
         <v>93617.002999999997</v>
       </c>
-      <c r="D12" s="58">
+      <c r="D12" s="57">
         <v>135574.821</v>
       </c>
       <c r="E12" s="51">
         <v>157776.69</v>
       </c>
       <c r="F12" s="49">
         <v>216662.12700000001</v>
       </c>
       <c r="G12" s="51">
         <v>247945.065</v>
       </c>
-      <c r="H12" s="59">
+      <c r="H12" s="58">
         <v>213683.97099999999</v>
       </c>
-      <c r="I12" s="60">
+      <c r="I12" s="59">
         <v>276817.40299999999</v>
       </c>
-      <c r="J12" s="60">
+      <c r="J12" s="59">
         <v>344498.505</v>
       </c>
       <c r="K12" s="50">
         <v>326799.913</v>
       </c>
       <c r="L12" s="51">
         <v>363269.43300000002</v>
       </c>
       <c r="M12" s="51">
         <v>421649.39600000001</v>
       </c>
       <c r="N12" s="37"/>
       <c r="O12" s="37"/>
       <c r="P12" s="37"/>
       <c r="Q12" s="37"/>
       <c r="R12" s="37"/>
       <c r="S12" s="37"/>
       <c r="T12" s="37"/>
       <c r="U12" s="37"/>
       <c r="V12" s="37"/>
       <c r="W12" s="37"/>
       <c r="X12" s="37"/>
       <c r="Y12" s="37"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="46">
         <v>2026</v>
       </c>
-      <c r="B13" s="61">
+      <c r="B13" s="60">
         <v>113341.39</v>
       </c>
-      <c r="C13" s="63">
+      <c r="C13" s="62">
         <v>135103.06899999999</v>
       </c>
-      <c r="D13" s="34"/>
-[...8 lines deleted...]
-      <c r="M13" s="34"/>
+      <c r="D13" s="65">
+        <v>181747.78400000001</v>
+      </c>
+      <c r="E13" s="66">
+        <v>222462.61799999999</v>
+      </c>
+      <c r="F13" s="67"/>
+      <c r="G13" s="66"/>
+      <c r="H13" s="68"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="60"/>
+      <c r="K13" s="69"/>
+      <c r="L13" s="66"/>
+      <c r="M13" s="66"/>
     </row>
     <row r="14" spans="1:25" s="43" customFormat="1">
       <c r="A14" s="41"/>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="40"/>
       <c r="H14" s="40"/>
       <c r="I14" s="40"/>
       <c r="J14" s="40"/>
       <c r="K14" s="40"/>
       <c r="L14" s="40"/>
       <c r="M14" s="40"/>
       <c r="N14" s="42"/>
       <c r="O14" s="42"/>
       <c r="P14" s="42"/>
       <c r="Q14" s="42"/>
       <c r="R14" s="42"/>
       <c r="S14" s="42"/>
       <c r="T14" s="42"/>
       <c r="U14" s="42"/>
       <c r="V14" s="42"/>
       <c r="W14" s="42"/>
       <c r="X14" s="42"/>
       <c r="Y14" s="42"/>
     </row>
     <row r="16" spans="1:25">
       <c r="F16" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M38"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G38" sqref="G38"/>
+      <selection activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="3" customWidth="1"/>
     <col min="3" max="16384" width="12.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="66"/>
-[...10 lines deleted...]
-      <c r="M2" s="66"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="6"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="10"/>
       <c r="B4" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="31" t="s">
         <v>8</v>
@@ -1402,65 +1418,65 @@
         <v>11</v>
       </c>
       <c r="G4" s="31" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="31" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="31" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="31" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="31" t="s">
         <v>16</v>
       </c>
       <c r="L4" s="31" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="32" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="70" t="s">
+      <c r="A5" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="70"/>
-[...10 lines deleted...]
-      <c r="M5" s="70"/>
+      <c r="B5" s="74"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74"/>
+      <c r="F5" s="74"/>
+      <c r="G5" s="74"/>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="74"/>
+      <c r="K5" s="74"/>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="27">
         <v>2018</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="23">
         <v>121.4</v>
       </c>
       <c r="H6" s="23">
         <v>106.3</v>
       </c>
       <c r="I6" s="23">
         <v>99.9</v>
       </c>
       <c r="J6" s="23">
         <v>122</v>
       </c>
       <c r="K6" s="23">
         <v>98.1</v>
       </c>
@@ -1743,80 +1759,84 @@
         <v>85.7</v>
       </c>
       <c r="I13" s="33">
         <v>126.3</v>
       </c>
       <c r="J13" s="33">
         <v>124</v>
       </c>
       <c r="K13" s="33">
         <v>94.3</v>
       </c>
       <c r="L13" s="33">
         <v>110.5</v>
       </c>
       <c r="M13" s="53">
         <v>115.8</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="28">
         <v>2026</v>
       </c>
       <c r="B14" s="33">
         <v>26.5</v>
       </c>
-      <c r="C14" s="64">
+      <c r="C14" s="63">
         <v>116.9</v>
       </c>
-      <c r="D14" s="33"/>
-      <c r="E14" s="33"/>
+      <c r="D14" s="63">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="E14" s="63">
+        <v>122.4</v>
+      </c>
       <c r="F14" s="33"/>
       <c r="G14" s="33"/>
       <c r="H14" s="33"/>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="33"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="68" t="s">
+      <c r="A15" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="68"/>
-[...10 lines deleted...]
-      <c r="M15" s="68"/>
+      <c r="B15" s="72"/>
+      <c r="C15" s="72"/>
+      <c r="D15" s="72"/>
+      <c r="E15" s="72"/>
+      <c r="F15" s="72"/>
+      <c r="G15" s="72"/>
+      <c r="H15" s="72"/>
+      <c r="I15" s="72"/>
+      <c r="J15" s="72"/>
+      <c r="K15" s="72"/>
+      <c r="L15" s="72"/>
+      <c r="M15" s="72"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="29">
         <v>2018</v>
       </c>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="24">
         <v>109.7</v>
       </c>
       <c r="H16" s="24">
         <v>119.5</v>
       </c>
       <c r="I16" s="24">
         <v>94.1</v>
       </c>
       <c r="J16" s="24">
         <v>139.4</v>
       </c>
       <c r="K16" s="24">
         <v>162.6</v>
       </c>
@@ -2099,80 +2119,84 @@
         <v>122.4</v>
       </c>
       <c r="I23" s="33">
         <v>125.8</v>
       </c>
       <c r="J23" s="33">
         <v>150.4</v>
       </c>
       <c r="K23" s="33">
         <v>131.69999999999999</v>
       </c>
       <c r="L23" s="33">
         <v>129.6</v>
       </c>
       <c r="M23" s="53">
         <v>144.1</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="28">
         <v>2026</v>
       </c>
       <c r="B24" s="33">
         <v>118</v>
       </c>
-      <c r="C24" s="64">
+      <c r="C24" s="63">
         <v>130.5</v>
       </c>
-      <c r="D24" s="33"/>
-      <c r="E24" s="33"/>
+      <c r="D24" s="63">
+        <v>121.1</v>
+      </c>
+      <c r="E24" s="63">
+        <v>127.8</v>
+      </c>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="68" t="s">
+      <c r="A25" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="68"/>
-[...10 lines deleted...]
-      <c r="M25" s="68"/>
+      <c r="B25" s="72"/>
+      <c r="C25" s="72"/>
+      <c r="D25" s="72"/>
+      <c r="E25" s="72"/>
+      <c r="F25" s="72"/>
+      <c r="G25" s="72"/>
+      <c r="H25" s="72"/>
+      <c r="I25" s="72"/>
+      <c r="J25" s="72"/>
+      <c r="K25" s="72"/>
+      <c r="L25" s="72"/>
+      <c r="M25" s="72"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="28">
         <v>2018</v>
       </c>
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="24">
         <v>110.9</v>
       </c>
       <c r="H26" s="24">
         <v>112.3</v>
       </c>
       <c r="I26" s="24">
         <v>109.1</v>
       </c>
       <c r="J26" s="24">
         <v>112.9</v>
       </c>
       <c r="K26" s="24">
         <v>117.7</v>
       </c>
@@ -2452,58 +2476,62 @@
         <v>124.5</v>
       </c>
       <c r="H33" s="23">
         <v>124</v>
       </c>
       <c r="I33" s="23">
         <v>124.5</v>
       </c>
       <c r="J33" s="23">
         <v>128.80000000000001</v>
       </c>
       <c r="K33" s="23">
         <v>129.30000000000001</v>
       </c>
       <c r="L33" s="23">
         <v>129.5</v>
       </c>
       <c r="M33" s="55">
         <v>131.4</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="30">
         <v>2026</v>
       </c>
-      <c r="B34" s="62">
+      <c r="B34" s="61">
         <v>118</v>
       </c>
-      <c r="C34" s="65">
+      <c r="C34" s="64">
         <v>124.4</v>
       </c>
-      <c r="D34" s="54"/>
-      <c r="E34" s="54"/>
+      <c r="D34" s="64">
+        <v>122.9</v>
+      </c>
+      <c r="E34" s="64">
+        <v>124.5</v>
+      </c>
       <c r="F34" s="54"/>
       <c r="G34" s="54"/>
       <c r="H34" s="54"/>
       <c r="I34" s="54"/>
       <c r="J34" s="54"/>
       <c r="K34" s="54"/>
       <c r="L34" s="54"/>
       <c r="M34" s="54"/>
     </row>
     <row r="36" spans="1:13">
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:13">
       <c r="K37" s="33"/>
     </row>
     <row r="38" spans="1:13">
       <c r="K38" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A5:M5"/>
   </mergeCells>