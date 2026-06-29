--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -756,51 +756,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+      <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="11" style="7" customWidth="1"/>
     <col min="3" max="3" width="11" style="8" customWidth="1"/>
     <col min="4" max="11" width="11" style="7" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="8" customWidth="1"/>
     <col min="13" max="13" width="13" style="7" customWidth="1"/>
     <col min="14" max="25" width="11" style="2" customWidth="1"/>
     <col min="26" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="71"/>
       <c r="B1" s="71"/>
       <c r="C1" s="71"/>
       <c r="D1" s="71"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
       <c r="H1" s="20"/>
       <c r="I1" s="20"/>
@@ -1278,51 +1278,53 @@
       <c r="R12" s="37"/>
       <c r="S12" s="37"/>
       <c r="T12" s="37"/>
       <c r="U12" s="37"/>
       <c r="V12" s="37"/>
       <c r="W12" s="37"/>
       <c r="X12" s="37"/>
       <c r="Y12" s="37"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="46">
         <v>2026</v>
       </c>
       <c r="B13" s="60">
         <v>113341.39</v>
       </c>
       <c r="C13" s="62">
         <v>135103.06899999999</v>
       </c>
       <c r="D13" s="65">
         <v>181747.78400000001</v>
       </c>
       <c r="E13" s="66">
         <v>222462.61799999999</v>
       </c>
-      <c r="F13" s="67"/>
+      <c r="F13" s="67">
+        <v>303061.96999999997</v>
+      </c>
       <c r="G13" s="66"/>
       <c r="H13" s="68"/>
       <c r="I13" s="60"/>
       <c r="J13" s="60"/>
       <c r="K13" s="69"/>
       <c r="L13" s="66"/>
       <c r="M13" s="66"/>
     </row>
     <row r="14" spans="1:25" s="43" customFormat="1">
       <c r="A14" s="41"/>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="40"/>
       <c r="H14" s="40"/>
       <c r="I14" s="40"/>
       <c r="J14" s="40"/>
       <c r="K14" s="40"/>
       <c r="L14" s="40"/>
       <c r="M14" s="40"/>
       <c r="N14" s="42"/>
       <c r="O14" s="42"/>
       <c r="P14" s="42"/>
@@ -1334,51 +1336,51 @@
       <c r="V14" s="42"/>
       <c r="W14" s="42"/>
       <c r="X14" s="42"/>
       <c r="Y14" s="42"/>
     </row>
     <row r="16" spans="1:25">
       <c r="F16" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M38"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H35" sqref="H35"/>
+      <selection activeCell="H36" sqref="H36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="3" customWidth="1"/>
     <col min="3" max="16384" width="12.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="73" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
       <c r="E2" s="70"/>
       <c r="F2" s="70"/>
       <c r="G2" s="70"/>
       <c r="H2" s="70"/>
       <c r="I2" s="70"/>
       <c r="J2" s="70"/>
       <c r="K2" s="70"/>
       <c r="L2" s="70"/>
       <c r="M2" s="70"/>
@@ -1768,51 +1770,53 @@
         <v>94.3</v>
       </c>
       <c r="L13" s="33">
         <v>110.5</v>
       </c>
       <c r="M13" s="53">
         <v>115.8</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="28">
         <v>2026</v>
       </c>
       <c r="B14" s="33">
         <v>26.5</v>
       </c>
       <c r="C14" s="63">
         <v>116.9</v>
       </c>
       <c r="D14" s="63">
         <v>134.30000000000001</v>
       </c>
       <c r="E14" s="63">
         <v>122.4</v>
       </c>
-      <c r="F14" s="33"/>
+      <c r="F14" s="63">
+        <v>135.80000000000001</v>
+      </c>
       <c r="G14" s="33"/>
       <c r="H14" s="33"/>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="33"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="72" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="72"/>
       <c r="C15" s="72"/>
       <c r="D15" s="72"/>
       <c r="E15" s="72"/>
       <c r="F15" s="72"/>
       <c r="G15" s="72"/>
       <c r="H15" s="72"/>
       <c r="I15" s="72"/>
       <c r="J15" s="72"/>
       <c r="K15" s="72"/>
       <c r="L15" s="72"/>
       <c r="M15" s="72"/>
     </row>
@@ -2128,51 +2132,53 @@
         <v>131.69999999999999</v>
       </c>
       <c r="L23" s="33">
         <v>129.6</v>
       </c>
       <c r="M23" s="53">
         <v>144.1</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="28">
         <v>2026</v>
       </c>
       <c r="B24" s="33">
         <v>118</v>
       </c>
       <c r="C24" s="63">
         <v>130.5</v>
       </c>
       <c r="D24" s="63">
         <v>121.1</v>
       </c>
       <c r="E24" s="63">
         <v>127.8</v>
       </c>
-      <c r="F24" s="33"/>
+      <c r="F24" s="63">
+        <v>127.4</v>
+      </c>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="72" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="72"/>
       <c r="C25" s="72"/>
       <c r="D25" s="72"/>
       <c r="E25" s="72"/>
       <c r="F25" s="72"/>
       <c r="G25" s="72"/>
       <c r="H25" s="72"/>
       <c r="I25" s="72"/>
       <c r="J25" s="72"/>
       <c r="K25" s="72"/>
       <c r="L25" s="72"/>
       <c r="M25" s="72"/>
     </row>
@@ -2488,51 +2494,53 @@
         <v>129.30000000000001</v>
       </c>
       <c r="L33" s="23">
         <v>129.5</v>
       </c>
       <c r="M33" s="55">
         <v>131.4</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="30">
         <v>2026</v>
       </c>
       <c r="B34" s="61">
         <v>118</v>
       </c>
       <c r="C34" s="64">
         <v>124.4</v>
       </c>
       <c r="D34" s="64">
         <v>122.9</v>
       </c>
       <c r="E34" s="64">
         <v>124.5</v>
       </c>
-      <c r="F34" s="54"/>
+      <c r="F34" s="64">
+        <v>125.2</v>
+      </c>
       <c r="G34" s="54"/>
       <c r="H34" s="54"/>
       <c r="I34" s="54"/>
       <c r="J34" s="54"/>
       <c r="K34" s="54"/>
       <c r="L34" s="54"/>
       <c r="M34" s="54"/>
     </row>
     <row r="36" spans="1:13">
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:13">
       <c r="K37" s="33"/>
     </row>
     <row r="38" spans="1:13">
       <c r="K38" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A5:M5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>