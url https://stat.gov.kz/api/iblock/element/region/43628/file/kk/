--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="120" windowWidth="24150" windowHeight="7320" activeTab="1"/>
+    <workbookView xWindow="120" yWindow="120" windowWidth="24150" windowHeight="7320"/>
   </bookViews>
   <sheets>
     <sheet name="Көтерме сауда көлемі " sheetId="3" r:id="rId1"/>
     <sheet name="Көтерме сауданың НКИ" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Көтерме сауда көлемі '!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Көтерме сауданың НКИ'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Көтерме сауда көлемі</t>
   </si>
   <si>
     <t>Көтерме сауданың нақты көлем индекстері</t>
   </si>
   <si>
@@ -755,52 +755,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y16"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F18" sqref="F18"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="11" style="7" customWidth="1"/>
     <col min="3" max="3" width="11" style="8" customWidth="1"/>
     <col min="4" max="11" width="11" style="7" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="8" customWidth="1"/>
     <col min="13" max="13" width="13" style="7" customWidth="1"/>
     <col min="14" max="25" width="11" style="2" customWidth="1"/>
     <col min="26" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="71"/>
       <c r="B1" s="71"/>
       <c r="C1" s="71"/>
       <c r="D1" s="71"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
       <c r="H1" s="20"/>
       <c r="I1" s="20"/>
@@ -1281,51 +1281,53 @@
       <c r="U12" s="37"/>
       <c r="V12" s="37"/>
       <c r="W12" s="37"/>
       <c r="X12" s="37"/>
       <c r="Y12" s="37"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="46">
         <v>2026</v>
       </c>
       <c r="B13" s="60">
         <v>113341.39</v>
       </c>
       <c r="C13" s="62">
         <v>135103.06899999999</v>
       </c>
       <c r="D13" s="65">
         <v>181747.78400000001</v>
       </c>
       <c r="E13" s="66">
         <v>222462.61799999999</v>
       </c>
       <c r="F13" s="67">
         <v>303061.96999999997</v>
       </c>
-      <c r="G13" s="66"/>
+      <c r="G13" s="66">
+        <v>400623.74900000001</v>
+      </c>
       <c r="H13" s="68"/>
       <c r="I13" s="60"/>
       <c r="J13" s="60"/>
       <c r="K13" s="69"/>
       <c r="L13" s="66"/>
       <c r="M13" s="66"/>
     </row>
     <row r="14" spans="1:25" s="43" customFormat="1">
       <c r="A14" s="41"/>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="40"/>
       <c r="H14" s="40"/>
       <c r="I14" s="40"/>
       <c r="J14" s="40"/>
       <c r="K14" s="40"/>
       <c r="L14" s="40"/>
       <c r="M14" s="40"/>
       <c r="N14" s="42"/>
       <c r="O14" s="42"/>
       <c r="P14" s="42"/>
       <c r="Q14" s="42"/>
@@ -1335,52 +1337,52 @@
       <c r="U14" s="42"/>
       <c r="V14" s="42"/>
       <c r="W14" s="42"/>
       <c r="X14" s="42"/>
       <c r="Y14" s="42"/>
     </row>
     <row r="16" spans="1:25">
       <c r="F16" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H36" sqref="H36"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="A25" sqref="A25:M25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="3" customWidth="1"/>
     <col min="3" max="16384" width="12.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="73" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
       <c r="E2" s="70"/>
       <c r="F2" s="70"/>
       <c r="G2" s="70"/>
       <c r="H2" s="70"/>
       <c r="I2" s="70"/>
       <c r="J2" s="70"/>
       <c r="K2" s="70"/>
       <c r="L2" s="70"/>
       <c r="M2" s="70"/>
@@ -1773,51 +1775,53 @@
         <v>110.5</v>
       </c>
       <c r="M13" s="53">
         <v>115.8</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="28">
         <v>2026</v>
       </c>
       <c r="B14" s="33">
         <v>26.5</v>
       </c>
       <c r="C14" s="63">
         <v>116.9</v>
       </c>
       <c r="D14" s="63">
         <v>134.30000000000001</v>
       </c>
       <c r="E14" s="63">
         <v>122.4</v>
       </c>
       <c r="F14" s="63">
         <v>135.80000000000001</v>
       </c>
-      <c r="G14" s="33"/>
+      <c r="G14" s="63">
+        <v>132.19999999999999</v>
+      </c>
       <c r="H14" s="33"/>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="33"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="72" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="72"/>
       <c r="C15" s="72"/>
       <c r="D15" s="72"/>
       <c r="E15" s="72"/>
       <c r="F15" s="72"/>
       <c r="G15" s="72"/>
       <c r="H15" s="72"/>
       <c r="I15" s="72"/>
       <c r="J15" s="72"/>
       <c r="K15" s="72"/>
       <c r="L15" s="72"/>
       <c r="M15" s="72"/>
     </row>
     <row r="16" spans="1:13">
@@ -2135,51 +2139,53 @@
         <v>129.6</v>
       </c>
       <c r="M23" s="53">
         <v>144.1</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="28">
         <v>2026</v>
       </c>
       <c r="B24" s="33">
         <v>118</v>
       </c>
       <c r="C24" s="63">
         <v>130.5</v>
       </c>
       <c r="D24" s="63">
         <v>121.1</v>
       </c>
       <c r="E24" s="63">
         <v>127.8</v>
       </c>
       <c r="F24" s="63">
         <v>127.4</v>
       </c>
-      <c r="G24" s="33"/>
+      <c r="G24" s="63">
+        <v>147.6</v>
+      </c>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="72" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="72"/>
       <c r="C25" s="72"/>
       <c r="D25" s="72"/>
       <c r="E25" s="72"/>
       <c r="F25" s="72"/>
       <c r="G25" s="72"/>
       <c r="H25" s="72"/>
       <c r="I25" s="72"/>
       <c r="J25" s="72"/>
       <c r="K25" s="72"/>
       <c r="L25" s="72"/>
       <c r="M25" s="72"/>
     </row>
     <row r="26" spans="1:13">
@@ -2497,51 +2503,53 @@
         <v>129.5</v>
       </c>
       <c r="M33" s="55">
         <v>131.4</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="30">
         <v>2026</v>
       </c>
       <c r="B34" s="61">
         <v>118</v>
       </c>
       <c r="C34" s="64">
         <v>124.4</v>
       </c>
       <c r="D34" s="64">
         <v>122.9</v>
       </c>
       <c r="E34" s="64">
         <v>124.5</v>
       </c>
       <c r="F34" s="64">
         <v>125.2</v>
       </c>
-      <c r="G34" s="54"/>
+      <c r="G34" s="64">
+        <v>130.9</v>
+      </c>
       <c r="H34" s="54"/>
       <c r="I34" s="54"/>
       <c r="J34" s="54"/>
       <c r="K34" s="54"/>
       <c r="L34" s="54"/>
       <c r="M34" s="54"/>
     </row>
     <row r="36" spans="1:13">
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:13">
       <c r="K37" s="33"/>
     </row>
     <row r="38" spans="1:13">
       <c r="K38" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A5:M5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>