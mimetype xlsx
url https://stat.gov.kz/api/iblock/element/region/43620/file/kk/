--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -849,109 +849,109 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="5"/>
     <cellStyle name="Обычный 7" xfId="6"/>
     <cellStyle name="Обычный 8" xfId="7"/>
     <cellStyle name="Обычный 9" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1239,100 +1239,100 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D11" sqref="D11"/>
+      <selection activeCell="H32" sqref="H32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="62" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="5"/>
     <col min="13" max="13" width="10.42578125" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="33" customFormat="1" ht="12.75">
-      <c r="A1" s="95"/>
-[...1 lines deleted...]
-      <c r="C1" s="95"/>
+      <c r="A1" s="98"/>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
       <c r="D1" s="32"/>
     </row>
     <row r="2" spans="1:25" ht="12.75">
-      <c r="A2" s="93" t="s">
+      <c r="A2" s="96" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="93"/>
-[...10 lines deleted...]
-      <c r="M2" s="93"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
     </row>
     <row r="3" spans="1:25">
-      <c r="A3" s="94" t="s">
+      <c r="A3" s="97" t="s">
         <v>73</v>
       </c>
-      <c r="B3" s="94"/>
-[...10 lines deleted...]
-      <c r="M3" s="94"/>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
     </row>
     <row r="4" spans="1:25" s="34" customFormat="1">
       <c r="A4" s="31"/>
       <c r="B4" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>60</v>
       </c>
       <c r="D4" s="30" t="s">
         <v>61</v>
       </c>
       <c r="E4" s="30" t="s">
         <v>62</v>
       </c>
       <c r="F4" s="30" t="s">
         <v>63</v>
       </c>
       <c r="G4" s="30" t="s">
         <v>64</v>
       </c>
       <c r="H4" s="30" t="s">
         <v>65</v>
       </c>
       <c r="I4" s="30" t="s">
@@ -1633,113 +1633,115 @@
         <v>2423.8380000000002</v>
       </c>
       <c r="J10" s="68">
         <v>3141.4749999999999</v>
       </c>
       <c r="K10" s="56">
         <v>3464.5459999999998</v>
       </c>
       <c r="L10" s="56">
         <v>3704.739</v>
       </c>
       <c r="M10" s="56">
         <v>4209.7079999999996</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="61">
         <v>2026</v>
       </c>
       <c r="B11" s="70">
         <v>1999.8879999999999</v>
       </c>
       <c r="C11" s="75">
         <v>1892.473</v>
       </c>
-      <c r="D11" s="110">
+      <c r="D11" s="93">
         <v>2773.6289999999999</v>
       </c>
-      <c r="E11" s="38"/>
+      <c r="E11" s="38">
+        <v>2457.4929999999999</v>
+      </c>
       <c r="F11" s="38"/>
-      <c r="G11" s="111"/>
+      <c r="G11" s="94"/>
       <c r="H11" s="70"/>
-      <c r="I11" s="112"/>
+      <c r="I11" s="95"/>
       <c r="J11" s="70"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
     </row>
     <row r="15" spans="1:25">
       <c r="K15" s="65"/>
     </row>
     <row r="16" spans="1:25">
       <c r="L16" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:O28"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="I41" sqref="I41"/>
+      <selection activeCell="H34" sqref="H34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="6"/>
     <col min="2" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.140625" style="5"/>
     <col min="13" max="13" width="9.140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" s="4" customFormat="1">
-      <c r="A2" s="96" t="s">
+      <c r="A2" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="93"/>
-[...10 lines deleted...]
-      <c r="M2" s="93"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="3"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="7"/>
       <c r="M3" s="26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1">
       <c r="A4" s="27"/>
       <c r="B4" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>60</v>
@@ -1759,55 +1761,55 @@
       <c r="H4" s="30" t="s">
         <v>65</v>
       </c>
       <c r="I4" s="30" t="s">
         <v>66</v>
       </c>
       <c r="J4" s="30" t="s">
         <v>67</v>
       </c>
       <c r="K4" s="30" t="s">
         <v>68</v>
       </c>
       <c r="L4" s="30" t="s">
         <v>69</v>
       </c>
       <c r="M4" s="31" t="s">
         <v>70</v>
       </c>
       <c r="N4" s="28"/>
     </row>
     <row r="5" spans="1:15" ht="12.75" customHeight="1">
       <c r="B5" s="53"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
       <c r="E5" s="53"/>
-      <c r="F5" s="99" t="s">
+      <c r="F5" s="102" t="s">
         <v>56</v>
       </c>
-      <c r="G5" s="99"/>
-      <c r="H5" s="99"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="102"/>
       <c r="I5" s="53"/>
       <c r="J5" s="53"/>
       <c r="K5" s="53"/>
       <c r="L5" s="53"/>
       <c r="M5" s="53"/>
       <c r="N5" s="28"/>
       <c r="O5" s="28"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="44">
         <v>2020</v>
       </c>
       <c r="B6" s="19">
         <v>51.8</v>
       </c>
       <c r="C6" s="19">
         <v>110.3</v>
       </c>
       <c r="D6" s="19">
         <v>93.7</v>
       </c>
       <c r="E6" s="19">
         <v>70.8</v>
       </c>
       <c r="F6" s="19">
@@ -2043,78 +2045,80 @@
       <c r="K11" s="79">
         <v>110.3</v>
       </c>
       <c r="L11" s="81">
         <v>106.9</v>
       </c>
       <c r="M11" s="81">
         <v>112.6</v>
       </c>
       <c r="N11" s="29"/>
       <c r="O11" s="29"/>
     </row>
     <row r="12" spans="1:15" s="4" customFormat="1">
       <c r="A12" s="45">
         <v>2026</v>
       </c>
       <c r="B12" s="79">
         <v>45</v>
       </c>
       <c r="C12" s="91">
         <v>94.6</v>
       </c>
       <c r="D12" s="91">
         <v>146.6</v>
       </c>
-      <c r="E12" s="79"/>
+      <c r="E12" s="91">
+        <v>87.4</v>
+      </c>
       <c r="F12" s="79"/>
       <c r="G12" s="79"/>
       <c r="H12" s="79"/>
       <c r="I12" s="79"/>
       <c r="J12" s="79"/>
       <c r="K12" s="79"/>
       <c r="L12" s="81"/>
       <c r="M12" s="81"/>
       <c r="N12" s="29"/>
       <c r="O12" s="29"/>
     </row>
     <row r="13" spans="1:15" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A13" s="97" t="s">
+      <c r="A13" s="100" t="s">
         <v>57</v>
       </c>
-      <c r="B13" s="97"/>
-[...10 lines deleted...]
-      <c r="M13" s="97"/>
+      <c r="B13" s="100"/>
+      <c r="C13" s="100"/>
+      <c r="D13" s="100"/>
+      <c r="E13" s="100"/>
+      <c r="F13" s="100"/>
+      <c r="G13" s="100"/>
+      <c r="H13" s="100"/>
+      <c r="I13" s="100"/>
+      <c r="J13" s="100"/>
+      <c r="K13" s="100"/>
+      <c r="L13" s="100"/>
+      <c r="M13" s="100"/>
       <c r="N13" s="29"/>
       <c r="O13" s="29"/>
     </row>
     <row r="14" spans="1:15" s="4" customFormat="1">
       <c r="A14" s="45">
         <v>2020</v>
       </c>
       <c r="B14" s="24">
         <v>100.7</v>
       </c>
       <c r="C14" s="78">
         <v>99.5</v>
       </c>
       <c r="D14" s="24">
         <v>75.900000000000006</v>
       </c>
       <c r="E14" s="24">
         <v>48.3</v>
       </c>
       <c r="F14" s="24">
         <v>46.6</v>
       </c>
       <c r="G14" s="24">
         <v>62.3</v>
       </c>
@@ -2345,78 +2349,80 @@
       <c r="K19" s="79">
         <v>107.3</v>
       </c>
       <c r="L19" s="81">
         <v>101.3</v>
       </c>
       <c r="M19" s="81">
         <v>102.8</v>
       </c>
       <c r="N19" s="29"/>
       <c r="O19" s="29"/>
     </row>
     <row r="20" spans="1:15" s="4" customFormat="1">
       <c r="A20" s="45">
         <v>2026</v>
       </c>
       <c r="B20" s="79">
         <v>104.3</v>
       </c>
       <c r="C20" s="91">
         <v>120.2</v>
       </c>
       <c r="D20" s="91">
         <v>111.8</v>
       </c>
-      <c r="E20" s="79"/>
+      <c r="E20" s="91">
+        <v>123.3</v>
+      </c>
       <c r="F20" s="79"/>
       <c r="G20" s="79"/>
       <c r="H20" s="79"/>
       <c r="I20" s="79"/>
       <c r="J20" s="79"/>
       <c r="K20" s="79"/>
       <c r="L20" s="81"/>
       <c r="M20" s="81"/>
       <c r="N20" s="29"/>
       <c r="O20" s="29"/>
     </row>
     <row r="21" spans="1:15" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A21" s="98" t="s">
+      <c r="A21" s="101" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="98"/>
-[...10 lines deleted...]
-      <c r="M21" s="98"/>
+      <c r="B21" s="101"/>
+      <c r="C21" s="101"/>
+      <c r="D21" s="101"/>
+      <c r="E21" s="101"/>
+      <c r="F21" s="101"/>
+      <c r="G21" s="101"/>
+      <c r="H21" s="101"/>
+      <c r="I21" s="101"/>
+      <c r="J21" s="101"/>
+      <c r="K21" s="101"/>
+      <c r="L21" s="101"/>
+      <c r="M21" s="101"/>
       <c r="N21" s="29"/>
       <c r="O21" s="29"/>
     </row>
     <row r="22" spans="1:15" s="4" customFormat="1">
       <c r="A22" s="45">
         <v>2020</v>
       </c>
       <c r="B22" s="24">
         <v>100.7</v>
       </c>
       <c r="C22" s="24">
         <v>100.1</v>
       </c>
       <c r="D22" s="24">
         <v>90.6</v>
       </c>
       <c r="E22" s="24">
         <v>78</v>
       </c>
       <c r="F22" s="24">
         <v>70.400000000000006</v>
       </c>
       <c r="G22" s="24">
         <v>69</v>
       </c>
@@ -2645,198 +2651,200 @@
       <c r="K27" s="24">
         <v>101.5</v>
       </c>
       <c r="L27" s="87">
         <v>101.4</v>
       </c>
       <c r="M27" s="87">
         <v>101.6</v>
       </c>
       <c r="N27" s="29"/>
       <c r="O27" s="29"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="88">
         <v>2026</v>
       </c>
       <c r="B28" s="22">
         <v>104.3</v>
       </c>
       <c r="C28" s="92">
         <v>111.5</v>
       </c>
       <c r="D28" s="92">
         <v>111.6</v>
       </c>
-      <c r="E28" s="89"/>
+      <c r="E28" s="92">
+        <v>114.6</v>
+      </c>
       <c r="F28" s="89"/>
       <c r="G28" s="89"/>
       <c r="H28" s="89"/>
       <c r="I28" s="89"/>
       <c r="J28" s="89"/>
       <c r="K28" s="89"/>
       <c r="L28" s="90"/>
       <c r="M28" s="89"/>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="F5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="I31" sqref="I31"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="H39" sqref="H39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="8" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="8" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="8" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="8" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="8" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="8" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="8" customWidth="1"/>
     <col min="12" max="12" width="14.28515625" style="8" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="8" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="8" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="8" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" style="8" customWidth="1"/>
     <col min="17" max="17" width="8.7109375" style="8" customWidth="1"/>
     <col min="18" max="18" width="15.28515625" style="8" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="8" customWidth="1"/>
     <col min="20" max="20" width="13.42578125" style="8" customWidth="1"/>
     <col min="21" max="21" width="8.7109375" style="8" customWidth="1"/>
     <col min="22" max="22" width="13.42578125" style="8" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="8" customWidth="1"/>
     <col min="24" max="24" width="15.5703125" style="8" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="8" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="20"/>
     <col min="27" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="112" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="104"/>
-[...22 lines deleted...]
-      <c r="Y1" s="104"/>
+      <c r="B1" s="112"/>
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="112"/>
+      <c r="G1" s="112"/>
+      <c r="H1" s="112"/>
+      <c r="I1" s="112"/>
+      <c r="J1" s="112"/>
+      <c r="K1" s="112"/>
+      <c r="L1" s="112"/>
+      <c r="M1" s="112"/>
+      <c r="N1" s="112"/>
+      <c r="O1" s="112"/>
+      <c r="P1" s="112"/>
+      <c r="Q1" s="112"/>
+      <c r="R1" s="112"/>
+      <c r="S1" s="112"/>
+      <c r="T1" s="112"/>
+      <c r="U1" s="112"/>
+      <c r="V1" s="112"/>
+      <c r="W1" s="112"/>
+      <c r="X1" s="112"/>
+      <c r="Y1" s="112"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="9"/>
     </row>
     <row r="4" spans="1:25" s="10" customFormat="1">
-      <c r="A4" s="105"/>
-      <c r="B4" s="103" t="s">
+      <c r="A4" s="111"/>
+      <c r="B4" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="103"/>
-      <c r="D4" s="103" t="s">
+      <c r="C4" s="108"/>
+      <c r="D4" s="108" t="s">
         <v>71</v>
       </c>
-      <c r="E4" s="103"/>
-      <c r="F4" s="103" t="s">
+      <c r="E4" s="108"/>
+      <c r="F4" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="103"/>
-      <c r="H4" s="103" t="s">
+      <c r="G4" s="108"/>
+      <c r="H4" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="103"/>
-      <c r="J4" s="103" t="s">
+      <c r="I4" s="108"/>
+      <c r="J4" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="103"/>
-      <c r="L4" s="103" t="s">
+      <c r="K4" s="108"/>
+      <c r="L4" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="103"/>
-      <c r="N4" s="103" t="s">
+      <c r="M4" s="108"/>
+      <c r="N4" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="103"/>
-      <c r="P4" s="103" t="s">
+      <c r="O4" s="108"/>
+      <c r="P4" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="103"/>
-      <c r="R4" s="103" t="s">
+      <c r="Q4" s="108"/>
+      <c r="R4" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="103"/>
-      <c r="T4" s="103" t="s">
+      <c r="S4" s="108"/>
+      <c r="T4" s="108" t="s">
         <v>10</v>
       </c>
-      <c r="U4" s="103"/>
-      <c r="V4" s="103" t="s">
+      <c r="U4" s="108"/>
+      <c r="V4" s="108" t="s">
         <v>11</v>
       </c>
-      <c r="W4" s="103"/>
-      <c r="X4" s="103" t="s">
+      <c r="W4" s="108"/>
+      <c r="X4" s="108" t="s">
         <v>12</v>
       </c>
-      <c r="Y4" s="100"/>
+      <c r="Y4" s="103"/>
     </row>
     <row r="5" spans="1:25" s="10" customFormat="1" ht="33.75">
-      <c r="A5" s="105"/>
+      <c r="A5" s="111"/>
       <c r="B5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="50" t="s">
         <v>76</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="50" t="s">
         <v>76</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>76</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="50" t="s">
         <v>76</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -2971,102 +2979,102 @@
       <c r="C7" s="17"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="17"/>
       <c r="I7" s="17"/>
       <c r="J7" s="17"/>
       <c r="K7" s="17"/>
       <c r="L7" s="17"/>
       <c r="M7" s="17"/>
       <c r="N7" s="17"/>
       <c r="O7" s="17"/>
       <c r="P7" s="18"/>
       <c r="Q7" s="19"/>
       <c r="R7" s="17"/>
       <c r="S7" s="17"/>
       <c r="T7" s="17"/>
       <c r="U7" s="17"/>
       <c r="V7" s="17"/>
       <c r="W7" s="19"/>
       <c r="X7" s="18"/>
       <c r="Y7" s="19"/>
     </row>
     <row r="9" spans="1:25" ht="15" customHeight="1">
-      <c r="A9" s="106"/>
-      <c r="B9" s="103" t="s">
+      <c r="A9" s="109"/>
+      <c r="B9" s="108" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="103"/>
-      <c r="D9" s="103" t="s">
+      <c r="C9" s="108"/>
+      <c r="D9" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="103"/>
-      <c r="F9" s="103" t="s">
+      <c r="E9" s="108"/>
+      <c r="F9" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="G9" s="103"/>
-      <c r="H9" s="103" t="s">
+      <c r="G9" s="108"/>
+      <c r="H9" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="I9" s="103"/>
-      <c r="J9" s="103" t="s">
+      <c r="I9" s="108"/>
+      <c r="J9" s="108" t="s">
         <v>19</v>
       </c>
-      <c r="K9" s="103"/>
-      <c r="L9" s="103" t="s">
+      <c r="K9" s="108"/>
+      <c r="L9" s="108" t="s">
         <v>20</v>
       </c>
-      <c r="M9" s="103"/>
-      <c r="N9" s="103" t="s">
+      <c r="M9" s="108"/>
+      <c r="N9" s="108" t="s">
         <v>21</v>
       </c>
-      <c r="O9" s="103"/>
-      <c r="P9" s="103" t="s">
+      <c r="O9" s="108"/>
+      <c r="P9" s="108" t="s">
         <v>22</v>
       </c>
-      <c r="Q9" s="103"/>
-      <c r="R9" s="103" t="s">
+      <c r="Q9" s="108"/>
+      <c r="R9" s="108" t="s">
         <v>23</v>
       </c>
-      <c r="S9" s="103"/>
-      <c r="T9" s="103" t="s">
+      <c r="S9" s="108"/>
+      <c r="T9" s="108" t="s">
         <v>24</v>
       </c>
-      <c r="U9" s="103"/>
-      <c r="V9" s="103" t="s">
+      <c r="U9" s="108"/>
+      <c r="V9" s="108" t="s">
         <v>25</v>
       </c>
-      <c r="W9" s="103"/>
-      <c r="X9" s="103" t="s">
+      <c r="W9" s="108"/>
+      <c r="X9" s="108" t="s">
         <v>26</v>
       </c>
-      <c r="Y9" s="100"/>
+      <c r="Y9" s="103"/>
     </row>
     <row r="10" spans="1:25" ht="33.75">
-      <c r="A10" s="107"/>
+      <c r="A10" s="110"/>
       <c r="B10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="50" t="s">
         <v>76</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="50" t="s">
         <v>76</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="50" t="s">
         <v>76</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="50" t="s">
         <v>76</v>
       </c>
       <c r="J10" s="11" t="s">
@@ -3184,102 +3192,102 @@
       </c>
       <c r="V11" s="38">
         <v>7778.8519999999999</v>
       </c>
       <c r="W11" s="14">
         <v>98.2</v>
       </c>
       <c r="X11" s="38">
         <v>9055.6119999999992</v>
       </c>
       <c r="Y11" s="14">
         <v>99.6</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="V12" s="20"/>
       <c r="W12" s="20"/>
       <c r="X12" s="20"/>
     </row>
     <row r="13" spans="1:25">
       <c r="V13" s="20"/>
       <c r="W13" s="20"/>
       <c r="X13" s="20"/>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
-      <c r="A14" s="105"/>
-      <c r="B14" s="103" t="s">
+      <c r="A14" s="111"/>
+      <c r="B14" s="108" t="s">
         <v>27</v>
       </c>
-      <c r="C14" s="103"/>
-      <c r="D14" s="103" t="s">
+      <c r="C14" s="108"/>
+      <c r="D14" s="108" t="s">
         <v>28</v>
       </c>
-      <c r="E14" s="103"/>
-      <c r="F14" s="103" t="s">
+      <c r="E14" s="108"/>
+      <c r="F14" s="108" t="s">
         <v>29</v>
       </c>
-      <c r="G14" s="103"/>
-      <c r="H14" s="103" t="s">
+      <c r="G14" s="108"/>
+      <c r="H14" s="108" t="s">
         <v>30</v>
       </c>
-      <c r="I14" s="103"/>
-      <c r="J14" s="103" t="s">
+      <c r="I14" s="108"/>
+      <c r="J14" s="108" t="s">
         <v>31</v>
       </c>
-      <c r="K14" s="103"/>
-      <c r="L14" s="103" t="s">
+      <c r="K14" s="108"/>
+      <c r="L14" s="108" t="s">
         <v>32</v>
       </c>
-      <c r="M14" s="103"/>
-      <c r="N14" s="103" t="s">
+      <c r="M14" s="108"/>
+      <c r="N14" s="108" t="s">
         <v>33</v>
       </c>
-      <c r="O14" s="103"/>
-      <c r="P14" s="103" t="s">
+      <c r="O14" s="108"/>
+      <c r="P14" s="108" t="s">
         <v>34</v>
       </c>
-      <c r="Q14" s="103"/>
-      <c r="R14" s="103" t="s">
+      <c r="Q14" s="108"/>
+      <c r="R14" s="108" t="s">
         <v>35</v>
       </c>
-      <c r="S14" s="103"/>
-      <c r="T14" s="103" t="s">
+      <c r="S14" s="108"/>
+      <c r="T14" s="108" t="s">
         <v>36</v>
       </c>
-      <c r="U14" s="103"/>
-      <c r="V14" s="103" t="s">
+      <c r="U14" s="108"/>
+      <c r="V14" s="108" t="s">
         <v>37</v>
       </c>
-      <c r="W14" s="103"/>
-      <c r="X14" s="103" t="s">
+      <c r="W14" s="108"/>
+      <c r="X14" s="108" t="s">
         <v>38</v>
       </c>
-      <c r="Y14" s="100"/>
+      <c r="Y14" s="103"/>
     </row>
     <row r="15" spans="1:25" ht="33.75">
-      <c r="A15" s="105"/>
+      <c r="A15" s="111"/>
       <c r="B15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="50" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="50" t="s">
         <v>76</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="50" t="s">
         <v>76</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="50" t="s">
         <v>76</v>
       </c>
       <c r="J15" s="11" t="s">
@@ -3387,102 +3395,102 @@
         <v>9697.9760000000006</v>
       </c>
       <c r="S16" s="22">
         <v>135.5</v>
       </c>
       <c r="T16" s="21">
         <v>11184.228999999999</v>
       </c>
       <c r="U16" s="22">
         <v>137.69999999999999</v>
       </c>
       <c r="V16" s="21">
         <v>12629.31</v>
       </c>
       <c r="W16" s="22">
         <v>136.5</v>
       </c>
       <c r="X16" s="21">
         <v>14244.215</v>
       </c>
       <c r="Y16" s="22">
         <v>130.30000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="12" customHeight="1">
-      <c r="A19" s="108"/>
-      <c r="B19" s="103" t="s">
+      <c r="A19" s="106"/>
+      <c r="B19" s="108" t="s">
         <v>39</v>
       </c>
-      <c r="C19" s="103"/>
-      <c r="D19" s="103" t="s">
+      <c r="C19" s="108"/>
+      <c r="D19" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="E19" s="103"/>
-      <c r="F19" s="103" t="s">
+      <c r="E19" s="108"/>
+      <c r="F19" s="108" t="s">
         <v>41</v>
       </c>
-      <c r="G19" s="103"/>
-      <c r="H19" s="103" t="s">
+      <c r="G19" s="108"/>
+      <c r="H19" s="108" t="s">
         <v>42</v>
       </c>
-      <c r="I19" s="103"/>
-      <c r="J19" s="103" t="s">
+      <c r="I19" s="108"/>
+      <c r="J19" s="108" t="s">
         <v>43</v>
       </c>
-      <c r="K19" s="103"/>
-      <c r="L19" s="103" t="s">
+      <c r="K19" s="108"/>
+      <c r="L19" s="108" t="s">
         <v>44</v>
       </c>
-      <c r="M19" s="103"/>
-      <c r="N19" s="103" t="s">
+      <c r="M19" s="108"/>
+      <c r="N19" s="108" t="s">
         <v>45</v>
       </c>
-      <c r="O19" s="103"/>
-      <c r="P19" s="103" t="s">
+      <c r="O19" s="108"/>
+      <c r="P19" s="108" t="s">
         <v>46</v>
       </c>
-      <c r="Q19" s="103"/>
-      <c r="R19" s="103" t="s">
+      <c r="Q19" s="108"/>
+      <c r="R19" s="108" t="s">
         <v>47</v>
       </c>
-      <c r="S19" s="103"/>
-      <c r="T19" s="103" t="s">
+      <c r="S19" s="108"/>
+      <c r="T19" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="U19" s="103"/>
-      <c r="V19" s="103" t="s">
+      <c r="U19" s="108"/>
+      <c r="V19" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="W19" s="103"/>
-      <c r="X19" s="103" t="s">
+      <c r="W19" s="108"/>
+      <c r="X19" s="108" t="s">
         <v>50</v>
       </c>
-      <c r="Y19" s="100"/>
+      <c r="Y19" s="103"/>
     </row>
     <row r="20" spans="1:25" ht="33.75">
-      <c r="A20" s="109"/>
+      <c r="A20" s="107"/>
       <c r="B20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="51" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="51" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="51" t="s">
         <v>76</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="51" t="s">
         <v>76</v>
       </c>
       <c r="J20" s="11" t="s">
@@ -3616,102 +3624,102 @@
       <c r="C22" s="24"/>
       <c r="D22" s="23"/>
       <c r="E22" s="24"/>
       <c r="F22" s="23"/>
       <c r="G22" s="24"/>
       <c r="H22" s="23"/>
       <c r="I22" s="24"/>
       <c r="J22" s="23"/>
       <c r="K22" s="24"/>
       <c r="L22" s="23"/>
       <c r="M22" s="24"/>
       <c r="N22" s="23"/>
       <c r="O22" s="24"/>
       <c r="P22" s="23"/>
       <c r="Q22" s="24"/>
       <c r="R22" s="23"/>
       <c r="S22" s="24"/>
       <c r="T22" s="23"/>
       <c r="U22" s="24"/>
       <c r="V22" s="23"/>
       <c r="W22" s="24"/>
       <c r="X22" s="23"/>
       <c r="Y22" s="24"/>
     </row>
     <row r="24" spans="1:25" ht="12" customHeight="1">
-      <c r="A24" s="108"/>
-      <c r="B24" s="100" t="s">
+      <c r="A24" s="106"/>
+      <c r="B24" s="103" t="s">
         <v>51</v>
       </c>
-      <c r="C24" s="101"/>
-      <c r="D24" s="100" t="s">
+      <c r="C24" s="104"/>
+      <c r="D24" s="103" t="s">
         <v>52</v>
       </c>
-      <c r="E24" s="101"/>
-      <c r="F24" s="100" t="s">
+      <c r="E24" s="104"/>
+      <c r="F24" s="103" t="s">
         <v>53</v>
       </c>
-      <c r="G24" s="101"/>
-      <c r="H24" s="100" t="s">
+      <c r="G24" s="104"/>
+      <c r="H24" s="103" t="s">
         <v>74</v>
       </c>
-      <c r="I24" s="101"/>
-      <c r="J24" s="100" t="s">
+      <c r="I24" s="104"/>
+      <c r="J24" s="103" t="s">
         <v>75</v>
       </c>
-      <c r="K24" s="101"/>
-      <c r="L24" s="100" t="s">
+      <c r="K24" s="104"/>
+      <c r="L24" s="103" t="s">
         <v>77</v>
       </c>
-      <c r="M24" s="101"/>
-      <c r="N24" s="100" t="s">
+      <c r="M24" s="104"/>
+      <c r="N24" s="103" t="s">
         <v>78</v>
       </c>
-      <c r="O24" s="101"/>
-      <c r="P24" s="100" t="s">
+      <c r="O24" s="104"/>
+      <c r="P24" s="103" t="s">
         <v>79</v>
       </c>
-      <c r="Q24" s="101"/>
-      <c r="R24" s="100" t="s">
+      <c r="Q24" s="104"/>
+      <c r="R24" s="103" t="s">
         <v>80</v>
       </c>
-      <c r="S24" s="101"/>
-      <c r="T24" s="100" t="s">
+      <c r="S24" s="104"/>
+      <c r="T24" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="U24" s="101"/>
-      <c r="V24" s="100" t="s">
+      <c r="U24" s="104"/>
+      <c r="V24" s="103" t="s">
         <v>82</v>
       </c>
-      <c r="W24" s="101"/>
-      <c r="X24" s="100" t="s">
+      <c r="W24" s="104"/>
+      <c r="X24" s="103" t="s">
         <v>83</v>
       </c>
-      <c r="Y24" s="102"/>
+      <c r="Y24" s="105"/>
     </row>
     <row r="25" spans="1:25" ht="33.75">
-      <c r="A25" s="109"/>
+      <c r="A25" s="107"/>
       <c r="B25" s="54" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="55" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="54" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="55" t="s">
         <v>76</v>
       </c>
       <c r="F25" s="54" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="55" t="s">
         <v>76</v>
       </c>
       <c r="H25" s="46" t="s">
         <v>13</v>
       </c>
       <c r="I25" s="47" t="s">
         <v>76</v>
       </c>
       <c r="J25" s="54" t="s">
@@ -3823,102 +3831,102 @@
       </c>
       <c r="T26" s="48">
         <v>19990.253000000001</v>
       </c>
       <c r="U26" s="49">
         <v>122.9</v>
       </c>
       <c r="V26" s="48">
         <v>23374.625</v>
       </c>
       <c r="W26" s="49">
         <v>125</v>
       </c>
       <c r="X26" s="48">
         <v>27154.638999999999</v>
       </c>
       <c r="Y26" s="49">
         <v>127.4</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="B27" s="23"/>
       <c r="C27" s="24"/>
     </row>
     <row r="29" spans="1:25" ht="12" customHeight="1">
-      <c r="A29" s="108"/>
-      <c r="B29" s="100" t="s">
+      <c r="A29" s="106"/>
+      <c r="B29" s="103" t="s">
         <v>95</v>
       </c>
-      <c r="C29" s="101"/>
-      <c r="D29" s="100" t="s">
+      <c r="C29" s="104"/>
+      <c r="D29" s="103" t="s">
         <v>84</v>
       </c>
-      <c r="E29" s="101"/>
-      <c r="F29" s="100" t="s">
+      <c r="E29" s="104"/>
+      <c r="F29" s="103" t="s">
         <v>85</v>
       </c>
-      <c r="G29" s="101"/>
-      <c r="H29" s="100" t="s">
+      <c r="G29" s="104"/>
+      <c r="H29" s="103" t="s">
         <v>86</v>
       </c>
-      <c r="I29" s="101"/>
-      <c r="J29" s="100" t="s">
+      <c r="I29" s="104"/>
+      <c r="J29" s="103" t="s">
         <v>87</v>
       </c>
-      <c r="K29" s="101"/>
-      <c r="L29" s="100" t="s">
+      <c r="K29" s="104"/>
+      <c r="L29" s="103" t="s">
         <v>88</v>
       </c>
-      <c r="M29" s="101"/>
-      <c r="N29" s="100" t="s">
+      <c r="M29" s="104"/>
+      <c r="N29" s="103" t="s">
         <v>89</v>
       </c>
-      <c r="O29" s="101"/>
-      <c r="P29" s="100" t="s">
+      <c r="O29" s="104"/>
+      <c r="P29" s="103" t="s">
         <v>90</v>
       </c>
-      <c r="Q29" s="101"/>
-      <c r="R29" s="100" t="s">
+      <c r="Q29" s="104"/>
+      <c r="R29" s="103" t="s">
         <v>91</v>
       </c>
-      <c r="S29" s="101"/>
-      <c r="T29" s="100" t="s">
+      <c r="S29" s="104"/>
+      <c r="T29" s="103" t="s">
         <v>92</v>
       </c>
-      <c r="U29" s="101"/>
-      <c r="V29" s="100" t="s">
+      <c r="U29" s="104"/>
+      <c r="V29" s="103" t="s">
         <v>93</v>
       </c>
-      <c r="W29" s="101"/>
-      <c r="X29" s="100" t="s">
+      <c r="W29" s="104"/>
+      <c r="X29" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="Y29" s="102"/>
+      <c r="Y29" s="105"/>
     </row>
     <row r="30" spans="1:25" ht="33.75">
-      <c r="A30" s="109"/>
+      <c r="A30" s="107"/>
       <c r="B30" s="46" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="47" t="s">
         <v>76</v>
       </c>
       <c r="D30" s="46" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="47" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="47" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="46" t="s">
         <v>76</v>
       </c>
       <c r="H30" s="46" t="s">
         <v>13</v>
       </c>
       <c r="I30" s="46" t="s">
         <v>76</v>
       </c>
       <c r="J30" s="72" t="s">
@@ -4026,102 +4034,102 @@
         <v>18400.757000000001</v>
       </c>
       <c r="S31" s="49">
         <v>100.4</v>
       </c>
       <c r="T31" s="48">
         <v>21865.303</v>
       </c>
       <c r="U31" s="49">
         <v>101.5</v>
       </c>
       <c r="V31" s="48">
         <v>25570.042000000001</v>
       </c>
       <c r="W31" s="66">
         <v>101.4</v>
       </c>
       <c r="X31" s="48">
         <v>29779.75</v>
       </c>
       <c r="Y31" s="66">
         <v>101.6</v>
       </c>
     </row>
     <row r="33" spans="1:25" ht="12" customHeight="1">
-      <c r="A33" s="108"/>
-      <c r="B33" s="100" t="s">
+      <c r="A33" s="106"/>
+      <c r="B33" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="C33" s="101"/>
-      <c r="D33" s="100" t="s">
+      <c r="C33" s="104"/>
+      <c r="D33" s="103" t="s">
         <v>97</v>
       </c>
-      <c r="E33" s="101"/>
-      <c r="F33" s="100" t="s">
+      <c r="E33" s="104"/>
+      <c r="F33" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="G33" s="101"/>
-      <c r="H33" s="100" t="s">
+      <c r="G33" s="104"/>
+      <c r="H33" s="103" t="s">
         <v>99</v>
       </c>
-      <c r="I33" s="101"/>
-      <c r="J33" s="100" t="s">
+      <c r="I33" s="104"/>
+      <c r="J33" s="103" t="s">
         <v>100</v>
       </c>
-      <c r="K33" s="101"/>
-      <c r="L33" s="100" t="s">
+      <c r="K33" s="104"/>
+      <c r="L33" s="103" t="s">
         <v>101</v>
       </c>
-      <c r="M33" s="101"/>
-      <c r="N33" s="100" t="s">
+      <c r="M33" s="104"/>
+      <c r="N33" s="103" t="s">
         <v>102</v>
       </c>
-      <c r="O33" s="101"/>
-      <c r="P33" s="100" t="s">
+      <c r="O33" s="104"/>
+      <c r="P33" s="103" t="s">
         <v>103</v>
       </c>
-      <c r="Q33" s="101"/>
-      <c r="R33" s="100" t="s">
+      <c r="Q33" s="104"/>
+      <c r="R33" s="103" t="s">
         <v>104</v>
       </c>
-      <c r="S33" s="101"/>
-      <c r="T33" s="100" t="s">
+      <c r="S33" s="104"/>
+      <c r="T33" s="103" t="s">
         <v>105</v>
       </c>
-      <c r="U33" s="101"/>
-      <c r="V33" s="100" t="s">
+      <c r="U33" s="104"/>
+      <c r="V33" s="103" t="s">
         <v>106</v>
       </c>
-      <c r="W33" s="101"/>
-      <c r="X33" s="100" t="s">
+      <c r="W33" s="104"/>
+      <c r="X33" s="103" t="s">
         <v>107</v>
       </c>
-      <c r="Y33" s="102"/>
+      <c r="Y33" s="105"/>
     </row>
     <row r="34" spans="1:25" ht="33.75">
-      <c r="A34" s="109"/>
+      <c r="A34" s="107"/>
       <c r="B34" s="46" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="47" t="s">
         <v>76</v>
       </c>
       <c r="D34" s="46" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="47" t="s">
         <v>76</v>
       </c>
       <c r="F34" s="47" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="74" t="s">
         <v>76</v>
       </c>
       <c r="H34" s="46" t="s">
         <v>13</v>
       </c>
       <c r="I34" s="46" t="s">
         <v>76</v>
       </c>
       <c r="J34" s="72" t="s">
@@ -4162,179 +4170,183 @@
       </c>
       <c r="V34" s="46" t="s">
         <v>13</v>
       </c>
       <c r="W34" s="47" t="s">
         <v>76</v>
       </c>
       <c r="X34" s="46" t="s">
         <v>13</v>
       </c>
       <c r="Y34" s="47" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="63">
         <v>1999.8879999999999</v>
       </c>
       <c r="C35" s="49">
         <v>104.3</v>
       </c>
       <c r="D35" s="48">
-        <v>1892.473</v>
+        <v>3892.3609999999999</v>
       </c>
       <c r="E35" s="71">
         <v>111.5</v>
       </c>
       <c r="F35" s="52">
-        <v>2773.6289999999999</v>
+        <v>6665.99</v>
       </c>
       <c r="G35" s="92">
         <v>111.6</v>
       </c>
-      <c r="H35" s="48"/>
-      <c r="I35" s="49"/>
+      <c r="H35" s="48">
+        <v>9123.4830000000002</v>
+      </c>
+      <c r="I35" s="49">
+        <v>114.6</v>
+      </c>
       <c r="J35" s="48"/>
       <c r="K35" s="49"/>
       <c r="L35" s="48"/>
       <c r="M35" s="49"/>
       <c r="N35" s="63"/>
       <c r="O35" s="49"/>
       <c r="P35" s="64"/>
       <c r="Q35" s="49"/>
       <c r="R35" s="63"/>
       <c r="S35" s="49"/>
       <c r="T35" s="48"/>
       <c r="U35" s="49"/>
       <c r="V35" s="48"/>
       <c r="W35" s="66"/>
       <c r="X35" s="48"/>
       <c r="Y35" s="66"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="8" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T33:U33"/>
-[...24 lines deleted...]
-    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="N19:O19"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="T19:U19"/>
     <mergeCell ref="V19:W19"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="P24:Q24"/>
-    <mergeCell ref="A9:A10"/>
-[...48 lines deleted...]
-    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="R33:S33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="29" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>