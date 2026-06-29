--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -357,51 +357,51 @@
     <t xml:space="preserve">2026 жылғы қаңтар-қыркүйек </t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-желтоқсан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0\ _₽;[Red]#,##0.0\ _₽"/>
     <numFmt numFmtId="168" formatCode="#,##0.0\ _₽"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="0.0;[Red]0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -455,50 +455,57 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -615,85 +622,79 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="113">
+  <cellXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
@@ -888,70 +889,83 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="5"/>
     <cellStyle name="Обычный 7" xfId="6"/>
     <cellStyle name="Обычный 8" xfId="7"/>
     <cellStyle name="Обычный 9" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1239,3114 +1253,3148 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H32" sqref="H32"/>
+      <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="14.140625" style="62" customWidth="1"/>
+    <col min="1" max="1" width="14.140625" style="60" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="5"/>
     <col min="13" max="13" width="10.42578125" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="33" customFormat="1" ht="12.75">
-[...3 lines deleted...]
-      <c r="D1" s="32"/>
+    <row r="1" spans="1:25" s="31" customFormat="1" ht="12.75">
+      <c r="A1" s="96"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="30"/>
     </row>
     <row r="2" spans="1:25" ht="12.75">
-      <c r="A2" s="96" t="s">
+      <c r="A2" s="94" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="96"/>
-[...10 lines deleted...]
-      <c r="M2" s="96"/>
+      <c r="B2" s="94"/>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="94"/>
+      <c r="H2" s="94"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="94"/>
+      <c r="L2" s="94"/>
+      <c r="M2" s="94"/>
     </row>
     <row r="3" spans="1:25">
-      <c r="A3" s="97" t="s">
+      <c r="A3" s="95" t="s">
         <v>73</v>
       </c>
-      <c r="B3" s="97"/>
-[...14 lines deleted...]
-      <c r="B4" s="30" t="s">
+      <c r="B3" s="95"/>
+      <c r="C3" s="95"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
+      <c r="I3" s="95"/>
+      <c r="J3" s="95"/>
+      <c r="K3" s="95"/>
+      <c r="L3" s="95"/>
+      <c r="M3" s="95"/>
+    </row>
+    <row r="4" spans="1:25" s="32" customFormat="1">
+      <c r="A4" s="29"/>
+      <c r="B4" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="D4" s="30" t="s">
+      <c r="D4" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="E4" s="30" t="s">
+      <c r="E4" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="F4" s="30" t="s">
+      <c r="F4" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="G4" s="30" t="s">
+      <c r="G4" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="H4" s="30" t="s">
+      <c r="H4" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="I4" s="30" t="s">
+      <c r="I4" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="J4" s="30" t="s">
+      <c r="J4" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="K4" s="30" t="s">
+      <c r="K4" s="28" t="s">
         <v>68</v>
       </c>
-      <c r="L4" s="30" t="s">
+      <c r="L4" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="M4" s="31" t="s">
+      <c r="M4" s="29" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="5" spans="1:25" s="36" customFormat="1">
-      <c r="A5" s="60">
+    <row r="5" spans="1:25" s="34" customFormat="1">
+      <c r="A5" s="58">
         <v>2020</v>
       </c>
-      <c r="B5" s="37">
+      <c r="B5" s="35">
         <v>664.24599999999998</v>
       </c>
-      <c r="C5" s="37">
+      <c r="C5" s="35">
         <v>732.65499999999997</v>
       </c>
-      <c r="D5" s="37">
+      <c r="D5" s="35">
         <v>686.41600000000005</v>
       </c>
-      <c r="E5" s="37">
+      <c r="E5" s="35">
         <v>486.18400000000003</v>
       </c>
-      <c r="F5" s="37">
+      <c r="F5" s="35">
         <v>486.4</v>
       </c>
-      <c r="G5" s="37">
+      <c r="G5" s="35">
         <v>656.40099999999995</v>
       </c>
-      <c r="H5" s="37">
+      <c r="H5" s="35">
         <v>675.50099999999998</v>
       </c>
-      <c r="I5" s="37">
+      <c r="I5" s="35">
         <v>715.74300000000005</v>
       </c>
-      <c r="J5" s="37">
+      <c r="J5" s="35">
         <v>770.31799999999998</v>
       </c>
-      <c r="K5" s="37">
+      <c r="K5" s="35">
         <v>773.14800000000002</v>
       </c>
-      <c r="L5" s="37">
+      <c r="L5" s="35">
         <v>830.25800000000004</v>
       </c>
-      <c r="M5" s="37">
+      <c r="M5" s="35">
         <v>1123.2809999999999</v>
       </c>
-      <c r="N5" s="35"/>
-[...13 lines deleted...]
-      <c r="A6" s="60">
+      <c r="N5" s="33"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33"/>
+      <c r="S5" s="33"/>
+      <c r="T5" s="33"/>
+      <c r="U5" s="33"/>
+      <c r="V5" s="33"/>
+      <c r="W5" s="33"/>
+      <c r="X5" s="33"/>
+      <c r="Y5" s="33"/>
+    </row>
+    <row r="6" spans="1:25" s="34" customFormat="1">
+      <c r="A6" s="58">
         <v>2021</v>
       </c>
-      <c r="B6" s="40">
+      <c r="B6" s="38">
         <v>731.404</v>
       </c>
-      <c r="C6" s="41">
+      <c r="C6" s="39">
         <v>711.87199999999996</v>
       </c>
-      <c r="D6" s="37">
+      <c r="D6" s="35">
         <v>763.495</v>
       </c>
-      <c r="E6" s="37">
+      <c r="E6" s="35">
         <v>605.25699999999995</v>
       </c>
-      <c r="F6" s="37">
+      <c r="F6" s="35">
         <v>694.78099999999995</v>
       </c>
-      <c r="G6" s="37">
+      <c r="G6" s="35">
         <v>666.82399999999996</v>
       </c>
-      <c r="H6" s="37">
+      <c r="H6" s="35">
         <v>626.42100000000005</v>
       </c>
-      <c r="I6" s="37">
+      <c r="I6" s="35">
         <v>654.35599999999999</v>
       </c>
-      <c r="J6" s="37">
+      <c r="J6" s="35">
         <v>745.80100000000004</v>
       </c>
-      <c r="K6" s="37">
+      <c r="K6" s="35">
         <v>765.85799999999995</v>
       </c>
-      <c r="L6" s="37">
+      <c r="L6" s="35">
         <v>816.78300000000002</v>
       </c>
-      <c r="M6" s="42">
+      <c r="M6" s="40">
         <v>1276.76</v>
       </c>
-      <c r="N6" s="35"/>
-[...13 lines deleted...]
-      <c r="A7" s="60">
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="33"/>
+      <c r="T6" s="33"/>
+      <c r="U6" s="33"/>
+      <c r="V6" s="33"/>
+      <c r="W6" s="33"/>
+      <c r="X6" s="33"/>
+      <c r="Y6" s="33"/>
+    </row>
+    <row r="7" spans="1:25" s="34" customFormat="1">
+      <c r="A7" s="58">
         <v>2022</v>
       </c>
-      <c r="B7" s="43">
+      <c r="B7" s="41">
         <v>755.98199999999997</v>
       </c>
-      <c r="C7" s="37">
+      <c r="C7" s="35">
         <v>762.66600000000005</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D7" s="35">
         <v>924.19200000000001</v>
       </c>
-      <c r="E7" s="37">
+      <c r="E7" s="35">
         <v>761.54</v>
       </c>
-      <c r="F7" s="37">
+      <c r="F7" s="35">
         <v>1104.4110000000001</v>
       </c>
-      <c r="G7" s="37">
+      <c r="G7" s="35">
         <v>1396.4359999999999</v>
       </c>
-      <c r="H7" s="37">
+      <c r="H7" s="35">
         <v>1265.56</v>
       </c>
-      <c r="I7" s="37">
+      <c r="I7" s="35">
         <v>1374.383</v>
       </c>
-      <c r="J7" s="37">
+      <c r="J7" s="35">
         <v>1352.806</v>
       </c>
-      <c r="K7" s="37">
+      <c r="K7" s="35">
         <v>1486.2529999999999</v>
       </c>
-      <c r="L7" s="37">
+      <c r="L7" s="35">
         <v>1445.0809999999999</v>
       </c>
-      <c r="M7" s="37">
+      <c r="M7" s="35">
         <v>1614.905</v>
       </c>
-      <c r="N7" s="35"/>
-[...13 lines deleted...]
-      <c r="A8" s="60">
+      <c r="N7" s="33"/>
+      <c r="O7" s="33"/>
+      <c r="P7" s="33"/>
+      <c r="Q7" s="33"/>
+      <c r="R7" s="33"/>
+      <c r="S7" s="33"/>
+      <c r="T7" s="33"/>
+      <c r="U7" s="33"/>
+      <c r="V7" s="33"/>
+      <c r="W7" s="33"/>
+      <c r="X7" s="33"/>
+      <c r="Y7" s="33"/>
+    </row>
+    <row r="8" spans="1:25" s="34" customFormat="1">
+      <c r="A8" s="58">
         <v>2023</v>
       </c>
-      <c r="B8" s="37">
+      <c r="B8" s="35">
         <v>1191.4970000000001</v>
       </c>
-      <c r="C8" s="37">
+      <c r="C8" s="35">
         <v>1073.913</v>
       </c>
-      <c r="D8" s="39">
+      <c r="D8" s="37">
         <v>1234.3330000000001</v>
       </c>
-      <c r="E8" s="37">
+      <c r="E8" s="35">
         <v>1174.404</v>
       </c>
-      <c r="F8" s="37">
+      <c r="F8" s="35">
         <v>1147.2080000000001</v>
       </c>
-      <c r="G8" s="37">
+      <c r="G8" s="35">
         <v>1486.2650000000001</v>
       </c>
-      <c r="H8" s="37">
+      <c r="H8" s="35">
         <v>1603.6969999999999</v>
       </c>
-      <c r="I8" s="37">
+      <c r="I8" s="35">
         <v>1964.2349999999999</v>
       </c>
-      <c r="J8" s="37">
+      <c r="J8" s="35">
         <v>1871.586</v>
       </c>
-      <c r="K8" s="37">
+      <c r="K8" s="35">
         <v>1898.404</v>
       </c>
-      <c r="L8" s="37">
+      <c r="L8" s="35">
         <v>2215.8040000000001</v>
       </c>
-      <c r="M8" s="37">
+      <c r="M8" s="35">
         <v>2399.6880000000001</v>
       </c>
-      <c r="N8" s="35"/>
-[...13 lines deleted...]
-      <c r="A9" s="60">
+      <c r="N8" s="33"/>
+      <c r="O8" s="33"/>
+      <c r="P8" s="33"/>
+      <c r="Q8" s="33"/>
+      <c r="R8" s="33"/>
+      <c r="S8" s="33"/>
+      <c r="T8" s="33"/>
+      <c r="U8" s="33"/>
+      <c r="V8" s="33"/>
+      <c r="W8" s="33"/>
+      <c r="X8" s="33"/>
+      <c r="Y8" s="33"/>
+    </row>
+    <row r="9" spans="1:25" s="56" customFormat="1">
+      <c r="A9" s="58">
         <v>2024</v>
       </c>
-      <c r="B9" s="56">
+      <c r="B9" s="54">
         <v>1490.8579999999999</v>
       </c>
-      <c r="C9" s="56">
+      <c r="C9" s="54">
         <v>1258.8879999999999</v>
       </c>
-      <c r="D9" s="56">
+      <c r="D9" s="54">
         <v>1809.44</v>
       </c>
-      <c r="E9" s="56">
+      <c r="E9" s="54">
         <v>1423.37</v>
       </c>
-      <c r="F9" s="56">
+      <c r="F9" s="54">
         <v>1659.355</v>
       </c>
-      <c r="G9" s="57">
+      <c r="G9" s="55">
         <v>1868.7840000000001</v>
       </c>
-      <c r="H9" s="56">
+      <c r="H9" s="54">
         <v>2085.3359999999998</v>
       </c>
-      <c r="I9" s="57">
+      <c r="I9" s="55">
         <v>2560.279</v>
       </c>
-      <c r="J9" s="56">
+      <c r="J9" s="54">
         <v>2849.875</v>
       </c>
-      <c r="K9" s="56">
+      <c r="K9" s="54">
         <v>2984.0680000000002</v>
       </c>
-      <c r="L9" s="56">
+      <c r="L9" s="54">
         <v>3384.3719999999998</v>
       </c>
-      <c r="M9" s="56">
+      <c r="M9" s="54">
         <v>3780.0140000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:25" s="36" customFormat="1">
-      <c r="A10" s="60">
+    <row r="10" spans="1:25" s="34" customFormat="1">
+      <c r="A10" s="58">
         <v>2025</v>
       </c>
-      <c r="B10" s="56">
+      <c r="B10" s="54">
         <v>1678.2439999999999</v>
       </c>
-      <c r="C10" s="56">
+      <c r="C10" s="54">
         <v>1379.162</v>
       </c>
-      <c r="D10" s="57">
+      <c r="D10" s="55">
         <v>2171.5059999999999</v>
       </c>
-      <c r="E10" s="56">
+      <c r="E10" s="54">
         <v>1768.2819999999999</v>
       </c>
-      <c r="F10" s="56">
+      <c r="F10" s="54">
         <v>1753.9559999999999</v>
       </c>
-      <c r="G10" s="67">
+      <c r="G10" s="65">
         <v>1923.741</v>
       </c>
-      <c r="H10" s="68">
+      <c r="H10" s="66">
         <v>2160.5529999999999</v>
       </c>
-      <c r="I10" s="69">
+      <c r="I10" s="67">
         <v>2423.8380000000002</v>
       </c>
-      <c r="J10" s="68">
+      <c r="J10" s="66">
         <v>3141.4749999999999</v>
       </c>
-      <c r="K10" s="56">
+      <c r="K10" s="54">
         <v>3464.5459999999998</v>
       </c>
-      <c r="L10" s="56">
+      <c r="L10" s="54">
         <v>3704.739</v>
       </c>
-      <c r="M10" s="56">
+      <c r="M10" s="54">
         <v>4209.7079999999996</v>
       </c>
     </row>
     <row r="11" spans="1:25">
-      <c r="A11" s="61">
+      <c r="A11" s="59">
         <v>2026</v>
       </c>
-      <c r="B11" s="70">
+      <c r="B11" s="68">
         <v>1999.8879999999999</v>
       </c>
-      <c r="C11" s="75">
+      <c r="C11" s="73">
         <v>1892.473</v>
       </c>
-      <c r="D11" s="93">
+      <c r="D11" s="91">
         <v>2773.6289999999999</v>
       </c>
-      <c r="E11" s="38">
+      <c r="E11" s="36">
         <v>2457.4929999999999</v>
       </c>
-      <c r="F11" s="38"/>
-[...6 lines deleted...]
-      <c r="M11" s="38"/>
+      <c r="F11" s="36">
+        <v>2560.59</v>
+      </c>
+      <c r="G11" s="92"/>
+      <c r="H11" s="68"/>
+      <c r="I11" s="93"/>
+      <c r="J11" s="68"/>
+      <c r="K11" s="36"/>
+      <c r="L11" s="36"/>
+      <c r="M11" s="36"/>
     </row>
     <row r="15" spans="1:25">
-      <c r="K15" s="65"/>
+      <c r="K15" s="63"/>
     </row>
     <row r="16" spans="1:25">
-      <c r="L16" s="37"/>
+      <c r="L16" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:O28"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="H34" sqref="H34"/>
+      <selection activeCell="J48" sqref="J48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="6"/>
     <col min="2" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.140625" style="5"/>
     <col min="13" max="13" width="9.140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" s="4" customFormat="1">
-      <c r="A2" s="99" t="s">
+      <c r="A2" s="97" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="96"/>
-[...10 lines deleted...]
-      <c r="M2" s="96"/>
+      <c r="B2" s="94"/>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="94"/>
+      <c r="H2" s="94"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="94"/>
+      <c r="L2" s="94"/>
+      <c r="M2" s="94"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="3"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="7"/>
-      <c r="M3" s="26" t="s">
+      <c r="M3" s="24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1">
-      <c r="A4" s="27"/>
-      <c r="B4" s="30" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="D4" s="30" t="s">
+      <c r="D4" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="E4" s="30" t="s">
+      <c r="E4" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="F4" s="30" t="s">
+      <c r="F4" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="G4" s="30" t="s">
+      <c r="G4" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="H4" s="30" t="s">
+      <c r="H4" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="I4" s="30" t="s">
+      <c r="I4" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="J4" s="30" t="s">
+      <c r="J4" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="K4" s="30" t="s">
+      <c r="K4" s="28" t="s">
         <v>68</v>
       </c>
-      <c r="L4" s="30" t="s">
+      <c r="L4" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="M4" s="31" t="s">
+      <c r="M4" s="29" t="s">
         <v>70</v>
       </c>
-      <c r="N4" s="28"/>
+      <c r="N4" s="26"/>
     </row>
     <row r="5" spans="1:15" ht="12.75" customHeight="1">
-      <c r="B5" s="53"/>
-[...3 lines deleted...]
-      <c r="F5" s="102" t="s">
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="100" t="s">
         <v>56</v>
       </c>
-      <c r="G5" s="102"/>
-[...7 lines deleted...]
-      <c r="O5" s="28"/>
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="26"/>
+      <c r="O5" s="26"/>
     </row>
     <row r="6" spans="1:15">
-      <c r="A6" s="44">
+      <c r="A6" s="42">
         <v>2020</v>
       </c>
-      <c r="B6" s="19">
+      <c r="B6" s="17">
         <v>51.8</v>
       </c>
-      <c r="C6" s="19">
+      <c r="C6" s="17">
         <v>110.3</v>
       </c>
-      <c r="D6" s="19">
+      <c r="D6" s="17">
         <v>93.7</v>
       </c>
-      <c r="E6" s="19">
+      <c r="E6" s="17">
         <v>70.8</v>
       </c>
-      <c r="F6" s="19">
+      <c r="F6" s="17">
         <v>100</v>
       </c>
-      <c r="G6" s="19">
+      <c r="G6" s="17">
         <v>135</v>
       </c>
-      <c r="H6" s="19">
+      <c r="H6" s="17">
         <v>102.9</v>
       </c>
-      <c r="I6" s="19">
+      <c r="I6" s="17">
         <v>106</v>
       </c>
-      <c r="J6" s="19">
+      <c r="J6" s="17">
         <v>105.5</v>
       </c>
-      <c r="K6" s="19">
+      <c r="K6" s="17">
         <v>100.4</v>
       </c>
-      <c r="L6" s="19">
+      <c r="L6" s="17">
         <v>107.1</v>
       </c>
-      <c r="M6" s="19">
+      <c r="M6" s="17">
         <v>132.80000000000001</v>
       </c>
-      <c r="N6" s="28"/>
-      <c r="O6" s="28"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
     </row>
     <row r="7" spans="1:15">
-      <c r="A7" s="44">
+      <c r="A7" s="42">
         <v>2021</v>
       </c>
-      <c r="B7" s="19">
+      <c r="B7" s="17">
         <v>65.099999999999994</v>
       </c>
-      <c r="C7" s="19">
+      <c r="C7" s="17">
         <v>97.3</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D7" s="17">
         <v>106.5</v>
       </c>
-      <c r="E7" s="19">
+      <c r="E7" s="17">
         <v>78.599999999999994</v>
       </c>
-      <c r="F7" s="19">
+      <c r="F7" s="17">
         <v>113.9</v>
       </c>
-      <c r="G7" s="19">
+      <c r="G7" s="17">
         <v>96</v>
       </c>
-      <c r="H7" s="19">
+      <c r="H7" s="17">
         <v>93.9</v>
       </c>
-      <c r="I7" s="19">
+      <c r="I7" s="17">
         <v>103.2</v>
       </c>
-      <c r="J7" s="19">
+      <c r="J7" s="17">
         <v>113.9</v>
       </c>
-      <c r="K7" s="19">
+      <c r="K7" s="17">
         <v>102.7</v>
       </c>
-      <c r="L7" s="19">
+      <c r="L7" s="17">
         <v>106.6</v>
       </c>
-      <c r="M7" s="19">
+      <c r="M7" s="17">
         <v>156.30000000000001</v>
       </c>
-      <c r="N7" s="28"/>
-      <c r="O7" s="28"/>
+      <c r="N7" s="26"/>
+      <c r="O7" s="26"/>
     </row>
     <row r="8" spans="1:15">
-      <c r="A8" s="44">
+      <c r="A8" s="42">
         <v>2022</v>
       </c>
-      <c r="B8" s="19">
+      <c r="B8" s="17">
         <v>59.2</v>
       </c>
-      <c r="C8" s="19">
+      <c r="C8" s="17">
         <v>100.9</v>
       </c>
-      <c r="D8" s="19">
+      <c r="D8" s="17">
         <v>108.2</v>
       </c>
-      <c r="E8" s="19">
+      <c r="E8" s="17">
         <v>78.7</v>
       </c>
-      <c r="F8" s="19">
+      <c r="F8" s="17">
         <v>144</v>
       </c>
-      <c r="G8" s="19">
+      <c r="G8" s="17">
         <v>126.4</v>
       </c>
-      <c r="H8" s="19">
+      <c r="H8" s="17">
         <v>90.6</v>
       </c>
-      <c r="I8" s="19">
+      <c r="I8" s="17">
         <v>108.6</v>
       </c>
-      <c r="J8" s="19">
+      <c r="J8" s="17">
         <v>98.4</v>
       </c>
-      <c r="K8" s="19">
+      <c r="K8" s="17">
         <v>101.6</v>
       </c>
-      <c r="L8" s="19">
+      <c r="L8" s="17">
         <v>88.5</v>
       </c>
-      <c r="M8" s="19">
+      <c r="M8" s="17">
         <v>111.8</v>
       </c>
-      <c r="N8" s="28"/>
-      <c r="O8" s="28"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
     </row>
     <row r="9" spans="1:15">
-      <c r="A9" s="45">
+      <c r="A9" s="43">
         <v>2023</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="22">
         <v>73.599999999999994</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="22">
         <v>90.1</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="22">
         <v>114.9</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E9" s="22">
         <v>95.1</v>
       </c>
-      <c r="F9" s="76">
+      <c r="F9" s="74">
         <v>97.7</v>
       </c>
-      <c r="G9" s="24">
+      <c r="G9" s="22">
         <v>122.8</v>
       </c>
-      <c r="H9" s="77">
+      <c r="H9" s="75">
         <v>107.9</v>
       </c>
-      <c r="I9" s="78">
+      <c r="I9" s="76">
         <v>122.5</v>
       </c>
-      <c r="J9" s="24">
+      <c r="J9" s="22">
         <v>94.9</v>
       </c>
-      <c r="K9" s="24">
+      <c r="K9" s="22">
         <v>101.4</v>
       </c>
-      <c r="L9" s="24">
+      <c r="L9" s="22">
         <v>115.2</v>
       </c>
-      <c r="M9" s="24">
+      <c r="M9" s="22">
         <v>107.5</v>
       </c>
-      <c r="N9" s="28"/>
-      <c r="O9" s="28"/>
+      <c r="N9" s="26"/>
+      <c r="O9" s="26"/>
     </row>
     <row r="10" spans="1:15" s="4" customFormat="1">
-      <c r="A10" s="45">
+      <c r="A10" s="43">
         <v>2024</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="22">
         <v>62.1</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="22">
         <v>84.4</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="22">
         <v>137.69999999999999</v>
       </c>
-      <c r="E10" s="79">
+      <c r="E10" s="77">
         <v>78.400000000000006</v>
       </c>
-      <c r="F10" s="79">
+      <c r="F10" s="77">
         <v>113.1</v>
       </c>
-      <c r="G10" s="79">
+      <c r="G10" s="77">
         <v>112.6</v>
       </c>
-      <c r="H10" s="79">
+      <c r="H10" s="77">
         <v>111.6</v>
       </c>
-      <c r="I10" s="79">
+      <c r="I10" s="77">
         <v>122.8</v>
       </c>
-      <c r="J10" s="79">
+      <c r="J10" s="77">
         <v>111.3</v>
       </c>
-      <c r="K10" s="79">
+      <c r="K10" s="77">
         <v>104.7</v>
       </c>
-      <c r="L10" s="79">
+      <c r="L10" s="77">
         <v>113.2</v>
       </c>
-      <c r="M10" s="79">
+      <c r="M10" s="77">
         <v>110.9</v>
       </c>
-      <c r="N10" s="29"/>
-      <c r="O10" s="29"/>
+      <c r="N10" s="27"/>
+      <c r="O10" s="27"/>
     </row>
     <row r="11" spans="1:15" s="4" customFormat="1">
-      <c r="A11" s="45">
+      <c r="A11" s="43">
         <v>2025</v>
       </c>
-      <c r="B11" s="80">
+      <c r="B11" s="78">
         <v>44.4</v>
       </c>
-      <c r="C11" s="79">
+      <c r="C11" s="77">
         <v>82.2</v>
       </c>
-      <c r="D11" s="79">
+      <c r="D11" s="77">
         <v>157.5</v>
       </c>
-      <c r="E11" s="79">
+      <c r="E11" s="77">
         <v>79.3</v>
       </c>
-      <c r="F11" s="79">
+      <c r="F11" s="77">
         <v>95</v>
       </c>
-      <c r="G11" s="79">
+      <c r="G11" s="77">
         <v>109.7</v>
       </c>
-      <c r="H11" s="79">
+      <c r="H11" s="77">
         <v>112.3</v>
       </c>
-      <c r="I11" s="79">
+      <c r="I11" s="77">
         <v>112.2</v>
       </c>
-      <c r="J11" s="79">
+      <c r="J11" s="77">
         <v>129.6</v>
       </c>
-      <c r="K11" s="79">
+      <c r="K11" s="77">
         <v>110.3</v>
       </c>
-      <c r="L11" s="81">
+      <c r="L11" s="79">
         <v>106.9</v>
       </c>
-      <c r="M11" s="81">
+      <c r="M11" s="79">
         <v>112.6</v>
       </c>
-      <c r="N11" s="29"/>
-      <c r="O11" s="29"/>
+      <c r="N11" s="27"/>
+      <c r="O11" s="27"/>
     </row>
     <row r="12" spans="1:15" s="4" customFormat="1">
-      <c r="A12" s="45">
+      <c r="A12" s="43">
         <v>2026</v>
       </c>
-      <c r="B12" s="79">
+      <c r="B12" s="77">
         <v>45</v>
       </c>
-      <c r="C12" s="91">
+      <c r="C12" s="89">
         <v>94.6</v>
       </c>
-      <c r="D12" s="91">
+      <c r="D12" s="89">
         <v>146.6</v>
       </c>
-      <c r="E12" s="91">
+      <c r="E12" s="89">
         <v>87.4</v>
       </c>
-      <c r="F12" s="79"/>
-[...8 lines deleted...]
-      <c r="O12" s="29"/>
+      <c r="F12" s="89">
+        <v>103.1</v>
+      </c>
+      <c r="G12" s="77"/>
+      <c r="H12" s="77"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="77"/>
+      <c r="K12" s="77"/>
+      <c r="L12" s="79"/>
+      <c r="M12" s="79"/>
+      <c r="N12" s="27"/>
+      <c r="O12" s="27"/>
     </row>
     <row r="13" spans="1:15" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A13" s="100" t="s">
+      <c r="A13" s="98" t="s">
         <v>57</v>
       </c>
-      <c r="B13" s="100"/>
-[...12 lines deleted...]
-      <c r="O13" s="29"/>
+      <c r="B13" s="98"/>
+      <c r="C13" s="98"/>
+      <c r="D13" s="98"/>
+      <c r="E13" s="98"/>
+      <c r="F13" s="98"/>
+      <c r="G13" s="98"/>
+      <c r="H13" s="98"/>
+      <c r="I13" s="98"/>
+      <c r="J13" s="98"/>
+      <c r="K13" s="98"/>
+      <c r="L13" s="98"/>
+      <c r="M13" s="98"/>
+      <c r="N13" s="27"/>
+      <c r="O13" s="27"/>
     </row>
     <row r="14" spans="1:15" s="4" customFormat="1">
-      <c r="A14" s="45">
+      <c r="A14" s="43">
         <v>2020</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="22">
         <v>100.7</v>
       </c>
-      <c r="C14" s="78">
+      <c r="C14" s="76">
         <v>99.5</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="22">
         <v>75.900000000000006</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="22">
         <v>48.3</v>
       </c>
-      <c r="F14" s="24">
+      <c r="F14" s="22">
         <v>46.6</v>
       </c>
-      <c r="G14" s="24">
+      <c r="G14" s="22">
         <v>62.3</v>
       </c>
-      <c r="H14" s="24">
+      <c r="H14" s="22">
         <v>66.099999999999994</v>
       </c>
-      <c r="I14" s="24">
+      <c r="I14" s="22">
         <v>66.2</v>
       </c>
-      <c r="J14" s="24">
+      <c r="J14" s="22">
         <v>77.099999999999994</v>
       </c>
-      <c r="K14" s="24">
+      <c r="K14" s="22">
         <v>81.900000000000006</v>
       </c>
-      <c r="L14" s="24">
+      <c r="L14" s="22">
         <v>87.1</v>
       </c>
-      <c r="M14" s="24">
+      <c r="M14" s="22">
         <v>84.1</v>
       </c>
-      <c r="N14" s="29"/>
-      <c r="O14" s="29"/>
+      <c r="N14" s="27"/>
+      <c r="O14" s="27"/>
     </row>
     <row r="15" spans="1:15" s="4" customFormat="1">
-      <c r="A15" s="45">
+      <c r="A15" s="43">
         <v>2021</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="22">
         <v>105.6</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="22">
         <v>93.2</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="22">
         <v>105.9</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="22">
         <v>117.7</v>
       </c>
-      <c r="F15" s="24">
+      <c r="F15" s="22">
         <v>133.9</v>
       </c>
-      <c r="G15" s="24">
+      <c r="G15" s="22">
         <v>95.2</v>
       </c>
-      <c r="H15" s="24">
+      <c r="H15" s="22">
         <v>86.9</v>
       </c>
-      <c r="I15" s="24">
+      <c r="I15" s="22">
         <v>84.6</v>
       </c>
-      <c r="J15" s="24">
+      <c r="J15" s="22">
         <v>91.3</v>
       </c>
-      <c r="K15" s="24">
+      <c r="K15" s="22">
         <v>93.5</v>
       </c>
-      <c r="L15" s="24">
+      <c r="L15" s="22">
         <v>93.1</v>
       </c>
-      <c r="M15" s="24">
+      <c r="M15" s="22">
         <v>109.6</v>
       </c>
-      <c r="N15" s="29"/>
-      <c r="O15" s="29"/>
+      <c r="N15" s="27"/>
+      <c r="O15" s="27"/>
     </row>
     <row r="16" spans="1:15" s="4" customFormat="1">
-      <c r="A16" s="45">
+      <c r="A16" s="43">
         <v>2022</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="22">
         <v>99.7</v>
       </c>
-      <c r="C16" s="24">
+      <c r="C16" s="22">
         <v>103.3</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="22">
         <v>104.9</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="22">
         <v>105</v>
       </c>
-      <c r="F16" s="24">
+      <c r="F16" s="22">
         <v>132.80000000000001</v>
       </c>
-      <c r="G16" s="24">
+      <c r="G16" s="22">
         <v>175</v>
       </c>
-      <c r="H16" s="24">
+      <c r="H16" s="22">
         <v>168.8</v>
       </c>
-      <c r="I16" s="24">
+      <c r="I16" s="22">
         <v>177.6</v>
       </c>
-      <c r="J16" s="24">
+      <c r="J16" s="22">
         <v>153.6</v>
       </c>
-      <c r="K16" s="24">
+      <c r="K16" s="22">
         <v>152</v>
       </c>
-      <c r="L16" s="24">
+      <c r="L16" s="22">
         <v>126.1</v>
       </c>
-      <c r="M16" s="24">
+      <c r="M16" s="22">
         <v>90.2</v>
       </c>
-      <c r="N16" s="29"/>
-      <c r="O16" s="29"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
     </row>
     <row r="17" spans="1:15" s="4" customFormat="1">
-      <c r="A17" s="45">
+      <c r="A17" s="43">
         <v>2023</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="22">
         <v>112.1</v>
       </c>
-      <c r="C17" s="24">
+      <c r="C17" s="22">
         <v>100.1</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="22">
         <v>106.3</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="22">
         <v>128.6</v>
       </c>
-      <c r="F17" s="82">
+      <c r="F17" s="80">
         <v>87.2</v>
       </c>
-      <c r="G17" s="24">
+      <c r="G17" s="22">
         <v>84.7</v>
       </c>
-      <c r="H17" s="83">
+      <c r="H17" s="81">
         <v>100.9</v>
       </c>
-      <c r="I17" s="84">
+      <c r="I17" s="82">
         <v>113.8</v>
       </c>
-      <c r="J17" s="24">
+      <c r="J17" s="22">
         <v>109.8</v>
       </c>
-      <c r="K17" s="24">
+      <c r="K17" s="22">
         <v>109.5</v>
       </c>
-      <c r="L17" s="24">
+      <c r="L17" s="22">
         <v>142.6</v>
       </c>
-      <c r="M17" s="24">
+      <c r="M17" s="22">
         <v>137.19999999999999</v>
       </c>
-      <c r="N17" s="29"/>
-      <c r="O17" s="29"/>
+      <c r="N17" s="27"/>
+      <c r="O17" s="27"/>
     </row>
     <row r="18" spans="1:15" s="4" customFormat="1">
-      <c r="A18" s="45">
+      <c r="A18" s="43">
         <v>2024</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="22">
         <v>115.7</v>
       </c>
-      <c r="C18" s="24">
+      <c r="C18" s="22">
         <v>108.4</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="22">
         <v>130</v>
       </c>
-      <c r="E18" s="79">
+      <c r="E18" s="77">
         <v>107.2</v>
       </c>
-      <c r="F18" s="79">
+      <c r="F18" s="77">
         <v>124.1</v>
       </c>
-      <c r="G18" s="79">
+      <c r="G18" s="77">
         <v>113.7</v>
       </c>
-      <c r="H18" s="79">
+      <c r="H18" s="77">
         <v>117.6</v>
       </c>
-      <c r="I18" s="79">
+      <c r="I18" s="77">
         <v>117.9</v>
       </c>
-      <c r="J18" s="79">
+      <c r="J18" s="77">
         <v>138.19999999999999</v>
       </c>
-      <c r="K18" s="79">
+      <c r="K18" s="77">
         <v>142.6</v>
       </c>
-      <c r="L18" s="79">
+      <c r="L18" s="77">
         <v>140.30000000000001</v>
       </c>
-      <c r="M18" s="79">
+      <c r="M18" s="77">
         <v>144.6</v>
       </c>
-      <c r="N18" s="29"/>
-      <c r="O18" s="29"/>
+      <c r="N18" s="27"/>
+      <c r="O18" s="27"/>
     </row>
     <row r="19" spans="1:15" s="4" customFormat="1">
-      <c r="A19" s="45">
+      <c r="A19" s="43">
         <v>2025</v>
       </c>
-      <c r="B19" s="80">
+      <c r="B19" s="78">
         <v>103.4</v>
       </c>
-      <c r="C19" s="79">
+      <c r="C19" s="77">
         <v>100.6</v>
       </c>
-      <c r="D19" s="79">
+      <c r="D19" s="77">
         <v>115.1</v>
       </c>
-      <c r="E19" s="79">
+      <c r="E19" s="77">
         <v>116.3</v>
       </c>
-      <c r="F19" s="79">
+      <c r="F19" s="77">
         <v>97.7</v>
       </c>
-      <c r="G19" s="79">
+      <c r="G19" s="77">
         <v>95.1</v>
       </c>
-      <c r="H19" s="79">
+      <c r="H19" s="77">
         <v>95.8</v>
       </c>
-      <c r="I19" s="79">
+      <c r="I19" s="77">
         <v>87.5</v>
       </c>
-      <c r="J19" s="79">
+      <c r="J19" s="77">
         <v>101.9</v>
       </c>
-      <c r="K19" s="79">
+      <c r="K19" s="77">
         <v>107.3</v>
       </c>
-      <c r="L19" s="81">
+      <c r="L19" s="79">
         <v>101.3</v>
       </c>
-      <c r="M19" s="81">
+      <c r="M19" s="79">
         <v>102.8</v>
       </c>
-      <c r="N19" s="29"/>
-      <c r="O19" s="29"/>
+      <c r="N19" s="27"/>
+      <c r="O19" s="27"/>
     </row>
     <row r="20" spans="1:15" s="4" customFormat="1">
-      <c r="A20" s="45">
+      <c r="A20" s="43">
         <v>2026</v>
       </c>
-      <c r="B20" s="79">
+      <c r="B20" s="77">
         <v>104.3</v>
       </c>
-      <c r="C20" s="91">
+      <c r="C20" s="89">
         <v>120.2</v>
       </c>
-      <c r="D20" s="91">
+      <c r="D20" s="89">
         <v>111.8</v>
       </c>
-      <c r="E20" s="91">
+      <c r="E20" s="89">
         <v>123.3</v>
       </c>
-      <c r="F20" s="79"/>
-[...8 lines deleted...]
-      <c r="O20" s="29"/>
+      <c r="F20" s="89">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="77"/>
+      <c r="K20" s="77"/>
+      <c r="L20" s="79"/>
+      <c r="M20" s="79"/>
+      <c r="N20" s="27"/>
+      <c r="O20" s="27"/>
     </row>
     <row r="21" spans="1:15" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A21" s="101" t="s">
+      <c r="A21" s="99" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="101"/>
-[...12 lines deleted...]
-      <c r="O21" s="29"/>
+      <c r="B21" s="99"/>
+      <c r="C21" s="99"/>
+      <c r="D21" s="99"/>
+      <c r="E21" s="99"/>
+      <c r="F21" s="99"/>
+      <c r="G21" s="99"/>
+      <c r="H21" s="99"/>
+      <c r="I21" s="99"/>
+      <c r="J21" s="99"/>
+      <c r="K21" s="99"/>
+      <c r="L21" s="99"/>
+      <c r="M21" s="99"/>
+      <c r="N21" s="27"/>
+      <c r="O21" s="27"/>
     </row>
     <row r="22" spans="1:15" s="4" customFormat="1">
-      <c r="A22" s="45">
+      <c r="A22" s="43">
         <v>2020</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="22">
         <v>100.7</v>
       </c>
-      <c r="C22" s="24">
+      <c r="C22" s="22">
         <v>100.1</v>
       </c>
-      <c r="D22" s="24">
+      <c r="D22" s="22">
         <v>90.6</v>
       </c>
-      <c r="E22" s="24">
+      <c r="E22" s="22">
         <v>78</v>
       </c>
-      <c r="F22" s="24">
+      <c r="F22" s="22">
         <v>70.400000000000006</v>
       </c>
-      <c r="G22" s="24">
+      <c r="G22" s="22">
         <v>69</v>
       </c>
-      <c r="H22" s="24">
+      <c r="H22" s="22">
         <v>68.5</v>
       </c>
-      <c r="I22" s="24">
+      <c r="I22" s="22">
         <v>68.2</v>
       </c>
-      <c r="J22" s="24">
+      <c r="J22" s="22">
         <v>69.2</v>
       </c>
-      <c r="K22" s="24">
+      <c r="K22" s="22">
         <v>70.5</v>
       </c>
-      <c r="L22" s="24">
+      <c r="L22" s="22">
         <v>72</v>
       </c>
-      <c r="M22" s="24">
+      <c r="M22" s="22">
         <v>73.400000000000006</v>
       </c>
-      <c r="N22" s="29"/>
-      <c r="O22" s="29"/>
+      <c r="N22" s="27"/>
+      <c r="O22" s="27"/>
     </row>
     <row r="23" spans="1:15" s="4" customFormat="1">
-      <c r="A23" s="45">
+      <c r="A23" s="43">
         <v>2021</v>
       </c>
-      <c r="B23" s="24">
+      <c r="B23" s="22">
         <v>105.6</v>
       </c>
-      <c r="C23" s="24">
+      <c r="C23" s="22">
         <v>99.1</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="22">
         <v>101.4</v>
       </c>
-      <c r="E23" s="24">
+      <c r="E23" s="22">
         <v>104.4</v>
       </c>
-      <c r="F23" s="24">
+      <c r="F23" s="22">
         <v>109.1</v>
       </c>
-      <c r="G23" s="24">
+      <c r="G23" s="22">
         <v>106.6</v>
       </c>
-      <c r="H23" s="24">
+      <c r="H23" s="22">
         <v>103.6</v>
       </c>
-      <c r="I23" s="24">
+      <c r="I23" s="22">
         <v>100.8</v>
       </c>
-      <c r="J23" s="24">
+      <c r="J23" s="22">
         <v>99.6</v>
       </c>
-      <c r="K23" s="24">
+      <c r="K23" s="22">
         <v>98.9</v>
       </c>
-      <c r="L23" s="24">
+      <c r="L23" s="22">
         <v>98.2</v>
       </c>
-      <c r="M23" s="24">
+      <c r="M23" s="22">
         <v>99.6</v>
       </c>
-      <c r="N23" s="29"/>
-      <c r="O23" s="29"/>
+      <c r="N23" s="27"/>
+      <c r="O23" s="27"/>
     </row>
     <row r="24" spans="1:15" s="4" customFormat="1">
-      <c r="A24" s="45">
+      <c r="A24" s="43">
         <v>2022</v>
       </c>
-      <c r="B24" s="24">
+      <c r="B24" s="22">
         <v>99.7</v>
       </c>
-      <c r="C24" s="24">
+      <c r="C24" s="22">
         <v>101.5</v>
       </c>
-      <c r="D24" s="24">
+      <c r="D24" s="22">
         <v>102.9</v>
       </c>
-      <c r="E24" s="24">
+      <c r="E24" s="22">
         <v>102.9</v>
       </c>
-      <c r="F24" s="24">
+      <c r="F24" s="22">
         <v>109.2</v>
       </c>
-      <c r="G24" s="24">
+      <c r="G24" s="22">
         <v>120.2</v>
       </c>
-      <c r="H24" s="24">
+      <c r="H24" s="22">
         <v>126.7</v>
       </c>
-      <c r="I24" s="24">
+      <c r="I24" s="22">
         <v>133</v>
       </c>
-      <c r="J24" s="24">
+      <c r="J24" s="22">
         <v>135.5</v>
       </c>
-      <c r="K24" s="24">
+      <c r="K24" s="22">
         <v>137.69999999999999</v>
       </c>
-      <c r="L24" s="24">
+      <c r="L24" s="22">
         <v>136.5</v>
       </c>
-      <c r="M24" s="24">
+      <c r="M24" s="22">
         <v>130.30000000000001</v>
       </c>
-      <c r="N24" s="29"/>
-      <c r="O24" s="29"/>
+      <c r="N24" s="27"/>
+      <c r="O24" s="27"/>
     </row>
     <row r="25" spans="1:15" s="4" customFormat="1">
-      <c r="A25" s="45">
+      <c r="A25" s="43">
         <v>2023</v>
       </c>
-      <c r="B25" s="24">
+      <c r="B25" s="22">
         <v>112.1</v>
       </c>
-      <c r="C25" s="24">
+      <c r="C25" s="22">
         <v>106.1</v>
       </c>
-      <c r="D25" s="24">
+      <c r="D25" s="22">
         <v>106</v>
       </c>
-      <c r="E25" s="24">
+      <c r="E25" s="22">
         <v>111.3</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="80">
         <v>105.2</v>
       </c>
-      <c r="G25" s="24">
+      <c r="G25" s="22">
         <v>100.1</v>
       </c>
-      <c r="H25" s="85">
+      <c r="H25" s="83">
         <v>100.2</v>
       </c>
-      <c r="I25" s="84">
+      <c r="I25" s="82">
         <v>102.4</v>
       </c>
-      <c r="J25" s="24">
+      <c r="J25" s="22">
         <v>103.3</v>
       </c>
-      <c r="K25" s="24">
+      <c r="K25" s="22">
         <v>103.9</v>
       </c>
-      <c r="L25" s="24">
+      <c r="L25" s="22">
         <v>107.7</v>
       </c>
-      <c r="M25" s="24">
+      <c r="M25" s="22">
         <v>110.5</v>
       </c>
-      <c r="N25" s="29"/>
-[...3 lines deleted...]
-      <c r="A26" s="45">
+      <c r="N25" s="27"/>
+      <c r="O25" s="27"/>
+    </row>
+    <row r="26" spans="1:15" s="27" customFormat="1">
+      <c r="A26" s="43">
         <v>2024</v>
       </c>
-      <c r="B26" s="24">
+      <c r="B26" s="22">
         <v>115.7</v>
       </c>
-      <c r="C26" s="24">
+      <c r="C26" s="22">
         <v>112.3</v>
       </c>
-      <c r="D26" s="24">
+      <c r="D26" s="22">
         <v>118.8</v>
       </c>
-      <c r="E26" s="24">
+      <c r="E26" s="22">
         <v>115.8</v>
       </c>
-      <c r="F26" s="24">
+      <c r="F26" s="22">
         <v>117.5</v>
       </c>
-      <c r="G26" s="24">
+      <c r="G26" s="22">
         <v>116.7</v>
       </c>
-      <c r="H26" s="24">
+      <c r="H26" s="22">
         <v>116.8</v>
       </c>
-      <c r="I26" s="24">
+      <c r="I26" s="22">
         <v>117</v>
       </c>
-      <c r="J26" s="24">
+      <c r="J26" s="22">
         <v>120</v>
       </c>
-      <c r="K26" s="24">
+      <c r="K26" s="22">
         <v>122.9</v>
       </c>
-      <c r="L26" s="24">
+      <c r="L26" s="22">
         <v>125</v>
       </c>
-      <c r="M26" s="24">
+      <c r="M26" s="22">
         <v>127.4</v>
       </c>
     </row>
     <row r="27" spans="1:15" s="4" customFormat="1">
-      <c r="A27" s="45">
+      <c r="A27" s="43">
         <v>2025</v>
       </c>
-      <c r="B27" s="86">
+      <c r="B27" s="84">
         <v>103.4</v>
       </c>
-      <c r="C27" s="24">
+      <c r="C27" s="22">
         <v>102.1</v>
       </c>
-      <c r="D27" s="24">
+      <c r="D27" s="22">
         <v>106.9</v>
       </c>
-      <c r="E27" s="24">
+      <c r="E27" s="22">
         <v>109.1</v>
       </c>
-      <c r="F27" s="24">
+      <c r="F27" s="22">
         <v>106.6</v>
       </c>
-      <c r="G27" s="24">
+      <c r="G27" s="22">
         <v>104.4</v>
       </c>
-      <c r="H27" s="24">
+      <c r="H27" s="22">
         <v>102.8</v>
       </c>
-      <c r="I27" s="24">
+      <c r="I27" s="22">
         <v>100.1</v>
       </c>
-      <c r="J27" s="24">
+      <c r="J27" s="22">
         <v>100.4</v>
       </c>
-      <c r="K27" s="24">
+      <c r="K27" s="22">
         <v>101.5</v>
       </c>
-      <c r="L27" s="87">
+      <c r="L27" s="85">
         <v>101.4</v>
       </c>
-      <c r="M27" s="87">
+      <c r="M27" s="85">
         <v>101.6</v>
       </c>
-      <c r="N27" s="29"/>
-      <c r="O27" s="29"/>
+      <c r="N27" s="27"/>
+      <c r="O27" s="27"/>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" s="88">
+      <c r="A28" s="86">
         <v>2026</v>
       </c>
-      <c r="B28" s="22">
+      <c r="B28" s="20">
         <v>104.3</v>
       </c>
-      <c r="C28" s="92">
+      <c r="C28" s="90">
         <v>111.5</v>
       </c>
-      <c r="D28" s="92">
+      <c r="D28" s="90">
         <v>111.6</v>
       </c>
-      <c r="E28" s="92">
+      <c r="E28" s="90">
         <v>114.6</v>
       </c>
-      <c r="F28" s="89"/>
-[...8 lines deleted...]
-      <c r="O28" s="28"/>
+      <c r="F28" s="90">
+        <v>118.4</v>
+      </c>
+      <c r="G28" s="87"/>
+      <c r="H28" s="87"/>
+      <c r="I28" s="87"/>
+      <c r="J28" s="87"/>
+      <c r="K28" s="87"/>
+      <c r="L28" s="88"/>
+      <c r="M28" s="87"/>
+      <c r="N28" s="26"/>
+      <c r="O28" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="F5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z38"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="H39" sqref="H39"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="D14" sqref="D14:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="8" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="8" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="8" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="8" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="8" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="8" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="8" customWidth="1"/>
     <col min="12" max="12" width="14.28515625" style="8" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="8" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="8" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="8" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" style="8" customWidth="1"/>
     <col min="17" max="17" width="8.7109375" style="8" customWidth="1"/>
     <col min="18" max="18" width="15.28515625" style="8" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="8" customWidth="1"/>
     <col min="20" max="20" width="13.42578125" style="8" customWidth="1"/>
     <col min="21" max="21" width="8.7109375" style="8" customWidth="1"/>
     <col min="22" max="22" width="13.42578125" style="8" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="8" customWidth="1"/>
     <col min="24" max="24" width="15.5703125" style="8" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="8" customWidth="1"/>
-    <col min="26" max="26" width="9.140625" style="20"/>
+    <col min="26" max="26" width="9.140625" style="18"/>
     <col min="27" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="105" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="112"/>
-[...22 lines deleted...]
-      <c r="Y1" s="112"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="105"/>
+      <c r="N1" s="105"/>
+      <c r="O1" s="105"/>
+      <c r="P1" s="105"/>
+      <c r="Q1" s="105"/>
+      <c r="R1" s="105"/>
+      <c r="S1" s="105"/>
+      <c r="T1" s="105"/>
+      <c r="U1" s="105"/>
+      <c r="V1" s="105"/>
+      <c r="W1" s="105"/>
+      <c r="X1" s="105"/>
+      <c r="Y1" s="105"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="9"/>
     </row>
     <row r="4" spans="1:25" s="10" customFormat="1">
-      <c r="A4" s="111"/>
-      <c r="B4" s="108" t="s">
+      <c r="A4" s="106"/>
+      <c r="B4" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="108"/>
-      <c r="D4" s="108" t="s">
+      <c r="C4" s="104"/>
+      <c r="D4" s="104" t="s">
         <v>71</v>
       </c>
-      <c r="E4" s="108"/>
-      <c r="F4" s="108" t="s">
+      <c r="E4" s="104"/>
+      <c r="F4" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="108"/>
-      <c r="H4" s="108" t="s">
+      <c r="G4" s="104"/>
+      <c r="H4" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="108"/>
-      <c r="J4" s="108" t="s">
+      <c r="I4" s="104"/>
+      <c r="J4" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="108"/>
-      <c r="L4" s="108" t="s">
+      <c r="K4" s="104"/>
+      <c r="L4" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="108"/>
-      <c r="N4" s="108" t="s">
+      <c r="M4" s="104"/>
+      <c r="N4" s="104" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="108"/>
-      <c r="P4" s="108" t="s">
+      <c r="O4" s="104"/>
+      <c r="P4" s="104" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="108"/>
-      <c r="R4" s="108" t="s">
+      <c r="Q4" s="104"/>
+      <c r="R4" s="104" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="108"/>
-      <c r="T4" s="108" t="s">
+      <c r="S4" s="104"/>
+      <c r="T4" s="104" t="s">
         <v>10</v>
       </c>
-      <c r="U4" s="108"/>
-      <c r="V4" s="108" t="s">
+      <c r="U4" s="104"/>
+      <c r="V4" s="104" t="s">
         <v>11</v>
       </c>
-      <c r="W4" s="108"/>
-      <c r="X4" s="108" t="s">
+      <c r="W4" s="104"/>
+      <c r="X4" s="104" t="s">
         <v>12</v>
       </c>
-      <c r="Y4" s="103"/>
+      <c r="Y4" s="101"/>
     </row>
     <row r="5" spans="1:25" s="10" customFormat="1" ht="33.75">
-      <c r="A5" s="111"/>
+      <c r="A5" s="106"/>
       <c r="B5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="50" t="s">
+      <c r="E5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="G5" s="50" t="s">
+      <c r="G5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="50" t="s">
+      <c r="I5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="K5" s="50" t="s">
+      <c r="K5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="M5" s="50" t="s">
+      <c r="M5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="N5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="O5" s="50" t="s">
+      <c r="O5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="P5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="50" t="s">
+      <c r="Q5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="R5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="S5" s="50" t="s">
+      <c r="S5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="T5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="U5" s="50" t="s">
+      <c r="U5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="V5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="W5" s="50" t="s">
+      <c r="W5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="X5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="Y5" s="51" t="s">
+      <c r="Y5" s="49" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="12" t="s">
+      <c r="A6" s="108" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="12">
         <v>664.24599999999998</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="12">
         <v>100.7</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="12">
         <v>1396.9010000000001</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="12">
         <v>100.1</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="12">
         <v>2083.317</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="12">
         <v>90.6</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="12">
         <v>2569.5010000000002</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="12">
         <v>78</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J6" s="12">
         <v>3055.9009999999998</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="12">
         <v>70.400000000000006</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L6" s="12">
         <v>3712.3020000000001</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M6" s="12">
         <v>69</v>
       </c>
-      <c r="N6" s="13">
+      <c r="N6" s="12">
         <v>4387.8029999999999</v>
       </c>
-      <c r="O6" s="13">
+      <c r="O6" s="12">
         <v>68.5</v>
       </c>
-      <c r="P6" s="38">
+      <c r="P6" s="36">
         <v>5103.5460000000003</v>
       </c>
-      <c r="Q6" s="15">
+      <c r="Q6" s="14">
         <v>68.2</v>
       </c>
-      <c r="R6" s="13">
+      <c r="R6" s="12">
         <v>5873.8639999999996</v>
       </c>
-      <c r="S6" s="13">
+      <c r="S6" s="12">
         <v>69.2</v>
       </c>
-      <c r="T6" s="13">
+      <c r="T6" s="12">
         <v>6647.0119999999997</v>
       </c>
-      <c r="U6" s="13">
+      <c r="U6" s="12">
         <v>70.5</v>
       </c>
-      <c r="V6" s="13">
+      <c r="V6" s="12">
         <v>7477.27</v>
       </c>
-      <c r="W6" s="15">
+      <c r="W6" s="14">
         <v>72</v>
       </c>
-      <c r="X6" s="38">
+      <c r="X6" s="36">
         <v>8600.5509999999995</v>
       </c>
-      <c r="Y6" s="15">
+      <c r="Y6" s="14">
         <v>73.400000000000006</v>
       </c>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="16"/>
-[...23 lines deleted...]
-      <c r="Y7" s="19"/>
+      <c r="A7" s="109"/>
+      <c r="B7" s="15"/>
+      <c r="C7" s="15"/>
+      <c r="D7" s="15"/>
+      <c r="E7" s="15"/>
+      <c r="F7" s="15"/>
+      <c r="G7" s="15"/>
+      <c r="H7" s="15"/>
+      <c r="I7" s="15"/>
+      <c r="J7" s="15"/>
+      <c r="K7" s="15"/>
+      <c r="L7" s="15"/>
+      <c r="M7" s="15"/>
+      <c r="N7" s="15"/>
+      <c r="O7" s="15"/>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="15"/>
+      <c r="S7" s="15"/>
+      <c r="T7" s="15"/>
+      <c r="U7" s="15"/>
+      <c r="V7" s="15"/>
+      <c r="W7" s="17"/>
+      <c r="X7" s="16"/>
+      <c r="Y7" s="17"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" s="110"/>
     </row>
     <row r="9" spans="1:25" ht="15" customHeight="1">
-      <c r="A9" s="109"/>
-      <c r="B9" s="108" t="s">
+      <c r="A9" s="111"/>
+      <c r="B9" s="104" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="108"/>
-      <c r="D9" s="108" t="s">
+      <c r="C9" s="104"/>
+      <c r="D9" s="104" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="108"/>
-      <c r="F9" s="108" t="s">
+      <c r="E9" s="104"/>
+      <c r="F9" s="104" t="s">
         <v>17</v>
       </c>
-      <c r="G9" s="108"/>
-      <c r="H9" s="108" t="s">
+      <c r="G9" s="104"/>
+      <c r="H9" s="104" t="s">
         <v>18</v>
       </c>
-      <c r="I9" s="108"/>
-      <c r="J9" s="108" t="s">
+      <c r="I9" s="104"/>
+      <c r="J9" s="104" t="s">
         <v>19</v>
       </c>
-      <c r="K9" s="108"/>
-      <c r="L9" s="108" t="s">
+      <c r="K9" s="104"/>
+      <c r="L9" s="104" t="s">
         <v>20</v>
       </c>
-      <c r="M9" s="108"/>
-      <c r="N9" s="108" t="s">
+      <c r="M9" s="104"/>
+      <c r="N9" s="104" t="s">
         <v>21</v>
       </c>
-      <c r="O9" s="108"/>
-      <c r="P9" s="108" t="s">
+      <c r="O9" s="104"/>
+      <c r="P9" s="104" t="s">
         <v>22</v>
       </c>
-      <c r="Q9" s="108"/>
-      <c r="R9" s="108" t="s">
+      <c r="Q9" s="104"/>
+      <c r="R9" s="104" t="s">
         <v>23</v>
       </c>
-      <c r="S9" s="108"/>
-      <c r="T9" s="108" t="s">
+      <c r="S9" s="104"/>
+      <c r="T9" s="104" t="s">
         <v>24</v>
       </c>
-      <c r="U9" s="108"/>
-      <c r="V9" s="108" t="s">
+      <c r="U9" s="104"/>
+      <c r="V9" s="104" t="s">
         <v>25</v>
       </c>
-      <c r="W9" s="108"/>
-      <c r="X9" s="108" t="s">
+      <c r="W9" s="104"/>
+      <c r="X9" s="104" t="s">
         <v>26</v>
       </c>
-      <c r="Y9" s="103"/>
+      <c r="Y9" s="101"/>
     </row>
     <row r="10" spans="1:25" ht="33.75">
-      <c r="A10" s="110"/>
+      <c r="A10" s="112"/>
       <c r="B10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="50" t="s">
+      <c r="C10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="E10" s="50" t="s">
+      <c r="E10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="G10" s="50" t="s">
+      <c r="G10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="I10" s="50" t="s">
+      <c r="I10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="J10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="K10" s="50" t="s">
+      <c r="K10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="L10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="M10" s="50" t="s">
+      <c r="M10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="O10" s="50" t="s">
+      <c r="O10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="Q10" s="50" t="s">
+      <c r="Q10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="R10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="S10" s="50" t="s">
+      <c r="S10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="T10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="U10" s="50" t="s">
+      <c r="U10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="V10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="W10" s="50" t="s">
+      <c r="W10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="X10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="Y10" s="51" t="s">
+      <c r="Y10" s="49" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:25">
-      <c r="A11" s="12" t="s">
+      <c r="A11" s="108" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="12">
         <v>731.404</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="12">
         <v>105.6</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="12">
         <v>1443.2760000000001</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="12">
         <v>99.1</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="12">
         <v>2206.7710000000002</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="14">
         <v>101.4</v>
       </c>
-      <c r="H11" s="38">
+      <c r="H11" s="36">
         <v>2812.0279999999998</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I11" s="14">
         <v>104.4</v>
       </c>
-      <c r="J11" s="38">
+      <c r="J11" s="36">
         <v>3506.8090000000002</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="14">
         <v>109.1</v>
       </c>
-      <c r="L11" s="38">
+      <c r="L11" s="36">
         <v>4173.6329999999998</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M11" s="13">
         <v>106.6</v>
       </c>
-      <c r="N11" s="38">
+      <c r="N11" s="36">
         <v>4800.0540000000001</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="13">
         <v>103.6</v>
       </c>
-      <c r="P11" s="38">
+      <c r="P11" s="36">
         <v>5450.41</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="Q11" s="13">
         <v>100.8</v>
       </c>
-      <c r="R11" s="38">
+      <c r="R11" s="36">
         <v>6196.2110000000002</v>
       </c>
-      <c r="S11" s="14">
+      <c r="S11" s="13">
         <v>99.6</v>
       </c>
-      <c r="T11" s="38">
+      <c r="T11" s="36">
         <v>6962.0690000000004</v>
       </c>
-      <c r="U11" s="14">
+      <c r="U11" s="13">
         <v>98.9</v>
       </c>
-      <c r="V11" s="38">
+      <c r="V11" s="36">
         <v>7778.8519999999999</v>
       </c>
-      <c r="W11" s="14">
+      <c r="W11" s="13">
         <v>98.2</v>
       </c>
-      <c r="X11" s="38">
+      <c r="X11" s="36">
         <v>9055.6119999999992</v>
       </c>
-      <c r="Y11" s="14">
+      <c r="Y11" s="13">
         <v>99.6</v>
       </c>
     </row>
     <row r="12" spans="1:25">
-      <c r="V12" s="20"/>
-[...1 lines deleted...]
-      <c r="X12" s="20"/>
+      <c r="A12" s="110"/>
+      <c r="V12" s="18"/>
+      <c r="W12" s="18"/>
+      <c r="X12" s="18"/>
     </row>
     <row r="13" spans="1:25">
-      <c r="V13" s="20"/>
-[...1 lines deleted...]
-      <c r="X13" s="20"/>
+      <c r="A13" s="110"/>
+      <c r="V13" s="18"/>
+      <c r="W13" s="18"/>
+      <c r="X13" s="18"/>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
-      <c r="A14" s="111"/>
-      <c r="B14" s="108" t="s">
+      <c r="A14" s="113"/>
+      <c r="B14" s="104" t="s">
         <v>27</v>
       </c>
-      <c r="C14" s="108"/>
-      <c r="D14" s="108" t="s">
+      <c r="C14" s="104"/>
+      <c r="D14" s="104" t="s">
         <v>28</v>
       </c>
-      <c r="E14" s="108"/>
-      <c r="F14" s="108" t="s">
+      <c r="E14" s="104"/>
+      <c r="F14" s="104" t="s">
         <v>29</v>
       </c>
-      <c r="G14" s="108"/>
-      <c r="H14" s="108" t="s">
+      <c r="G14" s="104"/>
+      <c r="H14" s="104" t="s">
         <v>30</v>
       </c>
-      <c r="I14" s="108"/>
-      <c r="J14" s="108" t="s">
+      <c r="I14" s="104"/>
+      <c r="J14" s="104" t="s">
         <v>31</v>
       </c>
-      <c r="K14" s="108"/>
-      <c r="L14" s="108" t="s">
+      <c r="K14" s="104"/>
+      <c r="L14" s="104" t="s">
         <v>32</v>
       </c>
-      <c r="M14" s="108"/>
-      <c r="N14" s="108" t="s">
+      <c r="M14" s="104"/>
+      <c r="N14" s="104" t="s">
         <v>33</v>
       </c>
-      <c r="O14" s="108"/>
-      <c r="P14" s="108" t="s">
+      <c r="O14" s="104"/>
+      <c r="P14" s="104" t="s">
         <v>34</v>
       </c>
-      <c r="Q14" s="108"/>
-      <c r="R14" s="108" t="s">
+      <c r="Q14" s="104"/>
+      <c r="R14" s="104" t="s">
         <v>35</v>
       </c>
-      <c r="S14" s="108"/>
-      <c r="T14" s="108" t="s">
+      <c r="S14" s="104"/>
+      <c r="T14" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="U14" s="108"/>
-      <c r="V14" s="108" t="s">
+      <c r="U14" s="104"/>
+      <c r="V14" s="104" t="s">
         <v>37</v>
       </c>
-      <c r="W14" s="108"/>
-      <c r="X14" s="108" t="s">
+      <c r="W14" s="104"/>
+      <c r="X14" s="104" t="s">
         <v>38</v>
       </c>
-      <c r="Y14" s="103"/>
+      <c r="Y14" s="101"/>
     </row>
     <row r="15" spans="1:25" ht="33.75">
-      <c r="A15" s="111"/>
+      <c r="A15" s="113"/>
       <c r="B15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="50" t="s">
+      <c r="C15" s="48" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="E15" s="50" t="s">
+      <c r="E15" s="48" t="s">
         <v>76</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="G15" s="50" t="s">
+      <c r="G15" s="48" t="s">
         <v>76</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="I15" s="50" t="s">
+      <c r="I15" s="48" t="s">
         <v>76</v>
       </c>
       <c r="J15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="K15" s="50" t="s">
+      <c r="K15" s="48" t="s">
         <v>76</v>
       </c>
       <c r="L15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="M15" s="50" t="s">
+      <c r="M15" s="48" t="s">
         <v>76</v>
       </c>
       <c r="N15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="O15" s="50" t="s">
+      <c r="O15" s="48" t="s">
         <v>76</v>
       </c>
       <c r="P15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="Q15" s="50" t="s">
+      <c r="Q15" s="48" t="s">
         <v>76</v>
       </c>
       <c r="R15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="S15" s="50" t="s">
+      <c r="S15" s="48" t="s">
         <v>76</v>
       </c>
       <c r="T15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="U15" s="51" t="s">
+      <c r="U15" s="49" t="s">
         <v>76</v>
       </c>
       <c r="V15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="W15" s="51" t="s">
+      <c r="W15" s="49" t="s">
         <v>76</v>
       </c>
       <c r="X15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="Y15" s="51" t="s">
+      <c r="Y15" s="49" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:25">
-      <c r="A16" s="12" t="s">
+      <c r="A16" s="108" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="21">
+      <c r="B16" s="19">
         <v>755.98199999999997</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="19">
         <v>99.7</v>
       </c>
-      <c r="D16" s="21">
+      <c r="D16" s="19">
         <v>1518.6479999999999</v>
       </c>
-      <c r="E16" s="22">
+      <c r="E16" s="20">
         <v>101.5</v>
       </c>
-      <c r="F16" s="21">
+      <c r="F16" s="19">
         <v>2442.84</v>
       </c>
-      <c r="G16" s="22">
+      <c r="G16" s="20">
         <v>102.9</v>
       </c>
-      <c r="H16" s="21">
+      <c r="H16" s="19">
         <v>3204.38</v>
       </c>
-      <c r="I16" s="22">
+      <c r="I16" s="20">
         <v>102.9</v>
       </c>
-      <c r="J16" s="21">
+      <c r="J16" s="19">
         <v>4308.7910000000002</v>
       </c>
-      <c r="K16" s="22">
+      <c r="K16" s="20">
         <v>109.2</v>
       </c>
-      <c r="L16" s="21">
+      <c r="L16" s="19">
         <v>5705.2269999999999</v>
       </c>
-      <c r="M16" s="22">
+      <c r="M16" s="20">
         <v>120.2</v>
       </c>
-      <c r="N16" s="21">
+      <c r="N16" s="19">
         <v>6970.7870000000003</v>
       </c>
-      <c r="O16" s="22">
+      <c r="O16" s="20">
         <v>126.7</v>
       </c>
-      <c r="P16" s="21">
+      <c r="P16" s="19">
         <v>8345.17</v>
       </c>
-      <c r="Q16" s="22">
+      <c r="Q16" s="20">
         <v>133</v>
       </c>
-      <c r="R16" s="21">
+      <c r="R16" s="19">
         <v>9697.9760000000006</v>
       </c>
-      <c r="S16" s="22">
+      <c r="S16" s="20">
         <v>135.5</v>
       </c>
-      <c r="T16" s="21">
+      <c r="T16" s="19">
         <v>11184.228999999999</v>
       </c>
-      <c r="U16" s="22">
+      <c r="U16" s="20">
         <v>137.69999999999999</v>
       </c>
-      <c r="V16" s="21">
+      <c r="V16" s="19">
         <v>12629.31</v>
       </c>
-      <c r="W16" s="22">
+      <c r="W16" s="20">
         <v>136.5</v>
       </c>
-      <c r="X16" s="21">
+      <c r="X16" s="19">
         <v>14244.215</v>
       </c>
-      <c r="Y16" s="22">
+      <c r="Y16" s="20">
         <v>130.30000000000001</v>
       </c>
     </row>
+    <row r="17" spans="1:25">
+      <c r="A17" s="110"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" s="110"/>
+    </row>
     <row r="19" spans="1:25" ht="12" customHeight="1">
-      <c r="A19" s="106"/>
-      <c r="B19" s="108" t="s">
+      <c r="A19" s="114"/>
+      <c r="B19" s="104" t="s">
         <v>39</v>
       </c>
-      <c r="C19" s="108"/>
-      <c r="D19" s="108" t="s">
+      <c r="C19" s="104"/>
+      <c r="D19" s="104" t="s">
         <v>40</v>
       </c>
-      <c r="E19" s="108"/>
-      <c r="F19" s="108" t="s">
+      <c r="E19" s="104"/>
+      <c r="F19" s="104" t="s">
         <v>41</v>
       </c>
-      <c r="G19" s="108"/>
-      <c r="H19" s="108" t="s">
+      <c r="G19" s="104"/>
+      <c r="H19" s="104" t="s">
         <v>42</v>
       </c>
-      <c r="I19" s="108"/>
-      <c r="J19" s="108" t="s">
+      <c r="I19" s="104"/>
+      <c r="J19" s="104" t="s">
         <v>43</v>
       </c>
-      <c r="K19" s="108"/>
-      <c r="L19" s="108" t="s">
+      <c r="K19" s="104"/>
+      <c r="L19" s="104" t="s">
         <v>44</v>
       </c>
-      <c r="M19" s="108"/>
-      <c r="N19" s="108" t="s">
+      <c r="M19" s="104"/>
+      <c r="N19" s="104" t="s">
         <v>45</v>
       </c>
-      <c r="O19" s="108"/>
-      <c r="P19" s="108" t="s">
+      <c r="O19" s="104"/>
+      <c r="P19" s="104" t="s">
         <v>46</v>
       </c>
-      <c r="Q19" s="108"/>
-      <c r="R19" s="108" t="s">
+      <c r="Q19" s="104"/>
+      <c r="R19" s="104" t="s">
         <v>47</v>
       </c>
-      <c r="S19" s="108"/>
-      <c r="T19" s="108" t="s">
+      <c r="S19" s="104"/>
+      <c r="T19" s="104" t="s">
         <v>48</v>
       </c>
-      <c r="U19" s="108"/>
-      <c r="V19" s="108" t="s">
+      <c r="U19" s="104"/>
+      <c r="V19" s="104" t="s">
         <v>49</v>
       </c>
-      <c r="W19" s="108"/>
-      <c r="X19" s="108" t="s">
+      <c r="W19" s="104"/>
+      <c r="X19" s="104" t="s">
         <v>50</v>
       </c>
-      <c r="Y19" s="103"/>
+      <c r="Y19" s="101"/>
     </row>
     <row r="20" spans="1:25" ht="33.75">
-      <c r="A20" s="107"/>
+      <c r="A20" s="115"/>
       <c r="B20" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C20" s="51" t="s">
+      <c r="C20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="E20" s="51" t="s">
+      <c r="E20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="G20" s="51" t="s">
+      <c r="G20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="I20" s="51" t="s">
+      <c r="I20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="J20" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="K20" s="51" t="s">
+      <c r="K20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="L20" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="M20" s="51" t="s">
+      <c r="M20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="N20" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="O20" s="51" t="s">
+      <c r="O20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="P20" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="Q20" s="51" t="s">
+      <c r="Q20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="R20" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="S20" s="51" t="s">
+      <c r="S20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="T20" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="U20" s="51" t="s">
+      <c r="U20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="V20" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="W20" s="51" t="s">
+      <c r="W20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="X20" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="Y20" s="51" t="s">
+      <c r="Y20" s="49" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:25">
-      <c r="A21" s="12" t="s">
+      <c r="A21" s="108" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="21">
+      <c r="B21" s="19">
         <v>1191.4970000000001</v>
       </c>
-      <c r="C21" s="22">
+      <c r="C21" s="20">
         <v>112.1</v>
       </c>
-      <c r="D21" s="21">
+      <c r="D21" s="19">
         <v>2265.41</v>
       </c>
-      <c r="E21" s="22">
+      <c r="E21" s="20">
         <v>106.1</v>
       </c>
-      <c r="F21" s="21">
+      <c r="F21" s="19">
         <v>3499.7429999999999</v>
       </c>
-      <c r="G21" s="22">
+      <c r="G21" s="20">
         <v>106</v>
       </c>
-      <c r="H21" s="21">
+      <c r="H21" s="19">
         <v>4674.1469999999999</v>
       </c>
-      <c r="I21" s="22">
+      <c r="I21" s="20">
         <v>111.3</v>
       </c>
-      <c r="J21" s="21">
+      <c r="J21" s="19">
         <v>5821.3549999999996</v>
       </c>
-      <c r="K21" s="22">
+      <c r="K21" s="20">
         <v>105.2</v>
       </c>
-      <c r="L21" s="21">
+      <c r="L21" s="19">
         <v>7307.62</v>
       </c>
-      <c r="M21" s="22">
+      <c r="M21" s="20">
         <v>100.1</v>
       </c>
-      <c r="N21" s="21">
+      <c r="N21" s="19">
         <v>8911.3169999999991</v>
       </c>
-      <c r="O21" s="22">
+      <c r="O21" s="20">
         <v>100.2</v>
       </c>
-      <c r="P21" s="21">
+      <c r="P21" s="19">
         <v>10875.552</v>
       </c>
-      <c r="Q21" s="22">
+      <c r="Q21" s="20">
         <v>102.4</v>
       </c>
-      <c r="R21" s="21">
+      <c r="R21" s="19">
         <v>12747.138000000001</v>
       </c>
-      <c r="S21" s="22">
+      <c r="S21" s="20">
         <v>103.3</v>
       </c>
-      <c r="T21" s="21">
+      <c r="T21" s="19">
         <v>14645.541999999999</v>
       </c>
-      <c r="U21" s="22">
+      <c r="U21" s="20">
         <v>103.9</v>
       </c>
-      <c r="V21" s="21">
+      <c r="V21" s="19">
         <v>16861.346000000001</v>
       </c>
-      <c r="W21" s="22">
+      <c r="W21" s="20">
         <v>107.7</v>
       </c>
-      <c r="X21" s="21">
+      <c r="X21" s="19">
         <v>19261.034</v>
       </c>
-      <c r="Y21" s="22">
+      <c r="Y21" s="20">
         <v>110.5</v>
       </c>
     </row>
     <row r="22" spans="1:25">
-      <c r="B22" s="23"/>
-[...22 lines deleted...]
-      <c r="Y22" s="24"/>
+      <c r="A22" s="110"/>
+      <c r="B22" s="21"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="21"/>
+      <c r="E22" s="22"/>
+      <c r="F22" s="21"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="22"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="22"/>
+      <c r="N22" s="21"/>
+      <c r="O22" s="22"/>
+      <c r="P22" s="21"/>
+      <c r="Q22" s="22"/>
+      <c r="R22" s="21"/>
+      <c r="S22" s="22"/>
+      <c r="T22" s="21"/>
+      <c r="U22" s="22"/>
+      <c r="V22" s="21"/>
+      <c r="W22" s="22"/>
+      <c r="X22" s="21"/>
+      <c r="Y22" s="22"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" s="110"/>
     </row>
     <row r="24" spans="1:25" ht="12" customHeight="1">
-      <c r="A24" s="106"/>
-      <c r="B24" s="103" t="s">
+      <c r="A24" s="114"/>
+      <c r="B24" s="101" t="s">
         <v>51</v>
       </c>
-      <c r="C24" s="104"/>
-      <c r="D24" s="103" t="s">
+      <c r="C24" s="102"/>
+      <c r="D24" s="101" t="s">
         <v>52</v>
       </c>
-      <c r="E24" s="104"/>
-      <c r="F24" s="103" t="s">
+      <c r="E24" s="102"/>
+      <c r="F24" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="G24" s="104"/>
-      <c r="H24" s="103" t="s">
+      <c r="G24" s="102"/>
+      <c r="H24" s="101" t="s">
         <v>74</v>
       </c>
-      <c r="I24" s="104"/>
-      <c r="J24" s="103" t="s">
+      <c r="I24" s="102"/>
+      <c r="J24" s="101" t="s">
         <v>75</v>
       </c>
-      <c r="K24" s="104"/>
-      <c r="L24" s="103" t="s">
+      <c r="K24" s="102"/>
+      <c r="L24" s="101" t="s">
         <v>77</v>
       </c>
-      <c r="M24" s="104"/>
-      <c r="N24" s="103" t="s">
+      <c r="M24" s="102"/>
+      <c r="N24" s="101" t="s">
         <v>78</v>
       </c>
-      <c r="O24" s="104"/>
-      <c r="P24" s="103" t="s">
+      <c r="O24" s="102"/>
+      <c r="P24" s="101" t="s">
         <v>79</v>
       </c>
-      <c r="Q24" s="104"/>
-      <c r="R24" s="103" t="s">
+      <c r="Q24" s="102"/>
+      <c r="R24" s="101" t="s">
         <v>80</v>
       </c>
-      <c r="S24" s="104"/>
-      <c r="T24" s="103" t="s">
+      <c r="S24" s="102"/>
+      <c r="T24" s="101" t="s">
         <v>81</v>
       </c>
-      <c r="U24" s="104"/>
-      <c r="V24" s="103" t="s">
+      <c r="U24" s="102"/>
+      <c r="V24" s="101" t="s">
         <v>82</v>
       </c>
-      <c r="W24" s="104"/>
-      <c r="X24" s="103" t="s">
+      <c r="W24" s="102"/>
+      <c r="X24" s="101" t="s">
         <v>83</v>
       </c>
-      <c r="Y24" s="105"/>
+      <c r="Y24" s="103"/>
     </row>
     <row r="25" spans="1:25" ht="33.75">
-      <c r="A25" s="107"/>
-[...69 lines deleted...]
-      <c r="Y25" s="55" t="s">
+      <c r="A25" s="115"/>
+      <c r="B25" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="D25" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="F25" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="H25" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="J25" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="K25" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="L25" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="M25" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="N25" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="O25" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="P25" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q25" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="R25" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="S25" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="T25" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="U25" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="V25" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="W25" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="X25" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y25" s="53" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:25">
-      <c r="A26" s="12" t="s">
+      <c r="A26" s="108" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="21">
+      <c r="B26" s="19">
         <v>1490.8579999999999</v>
       </c>
-      <c r="C26" s="22">
+      <c r="C26" s="20">
         <v>115.7</v>
       </c>
-      <c r="D26" s="13">
+      <c r="D26" s="12">
         <v>2749.7460000000001</v>
       </c>
-      <c r="E26" s="25">
+      <c r="E26" s="23">
         <v>112.3</v>
       </c>
-      <c r="F26" s="21">
+      <c r="F26" s="19">
         <v>4559.1859999999997</v>
       </c>
-      <c r="G26" s="22">
+      <c r="G26" s="20">
         <v>118.8</v>
       </c>
-      <c r="H26" s="48">
+      <c r="H26" s="46">
         <v>5982.5559999999996</v>
       </c>
-      <c r="I26" s="49">
+      <c r="I26" s="47">
         <v>115.8</v>
       </c>
-      <c r="J26" s="48">
+      <c r="J26" s="46">
         <v>7641.9110000000001</v>
       </c>
-      <c r="K26" s="49">
+      <c r="K26" s="47">
         <v>117.5</v>
       </c>
-      <c r="L26" s="52">
+      <c r="L26" s="50">
         <v>9510.6949999999997</v>
       </c>
-      <c r="M26" s="49">
+      <c r="M26" s="47">
         <v>116.7</v>
       </c>
-      <c r="N26" s="48">
+      <c r="N26" s="46">
         <v>11596.031000000001</v>
       </c>
-      <c r="O26" s="49">
+      <c r="O26" s="47">
         <v>116.8</v>
       </c>
-      <c r="P26" s="52">
+      <c r="P26" s="50">
         <v>14156.31</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="47">
         <v>117</v>
       </c>
-      <c r="R26" s="48">
+      <c r="R26" s="46">
         <v>17006.185000000001</v>
       </c>
-      <c r="S26" s="49">
+      <c r="S26" s="47">
         <v>120</v>
       </c>
-      <c r="T26" s="48">
+      <c r="T26" s="46">
         <v>19990.253000000001</v>
       </c>
-      <c r="U26" s="49">
+      <c r="U26" s="47">
         <v>122.9</v>
       </c>
-      <c r="V26" s="48">
+      <c r="V26" s="46">
         <v>23374.625</v>
       </c>
-      <c r="W26" s="49">
+      <c r="W26" s="47">
         <v>125</v>
       </c>
-      <c r="X26" s="48">
+      <c r="X26" s="46">
         <v>27154.638999999999</v>
       </c>
-      <c r="Y26" s="49">
+      <c r="Y26" s="47">
         <v>127.4</v>
       </c>
     </row>
     <row r="27" spans="1:25">
-      <c r="B27" s="23"/>
-      <c r="C27" s="24"/>
+      <c r="A27" s="110"/>
+      <c r="B27" s="21"/>
+      <c r="C27" s="22"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="110"/>
     </row>
     <row r="29" spans="1:25" ht="12" customHeight="1">
-      <c r="A29" s="106"/>
-      <c r="B29" s="103" t="s">
+      <c r="A29" s="114"/>
+      <c r="B29" s="101" t="s">
         <v>95</v>
       </c>
-      <c r="C29" s="104"/>
-      <c r="D29" s="103" t="s">
+      <c r="C29" s="102"/>
+      <c r="D29" s="101" t="s">
         <v>84</v>
       </c>
-      <c r="E29" s="104"/>
-      <c r="F29" s="103" t="s">
+      <c r="E29" s="102"/>
+      <c r="F29" s="101" t="s">
         <v>85</v>
       </c>
-      <c r="G29" s="104"/>
-      <c r="H29" s="103" t="s">
+      <c r="G29" s="102"/>
+      <c r="H29" s="101" t="s">
         <v>86</v>
       </c>
-      <c r="I29" s="104"/>
-      <c r="J29" s="103" t="s">
+      <c r="I29" s="102"/>
+      <c r="J29" s="101" t="s">
         <v>87</v>
       </c>
-      <c r="K29" s="104"/>
-      <c r="L29" s="103" t="s">
+      <c r="K29" s="102"/>
+      <c r="L29" s="101" t="s">
         <v>88</v>
       </c>
-      <c r="M29" s="104"/>
-      <c r="N29" s="103" t="s">
+      <c r="M29" s="102"/>
+      <c r="N29" s="101" t="s">
         <v>89</v>
       </c>
-      <c r="O29" s="104"/>
-      <c r="P29" s="103" t="s">
+      <c r="O29" s="102"/>
+      <c r="P29" s="101" t="s">
         <v>90</v>
       </c>
-      <c r="Q29" s="104"/>
-      <c r="R29" s="103" t="s">
+      <c r="Q29" s="102"/>
+      <c r="R29" s="101" t="s">
         <v>91</v>
       </c>
-      <c r="S29" s="104"/>
-      <c r="T29" s="103" t="s">
+      <c r="S29" s="102"/>
+      <c r="T29" s="101" t="s">
         <v>92</v>
       </c>
-      <c r="U29" s="104"/>
-      <c r="V29" s="103" t="s">
+      <c r="U29" s="102"/>
+      <c r="V29" s="101" t="s">
         <v>93</v>
       </c>
-      <c r="W29" s="104"/>
-      <c r="X29" s="103" t="s">
+      <c r="W29" s="102"/>
+      <c r="X29" s="101" t="s">
         <v>94</v>
       </c>
-      <c r="Y29" s="105"/>
+      <c r="Y29" s="103"/>
     </row>
     <row r="30" spans="1:25" ht="33.75">
-      <c r="A30" s="107"/>
-[...69 lines deleted...]
-      <c r="Y30" s="47" t="s">
+      <c r="A30" s="115"/>
+      <c r="B30" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="D30" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="F30" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="H30" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="I30" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="J30" s="70" t="s">
+        <v>13</v>
+      </c>
+      <c r="K30" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="L30" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="M30" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="N30" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="O30" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="P30" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q30" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="R30" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="S30" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="T30" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="U30" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="V30" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="W30" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="X30" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y30" s="45" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:25">
-      <c r="A31" s="12" t="s">
+      <c r="A31" s="108" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="73">
+      <c r="B31" s="71">
         <v>1678.2439999999999</v>
       </c>
-      <c r="C31" s="59">
+      <c r="C31" s="57">
         <v>103.4</v>
       </c>
-      <c r="D31" s="48">
+      <c r="D31" s="46">
         <v>3057.4059999999999</v>
       </c>
-      <c r="E31" s="49">
+      <c r="E31" s="47">
         <v>102.1</v>
       </c>
-      <c r="F31" s="52">
+      <c r="F31" s="50">
         <v>5228.9120000000003</v>
       </c>
-      <c r="G31" s="49">
+      <c r="G31" s="47">
         <v>106.9</v>
       </c>
-      <c r="H31" s="48">
+      <c r="H31" s="46">
         <v>6997.1940000000004</v>
       </c>
-      <c r="I31" s="49">
+      <c r="I31" s="47">
         <v>109.1</v>
       </c>
-      <c r="J31" s="48">
+      <c r="J31" s="46">
         <v>8751.15</v>
       </c>
-      <c r="K31" s="49">
+      <c r="K31" s="47">
         <v>106.6</v>
       </c>
-      <c r="L31" s="48">
+      <c r="L31" s="46">
         <v>10674.891</v>
       </c>
-      <c r="M31" s="49">
+      <c r="M31" s="47">
         <v>104.4</v>
       </c>
-      <c r="N31" s="63">
+      <c r="N31" s="61">
         <v>12835.444</v>
       </c>
-      <c r="O31" s="49">
+      <c r="O31" s="47">
         <v>102.8</v>
       </c>
-      <c r="P31" s="64">
+      <c r="P31" s="62">
         <v>15259.281999999999</v>
       </c>
-      <c r="Q31" s="49">
+      <c r="Q31" s="47">
         <v>100.1</v>
       </c>
-      <c r="R31" s="63">
+      <c r="R31" s="61">
         <v>18400.757000000001</v>
       </c>
-      <c r="S31" s="49">
+      <c r="S31" s="47">
         <v>100.4</v>
       </c>
-      <c r="T31" s="48">
+      <c r="T31" s="46">
         <v>21865.303</v>
       </c>
-      <c r="U31" s="49">
+      <c r="U31" s="47">
         <v>101.5</v>
       </c>
-      <c r="V31" s="48">
+      <c r="V31" s="46">
         <v>25570.042000000001</v>
       </c>
-      <c r="W31" s="66">
+      <c r="W31" s="64">
         <v>101.4</v>
       </c>
-      <c r="X31" s="48">
+      <c r="X31" s="46">
         <v>29779.75</v>
       </c>
-      <c r="Y31" s="66">
+      <c r="Y31" s="64">
         <v>101.6</v>
       </c>
     </row>
+    <row r="32" spans="1:25">
+      <c r="A32" s="110"/>
+    </row>
     <row r="33" spans="1:25" ht="12" customHeight="1">
-      <c r="A33" s="106"/>
-      <c r="B33" s="103" t="s">
+      <c r="A33" s="114"/>
+      <c r="B33" s="101" t="s">
         <v>96</v>
       </c>
-      <c r="C33" s="104"/>
-      <c r="D33" s="103" t="s">
+      <c r="C33" s="102"/>
+      <c r="D33" s="101" t="s">
         <v>97</v>
       </c>
-      <c r="E33" s="104"/>
-      <c r="F33" s="103" t="s">
+      <c r="E33" s="102"/>
+      <c r="F33" s="101" t="s">
         <v>98</v>
       </c>
-      <c r="G33" s="104"/>
-      <c r="H33" s="103" t="s">
+      <c r="G33" s="102"/>
+      <c r="H33" s="101" t="s">
         <v>99</v>
       </c>
-      <c r="I33" s="104"/>
-      <c r="J33" s="103" t="s">
+      <c r="I33" s="102"/>
+      <c r="J33" s="101" t="s">
         <v>100</v>
       </c>
-      <c r="K33" s="104"/>
-      <c r="L33" s="103" t="s">
+      <c r="K33" s="102"/>
+      <c r="L33" s="101" t="s">
         <v>101</v>
       </c>
-      <c r="M33" s="104"/>
-      <c r="N33" s="103" t="s">
+      <c r="M33" s="102"/>
+      <c r="N33" s="101" t="s">
         <v>102</v>
       </c>
-      <c r="O33" s="104"/>
-      <c r="P33" s="103" t="s">
+      <c r="O33" s="102"/>
+      <c r="P33" s="101" t="s">
         <v>103</v>
       </c>
-      <c r="Q33" s="104"/>
-      <c r="R33" s="103" t="s">
+      <c r="Q33" s="102"/>
+      <c r="R33" s="101" t="s">
         <v>104</v>
       </c>
-      <c r="S33" s="104"/>
-      <c r="T33" s="103" t="s">
+      <c r="S33" s="102"/>
+      <c r="T33" s="101" t="s">
         <v>105</v>
       </c>
-      <c r="U33" s="104"/>
-      <c r="V33" s="103" t="s">
+      <c r="U33" s="102"/>
+      <c r="V33" s="101" t="s">
         <v>106</v>
       </c>
-      <c r="W33" s="104"/>
-      <c r="X33" s="103" t="s">
+      <c r="W33" s="102"/>
+      <c r="X33" s="101" t="s">
         <v>107</v>
       </c>
-      <c r="Y33" s="105"/>
+      <c r="Y33" s="103"/>
     </row>
     <row r="34" spans="1:25" ht="33.75">
-      <c r="A34" s="107"/>
-[...69 lines deleted...]
-      <c r="Y34" s="47" t="s">
+      <c r="A34" s="115"/>
+      <c r="B34" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="D34" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="F34" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="72" t="s">
+        <v>76</v>
+      </c>
+      <c r="H34" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="I34" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="J34" s="70" t="s">
+        <v>13</v>
+      </c>
+      <c r="K34" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="L34" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="M34" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="N34" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="O34" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="P34" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q34" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="R34" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="S34" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="T34" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="U34" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="V34" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="W34" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="X34" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y34" s="45" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:25">
-      <c r="A35" s="12" t="s">
+      <c r="A35" s="108" t="s">
         <v>14</v>
       </c>
-      <c r="B35" s="63">
+      <c r="B35" s="61">
         <v>1999.8879999999999</v>
       </c>
-      <c r="C35" s="49">
+      <c r="C35" s="47">
         <v>104.3</v>
       </c>
-      <c r="D35" s="48">
+      <c r="D35" s="46">
         <v>3892.3609999999999</v>
       </c>
-      <c r="E35" s="71">
+      <c r="E35" s="69">
         <v>111.5</v>
       </c>
-      <c r="F35" s="52">
+      <c r="F35" s="50">
         <v>6665.99</v>
       </c>
-      <c r="G35" s="92">
+      <c r="G35" s="90">
         <v>111.6</v>
       </c>
-      <c r="H35" s="48">
+      <c r="H35" s="46">
         <v>9123.4830000000002</v>
       </c>
-      <c r="I35" s="49">
+      <c r="I35" s="47">
         <v>114.6</v>
       </c>
-      <c r="J35" s="48"/>
-[...14 lines deleted...]
-      <c r="Y35" s="66"/>
+      <c r="J35" s="46">
+        <v>11684.073</v>
+      </c>
+      <c r="K35" s="107">
+        <v>118.4</v>
+      </c>
+      <c r="L35" s="46"/>
+      <c r="M35" s="47"/>
+      <c r="N35" s="61"/>
+      <c r="O35" s="47"/>
+      <c r="P35" s="62"/>
+      <c r="Q35" s="47"/>
+      <c r="R35" s="61"/>
+      <c r="S35" s="47"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="47"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="64"/>
+      <c r="X35" s="46"/>
+      <c r="Y35" s="64"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="8" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="V24:W24"/>
-[...32 lines deleted...]
-    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="P24:Q24"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="R14:S14"/>
     <mergeCell ref="T14:U14"/>
     <mergeCell ref="V14:W14"/>
     <mergeCell ref="T9:U9"/>
     <mergeCell ref="R9:S9"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
-    <mergeCell ref="X19:Y19"/>
-[...40 lines deleted...]
-    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="N24:O24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="29" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>