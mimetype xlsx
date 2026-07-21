--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -348,60 +348,61 @@
     <t>2026 жылғы қаңтар-маусым</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-шілде</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-тамыз</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы қаңтар-қыркүйек </t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-желтоқсан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="7">
+  <numFmts count="8">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0\ _₽;[Red]#,##0.0\ _₽"/>
     <numFmt numFmtId="168" formatCode="#,##0.0\ _₽"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0.0;[Red]#,##0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -455,57 +456,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -622,51 +616,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="115">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -859,112 +853,111 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="5"/>
     <cellStyle name="Обычный 7" xfId="6"/>
     <cellStyle name="Обычный 8" xfId="7"/>
     <cellStyle name="Обычный 9" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1253,100 +1246,100 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="60" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="5"/>
     <col min="13" max="13" width="10.42578125" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="31" customFormat="1" ht="12.75">
-      <c r="A1" s="96"/>
-[...1 lines deleted...]
-      <c r="C1" s="96"/>
+      <c r="A1" s="98"/>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
       <c r="D1" s="30"/>
     </row>
     <row r="2" spans="1:25" ht="12.75">
-      <c r="A2" s="94" t="s">
+      <c r="A2" s="96" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="94"/>
-[...10 lines deleted...]
-      <c r="M2" s="94"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
     </row>
     <row r="3" spans="1:25">
-      <c r="A3" s="95" t="s">
+      <c r="A3" s="97" t="s">
         <v>73</v>
       </c>
-      <c r="B3" s="95"/>
-[...10 lines deleted...]
-      <c r="M3" s="95"/>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
     </row>
     <row r="4" spans="1:25" s="32" customFormat="1">
       <c r="A4" s="29"/>
       <c r="B4" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>60</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>61</v>
       </c>
       <c r="E4" s="28" t="s">
         <v>62</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>63</v>
       </c>
       <c r="G4" s="28" t="s">
         <v>64</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>65</v>
       </c>
       <c r="I4" s="28" t="s">
@@ -1656,108 +1649,110 @@
         <v>3704.739</v>
       </c>
       <c r="M10" s="54">
         <v>4209.7079999999996</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="59">
         <v>2026</v>
       </c>
       <c r="B11" s="68">
         <v>1999.8879999999999</v>
       </c>
       <c r="C11" s="73">
         <v>1892.473</v>
       </c>
       <c r="D11" s="91">
         <v>2773.6289999999999</v>
       </c>
       <c r="E11" s="36">
         <v>2457.4929999999999</v>
       </c>
       <c r="F11" s="36">
         <v>2560.59</v>
       </c>
-      <c r="G11" s="92"/>
+      <c r="G11" s="92">
+        <v>2679.4250000000002</v>
+      </c>
       <c r="H11" s="68"/>
       <c r="I11" s="93"/>
       <c r="J11" s="68"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="M11" s="36"/>
     </row>
     <row r="15" spans="1:25">
       <c r="K15" s="63"/>
     </row>
     <row r="16" spans="1:25">
       <c r="L16" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:O28"/>
+  <dimension ref="A2:O36"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="J48" sqref="J48"/>
+      <selection activeCell="G30" sqref="G30:I43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="6"/>
     <col min="2" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.140625" style="5"/>
     <col min="13" max="13" width="9.140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" s="4" customFormat="1">
-      <c r="A2" s="97" t="s">
+      <c r="A2" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="94"/>
-[...10 lines deleted...]
-      <c r="M2" s="94"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="3"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="7"/>
       <c r="M3" s="24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1">
       <c r="A4" s="25"/>
       <c r="B4" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>60</v>
@@ -1777,55 +1772,55 @@
       <c r="H4" s="28" t="s">
         <v>65</v>
       </c>
       <c r="I4" s="28" t="s">
         <v>66</v>
       </c>
       <c r="J4" s="28" t="s">
         <v>67</v>
       </c>
       <c r="K4" s="28" t="s">
         <v>68</v>
       </c>
       <c r="L4" s="28" t="s">
         <v>69</v>
       </c>
       <c r="M4" s="29" t="s">
         <v>70</v>
       </c>
       <c r="N4" s="26"/>
     </row>
     <row r="5" spans="1:15" ht="12.75" customHeight="1">
       <c r="B5" s="51"/>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
-      <c r="F5" s="100" t="s">
+      <c r="F5" s="102" t="s">
         <v>56</v>
       </c>
-      <c r="G5" s="100"/>
-      <c r="H5" s="100"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="102"/>
       <c r="I5" s="51"/>
       <c r="J5" s="51"/>
       <c r="K5" s="51"/>
       <c r="L5" s="51"/>
       <c r="M5" s="51"/>
       <c r="N5" s="26"/>
       <c r="O5" s="26"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="42">
         <v>2020</v>
       </c>
       <c r="B6" s="17">
         <v>51.8</v>
       </c>
       <c r="C6" s="17">
         <v>110.3</v>
       </c>
       <c r="D6" s="17">
         <v>93.7</v>
       </c>
       <c r="E6" s="17">
         <v>70.8</v>
       </c>
       <c r="F6" s="17">
@@ -2067,76 +2062,78 @@
       <c r="M11" s="79">
         <v>112.6</v>
       </c>
       <c r="N11" s="27"/>
       <c r="O11" s="27"/>
     </row>
     <row r="12" spans="1:15" s="4" customFormat="1">
       <c r="A12" s="43">
         <v>2026</v>
       </c>
       <c r="B12" s="77">
         <v>45</v>
       </c>
       <c r="C12" s="89">
         <v>94.6</v>
       </c>
       <c r="D12" s="89">
         <v>146.6</v>
       </c>
       <c r="E12" s="89">
         <v>87.4</v>
       </c>
       <c r="F12" s="89">
         <v>103.1</v>
       </c>
-      <c r="G12" s="77"/>
+      <c r="G12" s="89">
+        <v>104.6</v>
+      </c>
       <c r="H12" s="77"/>
       <c r="I12" s="77"/>
       <c r="J12" s="77"/>
       <c r="K12" s="77"/>
       <c r="L12" s="79"/>
       <c r="M12" s="79"/>
       <c r="N12" s="27"/>
       <c r="O12" s="27"/>
     </row>
     <row r="13" spans="1:15" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A13" s="98" t="s">
+      <c r="A13" s="100" t="s">
         <v>57</v>
       </c>
-      <c r="B13" s="98"/>
-[...10 lines deleted...]
-      <c r="M13" s="98"/>
+      <c r="B13" s="100"/>
+      <c r="C13" s="100"/>
+      <c r="D13" s="100"/>
+      <c r="E13" s="100"/>
+      <c r="F13" s="100"/>
+      <c r="G13" s="100"/>
+      <c r="H13" s="100"/>
+      <c r="I13" s="100"/>
+      <c r="J13" s="100"/>
+      <c r="K13" s="100"/>
+      <c r="L13" s="100"/>
+      <c r="M13" s="100"/>
       <c r="N13" s="27"/>
       <c r="O13" s="27"/>
     </row>
     <row r="14" spans="1:15" s="4" customFormat="1">
       <c r="A14" s="43">
         <v>2020</v>
       </c>
       <c r="B14" s="22">
         <v>100.7</v>
       </c>
       <c r="C14" s="76">
         <v>99.5</v>
       </c>
       <c r="D14" s="22">
         <v>75.900000000000006</v>
       </c>
       <c r="E14" s="22">
         <v>48.3</v>
       </c>
       <c r="F14" s="22">
         <v>46.6</v>
       </c>
       <c r="G14" s="22">
         <v>62.3</v>
       </c>
@@ -2373,76 +2370,78 @@
       <c r="M19" s="79">
         <v>102.8</v>
       </c>
       <c r="N19" s="27"/>
       <c r="O19" s="27"/>
     </row>
     <row r="20" spans="1:15" s="4" customFormat="1">
       <c r="A20" s="43">
         <v>2026</v>
       </c>
       <c r="B20" s="77">
         <v>104.3</v>
       </c>
       <c r="C20" s="89">
         <v>120.2</v>
       </c>
       <c r="D20" s="89">
         <v>111.8</v>
       </c>
       <c r="E20" s="89">
         <v>123.3</v>
       </c>
       <c r="F20" s="89">
         <v>133.80000000000001</v>
       </c>
-      <c r="G20" s="77"/>
+      <c r="G20" s="89">
+        <v>127.7</v>
+      </c>
       <c r="H20" s="77"/>
       <c r="I20" s="77"/>
       <c r="J20" s="77"/>
       <c r="K20" s="77"/>
       <c r="L20" s="79"/>
       <c r="M20" s="79"/>
       <c r="N20" s="27"/>
       <c r="O20" s="27"/>
     </row>
     <row r="21" spans="1:15" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A21" s="99" t="s">
+      <c r="A21" s="101" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="99"/>
-[...10 lines deleted...]
-      <c r="M21" s="99"/>
+      <c r="B21" s="101"/>
+      <c r="C21" s="101"/>
+      <c r="D21" s="101"/>
+      <c r="E21" s="101"/>
+      <c r="F21" s="101"/>
+      <c r="G21" s="101"/>
+      <c r="H21" s="101"/>
+      <c r="I21" s="101"/>
+      <c r="J21" s="101"/>
+      <c r="K21" s="101"/>
+      <c r="L21" s="101"/>
+      <c r="M21" s="101"/>
       <c r="N21" s="27"/>
       <c r="O21" s="27"/>
     </row>
     <row r="22" spans="1:15" s="4" customFormat="1">
       <c r="A22" s="43">
         <v>2020</v>
       </c>
       <c r="B22" s="22">
         <v>100.7</v>
       </c>
       <c r="C22" s="22">
         <v>100.1</v>
       </c>
       <c r="D22" s="22">
         <v>90.6</v>
       </c>
       <c r="E22" s="22">
         <v>78</v>
       </c>
       <c r="F22" s="22">
         <v>70.400000000000006</v>
       </c>
       <c r="G22" s="22">
         <v>69</v>
       </c>
@@ -2677,196 +2676,210 @@
       <c r="M27" s="85">
         <v>101.6</v>
       </c>
       <c r="N27" s="27"/>
       <c r="O27" s="27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="86">
         <v>2026</v>
       </c>
       <c r="B28" s="20">
         <v>104.3</v>
       </c>
       <c r="C28" s="90">
         <v>111.5</v>
       </c>
       <c r="D28" s="90">
         <v>111.6</v>
       </c>
       <c r="E28" s="90">
         <v>114.6</v>
       </c>
       <c r="F28" s="90">
         <v>118.4</v>
       </c>
-      <c r="G28" s="87"/>
+      <c r="G28" s="90">
+        <v>119.9</v>
+      </c>
       <c r="H28" s="87"/>
       <c r="I28" s="87"/>
       <c r="J28" s="87"/>
       <c r="K28" s="87"/>
       <c r="L28" s="88"/>
       <c r="M28" s="87"/>
       <c r="N28" s="26"/>
       <c r="O28" s="26"/>
+    </row>
+    <row r="33" spans="7:7">
+      <c r="G33" s="95"/>
+    </row>
+    <row r="34" spans="7:7">
+      <c r="G34" s="95"/>
+    </row>
+    <row r="35" spans="7:7">
+      <c r="G35" s="95"/>
+    </row>
+    <row r="36" spans="7:7">
+      <c r="G36" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="F5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14:E14"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="E35" sqref="E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="8" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="8" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="8" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="8" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="8" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="8" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="8" customWidth="1"/>
     <col min="12" max="12" width="14.28515625" style="8" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="8" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="8" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="8" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" style="8" customWidth="1"/>
     <col min="17" max="17" width="8.7109375" style="8" customWidth="1"/>
     <col min="18" max="18" width="15.28515625" style="8" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="8" customWidth="1"/>
     <col min="20" max="20" width="13.42578125" style="8" customWidth="1"/>
     <col min="21" max="21" width="8.7109375" style="8" customWidth="1"/>
     <col min="22" max="22" width="13.42578125" style="8" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="8" customWidth="1"/>
     <col min="24" max="24" width="15.5703125" style="8" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="8" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="18"/>
     <col min="27" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="105"/>
-[...22 lines deleted...]
-      <c r="Y1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
+      <c r="L1" s="107"/>
+      <c r="M1" s="107"/>
+      <c r="N1" s="107"/>
+      <c r="O1" s="107"/>
+      <c r="P1" s="107"/>
+      <c r="Q1" s="107"/>
+      <c r="R1" s="107"/>
+      <c r="S1" s="107"/>
+      <c r="T1" s="107"/>
+      <c r="U1" s="107"/>
+      <c r="V1" s="107"/>
+      <c r="W1" s="107"/>
+      <c r="X1" s="107"/>
+      <c r="Y1" s="107"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="9"/>
     </row>
     <row r="4" spans="1:25" s="10" customFormat="1">
-      <c r="A4" s="106"/>
-      <c r="B4" s="104" t="s">
+      <c r="A4" s="108"/>
+      <c r="B4" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="104"/>
-      <c r="D4" s="104" t="s">
+      <c r="C4" s="106"/>
+      <c r="D4" s="106" t="s">
         <v>71</v>
       </c>
-      <c r="E4" s="104"/>
-      <c r="F4" s="104" t="s">
+      <c r="E4" s="106"/>
+      <c r="F4" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="104"/>
-      <c r="H4" s="104" t="s">
+      <c r="G4" s="106"/>
+      <c r="H4" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="104"/>
-      <c r="J4" s="104" t="s">
+      <c r="I4" s="106"/>
+      <c r="J4" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="104"/>
-      <c r="L4" s="104" t="s">
+      <c r="K4" s="106"/>
+      <c r="L4" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="104"/>
-      <c r="N4" s="104" t="s">
+      <c r="M4" s="106"/>
+      <c r="N4" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="104"/>
-      <c r="P4" s="104" t="s">
+      <c r="O4" s="106"/>
+      <c r="P4" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="104"/>
-      <c r="R4" s="104" t="s">
+      <c r="Q4" s="106"/>
+      <c r="R4" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="104"/>
-      <c r="T4" s="104" t="s">
+      <c r="S4" s="106"/>
+      <c r="T4" s="106" t="s">
         <v>10</v>
       </c>
-      <c r="U4" s="104"/>
-      <c r="V4" s="104" t="s">
+      <c r="U4" s="106"/>
+      <c r="V4" s="106" t="s">
         <v>11</v>
       </c>
-      <c r="W4" s="104"/>
-      <c r="X4" s="104" t="s">
+      <c r="W4" s="106"/>
+      <c r="X4" s="106" t="s">
         <v>12</v>
       </c>
-      <c r="Y4" s="101"/>
+      <c r="Y4" s="103"/>
     </row>
     <row r="5" spans="1:25" s="10" customFormat="1" ht="33.75">
-      <c r="A5" s="106"/>
+      <c r="A5" s="108"/>
       <c r="B5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -2897,51 +2910,51 @@
         <v>13</v>
       </c>
       <c r="S5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="T5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="U5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="V5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="W5" s="48" t="s">
         <v>76</v>
       </c>
       <c r="X5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="Y5" s="49" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="108" t="s">
+      <c r="A6" s="109" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="12">
         <v>664.24599999999998</v>
       </c>
       <c r="C6" s="12">
         <v>100.7</v>
       </c>
       <c r="D6" s="12">
         <v>1396.9010000000001</v>
       </c>
       <c r="E6" s="12">
         <v>100.1</v>
       </c>
       <c r="F6" s="12">
         <v>2083.317</v>
       </c>
       <c r="G6" s="12">
         <v>90.6</v>
       </c>
       <c r="H6" s="12">
         <v>2569.5010000000002</v>
       </c>
       <c r="I6" s="12">
         <v>78</v>
@@ -2974,129 +2987,126 @@
         <v>5873.8639999999996</v>
       </c>
       <c r="S6" s="12">
         <v>69.2</v>
       </c>
       <c r="T6" s="12">
         <v>6647.0119999999997</v>
       </c>
       <c r="U6" s="12">
         <v>70.5</v>
       </c>
       <c r="V6" s="12">
         <v>7477.27</v>
       </c>
       <c r="W6" s="14">
         <v>72</v>
       </c>
       <c r="X6" s="36">
         <v>8600.5509999999995</v>
       </c>
       <c r="Y6" s="14">
         <v>73.400000000000006</v>
       </c>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="109"/>
+      <c r="A7" s="110"/>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="15"/>
       <c r="O7" s="15"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="17"/>
       <c r="R7" s="15"/>
       <c r="S7" s="15"/>
       <c r="T7" s="15"/>
       <c r="U7" s="15"/>
       <c r="V7" s="15"/>
       <c r="W7" s="17"/>
       <c r="X7" s="16"/>
       <c r="Y7" s="17"/>
     </row>
-    <row r="8" spans="1:25">
-[...1 lines deleted...]
-    </row>
     <row r="9" spans="1:25" ht="15" customHeight="1">
       <c r="A9" s="111"/>
-      <c r="B9" s="104" t="s">
+      <c r="B9" s="106" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="104"/>
-      <c r="D9" s="104" t="s">
+      <c r="C9" s="106"/>
+      <c r="D9" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="104"/>
-      <c r="F9" s="104" t="s">
+      <c r="E9" s="106"/>
+      <c r="F9" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="G9" s="104"/>
-      <c r="H9" s="104" t="s">
+      <c r="G9" s="106"/>
+      <c r="H9" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="I9" s="104"/>
-      <c r="J9" s="104" t="s">
+      <c r="I9" s="106"/>
+      <c r="J9" s="106" t="s">
         <v>19</v>
       </c>
-      <c r="K9" s="104"/>
-      <c r="L9" s="104" t="s">
+      <c r="K9" s="106"/>
+      <c r="L9" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="M9" s="104"/>
-      <c r="N9" s="104" t="s">
+      <c r="M9" s="106"/>
+      <c r="N9" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="O9" s="104"/>
-      <c r="P9" s="104" t="s">
+      <c r="O9" s="106"/>
+      <c r="P9" s="106" t="s">
         <v>22</v>
       </c>
-      <c r="Q9" s="104"/>
-      <c r="R9" s="104" t="s">
+      <c r="Q9" s="106"/>
+      <c r="R9" s="106" t="s">
         <v>23</v>
       </c>
-      <c r="S9" s="104"/>
-      <c r="T9" s="104" t="s">
+      <c r="S9" s="106"/>
+      <c r="T9" s="106" t="s">
         <v>24</v>
       </c>
-      <c r="U9" s="104"/>
-      <c r="V9" s="104" t="s">
+      <c r="U9" s="106"/>
+      <c r="V9" s="106" t="s">
         <v>25</v>
       </c>
-      <c r="W9" s="104"/>
-      <c r="X9" s="104" t="s">
+      <c r="W9" s="106"/>
+      <c r="X9" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="Y9" s="101"/>
+      <c r="Y9" s="103"/>
     </row>
     <row r="10" spans="1:25" ht="33.75">
       <c r="A10" s="112"/>
       <c r="B10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="48" t="s">
@@ -3130,51 +3140,51 @@
         <v>13</v>
       </c>
       <c r="S10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="T10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="U10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="V10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="W10" s="48" t="s">
         <v>76</v>
       </c>
       <c r="X10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="Y10" s="49" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:25">
-      <c r="A11" s="108" t="s">
+      <c r="A11" s="109" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="12">
         <v>731.404</v>
       </c>
       <c r="C11" s="12">
         <v>105.6</v>
       </c>
       <c r="D11" s="12">
         <v>1443.2760000000001</v>
       </c>
       <c r="E11" s="12">
         <v>99.1</v>
       </c>
       <c r="F11" s="12">
         <v>2206.7710000000002</v>
       </c>
       <c r="G11" s="14">
         <v>101.4</v>
       </c>
       <c r="H11" s="36">
         <v>2812.0279999999998</v>
       </c>
       <c r="I11" s="14">
         <v>104.4</v>
@@ -3207,114 +3217,112 @@
         <v>6196.2110000000002</v>
       </c>
       <c r="S11" s="13">
         <v>99.6</v>
       </c>
       <c r="T11" s="36">
         <v>6962.0690000000004</v>
       </c>
       <c r="U11" s="13">
         <v>98.9</v>
       </c>
       <c r="V11" s="36">
         <v>7778.8519999999999</v>
       </c>
       <c r="W11" s="13">
         <v>98.2</v>
       </c>
       <c r="X11" s="36">
         <v>9055.6119999999992</v>
       </c>
       <c r="Y11" s="13">
         <v>99.6</v>
       </c>
     </row>
     <row r="12" spans="1:25">
-      <c r="A12" s="110"/>
       <c r="V12" s="18"/>
       <c r="W12" s="18"/>
       <c r="X12" s="18"/>
     </row>
     <row r="13" spans="1:25">
-      <c r="A13" s="110"/>
       <c r="V13" s="18"/>
       <c r="W13" s="18"/>
       <c r="X13" s="18"/>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
-      <c r="A14" s="113"/>
-      <c r="B14" s="104" t="s">
+      <c r="A14" s="108"/>
+      <c r="B14" s="106" t="s">
         <v>27</v>
       </c>
-      <c r="C14" s="104"/>
-      <c r="D14" s="104" t="s">
+      <c r="C14" s="106"/>
+      <c r="D14" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="E14" s="104"/>
-      <c r="F14" s="104" t="s">
+      <c r="E14" s="106"/>
+      <c r="F14" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="G14" s="104"/>
-      <c r="H14" s="104" t="s">
+      <c r="G14" s="106"/>
+      <c r="H14" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="I14" s="104"/>
-      <c r="J14" s="104" t="s">
+      <c r="I14" s="106"/>
+      <c r="J14" s="106" t="s">
         <v>31</v>
       </c>
-      <c r="K14" s="104"/>
-      <c r="L14" s="104" t="s">
+      <c r="K14" s="106"/>
+      <c r="L14" s="106" t="s">
         <v>32</v>
       </c>
-      <c r="M14" s="104"/>
-      <c r="N14" s="104" t="s">
+      <c r="M14" s="106"/>
+      <c r="N14" s="106" t="s">
         <v>33</v>
       </c>
-      <c r="O14" s="104"/>
-      <c r="P14" s="104" t="s">
+      <c r="O14" s="106"/>
+      <c r="P14" s="106" t="s">
         <v>34</v>
       </c>
-      <c r="Q14" s="104"/>
-      <c r="R14" s="104" t="s">
+      <c r="Q14" s="106"/>
+      <c r="R14" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="S14" s="104"/>
-      <c r="T14" s="104" t="s">
+      <c r="S14" s="106"/>
+      <c r="T14" s="106" t="s">
         <v>36</v>
       </c>
-      <c r="U14" s="104"/>
-      <c r="V14" s="104" t="s">
+      <c r="U14" s="106"/>
+      <c r="V14" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="W14" s="104"/>
-      <c r="X14" s="104" t="s">
+      <c r="W14" s="106"/>
+      <c r="X14" s="106" t="s">
         <v>38</v>
       </c>
-      <c r="Y14" s="101"/>
+      <c r="Y14" s="103"/>
     </row>
     <row r="15" spans="1:25" ht="33.75">
-      <c r="A15" s="113"/>
+      <c r="A15" s="108"/>
       <c r="B15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="48" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="48" t="s">
         <v>76</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="48" t="s">
         <v>76</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="48" t="s">
         <v>76</v>
       </c>
       <c r="J15" s="11" t="s">
@@ -3345,51 +3353,51 @@
         <v>13</v>
       </c>
       <c r="S15" s="48" t="s">
         <v>76</v>
       </c>
       <c r="T15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="U15" s="49" t="s">
         <v>76</v>
       </c>
       <c r="V15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="W15" s="49" t="s">
         <v>76</v>
       </c>
       <c r="X15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="Y15" s="49" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:25">
-      <c r="A16" s="108" t="s">
+      <c r="A16" s="109" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="19">
         <v>755.98199999999997</v>
       </c>
       <c r="C16" s="19">
         <v>99.7</v>
       </c>
       <c r="D16" s="19">
         <v>1518.6479999999999</v>
       </c>
       <c r="E16" s="20">
         <v>101.5</v>
       </c>
       <c r="F16" s="19">
         <v>2442.84</v>
       </c>
       <c r="G16" s="20">
         <v>102.9</v>
       </c>
       <c r="H16" s="19">
         <v>3204.38</v>
       </c>
       <c r="I16" s="20">
         <v>102.9</v>
@@ -3421,109 +3429,103 @@
       <c r="R16" s="19">
         <v>9697.9760000000006</v>
       </c>
       <c r="S16" s="20">
         <v>135.5</v>
       </c>
       <c r="T16" s="19">
         <v>11184.228999999999</v>
       </c>
       <c r="U16" s="20">
         <v>137.69999999999999</v>
       </c>
       <c r="V16" s="19">
         <v>12629.31</v>
       </c>
       <c r="W16" s="20">
         <v>136.5</v>
       </c>
       <c r="X16" s="19">
         <v>14244.215</v>
       </c>
       <c r="Y16" s="20">
         <v>130.30000000000001</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
-[...4 lines deleted...]
-    </row>
     <row r="19" spans="1:25" ht="12" customHeight="1">
-      <c r="A19" s="114"/>
-      <c r="B19" s="104" t="s">
+      <c r="A19" s="113"/>
+      <c r="B19" s="106" t="s">
         <v>39</v>
       </c>
-      <c r="C19" s="104"/>
-      <c r="D19" s="104" t="s">
+      <c r="C19" s="106"/>
+      <c r="D19" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="E19" s="104"/>
-      <c r="F19" s="104" t="s">
+      <c r="E19" s="106"/>
+      <c r="F19" s="106" t="s">
         <v>41</v>
       </c>
-      <c r="G19" s="104"/>
-      <c r="H19" s="104" t="s">
+      <c r="G19" s="106"/>
+      <c r="H19" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="I19" s="104"/>
-      <c r="J19" s="104" t="s">
+      <c r="I19" s="106"/>
+      <c r="J19" s="106" t="s">
         <v>43</v>
       </c>
-      <c r="K19" s="104"/>
-      <c r="L19" s="104" t="s">
+      <c r="K19" s="106"/>
+      <c r="L19" s="106" t="s">
         <v>44</v>
       </c>
-      <c r="M19" s="104"/>
-      <c r="N19" s="104" t="s">
+      <c r="M19" s="106"/>
+      <c r="N19" s="106" t="s">
         <v>45</v>
       </c>
-      <c r="O19" s="104"/>
-      <c r="P19" s="104" t="s">
+      <c r="O19" s="106"/>
+      <c r="P19" s="106" t="s">
         <v>46</v>
       </c>
-      <c r="Q19" s="104"/>
-      <c r="R19" s="104" t="s">
+      <c r="Q19" s="106"/>
+      <c r="R19" s="106" t="s">
         <v>47</v>
       </c>
-      <c r="S19" s="104"/>
-      <c r="T19" s="104" t="s">
+      <c r="S19" s="106"/>
+      <c r="T19" s="106" t="s">
         <v>48</v>
       </c>
-      <c r="U19" s="104"/>
-      <c r="V19" s="104" t="s">
+      <c r="U19" s="106"/>
+      <c r="V19" s="106" t="s">
         <v>49</v>
       </c>
-      <c r="W19" s="104"/>
-      <c r="X19" s="104" t="s">
+      <c r="W19" s="106"/>
+      <c r="X19" s="106" t="s">
         <v>50</v>
       </c>
-      <c r="Y19" s="101"/>
+      <c r="Y19" s="103"/>
     </row>
     <row r="20" spans="1:25" ht="33.75">
-      <c r="A20" s="115"/>
+      <c r="A20" s="114"/>
       <c r="B20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="J20" s="11" t="s">
@@ -3554,51 +3556,51 @@
         <v>13</v>
       </c>
       <c r="S20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="T20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="U20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="V20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="W20" s="49" t="s">
         <v>76</v>
       </c>
       <c r="X20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="Y20" s="49" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:25">
-      <c r="A21" s="108" t="s">
+      <c r="A21" s="109" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="19">
         <v>1191.4970000000001</v>
       </c>
       <c r="C21" s="20">
         <v>112.1</v>
       </c>
       <c r="D21" s="19">
         <v>2265.41</v>
       </c>
       <c r="E21" s="20">
         <v>106.1</v>
       </c>
       <c r="F21" s="19">
         <v>3499.7429999999999</v>
       </c>
       <c r="G21" s="20">
         <v>106</v>
       </c>
       <c r="H21" s="19">
         <v>4674.1469999999999</v>
       </c>
       <c r="I21" s="20">
         <v>111.3</v>
@@ -3631,132 +3633,128 @@
         <v>12747.138000000001</v>
       </c>
       <c r="S21" s="20">
         <v>103.3</v>
       </c>
       <c r="T21" s="19">
         <v>14645.541999999999</v>
       </c>
       <c r="U21" s="20">
         <v>103.9</v>
       </c>
       <c r="V21" s="19">
         <v>16861.346000000001</v>
       </c>
       <c r="W21" s="20">
         <v>107.7</v>
       </c>
       <c r="X21" s="19">
         <v>19261.034</v>
       </c>
       <c r="Y21" s="20">
         <v>110.5</v>
       </c>
     </row>
     <row r="22" spans="1:25">
-      <c r="A22" s="110"/>
       <c r="B22" s="21"/>
       <c r="C22" s="22"/>
       <c r="D22" s="21"/>
       <c r="E22" s="22"/>
       <c r="F22" s="21"/>
       <c r="G22" s="22"/>
       <c r="H22" s="21"/>
       <c r="I22" s="22"/>
       <c r="J22" s="21"/>
       <c r="K22" s="22"/>
       <c r="L22" s="21"/>
       <c r="M22" s="22"/>
       <c r="N22" s="21"/>
       <c r="O22" s="22"/>
       <c r="P22" s="21"/>
       <c r="Q22" s="22"/>
       <c r="R22" s="21"/>
       <c r="S22" s="22"/>
       <c r="T22" s="21"/>
       <c r="U22" s="22"/>
       <c r="V22" s="21"/>
       <c r="W22" s="22"/>
       <c r="X22" s="21"/>
       <c r="Y22" s="22"/>
     </row>
-    <row r="23" spans="1:25">
-[...1 lines deleted...]
-    </row>
     <row r="24" spans="1:25" ht="12" customHeight="1">
-      <c r="A24" s="114"/>
-      <c r="B24" s="101" t="s">
+      <c r="A24" s="113"/>
+      <c r="B24" s="103" t="s">
         <v>51</v>
       </c>
-      <c r="C24" s="102"/>
-      <c r="D24" s="101" t="s">
+      <c r="C24" s="104"/>
+      <c r="D24" s="103" t="s">
         <v>52</v>
       </c>
-      <c r="E24" s="102"/>
-      <c r="F24" s="101" t="s">
+      <c r="E24" s="104"/>
+      <c r="F24" s="103" t="s">
         <v>53</v>
       </c>
-      <c r="G24" s="102"/>
-      <c r="H24" s="101" t="s">
+      <c r="G24" s="104"/>
+      <c r="H24" s="103" t="s">
         <v>74</v>
       </c>
-      <c r="I24" s="102"/>
-      <c r="J24" s="101" t="s">
+      <c r="I24" s="104"/>
+      <c r="J24" s="103" t="s">
         <v>75</v>
       </c>
-      <c r="K24" s="102"/>
-      <c r="L24" s="101" t="s">
+      <c r="K24" s="104"/>
+      <c r="L24" s="103" t="s">
         <v>77</v>
       </c>
-      <c r="M24" s="102"/>
-      <c r="N24" s="101" t="s">
+      <c r="M24" s="104"/>
+      <c r="N24" s="103" t="s">
         <v>78</v>
       </c>
-      <c r="O24" s="102"/>
-      <c r="P24" s="101" t="s">
+      <c r="O24" s="104"/>
+      <c r="P24" s="103" t="s">
         <v>79</v>
       </c>
-      <c r="Q24" s="102"/>
-      <c r="R24" s="101" t="s">
+      <c r="Q24" s="104"/>
+      <c r="R24" s="103" t="s">
         <v>80</v>
       </c>
-      <c r="S24" s="102"/>
-      <c r="T24" s="101" t="s">
+      <c r="S24" s="104"/>
+      <c r="T24" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="U24" s="102"/>
-      <c r="V24" s="101" t="s">
+      <c r="U24" s="104"/>
+      <c r="V24" s="103" t="s">
         <v>82</v>
       </c>
-      <c r="W24" s="102"/>
-      <c r="X24" s="101" t="s">
+      <c r="W24" s="104"/>
+      <c r="X24" s="103" t="s">
         <v>83</v>
       </c>
-      <c r="Y24" s="103"/>
+      <c r="Y24" s="105"/>
     </row>
     <row r="25" spans="1:25" ht="33.75">
-      <c r="A25" s="115"/>
+      <c r="A25" s="114"/>
       <c r="B25" s="52" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="53" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="52" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="53" t="s">
         <v>76</v>
       </c>
       <c r="F25" s="52" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="53" t="s">
         <v>76</v>
       </c>
       <c r="H25" s="44" t="s">
         <v>13</v>
       </c>
       <c r="I25" s="45" t="s">
         <v>76</v>
       </c>
       <c r="J25" s="52" t="s">
@@ -3787,51 +3785,51 @@
         <v>13</v>
       </c>
       <c r="S25" s="53" t="s">
         <v>76</v>
       </c>
       <c r="T25" s="52" t="s">
         <v>13</v>
       </c>
       <c r="U25" s="53" t="s">
         <v>76</v>
       </c>
       <c r="V25" s="52" t="s">
         <v>13</v>
       </c>
       <c r="W25" s="53" t="s">
         <v>76</v>
       </c>
       <c r="X25" s="52" t="s">
         <v>13</v>
       </c>
       <c r="Y25" s="53" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:25">
-      <c r="A26" s="108" t="s">
+      <c r="A26" s="109" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="19">
         <v>1490.8579999999999</v>
       </c>
       <c r="C26" s="20">
         <v>115.7</v>
       </c>
       <c r="D26" s="12">
         <v>2749.7460000000001</v>
       </c>
       <c r="E26" s="23">
         <v>112.3</v>
       </c>
       <c r="F26" s="19">
         <v>4559.1859999999997</v>
       </c>
       <c r="G26" s="20">
         <v>118.8</v>
       </c>
       <c r="H26" s="46">
         <v>5982.5559999999996</v>
       </c>
       <c r="I26" s="47">
         <v>115.8</v>
@@ -3864,110 +3862,106 @@
         <v>17006.185000000001</v>
       </c>
       <c r="S26" s="47">
         <v>120</v>
       </c>
       <c r="T26" s="46">
         <v>19990.253000000001</v>
       </c>
       <c r="U26" s="47">
         <v>122.9</v>
       </c>
       <c r="V26" s="46">
         <v>23374.625</v>
       </c>
       <c r="W26" s="47">
         <v>125</v>
       </c>
       <c r="X26" s="46">
         <v>27154.638999999999</v>
       </c>
       <c r="Y26" s="47">
         <v>127.4</v>
       </c>
     </row>
     <row r="27" spans="1:25">
-      <c r="A27" s="110"/>
       <c r="B27" s="21"/>
       <c r="C27" s="22"/>
     </row>
-    <row r="28" spans="1:25">
-[...1 lines deleted...]
-    </row>
     <row r="29" spans="1:25" ht="12" customHeight="1">
-      <c r="A29" s="114"/>
-      <c r="B29" s="101" t="s">
+      <c r="A29" s="113"/>
+      <c r="B29" s="103" t="s">
         <v>95</v>
       </c>
-      <c r="C29" s="102"/>
-      <c r="D29" s="101" t="s">
+      <c r="C29" s="104"/>
+      <c r="D29" s="103" t="s">
         <v>84</v>
       </c>
-      <c r="E29" s="102"/>
-      <c r="F29" s="101" t="s">
+      <c r="E29" s="104"/>
+      <c r="F29" s="103" t="s">
         <v>85</v>
       </c>
-      <c r="G29" s="102"/>
-      <c r="H29" s="101" t="s">
+      <c r="G29" s="104"/>
+      <c r="H29" s="103" t="s">
         <v>86</v>
       </c>
-      <c r="I29" s="102"/>
-      <c r="J29" s="101" t="s">
+      <c r="I29" s="104"/>
+      <c r="J29" s="103" t="s">
         <v>87</v>
       </c>
-      <c r="K29" s="102"/>
-      <c r="L29" s="101" t="s">
+      <c r="K29" s="104"/>
+      <c r="L29" s="103" t="s">
         <v>88</v>
       </c>
-      <c r="M29" s="102"/>
-      <c r="N29" s="101" t="s">
+      <c r="M29" s="104"/>
+      <c r="N29" s="103" t="s">
         <v>89</v>
       </c>
-      <c r="O29" s="102"/>
-      <c r="P29" s="101" t="s">
+      <c r="O29" s="104"/>
+      <c r="P29" s="103" t="s">
         <v>90</v>
       </c>
-      <c r="Q29" s="102"/>
-      <c r="R29" s="101" t="s">
+      <c r="Q29" s="104"/>
+      <c r="R29" s="103" t="s">
         <v>91</v>
       </c>
-      <c r="S29" s="102"/>
-      <c r="T29" s="101" t="s">
+      <c r="S29" s="104"/>
+      <c r="T29" s="103" t="s">
         <v>92</v>
       </c>
-      <c r="U29" s="102"/>
-      <c r="V29" s="101" t="s">
+      <c r="U29" s="104"/>
+      <c r="V29" s="103" t="s">
         <v>93</v>
       </c>
-      <c r="W29" s="102"/>
-      <c r="X29" s="101" t="s">
+      <c r="W29" s="104"/>
+      <c r="X29" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="Y29" s="103"/>
+      <c r="Y29" s="105"/>
     </row>
     <row r="30" spans="1:25" ht="33.75">
-      <c r="A30" s="115"/>
+      <c r="A30" s="114"/>
       <c r="B30" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="45" t="s">
         <v>76</v>
       </c>
       <c r="D30" s="44" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="45" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="45" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="44" t="s">
         <v>76</v>
       </c>
       <c r="H30" s="44" t="s">
         <v>13</v>
       </c>
       <c r="I30" s="44" t="s">
         <v>76</v>
       </c>
       <c r="J30" s="70" t="s">
@@ -3998,51 +3992,51 @@
         <v>13</v>
       </c>
       <c r="S30" s="45" t="s">
         <v>76</v>
       </c>
       <c r="T30" s="44" t="s">
         <v>13</v>
       </c>
       <c r="U30" s="45" t="s">
         <v>76</v>
       </c>
       <c r="V30" s="44" t="s">
         <v>13</v>
       </c>
       <c r="W30" s="45" t="s">
         <v>76</v>
       </c>
       <c r="X30" s="44" t="s">
         <v>13</v>
       </c>
       <c r="Y30" s="45" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:25">
-      <c r="A31" s="108" t="s">
+      <c r="A31" s="109" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="71">
         <v>1678.2439999999999</v>
       </c>
       <c r="C31" s="57">
         <v>103.4</v>
       </c>
       <c r="D31" s="46">
         <v>3057.4059999999999</v>
       </c>
       <c r="E31" s="47">
         <v>102.1</v>
       </c>
       <c r="F31" s="50">
         <v>5228.9120000000003</v>
       </c>
       <c r="G31" s="47">
         <v>106.9</v>
       </c>
       <c r="H31" s="46">
         <v>6997.1940000000004</v>
       </c>
       <c r="I31" s="47">
         <v>109.1</v>
@@ -4074,106 +4068,103 @@
       <c r="R31" s="61">
         <v>18400.757000000001</v>
       </c>
       <c r="S31" s="47">
         <v>100.4</v>
       </c>
       <c r="T31" s="46">
         <v>21865.303</v>
       </c>
       <c r="U31" s="47">
         <v>101.5</v>
       </c>
       <c r="V31" s="46">
         <v>25570.042000000001</v>
       </c>
       <c r="W31" s="64">
         <v>101.4</v>
       </c>
       <c r="X31" s="46">
         <v>29779.75</v>
       </c>
       <c r="Y31" s="64">
         <v>101.6</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
-[...1 lines deleted...]
-    </row>
     <row r="33" spans="1:25" ht="12" customHeight="1">
-      <c r="A33" s="114"/>
-      <c r="B33" s="101" t="s">
+      <c r="A33" s="113"/>
+      <c r="B33" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="C33" s="102"/>
-      <c r="D33" s="101" t="s">
+      <c r="C33" s="104"/>
+      <c r="D33" s="103" t="s">
         <v>97</v>
       </c>
-      <c r="E33" s="102"/>
-      <c r="F33" s="101" t="s">
+      <c r="E33" s="104"/>
+      <c r="F33" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="G33" s="102"/>
-      <c r="H33" s="101" t="s">
+      <c r="G33" s="104"/>
+      <c r="H33" s="103" t="s">
         <v>99</v>
       </c>
-      <c r="I33" s="102"/>
-      <c r="J33" s="101" t="s">
+      <c r="I33" s="104"/>
+      <c r="J33" s="103" t="s">
         <v>100</v>
       </c>
-      <c r="K33" s="102"/>
-      <c r="L33" s="101" t="s">
+      <c r="K33" s="104"/>
+      <c r="L33" s="103" t="s">
         <v>101</v>
       </c>
-      <c r="M33" s="102"/>
-      <c r="N33" s="101" t="s">
+      <c r="M33" s="104"/>
+      <c r="N33" s="103" t="s">
         <v>102</v>
       </c>
-      <c r="O33" s="102"/>
-      <c r="P33" s="101" t="s">
+      <c r="O33" s="104"/>
+      <c r="P33" s="103" t="s">
         <v>103</v>
       </c>
-      <c r="Q33" s="102"/>
-      <c r="R33" s="101" t="s">
+      <c r="Q33" s="104"/>
+      <c r="R33" s="103" t="s">
         <v>104</v>
       </c>
-      <c r="S33" s="102"/>
-      <c r="T33" s="101" t="s">
+      <c r="S33" s="104"/>
+      <c r="T33" s="103" t="s">
         <v>105</v>
       </c>
-      <c r="U33" s="102"/>
-      <c r="V33" s="101" t="s">
+      <c r="U33" s="104"/>
+      <c r="V33" s="103" t="s">
         <v>106</v>
       </c>
-      <c r="W33" s="102"/>
-      <c r="X33" s="101" t="s">
+      <c r="W33" s="104"/>
+      <c r="X33" s="103" t="s">
         <v>107</v>
       </c>
-      <c r="Y33" s="103"/>
+      <c r="Y33" s="105"/>
     </row>
     <row r="34" spans="1:25" ht="33.75">
-      <c r="A34" s="115"/>
+      <c r="A34" s="114"/>
       <c r="B34" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="45" t="s">
         <v>76</v>
       </c>
       <c r="D34" s="44" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="45" t="s">
         <v>76</v>
       </c>
       <c r="F34" s="45" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="72" t="s">
         <v>76</v>
       </c>
       <c r="H34" s="44" t="s">
         <v>13</v>
       </c>
       <c r="I34" s="44" t="s">
         <v>76</v>
       </c>
       <c r="J34" s="70" t="s">
@@ -4204,197 +4195,201 @@
         <v>13</v>
       </c>
       <c r="S34" s="45" t="s">
         <v>76</v>
       </c>
       <c r="T34" s="44" t="s">
         <v>13</v>
       </c>
       <c r="U34" s="45" t="s">
         <v>76</v>
       </c>
       <c r="V34" s="44" t="s">
         <v>13</v>
       </c>
       <c r="W34" s="45" t="s">
         <v>76</v>
       </c>
       <c r="X34" s="44" t="s">
         <v>13</v>
       </c>
       <c r="Y34" s="45" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:25">
-      <c r="A35" s="108" t="s">
+      <c r="A35" s="109" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="61">
         <v>1999.8879999999999</v>
       </c>
       <c r="C35" s="47">
         <v>104.3</v>
       </c>
       <c r="D35" s="46">
         <v>3892.3609999999999</v>
       </c>
       <c r="E35" s="69">
         <v>111.5</v>
       </c>
       <c r="F35" s="50">
         <v>6665.99</v>
       </c>
       <c r="G35" s="90">
         <v>111.6</v>
       </c>
       <c r="H35" s="46">
         <v>9123.4830000000002</v>
       </c>
       <c r="I35" s="47">
         <v>114.6</v>
       </c>
       <c r="J35" s="46">
         <v>11684.073</v>
       </c>
-      <c r="K35" s="107">
+      <c r="K35" s="69">
         <v>118.4</v>
       </c>
-      <c r="L35" s="46"/>
-      <c r="M35" s="47"/>
+      <c r="L35" s="94">
+        <v>14363.498</v>
+      </c>
+      <c r="M35" s="47">
+        <v>119.9</v>
+      </c>
       <c r="N35" s="61"/>
       <c r="O35" s="47"/>
       <c r="P35" s="62"/>
       <c r="Q35" s="47"/>
       <c r="R35" s="61"/>
       <c r="S35" s="47"/>
       <c r="T35" s="46"/>
       <c r="U35" s="47"/>
       <c r="V35" s="46"/>
       <c r="W35" s="64"/>
       <c r="X35" s="46"/>
       <c r="Y35" s="64"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="8" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T33:U33"/>
-[...24 lines deleted...]
-    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="N19:O19"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="T19:U19"/>
     <mergeCell ref="V19:W19"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="P24:Q24"/>
-    <mergeCell ref="A9:A10"/>
-[...48 lines deleted...]
-    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="R33:S33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="29" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>