--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -6,61 +6,61 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1800" yWindow="1185" windowWidth="24195" windowHeight="10320"/>
+    <workbookView xWindow="2850" yWindow="1905" windowWidth="24195" windowHeight="10320"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Показатель" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="24">
   <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>Карагандинская область</t>
   </si>
   <si>
     <t>Караганда г.а</t>
   </si>
   <si>
     <t>Балхаш г.а.</t>
   </si>
   <si>
     <t>Жезказган г.а</t>
   </si>
   <si>
     <t>Каражал г.а.</t>
   </si>
   <si>
     <t>г.Приозерск</t>
   </si>
   <si>
     <t>Саран г.а.</t>
   </si>
   <si>
@@ -2097,116 +2097,117 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:X25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="U2" sqref="U2:W2"/>
+      <selection activeCell="X22" sqref="X22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" style="1" customWidth="1"/>
     <col min="7" max="8" width="8" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="28.5" customHeight="1">
+    <row r="1" spans="1:24" ht="28.5" customHeight="1">
       <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
       <c r="H1" s="20"/>
       <c r="I1" s="20"/>
       <c r="J1" s="20"/>
       <c r="K1" s="20"/>
       <c r="L1" s="20"/>
       <c r="M1" s="20"/>
       <c r="N1" s="20"/>
     </row>
-    <row r="2" spans="1:23" ht="15" customHeight="1">
+    <row r="2" spans="1:24" ht="15" customHeight="1">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="18"/>
       <c r="O2" s="18"/>
       <c r="P2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="R2" s="18"/>
       <c r="S2" s="18"/>
       <c r="T2" s="18"/>
       <c r="U2" s="22" t="s">
         <v>23</v>
       </c>
       <c r="V2" s="22"/>
       <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
     </row>
-    <row r="3" spans="1:23" ht="33" customHeight="1">
+    <row r="3" spans="1:24" ht="33" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2003</v>
       </c>
       <c r="C3" s="3">
         <v>2004</v>
       </c>
       <c r="D3" s="3">
         <v>2005</v>
       </c>
       <c r="E3" s="3">
         <v>2006</v>
       </c>
       <c r="F3" s="4">
         <v>2007</v>
       </c>
       <c r="G3" s="5">
         <v>2008</v>
       </c>
       <c r="H3" s="6">
         <v>2009</v>
       </c>
       <c r="I3" s="7">
         <v>2010</v>
       </c>
@@ -2230,52 +2231,55 @@
       </c>
       <c r="P3" s="7">
         <v>2017</v>
       </c>
       <c r="Q3" s="7">
         <v>2018</v>
       </c>
       <c r="R3" s="7">
         <v>2019</v>
       </c>
       <c r="S3" s="7">
         <v>2020</v>
       </c>
       <c r="T3" s="7">
         <v>2021</v>
       </c>
       <c r="U3" s="7">
         <v>2022</v>
       </c>
       <c r="V3" s="7">
         <v>2023</v>
       </c>
       <c r="W3" s="7">
         <v>2024</v>
       </c>
+      <c r="X3" s="7">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="12.75" customHeight="1">
+    <row r="4" spans="1:24" ht="12.75" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9">
         <v>100</v>
       </c>
       <c r="C4" s="9">
         <v>368.6</v>
       </c>
       <c r="D4" s="10">
         <v>177.2</v>
       </c>
       <c r="E4" s="9">
         <v>130.69999999999999</v>
       </c>
       <c r="F4" s="11">
         <v>152.30000000000001</v>
       </c>
       <c r="G4" s="12">
         <v>101.1</v>
       </c>
       <c r="H4" s="12">
         <v>101.4</v>
       </c>
       <c r="I4" s="12">
@@ -2301,52 +2305,55 @@
       </c>
       <c r="P4" s="13">
         <v>109.8</v>
       </c>
       <c r="Q4" s="13">
         <v>111.4</v>
       </c>
       <c r="R4" s="13">
         <v>101</v>
       </c>
       <c r="S4" s="13">
         <v>125.8</v>
       </c>
       <c r="T4" s="13">
         <v>125.2</v>
       </c>
       <c r="U4" s="14">
         <v>102.2</v>
       </c>
       <c r="V4" s="14">
         <v>76.400000000000006</v>
       </c>
       <c r="W4" s="14">
         <v>120.4</v>
       </c>
+      <c r="X4" s="14">
+        <v>109.6</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="9">
         <v>19</v>
       </c>
       <c r="C5" s="11">
         <v>7386.3258026159328</v>
       </c>
       <c r="D5" s="11">
         <v>170.84466910285099</v>
       </c>
       <c r="E5" s="9">
         <v>130.07811395780527</v>
       </c>
       <c r="F5" s="11">
         <v>101.41400092721373</v>
       </c>
       <c r="G5" s="12">
         <v>158.70142857142858</v>
       </c>
       <c r="H5" s="12">
         <v>92.3</v>
       </c>
       <c r="I5" s="12">
@@ -2372,52 +2379,55 @@
       </c>
       <c r="P5" s="13">
         <v>105.34980852220795</v>
       </c>
       <c r="Q5" s="13">
         <v>120.00505178075271</v>
       </c>
       <c r="R5" s="13">
         <v>118.7</v>
       </c>
       <c r="S5" s="13">
         <v>124.4</v>
       </c>
       <c r="T5" s="13">
         <v>128.1</v>
       </c>
       <c r="U5" s="14">
         <v>114.4</v>
       </c>
       <c r="V5" s="14">
         <v>80.900000000000006</v>
       </c>
       <c r="W5" s="14">
         <v>113.6</v>
       </c>
+      <c r="X5" s="14">
+        <v>108.8</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9">
         <v>125</v>
       </c>
       <c r="C6" s="11">
         <v>60.675357982474885</v>
       </c>
       <c r="D6" s="11">
         <v>347.05882352941177</v>
       </c>
       <c r="E6" s="9">
         <v>132.28458337562162</v>
       </c>
       <c r="F6" s="11">
         <v>110.51864354764463</v>
       </c>
       <c r="G6" s="12">
         <v>145.89378687955573</v>
       </c>
       <c r="H6" s="12">
         <v>94.5</v>
       </c>
       <c r="I6" s="12">
@@ -2443,52 +2453,55 @@
       </c>
       <c r="P6" s="13">
         <v>99.40878378378379</v>
       </c>
       <c r="Q6" s="13">
         <v>271.60577740016993</v>
       </c>
       <c r="R6" s="13">
         <v>34.4</v>
       </c>
       <c r="S6" s="13">
         <v>262.39999999999998</v>
       </c>
       <c r="T6" s="13">
         <v>115.4</v>
       </c>
       <c r="U6" s="14">
         <v>100.7</v>
       </c>
       <c r="V6" s="14">
         <v>79.900000000000006</v>
       </c>
       <c r="W6" s="14">
         <v>128.1</v>
       </c>
+      <c r="X6" s="14">
+        <v>114</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <v>67.5</v>
       </c>
       <c r="C7" s="11">
         <v>142.77201763794542</v>
       </c>
       <c r="D7" s="11">
         <v>147.4040066777963</v>
       </c>
       <c r="E7" s="9">
         <v>131.44572172829717</v>
       </c>
       <c r="F7" s="11">
         <v>101.45614337411683</v>
       </c>
       <c r="G7" s="12">
         <v>142.59872611464968</v>
       </c>
       <c r="H7" s="12">
         <v>100.8</v>
       </c>
       <c r="I7" s="12">
@@ -2514,52 +2527,55 @@
       </c>
       <c r="P7" s="13">
         <v>108.39631431825241</v>
       </c>
       <c r="Q7" s="13">
         <v>164.47946513849092</v>
       </c>
       <c r="R7" s="13">
         <v>102.2</v>
       </c>
       <c r="S7" s="13">
         <v>119.7</v>
       </c>
       <c r="T7" s="13">
         <v>125.3</v>
       </c>
       <c r="U7" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W7" s="14" t="s">
         <v>22</v>
       </c>
+      <c r="X7" s="14" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="11">
         <v>210.27397260273975</v>
       </c>
       <c r="E8" s="9">
         <v>176.33007600434308</v>
       </c>
       <c r="F8" s="11">
         <v>1193.75</v>
       </c>
       <c r="G8" s="12">
         <v>13.434606556108633</v>
       </c>
       <c r="H8" s="12">
         <v>108.9</v>
       </c>
       <c r="I8" s="12">
         <v>42.998236331569665</v>
       </c>
@@ -2583,52 +2599,55 @@
       </c>
       <c r="P8" s="13">
         <v>143.77142857142857</v>
       </c>
       <c r="Q8" s="13">
         <v>112.5</v>
       </c>
       <c r="R8" s="13">
         <v>109.2</v>
       </c>
       <c r="S8" s="13">
         <v>108.5</v>
       </c>
       <c r="T8" s="13">
         <v>195.2</v>
       </c>
       <c r="U8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W8" s="14" t="s">
         <v>22</v>
       </c>
+      <c r="X8" s="14" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="11"/>
       <c r="D9" s="11">
         <v>175</v>
       </c>
       <c r="E9" s="9">
         <v>130.10660980810235</v>
       </c>
       <c r="F9" s="11">
         <v>109.70173713536546</v>
       </c>
       <c r="G9" s="12">
         <v>443.26262324469673</v>
       </c>
       <c r="H9" s="12">
         <v>92.8</v>
       </c>
       <c r="I9" s="12">
         <v>34.416103480851682</v>
       </c>
@@ -2652,52 +2671,55 @@
       </c>
       <c r="P9" s="13">
         <v>66.886326194398677</v>
       </c>
       <c r="Q9" s="13">
         <v>136.91844553913518</v>
       </c>
       <c r="R9" s="13">
         <v>79.900000000000006</v>
       </c>
       <c r="S9" s="13">
         <v>73</v>
       </c>
       <c r="T9" s="13">
         <v>87.6</v>
       </c>
       <c r="U9" s="14">
         <v>273</v>
       </c>
       <c r="V9" s="14">
         <v>50.6</v>
       </c>
       <c r="W9" s="14">
         <v>111</v>
       </c>
+      <c r="X9" s="14">
+        <v>35.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="11">
         <v>446.58119658119659</v>
       </c>
       <c r="D10" s="11">
         <v>144.35406698564591</v>
       </c>
       <c r="E10" s="9">
         <v>127.77593636062315</v>
       </c>
       <c r="F10" s="11">
         <v>162.64591439688715</v>
       </c>
       <c r="G10" s="12">
         <v>123.71610845295055</v>
       </c>
       <c r="H10" s="12">
         <v>185.4</v>
       </c>
       <c r="I10" s="12">
@@ -2723,52 +2745,55 @@
       </c>
       <c r="P10" s="13">
         <v>102.76985743380855</v>
       </c>
       <c r="Q10" s="13">
         <v>274.55410225921526</v>
       </c>
       <c r="R10" s="13">
         <v>195.6</v>
       </c>
       <c r="S10" s="13">
         <v>66.5</v>
       </c>
       <c r="T10" s="13">
         <v>241.9</v>
       </c>
       <c r="U10" s="14">
         <v>61.1</v>
       </c>
       <c r="V10" s="14">
         <v>34.799999999999997</v>
       </c>
       <c r="W10" s="14">
         <v>340.4</v>
       </c>
+      <c r="X10" s="14">
+        <v>180.4</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="9">
         <v>116.8</v>
       </c>
       <c r="C11" s="11">
         <v>124.80974124809741</v>
       </c>
       <c r="D11" s="11">
         <v>152.2062084257206</v>
       </c>
       <c r="E11" s="9">
         <v>137.16949522907714</v>
       </c>
       <c r="F11" s="11">
         <v>87.436278674596437</v>
       </c>
       <c r="G11" s="12">
         <v>104.62164460099599</v>
       </c>
       <c r="H11" s="12">
         <v>107.4</v>
       </c>
       <c r="I11" s="12">
@@ -2794,52 +2819,53 @@
       </c>
       <c r="P11" s="13">
         <v>171.57777396672955</v>
       </c>
       <c r="Q11" s="13">
         <v>42.861854928183753</v>
       </c>
       <c r="R11" s="13">
         <v>45.5</v>
       </c>
       <c r="S11" s="13">
         <v>118.7</v>
       </c>
       <c r="T11" s="13">
         <v>44.8</v>
       </c>
       <c r="U11" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V11" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W11" s="14" t="s">
         <v>22</v>
       </c>
+      <c r="X11" s="14"/>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="9">
         <v>346.6</v>
       </c>
       <c r="C12" s="11">
         <v>734.42770407015962</v>
       </c>
       <c r="D12" s="11">
         <v>196.20636864666258</v>
       </c>
       <c r="E12" s="9">
         <v>118.6014575303132</v>
       </c>
       <c r="F12" s="11">
         <v>40.924461520243156</v>
       </c>
       <c r="G12" s="12">
         <v>231.62395910362346</v>
       </c>
       <c r="H12" s="12">
         <v>105.8</v>
       </c>
       <c r="I12" s="12">
@@ -2865,52 +2891,55 @@
       </c>
       <c r="P12" s="13">
         <v>56.641934597416878</v>
       </c>
       <c r="Q12" s="13">
         <v>193.16902775082477</v>
       </c>
       <c r="R12" s="13">
         <v>64.599999999999994</v>
       </c>
       <c r="S12" s="13">
         <v>68</v>
       </c>
       <c r="T12" s="13">
         <v>381.5</v>
       </c>
       <c r="U12" s="14">
         <v>52.1</v>
       </c>
       <c r="V12" s="14">
         <v>64.099999999999994</v>
       </c>
       <c r="W12" s="14">
         <v>124.6</v>
       </c>
+      <c r="X12" s="14">
+        <v>93.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="11">
         <v>334.715821812596</v>
       </c>
       <c r="E13" s="9">
         <v>130.24323083983478</v>
       </c>
       <c r="F13" s="11">
         <v>978.47075405214935</v>
       </c>
       <c r="G13" s="12">
         <v>32.701933811084302</v>
       </c>
       <c r="H13" s="12">
         <v>111.1</v>
       </c>
       <c r="I13" s="12">
         <v>82.206582077716092</v>
       </c>
@@ -2934,79 +2963,83 @@
       </c>
       <c r="P13" s="13">
         <v>27.283464566929133</v>
       </c>
       <c r="Q13" s="13">
         <v>1036.3636363636363</v>
       </c>
       <c r="R13" s="13">
         <v>102.8</v>
       </c>
       <c r="S13" s="13">
         <v>114.5</v>
       </c>
       <c r="T13" s="13">
         <v>120.9</v>
       </c>
       <c r="U13" s="14">
         <v>58.7</v>
       </c>
       <c r="V13" s="14">
         <v>83.7</v>
       </c>
       <c r="W13" s="14">
         <v>80.8</v>
       </c>
+      <c r="X13" s="14">
+        <v>187.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="9"/>
       <c r="F14" s="11"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="13"/>
       <c r="O14" s="13"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="13"/>
       <c r="R14" s="13"/>
       <c r="S14" s="13"/>
       <c r="T14" s="13"/>
       <c r="U14" s="14"/>
       <c r="V14" s="14"/>
       <c r="W14" s="14"/>
+      <c r="X14" s="14"/>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="9">
         <v>90.6</v>
       </c>
       <c r="C15" s="11">
         <v>188.80800727934485</v>
       </c>
       <c r="D15" s="11">
         <v>81.5421686746988</v>
       </c>
       <c r="E15" s="9">
         <v>133.62884160756499</v>
       </c>
       <c r="F15" s="11">
         <v>469.30561698363562</v>
       </c>
       <c r="G15" s="12">
         <v>57.478088775798696</v>
       </c>
       <c r="H15" s="12">
         <v>117.8</v>
       </c>
       <c r="I15" s="12">
@@ -3032,52 +3065,55 @@
       </c>
       <c r="P15" s="13">
         <v>53.371580610293499</v>
       </c>
       <c r="Q15" s="13">
         <v>143.80744664277924</v>
       </c>
       <c r="R15" s="13">
         <v>108</v>
       </c>
       <c r="S15" s="13">
         <v>108</v>
       </c>
       <c r="T15" s="13">
         <v>117.8</v>
       </c>
       <c r="U15" s="14">
         <v>60.1</v>
       </c>
       <c r="V15" s="14">
         <v>80.7</v>
       </c>
       <c r="W15" s="14">
         <v>130.9</v>
       </c>
+      <c r="X15" s="14">
+        <v>165.3</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="11">
         <v>125.64102564102564</v>
       </c>
       <c r="D16" s="11">
         <v>214.48979591836738</v>
       </c>
       <c r="E16" s="9">
         <v>130.49476688867745</v>
       </c>
       <c r="F16" s="11">
         <v>226.2121764491433</v>
       </c>
       <c r="G16" s="12">
         <v>99.726027397260282</v>
       </c>
       <c r="H16" s="12">
         <v>113.1</v>
       </c>
       <c r="I16" s="12">
@@ -3103,52 +3139,55 @@
       </c>
       <c r="P16" s="13">
         <v>104.04892450442851</v>
       </c>
       <c r="Q16" s="13">
         <v>118.74746655857315</v>
       </c>
       <c r="R16" s="13">
         <v>117.4</v>
       </c>
       <c r="S16" s="13">
         <v>137.6</v>
       </c>
       <c r="T16" s="13">
         <v>211.9</v>
       </c>
       <c r="U16" s="14">
         <v>12.9</v>
       </c>
       <c r="V16" s="14">
         <v>52.1</v>
       </c>
       <c r="W16" s="14">
         <v>757.1</v>
       </c>
+      <c r="X16" s="14">
+        <v>27</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="9">
         <v>66.400000000000006</v>
       </c>
       <c r="C17" s="11">
         <v>261.97530864197529</v>
       </c>
       <c r="D17" s="11">
         <v>170.68803016022619</v>
       </c>
       <c r="E17" s="9">
         <v>143.677526228603</v>
       </c>
       <c r="F17" s="11">
         <v>99.423520368946967</v>
       </c>
       <c r="G17" s="12">
         <v>233.62968689601854</v>
       </c>
       <c r="H17" s="12">
         <v>168.4</v>
       </c>
       <c r="I17" s="12">
@@ -3174,52 +3213,55 @@
       </c>
       <c r="P17" s="13">
         <v>100.45382794001578</v>
       </c>
       <c r="Q17" s="13">
         <v>109.19269298762522</v>
       </c>
       <c r="R17" s="13">
         <v>117.7</v>
       </c>
       <c r="S17" s="13">
         <v>150.80000000000001</v>
       </c>
       <c r="T17" s="13">
         <v>112.5</v>
       </c>
       <c r="U17" s="14">
         <v>103.8</v>
       </c>
       <c r="V17" s="14">
         <v>31.6</v>
       </c>
       <c r="W17" s="14">
         <v>134</v>
       </c>
+      <c r="X17" s="14">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="9">
         <v>73.599999999999994</v>
       </c>
       <c r="C18" s="11">
         <v>162.15053763440861</v>
       </c>
       <c r="D18" s="11">
         <v>199.46949602122015</v>
       </c>
       <c r="E18" s="9">
         <v>173.47074468085106</v>
       </c>
       <c r="F18" s="11">
         <v>1413.2234572633192</v>
       </c>
       <c r="G18" s="12">
         <v>22.627539258495837</v>
       </c>
       <c r="H18" s="12">
         <v>100.9</v>
       </c>
       <c r="I18" s="12">
@@ -3245,52 +3287,55 @@
       </c>
       <c r="P18" s="13">
         <v>100.72599531615924</v>
       </c>
       <c r="Q18" s="13">
         <v>188.27016972797023</v>
       </c>
       <c r="R18" s="13">
         <v>108.3</v>
       </c>
       <c r="S18" s="13">
         <v>145.1</v>
       </c>
       <c r="T18" s="13">
         <v>72.7</v>
       </c>
       <c r="U18" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V18" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W18" s="14" t="s">
         <v>22</v>
       </c>
+      <c r="X18" s="14" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>1733.7448559670784</v>
       </c>
       <c r="C19" s="11">
         <v>24.448136719677191</v>
       </c>
       <c r="D19" s="11">
         <v>230.77669902912623</v>
       </c>
       <c r="E19" s="9">
         <v>170.88767353807319</v>
       </c>
       <c r="F19" s="11">
         <v>500.19694731659285</v>
       </c>
       <c r="G19" s="12">
         <v>37.262525839157398</v>
       </c>
       <c r="H19" s="12">
         <v>136.19999999999999</v>
       </c>
       <c r="I19" s="12">
@@ -3316,52 +3361,55 @@
       </c>
       <c r="P19" s="13">
         <v>51.687270297360513</v>
       </c>
       <c r="Q19" s="13">
         <v>127.89269553975436</v>
       </c>
       <c r="R19" s="13">
         <v>59.5</v>
       </c>
       <c r="S19" s="13">
         <v>748</v>
       </c>
       <c r="T19" s="13">
         <v>49.2</v>
       </c>
       <c r="U19" s="14">
         <v>72</v>
       </c>
       <c r="V19" s="14">
         <v>78.900000000000006</v>
       </c>
       <c r="W19" s="14">
         <v>105.9</v>
       </c>
+      <c r="X19" s="14">
+        <v>130.80000000000001</v>
+      </c>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9">
         <v>124</v>
       </c>
       <c r="C20" s="11">
         <v>93.964858670741023</v>
       </c>
       <c r="D20" s="11">
         <v>166.17886178861789</v>
       </c>
       <c r="E20" s="9">
         <v>154.45205479452056</v>
       </c>
       <c r="F20" s="11">
         <v>294.61514095660436</v>
       </c>
       <c r="G20" s="12">
         <v>197.52714761853565</v>
       </c>
       <c r="H20" s="12">
         <v>99.4</v>
       </c>
       <c r="I20" s="12">
@@ -3387,52 +3435,55 @@
       </c>
       <c r="P20" s="13">
         <v>106.63773706203794</v>
       </c>
       <c r="Q20" s="13">
         <v>150.17332328560664</v>
       </c>
       <c r="R20" s="13">
         <v>65.900000000000006</v>
       </c>
       <c r="S20" s="13">
         <v>159.5</v>
       </c>
       <c r="T20" s="13">
         <v>73.8</v>
       </c>
       <c r="U20" s="14">
         <v>121.4</v>
       </c>
       <c r="V20" s="14">
         <v>62.6</v>
       </c>
       <c r="W20" s="14">
         <v>134</v>
       </c>
+      <c r="X20" s="14">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="9">
         <v>30.6</v>
       </c>
       <c r="C21" s="11">
         <v>209.34959349593493</v>
       </c>
       <c r="D21" s="11">
         <v>141.35922330097088</v>
       </c>
       <c r="E21" s="9">
         <v>256.66208791208788</v>
       </c>
       <c r="F21" s="11">
         <v>975.22076531977518</v>
       </c>
       <c r="G21" s="12">
         <v>17.042585885193724</v>
       </c>
       <c r="H21" s="12">
         <v>136.30000000000001</v>
       </c>
       <c r="I21" s="12">
@@ -3458,52 +3509,55 @@
       </c>
       <c r="P21" s="13">
         <v>99.427193246909866</v>
       </c>
       <c r="Q21" s="13">
         <v>234.32383262583386</v>
       </c>
       <c r="R21" s="13">
         <v>30.6</v>
       </c>
       <c r="S21" s="13">
         <v>290</v>
       </c>
       <c r="T21" s="13">
         <v>58.9</v>
       </c>
       <c r="U21" s="14">
         <v>86.4</v>
       </c>
       <c r="V21" s="14">
         <v>66.400000000000006</v>
       </c>
       <c r="W21" s="14">
         <v>236.7</v>
       </c>
+      <c r="X21" s="14">
+        <v>104</v>
+      </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="9">
         <v>148.4</v>
       </c>
       <c r="C22" s="11">
         <v>540.86956521739125</v>
       </c>
       <c r="D22" s="11">
         <v>149.83922829581994</v>
       </c>
       <c r="E22" s="9">
         <v>160.40772532188839</v>
       </c>
       <c r="F22" s="11">
         <v>302.37458193979933</v>
       </c>
       <c r="G22" s="12">
         <v>59.318659440327394</v>
       </c>
       <c r="H22" s="12">
         <v>111.9</v>
       </c>
       <c r="I22" s="12">
@@ -3529,52 +3583,55 @@
       </c>
       <c r="P22" s="13">
         <v>108.05134189031504</v>
       </c>
       <c r="Q22" s="13">
         <v>126.92584593232542</v>
       </c>
       <c r="R22" s="13">
         <v>125.5</v>
       </c>
       <c r="S22" s="13">
         <v>48.5</v>
       </c>
       <c r="T22" s="13">
         <v>295.7</v>
       </c>
       <c r="U22" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V22" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W22" s="14" t="s">
         <v>22</v>
       </c>
+      <c r="X22" s="14" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="9">
         <v>59.6</v>
       </c>
       <c r="C23" s="11">
         <v>153.19148936170214</v>
       </c>
       <c r="D23" s="11">
         <v>177.67857142857142</v>
       </c>
       <c r="E23" s="9">
         <v>162.39530988274706</v>
       </c>
       <c r="F23" s="11">
         <v>161.38903214715489</v>
       </c>
       <c r="G23" s="12">
         <v>94.897741798040045</v>
       </c>
       <c r="H23" s="12">
         <v>105</v>
       </c>
       <c r="I23" s="12">
@@ -3600,198 +3657,201 @@
       </c>
       <c r="P23" s="13">
         <v>80.45164626788484</v>
       </c>
       <c r="Q23" s="13">
         <v>134.3904006856653</v>
       </c>
       <c r="R23" s="13">
         <v>118.2</v>
       </c>
       <c r="S23" s="13">
         <v>106.8</v>
       </c>
       <c r="T23" s="13">
         <v>114.6</v>
       </c>
       <c r="U23" s="14">
         <v>103.5</v>
       </c>
       <c r="V23" s="14">
         <v>70</v>
       </c>
       <c r="W23" s="14">
         <v>174.4</v>
       </c>
+      <c r="X23" s="14">
+        <v>91.7</v>
+      </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" s="21"/>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="Q24" s="16"/>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" s="17"/>
       <c r="B25" s="17"/>
       <c r="C25" s="17"/>
       <c r="D25" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A24:F24"/>
-    <mergeCell ref="U2:W2"/>
+    <mergeCell ref="U2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A5B941-CF0D-47E1-85EF-DE914030F4A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1754CF25-884B-4471-BE54-AB380F1EBBC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266E08B5-76AC-4FED-B857-9693C76C9B3C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>