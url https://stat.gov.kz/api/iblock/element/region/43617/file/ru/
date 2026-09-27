--- v4 (2026-09-07)
+++ v5 (2026-09-27)
@@ -1,123 +1,261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22130"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\B.Duisenov\Desktop\Динамика\ДИНАМИЧЕСКИЕ РЯДЫ месяц\Ежемесячные\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kemelova\Desktop\ДОКЛАД 2023-2026\2026 ДОКЛАД\Доклад 08-2026\ДИНАМИЧЕСКИЕ РЯДЫ месяц\Ежемесячные\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F817CC5E-D4B2-4FD4-92DA-B5E5B8163FDD}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="Розничная торговля" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
+    <sheet name="Розничная торговля" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Розничная торговля'!$A$2:$M$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Розничная торговля'!$A$2:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
   <si>
     <t>Розничная торговля</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Июнь</t>
   </si>
   <si>
     <t>Июль</t>
   </si>
   <si>
     <t>Август</t>
   </si>
   <si>
     <t>Сентябрь</t>
   </si>
   <si>
     <t>Октябрь</t>
   </si>
   <si>
     <t>Ноябрь</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли</t>
+  </si>
+  <si>
+    <t>Кемелова Рауан Муратовна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7252 395115</t>
+  </si>
+  <si>
+    <t>rau.kemelova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Объем розничной торговли в стоимостном выражении</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Объем перепродаж (продаж без переработки) новых и бывших в употреблении товаров населению для личного потребления или домашнего использования или утилизации в стоимостном выражении.</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Статистические формы:  «Отчет о реализации товаров и услуг» (индекс –2-торговля, периодичность – месячная)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=1448&amp;year=2026&amp;name=10661&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="15">
+    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ _₽;[Red]#,##0.0\ _₽"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="37">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -129,61 +267,344 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <color indexed="48"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightUp">
+        <fgColor indexed="48"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="15"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -193,56 +614,315 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="48"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="thin">
+        <color indexed="48"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="41"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="medium">
+        <color indexed="41"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="7" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="5" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="7" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="8" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="8" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="2" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="3" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="10" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="5" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="6" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="11" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="12" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="13" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="4" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="14" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="16" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="17" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="20" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="20" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="20" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="15" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="15" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="17" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="15" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -289,91 +969,245 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="3" xfId="78" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="33" fillId="0" borderId="3" xfId="78" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="96" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="96" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="96" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="96" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="99">
+    <cellStyle name="Comma" xfId="2"/>
+    <cellStyle name="Comma [0]_Book2" xfId="3"/>
+    <cellStyle name="Comma_Book2" xfId="4"/>
+    <cellStyle name="Comma0" xfId="5"/>
+    <cellStyle name="Currency" xfId="6"/>
+    <cellStyle name="Currency [0]_Book2" xfId="7"/>
+    <cellStyle name="Currency_Book2" xfId="8"/>
+    <cellStyle name="Currency0" xfId="9"/>
+    <cellStyle name="Date" xfId="10"/>
+    <cellStyle name="Fixed" xfId="11"/>
+    <cellStyle name="Heading 1" xfId="12"/>
+    <cellStyle name="Heading 2" xfId="13"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
+    <cellStyle name="normal" xfId="16"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
+    <cellStyle name="Percent" xfId="21"/>
+    <cellStyle name="S10" xfId="22"/>
+    <cellStyle name="S12" xfId="23"/>
+    <cellStyle name="S13" xfId="24"/>
+    <cellStyle name="S14" xfId="25"/>
+    <cellStyle name="S15" xfId="26"/>
+    <cellStyle name="S16" xfId="27"/>
+    <cellStyle name="S2" xfId="28"/>
+    <cellStyle name="S3_mis_НПС(объем)" xfId="29"/>
+    <cellStyle name="S4 3 2" xfId="30"/>
+    <cellStyle name="S4_mis_НПС(объем)" xfId="31"/>
+    <cellStyle name="S5_mis_НПС(объем)" xfId="32"/>
+    <cellStyle name="S6" xfId="33"/>
+    <cellStyle name="S7" xfId="34"/>
+    <cellStyle name="S8_mis_НПС(объем)" xfId="35"/>
+    <cellStyle name="S9_mis_НПС(объем)" xfId="36"/>
+    <cellStyle name="SAPBEXaggData" xfId="37"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="38"/>
+    <cellStyle name="SAPBEXaggItem" xfId="39"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="40"/>
+    <cellStyle name="SAPBEXchaText" xfId="41"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="42"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="43"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="44"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="45"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="46"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="47"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="48"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="49"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="50"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="51"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="52"/>
+    <cellStyle name="SAPBEXfilterText" xfId="53"/>
+    <cellStyle name="SAPBEXformats" xfId="54"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="55"/>
+    <cellStyle name="SAPBEXheaderText" xfId="56"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="57"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="58"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="59"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="60"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="61"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="62"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="63"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="64"/>
+    <cellStyle name="SAPBEXresData" xfId="65"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="66"/>
+    <cellStyle name="SAPBEXresItem" xfId="67"/>
+    <cellStyle name="SAPBEXresItemX" xfId="68"/>
+    <cellStyle name="SAPBEXstdData" xfId="69"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="70"/>
+    <cellStyle name="SAPBEXstdItem" xfId="71"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="72"/>
+    <cellStyle name="SAPBEXtitle" xfId="73"/>
+    <cellStyle name="SAPBEXundefined" xfId="74"/>
+    <cellStyle name="Total" xfId="75"/>
+    <cellStyle name="Гиперссылка 2" xfId="96"/>
+    <cellStyle name="Гиперссылка 3" xfId="95"/>
+    <cellStyle name="Денежный 2" xfId="76"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="78"/>
+    <cellStyle name="Обычный 2 3" xfId="79"/>
+    <cellStyle name="Обычный 2 3 2" xfId="98"/>
+    <cellStyle name="Обычный 2 4" xfId="80"/>
+    <cellStyle name="Обычный 2 5" xfId="81"/>
+    <cellStyle name="Обычный 2 6" xfId="82"/>
+    <cellStyle name="Обычный 2 7" xfId="77"/>
+    <cellStyle name="Обычный 2 8" xfId="97"/>
+    <cellStyle name="Обычный 3" xfId="83"/>
+    <cellStyle name="Обычный 3 2" xfId="84"/>
+    <cellStyle name="Обычный 3 3" xfId="85"/>
+    <cellStyle name="Обычный 4" xfId="86"/>
+    <cellStyle name="Обычный 4 2" xfId="87"/>
+    <cellStyle name="Обычный 8" xfId="88"/>
+    <cellStyle name="Процентный 2" xfId="89"/>
+    <cellStyle name="Процентный 2 2" xfId="90"/>
+    <cellStyle name="Процентный 2 3" xfId="91"/>
+    <cellStyle name="Процентный 3" xfId="92"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="93"/>
+    <cellStyle name="Финансовый 2" xfId="94"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -408,119 +1242,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -652,571 +1452,822 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:C21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B11" sqref="B11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="40.85546875" customWidth="1"/>
+    <col min="2" max="2" width="108.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3">
+      <c r="A2" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="48">
+        <v>171202</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="50" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="51" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="25.5">
+      <c r="A7" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="56" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="50" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="56"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="52"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="47"/>
+    </row>
+    <row r="14" spans="1:3" ht="25.5">
+      <c r="A14" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="60" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="55" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="49">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="49">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="39" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>40</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:A12"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A22" sqref="A22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="103.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1">
+      <c r="A2" s="45" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1">
+      <c r="A3" s="45" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1">
+      <c r="A4" s="45" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1">
+      <c r="A5" s="45" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1">
+      <c r="A6" s="45" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1">
+      <c r="A7" s="45"/>
+    </row>
+    <row r="8" spans="1:1" ht="25.5">
+      <c r="A8" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1">
+      <c r="A12" s="61" t="s">
+        <v>47</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:O16"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H26" sqref="H26"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" style="40" customWidth="1"/>
+    <col min="1" max="1" width="10.28515625" style="38" customWidth="1"/>
     <col min="2" max="2" width="11" style="12" customWidth="1"/>
     <col min="3" max="6" width="11" style="7" customWidth="1"/>
     <col min="7" max="7" width="11" style="10" customWidth="1"/>
     <col min="8" max="9" width="11" style="7" customWidth="1"/>
     <col min="10" max="10" width="11" style="10" customWidth="1"/>
     <col min="11" max="11" width="11" style="7" customWidth="1"/>
     <col min="12" max="12" width="11" style="9" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="7" customWidth="1"/>
     <col min="14" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A2" s="34" t="s">
+    <row r="2" spans="1:15">
+      <c r="A2" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="34"/>
-[...13 lines deleted...]
-      <c r="A3" s="35" t="s">
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="35"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:15" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+    </row>
+    <row r="4" spans="1:15" s="2" customFormat="1">
       <c r="A4" s="17"/>
       <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="21" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="21" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="21" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="21" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A5" s="36">
+    <row r="5" spans="1:15">
+      <c r="A5" s="34">
         <v>2018</v>
       </c>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
       <c r="G5" s="13">
         <v>25723.3</v>
       </c>
       <c r="H5" s="13">
         <v>29678.7</v>
       </c>
       <c r="I5" s="13">
         <v>31653.1</v>
       </c>
       <c r="J5" s="14">
         <v>27331</v>
       </c>
       <c r="K5" s="14">
         <v>28360.9</v>
       </c>
       <c r="L5" s="13">
         <v>31149.3</v>
       </c>
       <c r="M5" s="13">
         <v>42882.6</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A6" s="37">
+    <row r="6" spans="1:15">
+      <c r="A6" s="35">
         <v>2019</v>
       </c>
       <c r="B6" s="8">
         <v>23432.1</v>
       </c>
       <c r="C6" s="8">
         <v>21688.1</v>
       </c>
       <c r="D6" s="8">
         <v>26785</v>
       </c>
       <c r="E6" s="8">
         <v>28934.9</v>
       </c>
       <c r="F6" s="8">
         <v>30239.3</v>
       </c>
       <c r="G6" s="8">
         <v>30904.9</v>
       </c>
       <c r="H6" s="8">
         <v>34484.400000000001</v>
       </c>
       <c r="I6" s="8">
         <v>30452.2</v>
       </c>
       <c r="J6" s="8">
         <v>33655.800000000003</v>
       </c>
       <c r="K6" s="8">
         <v>31872.6</v>
       </c>
       <c r="L6" s="8">
         <v>40307.4</v>
       </c>
       <c r="M6" s="8">
         <v>48835.199999999997</v>
       </c>
       <c r="N6" s="3"/>
     </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A7" s="37">
+    <row r="7" spans="1:15">
+      <c r="A7" s="35">
         <v>2020</v>
       </c>
       <c r="B7" s="19">
         <v>27098.102999999999</v>
       </c>
       <c r="C7" s="19">
         <v>25545.539000000001</v>
       </c>
       <c r="D7" s="19">
         <v>29989.391</v>
       </c>
       <c r="E7" s="19">
         <v>17821.281999999999</v>
       </c>
       <c r="F7" s="19">
         <v>30188.280999999999</v>
       </c>
       <c r="G7" s="19">
         <v>38163.605000000003</v>
       </c>
       <c r="H7" s="19">
         <v>34472.707999999999</v>
       </c>
       <c r="I7" s="19">
         <v>36035.254999999997</v>
       </c>
       <c r="J7" s="19">
         <v>45514.232000000004</v>
       </c>
       <c r="K7" s="19">
         <v>36063.197</v>
       </c>
       <c r="L7" s="19">
         <v>42793.078000000001</v>
       </c>
       <c r="M7" s="19">
         <v>50988.627</v>
       </c>
       <c r="N7" s="3"/>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A8" s="37">
+    <row r="8" spans="1:15">
+      <c r="A8" s="35">
         <v>2021</v>
       </c>
       <c r="B8" s="19">
         <v>28298.57</v>
       </c>
       <c r="C8" s="19">
         <v>27630.131000000001</v>
       </c>
       <c r="D8" s="16">
         <v>32347.363000000001</v>
       </c>
       <c r="E8" s="16">
         <v>30956.682000000001</v>
       </c>
       <c r="F8" s="19">
         <v>33205.923999999999</v>
       </c>
       <c r="G8" s="19">
         <v>46070.877</v>
       </c>
       <c r="H8" s="19">
         <v>41402.220999999998</v>
       </c>
       <c r="I8" s="16">
         <v>44349.029000000002</v>
       </c>
       <c r="J8" s="16">
         <v>47328.838000000003</v>
       </c>
       <c r="K8" s="16">
         <v>47566.197</v>
       </c>
       <c r="L8" s="16">
         <v>51563.466</v>
       </c>
       <c r="M8" s="16">
         <v>61680.158000000003</v>
       </c>
       <c r="N8" s="3"/>
     </row>
-    <row r="9" spans="1:15" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="37">
+    <row r="9" spans="1:15" s="5" customFormat="1">
+      <c r="A9" s="35">
         <v>2022</v>
       </c>
       <c r="B9" s="19">
         <v>31116.377</v>
       </c>
       <c r="C9" s="19">
         <v>36183.188000000002</v>
       </c>
       <c r="D9" s="19">
         <v>42444.061999999998</v>
       </c>
       <c r="E9" s="19">
         <v>44437.180999999997</v>
       </c>
       <c r="F9" s="19">
         <v>46609.843999999997</v>
       </c>
       <c r="G9" s="19">
         <v>53679.35</v>
       </c>
       <c r="H9" s="19">
         <v>50726.930999999997</v>
       </c>
       <c r="I9" s="19">
         <v>54139.438999999998</v>
       </c>
       <c r="J9" s="19">
         <v>58531.423999999999</v>
       </c>
       <c r="K9" s="19">
         <v>64281.32</v>
       </c>
       <c r="L9" s="19">
         <v>67494.252999999997</v>
       </c>
       <c r="M9" s="15">
         <v>74000.831999999995</v>
       </c>
       <c r="N9" s="4"/>
     </row>
-    <row r="10" spans="1:15" s="18" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="38">
+    <row r="10" spans="1:15" s="18" customFormat="1">
+      <c r="A10" s="36">
         <v>2023</v>
       </c>
       <c r="B10" s="16">
         <v>43917.266000000003</v>
       </c>
       <c r="C10" s="15">
         <v>51174.173999999999</v>
       </c>
       <c r="D10" s="16">
         <v>71045.707999999999</v>
       </c>
       <c r="E10" s="16">
         <v>59693.245999999999</v>
       </c>
       <c r="F10" s="19">
         <v>65272.663</v>
       </c>
       <c r="G10" s="19">
         <v>66488.444000000003</v>
       </c>
       <c r="H10" s="20">
         <v>74976.339000000007</v>
       </c>
       <c r="I10" s="16">
         <v>70470.297000000006</v>
       </c>
       <c r="J10" s="16">
         <v>69977.922999999995</v>
       </c>
       <c r="K10" s="16">
         <v>76960.701000000001</v>
       </c>
       <c r="L10" s="15">
         <v>82293.707999999999</v>
       </c>
       <c r="M10" s="16">
         <v>103616.548</v>
       </c>
     </row>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A11" s="37">
+    <row r="11" spans="1:15">
+      <c r="A11" s="35">
         <v>2024</v>
       </c>
       <c r="B11" s="23">
         <v>51674.811999999998</v>
       </c>
       <c r="C11" s="23">
         <v>57717.216999999997</v>
       </c>
       <c r="D11" s="24">
         <v>82186.782000000007</v>
       </c>
       <c r="E11" s="23">
         <v>63696.5</v>
       </c>
       <c r="F11" s="23">
         <v>84669.697</v>
       </c>
       <c r="G11" s="25">
         <v>96864.292000000001</v>
       </c>
       <c r="H11" s="23">
         <v>88507.892000000007</v>
       </c>
       <c r="I11" s="23">
         <v>94423.634000000005</v>
       </c>
       <c r="J11" s="23">
         <v>92307.634999999995</v>
       </c>
       <c r="K11" s="23">
         <v>102832.107</v>
       </c>
       <c r="L11" s="23">
         <v>113851.973</v>
       </c>
       <c r="M11" s="23">
         <v>135219.326</v>
       </c>
       <c r="N11" s="3"/>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A12" s="37">
+    <row r="12" spans="1:15">
+      <c r="A12" s="35">
         <v>2025</v>
       </c>
       <c r="B12" s="23">
         <v>58126.09</v>
       </c>
       <c r="C12" s="23">
         <v>67662.62</v>
       </c>
       <c r="D12" s="24">
         <v>96818.145000000004</v>
       </c>
       <c r="E12" s="23">
         <v>88876.085000000006</v>
       </c>
       <c r="F12" s="23">
         <v>104333.185</v>
       </c>
       <c r="G12" s="25">
         <v>123515.42600000001</v>
       </c>
       <c r="H12" s="26">
         <v>113110.166</v>
       </c>
       <c r="I12" s="27">
         <v>125133.039</v>
       </c>
       <c r="J12" s="27">
         <v>123081.73699999999</v>
       </c>
       <c r="K12" s="23">
         <v>127339.989</v>
       </c>
       <c r="L12" s="23">
         <v>137548.16500000001</v>
       </c>
       <c r="M12" s="23">
         <v>173092.71400000001</v>
       </c>
       <c r="N12" s="3"/>
     </row>
-    <row r="13" spans="1:15" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="39">
+    <row r="13" spans="1:15" s="5" customFormat="1">
+      <c r="A13" s="37">
         <v>2026</v>
       </c>
       <c r="B13" s="28">
         <v>66709.247000000003</v>
       </c>
       <c r="C13" s="29">
         <v>79727.881999999998</v>
       </c>
       <c r="D13" s="30">
         <v>112604.16</v>
       </c>
       <c r="E13" s="31">
         <v>103468.38800000001</v>
       </c>
       <c r="F13" s="31">
         <v>121980.825</v>
       </c>
       <c r="G13" s="32">
         <v>143974.51699999999</v>
       </c>
       <c r="H13" s="33">
         <v>136340.07500000001</v>
       </c>
-      <c r="I13" s="28"/>
+      <c r="I13" s="28">
+        <v>143413.91899999999</v>
+      </c>
       <c r="J13" s="28"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
     </row>
-    <row r="14" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15">
       <c r="B14" s="11"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="K14" s="6"/>
       <c r="M14" s="6"/>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15">
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="K15" s="6"/>
       <c r="M15" s="6"/>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15">
       <c r="B16" s="11"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="K16" s="6"/>
       <c r="M16" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" min="1" max="23" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Розничная торговля</vt:lpstr>
       <vt:lpstr>'Розничная торговля'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>