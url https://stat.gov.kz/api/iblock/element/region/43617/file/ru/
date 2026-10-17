--- v5 (2026-09-27)
+++ v6 (2026-10-17)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kemelova\Desktop\ДОКЛАД 2023-2026\2026 ДОКЛАД\Доклад 08-2026\ДИНАМИЧЕСКИЕ РЯДЫ месяц\Ежемесячные\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k.tastanbek\Desktop\Динамика\Резолюция(КР 13102026 1021 Орнатылған тәртіп бойынша)\Ежемесячные\Ежемесячные\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
     <sheet name="Розничная торговля" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Розничная торговля'!$A$2:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
   <si>
     <t>Розничная торговля</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
@@ -136,124 +136,124 @@
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t>Отдел статистики торговли</t>
-[...10 lines deleted...]
-  <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Объем розничной торговли в стоимостном выражении</t>
   </si>
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
     <t>С 2015 года</t>
   </si>
   <si>
     <t>Объем перепродаж (продаж без переработки) новых и бывших в употреблении товаров населению для личного потребления или домашнего использования или утилизации в стоимостном выражении.</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Статистические формы:  «Отчет о реализации товаров и услуг» (индекс –2-торговля, периодичность – месячная)</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=1448&amp;year=2026&amp;name=10661&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Дуйсенов Бакдаулет Гаухарбаевич</t>
+  </si>
+  <si>
+    <t>+7 7252 395115</t>
+  </si>
+  <si>
+    <t>b.duisenov@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="15">
-    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
-[...13 lines deleted...]
-    <numFmt numFmtId="172" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0.0\ _₽;[Red]#,##0.0\ _₽"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -666,71 +666,71 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="172" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -848,248 +848,248 @@
     <xf numFmtId="4" fontId="21" fillId="20" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="20" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="21" fillId="15" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="24" fillId="15" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="21" fillId="17" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="26" fillId="15" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="33" fillId="0" borderId="3" xfId="78" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="96" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="96" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="96" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="96" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="78" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="99">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
@@ -1468,340 +1468,340 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.85546875" customWidth="1"/>
     <col min="2" max="2" width="108.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="48">
+      <c r="B2" s="45">
         <v>171202</v>
       </c>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="51" t="s">
+      <c r="B3" s="47" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="46" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="47" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="25.5">
+      <c r="A7" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="46" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="4" spans="1:3">
-[...3 lines deleted...]
-      <c r="B4" s="50" t="s">
+    <row r="9" spans="1:3">
+      <c r="A9" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="52"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="53" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="5" spans="1:3">
-[...11 lines deleted...]
-      <c r="B6" s="51" t="s">
+    <row r="11" spans="1:3">
+      <c r="A11" s="41" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="48"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="41" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="49" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="44"/>
+    </row>
+    <row r="14" spans="1:3" ht="25.5">
+      <c r="A14" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="54" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="25.5">
-[...3 lines deleted...]
-      <c r="B7" s="56" t="s">
+    <row r="15" spans="1:3">
+      <c r="A15" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="51" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="56">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="56">
+        <v>46339</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="41" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="57" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:3">
-[...3 lines deleted...]
-      <c r="B8" s="50" t="s">
+    <row r="19" spans="1:2">
+      <c r="A19" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="58" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="9" spans="1:3">
-[...9 lines deleted...]
-      <c r="B10" s="57" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="59" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="11" spans="1:3">
-[...26 lines deleted...]
-      <c r="B14" s="60" t="s">
+    <row r="21" spans="1:2">
+      <c r="A21" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="57" t="s">
         <v>54</v>
-      </c>
-[...54 lines deleted...]
-        <v>40</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:A12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="103.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="42" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1">
+      <c r="A3" s="42" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1">
+      <c r="A4" s="42" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1">
+      <c r="A5" s="42" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1">
+      <c r="A6" s="42" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="1:1">
-      <c r="A3" s="45" t="s">
+    <row r="7" spans="1:1">
+      <c r="A7" s="42"/>
+    </row>
+    <row r="8" spans="1:1" ht="25.5">
+      <c r="A8" s="43" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="4" spans="1:1">
-      <c r="A4" s="45" t="s">
+    <row r="12" spans="1:1">
+      <c r="A12" s="55" t="s">
         <v>43</v>
-      </c>
-[...21 lines deleted...]
-        <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:O16"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+      <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="38" customWidth="1"/>
     <col min="2" max="2" width="11" style="12" customWidth="1"/>
     <col min="3" max="6" width="11" style="7" customWidth="1"/>
     <col min="7" max="7" width="11" style="10" customWidth="1"/>
     <col min="8" max="9" width="11" style="7" customWidth="1"/>
     <col min="10" max="10" width="11" style="10" customWidth="1"/>
     <col min="11" max="11" width="11" style="7" customWidth="1"/>
     <col min="12" max="12" width="11" style="9" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="7" customWidth="1"/>
     <col min="14" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15">
-      <c r="A2" s="58" t="s">
+      <c r="A2" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="58"/>
-[...10 lines deleted...]
-      <c r="M2" s="58"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
     </row>
     <row r="3" spans="1:15">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="59"/>
-[...10 lines deleted...]
-      <c r="M3" s="59"/>
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
     </row>
     <row r="4" spans="1:15" s="2" customFormat="1">
       <c r="A4" s="17"/>
       <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="21" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="21" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="21" t="s">
@@ -2150,51 +2150,53 @@
       </c>
       <c r="B13" s="28">
         <v>66709.247000000003</v>
       </c>
       <c r="C13" s="29">
         <v>79727.881999999998</v>
       </c>
       <c r="D13" s="30">
         <v>112604.16</v>
       </c>
       <c r="E13" s="31">
         <v>103468.38800000001</v>
       </c>
       <c r="F13" s="31">
         <v>121980.825</v>
       </c>
       <c r="G13" s="32">
         <v>143974.51699999999</v>
       </c>
       <c r="H13" s="33">
         <v>136340.07500000001</v>
       </c>
       <c r="I13" s="28">
         <v>143413.91899999999</v>
       </c>
-      <c r="J13" s="28"/>
+      <c r="J13" s="28">
+        <v>138884.02900000001</v>
+      </c>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
     </row>
     <row r="14" spans="1:15">
       <c r="B14" s="11"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="K14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:15">
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="K15" s="6"/>