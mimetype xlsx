--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -9,58 +9,58 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="8955" yWindow="675" windowWidth="16680" windowHeight="10095"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Показатель" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="24">
   <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий индивидуальными застройщиками</t>
   </si>
   <si>
     <t>Караганда г.а</t>
   </si>
   <si>
     <t>Балхаш г.а.</t>
   </si>
   <si>
     <t>Жезказган г.а</t>
   </si>
   <si>
     <t>Каражал г.а.</t>
   </si>
   <si>
     <t>г.Приозерск</t>
   </si>
   <si>
     <t>Саран г.а.</t>
   </si>
   <si>
     <t>Сатпаев г.а.</t>
   </si>
   <si>
@@ -2003,118 +2003,119 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:X24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="X22" sqref="X22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="28.5" customHeight="1">
+    <row r="1" spans="1:24" ht="28.5" customHeight="1">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
       <c r="K1" s="15"/>
       <c r="L1" s="15"/>
       <c r="M1" s="15"/>
       <c r="N1" s="15"/>
       <c r="O1" s="16"/>
       <c r="P1" s="16"/>
       <c r="Q1" s="16"/>
       <c r="R1" s="16"/>
     </row>
-    <row r="2" spans="1:23" ht="15" customHeight="1">
+    <row r="2" spans="1:24" ht="15" customHeight="1">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
       <c r="U2" s="17" t="s">
         <v>23</v>
       </c>
       <c r="V2" s="17"/>
       <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
     </row>
-    <row r="3" spans="1:23" ht="44.25" customHeight="1">
+    <row r="3" spans="1:24" ht="44.25" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2003</v>
       </c>
       <c r="C3" s="3">
         <v>2004</v>
       </c>
       <c r="D3" s="3">
         <v>2005</v>
       </c>
       <c r="E3" s="3">
         <v>2006</v>
       </c>
       <c r="F3" s="4">
         <v>2007</v>
       </c>
       <c r="G3" s="5">
         <v>2008</v>
       </c>
       <c r="H3" s="6">
         <v>2009</v>
       </c>
       <c r="I3" s="7">
         <v>2010</v>
       </c>
@@ -2138,52 +2139,55 @@
       </c>
       <c r="P3" s="7">
         <v>2017</v>
       </c>
       <c r="Q3" s="7">
         <v>2018</v>
       </c>
       <c r="R3" s="7">
         <v>2019</v>
       </c>
       <c r="S3" s="7">
         <v>2020</v>
       </c>
       <c r="T3" s="7">
         <v>2021</v>
       </c>
       <c r="U3" s="7">
         <v>2022</v>
       </c>
       <c r="V3" s="7">
         <v>2023</v>
       </c>
       <c r="W3" s="7">
         <v>2024</v>
       </c>
+      <c r="X3" s="7">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="12.75" customHeight="1">
+    <row r="4" spans="1:24" ht="12.75" customHeight="1">
       <c r="A4" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="9">
         <v>96.6</v>
       </c>
       <c r="C4" s="9">
         <v>324.60000000000002</v>
       </c>
       <c r="D4" s="9">
         <v>157.80000000000001</v>
       </c>
       <c r="E4" s="9">
         <v>143.9</v>
       </c>
       <c r="F4" s="9">
         <v>241.1</v>
       </c>
       <c r="G4" s="9">
         <v>81.099999999999994</v>
       </c>
       <c r="H4" s="9">
         <v>95.2</v>
       </c>
       <c r="I4" s="9">
@@ -2209,52 +2213,55 @@
       </c>
       <c r="P4" s="9">
         <v>106.6</v>
       </c>
       <c r="Q4" s="9">
         <v>99.8</v>
       </c>
       <c r="R4" s="9">
         <v>108.5</v>
       </c>
       <c r="S4" s="9">
         <v>97.3</v>
       </c>
       <c r="T4" s="9">
         <v>114.4</v>
       </c>
       <c r="U4" s="10">
         <v>118.4</v>
       </c>
       <c r="V4" s="10">
         <v>48.1</v>
       </c>
       <c r="W4" s="10">
         <v>99.7</v>
       </c>
+      <c r="X4" s="10">
+        <v>116</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9">
         <v>19.5</v>
       </c>
       <c r="C5" s="9">
         <v>6048.0380499405474</v>
       </c>
       <c r="D5" s="9">
         <v>129.30000000000001</v>
       </c>
       <c r="E5" s="9">
         <v>89.4</v>
       </c>
       <c r="F5" s="9">
         <v>193.5</v>
       </c>
       <c r="G5" s="9">
         <v>135.19999999999999</v>
       </c>
       <c r="H5" s="9">
         <v>107.5</v>
       </c>
       <c r="I5" s="9">
@@ -2280,52 +2287,55 @@
       </c>
       <c r="P5" s="9">
         <v>119.8</v>
       </c>
       <c r="Q5" s="9">
         <v>98.5</v>
       </c>
       <c r="R5" s="9">
         <v>88.9</v>
       </c>
       <c r="S5" s="9">
         <v>87.5</v>
       </c>
       <c r="T5" s="9">
         <v>144.4</v>
       </c>
       <c r="U5" s="10">
         <v>131</v>
       </c>
       <c r="V5" s="10">
         <v>33.6</v>
       </c>
       <c r="W5" s="10">
         <v>112.2</v>
       </c>
+      <c r="X5" s="10">
+        <v>94.6</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="9">
         <v>51.4</v>
       </c>
       <c r="C6" s="9">
         <v>186.2</v>
       </c>
       <c r="D6" s="9">
         <v>456.9</v>
       </c>
       <c r="E6" s="9">
         <v>130.80000000000001</v>
       </c>
       <c r="F6" s="9">
         <v>162.30000000000001</v>
       </c>
       <c r="G6" s="9">
         <v>109.6</v>
       </c>
       <c r="H6" s="9">
         <v>105.7</v>
       </c>
       <c r="I6" s="9">
@@ -2351,52 +2361,55 @@
       </c>
       <c r="P6" s="9">
         <v>24.9</v>
       </c>
       <c r="Q6" s="9">
         <v>167</v>
       </c>
       <c r="R6" s="9">
         <v>111.4</v>
       </c>
       <c r="S6" s="9">
         <v>282</v>
       </c>
       <c r="T6" s="9">
         <v>111.2</v>
       </c>
       <c r="U6" s="10">
         <v>124.1</v>
       </c>
       <c r="V6" s="10">
         <v>87.6</v>
       </c>
       <c r="W6" s="10">
         <v>60.3</v>
       </c>
+      <c r="X6" s="10">
+        <v>121.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="9">
         <v>86.3</v>
       </c>
       <c r="C7" s="9">
         <v>149.4</v>
       </c>
       <c r="D7" s="9">
         <v>226.8</v>
       </c>
       <c r="E7" s="9">
         <v>107</v>
       </c>
       <c r="F7" s="9">
         <v>108.8</v>
       </c>
       <c r="G7" s="9">
         <v>181.3</v>
       </c>
       <c r="H7" s="9">
         <v>67.5</v>
       </c>
       <c r="I7" s="9">
@@ -2422,52 +2435,55 @@
       </c>
       <c r="P7" s="9">
         <v>140.30000000000001</v>
       </c>
       <c r="Q7" s="9">
         <v>122.6</v>
       </c>
       <c r="R7" s="9">
         <v>79.599999999999994</v>
       </c>
       <c r="S7" s="9">
         <v>61.8</v>
       </c>
       <c r="T7" s="9">
         <v>153.19999999999999</v>
       </c>
       <c r="U7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="W7" s="10" t="s">
         <v>22</v>
       </c>
+      <c r="X7" s="10" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="9">
         <v>210.3</v>
       </c>
       <c r="E8" s="9">
         <v>145.80000000000001</v>
       </c>
       <c r="F8" s="9">
         <v>1443.5</v>
       </c>
       <c r="G8" s="9">
         <v>13.4</v>
       </c>
       <c r="H8" s="9">
         <v>47.3</v>
       </c>
       <c r="I8" s="9">
@@ -2493,52 +2509,55 @@
       </c>
       <c r="P8" s="9">
         <v>81.2</v>
       </c>
       <c r="Q8" s="9">
         <v>33.4</v>
       </c>
       <c r="R8" s="9">
         <v>650.5</v>
       </c>
       <c r="S8" s="9">
         <v>72</v>
       </c>
       <c r="T8" s="9">
         <v>50.5</v>
       </c>
       <c r="U8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="W8" s="10" t="s">
         <v>22</v>
       </c>
+      <c r="X8" s="10" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="9">
         <v>547.9</v>
       </c>
       <c r="E9" s="9">
         <v>197.1</v>
       </c>
       <c r="F9" s="9">
         <v>221.4</v>
       </c>
       <c r="G9" s="9">
         <v>88.7</v>
       </c>
       <c r="H9" s="9">
         <v>45.4</v>
       </c>
       <c r="I9" s="9">
@@ -2564,52 +2583,55 @@
       </c>
       <c r="P9" s="9">
         <v>23.8</v>
       </c>
       <c r="Q9" s="9">
         <v>183.5</v>
       </c>
       <c r="R9" s="9">
         <v>191.9</v>
       </c>
       <c r="S9" s="9">
         <v>164.8</v>
       </c>
       <c r="T9" s="9">
         <v>28.4</v>
       </c>
       <c r="U9" s="10">
         <v>106.4</v>
       </c>
       <c r="V9" s="10">
         <v>137.6</v>
       </c>
       <c r="W9" s="10">
         <v>137.69999999999999</v>
       </c>
+      <c r="X9" s="10">
+        <v>53.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="9">
         <v>446.6</v>
       </c>
       <c r="D10" s="9">
         <v>144.4</v>
       </c>
       <c r="E10" s="9">
         <v>103.9</v>
       </c>
       <c r="F10" s="9">
         <v>200</v>
       </c>
       <c r="G10" s="9">
         <v>123.7</v>
       </c>
       <c r="H10" s="9">
         <v>159.19999999999999</v>
       </c>
       <c r="I10" s="9">
@@ -2635,52 +2657,55 @@
       </c>
       <c r="P10" s="9">
         <v>102.8</v>
       </c>
       <c r="Q10" s="9">
         <v>127.2</v>
       </c>
       <c r="R10" s="9">
         <v>100.6</v>
       </c>
       <c r="S10" s="9">
         <v>117.3</v>
       </c>
       <c r="T10" s="9">
         <v>119.2</v>
       </c>
       <c r="U10" s="10">
         <v>110.9</v>
       </c>
       <c r="V10" s="10">
         <v>43.6</v>
       </c>
       <c r="W10" s="10">
         <v>110.2</v>
       </c>
+      <c r="X10" s="10">
+        <v>75.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="9">
         <v>116.8</v>
       </c>
       <c r="C11" s="9">
         <v>124.8</v>
       </c>
       <c r="D11" s="9">
         <v>103.4</v>
       </c>
       <c r="E11" s="9">
         <v>100.8</v>
       </c>
       <c r="F11" s="9">
         <v>124.4</v>
       </c>
       <c r="G11" s="9">
         <v>117.2</v>
       </c>
       <c r="H11" s="9">
         <v>99.7</v>
       </c>
       <c r="I11" s="9">
@@ -2706,52 +2731,55 @@
       </c>
       <c r="P11" s="9">
         <v>107.5</v>
       </c>
       <c r="Q11" s="9">
         <v>61.5</v>
       </c>
       <c r="R11" s="9">
         <v>142.19999999999999</v>
       </c>
       <c r="S11" s="9">
         <v>94.8</v>
       </c>
       <c r="T11" s="9">
         <v>358.9</v>
       </c>
       <c r="U11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="W11" s="10" t="s">
         <v>22</v>
       </c>
+      <c r="X11" s="10" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="9">
         <v>346.6</v>
       </c>
       <c r="C12" s="9">
         <v>135.4</v>
       </c>
       <c r="D12" s="9">
         <v>213.6</v>
       </c>
       <c r="E12" s="9">
         <v>393</v>
       </c>
       <c r="F12" s="9">
         <v>51.4</v>
       </c>
       <c r="G12" s="9">
         <v>239.3</v>
       </c>
       <c r="H12" s="9">
         <v>61.2</v>
       </c>
       <c r="I12" s="9">
@@ -2777,52 +2805,55 @@
       </c>
       <c r="P12" s="9">
         <v>67</v>
       </c>
       <c r="Q12" s="9">
         <v>79.2</v>
       </c>
       <c r="R12" s="9">
         <v>124.5</v>
       </c>
       <c r="S12" s="9">
         <v>82.8</v>
       </c>
       <c r="T12" s="9">
         <v>110.6</v>
       </c>
       <c r="U12" s="10">
         <v>100.2</v>
       </c>
       <c r="V12" s="10">
         <v>53</v>
       </c>
       <c r="W12" s="10">
         <v>116.8</v>
       </c>
+      <c r="X12" s="10">
+        <v>152.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="9">
         <v>334.7</v>
       </c>
       <c r="E13" s="9">
         <v>130.19999999999999</v>
       </c>
       <c r="F13" s="9">
         <v>978.5</v>
       </c>
       <c r="G13" s="9">
         <v>21.3</v>
       </c>
       <c r="H13" s="9">
         <v>125.9</v>
       </c>
       <c r="I13" s="9">
@@ -2848,79 +2879,83 @@
       </c>
       <c r="P13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="Q13" s="9">
         <v>629.70000000000005</v>
       </c>
       <c r="R13" s="9">
         <v>113.7</v>
       </c>
       <c r="S13" s="9">
         <v>92.9</v>
       </c>
       <c r="T13" s="9">
         <v>119.9</v>
       </c>
       <c r="U13" s="10">
         <v>45</v>
       </c>
       <c r="V13" s="10">
         <v>51.6</v>
       </c>
       <c r="W13" s="10">
         <v>95.7</v>
       </c>
+      <c r="X13" s="10">
+        <v>180.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
       <c r="P14" s="9"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
       <c r="S14" s="9"/>
       <c r="T14" s="9"/>
       <c r="U14" s="10"/>
       <c r="V14" s="10"/>
       <c r="W14" s="10"/>
+      <c r="X14" s="10"/>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="9">
         <v>90.6</v>
       </c>
       <c r="C15" s="9">
         <v>188.8</v>
       </c>
       <c r="D15" s="9">
         <v>144.9</v>
       </c>
       <c r="E15" s="9">
         <v>133.6</v>
       </c>
       <c r="F15" s="9">
         <v>469.3</v>
       </c>
       <c r="G15" s="9">
         <v>48.4</v>
       </c>
       <c r="H15" s="9">
         <v>126.9</v>
       </c>
       <c r="I15" s="9">
@@ -2946,52 +2981,55 @@
       </c>
       <c r="P15" s="9">
         <v>91.8</v>
       </c>
       <c r="Q15" s="9">
         <v>81.5</v>
       </c>
       <c r="R15" s="9">
         <v>183.9</v>
       </c>
       <c r="S15" s="9">
         <v>56.3</v>
       </c>
       <c r="T15" s="9">
         <v>39.799999999999997</v>
       </c>
       <c r="U15" s="10">
         <v>59.7</v>
       </c>
       <c r="V15" s="10">
         <v>62</v>
       </c>
       <c r="W15" s="10">
         <v>524.1</v>
       </c>
+      <c r="X15" s="10">
+        <v>11.1</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="9">
         <v>125.6</v>
       </c>
       <c r="D16" s="9">
         <v>214.5</v>
       </c>
       <c r="E16" s="9">
         <v>130.5</v>
       </c>
       <c r="F16" s="9">
         <v>226.2</v>
       </c>
       <c r="G16" s="9">
         <v>93.6</v>
       </c>
       <c r="H16" s="9">
         <v>120.5</v>
       </c>
       <c r="I16" s="9">
@@ -3017,52 +3055,55 @@
       </c>
       <c r="P16" s="9">
         <v>104</v>
       </c>
       <c r="Q16" s="9">
         <v>118.7</v>
       </c>
       <c r="R16" s="9">
         <v>97.2</v>
       </c>
       <c r="S16" s="9">
         <v>166.2</v>
       </c>
       <c r="T16" s="9">
         <v>64.5</v>
       </c>
       <c r="U16" s="10">
         <v>42.3</v>
       </c>
       <c r="V16" s="10">
         <v>52.1</v>
       </c>
       <c r="W16" s="10">
         <v>190.6</v>
       </c>
+      <c r="X16" s="10">
+        <v>67.599999999999994</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="9">
         <v>66.400000000000006</v>
       </c>
       <c r="C17" s="9">
         <v>262</v>
       </c>
       <c r="D17" s="9">
         <v>170.7</v>
       </c>
       <c r="E17" s="9">
         <v>143.69999999999999</v>
       </c>
       <c r="F17" s="9">
         <v>99.4</v>
       </c>
       <c r="G17" s="9">
         <v>219.6</v>
       </c>
       <c r="H17" s="9">
         <v>165.3</v>
       </c>
       <c r="I17" s="9">
@@ -3088,52 +3129,55 @@
       </c>
       <c r="P17" s="9">
         <v>93.8</v>
       </c>
       <c r="Q17" s="9">
         <v>106.3</v>
       </c>
       <c r="R17" s="9">
         <v>112.8</v>
       </c>
       <c r="S17" s="9">
         <v>163.30000000000001</v>
       </c>
       <c r="T17" s="9">
         <v>59.5</v>
       </c>
       <c r="U17" s="10">
         <v>109.8</v>
       </c>
       <c r="V17" s="10">
         <v>59.9</v>
       </c>
       <c r="W17" s="10">
         <v>52.5</v>
       </c>
+      <c r="X17" s="10">
+        <v>226.1</v>
+      </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="9">
         <v>73.599999999999994</v>
       </c>
       <c r="C18" s="9">
         <v>162.19999999999999</v>
       </c>
       <c r="D18" s="9">
         <v>199.5</v>
       </c>
       <c r="E18" s="9">
         <v>165.1</v>
       </c>
       <c r="F18" s="9">
         <v>1484.9</v>
       </c>
       <c r="G18" s="9">
         <v>21.4</v>
       </c>
       <c r="H18" s="9">
         <v>100.6</v>
       </c>
       <c r="I18" s="9">
@@ -3159,52 +3203,55 @@
       </c>
       <c r="P18" s="9">
         <v>109.7</v>
       </c>
       <c r="Q18" s="9">
         <v>102.8</v>
       </c>
       <c r="R18" s="9">
         <v>170.8</v>
       </c>
       <c r="S18" s="9">
         <v>96</v>
       </c>
       <c r="T18" s="9">
         <v>119.2</v>
       </c>
       <c r="U18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="W18" s="10" t="s">
         <v>22</v>
       </c>
+      <c r="X18" s="10" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="9">
         <v>449.8</v>
       </c>
       <c r="C19" s="9">
         <v>94.2</v>
       </c>
       <c r="D19" s="9">
         <v>205.1</v>
       </c>
       <c r="E19" s="9">
         <v>192.2</v>
       </c>
       <c r="F19" s="9">
         <v>430</v>
       </c>
       <c r="G19" s="9">
         <v>37.799999999999997</v>
       </c>
       <c r="H19" s="9">
         <v>59.3</v>
       </c>
       <c r="I19" s="9">
@@ -3230,52 +3277,55 @@
       </c>
       <c r="P19" s="9">
         <v>82.9</v>
       </c>
       <c r="Q19" s="9">
         <v>119</v>
       </c>
       <c r="R19" s="9">
         <v>67.2</v>
       </c>
       <c r="S19" s="9">
         <v>85.4</v>
       </c>
       <c r="T19" s="9">
         <v>197.9</v>
       </c>
       <c r="U19" s="10">
         <v>156.80000000000001</v>
       </c>
       <c r="V19" s="10">
         <v>57.4</v>
       </c>
       <c r="W19" s="10">
         <v>47.4</v>
       </c>
+      <c r="X19" s="10">
+        <v>401.3</v>
+      </c>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9">
         <v>189.6</v>
       </c>
       <c r="C20" s="9">
         <v>183.4</v>
       </c>
       <c r="D20" s="9">
         <v>79.2</v>
       </c>
       <c r="E20" s="9">
         <v>141</v>
       </c>
       <c r="F20" s="9">
         <v>764</v>
       </c>
       <c r="G20" s="9">
         <v>166.9</v>
       </c>
       <c r="H20" s="9">
         <v>113.7</v>
       </c>
       <c r="I20" s="9">
@@ -3301,52 +3351,55 @@
       </c>
       <c r="P20" s="9">
         <v>916.4</v>
       </c>
       <c r="Q20" s="9">
         <v>27.7</v>
       </c>
       <c r="R20" s="9">
         <v>246.4</v>
       </c>
       <c r="S20" s="9">
         <v>96.4</v>
       </c>
       <c r="T20" s="9">
         <v>106.3</v>
       </c>
       <c r="U20" s="10">
         <v>171</v>
       </c>
       <c r="V20" s="10">
         <v>76.3</v>
       </c>
       <c r="W20" s="10">
         <v>49.4</v>
       </c>
+      <c r="X20" s="10">
+        <v>234.2</v>
+      </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="9">
         <v>209.3</v>
       </c>
       <c r="D21" s="9">
         <v>141.4</v>
       </c>
       <c r="E21" s="9">
         <v>204.5</v>
       </c>
       <c r="F21" s="9">
         <v>1223.8</v>
       </c>
       <c r="G21" s="9">
         <v>16.2</v>
       </c>
       <c r="H21" s="9">
         <v>120</v>
       </c>
       <c r="I21" s="9">
@@ -3372,52 +3425,55 @@
       </c>
       <c r="P21" s="9">
         <v>207.5</v>
       </c>
       <c r="Q21" s="9">
         <v>68.8</v>
       </c>
       <c r="R21" s="9">
         <v>121.5</v>
       </c>
       <c r="S21" s="9">
         <v>102.9</v>
       </c>
       <c r="T21" s="9">
         <v>113.2</v>
       </c>
       <c r="U21" s="10">
         <v>126.7</v>
       </c>
       <c r="V21" s="10">
         <v>66.400000000000006</v>
       </c>
       <c r="W21" s="10">
         <v>55.7</v>
       </c>
+      <c r="X21" s="10">
+        <v>124.4</v>
+      </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="9">
         <v>148.4</v>
       </c>
       <c r="C22" s="9">
         <v>152.19999999999999</v>
       </c>
       <c r="D22" s="9">
         <v>326.89999999999998</v>
       </c>
       <c r="E22" s="9">
         <v>261.39999999999998</v>
       </c>
       <c r="F22" s="9">
         <v>299.8</v>
       </c>
       <c r="G22" s="9">
         <v>55.8</v>
       </c>
       <c r="H22" s="9">
         <v>120</v>
       </c>
       <c r="I22" s="9">
@@ -3443,52 +3499,55 @@
       </c>
       <c r="P22" s="9">
         <v>152.6</v>
       </c>
       <c r="Q22" s="9">
         <v>162.19999999999999</v>
       </c>
       <c r="R22" s="9">
         <v>94.2</v>
       </c>
       <c r="S22" s="9">
         <v>64.599999999999994</v>
       </c>
       <c r="T22" s="9">
         <v>39.4</v>
       </c>
       <c r="U22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="W22" s="10" t="s">
         <v>22</v>
       </c>
+      <c r="X22" s="10" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="9">
         <v>59.6</v>
       </c>
       <c r="C23" s="9">
         <v>153.19999999999999</v>
       </c>
       <c r="D23" s="9">
         <v>177.7</v>
       </c>
       <c r="E23" s="9">
         <v>162.4</v>
       </c>
       <c r="F23" s="9">
         <v>161.4</v>
       </c>
       <c r="G23" s="9">
         <v>81.2</v>
       </c>
       <c r="H23" s="9">
         <v>117.3</v>
       </c>
       <c r="I23" s="9">
@@ -3514,194 +3573,197 @@
       </c>
       <c r="P23" s="9">
         <v>86.2</v>
       </c>
       <c r="Q23" s="9">
         <v>127.9</v>
       </c>
       <c r="R23" s="9">
         <v>63.2</v>
       </c>
       <c r="S23" s="9">
         <v>95.3</v>
       </c>
       <c r="T23" s="9">
         <v>267.89999999999998</v>
       </c>
       <c r="U23" s="10">
         <v>103.5</v>
       </c>
       <c r="V23" s="10">
         <v>70</v>
       </c>
       <c r="W23" s="10">
         <v>149.5</v>
       </c>
+      <c r="X23" s="10">
+        <v>107</v>
+      </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" s="12"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:R1"/>
-    <mergeCell ref="U2:W2"/>
+    <mergeCell ref="U2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.36" right="0.53" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A5B941-CF0D-47E1-85EF-DE914030F4A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266E08B5-76AC-4FED-B857-9693C76C9B3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1754CF25-884B-4471-BE54-AB380F1EBBC1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>