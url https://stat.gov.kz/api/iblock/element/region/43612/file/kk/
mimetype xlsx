--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -628,51 +628,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+      <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="11" style="12" customWidth="1"/>
     <col min="3" max="6" width="11" style="7" customWidth="1"/>
     <col min="7" max="7" width="11" style="10" customWidth="1"/>
     <col min="8" max="9" width="11" style="7" customWidth="1"/>
     <col min="10" max="10" width="11" style="10" customWidth="1"/>
     <col min="11" max="11" width="11" style="7" customWidth="1"/>
     <col min="12" max="12" width="11" style="9" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="7" customWidth="1"/>
     <col min="14" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14">
       <c r="A2" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
@@ -1055,51 +1055,53 @@
       </c>
       <c r="K12" s="29">
         <v>127339.989</v>
       </c>
       <c r="L12" s="29">
         <v>137548.16500000001</v>
       </c>
       <c r="M12" s="29">
         <v>173092.71400000001</v>
       </c>
       <c r="N12" s="3"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="19">
         <v>2026</v>
       </c>
       <c r="B13" s="36">
         <v>66709.247000000003</v>
       </c>
       <c r="C13" s="41">
         <v>79727.881999999998</v>
       </c>
       <c r="D13" s="38">
         <v>112604.16</v>
       </c>
-      <c r="E13" s="37"/>
+      <c r="E13" s="37">
+        <v>103468.38800000001</v>
+      </c>
       <c r="F13" s="37"/>
       <c r="G13" s="39"/>
       <c r="H13" s="40"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="37"/>
     </row>
     <row r="14" spans="1:14">
       <c r="B14" s="11"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="K14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="L16" s="33"/>
     </row>
     <row r="17" spans="4:4">
       <c r="D17" s="32"/>