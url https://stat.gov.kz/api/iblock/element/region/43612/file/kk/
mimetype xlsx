--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -628,51 +628,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="11" style="12" customWidth="1"/>
     <col min="3" max="6" width="11" style="7" customWidth="1"/>
     <col min="7" max="7" width="11" style="10" customWidth="1"/>
     <col min="8" max="9" width="11" style="7" customWidth="1"/>
     <col min="10" max="10" width="11" style="10" customWidth="1"/>
     <col min="11" max="11" width="11" style="7" customWidth="1"/>
     <col min="12" max="12" width="11" style="9" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="7" customWidth="1"/>
     <col min="14" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14">
       <c r="A2" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
@@ -1058,51 +1058,53 @@
       </c>
       <c r="L12" s="29">
         <v>137548.16500000001</v>
       </c>
       <c r="M12" s="29">
         <v>173092.71400000001</v>
       </c>
       <c r="N12" s="3"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="19">
         <v>2026</v>
       </c>
       <c r="B13" s="36">
         <v>66709.247000000003</v>
       </c>
       <c r="C13" s="41">
         <v>79727.881999999998</v>
       </c>
       <c r="D13" s="38">
         <v>112604.16</v>
       </c>
       <c r="E13" s="37">
         <v>103468.38800000001</v>
       </c>
-      <c r="F13" s="37"/>
+      <c r="F13" s="37">
+        <v>121980.825</v>
+      </c>
       <c r="G13" s="39"/>
       <c r="H13" s="40"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="37"/>
     </row>
     <row r="14" spans="1:14">
       <c r="B14" s="11"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="K14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="L16" s="33"/>
     </row>
     <row r="17" spans="4:4">
       <c r="D17" s="32"/>
     </row>