--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -628,51 +628,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="11" style="12" customWidth="1"/>
     <col min="3" max="6" width="11" style="7" customWidth="1"/>
     <col min="7" max="7" width="11" style="10" customWidth="1"/>
     <col min="8" max="9" width="11" style="7" customWidth="1"/>
     <col min="10" max="10" width="11" style="10" customWidth="1"/>
     <col min="11" max="11" width="11" style="7" customWidth="1"/>
     <col min="12" max="12" width="11" style="9" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="7" customWidth="1"/>
     <col min="14" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14">
       <c r="A2" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
@@ -1061,51 +1061,53 @@
       </c>
       <c r="M12" s="29">
         <v>173092.71400000001</v>
       </c>
       <c r="N12" s="3"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="19">
         <v>2026</v>
       </c>
       <c r="B13" s="36">
         <v>66709.247000000003</v>
       </c>
       <c r="C13" s="41">
         <v>79727.881999999998</v>
       </c>
       <c r="D13" s="38">
         <v>112604.16</v>
       </c>
       <c r="E13" s="37">
         <v>103468.38800000001</v>
       </c>
       <c r="F13" s="37">
         <v>121980.825</v>
       </c>
-      <c r="G13" s="39"/>
+      <c r="G13" s="39">
+        <v>143974.51699999999</v>
+      </c>
       <c r="H13" s="40"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="37"/>
     </row>
     <row r="14" spans="1:14">
       <c r="B14" s="11"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="K14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="L16" s="33"/>
     </row>
     <row r="17" spans="4:4">
       <c r="D17" s="32"/>
     </row>
   </sheetData>