--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -46,53 +46,54 @@
     <t xml:space="preserve">Общая площадь введенных
 в эксплуатацию жилых зданий индивидуальными застройщиками, тыс. кв. метров </t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных
 в эксплуатацию жилых зданий индивидуальными застройщиками, в  процентах</t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных
 в эксплуатацию жилых зданий индивидуальными застройщиками, в процентах</t>
   </si>
   <si>
     <t>*Начиная с 2022 года без учета области Улытау</t>
   </si>
   <si>
     <t>Окончание</t>
   </si>
   <si>
     <t>Динамика ввода в эксплуатацию жилых зданий в Карагандинской области индивидуальными застройщиками *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
@@ -581,107 +582,113 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="86">
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="18" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="19" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="20" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="21" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="22" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="16" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 13" xfId="26"/>
     <cellStyle name="Обычный 13 2" xfId="27"/>
     <cellStyle name="Обычный 14" xfId="28"/>
     <cellStyle name="Обычный 14 2" xfId="29"/>
@@ -765,1131 +772,1131 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000004000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000005000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000006000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000007000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000008000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000009000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000A000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000B000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000C000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000D000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000E000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000F000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000010000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000011000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000012000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000013000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000014000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000015000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000016000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000017000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000018000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000019000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00001A000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
@@ -2167,80 +2174,80 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.85546875" style="1" customWidth="1"/>
     <col min="2" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="27" customHeight="1">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="19"/>
-[...13 lines deleted...]
-      <c r="P1" s="19"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="20"/>
+      <c r="M1" s="20"/>
+      <c r="N1" s="20"/>
+      <c r="O1" s="20"/>
+      <c r="P1" s="20"/>
     </row>
     <row r="2" spans="1:17" ht="26.25" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3">
         <v>1991</v>
       </c>
       <c r="C2" s="3">
         <v>1992</v>
       </c>
       <c r="D2" s="3">
         <v>1993</v>
       </c>
       <c r="E2" s="3">
         <v>1994</v>
       </c>
       <c r="F2" s="3">
         <v>1995</v>
       </c>
       <c r="G2" s="3">
         <v>1996</v>
       </c>
       <c r="H2" s="3">
         <v>1997</v>
       </c>
       <c r="I2" s="3">
@@ -2375,69 +2382,69 @@
       </c>
       <c r="Q4" s="11">
         <v>143.9</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
       <c r="G5" s="13"/>
       <c r="H5" s="13"/>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="13"/>
       <c r="L5" s="13"/>
       <c r="M5" s="13"/>
       <c r="N5" s="13"/>
       <c r="O5" s="13"/>
       <c r="P5" s="13"/>
       <c r="Q5" s="13"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="20" t="s">
+      <c r="A6" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="20"/>
-[...14 lines deleted...]
-      <c r="Q6" s="20"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
+      <c r="G6" s="21"/>
+      <c r="H6" s="21"/>
+      <c r="I6" s="21"/>
+      <c r="J6" s="21"/>
+      <c r="K6" s="21"/>
+      <c r="L6" s="21"/>
+      <c r="M6" s="21"/>
+      <c r="N6" s="21"/>
+      <c r="O6" s="21"/>
+      <c r="P6" s="21"/>
+      <c r="Q6" s="21"/>
     </row>
     <row r="7" spans="1:17" ht="23.25" customHeight="1">
       <c r="A7" s="2"/>
       <c r="B7" s="3">
         <v>2007</v>
       </c>
       <c r="C7" s="3">
         <v>2008</v>
       </c>
       <c r="D7" s="3">
         <v>2009</v>
       </c>
       <c r="E7" s="3">
         <v>2010</v>
       </c>
       <c r="F7" s="3">
         <v>2011</v>
       </c>
       <c r="G7" s="3">
         <v>2012</v>
       </c>
       <c r="H7" s="3">
         <v>2013</v>
       </c>
       <c r="I7" s="3">
@@ -2557,185 +2564,188 @@
       </c>
       <c r="L9" s="11">
         <v>106.6</v>
       </c>
       <c r="M9" s="11">
         <v>99.8</v>
       </c>
       <c r="N9" s="11">
         <v>108.5</v>
       </c>
       <c r="O9" s="11">
         <v>97.3</v>
       </c>
       <c r="P9" s="11">
         <v>114.4</v>
       </c>
       <c r="Q9" s="11">
         <v>118.4</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="17"/>
       <c r="P10" s="18"/>
     </row>
     <row r="11" spans="1:17">
-      <c r="A11" s="20" t="s">
+      <c r="A11" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="20"/>
-[...14 lines deleted...]
-      <c r="Q11" s="20"/>
+      <c r="B11" s="21"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="21"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+      <c r="N11" s="21"/>
+      <c r="O11" s="21"/>
+      <c r="P11" s="21"/>
+      <c r="Q11" s="21"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="2"/>
       <c r="B12" s="3">
         <v>2023</v>
       </c>
       <c r="C12" s="3">
         <v>2024</v>
       </c>
-      <c r="D12" s="3"/>
+      <c r="D12" s="3">
+        <v>2025</v>
+      </c>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
     </row>
     <row r="13" spans="1:17" ht="45">
       <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="7">
         <v>75.277000000000001</v>
       </c>
       <c r="C13" s="7">
         <v>75.081999999999994</v>
       </c>
-      <c r="D13" s="7"/>
+      <c r="D13" s="23">
+        <v>87.108000000000004</v>
+      </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="14"/>
     </row>
     <row r="14" spans="1:17" ht="56.25">
       <c r="A14" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="11">
         <v>48.1</v>
       </c>
       <c r="C14" s="11">
         <v>99.7</v>
       </c>
-      <c r="D14" s="11"/>
+      <c r="D14" s="24">
+        <v>116</v>
+      </c>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="15"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="11"/>
       <c r="K14" s="16"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
     </row>
     <row r="17" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A17" s="21" t="s">
+      <c r="A17" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="21"/>
-[...3 lines deleted...]
-      <c r="F17" s="22"/>
+      <c r="B17" s="22"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="19"/>
+      <c r="E17" s="19"/>
+      <c r="F17" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A11:Q11"/>
     <mergeCell ref="A17:C17"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2744,88 +2754,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03B6C695-100B-403C-B933-206EACD4132A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03B6C695-100B-403C-B933-206EACD4132A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>