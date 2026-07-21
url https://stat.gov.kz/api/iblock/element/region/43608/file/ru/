--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -39,54 +39,55 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="6">
   <si>
     <t xml:space="preserve">Общая площадь введенных в эксплуатацию жилых зданий, тыс. кв. метров </t>
   </si>
   <si>
     <t xml:space="preserve">Продолжение </t>
   </si>
   <si>
     <t>Окончание</t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий, в процентах</t>
   </si>
   <si>
     <t>Динамика ввода в эксплуатацию жилых домов в Карагандинской области *</t>
   </si>
   <si>
     <t>* Начиная с 2022г. без учета области Улытау.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -586,51 +587,51 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -639,58 +640,61 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="87">
     <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="12" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="3" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="4" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="5" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="6" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="14" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="2" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="9" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 13" xfId="27"/>
     <cellStyle name="Обычный 13 2" xfId="28"/>
     <cellStyle name="Обычный 14" xfId="29"/>
     <cellStyle name="Обычный 14 2" xfId="30"/>
@@ -1047,51 +1051,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H22" sqref="H22"/>
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="1"/>
     <col min="4" max="5" width="8.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="8.5703125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="22.5" customHeight="1">
       <c r="A1" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
@@ -1231,66 +1235,66 @@
       </c>
       <c r="M4" s="11">
         <v>126.8</v>
       </c>
       <c r="N4" s="11">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="11.25" customHeight="1">
       <c r="A5" s="12"/>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="L5" s="12"/>
       <c r="M5" s="12"/>
       <c r="N5" s="12"/>
     </row>
     <row r="6" spans="1:14">
-      <c r="A6" s="24" t="s">
+      <c r="A6" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="24"/>
-[...11 lines deleted...]
-      <c r="N6" s="24"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="22"/>
+      <c r="K6" s="22"/>
+      <c r="L6" s="22"/>
+      <c r="M6" s="22"/>
+      <c r="N6" s="22"/>
     </row>
     <row r="7" spans="1:14" ht="25.5" customHeight="1">
       <c r="A7" s="13"/>
       <c r="B7" s="14">
         <v>2004</v>
       </c>
       <c r="C7" s="14">
         <v>2005</v>
       </c>
       <c r="D7" s="14">
         <v>2006</v>
       </c>
       <c r="E7" s="14">
         <v>2007</v>
       </c>
       <c r="F7" s="14">
         <v>2008</v>
       </c>
       <c r="G7" s="14">
         <v>2009</v>
       </c>
       <c r="H7" s="14">
         <v>2010</v>
       </c>
       <c r="I7" s="14">
@@ -1395,304 +1399,310 @@
       </c>
       <c r="M9" s="16">
         <v>101.6</v>
       </c>
       <c r="N9" s="16">
         <v>106.3</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="11.25" customHeight="1">
       <c r="A10" s="12"/>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="12"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="24" t="s">
+      <c r="A11" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="24"/>
-[...11 lines deleted...]
-      <c r="N11" s="24"/>
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="22"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="22"/>
+      <c r="L11" s="22"/>
+      <c r="M11" s="22"/>
+      <c r="N11" s="22"/>
     </row>
     <row r="12" spans="1:14" ht="22.5" customHeight="1">
       <c r="A12" s="13"/>
       <c r="B12" s="14">
         <v>2017</v>
       </c>
       <c r="C12" s="14">
         <v>2018</v>
       </c>
       <c r="D12" s="14">
         <v>2019</v>
       </c>
       <c r="E12" s="14">
         <v>2020</v>
       </c>
       <c r="F12" s="14">
         <v>2021</v>
       </c>
       <c r="G12" s="14">
         <v>2022</v>
       </c>
       <c r="H12" s="14">
         <v>2023</v>
       </c>
       <c r="I12" s="14">
         <v>2024</v>
       </c>
-      <c r="J12" s="14"/>
+      <c r="J12" s="14">
+        <v>2025</v>
+      </c>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
     </row>
     <row r="13" spans="1:14" ht="33.75">
       <c r="A13" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="9">
         <v>374</v>
       </c>
       <c r="C13" s="9">
         <v>417</v>
       </c>
       <c r="D13" s="17">
         <v>421.01400000000001</v>
       </c>
       <c r="E13" s="17">
         <v>529.65800000000002</v>
       </c>
       <c r="F13" s="17">
         <v>663.27800000000002</v>
       </c>
       <c r="G13" s="18">
         <v>594.92499999999995</v>
       </c>
       <c r="H13" s="19">
         <v>454.74799999999999</v>
       </c>
       <c r="I13" s="6">
         <v>547.62099999999998</v>
       </c>
-      <c r="J13" s="6"/>
+      <c r="J13" s="19">
+        <v>599.96100000000001</v>
+      </c>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
     </row>
     <row r="14" spans="1:14" ht="45">
       <c r="A14" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="9">
         <v>109.8</v>
       </c>
       <c r="C14" s="9">
         <v>111.4</v>
       </c>
       <c r="D14" s="10">
         <v>101</v>
       </c>
       <c r="E14" s="9">
         <v>125.8</v>
       </c>
       <c r="F14" s="9">
         <v>125.2</v>
       </c>
       <c r="G14" s="9">
         <v>102.2</v>
       </c>
       <c r="H14" s="9">
         <v>76.400000000000006</v>
       </c>
       <c r="I14" s="9">
         <v>120.4</v>
       </c>
-      <c r="J14" s="9"/>
+      <c r="J14" s="25">
+        <v>109.6</v>
+      </c>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="22"/>
-[...5 lines deleted...]
-      <c r="G15" s="22"/>
+      <c r="A15" s="23"/>
+      <c r="B15" s="23"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="23" t="s">
+      <c r="A17" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="23"/>
+      <c r="B17" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
     <mergeCell ref="A11:N11"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A17:B17"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34DDA6ED-71E7-4C63-9F75-843DBCE1E37B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Общая площадь</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>