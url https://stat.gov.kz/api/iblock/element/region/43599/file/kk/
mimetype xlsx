--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -538,51 +538,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E17" sqref="E17"/>
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14" style="3" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.140625" style="1" customWidth="1"/>
     <col min="4" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
@@ -885,51 +885,53 @@
         <v>468422.40000000002</v>
       </c>
       <c r="K10" s="13">
         <v>454992.2</v>
       </c>
       <c r="L10" s="13">
         <v>501866.1</v>
       </c>
       <c r="M10" s="13">
         <v>596049.6</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="11">
         <v>2026</v>
       </c>
       <c r="B11" s="21">
         <v>180535.7</v>
       </c>
       <c r="C11" s="21">
         <v>215414.5</v>
       </c>
       <c r="D11" s="21">
         <v>295122</v>
       </c>
-      <c r="E11" s="21"/>
+      <c r="E11" s="21">
+        <v>326705.90000000002</v>
+      </c>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="22"/>
       <c r="I11" s="21"/>
       <c r="J11" s="23"/>
       <c r="K11" s="21"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:14">
       <c r="G12" s="17"/>
       <c r="J12" s="14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="F15" s="18"/>
     </row>
     <row r="19" spans="6:6">
       <c r="F19" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>