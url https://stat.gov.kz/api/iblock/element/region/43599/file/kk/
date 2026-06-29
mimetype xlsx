--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -538,51 +538,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14" style="3" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.140625" style="1" customWidth="1"/>
     <col min="4" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
@@ -888,51 +888,53 @@
         <v>454992.2</v>
       </c>
       <c r="L10" s="13">
         <v>501866.1</v>
       </c>
       <c r="M10" s="13">
         <v>596049.6</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="11">
         <v>2026</v>
       </c>
       <c r="B11" s="21">
         <v>180535.7</v>
       </c>
       <c r="C11" s="21">
         <v>215414.5</v>
       </c>
       <c r="D11" s="21">
         <v>295122</v>
       </c>
       <c r="E11" s="21">
         <v>326705.90000000002</v>
       </c>
-      <c r="F11" s="21"/>
+      <c r="F11" s="21">
+        <v>425831.8</v>
+      </c>
       <c r="G11" s="21"/>
       <c r="H11" s="22"/>
       <c r="I11" s="21"/>
       <c r="J11" s="23"/>
       <c r="K11" s="21"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:14">
       <c r="G12" s="17"/>
       <c r="J12" s="14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="F15" s="18"/>
     </row>
     <row r="19" spans="6:6">
       <c r="F19" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>