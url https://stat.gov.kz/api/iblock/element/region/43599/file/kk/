--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -538,51 +538,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14" style="3" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.140625" style="1" customWidth="1"/>
     <col min="4" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
@@ -891,51 +891,53 @@
         <v>501866.1</v>
       </c>
       <c r="M10" s="13">
         <v>596049.6</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="11">
         <v>2026</v>
       </c>
       <c r="B11" s="21">
         <v>180535.7</v>
       </c>
       <c r="C11" s="21">
         <v>215414.5</v>
       </c>
       <c r="D11" s="21">
         <v>295122</v>
       </c>
       <c r="E11" s="21">
         <v>326705.90000000002</v>
       </c>
       <c r="F11" s="21">
         <v>425831.8</v>
       </c>
-      <c r="G11" s="21"/>
+      <c r="G11" s="21">
+        <v>545424.4</v>
+      </c>
       <c r="H11" s="22"/>
       <c r="I11" s="21"/>
       <c r="J11" s="23"/>
       <c r="K11" s="21"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:14">
       <c r="G12" s="17"/>
       <c r="J12" s="14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="F15" s="18"/>
     </row>
     <row r="19" spans="6:6">
       <c r="F19" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>