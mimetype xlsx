--- v3 (2026-07-21)
+++ v4 (2026-09-20)
@@ -1,404 +1,651 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kemelova\Desktop\ДОКЛАД 2023-2026\2026 ДОКЛАД\Доклад 08-2026\ДИНАМИЧЕСКИЕ РЯДЫ месяц\айлық\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="10875" yWindow="2220" windowWidth="14715" windowHeight="7320"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="көлемі" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="көлемі" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">көлемі!$A$2:$M$9</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">көлемі!$A$2:$M$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="54">
   <si>
     <t>Тауарларды өткізу көлемі (Сауда саласы бойынша)</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
     <t>Тамыз</t>
   </si>
   <si>
     <t>Қыркүйек</t>
   </si>
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>''Сауда'' саласы бойынша тауарлар мен қызметтерді өткізу көлемі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2015 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегациялық</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Статистикалық нысандар: «Тауарлар мен қызметтерді өткізу туралы есеп» (индекс – 2-сауда, мерзімділігі – ай сайын).</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Кемелова Рауан Мұратқызы</t>
+  </si>
+  <si>
+    <t>+7 7252 395115</t>
+  </si>
+  <si>
+    <t>rau.kemelova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4480&amp;year=2026&amp;name=10665&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ _₽;[Red]#,##0.0\ _₽"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -530,460 +777,722 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:C21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="49" customWidth="1"/>
+    <col min="2" max="2" width="61.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="35">
+        <v>172401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="29"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="29"/>
+    </row>
+    <row r="12" spans="1:3" ht="24" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="24" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="42"/>
+    </row>
+    <row r="14" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="33" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="34">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="34">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:A12"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A12" sqref="A12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="131" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A2" s="37" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A3" s="37" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="37"/>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="37" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="37"/>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37"/>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A11" s="37"/>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A12" s="43" t="s">
+        <v>48</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H14" sqref="H14"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14" style="3" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.140625" style="1" customWidth="1"/>
     <col min="4" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14">
-      <c r="A2" s="24" t="s">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A2" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="25"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:14">
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="N3" s="4"/>
     </row>
-    <row r="4" spans="1:14" s="2" customFormat="1">
+    <row r="4" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="8"/>
       <c r="B4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:14">
-      <c r="A5" s="10">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A5" s="6">
         <v>2020</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B5" s="17">
         <v>66483.100000000006</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="17">
         <v>78675.100000000006</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="17">
         <v>93885.5</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="17">
         <v>72187.100000000006</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="17">
         <v>109915.1</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="17">
         <v>136954.1</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H5" s="17">
         <v>107139.1</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="17">
         <v>111031.7</v>
       </c>
-      <c r="J5" s="13">
+      <c r="J5" s="17">
         <v>130997</v>
       </c>
-      <c r="K5" s="13">
+      <c r="K5" s="17">
         <v>120421.4</v>
       </c>
-      <c r="L5" s="13">
+      <c r="L5" s="17">
         <v>129333.4</v>
       </c>
-      <c r="M5" s="13">
+      <c r="M5" s="17">
         <v>166527.5</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
-      <c r="A6" s="10">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A6" s="6">
         <v>2021</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="17">
         <v>68964.899999999994</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="17">
         <v>84075.199999999997</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="17">
         <v>99879.5</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="17">
         <v>93538.4</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="17">
         <v>112402.8</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="17">
         <v>153610.70000000001</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="17">
         <v>124645.3</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="17">
         <v>136508.70000000001</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J6" s="17">
         <v>156947.5</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="17">
         <v>140305</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L6" s="17">
         <v>172531.6</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M6" s="17">
         <v>209602.3</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
-      <c r="A7" s="10">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A7" s="6">
         <v>2022</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B7" s="17">
         <v>80369.8</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="17">
         <v>99904.5</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="17">
         <v>126869.2</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E7" s="17">
         <v>124530.1</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="17">
         <v>145776.1</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="17">
         <v>191235</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H7" s="17">
         <v>177459.1</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="17">
         <v>193973.7</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J7" s="17">
         <v>226177.8</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K7" s="17">
         <v>211962.8</v>
       </c>
-      <c r="L7" s="13">
+      <c r="L7" s="17">
         <v>239521.2</v>
       </c>
-      <c r="M7" s="13">
+      <c r="M7" s="17">
         <v>239580.79999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
-      <c r="A8" s="10">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A8" s="6">
         <v>2023</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="17">
         <v>98261.2</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="17">
         <v>120567.5</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="17">
         <v>162416.70000000001</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="17">
         <v>136038.39999999999</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="17">
         <v>160903.70000000001</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="17">
         <v>238243.7</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="17">
         <v>207455.4</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="17">
         <v>221467.2</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J8" s="17">
         <v>250987.4</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="17">
         <v>231657.5</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L8" s="17">
         <v>278531.8</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M8" s="17">
         <v>301654.7</v>
       </c>
     </row>
-    <row r="9" spans="1:14" s="12" customFormat="1">
+    <row r="9" spans="1:14" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15">
         <v>2024</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="17">
         <v>115330.1</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="17">
         <v>140903.79999999999</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="17">
         <v>187975</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="17">
         <v>163797.4</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="17">
         <v>223942.5</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="17">
         <v>299750.8</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="18">
         <v>252076.6</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="17">
         <v>295494.40000000002</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="17">
         <v>301102.5</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="17">
         <v>329281</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="17">
         <v>368171.8</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="17">
         <v>401231</v>
       </c>
     </row>
-    <row r="10" spans="1:14" s="17" customFormat="1" ht="11.25">
+    <row r="10" spans="1:14" s="12" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15">
         <v>2025</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B10" s="17">
         <v>144327.79999999999</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="17">
         <v>161673</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="17">
         <v>233079.7</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="17">
         <v>247306.8</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="17">
         <v>321791.09999999998</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="17">
         <v>372001.6</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="18">
         <v>327511</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="17">
         <v>402708.7</v>
       </c>
-      <c r="J10" s="20">
+      <c r="J10" s="19">
         <v>468422.40000000002</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="17">
         <v>454992.2</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="17">
         <v>501866.1</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="17">
         <v>596049.6</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
-      <c r="A11" s="11">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="16">
         <v>2026</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="20">
         <v>180535.7</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>215414.5</v>
       </c>
-      <c r="D11" s="21">
+      <c r="D11" s="20">
         <v>295122</v>
       </c>
-      <c r="E11" s="21">
+      <c r="E11" s="20">
         <v>326705.90000000002</v>
       </c>
-      <c r="F11" s="21">
+      <c r="F11" s="20">
         <v>425831.8</v>
       </c>
-      <c r="G11" s="21">
+      <c r="G11" s="20">
         <v>545424.4</v>
       </c>
-      <c r="H11" s="22"/>
-[...14 lines deleted...]
-      <c r="F19" s="19"/>
+      <c r="H11" s="21">
+        <v>458314.7</v>
+      </c>
+      <c r="I11" s="20">
+        <v>649748.4</v>
+      </c>
+      <c r="J11" s="22"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="20"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="G12" s="12"/>
+      <c r="J12" s="11"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="F15" s="13"/>
+    </row>
+    <row r="19" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F19" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>көлемі</vt:lpstr>
       <vt:lpstr>көлемі!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>