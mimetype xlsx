--- v4 (2026-09-20)
+++ v5 (2026-10-30)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="22130"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kemelova\Desktop\ДОКЛАД 2023-2026\2026 ДОКЛАД\Доклад 08-2026\ДИНАМИЧЕСКИЕ РЯДЫ месяц\айлық\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\B.Duisenov\Desktop\Динамика\ДИНАМИЧЕСКИЕ РЯДЫ месяц\айлық\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A3EAD99-3B51-4AEE-B03D-4AE0CBE87ADB}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="көлемі" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">көлемі!$A$2:$M$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="54">
   <si>
     <t>Тауарларды өткізу көлемі (Сауда саласы бойынша)</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
@@ -175,66 +176,66 @@
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Сауда статистикасы бөлімі</t>
   </si>
   <si>
-    <t>Кемелова Рауан Мұратқызы</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7252 395115</t>
   </si>
   <si>
-    <t>rau.kemelova@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4480&amp;year=2026&amp;name=10665&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Дуйсенов Бакдаулет Гаухарбаевич</t>
+  </si>
+  <si>
+    <t>b.duisenov@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ _₽;[Red]#,##0.0\ _₽"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -447,76 +448,76 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2 2" xfId="3"/>
-    <cellStyle name="Обычный 4" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -567,85 +568,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -789,55 +824,55 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="B33" sqref="B32:B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="49" customWidth="1"/>
     <col min="2" max="2" width="61.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="35">
         <v>172401</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
@@ -890,231 +925,231 @@
       <c r="A10" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="29"/>
     </row>
     <row r="12" spans="1:3" ht="24" x14ac:dyDescent="0.2">
       <c r="A12" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="24" x14ac:dyDescent="0.2">
       <c r="A13" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="41" t="s">
+      <c r="B13" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="42"/>
+      <c r="C13" s="39"/>
     </row>
     <row r="14" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="38" t="s">
-        <v>53</v>
+      <c r="B14" s="37" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="34">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="34">
-        <v>46307</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="24" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="B20" s="36" t="s">
-        <v>51</v>
+      <c r="B20" s="43" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="23" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:A12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="131" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="36" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="36" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A5" s="37" t="s">
+      <c r="A5" s="36" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A6" s="37" t="s">
+      <c r="A6" s="36" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A7" s="37"/>
+      <c r="A7" s="36"/>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A8" s="37" t="s">
+      <c r="A8" s="36" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A9" s="37"/>
+      <c r="A9" s="36"/>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A10" s="37"/>
+      <c r="A10" s="36"/>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A11" s="37"/>
+      <c r="A11" s="36"/>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A12" s="43" t="s">
+      <c r="A12" s="40" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:N19"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F29" sqref="F29"/>
+      <selection activeCell="L18" sqref="L18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14" style="3" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.140625" style="1" customWidth="1"/>
     <col min="4" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A2" s="39" t="s">
+      <c r="A2" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...10 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="N3" s="4"/>
     </row>
     <row r="4" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="8"/>
       <c r="B4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="8" t="s">
@@ -1403,51 +1438,53 @@
       </c>
       <c r="B11" s="20">
         <v>180535.7</v>
       </c>
       <c r="C11" s="20">
         <v>215414.5</v>
       </c>
       <c r="D11" s="20">
         <v>295122</v>
       </c>
       <c r="E11" s="20">
         <v>326705.90000000002</v>
       </c>
       <c r="F11" s="20">
         <v>425831.8</v>
       </c>
       <c r="G11" s="20">
         <v>545424.4</v>
       </c>
       <c r="H11" s="21">
         <v>458314.7</v>
       </c>
       <c r="I11" s="20">
         <v>649748.4</v>
       </c>
-      <c r="J11" s="22"/>
+      <c r="J11" s="22">
+        <v>523141.7</v>
+      </c>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="G12" s="12"/>
       <c r="J12" s="11"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="F15" s="13"/>
     </row>
     <row r="19" spans="6:6" x14ac:dyDescent="0.2">
       <c r="F19" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 