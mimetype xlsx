--- v0 (2026-04-22)
+++ v1 (2026-06-03)
@@ -6,55 +6,55 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Baltabay\Desktop\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Baltabay\Desktop\Динамика инвест 04.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13650" windowHeight="9915"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="инд_мес_ к мес" sheetId="1" r:id="rId1"/>
     <sheet name="инд_пер_к периоду" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="42">
   <si>
     <t>Инвестиция в жилищное строительство</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
@@ -822,51 +822,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G26" sqref="G26"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
       <c r="I1" s="48"/>
       <c r="J1" s="48"/>
@@ -1135,53 +1135,59 @@
         <v>22468</v>
       </c>
       <c r="I9" s="15">
         <v>17753</v>
       </c>
       <c r="J9" s="15">
         <v>17180</v>
       </c>
       <c r="K9" s="15">
         <v>39063</v>
       </c>
       <c r="L9" s="15">
         <v>53236</v>
       </c>
       <c r="M9" s="14">
         <v>62803</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2026</v>
       </c>
       <c r="B10" s="11">
         <v>10065</v>
       </c>
-      <c r="C10" s="12"/>
-[...1 lines deleted...]
-      <c r="E10" s="13"/>
+      <c r="C10" s="12">
+        <v>10312</v>
+      </c>
+      <c r="D10" s="12">
+        <v>15946</v>
+      </c>
+      <c r="E10" s="12">
+        <v>15649</v>
+      </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="14"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="34"/>
       <c r="B11" s="35"/>
       <c r="C11" s="36"/>
       <c r="E11" s="37"/>
       <c r="F11" s="38"/>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="37"/>
       <c r="M11" s="39"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="44" t="s">
@@ -1407,128 +1413,134 @@
         <v>66.400000000000006</v>
       </c>
       <c r="I18" s="25">
         <v>68</v>
       </c>
       <c r="J18" s="25">
         <v>51.6</v>
       </c>
       <c r="K18" s="25">
         <v>113</v>
       </c>
       <c r="L18" s="25">
         <v>131.5</v>
       </c>
       <c r="M18" s="25">
         <v>134.19999999999999</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="7">
         <v>52.6</v>
       </c>
-      <c r="C19" s="18"/>
-[...1 lines deleted...]
-      <c r="E19" s="7"/>
+      <c r="C19" s="18">
+        <v>28.8</v>
+      </c>
+      <c r="D19" s="7">
+        <v>54.8</v>
+      </c>
+      <c r="E19" s="7">
+        <v>39.4</v>
+      </c>
       <c r="F19" s="19"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="1"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="1"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="2"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="3"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="3"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="3"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="5"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="5"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A12:M12"/>
+    <mergeCell ref="A13:M13"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
-    <mergeCell ref="L2:L3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A13:M13"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="C19" sqref="C19:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" customWidth="1"/>
     <col min="8" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
     <col min="12" max="12" width="13.140625" customWidth="1"/>
     <col min="13" max="13" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
@@ -1802,53 +1814,59 @@
         <v>190064</v>
       </c>
       <c r="I9" s="27">
         <v>207817</v>
       </c>
       <c r="J9" s="33">
         <v>224997</v>
       </c>
       <c r="K9" s="27">
         <v>264060</v>
       </c>
       <c r="L9" s="11">
         <v>317297</v>
       </c>
       <c r="M9" s="14">
         <v>380099</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2026</v>
       </c>
       <c r="B10" s="11">
         <v>10065</v>
       </c>
-      <c r="C10" s="12"/>
-[...1 lines deleted...]
-      <c r="E10" s="13"/>
+      <c r="C10" s="12">
+        <v>20377</v>
+      </c>
+      <c r="D10" s="12">
+        <v>36323</v>
+      </c>
+      <c r="E10" s="12">
+        <v>51972</v>
+      </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="27"/>
       <c r="J10" s="33"/>
       <c r="K10" s="27"/>
       <c r="L10" s="11"/>
       <c r="M10" s="14"/>
     </row>
     <row r="12" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="44" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="44"/>
       <c r="C12" s="44"/>
       <c r="D12" s="44"/>
       <c r="E12" s="44"/>
       <c r="F12" s="44"/>
       <c r="G12" s="44"/>
       <c r="H12" s="44"/>
       <c r="I12" s="44"/>
       <c r="J12" s="44"/>
       <c r="K12" s="44"/>
       <c r="L12" s="44"/>
       <c r="M12" s="44"/>
@@ -2057,196 +2075,202 @@
         <v>121</v>
       </c>
       <c r="H18" s="7">
         <v>110.4</v>
       </c>
       <c r="I18" s="7">
         <v>104.7</v>
       </c>
       <c r="J18" s="7">
         <v>97.3</v>
       </c>
       <c r="K18" s="7">
         <v>99.3</v>
       </c>
       <c r="L18" s="7">
         <v>103.6</v>
       </c>
       <c r="M18" s="7">
         <v>109.8</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="8">
         <v>2026</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B19" s="25">
         <v>52.6</v>
       </c>
-      <c r="C19" s="7"/>
-[...2 lines deleted...]
-      <c r="F19" s="7"/>
+      <c r="C19" s="25">
+        <v>37</v>
+      </c>
+      <c r="D19" s="25">
+        <v>43.1</v>
+      </c>
+      <c r="E19" s="25">
+        <v>41.9</v>
+      </c>
+      <c r="F19" s="25"/>
       <c r="G19" s="25"/>
-      <c r="H19" s="7"/>
-[...4 lines deleted...]
-      <c r="M19" s="7"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="25"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="25"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="G32" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A12:M12"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
-    <mergeCell ref="A13:M13"/>
-[...5 lines deleted...]
-    <mergeCell ref="A12:M12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{891F3151-0338-43CA-AC3D-D441802664BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29F58A59-4695-4464-9540-A73833CAE32A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{496C1152-90A5-47AD-AC2A-FA59906E6AFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29F58A59-4695-4464-9540-A73833CAE32A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{891F3151-0338-43CA-AC3D-D441802664BA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>инд_мес_ к мес</vt:lpstr>
       <vt:lpstr>инд_пер_к периоду</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>