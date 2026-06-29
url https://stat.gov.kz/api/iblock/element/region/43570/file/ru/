--- v1 (2026-06-03)
+++ v2 (2026-06-29)
@@ -6,55 +6,55 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Baltabay\Desktop\Динамика инвест 04.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Ermakhanbetova\Desktop\динамика май\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21840" windowHeight="9330"/>
   </bookViews>
   <sheets>
     <sheet name="инд_мес_ к мес" sheetId="1" r:id="rId1"/>
     <sheet name="инд_пер_к периоду" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="42">
   <si>
     <t>Инвестиция в жилищное строительство</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
@@ -159,51 +159,51 @@
     <t>В процентах к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>2,2 раза</t>
   </si>
   <si>
     <t>В процентах к соответствующему  периоду предыдущего года</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -236,50 +236,55 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -356,51 +361,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -461,82 +466,85 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="5"/>
     <cellStyle name="Обычный 5" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -822,1455 +830,1463 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+      <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:13" ht="20.25" customHeight="1">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...14 lines deleted...]
-      <c r="B2" s="40" t="s">
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A2" s="48"/>
+      <c r="B2" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="40" t="s">
+      <c r="C2" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="40" t="s">
+      <c r="D2" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="40" t="s">
+      <c r="E2" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="F2" s="40" t="s">
+      <c r="F2" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="G2" s="40" t="s">
+      <c r="G2" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="H2" s="40" t="s">
+      <c r="H2" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="I2" s="40" t="s">
+      <c r="I2" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="J2" s="40" t="s">
+      <c r="J2" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="K2" s="40" t="s">
+      <c r="K2" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="L2" s="40" t="s">
+      <c r="L2" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="M2" s="40" t="s">
+      <c r="M2" s="49" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="A4" s="41" t="s">
+    <row r="3" spans="1:13">
+      <c r="A3" s="48"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+    </row>
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="42"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="42"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" s="10">
         <v>2021</v>
       </c>
       <c r="B5" s="11">
         <v>3394</v>
       </c>
       <c r="C5" s="12">
         <v>2521</v>
       </c>
       <c r="D5" s="13">
         <v>5699</v>
       </c>
       <c r="E5" s="13">
         <v>5053</v>
       </c>
       <c r="F5" s="13">
         <v>9443</v>
       </c>
       <c r="G5" s="13">
         <v>14931</v>
       </c>
       <c r="H5" s="13">
         <v>12738</v>
       </c>
       <c r="I5" s="13">
         <v>13867</v>
       </c>
       <c r="J5" s="13">
         <v>12308</v>
       </c>
       <c r="K5" s="12">
         <v>20103</v>
       </c>
       <c r="L5" s="13">
         <v>29874</v>
       </c>
       <c r="M5" s="13">
         <v>20829</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="8">
         <v>2022</v>
       </c>
       <c r="B6" s="11">
         <v>11999</v>
       </c>
       <c r="C6" s="12">
         <v>10236</v>
       </c>
       <c r="D6" s="13">
         <v>15133</v>
       </c>
       <c r="E6" s="13">
         <v>15741</v>
       </c>
       <c r="F6" s="13">
         <v>9099</v>
       </c>
       <c r="G6" s="13">
         <v>14455</v>
       </c>
       <c r="H6" s="13">
         <v>15510</v>
       </c>
       <c r="I6" s="13">
         <v>20176</v>
       </c>
       <c r="J6" s="13">
         <v>24237</v>
       </c>
       <c r="K6" s="14">
         <v>28611</v>
       </c>
       <c r="L6" s="13">
         <v>29951</v>
       </c>
       <c r="M6" s="14">
         <v>29578</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="8">
         <v>2023</v>
       </c>
       <c r="B7" s="11">
         <v>13027</v>
       </c>
       <c r="C7" s="12">
         <v>15008</v>
       </c>
       <c r="D7" s="13">
         <v>18526</v>
       </c>
       <c r="E7" s="13">
         <v>29713</v>
       </c>
       <c r="F7" s="15">
         <v>17478</v>
       </c>
       <c r="G7" s="15">
         <v>23420</v>
       </c>
       <c r="H7" s="15">
         <v>19339</v>
       </c>
       <c r="I7" s="15">
         <v>17806</v>
       </c>
       <c r="J7" s="15">
         <v>26315</v>
       </c>
       <c r="K7" s="15">
         <v>30985</v>
       </c>
       <c r="L7" s="13">
         <v>33943</v>
       </c>
       <c r="M7" s="14">
         <v>37857</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="8">
         <v>2024</v>
       </c>
       <c r="B8" s="11">
         <v>10184</v>
       </c>
       <c r="C8" s="12">
         <v>13104</v>
       </c>
       <c r="D8" s="13">
         <v>19877</v>
       </c>
       <c r="E8" s="13">
         <v>22890</v>
       </c>
       <c r="F8" s="15">
         <v>39433</v>
       </c>
       <c r="G8" s="15">
         <v>27686</v>
       </c>
       <c r="H8" s="15">
         <v>32422</v>
       </c>
       <c r="I8" s="15">
         <v>25189</v>
       </c>
       <c r="J8" s="15">
         <v>32121</v>
       </c>
       <c r="K8" s="15">
         <v>33068</v>
       </c>
       <c r="L8" s="15">
         <v>38674</v>
       </c>
       <c r="M8" s="14">
         <v>44824</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="8">
         <v>2025</v>
       </c>
       <c r="B9" s="11">
         <v>17704</v>
       </c>
       <c r="C9" s="12">
         <v>33784</v>
       </c>
       <c r="D9" s="13">
         <v>27515</v>
       </c>
       <c r="E9" s="13">
         <v>37685</v>
       </c>
       <c r="F9" s="15">
         <v>26860</v>
       </c>
       <c r="G9" s="15">
         <v>24048</v>
       </c>
       <c r="H9" s="15">
         <v>22468</v>
       </c>
       <c r="I9" s="15">
         <v>17753</v>
       </c>
       <c r="J9" s="15">
         <v>17180</v>
       </c>
       <c r="K9" s="15">
         <v>39063</v>
       </c>
       <c r="L9" s="15">
         <v>53236</v>
       </c>
       <c r="M9" s="14">
         <v>62803</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13">
       <c r="A10" s="8">
         <v>2026</v>
       </c>
       <c r="B10" s="11">
         <v>10065</v>
       </c>
       <c r="C10" s="12">
         <v>10312</v>
       </c>
       <c r="D10" s="12">
         <v>15946</v>
       </c>
       <c r="E10" s="12">
         <v>15649</v>
       </c>
-      <c r="F10" s="15"/>
+      <c r="F10" s="15">
+        <v>72099</v>
+      </c>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="14"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13">
       <c r="A11" s="34"/>
       <c r="B11" s="35"/>
       <c r="C11" s="36"/>
       <c r="E11" s="37"/>
       <c r="F11" s="38"/>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="37"/>
       <c r="M11" s="39"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="44" t="s">
+    <row r="12" spans="1:13">
+      <c r="A12" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="44"/>
-[...13 lines deleted...]
-      <c r="A13" s="45" t="s">
+      <c r="B12" s="43"/>
+      <c r="C12" s="43"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="43"/>
+      <c r="F12" s="43"/>
+      <c r="G12" s="43"/>
+      <c r="H12" s="43"/>
+      <c r="I12" s="43"/>
+      <c r="J12" s="43"/>
+      <c r="K12" s="43"/>
+      <c r="L12" s="43"/>
+      <c r="M12" s="43"/>
+    </row>
+    <row r="13" spans="1:13" ht="15" customHeight="1">
+      <c r="A13" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="46"/>
-[...12 lines deleted...]
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
+      <c r="K13" s="45"/>
+      <c r="L13" s="45"/>
+      <c r="M13" s="46"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" s="10">
         <v>2021</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="18">
         <v>93.7</v>
       </c>
       <c r="D14" s="17">
         <v>145.30000000000001</v>
       </c>
       <c r="E14" s="17">
         <v>98.9</v>
       </c>
       <c r="F14" s="16">
         <v>93</v>
       </c>
       <c r="G14" s="16">
         <v>125.8</v>
       </c>
       <c r="H14" s="19">
         <v>153.69999999999999</v>
       </c>
       <c r="I14" s="19">
         <v>162.5</v>
       </c>
       <c r="J14" s="19">
         <v>169.5</v>
       </c>
       <c r="K14" s="18" t="s">
         <v>35</v>
       </c>
       <c r="L14" s="19" t="s">
         <v>36</v>
       </c>
       <c r="M14" s="17">
         <v>151</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="8">
         <v>2022</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="22">
         <v>93.2</v>
       </c>
       <c r="G15" s="16">
         <v>93.2</v>
       </c>
       <c r="H15" s="22">
         <v>116.2</v>
       </c>
       <c r="I15" s="16">
         <v>139</v>
       </c>
       <c r="J15" s="21">
         <v>186.7</v>
       </c>
       <c r="K15" s="21">
         <v>136.6</v>
       </c>
       <c r="L15" s="19">
         <v>96.3</v>
       </c>
       <c r="M15" s="21">
         <v>138.4</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="8">
         <v>2023</v>
       </c>
       <c r="B16" s="17">
         <v>105.3</v>
       </c>
       <c r="C16" s="21">
         <v>142.5</v>
       </c>
       <c r="D16" s="21">
         <v>119.6</v>
       </c>
       <c r="E16" s="21">
         <v>182.4</v>
       </c>
       <c r="F16" s="23">
         <v>181.2</v>
       </c>
       <c r="G16" s="23">
         <v>153.1</v>
       </c>
       <c r="H16" s="23">
         <v>118.3</v>
       </c>
       <c r="I16" s="23">
         <v>84.5</v>
       </c>
       <c r="J16" s="23">
         <v>103.3</v>
       </c>
       <c r="K16" s="24">
         <v>102.8</v>
       </c>
       <c r="L16" s="20">
         <v>107.4</v>
       </c>
       <c r="M16" s="21">
         <v>122.5</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>73.599999999999994</v>
       </c>
       <c r="C17" s="25">
         <v>84</v>
       </c>
       <c r="D17" s="7">
         <v>101.9</v>
       </c>
       <c r="E17" s="7">
         <v>73.400000000000006</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>38</v>
       </c>
       <c r="G17" s="7">
         <v>115.9</v>
       </c>
       <c r="H17" s="25">
         <v>164</v>
       </c>
       <c r="I17" s="7">
         <v>139.5</v>
       </c>
       <c r="J17" s="7">
         <v>118.9</v>
       </c>
       <c r="K17" s="7">
         <v>103.9</v>
       </c>
       <c r="L17" s="25">
         <v>111</v>
       </c>
       <c r="M17" s="7">
         <v>115.1</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="7">
         <v>168.6</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="7">
         <v>132.80000000000001</v>
       </c>
       <c r="E18" s="7">
         <v>157.5</v>
       </c>
       <c r="F18" s="19">
         <v>65.2</v>
       </c>
       <c r="G18" s="7">
         <v>83.4</v>
       </c>
       <c r="H18" s="7">
         <v>66.400000000000006</v>
       </c>
       <c r="I18" s="25">
         <v>68</v>
       </c>
       <c r="J18" s="25">
         <v>51.6</v>
       </c>
       <c r="K18" s="25">
         <v>113</v>
       </c>
       <c r="L18" s="25">
         <v>131.5</v>
       </c>
       <c r="M18" s="25">
         <v>134.19999999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="7">
         <v>52.6</v>
       </c>
       <c r="C19" s="18">
         <v>28.8</v>
       </c>
       <c r="D19" s="7">
         <v>54.8</v>
       </c>
       <c r="E19" s="7">
         <v>39.4</v>
       </c>
-      <c r="F19" s="19"/>
+      <c r="F19" s="51">
+        <v>247.4</v>
+      </c>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="1"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="1"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="2"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="A23" s="4"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="A24" s="4"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="A25" s="3"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="A26" s="3"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13">
       <c r="A27" s="3"/>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:13">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:13">
       <c r="A29" s="5"/>
     </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:13">
       <c r="A30" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="C19" sqref="C19:E19"/>
+      <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" customWidth="1"/>
     <col min="8" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
     <col min="12" max="12" width="13.140625" customWidth="1"/>
     <col min="13" max="13" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75" customHeight="1">
       <c r="A2" s="50"/>
-      <c r="B2" s="40" t="s">
+      <c r="B2" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="40" t="s">
+      <c r="C2" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="40" t="s">
+      <c r="D2" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="40" t="s">
+      <c r="E2" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="40" t="s">
+      <c r="F2" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="40" t="s">
+      <c r="G2" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="40" t="s">
+      <c r="H2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="40" t="s">
+      <c r="I2" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="40" t="s">
+      <c r="J2" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="40" t="s">
+      <c r="K2" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="40" t="s">
+      <c r="L2" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="40" t="s">
+      <c r="M2" s="49" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13">
       <c r="A3" s="50"/>
-      <c r="B3" s="40"/>
-[...13 lines deleted...]
-      <c r="A4" s="41" t="s">
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="42"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="42"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" s="10">
         <v>2021</v>
       </c>
       <c r="B5" s="11">
         <v>3394</v>
       </c>
       <c r="C5" s="12">
         <v>5915</v>
       </c>
       <c r="D5" s="12">
         <v>11614</v>
       </c>
       <c r="E5" s="13">
         <v>16667</v>
       </c>
       <c r="F5" s="13">
         <v>26110</v>
       </c>
       <c r="G5" s="13">
         <v>41041</v>
       </c>
       <c r="H5" s="13">
         <v>53779</v>
       </c>
       <c r="I5" s="13">
         <v>67646</v>
       </c>
       <c r="J5" s="13">
         <v>79953</v>
       </c>
       <c r="K5" s="12">
         <v>100056</v>
       </c>
       <c r="L5" s="13">
         <v>129930</v>
       </c>
       <c r="M5" s="13">
         <v>150759</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="8">
         <v>2022</v>
       </c>
       <c r="B6" s="11">
         <v>11999</v>
       </c>
       <c r="C6" s="11">
         <v>22235.200000000001</v>
       </c>
       <c r="D6" s="13">
         <v>37368</v>
       </c>
       <c r="E6" s="13">
         <v>53108.800000000003</v>
       </c>
       <c r="F6" s="13">
         <v>62208.1</v>
       </c>
       <c r="G6" s="13">
         <v>76663.100000000006</v>
       </c>
       <c r="H6" s="13">
         <v>92172.9</v>
       </c>
       <c r="I6" s="13">
         <v>112349.2</v>
       </c>
       <c r="J6" s="13">
         <v>136586</v>
       </c>
       <c r="K6" s="13">
         <v>165197</v>
       </c>
       <c r="L6" s="13">
         <v>195147.8</v>
       </c>
       <c r="M6" s="14">
         <v>224725.8</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="8">
         <v>2023</v>
       </c>
       <c r="B7" s="11">
         <v>13027</v>
       </c>
       <c r="C7" s="12">
         <v>28036</v>
       </c>
       <c r="D7" s="13">
         <v>46562</v>
       </c>
       <c r="E7" s="13">
         <v>76275</v>
       </c>
       <c r="F7" s="26">
         <v>93753</v>
       </c>
       <c r="G7" s="15">
         <v>117174</v>
       </c>
       <c r="H7" s="15">
         <v>136512</v>
       </c>
       <c r="I7" s="27">
         <v>154318</v>
       </c>
       <c r="J7" s="27">
         <v>180633</v>
       </c>
       <c r="K7" s="27">
         <v>211619</v>
       </c>
       <c r="L7" s="13">
         <v>245568</v>
       </c>
       <c r="M7" s="14">
         <v>283425</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="8">
         <v>2024</v>
       </c>
       <c r="B8" s="11">
         <v>10184</v>
       </c>
       <c r="C8" s="12">
         <v>23288</v>
       </c>
       <c r="D8" s="13">
         <v>43166</v>
       </c>
       <c r="E8" s="13">
         <v>66056</v>
       </c>
       <c r="F8" s="26">
         <v>105489</v>
       </c>
       <c r="G8" s="15">
         <v>133175</v>
       </c>
       <c r="H8" s="15">
         <v>165597</v>
       </c>
       <c r="I8" s="27">
         <v>190786</v>
       </c>
       <c r="J8" s="33">
         <v>222907</v>
       </c>
       <c r="K8" s="27">
         <v>255975</v>
       </c>
       <c r="L8" s="27">
         <v>294650</v>
       </c>
       <c r="M8" s="14">
         <v>339974</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="8">
         <v>2025</v>
       </c>
       <c r="B9" s="11">
         <v>17704</v>
       </c>
       <c r="C9" s="12">
         <v>51488</v>
       </c>
       <c r="D9" s="13">
         <v>79003</v>
       </c>
       <c r="E9" s="13">
         <v>116688</v>
       </c>
       <c r="F9" s="15">
         <v>143548</v>
       </c>
       <c r="G9" s="15">
         <v>167596</v>
       </c>
       <c r="H9" s="15">
         <v>190064</v>
       </c>
       <c r="I9" s="27">
         <v>207817</v>
       </c>
       <c r="J9" s="33">
         <v>224997</v>
       </c>
       <c r="K9" s="27">
         <v>264060</v>
       </c>
       <c r="L9" s="11">
         <v>317297</v>
       </c>
       <c r="M9" s="14">
         <v>380099</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13">
       <c r="A10" s="8">
         <v>2026</v>
       </c>
       <c r="B10" s="11">
         <v>10065</v>
       </c>
       <c r="C10" s="12">
         <v>20377</v>
       </c>
       <c r="D10" s="12">
         <v>36323</v>
       </c>
       <c r="E10" s="12">
         <v>51972</v>
       </c>
-      <c r="F10" s="15"/>
+      <c r="F10" s="15">
+        <v>124071</v>
+      </c>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="27"/>
       <c r="J10" s="33"/>
       <c r="K10" s="27"/>
       <c r="L10" s="11"/>
       <c r="M10" s="14"/>
     </row>
-    <row r="12" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="44" t="s">
+    <row r="12" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A12" s="43" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="44"/>
-[...13 lines deleted...]
-      <c r="A13" s="45" t="s">
+      <c r="B12" s="43"/>
+      <c r="C12" s="43"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="43"/>
+      <c r="F12" s="43"/>
+      <c r="G12" s="43"/>
+      <c r="H12" s="43"/>
+      <c r="I12" s="43"/>
+      <c r="J12" s="43"/>
+      <c r="K12" s="43"/>
+      <c r="L12" s="43"/>
+      <c r="M12" s="43"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="46"/>
-[...12 lines deleted...]
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
+      <c r="K13" s="45"/>
+      <c r="L13" s="45"/>
+      <c r="M13" s="46"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" s="28">
         <v>2021</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="29">
         <v>176.4</v>
       </c>
       <c r="D14" s="29">
         <v>159.80000000000001</v>
       </c>
       <c r="E14" s="29">
         <v>135.1</v>
       </c>
       <c r="F14" s="29">
         <v>116.8</v>
       </c>
       <c r="G14" s="17">
         <v>120.2</v>
       </c>
       <c r="H14" s="17">
         <v>127</v>
       </c>
       <c r="I14" s="17">
         <v>133.19999999999999</v>
       </c>
       <c r="J14" s="17">
         <v>137.69999999999999</v>
       </c>
       <c r="K14" s="17">
         <v>147.19999999999999</v>
       </c>
       <c r="L14" s="17">
         <v>166.4</v>
       </c>
       <c r="M14" s="17">
         <v>164.4</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="30">
         <v>2022</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="17" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="16" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="16">
         <v>178.6</v>
       </c>
       <c r="H15" s="22">
         <v>163.9</v>
       </c>
       <c r="I15" s="19">
         <v>158.6</v>
       </c>
       <c r="J15" s="19">
         <v>163.19999999999999</v>
       </c>
       <c r="K15" s="18">
         <v>157.69999999999999</v>
       </c>
       <c r="L15" s="19">
         <v>143.6</v>
       </c>
       <c r="M15" s="19">
         <v>143.1</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="30">
         <v>2023</v>
       </c>
       <c r="B16" s="17">
         <v>105.3</v>
       </c>
       <c r="C16" s="29">
         <v>122.5</v>
       </c>
       <c r="D16" s="20">
         <v>121.2</v>
       </c>
       <c r="E16" s="20">
         <v>139.69999999999999</v>
       </c>
       <c r="F16" s="23">
         <v>145.5</v>
       </c>
       <c r="G16" s="23">
         <v>146.80000000000001</v>
       </c>
       <c r="H16" s="23">
         <v>142.1</v>
       </c>
       <c r="I16" s="31">
         <v>131.6</v>
       </c>
       <c r="J16" s="31">
         <v>126.6</v>
       </c>
       <c r="K16" s="31">
         <v>122.6</v>
       </c>
       <c r="L16" s="21">
         <v>120.4</v>
       </c>
       <c r="M16" s="21">
         <v>121.2</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="8">
         <v>2024</v>
       </c>
       <c r="B17" s="7">
         <v>73.599999999999994</v>
       </c>
       <c r="C17" s="7">
         <v>79.2</v>
       </c>
       <c r="D17" s="7">
         <v>88.2</v>
       </c>
       <c r="E17" s="7">
         <v>82.5</v>
       </c>
       <c r="F17" s="7">
         <v>107.6</v>
       </c>
       <c r="G17" s="7">
         <v>109.2</v>
       </c>
       <c r="H17" s="7">
         <v>116.9</v>
       </c>
       <c r="I17" s="7">
         <v>119.5</v>
       </c>
       <c r="J17" s="7">
         <v>119.5</v>
       </c>
       <c r="K17" s="7">
         <v>117.5</v>
       </c>
       <c r="L17" s="7">
         <v>116.3</v>
       </c>
       <c r="M17" s="7">
         <v>111.1</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="8">
         <v>2025</v>
       </c>
       <c r="B18" s="7">
         <v>168.6</v>
       </c>
       <c r="C18" s="7">
         <v>213.6</v>
       </c>
       <c r="D18" s="7">
         <v>176.5</v>
       </c>
       <c r="E18" s="7">
         <v>170.2</v>
       </c>
       <c r="F18" s="7">
         <v>130.80000000000001</v>
       </c>
       <c r="G18" s="25">
         <v>121</v>
       </c>
       <c r="H18" s="7">
         <v>110.4</v>
       </c>
       <c r="I18" s="7">
         <v>104.7</v>
       </c>
       <c r="J18" s="7">
         <v>97.3</v>
       </c>
       <c r="K18" s="7">
         <v>99.3</v>
       </c>
       <c r="L18" s="7">
         <v>103.6</v>
       </c>
       <c r="M18" s="7">
         <v>109.8</v>
       </c>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="8">
         <v>2026</v>
       </c>
       <c r="B19" s="25">
         <v>52.6</v>
       </c>
       <c r="C19" s="25">
         <v>37</v>
       </c>
       <c r="D19" s="25">
         <v>43.1</v>
       </c>
       <c r="E19" s="25">
         <v>41.9</v>
       </c>
-      <c r="F19" s="25"/>
+      <c r="F19" s="25">
+        <v>81</v>
+      </c>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
     </row>
-    <row r="32" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:13">
       <c r="G32" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A13:M13"/>
-[...5 lines deleted...]
-    <mergeCell ref="A12:M12"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A12:M12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29F58A59-4695-4464-9540-A73833CAE32A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{891F3151-0338-43CA-AC3D-D441802664BA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{496C1152-90A5-47AD-AC2A-FA59906E6AFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{891F3151-0338-43CA-AC3D-D441802664BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29F58A59-4695-4464-9540-A73833CAE32A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>инд_мес_ к мес</vt:lpstr>
       <vt:lpstr>инд_пер_к периоду</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>