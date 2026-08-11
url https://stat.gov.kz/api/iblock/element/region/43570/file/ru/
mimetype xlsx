--- v2 (2026-06-29)
+++ v3 (2026-08-11)
@@ -6,55 +6,55 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Ermakhanbetova\Desktop\динамика май\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\M.Zhumagulova\Desktop\Динамика инвест июнь\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21840" windowHeight="9330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21840" windowHeight="9330" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="инд_мес_ к мес" sheetId="1" r:id="rId1"/>
     <sheet name="инд_пер_к периоду" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="42">
   <si>
     <t>Инвестиция в жилищное строительство</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
@@ -159,51 +159,51 @@
     <t>В процентах к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>2,2 раза</t>
   </si>
   <si>
     <t>В процентах к соответствующему  периоду предыдущего года</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -466,85 +466,85 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="5"/>
     <cellStyle name="Обычный 5" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -829,1464 +829,1472 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F19" sqref="F19"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O27" sqref="O27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...14 lines deleted...]
-      <c r="B2" s="49" t="s">
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="50"/>
+      <c r="B2" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="49" t="s">
+      <c r="C2" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="49" t="s">
+      <c r="D2" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="49" t="s">
+      <c r="E2" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="F2" s="49" t="s">
+      <c r="F2" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="G2" s="49" t="s">
+      <c r="G2" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="H2" s="49" t="s">
+      <c r="H2" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="I2" s="49" t="s">
+      <c r="I2" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="J2" s="49" t="s">
+      <c r="J2" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="K2" s="49" t="s">
+      <c r="K2" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="L2" s="49" t="s">
+      <c r="L2" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="M2" s="49" t="s">
+      <c r="M2" s="41" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
-[...15 lines deleted...]
-      <c r="A4" s="40" t="s">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A3" s="50"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+    </row>
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="41"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:13">
+      <c r="B4" s="43"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="44"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="10">
         <v>2021</v>
       </c>
       <c r="B5" s="11">
         <v>3394</v>
       </c>
       <c r="C5" s="12">
         <v>2521</v>
       </c>
       <c r="D5" s="13">
         <v>5699</v>
       </c>
       <c r="E5" s="13">
         <v>5053</v>
       </c>
       <c r="F5" s="13">
         <v>9443</v>
       </c>
       <c r="G5" s="13">
         <v>14931</v>
       </c>
       <c r="H5" s="13">
         <v>12738</v>
       </c>
       <c r="I5" s="13">
         <v>13867</v>
       </c>
       <c r="J5" s="13">
         <v>12308</v>
       </c>
       <c r="K5" s="12">
         <v>20103</v>
       </c>
       <c r="L5" s="13">
         <v>29874</v>
       </c>
       <c r="M5" s="13">
         <v>20829</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="8">
         <v>2022</v>
       </c>
       <c r="B6" s="11">
         <v>11999</v>
       </c>
       <c r="C6" s="12">
         <v>10236</v>
       </c>
       <c r="D6" s="13">
         <v>15133</v>
       </c>
       <c r="E6" s="13">
         <v>15741</v>
       </c>
       <c r="F6" s="13">
         <v>9099</v>
       </c>
       <c r="G6" s="13">
         <v>14455</v>
       </c>
       <c r="H6" s="13">
         <v>15510</v>
       </c>
       <c r="I6" s="13">
         <v>20176</v>
       </c>
       <c r="J6" s="13">
         <v>24237</v>
       </c>
       <c r="K6" s="14">
         <v>28611</v>
       </c>
       <c r="L6" s="13">
         <v>29951</v>
       </c>
       <c r="M6" s="14">
         <v>29578</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="8">
         <v>2023</v>
       </c>
       <c r="B7" s="11">
         <v>13027</v>
       </c>
       <c r="C7" s="12">
         <v>15008</v>
       </c>
       <c r="D7" s="13">
         <v>18526</v>
       </c>
       <c r="E7" s="13">
         <v>29713</v>
       </c>
       <c r="F7" s="15">
         <v>17478</v>
       </c>
       <c r="G7" s="15">
         <v>23420</v>
       </c>
       <c r="H7" s="15">
         <v>19339</v>
       </c>
       <c r="I7" s="15">
         <v>17806</v>
       </c>
       <c r="J7" s="15">
         <v>26315</v>
       </c>
       <c r="K7" s="15">
         <v>30985</v>
       </c>
       <c r="L7" s="13">
         <v>33943</v>
       </c>
       <c r="M7" s="14">
         <v>37857</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="8">
         <v>2024</v>
       </c>
       <c r="B8" s="11">
         <v>10184</v>
       </c>
       <c r="C8" s="12">
         <v>13104</v>
       </c>
       <c r="D8" s="13">
         <v>19877</v>
       </c>
       <c r="E8" s="13">
         <v>22890</v>
       </c>
       <c r="F8" s="15">
         <v>39433</v>
       </c>
       <c r="G8" s="15">
         <v>27686</v>
       </c>
       <c r="H8" s="15">
         <v>32422</v>
       </c>
       <c r="I8" s="15">
         <v>25189</v>
       </c>
       <c r="J8" s="15">
         <v>32121</v>
       </c>
       <c r="K8" s="15">
         <v>33068</v>
       </c>
       <c r="L8" s="15">
         <v>38674</v>
       </c>
       <c r="M8" s="14">
         <v>44824</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="8">
         <v>2025</v>
       </c>
       <c r="B9" s="11">
         <v>17704</v>
       </c>
       <c r="C9" s="12">
         <v>33784</v>
       </c>
       <c r="D9" s="13">
         <v>27515</v>
       </c>
       <c r="E9" s="13">
         <v>37685</v>
       </c>
       <c r="F9" s="15">
         <v>26860</v>
       </c>
       <c r="G9" s="15">
         <v>24048</v>
       </c>
       <c r="H9" s="15">
         <v>22468</v>
       </c>
       <c r="I9" s="15">
         <v>17753</v>
       </c>
       <c r="J9" s="15">
         <v>17180</v>
       </c>
       <c r="K9" s="15">
         <v>39063</v>
       </c>
       <c r="L9" s="15">
         <v>53236</v>
       </c>
       <c r="M9" s="14">
         <v>62803</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2026</v>
       </c>
       <c r="B10" s="11">
         <v>10065</v>
       </c>
       <c r="C10" s="12">
         <v>10312</v>
       </c>
       <c r="D10" s="12">
         <v>15946</v>
       </c>
       <c r="E10" s="12">
         <v>15649</v>
       </c>
       <c r="F10" s="15">
         <v>72099</v>
       </c>
-      <c r="G10" s="15"/>
+      <c r="G10" s="15">
+        <v>273737</v>
+      </c>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="14"/>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="34"/>
       <c r="B11" s="35"/>
       <c r="C11" s="36"/>
       <c r="E11" s="37"/>
       <c r="F11" s="38"/>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="37"/>
       <c r="M11" s="39"/>
     </row>
-    <row r="12" spans="1:13">
-      <c r="A12" s="43" t="s">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A12" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="43"/>
-[...13 lines deleted...]
-      <c r="A13" s="44" t="s">
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="45"/>
+      <c r="H12" s="45"/>
+      <c r="I12" s="45"/>
+      <c r="J12" s="45"/>
+      <c r="K12" s="45"/>
+      <c r="L12" s="45"/>
+      <c r="M12" s="45"/>
+    </row>
+    <row r="13" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="45"/>
-[...12 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="B13" s="47"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="48"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="10">
         <v>2021</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="18">
         <v>93.7</v>
       </c>
       <c r="D14" s="17">
         <v>145.30000000000001</v>
       </c>
       <c r="E14" s="17">
         <v>98.9</v>
       </c>
       <c r="F14" s="16">
         <v>93</v>
       </c>
       <c r="G14" s="16">
         <v>125.8</v>
       </c>
       <c r="H14" s="19">
         <v>153.69999999999999</v>
       </c>
       <c r="I14" s="19">
         <v>162.5</v>
       </c>
       <c r="J14" s="19">
         <v>169.5</v>
       </c>
       <c r="K14" s="18" t="s">
         <v>35</v>
       </c>
       <c r="L14" s="19" t="s">
         <v>36</v>
       </c>
       <c r="M14" s="17">
         <v>151</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="8">
         <v>2022</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="22">
         <v>93.2</v>
       </c>
       <c r="G15" s="16">
         <v>93.2</v>
       </c>
       <c r="H15" s="22">
         <v>116.2</v>
       </c>
       <c r="I15" s="16">
         <v>139</v>
       </c>
       <c r="J15" s="21">
         <v>186.7</v>
       </c>
       <c r="K15" s="21">
         <v>136.6</v>
       </c>
       <c r="L15" s="19">
         <v>96.3</v>
       </c>
       <c r="M15" s="21">
         <v>138.4</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="8">
         <v>2023</v>
       </c>
       <c r="B16" s="17">
         <v>105.3</v>
       </c>
       <c r="C16" s="21">
         <v>142.5</v>
       </c>
       <c r="D16" s="21">
         <v>119.6</v>
       </c>
       <c r="E16" s="21">
         <v>182.4</v>
       </c>
       <c r="F16" s="23">
         <v>181.2</v>
       </c>
       <c r="G16" s="23">
         <v>153.1</v>
       </c>
       <c r="H16" s="23">
         <v>118.3</v>
       </c>
       <c r="I16" s="23">
         <v>84.5</v>
       </c>
       <c r="J16" s="23">
         <v>103.3</v>
       </c>
       <c r="K16" s="24">
         <v>102.8</v>
       </c>
       <c r="L16" s="20">
         <v>107.4</v>
       </c>
       <c r="M16" s="21">
         <v>122.5</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>73.599999999999994</v>
       </c>
       <c r="C17" s="25">
         <v>84</v>
       </c>
       <c r="D17" s="7">
         <v>101.9</v>
       </c>
       <c r="E17" s="7">
         <v>73.400000000000006</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>38</v>
       </c>
       <c r="G17" s="7">
         <v>115.9</v>
       </c>
       <c r="H17" s="25">
         <v>164</v>
       </c>
       <c r="I17" s="7">
         <v>139.5</v>
       </c>
       <c r="J17" s="7">
         <v>118.9</v>
       </c>
       <c r="K17" s="7">
         <v>103.9</v>
       </c>
       <c r="L17" s="25">
         <v>111</v>
       </c>
       <c r="M17" s="7">
         <v>115.1</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="7">
         <v>168.6</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="7">
         <v>132.80000000000001</v>
       </c>
       <c r="E18" s="7">
         <v>157.5</v>
       </c>
       <c r="F18" s="19">
         <v>65.2</v>
       </c>
       <c r="G18" s="7">
         <v>83.4</v>
       </c>
       <c r="H18" s="7">
         <v>66.400000000000006</v>
       </c>
       <c r="I18" s="25">
         <v>68</v>
       </c>
       <c r="J18" s="25">
         <v>51.6</v>
       </c>
       <c r="K18" s="25">
         <v>113</v>
       </c>
       <c r="L18" s="25">
         <v>131.5</v>
       </c>
       <c r="M18" s="25">
         <v>134.19999999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="7">
         <v>52.6</v>
       </c>
       <c r="C19" s="18">
         <v>28.8</v>
       </c>
       <c r="D19" s="7">
         <v>54.8</v>
       </c>
       <c r="E19" s="7">
         <v>39.4</v>
       </c>
-      <c r="F19" s="51">
+      <c r="F19" s="40">
         <v>247.4</v>
       </c>
-      <c r="G19" s="7"/>
+      <c r="G19" s="7">
+        <v>104.1</v>
+      </c>
       <c r="H19" s="7"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="1"/>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="1"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="2"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="4"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="4"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="3"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="3"/>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="3"/>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="5"/>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
-    <mergeCell ref="L2:L3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M32"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" customWidth="1"/>
     <col min="8" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
     <col min="12" max="12" width="13.140625" customWidth="1"/>
     <col min="13" max="13" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...14 lines deleted...]
-      <c r="B2" s="49" t="s">
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="51"/>
+      <c r="B2" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="49" t="s">
+      <c r="C2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="49" t="s">
+      <c r="D2" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="49" t="s">
+      <c r="E2" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="49" t="s">
+      <c r="F2" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="49" t="s">
+      <c r="G2" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="49" t="s">
+      <c r="H2" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="49" t="s">
+      <c r="I2" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="49" t="s">
+      <c r="J2" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="49" t="s">
+      <c r="K2" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="49" t="s">
+      <c r="L2" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="49" t="s">
+      <c r="M2" s="41" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
-[...15 lines deleted...]
-      <c r="A4" s="40" t="s">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A3" s="51"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A4" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="41"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:13">
+      <c r="B4" s="43"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="44"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="10">
         <v>2021</v>
       </c>
       <c r="B5" s="11">
         <v>3394</v>
       </c>
       <c r="C5" s="12">
         <v>5915</v>
       </c>
       <c r="D5" s="12">
         <v>11614</v>
       </c>
       <c r="E5" s="13">
         <v>16667</v>
       </c>
       <c r="F5" s="13">
         <v>26110</v>
       </c>
       <c r="G5" s="13">
         <v>41041</v>
       </c>
       <c r="H5" s="13">
         <v>53779</v>
       </c>
       <c r="I5" s="13">
         <v>67646</v>
       </c>
       <c r="J5" s="13">
         <v>79953</v>
       </c>
       <c r="K5" s="12">
         <v>100056</v>
       </c>
       <c r="L5" s="13">
         <v>129930</v>
       </c>
       <c r="M5" s="13">
         <v>150759</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="8">
         <v>2022</v>
       </c>
       <c r="B6" s="11">
         <v>11999</v>
       </c>
       <c r="C6" s="11">
         <v>22235.200000000001</v>
       </c>
       <c r="D6" s="13">
         <v>37368</v>
       </c>
       <c r="E6" s="13">
         <v>53108.800000000003</v>
       </c>
       <c r="F6" s="13">
         <v>62208.1</v>
       </c>
       <c r="G6" s="13">
         <v>76663.100000000006</v>
       </c>
       <c r="H6" s="13">
         <v>92172.9</v>
       </c>
       <c r="I6" s="13">
         <v>112349.2</v>
       </c>
       <c r="J6" s="13">
         <v>136586</v>
       </c>
       <c r="K6" s="13">
         <v>165197</v>
       </c>
       <c r="L6" s="13">
         <v>195147.8</v>
       </c>
       <c r="M6" s="14">
         <v>224725.8</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="8">
         <v>2023</v>
       </c>
       <c r="B7" s="11">
         <v>13027</v>
       </c>
       <c r="C7" s="12">
         <v>28036</v>
       </c>
       <c r="D7" s="13">
         <v>46562</v>
       </c>
       <c r="E7" s="13">
         <v>76275</v>
       </c>
       <c r="F7" s="26">
         <v>93753</v>
       </c>
       <c r="G7" s="15">
         <v>117174</v>
       </c>
       <c r="H7" s="15">
         <v>136512</v>
       </c>
       <c r="I7" s="27">
         <v>154318</v>
       </c>
       <c r="J7" s="27">
         <v>180633</v>
       </c>
       <c r="K7" s="27">
         <v>211619</v>
       </c>
       <c r="L7" s="13">
         <v>245568</v>
       </c>
       <c r="M7" s="14">
         <v>283425</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="8">
         <v>2024</v>
       </c>
       <c r="B8" s="11">
         <v>10184</v>
       </c>
       <c r="C8" s="12">
         <v>23288</v>
       </c>
       <c r="D8" s="13">
         <v>43166</v>
       </c>
       <c r="E8" s="13">
         <v>66056</v>
       </c>
       <c r="F8" s="26">
         <v>105489</v>
       </c>
       <c r="G8" s="15">
         <v>133175</v>
       </c>
       <c r="H8" s="15">
         <v>165597</v>
       </c>
       <c r="I8" s="27">
         <v>190786</v>
       </c>
       <c r="J8" s="33">
         <v>222907</v>
       </c>
       <c r="K8" s="27">
         <v>255975</v>
       </c>
       <c r="L8" s="27">
         <v>294650</v>
       </c>
       <c r="M8" s="14">
         <v>339974</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="8">
         <v>2025</v>
       </c>
       <c r="B9" s="11">
         <v>17704</v>
       </c>
       <c r="C9" s="12">
         <v>51488</v>
       </c>
       <c r="D9" s="13">
         <v>79003</v>
       </c>
       <c r="E9" s="13">
         <v>116688</v>
       </c>
       <c r="F9" s="15">
         <v>143548</v>
       </c>
       <c r="G9" s="15">
         <v>167596</v>
       </c>
       <c r="H9" s="15">
         <v>190064</v>
       </c>
       <c r="I9" s="27">
         <v>207817</v>
       </c>
       <c r="J9" s="33">
         <v>224997</v>
       </c>
       <c r="K9" s="27">
         <v>264060</v>
       </c>
       <c r="L9" s="11">
         <v>317297</v>
       </c>
       <c r="M9" s="14">
         <v>380099</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2026</v>
       </c>
       <c r="B10" s="11">
         <v>10065</v>
       </c>
       <c r="C10" s="12">
         <v>20377</v>
       </c>
       <c r="D10" s="12">
         <v>36323</v>
       </c>
       <c r="E10" s="12">
         <v>51972</v>
       </c>
       <c r="F10" s="15">
         <v>124071</v>
       </c>
-      <c r="G10" s="15"/>
+      <c r="G10" s="15">
+        <v>151445</v>
+      </c>
       <c r="H10" s="15"/>
       <c r="I10" s="27"/>
       <c r="J10" s="33"/>
       <c r="K10" s="27"/>
       <c r="L10" s="11"/>
       <c r="M10" s="14"/>
     </row>
-    <row r="12" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A12" s="43" t="s">
+    <row r="12" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="43"/>
-[...13 lines deleted...]
-      <c r="A13" s="44" t="s">
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="45"/>
+      <c r="H12" s="45"/>
+      <c r="I12" s="45"/>
+      <c r="J12" s="45"/>
+      <c r="K12" s="45"/>
+      <c r="L12" s="45"/>
+      <c r="M12" s="45"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A13" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="45"/>
-[...12 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="B13" s="47"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="48"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="28">
         <v>2021</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="29">
         <v>176.4</v>
       </c>
       <c r="D14" s="29">
         <v>159.80000000000001</v>
       </c>
       <c r="E14" s="29">
         <v>135.1</v>
       </c>
       <c r="F14" s="29">
         <v>116.8</v>
       </c>
       <c r="G14" s="17">
         <v>120.2</v>
       </c>
       <c r="H14" s="17">
         <v>127</v>
       </c>
       <c r="I14" s="17">
         <v>133.19999999999999</v>
       </c>
       <c r="J14" s="17">
         <v>137.69999999999999</v>
       </c>
       <c r="K14" s="17">
         <v>147.19999999999999</v>
       </c>
       <c r="L14" s="17">
         <v>166.4</v>
       </c>
       <c r="M14" s="17">
         <v>164.4</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="30">
         <v>2022</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="17" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="16" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="16">
         <v>178.6</v>
       </c>
       <c r="H15" s="22">
         <v>163.9</v>
       </c>
       <c r="I15" s="19">
         <v>158.6</v>
       </c>
       <c r="J15" s="19">
         <v>163.19999999999999</v>
       </c>
       <c r="K15" s="18">
         <v>157.69999999999999</v>
       </c>
       <c r="L15" s="19">
         <v>143.6</v>
       </c>
       <c r="M15" s="19">
         <v>143.1</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="30">
         <v>2023</v>
       </c>
       <c r="B16" s="17">
         <v>105.3</v>
       </c>
       <c r="C16" s="29">
         <v>122.5</v>
       </c>
       <c r="D16" s="20">
         <v>121.2</v>
       </c>
       <c r="E16" s="20">
         <v>139.69999999999999</v>
       </c>
       <c r="F16" s="23">
         <v>145.5</v>
       </c>
       <c r="G16" s="23">
         <v>146.80000000000001</v>
       </c>
       <c r="H16" s="23">
         <v>142.1</v>
       </c>
       <c r="I16" s="31">
         <v>131.6</v>
       </c>
       <c r="J16" s="31">
         <v>126.6</v>
       </c>
       <c r="K16" s="31">
         <v>122.6</v>
       </c>
       <c r="L16" s="21">
         <v>120.4</v>
       </c>
       <c r="M16" s="21">
         <v>121.2</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="8">
         <v>2024</v>
       </c>
       <c r="B17" s="7">
         <v>73.599999999999994</v>
       </c>
       <c r="C17" s="7">
         <v>79.2</v>
       </c>
       <c r="D17" s="7">
         <v>88.2</v>
       </c>
       <c r="E17" s="7">
         <v>82.5</v>
       </c>
       <c r="F17" s="7">
         <v>107.6</v>
       </c>
       <c r="G17" s="7">
         <v>109.2</v>
       </c>
       <c r="H17" s="7">
         <v>116.9</v>
       </c>
       <c r="I17" s="7">
         <v>119.5</v>
       </c>
       <c r="J17" s="7">
         <v>119.5</v>
       </c>
       <c r="K17" s="7">
         <v>117.5</v>
       </c>
       <c r="L17" s="7">
         <v>116.3</v>
       </c>
       <c r="M17" s="7">
         <v>111.1</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="8">
         <v>2025</v>
       </c>
       <c r="B18" s="7">
         <v>168.6</v>
       </c>
       <c r="C18" s="7">
         <v>213.6</v>
       </c>
       <c r="D18" s="7">
         <v>176.5</v>
       </c>
       <c r="E18" s="7">
         <v>170.2</v>
       </c>
       <c r="F18" s="7">
         <v>130.80000000000001</v>
       </c>
       <c r="G18" s="25">
         <v>121</v>
       </c>
       <c r="H18" s="7">
         <v>110.4</v>
       </c>
       <c r="I18" s="7">
         <v>104.7</v>
       </c>
       <c r="J18" s="7">
         <v>97.3</v>
       </c>
       <c r="K18" s="7">
         <v>99.3</v>
       </c>
       <c r="L18" s="7">
         <v>103.6</v>
       </c>
       <c r="M18" s="7">
         <v>109.8</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="8">
         <v>2026</v>
       </c>
       <c r="B19" s="25">
         <v>52.6</v>
       </c>
       <c r="C19" s="25">
         <v>37</v>
       </c>
       <c r="D19" s="25">
         <v>43.1</v>
       </c>
       <c r="E19" s="25">
         <v>41.9</v>
       </c>
       <c r="F19" s="25">
         <v>81</v>
       </c>
-      <c r="G19" s="25"/>
+      <c r="G19" s="25">
+        <v>84.4</v>
+      </c>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="G32" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A12:M12"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
-    <mergeCell ref="A13:M13"/>
-[...5 lines deleted...]
-    <mergeCell ref="A12:M12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{891F3151-0338-43CA-AC3D-D441802664BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29F58A59-4695-4464-9540-A73833CAE32A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{496C1152-90A5-47AD-AC2A-FA59906E6AFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29F58A59-4695-4464-9540-A73833CAE32A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{891F3151-0338-43CA-AC3D-D441802664BA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>инд_мес_ к мес</vt:lpstr>
       <vt:lpstr>инд_пер_к периоду</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>