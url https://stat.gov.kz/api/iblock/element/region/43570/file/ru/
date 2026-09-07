--- v3 (2026-08-11)
+++ v4 (2026-09-07)
@@ -6,66 +6,66 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\M.Zhumagulova\Desktop\Динамика инвест июнь\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\K.Zhumanova\Desktop\Динамика июль\русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21840" windowHeight="9330" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11055" windowHeight="9840"/>
   </bookViews>
   <sheets>
     <sheet name="инд_мес_ к мес" sheetId="1" r:id="rId1"/>
     <sheet name="инд_пер_к периоду" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="43">
   <si>
     <t>Инвестиция в жилищное строительство</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -147,50 +147,53 @@
     <t>2,5 раза</t>
   </si>
   <si>
     <t>3,8 раза</t>
   </si>
   <si>
     <t>2,0 раза</t>
   </si>
   <si>
     <t>2,9 раза</t>
   </si>
   <si>
     <t>В процентах к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>2,2 раза</t>
   </si>
   <si>
     <t>В процентах к соответствующему  периоду предыдущего года</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2026</t>
+  </si>
+  <si>
+    <t>140,7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -361,51 +364,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -469,79 +472,82 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="5"/>
     <cellStyle name="Обычный 5" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -829,151 +835,151 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="O27" sqref="O27"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="49"/>
-[...10 lines deleted...]
-      <c r="M1" s="49"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="50"/>
-      <c r="B2" s="41" t="s">
+      <c r="A2" s="43"/>
+      <c r="B2" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="41" t="s">
+      <c r="C2" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="41" t="s">
+      <c r="D2" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="41" t="s">
+      <c r="E2" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="F2" s="41" t="s">
+      <c r="F2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="G2" s="41" t="s">
+      <c r="G2" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="H2" s="41" t="s">
+      <c r="H2" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="I2" s="41" t="s">
+      <c r="I2" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="J2" s="41" t="s">
+      <c r="J2" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="K2" s="41" t="s">
+      <c r="K2" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="L2" s="41" t="s">
+      <c r="L2" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="M2" s="41" t="s">
+      <c r="M2" s="44" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="50"/>
-[...11 lines deleted...]
-      <c r="M3" s="41"/>
+      <c r="A3" s="43"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
     </row>
     <row r="4" spans="1:13" s="6" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="43"/>
-[...10 lines deleted...]
-      <c r="M4" s="44"/>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="47"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="10">
         <v>2021</v>
       </c>
       <c r="B5" s="11">
         <v>3394</v>
       </c>
       <c r="C5" s="12">
         <v>2521</v>
       </c>
       <c r="D5" s="13">
         <v>5699</v>
       </c>
       <c r="E5" s="13">
         <v>5053</v>
       </c>
       <c r="F5" s="13">
         <v>9443</v>
       </c>
       <c r="G5" s="13">
         <v>14931</v>
       </c>
       <c r="H5" s="13">
         <v>12738</v>
@@ -1156,106 +1162,108 @@
       </c>
       <c r="M9" s="14">
         <v>62803</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2026</v>
       </c>
       <c r="B10" s="11">
         <v>10065</v>
       </c>
       <c r="C10" s="12">
         <v>10312</v>
       </c>
       <c r="D10" s="12">
         <v>15946</v>
       </c>
       <c r="E10" s="12">
         <v>15649</v>
       </c>
       <c r="F10" s="15">
         <v>72099</v>
       </c>
       <c r="G10" s="15">
-        <v>273737</v>
-[...1 lines deleted...]
-      <c r="H10" s="15"/>
+        <v>27373</v>
+      </c>
+      <c r="H10" s="15">
+        <v>33957</v>
+      </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="14"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="34"/>
       <c r="B11" s="35"/>
       <c r="C11" s="36"/>
       <c r="E11" s="37"/>
       <c r="F11" s="38"/>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="37"/>
       <c r="M11" s="39"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="45" t="s">
+      <c r="A12" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="45"/>
-[...10 lines deleted...]
-      <c r="M12" s="45"/>
+      <c r="B12" s="48"/>
+      <c r="C12" s="48"/>
+      <c r="D12" s="48"/>
+      <c r="E12" s="48"/>
+      <c r="F12" s="48"/>
+      <c r="G12" s="48"/>
+      <c r="H12" s="48"/>
+      <c r="I12" s="48"/>
+      <c r="J12" s="48"/>
+      <c r="K12" s="48"/>
+      <c r="L12" s="48"/>
+      <c r="M12" s="48"/>
     </row>
     <row r="13" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="46" t="s">
+      <c r="A13" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="47"/>
-[...10 lines deleted...]
-      <c r="M13" s="48"/>
+      <c r="B13" s="50"/>
+      <c r="C13" s="50"/>
+      <c r="D13" s="50"/>
+      <c r="E13" s="50"/>
+      <c r="F13" s="50"/>
+      <c r="G13" s="50"/>
+      <c r="H13" s="50"/>
+      <c r="I13" s="50"/>
+      <c r="J13" s="50"/>
+      <c r="K13" s="50"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="51"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="10">
         <v>2021</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="18">
         <v>93.7</v>
       </c>
       <c r="D14" s="17">
         <v>145.30000000000001</v>
       </c>
       <c r="E14" s="17">
         <v>98.9</v>
       </c>
       <c r="F14" s="16">
         <v>93</v>
       </c>
       <c r="G14" s="16">
         <v>125.8</v>
       </c>
       <c r="H14" s="19">
         <v>153.69999999999999</v>
@@ -1440,227 +1448,229 @@
         <v>134.19999999999999</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="7">
         <v>52.6</v>
       </c>
       <c r="C19" s="18">
         <v>28.8</v>
       </c>
       <c r="D19" s="7">
         <v>54.8</v>
       </c>
       <c r="E19" s="7">
         <v>39.4</v>
       </c>
       <c r="F19" s="40">
         <v>247.4</v>
       </c>
       <c r="G19" s="7">
         <v>104.1</v>
       </c>
-      <c r="H19" s="7"/>
+      <c r="H19" s="41" t="s">
+        <v>42</v>
+      </c>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="1"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="1"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="2"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="3"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="3"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="3"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="5"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="5"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="L2:L3"/>
-    <mergeCell ref="M2:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" customWidth="1"/>
     <col min="8" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
     <col min="12" max="12" width="13.140625" customWidth="1"/>
     <col min="13" max="13" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="49"/>
-[...10 lines deleted...]
-      <c r="M1" s="49"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="51"/>
-      <c r="B2" s="41" t="s">
+      <c r="A2" s="52"/>
+      <c r="B2" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="41" t="s">
+      <c r="C2" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="41" t="s">
+      <c r="D2" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="41" t="s">
+      <c r="E2" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="41" t="s">
+      <c r="F2" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="41" t="s">
+      <c r="G2" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="41" t="s">
+      <c r="H2" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="41" t="s">
+      <c r="I2" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="41" t="s">
+      <c r="J2" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="41" t="s">
+      <c r="K2" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="41" t="s">
+      <c r="L2" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="41" t="s">
+      <c r="M2" s="44" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="51"/>
-[...11 lines deleted...]
-      <c r="M3" s="41"/>
+      <c r="A3" s="52"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="43"/>
-[...10 lines deleted...]
-      <c r="M4" s="44"/>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="47"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="10">
         <v>2021</v>
       </c>
       <c r="B5" s="11">
         <v>3394</v>
       </c>
       <c r="C5" s="12">
         <v>5915</v>
       </c>
       <c r="D5" s="12">
         <v>11614</v>
       </c>
       <c r="E5" s="13">
         <v>16667</v>
       </c>
       <c r="F5" s="13">
         <v>26110</v>
       </c>
       <c r="G5" s="13">
         <v>41041</v>
       </c>
       <c r="H5" s="13">
         <v>53779</v>
@@ -1845,90 +1855,92 @@
         <v>380099</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2026</v>
       </c>
       <c r="B10" s="11">
         <v>10065</v>
       </c>
       <c r="C10" s="12">
         <v>20377</v>
       </c>
       <c r="D10" s="12">
         <v>36323</v>
       </c>
       <c r="E10" s="12">
         <v>51972</v>
       </c>
       <c r="F10" s="15">
         <v>124071</v>
       </c>
       <c r="G10" s="15">
         <v>151445</v>
       </c>
-      <c r="H10" s="15"/>
+      <c r="H10" s="15">
+        <v>185402</v>
+      </c>
       <c r="I10" s="27"/>
       <c r="J10" s="33"/>
       <c r="K10" s="27"/>
       <c r="L10" s="11"/>
       <c r="M10" s="14"/>
     </row>
     <row r="12" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="45" t="s">
+      <c r="A12" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="45"/>
-[...10 lines deleted...]
-      <c r="M12" s="45"/>
+      <c r="B12" s="48"/>
+      <c r="C12" s="48"/>
+      <c r="D12" s="48"/>
+      <c r="E12" s="48"/>
+      <c r="F12" s="48"/>
+      <c r="G12" s="48"/>
+      <c r="H12" s="48"/>
+      <c r="I12" s="48"/>
+      <c r="J12" s="48"/>
+      <c r="K12" s="48"/>
+      <c r="L12" s="48"/>
+      <c r="M12" s="48"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="46" t="s">
+      <c r="A13" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="47"/>
-[...10 lines deleted...]
-      <c r="M13" s="48"/>
+      <c r="B13" s="50"/>
+      <c r="C13" s="50"/>
+      <c r="D13" s="50"/>
+      <c r="E13" s="50"/>
+      <c r="F13" s="50"/>
+      <c r="G13" s="50"/>
+      <c r="H13" s="50"/>
+      <c r="I13" s="50"/>
+      <c r="J13" s="50"/>
+      <c r="K13" s="50"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="51"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="28">
         <v>2021</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="29">
         <v>176.4</v>
       </c>
       <c r="D14" s="29">
         <v>159.80000000000001</v>
       </c>
       <c r="E14" s="29">
         <v>135.1</v>
       </c>
       <c r="F14" s="29">
         <v>116.8</v>
       </c>
       <c r="G14" s="17">
         <v>120.2</v>
       </c>
       <c r="H14" s="17">
         <v>127</v>
@@ -2113,188 +2125,190 @@
         <v>109.8</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="8">
         <v>2026</v>
       </c>
       <c r="B19" s="25">
         <v>52.6</v>
       </c>
       <c r="C19" s="25">
         <v>37</v>
       </c>
       <c r="D19" s="25">
         <v>43.1</v>
       </c>
       <c r="E19" s="25">
         <v>41.9</v>
       </c>
       <c r="F19" s="25">
         <v>81</v>
       </c>
       <c r="G19" s="25">
         <v>84.4</v>
       </c>
-      <c r="H19" s="25"/>
+      <c r="H19" s="25">
+        <v>91</v>
+      </c>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="G32" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{496C1152-90A5-47AD-AC2A-FA59906E6AFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{891F3151-0338-43CA-AC3D-D441802664BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29F58A59-4695-4464-9540-A73833CAE32A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>инд_мес_ к мес</vt:lpstr>
       <vt:lpstr>инд_пер_к периоду</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>