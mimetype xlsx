--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -5,112 +5,112 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Baltabay\Desktop\Инвест динамика 2025\ГОД\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Baltabay\Desktop\динамика 2025\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="16">
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялардың нақты көлемінің индекстері</t>
   </si>
   <si>
     <t>2,1 есе</t>
   </si>
   <si>
     <t>11,1 есе</t>
   </si>
   <si>
     <t>2,5 есе</t>
   </si>
   <si>
     <t>5,0 есе</t>
   </si>
   <si>
     <t>4,8 есе</t>
   </si>
   <si>
     <t>Абай ауданы</t>
   </si>
   <si>
-    <t xml:space="preserve">Әл  фараби </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Еңбекші </t>
   </si>
   <si>
     <t xml:space="preserve">Қаратау </t>
   </si>
   <si>
     <t>Тұран</t>
   </si>
   <si>
     <t>2,3 раза</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2,9 есе</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Әл Фараби </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -133,136 +133,148 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -536,394 +548,417 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H18"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F19" sqref="F19"/>
+      <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="6" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="11"/>
-[...8 lines deleted...]
-      <c r="A2" s="12" t="s">
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="17"/>
+    </row>
+    <row r="2" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="12"/>
-[...9 lines deleted...]
-      <c r="B3" s="15">
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A3" s="12"/>
+      <c r="B3" s="13">
         <v>2018</v>
       </c>
-      <c r="C3" s="16">
+      <c r="C3" s="14">
         <v>2019</v>
       </c>
-      <c r="D3" s="16">
+      <c r="D3" s="14">
         <v>2020</v>
       </c>
-      <c r="E3" s="16">
+      <c r="E3" s="14">
         <v>2021</v>
       </c>
-      <c r="F3" s="16">
+      <c r="F3" s="14">
         <v>2022</v>
       </c>
-      <c r="G3" s="16">
+      <c r="G3" s="14">
         <v>2023</v>
       </c>
-      <c r="H3" s="16">
+      <c r="H3" s="14">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="13" t="s">
+      <c r="I3" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A4" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="5">
         <v>189</v>
       </c>
       <c r="C4" s="5">
         <v>112.9</v>
       </c>
       <c r="D4" s="5">
         <v>151.30000000000001</v>
       </c>
       <c r="E4" s="5">
         <v>164</v>
       </c>
       <c r="F4" s="1">
         <v>142.4</v>
       </c>
       <c r="G4" s="5">
         <v>126.6</v>
       </c>
       <c r="H4" s="5">
         <v>108.8</v>
       </c>
-    </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I4" s="5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4">
         <v>148.1</v>
       </c>
       <c r="D5" s="4">
         <v>152.9</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="2">
         <v>116.1</v>
       </c>
       <c r="G5" s="4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H5" s="4">
         <v>129.30000000000001</v>
       </c>
-    </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I5" s="4">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="4">
         <v>125.8</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="4">
         <v>92.8</v>
       </c>
       <c r="F6" s="2">
         <v>638.29999999999995</v>
       </c>
       <c r="G6" s="4">
         <v>59.2</v>
       </c>
       <c r="H6" s="4">
         <v>82.6</v>
       </c>
-    </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I6" s="4">
+        <v>215.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B7" s="4">
         <v>83.6</v>
       </c>
       <c r="C7" s="4">
         <v>105.8</v>
       </c>
       <c r="D7" s="4">
         <v>59.1</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="2">
         <v>122.4</v>
       </c>
       <c r="G7" s="4">
         <v>106.8</v>
       </c>
       <c r="H7" s="4">
         <v>72.400000000000006</v>
       </c>
-    </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I7" s="4">
+        <v>77.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B8" s="4">
         <v>183.5</v>
       </c>
       <c r="C8" s="4">
         <v>108.8</v>
       </c>
       <c r="D8" s="4">
         <v>153.6</v>
       </c>
       <c r="E8" s="4">
         <v>137.19999999999999</v>
       </c>
       <c r="F8" s="2">
         <v>136.80000000000001</v>
       </c>
       <c r="G8" s="4">
         <v>112.5</v>
       </c>
       <c r="H8" s="4">
         <v>100.1</v>
       </c>
-    </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I8" s="4">
+        <v>90.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="4" t="s">
-[...18 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I9" s="4">
+        <v>65.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="7"/>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="8"/>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="8"/>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="9"/>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="8"/>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" s="8"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A18" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D7DC59-A5D7-48F2-8558-8F8E84BB064A}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8B84CBB-FBEE-4060-B693-A7A7CE3F21E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D7DC59-A5D7-48F2-8558-8F8E84BB064A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADE1FE4F-2CC9-49E3-9CFD-044400C53B10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>