--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -5,153 +5,135 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Baltabay\Desktop\Динамика 2025\ГОД\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Baltabay\Desktop\динамика 2025\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="11655"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="53">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
     <t>Информация и связь</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
-    <t>в % к прошлому году</t>
-[...1 lines deleted...]
-  <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Электроснабжение, подача газа, пара и воздушное кондиционирование</t>
   </si>
   <si>
     <t>Водоснабжение; канализационная система, контроль над сбором и распределением отходов</t>
   </si>
   <si>
     <t>Оптовая и розничная торговля; ремонт автомобилей и мотоциклов</t>
   </si>
   <si>
     <t>Услуги по проживанию и питанию</t>
   </si>
   <si>
     <t>Финансовая и страховая деятельность</t>
   </si>
   <si>
     <t>Операции с недвижимым имуществом</t>
   </si>
   <si>
     <t>Профессиональная, научная и техническая деятельность</t>
   </si>
   <si>
     <t>Деятельность в области административного и вспомогательного обслуживания</t>
   </si>
   <si>
     <t>Государственное управление и оборона; обязательное социальное обеспечение</t>
   </si>
   <si>
     <t>Здравоохранение и социальные услуги</t>
   </si>
   <si>
     <t>Искусство, развлечения и отдых</t>
   </si>
   <si>
     <t>Предоставление прочих видов услуг</t>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
-    <t>млн. тенге</t>
-[...10 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
-    <t>2021 год</t>
-[...1 lines deleted...]
-  <si>
     <t>2,6 раза</t>
   </si>
   <si>
     <t>3,4 раза</t>
   </si>
   <si>
     <t>3,9 раза</t>
   </si>
   <si>
     <t>34,1 раза</t>
   </si>
   <si>
     <t>2,8 раза</t>
   </si>
   <si>
     <t>3,2 раза</t>
   </si>
   <si>
     <t>15,9 раза</t>
   </si>
   <si>
     <t>4,1 раза</t>
   </si>
   <si>
     <t>2,4 раза</t>
@@ -162,63 +144,84 @@
   <si>
     <t>10,9 раза</t>
   </si>
   <si>
     <t>15,0 раза</t>
   </si>
   <si>
     <t>2,3 раза</t>
   </si>
   <si>
     <t>2,0 раза</t>
   </si>
   <si>
     <t>60,7 раза</t>
   </si>
   <si>
     <t>7,7 раза</t>
   </si>
   <si>
     <t>17,5 раза</t>
   </si>
   <si>
     <t>Инвестиции в основной капитал по направлениям использования</t>
   </si>
   <si>
-    <t>2022 год</t>
-[...1 lines deleted...]
-  <si>
     <t>9,4 раза</t>
   </si>
   <si>
     <t>3,0 раза</t>
   </si>
   <si>
-    <t>2023 год</t>
-[...2 lines deleted...]
-    <t>2024 год</t>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>в процентах к прошлому году</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -724,1198 +727,1344 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O49"/>
+  <dimension ref="A1:Q49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="R8" sqref="R8"/>
+      <selection activeCell="M4" sqref="M4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.140625" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" customWidth="1"/>
+    <col min="7" max="7" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
+    <col min="9" max="9" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.42578125" customWidth="1"/>
+    <col min="11" max="11" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.42578125" customWidth="1"/>
+    <col min="15" max="15" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
       <c r="L1" s="34"/>
       <c r="M1" s="34"/>
       <c r="N1" s="34"/>
       <c r="O1" s="34"/>
-    </row>
-    <row r="2" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+    </row>
+    <row r="2" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="8"/>
       <c r="C2" s="7"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
-      <c r="O2" s="29" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q2" s="29" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="C3" s="11" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="D3" s="10" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="E3" s="11" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="G3" s="11" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="I3" s="11" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="J3" s="10" t="s">
         <v>47</v>
       </c>
       <c r="K3" s="11" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="L3" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="M3" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="O3" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="P3" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="M3" s="11" t="s">
-[...9 lines deleted...]
-    <row r="4" spans="1:15" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Q3" s="11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="14">
         <v>588034</v>
       </c>
       <c r="C4" s="15" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D4" s="14">
         <v>194958</v>
       </c>
       <c r="E4" s="15">
         <v>33</v>
       </c>
       <c r="F4" s="14">
         <v>278737</v>
       </c>
       <c r="G4" s="15">
         <v>141</v>
       </c>
       <c r="H4" s="14">
         <v>462482</v>
       </c>
       <c r="I4" s="15">
         <v>160.5</v>
       </c>
       <c r="J4" s="23">
         <v>549618</v>
       </c>
       <c r="K4" s="24">
         <v>113.8</v>
       </c>
       <c r="L4" s="30">
         <v>661740</v>
       </c>
       <c r="M4" s="24">
         <v>115.2</v>
       </c>
       <c r="N4" s="23">
         <v>768155</v>
       </c>
       <c r="O4" s="24">
         <v>112.4</v>
       </c>
-    </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P4" s="23">
+        <v>864108</v>
+      </c>
+      <c r="Q4" s="24">
+        <v>108.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A5" s="16" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B5" s="14"/>
       <c r="C5" s="17"/>
       <c r="D5" s="14"/>
       <c r="E5" s="17" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F5" s="14" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G5" s="17" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H5" s="14" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I5" s="17" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="J5" s="25" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="K5" s="25" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="L5" s="31" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M5" s="25" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="N5" s="25" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="O5" s="25" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:15" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+      <c r="P5" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q5" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A6" s="18" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B6" s="19">
         <v>909</v>
       </c>
       <c r="C6" s="15">
         <v>163.80000000000001</v>
       </c>
       <c r="D6" s="19">
         <v>1034</v>
       </c>
       <c r="E6" s="15">
         <v>113.1</v>
       </c>
       <c r="F6" s="19">
         <v>4276</v>
       </c>
       <c r="G6" s="15" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="H6" s="19">
         <v>10177</v>
       </c>
       <c r="I6" s="15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J6" s="23">
         <v>8029</v>
       </c>
       <c r="K6" s="24">
         <v>75.599999999999994</v>
       </c>
       <c r="L6" s="30">
         <v>6099</v>
       </c>
       <c r="M6" s="24">
         <v>72.7</v>
       </c>
       <c r="N6" s="23">
         <v>4479</v>
       </c>
       <c r="O6" s="24">
         <v>71.099999999999994</v>
       </c>
-    </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P6" s="23">
+        <v>37397</v>
+      </c>
+      <c r="Q6" s="24">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="19">
         <v>466471</v>
       </c>
       <c r="C7" s="15" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D7" s="19">
         <v>64053</v>
       </c>
       <c r="E7" s="15">
         <v>13.6</v>
       </c>
       <c r="F7" s="19">
         <v>85220</v>
       </c>
       <c r="G7" s="15">
         <v>131.19999999999999</v>
       </c>
       <c r="H7" s="19">
         <v>137887</v>
       </c>
       <c r="I7" s="15">
         <v>156.5</v>
       </c>
       <c r="J7" s="23">
         <v>123986</v>
       </c>
       <c r="K7" s="24">
         <v>86.1</v>
       </c>
       <c r="L7" s="30">
         <v>115622</v>
       </c>
       <c r="M7" s="24">
         <v>89.2</v>
       </c>
       <c r="N7" s="23">
         <v>133853</v>
       </c>
       <c r="O7" s="24">
         <v>112.1</v>
       </c>
-    </row>
-    <row r="8" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="P7" s="23">
+        <v>145735</v>
+      </c>
+      <c r="Q7" s="24">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="19">
         <v>566</v>
       </c>
       <c r="C8" s="15">
         <v>46.8</v>
       </c>
       <c r="D8" s="19">
         <v>550</v>
       </c>
       <c r="E8" s="15">
         <v>96.6</v>
       </c>
       <c r="F8" s="19">
         <v>396</v>
       </c>
       <c r="G8" s="15">
         <v>71.099999999999994</v>
       </c>
       <c r="H8" s="19">
         <v>686</v>
       </c>
       <c r="I8" s="15">
         <v>167.3</v>
       </c>
       <c r="J8" s="23">
         <v>1174</v>
       </c>
       <c r="K8" s="24">
         <v>164</v>
       </c>
       <c r="L8" s="30">
         <v>1108</v>
       </c>
       <c r="M8" s="24">
         <v>90.3</v>
       </c>
       <c r="N8" s="23">
         <v>867</v>
       </c>
       <c r="O8" s="24">
         <v>75.7</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P8" s="23">
+        <v>1786</v>
+      </c>
+      <c r="Q8" s="24">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="19">
         <v>454463</v>
       </c>
       <c r="C9" s="15" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D9" s="19">
         <v>43951</v>
       </c>
       <c r="E9" s="15">
         <v>9.6</v>
       </c>
       <c r="F9" s="19">
         <v>37353</v>
       </c>
       <c r="G9" s="15">
         <v>83.8</v>
       </c>
       <c r="H9" s="19">
         <v>70197</v>
       </c>
       <c r="I9" s="15">
         <v>181.7</v>
       </c>
       <c r="J9" s="23">
         <v>69060</v>
       </c>
       <c r="K9" s="24">
         <v>94.2</v>
       </c>
       <c r="L9" s="30">
         <v>64568</v>
       </c>
       <c r="M9" s="24">
         <v>89.5</v>
       </c>
       <c r="N9" s="23">
         <v>84833</v>
       </c>
       <c r="O9" s="24">
         <v>127.2</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="P9" s="23">
+        <v>99795</v>
+      </c>
+      <c r="Q9" s="24">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B10" s="19">
         <v>6710</v>
       </c>
       <c r="C10" s="15">
         <v>47.7</v>
       </c>
       <c r="D10" s="19">
         <v>12918</v>
       </c>
       <c r="E10" s="15">
         <v>191.4</v>
       </c>
       <c r="F10" s="19">
         <v>31063</v>
       </c>
       <c r="G10" s="15" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="H10" s="19">
         <v>33006</v>
       </c>
       <c r="I10" s="15">
         <v>102.8</v>
       </c>
       <c r="J10" s="23">
         <v>28960</v>
       </c>
       <c r="K10" s="24">
         <v>84</v>
       </c>
       <c r="L10" s="30">
         <v>18024</v>
       </c>
       <c r="M10" s="24">
         <v>59.6</v>
       </c>
       <c r="N10" s="23">
         <v>30944</v>
       </c>
       <c r="O10" s="24">
         <v>166.2</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="P10" s="23">
+        <v>20416</v>
+      </c>
+      <c r="Q10" s="24">
+        <v>63.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B11" s="19">
         <v>4732</v>
       </c>
       <c r="C11" s="15">
         <v>93.9</v>
       </c>
       <c r="D11" s="19">
         <v>6634</v>
       </c>
       <c r="E11" s="15">
         <v>139.4</v>
       </c>
       <c r="F11" s="19">
         <v>16408</v>
       </c>
       <c r="G11" s="15" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="H11" s="19">
         <v>33999</v>
       </c>
       <c r="I11" s="15" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="J11" s="23">
         <v>24792</v>
       </c>
       <c r="K11" s="24">
         <v>69.8</v>
       </c>
       <c r="L11" s="30">
         <v>31922</v>
       </c>
       <c r="M11" s="24">
         <v>123.2</v>
       </c>
       <c r="N11" s="23">
         <v>17209</v>
       </c>
       <c r="O11" s="24">
         <v>52.2</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P11" s="23">
+        <v>23739</v>
+      </c>
+      <c r="Q11" s="24">
+        <v>132.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="19">
         <v>2318</v>
       </c>
       <c r="C12" s="15">
         <v>75.099999999999994</v>
       </c>
       <c r="D12" s="19">
         <v>6453</v>
       </c>
       <c r="E12" s="15" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F12" s="19">
         <v>3450</v>
       </c>
       <c r="G12" s="15">
         <v>52.7</v>
       </c>
       <c r="H12" s="19">
         <v>4451</v>
       </c>
       <c r="I12" s="15">
         <v>124.8</v>
       </c>
       <c r="J12" s="23">
         <v>18800</v>
       </c>
       <c r="K12" s="24">
         <v>404.6</v>
       </c>
       <c r="L12" s="30">
         <v>5715</v>
       </c>
       <c r="M12" s="24">
         <v>29.1</v>
       </c>
       <c r="N12" s="23">
         <v>2479</v>
       </c>
       <c r="O12" s="24">
         <v>42</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="P12" s="23">
+        <v>2913</v>
+      </c>
+      <c r="Q12" s="24">
+        <v>112.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B13" s="19">
         <v>4052</v>
       </c>
       <c r="C13" s="15">
         <v>53</v>
       </c>
       <c r="D13" s="19">
         <v>10503</v>
       </c>
       <c r="E13" s="15" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="F13" s="19">
         <v>7349</v>
       </c>
       <c r="G13" s="15">
         <v>69</v>
       </c>
       <c r="H13" s="19">
         <v>17728</v>
       </c>
       <c r="I13" s="15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J13" s="23">
         <v>29496</v>
       </c>
       <c r="K13" s="24">
         <v>159.4</v>
       </c>
       <c r="L13" s="30">
         <v>30037</v>
       </c>
       <c r="M13" s="24">
         <v>97.4</v>
       </c>
       <c r="N13" s="23">
         <v>35980</v>
       </c>
       <c r="O13" s="24">
         <v>116</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P13" s="23">
+        <v>27195</v>
+      </c>
+      <c r="Q13" s="24">
+        <v>72.599999999999994</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="19">
         <v>42017</v>
       </c>
       <c r="C14" s="15">
         <v>169.1</v>
       </c>
       <c r="D14" s="19">
         <v>28373</v>
       </c>
       <c r="E14" s="15">
         <v>67.099999999999994</v>
       </c>
       <c r="F14" s="19">
         <v>54371</v>
       </c>
       <c r="G14" s="15">
         <v>189</v>
       </c>
       <c r="H14" s="19">
         <v>53770</v>
       </c>
       <c r="I14" s="15">
         <v>95.6</v>
       </c>
       <c r="J14" s="23">
         <v>53740</v>
       </c>
       <c r="K14" s="24">
         <v>95.7</v>
       </c>
       <c r="L14" s="30">
         <v>88477</v>
       </c>
       <c r="M14" s="24">
         <v>157.5</v>
       </c>
       <c r="N14" s="23">
         <v>122373</v>
       </c>
       <c r="O14" s="24">
         <v>133.9</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P14" s="23">
+        <v>75933</v>
+      </c>
+      <c r="Q14" s="24">
+        <v>59.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B15" s="19">
         <v>747</v>
       </c>
       <c r="C15" s="15">
         <v>50.5</v>
       </c>
       <c r="D15" s="19">
         <v>2440</v>
       </c>
       <c r="E15" s="15" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F15" s="19">
         <v>424</v>
       </c>
       <c r="G15" s="15">
         <v>17.100000000000001</v>
       </c>
       <c r="H15" s="19">
         <v>26574</v>
       </c>
       <c r="I15" s="15" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="J15" s="23">
         <v>7671</v>
       </c>
       <c r="K15" s="24">
         <v>27.7</v>
       </c>
       <c r="L15" s="30">
         <v>4877</v>
       </c>
       <c r="M15" s="24">
         <v>60.8</v>
       </c>
       <c r="N15" s="23">
         <v>7391</v>
       </c>
       <c r="O15" s="24">
         <v>146.69999999999999</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P15" s="23">
+        <v>4718</v>
+      </c>
+      <c r="Q15" s="24">
+        <v>61.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="19">
         <v>2175</v>
       </c>
       <c r="C16" s="15">
         <v>93.1</v>
       </c>
       <c r="D16" s="19">
         <v>1713</v>
       </c>
       <c r="E16" s="15">
         <v>78.3</v>
       </c>
       <c r="F16" s="19">
         <v>4850</v>
       </c>
       <c r="G16" s="15" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="H16" s="19">
         <v>3677</v>
       </c>
       <c r="I16" s="15">
         <v>73.3</v>
       </c>
       <c r="J16" s="23">
         <v>3914</v>
       </c>
       <c r="K16" s="24">
         <v>102</v>
       </c>
       <c r="L16" s="30">
         <v>12350</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="N16" s="23">
         <v>17551</v>
       </c>
       <c r="O16" s="24">
         <v>137.6</v>
       </c>
-    </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P16" s="23">
+        <v>27363</v>
+      </c>
+      <c r="Q16" s="24">
+        <v>149.80000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B17" s="19">
         <v>1297</v>
       </c>
       <c r="C17" s="15">
         <v>189.2</v>
       </c>
       <c r="D17" s="19">
         <v>2561</v>
       </c>
       <c r="E17" s="15">
         <v>196.2</v>
       </c>
       <c r="F17" s="19">
         <v>1975</v>
       </c>
       <c r="G17" s="15">
         <v>76.099999999999994</v>
       </c>
       <c r="H17" s="19">
         <v>924</v>
       </c>
       <c r="I17" s="15">
         <v>45.2</v>
       </c>
       <c r="J17" s="23">
         <v>1345</v>
       </c>
       <c r="K17" s="24">
         <v>139.4</v>
       </c>
       <c r="L17" s="30">
         <v>1407</v>
       </c>
       <c r="M17" s="24">
         <v>100.2</v>
       </c>
       <c r="N17" s="23">
         <v>1717</v>
       </c>
       <c r="O17" s="24">
         <v>118.1</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P17" s="23">
+        <v>2440</v>
+      </c>
+      <c r="Q17" s="24">
+        <v>136.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B18" s="19">
         <v>51951</v>
       </c>
       <c r="C18" s="15">
         <v>181.8</v>
       </c>
       <c r="D18" s="19">
         <v>60891</v>
       </c>
       <c r="E18" s="15">
         <v>116.5</v>
       </c>
       <c r="F18" s="19">
         <v>91107</v>
       </c>
       <c r="G18" s="15">
         <v>147.6</v>
       </c>
       <c r="H18" s="19">
         <v>154222</v>
       </c>
       <c r="I18" s="15">
         <v>163.69999999999999</v>
       </c>
       <c r="J18" s="23">
         <v>235306</v>
       </c>
       <c r="K18" s="24">
         <v>146.1</v>
       </c>
       <c r="L18" s="30">
         <v>298389</v>
       </c>
       <c r="M18" s="24">
         <v>121.3</v>
       </c>
       <c r="N18" s="23">
         <v>339392</v>
       </c>
       <c r="O18" s="24">
         <v>110.1</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="P18" s="23">
+        <v>403324</v>
+      </c>
+      <c r="Q18" s="24">
+        <v>114.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B19" s="19">
         <v>231</v>
       </c>
       <c r="C19" s="15">
         <v>63.7</v>
       </c>
       <c r="D19" s="19">
         <v>415</v>
       </c>
       <c r="E19" s="15">
         <v>178.6</v>
       </c>
       <c r="F19" s="19">
         <v>141</v>
       </c>
       <c r="G19" s="15">
         <v>33.4</v>
       </c>
       <c r="H19" s="19">
         <v>1114</v>
       </c>
       <c r="I19" s="15" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="J19" s="23">
         <v>2425</v>
       </c>
       <c r="K19" s="24">
         <v>208.5</v>
       </c>
       <c r="L19" s="30">
         <v>1172</v>
       </c>
       <c r="M19" s="24">
         <v>46.2</v>
       </c>
       <c r="N19" s="23">
         <v>899</v>
       </c>
       <c r="O19" s="24">
         <v>74.3</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P19" s="23">
+        <v>532</v>
+      </c>
+      <c r="Q19" s="24">
+        <v>56.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B20" s="19">
         <v>285</v>
       </c>
       <c r="C20" s="15">
         <v>14</v>
       </c>
       <c r="D20" s="19">
         <v>4556</v>
       </c>
       <c r="E20" s="15" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F20" s="19">
         <v>6238</v>
       </c>
       <c r="G20" s="15">
         <v>135</v>
       </c>
       <c r="H20" s="19">
         <v>14706</v>
       </c>
       <c r="I20" s="15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J20" s="23">
         <v>4387</v>
       </c>
       <c r="K20" s="24">
         <v>28.6</v>
       </c>
       <c r="L20" s="30">
         <v>3191</v>
       </c>
       <c r="M20" s="24">
         <v>69.599999999999994</v>
       </c>
       <c r="N20" s="23">
         <v>3807</v>
       </c>
       <c r="O20" s="24">
         <v>115.5</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="P20" s="23">
+        <v>12214</v>
+      </c>
+      <c r="Q20" s="24">
+        <v>308.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B21" s="19">
         <v>592</v>
       </c>
       <c r="C21" s="15">
         <v>46.5</v>
       </c>
       <c r="D21" s="19">
         <v>54</v>
       </c>
       <c r="E21" s="15">
         <v>9</v>
       </c>
       <c r="F21" s="19">
         <v>391</v>
       </c>
       <c r="G21" s="15" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="H21" s="19">
         <v>310</v>
       </c>
       <c r="I21" s="15">
         <v>76.599999999999994</v>
       </c>
       <c r="J21" s="23">
         <v>863</v>
       </c>
       <c r="K21" s="24">
         <v>266.60000000000002</v>
       </c>
       <c r="L21" s="30">
         <v>2764</v>
       </c>
       <c r="M21" s="24" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="N21" s="23">
         <v>5536</v>
       </c>
       <c r="O21" s="24">
         <v>193.9</v>
       </c>
-    </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P21" s="23">
+        <v>15456</v>
+      </c>
+      <c r="Q21" s="24">
+        <v>268.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="19">
         <v>8501</v>
       </c>
       <c r="C22" s="15">
         <v>105.3</v>
       </c>
       <c r="D22" s="19">
         <v>8410</v>
       </c>
       <c r="E22" s="15">
         <v>98.3</v>
       </c>
       <c r="F22" s="19">
         <v>9313</v>
       </c>
       <c r="G22" s="15" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="H22" s="19">
         <v>22441</v>
       </c>
       <c r="I22" s="15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J22" s="23">
         <v>29882</v>
       </c>
       <c r="K22" s="24">
         <v>127.5</v>
       </c>
       <c r="L22" s="30">
         <v>25582</v>
       </c>
       <c r="M22" s="24">
         <v>81.900000000000006</v>
       </c>
       <c r="N22" s="23">
         <v>79489</v>
       </c>
       <c r="O22" s="24" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:15" x14ac:dyDescent="0.2">
+        <v>42</v>
+      </c>
+      <c r="P22" s="23">
+        <v>68895</v>
+      </c>
+      <c r="Q22" s="24">
+        <v>83.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A23" s="18" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B23" s="19">
         <v>2529</v>
       </c>
       <c r="C23" s="15">
         <v>106.3</v>
       </c>
       <c r="D23" s="19">
         <v>3333</v>
       </c>
       <c r="E23" s="15">
         <v>131</v>
       </c>
       <c r="F23" s="19">
         <v>8263</v>
       </c>
       <c r="G23" s="15" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="H23" s="19">
         <v>6919</v>
       </c>
       <c r="I23" s="15">
         <v>81</v>
       </c>
       <c r="J23" s="23">
         <v>14972</v>
       </c>
       <c r="K23" s="24">
         <v>207.3</v>
       </c>
       <c r="L23" s="32">
         <v>11564</v>
       </c>
       <c r="M23" s="24">
         <v>73.900000000000006</v>
       </c>
       <c r="N23" s="23">
         <v>4799</v>
       </c>
       <c r="O23" s="24">
         <v>40.200000000000003</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P23" s="23">
+        <v>34511</v>
+      </c>
+      <c r="Q23" s="24">
+        <v>690.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A24" s="18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B24" s="19">
         <v>3868</v>
       </c>
       <c r="C24" s="15">
         <v>144.6</v>
       </c>
       <c r="D24" s="19">
         <v>80</v>
       </c>
       <c r="E24" s="15">
         <v>2.1</v>
       </c>
       <c r="F24" s="19">
         <v>1219</v>
       </c>
       <c r="G24" s="15" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="H24" s="19">
         <v>4866</v>
       </c>
       <c r="I24" s="15" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="J24" s="23">
         <v>11121</v>
       </c>
       <c r="K24" s="24">
         <v>218.9</v>
       </c>
       <c r="L24" s="32">
         <v>18237</v>
       </c>
       <c r="M24" s="24">
         <v>156.9</v>
       </c>
       <c r="N24" s="23">
         <v>6609</v>
       </c>
       <c r="O24" s="24">
         <v>35.1</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P24" s="23">
+        <v>4479</v>
+      </c>
+      <c r="Q24" s="24">
+        <v>65.099999999999994</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A25" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B25" s="21">
         <v>91</v>
       </c>
       <c r="C25" s="22" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D25" s="21">
         <v>89</v>
       </c>
       <c r="E25" s="22">
         <v>97.8</v>
       </c>
       <c r="F25" s="21">
         <v>150</v>
       </c>
       <c r="G25" s="22">
         <v>166.3</v>
       </c>
       <c r="H25" s="21">
         <v>2716</v>
       </c>
       <c r="I25" s="22" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="J25" s="26">
         <v>3679</v>
       </c>
       <c r="K25" s="27">
         <v>129.80000000000001</v>
       </c>
       <c r="L25" s="33">
         <v>36257</v>
       </c>
       <c r="M25" s="27" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="N25" s="26">
         <v>1801</v>
       </c>
       <c r="O25" s="27">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P25" s="26">
+        <v>1003</v>
+      </c>
+      <c r="Q25" s="27">
+        <v>53.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="1"/>
       <c r="D26" s="5"/>
     </row>
-    <row r="27" spans="1:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:17" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2"/>
       <c r="J27" s="28"/>
       <c r="L27" s="28"/>
       <c r="N27" s="28"/>
     </row>
-    <row r="28" spans="1:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:17" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3"/>
     </row>
-    <row r="29" spans="1:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:17" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4"/>
     </row>
-    <row r="30" spans="1:15" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="4"/>
     </row>
-    <row r="31" spans="1:15" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4"/>
     </row>
-    <row r="32" spans="1:15" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4"/>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A33" s="4"/>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A34" s="4"/>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A35" s="4"/>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A36" s="4"/>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A37" s="4"/>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A38" s="4"/>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A39" s="4"/>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A40" s="4"/>
@@ -1927,74 +2076,77 @@
       <c r="A42" s="4"/>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A43" s="4"/>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A44" s="4"/>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A45" s="4"/>
     </row>
     <row r="46" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A46" s="4"/>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A47" s="4"/>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A48" s="4"/>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A49" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2003,85 +2155,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{473985DA-C91C-46B2-8718-0247A1328AA0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1D3DBF2-B333-4978-9B73-2A25C7D7963A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{473985DA-C91C-46B2-8718-0247A1328AA0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>