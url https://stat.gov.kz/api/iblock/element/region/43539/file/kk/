--- v0 (2026-04-15)
+++ v1 (2026-07-05)
@@ -1,62 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nu.mukanova\Desktop\Динамика с 1990\Динамика живот- год\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3C97598-5BD3-4A13-BEDB-B36518F85BE5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13905" yWindow="495" windowWidth="13035" windowHeight="15060"/>
+    <workbookView xWindow="13905" yWindow="495" windowWidth="13035" windowHeight="15060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="бас" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="25">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Жылқы саны</t>
   </si>
   <si>
     <t>жыл соңына, бас</t>
   </si>
   <si>
     <t>Облыс бойынша барлығы</t>
   </si>
   <si>
     <t>Көкшетау қ.ә.</t>
   </si>
   <si>
     <t>Қосшы қ.ә.</t>
   </si>
   <si>
     <t>Степногор қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Ақкөл </t>
   </si>
   <si>
@@ -85,60 +91,64 @@
   </si>
   <si>
     <t xml:space="preserve">Есіл </t>
   </si>
   <si>
     <t xml:space="preserve">Жақсы </t>
   </si>
   <si>
     <t xml:space="preserve">Жарқайың </t>
   </si>
   <si>
     <t xml:space="preserve">Зеренді </t>
   </si>
   <si>
     <t xml:space="preserve">Қорғалжын </t>
   </si>
   <si>
     <t xml:space="preserve">Сандықтау </t>
   </si>
   <si>
     <t xml:space="preserve">Целиноград </t>
   </si>
   <si>
     <t>Шортанды</t>
   </si>
+  <si>
+    <t>мың бас</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -165,60 +175,69 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Cambria"/>
       <family val="1"/>
       <charset val="204"/>
       <scheme val="major"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -260,110 +279,130 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -384,116 +423,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -629,1783 +704,2633 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AJ27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Q1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="Y6" sqref="Y6"/>
+      <pane xSplit="1" topLeftCell="I1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="Y34" sqref="Y34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
-    <col min="2" max="8" width="8.140625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="3" width="8.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" style="1" customWidth="1"/>
+    <col min="6" max="7" width="8.7109375" style="1" customWidth="1"/>
+    <col min="8" max="9" width="7.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="8" style="1" customWidth="1"/>
+    <col min="11" max="12" width="7.85546875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.42578125" style="1" customWidth="1"/>
+    <col min="14" max="20" width="8.140625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="9.28515625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="9.7109375" style="1" customWidth="1"/>
+    <col min="23" max="23" width="9.42578125" style="1" customWidth="1"/>
+    <col min="24" max="25" width="9" style="1" customWidth="1"/>
+    <col min="26" max="26" width="9.7109375" style="1" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" style="1" customWidth="1"/>
+    <col min="28" max="28" width="8.85546875" style="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="32.25" customHeight="1">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:36" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="21"/>
-[...17 lines deleted...]
-      <c r="T1" s="21"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="24"/>
+      <c r="T1" s="24"/>
+      <c r="U1" s="24"/>
+      <c r="V1" s="24"/>
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+      <c r="Z1" s="24"/>
+      <c r="AA1" s="24"/>
+      <c r="AB1" s="24"/>
+      <c r="AC1" s="24"/>
+      <c r="AD1" s="24"/>
+      <c r="AE1" s="24"/>
+      <c r="AF1" s="24"/>
     </row>
-    <row r="2" spans="1:24" ht="13.5" thickBot="1">
+    <row r="2" spans="1:36" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
-      <c r="M2" s="18"/>
+      <c r="M2" s="29" t="s">
+        <v>24</v>
+      </c>
       <c r="N2" s="18"/>
       <c r="O2" s="18"/>
       <c r="P2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="R2" s="18"/>
       <c r="S2" s="18"/>
       <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="18"/>
+      <c r="X2" s="18"/>
+      <c r="Y2" s="18"/>
+      <c r="Z2" s="18"/>
+      <c r="AA2" s="18"/>
+      <c r="AB2" s="18"/>
+      <c r="AC2" s="18"/>
+      <c r="AD2" s="18"/>
+      <c r="AE2" s="18"/>
+      <c r="AF2" s="18"/>
     </row>
-    <row r="3" spans="1:24" ht="13.5" thickBot="1">
+    <row r="3" spans="1:36" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
-      <c r="B3" s="3">
+      <c r="B3" s="2">
+        <v>1991</v>
+      </c>
+      <c r="C3" s="2">
+        <v>1992</v>
+      </c>
+      <c r="D3" s="2">
+        <v>1993</v>
+      </c>
+      <c r="E3" s="2">
+        <v>1994</v>
+      </c>
+      <c r="F3" s="2">
+        <v>1995</v>
+      </c>
+      <c r="G3" s="2">
+        <v>1996</v>
+      </c>
+      <c r="H3" s="2">
+        <v>1997</v>
+      </c>
+      <c r="I3" s="2">
+        <v>1998</v>
+      </c>
+      <c r="J3" s="2">
+        <v>1999</v>
+      </c>
+      <c r="K3" s="2">
+        <v>2000</v>
+      </c>
+      <c r="L3" s="2">
+        <v>2001</v>
+      </c>
+      <c r="M3" s="2">
+        <v>2002</v>
+      </c>
+      <c r="N3" s="3">
         <v>2003</v>
       </c>
-      <c r="C3" s="3">
+      <c r="O3" s="3">
         <v>2004</v>
       </c>
-      <c r="D3" s="3">
+      <c r="P3" s="3">
         <v>2005</v>
       </c>
-      <c r="E3" s="3">
+      <c r="Q3" s="3">
         <v>2006</v>
       </c>
-      <c r="F3" s="3">
+      <c r="R3" s="3">
         <v>2007</v>
       </c>
-      <c r="G3" s="3">
+      <c r="S3" s="3">
         <v>2008</v>
       </c>
-      <c r="H3" s="3">
+      <c r="T3" s="3">
         <v>2009</v>
       </c>
-      <c r="I3" s="3">
+      <c r="U3" s="3">
         <v>2010</v>
       </c>
-      <c r="J3" s="3">
+      <c r="V3" s="3">
         <v>2011</v>
       </c>
-      <c r="K3" s="3">
+      <c r="W3" s="3">
         <v>2012</v>
       </c>
-      <c r="L3" s="3">
+      <c r="X3" s="3">
         <v>2013</v>
       </c>
-      <c r="M3" s="3">
+      <c r="Y3" s="3">
         <v>2014</v>
       </c>
-      <c r="N3" s="3">
+      <c r="Z3" s="3">
         <v>2015</v>
       </c>
-      <c r="O3" s="3">
+      <c r="AA3" s="3">
         <v>2016</v>
       </c>
-      <c r="P3" s="3">
+      <c r="AB3" s="3">
         <v>2017</v>
       </c>
-      <c r="Q3" s="3">
+      <c r="AC3" s="3">
         <v>2018</v>
       </c>
-      <c r="R3" s="3">
+      <c r="AD3" s="3">
         <v>2019</v>
       </c>
-      <c r="S3" s="3">
+      <c r="AE3" s="3">
         <v>2020</v>
       </c>
-      <c r="T3" s="15">
+      <c r="AF3" s="15">
         <v>2021</v>
       </c>
-      <c r="U3" s="15">
+      <c r="AG3" s="15">
         <v>2022</v>
       </c>
-      <c r="V3" s="15">
+      <c r="AH3" s="15">
         <v>2023</v>
       </c>
-      <c r="W3" s="15">
+      <c r="AI3" s="15">
         <v>2024</v>
       </c>
-      <c r="X3" s="22">
+      <c r="AJ3" s="21">
         <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="7">
+      <c r="B4" s="28">
+        <v>120.2</v>
+      </c>
+      <c r="C4" s="28">
+        <v>121.4</v>
+      </c>
+      <c r="D4" s="28">
+        <v>125.6</v>
+      </c>
+      <c r="E4" s="28">
+        <v>126</v>
+      </c>
+      <c r="F4" s="28">
+        <v>122.6</v>
+      </c>
+      <c r="G4" s="28">
+        <v>102.79999999999998</v>
+      </c>
+      <c r="H4" s="28">
+        <v>83.3</v>
+      </c>
+      <c r="I4" s="28">
+        <v>66</v>
+      </c>
+      <c r="J4" s="28">
+        <v>70.7</v>
+      </c>
+      <c r="K4" s="28">
+        <v>72.8</v>
+      </c>
+      <c r="L4" s="28">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="M4" s="25">
+        <v>78.299999999999983</v>
+      </c>
+      <c r="N4" s="7">
         <v>80705</v>
       </c>
-      <c r="C4" s="7">
+      <c r="O4" s="7">
         <v>84460</v>
       </c>
-      <c r="D4" s="7">
+      <c r="P4" s="7">
         <v>83479</v>
       </c>
-      <c r="E4" s="7">
+      <c r="Q4" s="7">
         <v>85479</v>
       </c>
-      <c r="F4" s="7">
+      <c r="R4" s="7">
         <v>87592</v>
       </c>
-      <c r="G4" s="8">
+      <c r="S4" s="8">
         <v>91043</v>
       </c>
-      <c r="H4" s="9">
+      <c r="T4" s="9">
         <v>95669</v>
       </c>
-      <c r="I4" s="10">
+      <c r="U4" s="10">
         <v>101377</v>
       </c>
-      <c r="J4" s="10">
+      <c r="V4" s="10">
         <v>112616</v>
       </c>
-      <c r="K4" s="10">
+      <c r="W4" s="10">
         <v>119687</v>
       </c>
-      <c r="L4" s="10">
+      <c r="X4" s="10">
         <v>128656</v>
       </c>
-      <c r="M4" s="10">
+      <c r="Y4" s="10">
         <v>142345</v>
       </c>
-      <c r="N4" s="10">
+      <c r="Z4" s="10">
         <v>152156</v>
       </c>
-      <c r="O4" s="10">
+      <c r="AA4" s="10">
         <v>164702</v>
       </c>
-      <c r="P4" s="10">
+      <c r="AB4" s="10">
         <v>172118</v>
       </c>
-      <c r="Q4" s="10">
+      <c r="AC4" s="10">
         <v>189531</v>
       </c>
-      <c r="R4" s="10">
+      <c r="AD4" s="10">
         <v>202057</v>
       </c>
-      <c r="S4" s="10">
+      <c r="AE4" s="10">
         <v>216259</v>
       </c>
-      <c r="T4" s="16">
+      <c r="AF4" s="16">
         <v>231155</v>
       </c>
-      <c r="U4" s="16">
+      <c r="AG4" s="16">
         <v>241007</v>
       </c>
-      <c r="V4" s="16">
+      <c r="AH4" s="16">
         <v>243842</v>
       </c>
-      <c r="W4" s="16">
+      <c r="AI4" s="16">
         <v>260605</v>
       </c>
-      <c r="X4" s="23">
+      <c r="AJ4" s="22">
         <v>275736</v>
       </c>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A5" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11">
+      <c r="B5" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="C5" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="D5" s="26">
+        <v>0.7</v>
+      </c>
+      <c r="E5" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="F5" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="G5" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="H5" s="26">
+        <v>0.3</v>
+      </c>
+      <c r="I5" s="26">
+        <v>0.3</v>
+      </c>
+      <c r="J5" s="26">
+        <v>0.3</v>
+      </c>
+      <c r="K5" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="L5" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="M5" s="26">
+        <v>0.47</v>
+      </c>
+      <c r="N5" s="11">
         <v>575</v>
       </c>
-      <c r="C5" s="11">
+      <c r="O5" s="11">
         <v>745</v>
       </c>
-      <c r="D5" s="11">
+      <c r="P5" s="11">
         <v>568</v>
       </c>
-      <c r="E5" s="11">
+      <c r="Q5" s="11">
         <v>381</v>
       </c>
-      <c r="F5" s="11">
+      <c r="R5" s="11">
         <v>377</v>
       </c>
-      <c r="G5" s="12">
+      <c r="S5" s="12">
         <v>417</v>
       </c>
-      <c r="H5" s="13">
+      <c r="T5" s="13">
         <v>463</v>
       </c>
-      <c r="I5" s="14">
+      <c r="U5" s="14">
         <v>564</v>
       </c>
-      <c r="J5" s="14">
+      <c r="V5" s="14">
         <v>716</v>
       </c>
-      <c r="K5" s="14">
+      <c r="W5" s="14">
         <v>929</v>
       </c>
-      <c r="L5" s="14">
+      <c r="X5" s="14">
         <v>943</v>
       </c>
-      <c r="M5" s="14">
+      <c r="Y5" s="14">
         <v>1052</v>
       </c>
-      <c r="N5" s="14">
+      <c r="Z5" s="14">
         <v>1343</v>
       </c>
-      <c r="O5" s="14">
+      <c r="AA5" s="14">
         <v>1415</v>
       </c>
-      <c r="P5" s="14">
+      <c r="AB5" s="14">
         <v>1570</v>
       </c>
-      <c r="Q5" s="14">
+      <c r="AC5" s="14">
         <v>1674</v>
       </c>
-      <c r="R5" s="14">
+      <c r="AD5" s="14">
         <v>1816</v>
       </c>
-      <c r="S5" s="14">
+      <c r="AE5" s="14">
         <v>1838</v>
       </c>
-      <c r="T5" s="17">
+      <c r="AF5" s="17">
         <v>1906</v>
       </c>
-      <c r="U5" s="17">
+      <c r="AG5" s="17">
         <v>1728</v>
       </c>
-      <c r="V5" s="17">
+      <c r="AH5" s="17">
         <v>1766</v>
       </c>
-      <c r="W5" s="17">
+      <c r="AI5" s="17">
         <v>2256</v>
       </c>
-      <c r="X5" s="24">
+      <c r="AJ5" s="23">
         <v>2528</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A6" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="11" t="s">
+      <c r="B6" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C6" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="D6" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="E6" s="11" t="s">
+      <c r="E6" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="F6" s="11" t="s">
+      <c r="F6" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="12" t="s">
+      <c r="G6" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="H6" s="13" t="s">
+      <c r="H6" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="I6" s="14" t="s">
+      <c r="I6" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="J6" s="14" t="s">
+      <c r="J6" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="K6" s="14" t="s">
+      <c r="K6" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="L6" s="14" t="s">
+      <c r="L6" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="M6" s="14" t="s">
+      <c r="M6" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="N6" s="14" t="s">
+      <c r="N6" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="O6" s="14" t="s">
+      <c r="O6" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="P6" s="14" t="s">
+      <c r="P6" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="Q6" s="14" t="s">
+      <c r="Q6" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="14" t="s">
+      <c r="R6" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="14">
+      <c r="S6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T6" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="X6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="14">
         <v>470</v>
       </c>
-      <c r="T6" s="17">
+      <c r="AF6" s="17">
         <v>226</v>
       </c>
-      <c r="U6" s="17">
+      <c r="AG6" s="17">
         <v>1137</v>
       </c>
-      <c r="V6" s="17">
+      <c r="AH6" s="17">
         <v>1011</v>
       </c>
-      <c r="W6" s="17">
+      <c r="AI6" s="17">
         <v>1176</v>
       </c>
-      <c r="X6" s="24">
+      <c r="AJ6" s="23">
         <v>981</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A7" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="C7" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="D7" s="26">
+        <v>0.3</v>
+      </c>
+      <c r="E7" s="26">
+        <v>0.9</v>
+      </c>
+      <c r="F7" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="G7" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="H7" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="I7" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="J7" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="K7" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="L7" s="26">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="M7" s="26">
+        <v>0.69</v>
+      </c>
+      <c r="N7" s="11">
         <v>1120</v>
       </c>
-      <c r="C7" s="11">
+      <c r="O7" s="11">
         <v>1258</v>
       </c>
-      <c r="D7" s="11">
+      <c r="P7" s="11">
         <v>1134</v>
       </c>
-      <c r="E7" s="11">
+      <c r="Q7" s="11">
         <v>1232</v>
       </c>
-      <c r="F7" s="11">
+      <c r="R7" s="11">
         <v>1037</v>
       </c>
-      <c r="G7" s="12">
+      <c r="S7" s="12">
         <v>1165</v>
       </c>
-      <c r="H7" s="13">
+      <c r="T7" s="13">
         <v>1270</v>
       </c>
-      <c r="I7" s="14">
+      <c r="U7" s="14">
         <v>2047</v>
       </c>
-      <c r="J7" s="14">
+      <c r="V7" s="14">
         <v>2165</v>
       </c>
-      <c r="K7" s="14">
+      <c r="W7" s="14">
         <v>2407</v>
       </c>
-      <c r="L7" s="14">
+      <c r="X7" s="14">
         <v>3729</v>
       </c>
-      <c r="M7" s="14">
+      <c r="Y7" s="14">
         <v>4143</v>
       </c>
-      <c r="N7" s="14">
+      <c r="Z7" s="14">
         <v>5222</v>
       </c>
-      <c r="O7" s="14">
+      <c r="AA7" s="14">
         <v>6830</v>
       </c>
-      <c r="P7" s="14">
+      <c r="AB7" s="14">
         <v>8072</v>
       </c>
-      <c r="Q7" s="14">
+      <c r="AC7" s="14">
         <v>9399</v>
       </c>
-      <c r="R7" s="14">
+      <c r="AD7" s="14">
         <v>10195</v>
       </c>
-      <c r="S7" s="14">
+      <c r="AE7" s="14">
         <v>11471</v>
       </c>
-      <c r="T7" s="17">
+      <c r="AF7" s="17">
         <v>13070</v>
       </c>
-      <c r="U7" s="17">
+      <c r="AG7" s="17">
         <v>13426</v>
       </c>
-      <c r="V7" s="17">
+      <c r="AH7" s="17">
         <v>15421</v>
       </c>
-      <c r="W7" s="17">
+      <c r="AI7" s="17">
         <v>16086</v>
       </c>
-      <c r="X7" s="24">
+      <c r="AJ7" s="23">
         <v>18456</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="26">
+        <v>6.6</v>
+      </c>
+      <c r="C8" s="26">
+        <v>6.5</v>
+      </c>
+      <c r="D8" s="26">
+        <v>6.7</v>
+      </c>
+      <c r="E8" s="26">
+        <v>6.8</v>
+      </c>
+      <c r="F8" s="26">
+        <v>7.4</v>
+      </c>
+      <c r="G8" s="26">
+        <v>5.9</v>
+      </c>
+      <c r="H8" s="26">
+        <v>3.2</v>
+      </c>
+      <c r="I8" s="26">
+        <v>2.4</v>
+      </c>
+      <c r="J8" s="26">
+        <v>2.7</v>
+      </c>
+      <c r="K8" s="26">
+        <v>2.7</v>
+      </c>
+      <c r="L8" s="26">
+        <v>3.08</v>
+      </c>
+      <c r="M8" s="26">
+        <v>3.5</v>
+      </c>
+      <c r="N8" s="11">
         <v>3624</v>
       </c>
-      <c r="C8" s="11">
+      <c r="O8" s="11">
         <v>3817</v>
       </c>
-      <c r="D8" s="11">
+      <c r="P8" s="11">
         <v>3901</v>
       </c>
-      <c r="E8" s="11">
+      <c r="Q8" s="11">
         <v>3994</v>
       </c>
-      <c r="F8" s="11">
+      <c r="R8" s="11">
         <v>3998</v>
       </c>
-      <c r="G8" s="12">
+      <c r="S8" s="12">
         <v>4081</v>
       </c>
-      <c r="H8" s="13">
+      <c r="T8" s="13">
         <v>4524</v>
       </c>
-      <c r="I8" s="14">
+      <c r="U8" s="14">
         <v>4657</v>
       </c>
-      <c r="J8" s="14">
+      <c r="V8" s="14">
         <v>4876</v>
       </c>
-      <c r="K8" s="14">
+      <c r="W8" s="14">
         <v>5730</v>
       </c>
-      <c r="L8" s="14">
+      <c r="X8" s="14">
         <v>5814</v>
       </c>
-      <c r="M8" s="14">
+      <c r="Y8" s="14">
         <v>6165</v>
       </c>
-      <c r="N8" s="14">
+      <c r="Z8" s="14">
         <v>6413</v>
       </c>
-      <c r="O8" s="14">
+      <c r="AA8" s="14">
         <v>6102</v>
       </c>
-      <c r="P8" s="14">
+      <c r="AB8" s="14">
         <v>7115</v>
       </c>
-      <c r="Q8" s="14">
+      <c r="AC8" s="14">
         <v>7322</v>
       </c>
-      <c r="R8" s="14">
+      <c r="AD8" s="14">
         <v>7553</v>
       </c>
-      <c r="S8" s="14">
+      <c r="AE8" s="14">
         <v>8533</v>
       </c>
-      <c r="T8" s="17">
+      <c r="AF8" s="17">
         <v>10496</v>
       </c>
-      <c r="U8" s="17">
+      <c r="AG8" s="17">
         <v>13269</v>
       </c>
-      <c r="V8" s="17">
+      <c r="AH8" s="17">
         <v>13440</v>
       </c>
-      <c r="W8" s="17">
+      <c r="AI8" s="17">
         <v>14822</v>
       </c>
-      <c r="X8" s="24">
+      <c r="AJ8" s="23">
         <v>14290</v>
       </c>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B9" s="26">
+        <v>3.7</v>
+      </c>
+      <c r="C9" s="26">
+        <v>3.9</v>
+      </c>
+      <c r="D9" s="26">
+        <v>4.3</v>
+      </c>
+      <c r="E9" s="26">
+        <v>4.2</v>
+      </c>
+      <c r="F9" s="26">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G9" s="26">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H9" s="26">
+        <v>3.6</v>
+      </c>
+      <c r="I9" s="26">
+        <v>3.5</v>
+      </c>
+      <c r="J9" s="26">
+        <v>3.3</v>
+      </c>
+      <c r="K9" s="26">
+        <v>3.3</v>
+      </c>
+      <c r="L9" s="26">
+        <v>3.3</v>
+      </c>
+      <c r="M9" s="26">
+        <v>3.35</v>
+      </c>
+      <c r="N9" s="11">
         <v>3329</v>
       </c>
-      <c r="C9" s="11">
+      <c r="O9" s="11">
         <v>3277</v>
       </c>
-      <c r="D9" s="11">
+      <c r="P9" s="11">
         <v>2859</v>
       </c>
-      <c r="E9" s="11">
+      <c r="Q9" s="11">
         <v>2991</v>
       </c>
-      <c r="F9" s="11">
+      <c r="R9" s="11">
         <v>2979</v>
       </c>
-      <c r="G9" s="12">
+      <c r="S9" s="12">
         <v>3032</v>
       </c>
-      <c r="H9" s="13">
+      <c r="T9" s="13">
         <v>3519</v>
       </c>
-      <c r="I9" s="14">
+      <c r="U9" s="14">
         <v>4115</v>
       </c>
-      <c r="J9" s="14">
+      <c r="V9" s="14">
         <v>4343</v>
       </c>
-      <c r="K9" s="14">
+      <c r="W9" s="14">
         <v>3981</v>
       </c>
-      <c r="L9" s="14">
+      <c r="X9" s="14">
         <v>4355</v>
       </c>
-      <c r="M9" s="14">
+      <c r="Y9" s="14">
         <v>5131</v>
       </c>
-      <c r="N9" s="14">
+      <c r="Z9" s="14">
         <v>5400</v>
       </c>
-      <c r="O9" s="14">
+      <c r="AA9" s="14">
         <v>5587</v>
       </c>
-      <c r="P9" s="14">
+      <c r="AB9" s="14">
         <v>5539</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="AC9" s="14">
         <v>5852</v>
       </c>
-      <c r="R9" s="14">
+      <c r="AD9" s="14">
         <v>6258</v>
       </c>
-      <c r="S9" s="14">
+      <c r="AE9" s="14">
         <v>7089</v>
       </c>
-      <c r="T9" s="17">
+      <c r="AF9" s="17">
         <v>7529</v>
       </c>
-      <c r="U9" s="17">
+      <c r="AG9" s="17">
         <v>7836</v>
       </c>
-      <c r="V9" s="17">
+      <c r="AH9" s="17">
         <v>8539</v>
       </c>
-      <c r="W9" s="17">
+      <c r="AI9" s="17">
         <v>9073</v>
       </c>
-      <c r="X9" s="24">
+      <c r="AJ9" s="23">
         <v>9812</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="26">
+        <v>5.8</v>
+      </c>
+      <c r="C10" s="26">
+        <v>5.9</v>
+      </c>
+      <c r="D10" s="26">
+        <v>6.1</v>
+      </c>
+      <c r="E10" s="26">
+        <v>6.1</v>
+      </c>
+      <c r="F10" s="26">
+        <v>6.3</v>
+      </c>
+      <c r="G10" s="26">
+        <v>5.6</v>
+      </c>
+      <c r="H10" s="26">
+        <v>4.5</v>
+      </c>
+      <c r="I10" s="26">
+        <v>3.6</v>
+      </c>
+      <c r="J10" s="26">
+        <v>3.9</v>
+      </c>
+      <c r="K10" s="26">
+        <v>5.4</v>
+      </c>
+      <c r="L10" s="26">
+        <v>5.76</v>
+      </c>
+      <c r="M10" s="26">
+        <v>5.82</v>
+      </c>
+      <c r="N10" s="11">
         <v>5988</v>
       </c>
-      <c r="C10" s="11">
+      <c r="O10" s="11">
         <v>6260</v>
       </c>
-      <c r="D10" s="11">
+      <c r="P10" s="11">
         <v>6383</v>
       </c>
-      <c r="E10" s="11">
+      <c r="Q10" s="11">
         <v>6388</v>
       </c>
-      <c r="F10" s="11">
+      <c r="R10" s="11">
         <v>6428</v>
       </c>
-      <c r="G10" s="12">
+      <c r="S10" s="12">
         <v>6526</v>
       </c>
-      <c r="H10" s="13">
+      <c r="T10" s="13">
         <v>6711</v>
       </c>
-      <c r="I10" s="14">
+      <c r="U10" s="14">
         <v>6894</v>
       </c>
-      <c r="J10" s="14">
+      <c r="V10" s="14">
         <v>7122</v>
       </c>
-      <c r="K10" s="14">
+      <c r="W10" s="14">
         <v>6822</v>
       </c>
-      <c r="L10" s="14">
+      <c r="X10" s="14">
         <v>7092</v>
       </c>
-      <c r="M10" s="14">
+      <c r="Y10" s="14">
         <v>7789</v>
       </c>
-      <c r="N10" s="14">
+      <c r="Z10" s="14">
         <v>7560</v>
       </c>
-      <c r="O10" s="14">
+      <c r="AA10" s="14">
         <v>8669</v>
       </c>
-      <c r="P10" s="14">
+      <c r="AB10" s="14">
         <v>9110</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="AC10" s="14">
         <v>9512</v>
       </c>
-      <c r="R10" s="14">
+      <c r="AD10" s="14">
         <v>9825</v>
       </c>
-      <c r="S10" s="14">
+      <c r="AE10" s="14">
         <v>10112</v>
       </c>
-      <c r="T10" s="17">
+      <c r="AF10" s="17">
         <v>10390</v>
       </c>
-      <c r="U10" s="17">
+      <c r="AG10" s="17">
         <v>10215</v>
       </c>
-      <c r="V10" s="17">
+      <c r="AH10" s="17">
         <v>10250</v>
       </c>
-      <c r="W10" s="17">
+      <c r="AI10" s="17">
         <v>11086</v>
       </c>
-      <c r="X10" s="24">
+      <c r="AJ10" s="23">
         <v>11543</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="26">
+        <v>7.8</v>
+      </c>
+      <c r="C11" s="26">
+        <v>7.9</v>
+      </c>
+      <c r="D11" s="26">
+        <v>8</v>
+      </c>
+      <c r="E11" s="26">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F11" s="26">
+        <v>8.4</v>
+      </c>
+      <c r="G11" s="26">
+        <v>7.1</v>
+      </c>
+      <c r="H11" s="26">
+        <v>5.4</v>
+      </c>
+      <c r="I11" s="26">
+        <v>3.8</v>
+      </c>
+      <c r="J11" s="26">
+        <v>4.5</v>
+      </c>
+      <c r="K11" s="26">
+        <v>4.5</v>
+      </c>
+      <c r="L11" s="26">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="M11" s="26">
+        <v>4.7</v>
+      </c>
+      <c r="N11" s="11">
         <v>4877</v>
       </c>
-      <c r="C11" s="11">
+      <c r="O11" s="11">
         <v>5528</v>
       </c>
-      <c r="D11" s="11">
+      <c r="P11" s="11">
         <v>5290</v>
       </c>
-      <c r="E11" s="11">
+      <c r="Q11" s="11">
         <v>5980</v>
       </c>
-      <c r="F11" s="11">
+      <c r="R11" s="11">
         <v>6130</v>
       </c>
-      <c r="G11" s="12">
+      <c r="S11" s="12">
         <v>7250</v>
       </c>
-      <c r="H11" s="13">
+      <c r="T11" s="13">
         <v>8400</v>
       </c>
-      <c r="I11" s="14">
+      <c r="U11" s="14">
         <v>8593</v>
       </c>
-      <c r="J11" s="14">
+      <c r="V11" s="14">
         <v>9554</v>
       </c>
-      <c r="K11" s="14">
+      <c r="W11" s="14">
         <v>10144</v>
       </c>
-      <c r="L11" s="14">
+      <c r="X11" s="14">
         <v>10101</v>
       </c>
-      <c r="M11" s="14">
+      <c r="Y11" s="14">
         <v>11017</v>
       </c>
-      <c r="N11" s="14">
+      <c r="Z11" s="14">
         <v>11294</v>
       </c>
-      <c r="O11" s="14">
+      <c r="AA11" s="14">
         <v>11756</v>
       </c>
-      <c r="P11" s="14">
+      <c r="AB11" s="14">
         <v>10071</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="AC11" s="14">
         <v>11497</v>
       </c>
-      <c r="R11" s="14">
+      <c r="AD11" s="14">
         <v>11781</v>
       </c>
-      <c r="S11" s="14">
+      <c r="AE11" s="14">
         <v>12547</v>
       </c>
-      <c r="T11" s="17">
+      <c r="AF11" s="17">
         <v>14055</v>
       </c>
-      <c r="U11" s="17">
+      <c r="AG11" s="17">
         <v>14349</v>
       </c>
-      <c r="V11" s="17">
+      <c r="AH11" s="17">
         <v>15094</v>
       </c>
-      <c r="W11" s="17">
+      <c r="AI11" s="17">
         <v>17535</v>
       </c>
-      <c r="X11" s="24">
+      <c r="AJ11" s="23">
         <v>18734</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A12" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="11">
+      <c r="B12" s="26">
+        <v>3.4</v>
+      </c>
+      <c r="C12" s="26">
+        <v>3.4</v>
+      </c>
+      <c r="D12" s="26">
+        <v>3.7</v>
+      </c>
+      <c r="E12" s="26">
+        <v>3.7</v>
+      </c>
+      <c r="F12" s="26">
+        <v>4.2</v>
+      </c>
+      <c r="G12" s="26">
+        <v>3.9</v>
+      </c>
+      <c r="H12" s="26">
+        <v>3.2</v>
+      </c>
+      <c r="I12" s="26">
+        <v>2.6</v>
+      </c>
+      <c r="J12" s="26">
+        <v>2.6</v>
+      </c>
+      <c r="K12" s="26">
+        <v>2.7</v>
+      </c>
+      <c r="L12" s="26">
+        <v>2.75</v>
+      </c>
+      <c r="M12" s="26">
+        <v>2.8</v>
+      </c>
+      <c r="N12" s="11">
         <v>2999</v>
       </c>
-      <c r="C12" s="11">
+      <c r="O12" s="11">
         <v>3031</v>
       </c>
-      <c r="D12" s="11">
+      <c r="P12" s="11">
         <v>2842</v>
       </c>
-      <c r="E12" s="11">
+      <c r="Q12" s="11">
         <v>2879</v>
       </c>
-      <c r="F12" s="11">
+      <c r="R12" s="11">
         <v>2796</v>
       </c>
-      <c r="G12" s="12">
+      <c r="S12" s="12">
         <v>3256</v>
       </c>
-      <c r="H12" s="13">
+      <c r="T12" s="13">
         <v>3654</v>
       </c>
-      <c r="I12" s="14">
+      <c r="U12" s="14">
         <v>3810</v>
       </c>
-      <c r="J12" s="14">
+      <c r="V12" s="14">
         <v>4355</v>
       </c>
-      <c r="K12" s="14">
+      <c r="W12" s="14">
         <v>4619</v>
       </c>
-      <c r="L12" s="14">
+      <c r="X12" s="14">
         <v>4678</v>
       </c>
-      <c r="M12" s="14">
+      <c r="Y12" s="14">
         <v>4959</v>
       </c>
-      <c r="N12" s="14">
+      <c r="Z12" s="14">
         <v>5337</v>
       </c>
-      <c r="O12" s="14">
+      <c r="AA12" s="14">
         <v>5876</v>
       </c>
-      <c r="P12" s="14">
+      <c r="AB12" s="14">
         <v>5958</v>
       </c>
-      <c r="Q12" s="14">
+      <c r="AC12" s="14">
         <v>7131</v>
       </c>
-      <c r="R12" s="14">
+      <c r="AD12" s="14">
         <v>8450</v>
       </c>
-      <c r="S12" s="14">
+      <c r="AE12" s="14">
         <v>9389</v>
       </c>
-      <c r="T12" s="17">
+      <c r="AF12" s="17">
         <v>9613</v>
       </c>
-      <c r="U12" s="17">
+      <c r="AG12" s="17">
         <v>8832</v>
       </c>
-      <c r="V12" s="17">
+      <c r="AH12" s="17">
         <v>8702</v>
       </c>
-      <c r="W12" s="17">
+      <c r="AI12" s="17">
         <v>9281</v>
       </c>
-      <c r="X12" s="24">
+      <c r="AJ12" s="23">
         <v>10166</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="11">
+      <c r="B13" s="26">
+        <v>2.7</v>
+      </c>
+      <c r="C13" s="26">
+        <v>2.9</v>
+      </c>
+      <c r="D13" s="26">
+        <v>3.2</v>
+      </c>
+      <c r="E13" s="26">
+        <v>3.2</v>
+      </c>
+      <c r="F13" s="26">
+        <v>3.2</v>
+      </c>
+      <c r="G13" s="26">
+        <v>2.8</v>
+      </c>
+      <c r="H13" s="26">
+        <v>2.4</v>
+      </c>
+      <c r="I13" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="J13" s="26">
+        <v>1.7</v>
+      </c>
+      <c r="K13" s="26">
+        <v>1.8</v>
+      </c>
+      <c r="L13" s="26">
+        <v>1.82</v>
+      </c>
+      <c r="M13" s="26">
+        <v>2.12</v>
+      </c>
+      <c r="N13" s="11">
         <v>1837</v>
       </c>
-      <c r="C13" s="11">
+      <c r="O13" s="11">
         <v>1877</v>
       </c>
-      <c r="D13" s="11">
+      <c r="P13" s="11">
         <v>1683</v>
       </c>
-      <c r="E13" s="11">
+      <c r="Q13" s="11">
         <v>1676</v>
       </c>
-      <c r="F13" s="11">
+      <c r="R13" s="11">
         <v>1749</v>
       </c>
-      <c r="G13" s="12">
+      <c r="S13" s="12">
         <v>1923</v>
       </c>
-      <c r="H13" s="13">
+      <c r="T13" s="13">
         <v>1926</v>
       </c>
-      <c r="I13" s="14">
+      <c r="U13" s="14">
         <v>1997</v>
       </c>
-      <c r="J13" s="14">
+      <c r="V13" s="14">
         <v>1882</v>
       </c>
-      <c r="K13" s="14">
+      <c r="W13" s="14">
         <v>1898</v>
       </c>
-      <c r="L13" s="14">
+      <c r="X13" s="14">
         <v>1873</v>
       </c>
-      <c r="M13" s="14">
+      <c r="Y13" s="14">
         <v>2080</v>
       </c>
-      <c r="N13" s="14">
+      <c r="Z13" s="14">
         <v>2331</v>
       </c>
-      <c r="O13" s="14">
+      <c r="AA13" s="14">
         <v>2505</v>
       </c>
-      <c r="P13" s="14">
+      <c r="AB13" s="14">
         <v>2605</v>
       </c>
-      <c r="Q13" s="14">
+      <c r="AC13" s="14">
         <v>2805</v>
       </c>
-      <c r="R13" s="14">
+      <c r="AD13" s="14">
         <v>2899</v>
       </c>
-      <c r="S13" s="14">
+      <c r="AE13" s="14">
         <v>3366</v>
       </c>
-      <c r="T13" s="17">
+      <c r="AF13" s="17">
         <v>3424</v>
       </c>
-      <c r="U13" s="17">
+      <c r="AG13" s="17">
         <v>3359</v>
       </c>
-      <c r="V13" s="17">
+      <c r="AH13" s="17">
         <v>3383</v>
       </c>
-      <c r="W13" s="17">
+      <c r="AI13" s="17">
         <v>3776</v>
       </c>
-      <c r="X13" s="24">
+      <c r="AJ13" s="23">
         <v>4115</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="11">
+      <c r="B14" s="26">
+        <v>15.9</v>
+      </c>
+      <c r="C14" s="26">
+        <v>14.7</v>
+      </c>
+      <c r="D14" s="26">
+        <v>15.2</v>
+      </c>
+      <c r="E14" s="26">
+        <v>15.3</v>
+      </c>
+      <c r="F14" s="26">
+        <v>14.6</v>
+      </c>
+      <c r="G14" s="26">
+        <v>10.5</v>
+      </c>
+      <c r="H14" s="26">
+        <v>7.4</v>
+      </c>
+      <c r="I14" s="26">
+        <v>4.3</v>
+      </c>
+      <c r="J14" s="26">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="K14" s="26">
+        <v>3.6</v>
+      </c>
+      <c r="L14" s="26">
+        <v>3.62</v>
+      </c>
+      <c r="M14" s="26">
+        <v>3.65</v>
+      </c>
+      <c r="N14" s="11">
         <v>3657</v>
       </c>
-      <c r="C14" s="11">
+      <c r="O14" s="11">
         <v>3384</v>
       </c>
-      <c r="D14" s="11">
+      <c r="P14" s="11">
         <v>3073</v>
       </c>
-      <c r="E14" s="11">
+      <c r="Q14" s="11">
         <v>3280</v>
       </c>
-      <c r="F14" s="11">
+      <c r="R14" s="11">
         <v>3283</v>
       </c>
-      <c r="G14" s="12">
+      <c r="S14" s="12">
         <v>3293</v>
       </c>
-      <c r="H14" s="13">
+      <c r="T14" s="13">
         <v>3691</v>
       </c>
-      <c r="I14" s="14">
+      <c r="U14" s="14">
         <v>4582</v>
       </c>
-      <c r="J14" s="14">
+      <c r="V14" s="14">
         <v>5663</v>
       </c>
-      <c r="K14" s="14">
+      <c r="W14" s="14">
         <v>6463</v>
       </c>
-      <c r="L14" s="14">
+      <c r="X14" s="14">
         <v>6522</v>
       </c>
-      <c r="M14" s="14">
+      <c r="Y14" s="14">
         <v>7900</v>
       </c>
-      <c r="N14" s="14">
+      <c r="Z14" s="14">
         <v>8196</v>
       </c>
-      <c r="O14" s="14">
+      <c r="AA14" s="14">
         <v>8889</v>
       </c>
-      <c r="P14" s="14">
+      <c r="AB14" s="14">
         <v>9495</v>
       </c>
-      <c r="Q14" s="14">
+      <c r="AC14" s="14">
         <v>10973</v>
       </c>
-      <c r="R14" s="14">
+      <c r="AD14" s="14">
         <v>13719</v>
       </c>
-      <c r="S14" s="14">
+      <c r="AE14" s="14">
         <v>14951</v>
       </c>
-      <c r="T14" s="17">
+      <c r="AF14" s="17">
         <v>18868</v>
       </c>
-      <c r="U14" s="17">
+      <c r="AG14" s="17">
         <v>18739</v>
       </c>
-      <c r="V14" s="17">
+      <c r="AH14" s="17">
         <v>21745</v>
       </c>
-      <c r="W14" s="17">
+      <c r="AI14" s="17">
         <v>23825</v>
       </c>
-      <c r="X14" s="24">
+      <c r="AJ14" s="23">
         <v>26523</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="11">
+      <c r="B15" s="26">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="C15" s="26">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="D15" s="26">
+        <v>16.2</v>
+      </c>
+      <c r="E15" s="26">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="F15" s="26">
+        <v>14.2</v>
+      </c>
+      <c r="G15" s="26">
+        <v>10.6</v>
+      </c>
+      <c r="H15" s="26">
+        <v>8.5</v>
+      </c>
+      <c r="I15" s="26">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="J15" s="26">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="K15" s="26">
+        <v>8.4</v>
+      </c>
+      <c r="L15" s="26">
+        <v>8.5</v>
+      </c>
+      <c r="M15" s="26">
+        <v>8.67</v>
+      </c>
+      <c r="N15" s="11">
         <v>8685</v>
       </c>
-      <c r="C15" s="11">
+      <c r="O15" s="11">
         <v>8695</v>
       </c>
-      <c r="D15" s="11">
+      <c r="P15" s="11">
         <v>8388</v>
       </c>
-      <c r="E15" s="11">
+      <c r="Q15" s="11">
         <v>8768</v>
       </c>
-      <c r="F15" s="11">
+      <c r="R15" s="11">
         <v>9364</v>
       </c>
-      <c r="G15" s="12">
+      <c r="S15" s="12">
         <v>9373</v>
       </c>
-      <c r="H15" s="13">
+      <c r="T15" s="13">
         <v>9795</v>
       </c>
-      <c r="I15" s="14">
+      <c r="U15" s="14">
         <v>11497</v>
       </c>
-      <c r="J15" s="14">
+      <c r="V15" s="14">
         <v>14272</v>
       </c>
-      <c r="K15" s="14">
+      <c r="W15" s="14">
         <v>14583</v>
       </c>
-      <c r="L15" s="14">
+      <c r="X15" s="14">
         <v>17484</v>
       </c>
-      <c r="M15" s="14">
+      <c r="Y15" s="14">
         <v>19847</v>
       </c>
-      <c r="N15" s="14">
+      <c r="Z15" s="14">
         <v>21192</v>
       </c>
-      <c r="O15" s="14">
+      <c r="AA15" s="14">
         <v>22383</v>
       </c>
-      <c r="P15" s="14">
+      <c r="AB15" s="14">
         <v>23985</v>
       </c>
-      <c r="Q15" s="14">
+      <c r="AC15" s="14">
         <v>25775</v>
       </c>
-      <c r="R15" s="14">
+      <c r="AD15" s="14">
         <v>27460</v>
       </c>
-      <c r="S15" s="14">
+      <c r="AE15" s="14">
         <v>31732</v>
       </c>
-      <c r="T15" s="17">
+      <c r="AF15" s="17">
         <v>33549</v>
       </c>
-      <c r="U15" s="17">
+      <c r="AG15" s="17">
         <v>36430</v>
       </c>
-      <c r="V15" s="17">
+      <c r="AH15" s="17">
         <v>37581</v>
       </c>
-      <c r="W15" s="17">
+      <c r="AI15" s="17">
         <v>38387</v>
       </c>
-      <c r="X15" s="24">
+      <c r="AJ15" s="23">
         <v>42525</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="11">
+      <c r="B16" s="26">
+        <v>3.3</v>
+      </c>
+      <c r="C16" s="26">
+        <v>3.4</v>
+      </c>
+      <c r="D16" s="26">
+        <v>3.5</v>
+      </c>
+      <c r="E16" s="26">
+        <v>3.3</v>
+      </c>
+      <c r="F16" s="26">
+        <v>3.3</v>
+      </c>
+      <c r="G16" s="26">
+        <v>3.1</v>
+      </c>
+      <c r="H16" s="26">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I16" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="J16" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="K16" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="L16" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="M16" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="N16" s="11">
         <v>1835</v>
       </c>
-      <c r="C16" s="11">
+      <c r="O16" s="11">
         <v>1949</v>
       </c>
-      <c r="D16" s="11">
+      <c r="P16" s="11">
         <v>2157</v>
       </c>
-      <c r="E16" s="11">
+      <c r="Q16" s="11">
         <v>2234</v>
       </c>
-      <c r="F16" s="11">
+      <c r="R16" s="11">
         <v>2094</v>
       </c>
-      <c r="G16" s="12">
+      <c r="S16" s="12">
         <v>2323</v>
       </c>
-      <c r="H16" s="13">
+      <c r="T16" s="13">
         <v>2410</v>
       </c>
-      <c r="I16" s="14">
+      <c r="U16" s="14">
         <v>2617</v>
       </c>
-      <c r="J16" s="14">
+      <c r="V16" s="14">
         <v>2481</v>
       </c>
-      <c r="K16" s="14">
+      <c r="W16" s="14">
         <v>2644</v>
       </c>
-      <c r="L16" s="14">
+      <c r="X16" s="14">
         <v>2923</v>
       </c>
-      <c r="M16" s="14">
+      <c r="Y16" s="14">
         <v>3250</v>
       </c>
-      <c r="N16" s="14">
+      <c r="Z16" s="14">
         <v>3781</v>
       </c>
-      <c r="O16" s="14">
+      <c r="AA16" s="14">
         <v>4457</v>
       </c>
-      <c r="P16" s="14">
+      <c r="AB16" s="14">
         <v>4137</v>
       </c>
-      <c r="Q16" s="14">
+      <c r="AC16" s="14">
         <v>5130</v>
       </c>
-      <c r="R16" s="14">
+      <c r="AD16" s="14">
         <v>5615</v>
       </c>
-      <c r="S16" s="14">
+      <c r="AE16" s="14">
         <v>5684</v>
       </c>
-      <c r="T16" s="17">
+      <c r="AF16" s="17">
         <v>6013</v>
       </c>
-      <c r="U16" s="17">
+      <c r="AG16" s="17">
         <v>5855</v>
       </c>
-      <c r="V16" s="17">
+      <c r="AH16" s="17">
         <v>6876</v>
       </c>
-      <c r="W16" s="17">
+      <c r="AI16" s="17">
         <v>8051</v>
       </c>
-      <c r="X16" s="24">
+      <c r="AJ16" s="23">
         <v>8480</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A17" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="11">
+      <c r="B17" s="26">
+        <v>8</v>
+      </c>
+      <c r="C17" s="26">
+        <v>8.1</v>
+      </c>
+      <c r="D17" s="26">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="E17" s="26">
+        <v>8</v>
+      </c>
+      <c r="F17" s="26">
+        <v>7.2</v>
+      </c>
+      <c r="G17" s="26">
+        <v>6.6</v>
+      </c>
+      <c r="H17" s="26">
+        <v>5</v>
+      </c>
+      <c r="I17" s="26">
+        <v>4</v>
+      </c>
+      <c r="J17" s="26">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K17" s="26">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L17" s="26">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="M17" s="26">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="N17" s="11">
         <v>4943</v>
       </c>
-      <c r="C17" s="11">
+      <c r="O17" s="11">
         <v>4945</v>
       </c>
-      <c r="D17" s="11">
+      <c r="P17" s="11">
         <v>4950</v>
       </c>
-      <c r="E17" s="11">
+      <c r="Q17" s="11">
         <v>5108</v>
       </c>
-      <c r="F17" s="11">
+      <c r="R17" s="11">
         <v>5145</v>
       </c>
-      <c r="G17" s="12">
+      <c r="S17" s="12">
         <v>5216</v>
       </c>
-      <c r="H17" s="13">
+      <c r="T17" s="13">
         <v>5228</v>
       </c>
-      <c r="I17" s="14">
+      <c r="U17" s="14">
         <v>4375</v>
       </c>
-      <c r="J17" s="14">
+      <c r="V17" s="14">
         <v>5340</v>
       </c>
-      <c r="K17" s="14">
+      <c r="W17" s="14">
         <v>6084</v>
       </c>
-      <c r="L17" s="14">
+      <c r="X17" s="14">
         <v>6869</v>
       </c>
-      <c r="M17" s="14">
+      <c r="Y17" s="14">
         <v>7200</v>
       </c>
-      <c r="N17" s="14">
+      <c r="Z17" s="14">
         <v>7618</v>
       </c>
-      <c r="O17" s="14">
+      <c r="AA17" s="14">
         <v>7886</v>
       </c>
-      <c r="P17" s="14">
+      <c r="AB17" s="14">
         <v>8644</v>
       </c>
-      <c r="Q17" s="14">
+      <c r="AC17" s="14">
         <v>9404</v>
       </c>
-      <c r="R17" s="14">
+      <c r="AD17" s="14">
         <v>9844</v>
       </c>
-      <c r="S17" s="14">
+      <c r="AE17" s="14">
         <v>10266</v>
       </c>
-      <c r="T17" s="17">
+      <c r="AF17" s="17">
         <v>10946</v>
       </c>
-      <c r="U17" s="17">
+      <c r="AG17" s="17">
         <v>11478</v>
       </c>
-      <c r="V17" s="17">
+      <c r="AH17" s="17">
         <v>11561</v>
       </c>
-      <c r="W17" s="17">
+      <c r="AI17" s="17">
         <v>12365</v>
       </c>
-      <c r="X17" s="24">
+      <c r="AJ17" s="23">
         <v>12444</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A18" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B18" s="26">
+        <v>5.2</v>
+      </c>
+      <c r="C18" s="26">
+        <v>5.3</v>
+      </c>
+      <c r="D18" s="26">
+        <v>5.5</v>
+      </c>
+      <c r="E18" s="26">
+        <v>5.2</v>
+      </c>
+      <c r="F18" s="26">
+        <v>5</v>
+      </c>
+      <c r="G18" s="26">
+        <v>4.3</v>
+      </c>
+      <c r="H18" s="26">
+        <v>3.4</v>
+      </c>
+      <c r="I18" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="J18" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="K18" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="L18" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="M18" s="26">
+        <v>1.66</v>
+      </c>
+      <c r="N18" s="11">
         <v>1717</v>
       </c>
-      <c r="C18" s="11">
+      <c r="O18" s="11">
         <v>1828</v>
       </c>
-      <c r="D18" s="11">
+      <c r="P18" s="11">
         <v>1991</v>
       </c>
-      <c r="E18" s="11">
+      <c r="Q18" s="11">
         <v>2413</v>
       </c>
-      <c r="F18" s="11">
+      <c r="R18" s="11">
         <v>2473</v>
       </c>
-      <c r="G18" s="12">
+      <c r="S18" s="12">
         <v>2546</v>
       </c>
-      <c r="H18" s="13">
+      <c r="T18" s="13">
         <v>2912</v>
       </c>
-      <c r="I18" s="14">
+      <c r="U18" s="14">
         <v>3061</v>
       </c>
-      <c r="J18" s="14">
+      <c r="V18" s="14">
         <v>3464</v>
       </c>
-      <c r="K18" s="14">
+      <c r="W18" s="14">
         <v>3534</v>
       </c>
-      <c r="L18" s="14">
+      <c r="X18" s="14">
         <v>3752</v>
       </c>
-      <c r="M18" s="14">
+      <c r="Y18" s="14">
         <v>4153</v>
       </c>
-      <c r="N18" s="14">
+      <c r="Z18" s="14">
         <v>5056</v>
       </c>
-      <c r="O18" s="14">
+      <c r="AA18" s="14">
         <v>5640</v>
       </c>
-      <c r="P18" s="14">
+      <c r="AB18" s="14">
         <v>5729</v>
       </c>
-      <c r="Q18" s="14">
+      <c r="AC18" s="14">
         <v>6532</v>
       </c>
-      <c r="R18" s="14">
+      <c r="AD18" s="14">
         <v>7187</v>
       </c>
-      <c r="S18" s="14">
+      <c r="AE18" s="14">
         <v>7953</v>
       </c>
-      <c r="T18" s="17">
+      <c r="AF18" s="17">
         <v>7364</v>
       </c>
-      <c r="U18" s="17">
+      <c r="AG18" s="17">
         <v>9980</v>
       </c>
-      <c r="V18" s="17">
+      <c r="AH18" s="17">
         <v>8488</v>
       </c>
-      <c r="W18" s="17">
+      <c r="AI18" s="17">
         <v>9100</v>
       </c>
-      <c r="X18" s="24">
+      <c r="AJ18" s="23">
         <v>9727</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A19" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="11">
+      <c r="B19" s="26">
+        <v>11.6</v>
+      </c>
+      <c r="C19" s="26">
+        <v>11.7</v>
+      </c>
+      <c r="D19" s="26">
+        <v>11.9</v>
+      </c>
+      <c r="E19" s="26">
+        <v>11.4</v>
+      </c>
+      <c r="F19" s="26">
+        <v>11.8</v>
+      </c>
+      <c r="G19" s="26">
+        <v>10.4</v>
+      </c>
+      <c r="H19" s="26">
+        <v>11</v>
+      </c>
+      <c r="I19" s="26">
+        <v>7.9</v>
+      </c>
+      <c r="J19" s="26">
+        <v>10.5</v>
+      </c>
+      <c r="K19" s="26">
+        <v>11.3</v>
+      </c>
+      <c r="L19" s="26">
+        <v>11.36</v>
+      </c>
+      <c r="M19" s="26">
+        <v>11.4</v>
+      </c>
+      <c r="N19" s="11">
         <v>10816</v>
       </c>
-      <c r="C19" s="11">
+      <c r="O19" s="11">
         <v>11260</v>
       </c>
-      <c r="D19" s="11">
+      <c r="P19" s="11">
         <v>11388</v>
       </c>
-      <c r="E19" s="11">
+      <c r="Q19" s="11">
         <v>10338</v>
       </c>
-      <c r="F19" s="11">
+      <c r="R19" s="11">
         <v>11471</v>
       </c>
-      <c r="G19" s="12">
+      <c r="S19" s="12">
         <v>11333</v>
       </c>
-      <c r="H19" s="13">
+      <c r="T19" s="13">
         <v>11360</v>
       </c>
-      <c r="I19" s="14">
+      <c r="U19" s="14">
         <v>11574</v>
       </c>
-      <c r="J19" s="14">
+      <c r="V19" s="14">
         <v>11998</v>
       </c>
-      <c r="K19" s="14">
+      <c r="W19" s="14">
         <v>12306</v>
       </c>
-      <c r="L19" s="14">
+      <c r="X19" s="14">
         <v>12712</v>
       </c>
-      <c r="M19" s="14">
+      <c r="Y19" s="14">
         <v>13462</v>
       </c>
-      <c r="N19" s="14">
+      <c r="Z19" s="14">
         <v>15409</v>
       </c>
-      <c r="O19" s="14">
+      <c r="AA19" s="14">
         <v>17288</v>
       </c>
-      <c r="P19" s="14">
+      <c r="AB19" s="14">
         <v>18821</v>
       </c>
-      <c r="Q19" s="14">
+      <c r="AC19" s="14">
         <v>20326</v>
       </c>
-      <c r="R19" s="14">
+      <c r="AD19" s="14">
         <v>20739</v>
       </c>
-      <c r="S19" s="14">
+      <c r="AE19" s="14">
         <v>21173</v>
       </c>
-      <c r="T19" s="17">
+      <c r="AF19" s="17">
         <v>21613</v>
       </c>
-      <c r="U19" s="17">
+      <c r="AG19" s="17">
         <v>21752</v>
       </c>
-      <c r="V19" s="17">
+      <c r="AH19" s="17">
         <v>18286</v>
       </c>
-      <c r="W19" s="17">
+      <c r="AI19" s="17">
         <v>17190</v>
       </c>
-      <c r="X19" s="24">
+      <c r="AJ19" s="23">
         <v>17465</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A20" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="11">
+      <c r="B20" s="26">
+        <v>6.3</v>
+      </c>
+      <c r="C20" s="26">
+        <v>6.5</v>
+      </c>
+      <c r="D20" s="26">
+        <v>6.4</v>
+      </c>
+      <c r="E20" s="26">
+        <v>6.6</v>
+      </c>
+      <c r="F20" s="26">
+        <v>5.8</v>
+      </c>
+      <c r="G20" s="26">
+        <v>5.2</v>
+      </c>
+      <c r="H20" s="26">
+        <v>4</v>
+      </c>
+      <c r="I20" s="26">
+        <v>3.2</v>
+      </c>
+      <c r="J20" s="26">
+        <v>3.4</v>
+      </c>
+      <c r="K20" s="26">
+        <v>3.6</v>
+      </c>
+      <c r="L20" s="26">
+        <v>3.75</v>
+      </c>
+      <c r="M20" s="26">
+        <v>4.07</v>
+      </c>
+      <c r="N20" s="11">
         <v>4099</v>
       </c>
-      <c r="C20" s="11">
+      <c r="O20" s="11">
         <v>4425</v>
       </c>
-      <c r="D20" s="11">
+      <c r="P20" s="11">
         <v>4712</v>
       </c>
-      <c r="E20" s="11">
+      <c r="Q20" s="11">
         <v>5249</v>
       </c>
-      <c r="F20" s="11">
+      <c r="R20" s="11">
         <v>5621</v>
       </c>
-      <c r="G20" s="12">
+      <c r="S20" s="12">
         <v>5885</v>
       </c>
-      <c r="H20" s="13">
+      <c r="T20" s="13">
         <v>6166</v>
       </c>
-      <c r="I20" s="14">
+      <c r="U20" s="14">
         <v>5994</v>
       </c>
-      <c r="J20" s="14">
+      <c r="V20" s="14">
         <v>7180</v>
       </c>
-      <c r="K20" s="14">
+      <c r="W20" s="14">
         <v>8008</v>
       </c>
-      <c r="L20" s="14">
+      <c r="X20" s="14">
         <v>9328</v>
       </c>
-      <c r="M20" s="14">
+      <c r="Y20" s="14">
         <v>10453</v>
       </c>
-      <c r="N20" s="14">
+      <c r="Z20" s="14">
         <v>9506</v>
       </c>
-      <c r="O20" s="14">
+      <c r="AA20" s="14">
         <v>10113</v>
       </c>
-      <c r="P20" s="14">
+      <c r="AB20" s="14">
         <v>11012</v>
       </c>
-      <c r="Q20" s="14">
+      <c r="AC20" s="14">
         <v>12134</v>
       </c>
-      <c r="R20" s="14">
+      <c r="AD20" s="14">
         <v>13262</v>
       </c>
-      <c r="S20" s="14">
+      <c r="AE20" s="14">
         <v>13687</v>
       </c>
-      <c r="T20" s="17">
+      <c r="AF20" s="17">
         <v>14630</v>
       </c>
-      <c r="U20" s="17">
+      <c r="AG20" s="17">
         <v>14728</v>
       </c>
-      <c r="V20" s="17">
+      <c r="AH20" s="17">
         <v>16242</v>
       </c>
-      <c r="W20" s="17">
+      <c r="AI20" s="17">
         <v>18232</v>
       </c>
-      <c r="X20" s="24">
+      <c r="AJ20" s="23">
         <v>17992</v>
       </c>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A21" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="11">
+      <c r="B21" s="26">
+        <v>4.3</v>
+      </c>
+      <c r="C21" s="26">
+        <v>4.3</v>
+      </c>
+      <c r="D21" s="26">
+        <v>4.8</v>
+      </c>
+      <c r="E21" s="26">
+        <v>4.7</v>
+      </c>
+      <c r="F21" s="26">
+        <v>4.7</v>
+      </c>
+      <c r="G21" s="26">
+        <v>4.7</v>
+      </c>
+      <c r="H21" s="26">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I21" s="26">
+        <v>3.5</v>
+      </c>
+      <c r="J21" s="26">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K21" s="26">
+        <v>4.2</v>
+      </c>
+      <c r="L21" s="26">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="M21" s="26">
+        <v>4.54</v>
+      </c>
+      <c r="N21" s="11">
         <v>4766</v>
       </c>
-      <c r="C21" s="11">
+      <c r="O21" s="11">
         <v>4919</v>
       </c>
-      <c r="D21" s="11">
+      <c r="P21" s="11">
         <v>4981</v>
       </c>
-      <c r="E21" s="11">
+      <c r="Q21" s="11">
         <v>4977</v>
       </c>
-      <c r="F21" s="11">
+      <c r="R21" s="11">
         <v>4961</v>
       </c>
-      <c r="G21" s="12">
+      <c r="S21" s="12">
         <v>4985</v>
       </c>
-      <c r="H21" s="13">
+      <c r="T21" s="13">
         <v>5367</v>
       </c>
-      <c r="I21" s="14">
+      <c r="U21" s="14">
         <v>5607</v>
       </c>
-      <c r="J21" s="14">
+      <c r="V21" s="14">
         <v>5744</v>
       </c>
-      <c r="K21" s="14">
+      <c r="W21" s="14">
         <v>5782</v>
       </c>
-      <c r="L21" s="14">
+      <c r="X21" s="14">
         <v>5968</v>
       </c>
-      <c r="M21" s="14">
+      <c r="Y21" s="14">
         <v>6007</v>
       </c>
-      <c r="N21" s="14">
+      <c r="Z21" s="14">
         <v>6872</v>
       </c>
-      <c r="O21" s="14">
+      <c r="AA21" s="14">
         <v>7284</v>
       </c>
-      <c r="P21" s="14">
+      <c r="AB21" s="14">
         <v>6382</v>
       </c>
-      <c r="Q21" s="14">
+      <c r="AC21" s="14">
         <v>6756</v>
       </c>
-      <c r="R21" s="14">
+      <c r="AD21" s="14">
         <v>7058</v>
       </c>
-      <c r="S21" s="14">
+      <c r="AE21" s="14">
         <v>7043</v>
       </c>
-      <c r="T21" s="17">
+      <c r="AF21" s="17">
         <v>7604</v>
       </c>
-      <c r="U21" s="17">
+      <c r="AG21" s="17">
         <v>7425</v>
       </c>
-      <c r="V21" s="17">
+      <c r="AH21" s="17">
         <v>7271</v>
       </c>
-      <c r="W21" s="17">
+      <c r="AI21" s="17">
         <v>8166</v>
       </c>
-      <c r="X21" s="24">
+      <c r="AJ21" s="23">
         <v>8607</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A22" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="11">
+      <c r="B22" s="26">
+        <v>7.3</v>
+      </c>
+      <c r="C22" s="26">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D22" s="26">
+        <v>10</v>
+      </c>
+      <c r="E22" s="26">
+        <v>10.6</v>
+      </c>
+      <c r="F22" s="26">
+        <v>9.9</v>
+      </c>
+      <c r="G22" s="26">
+        <v>6.5</v>
+      </c>
+      <c r="H22" s="26">
+        <v>5.9</v>
+      </c>
+      <c r="I22" s="26">
+        <v>5.2</v>
+      </c>
+      <c r="J22" s="26">
+        <v>5.3</v>
+      </c>
+      <c r="K22" s="26">
+        <v>5.3</v>
+      </c>
+      <c r="L22" s="26">
+        <v>6.14</v>
+      </c>
+      <c r="M22" s="26">
+        <v>6.44</v>
+      </c>
+      <c r="N22" s="11">
         <v>6880</v>
       </c>
-      <c r="C22" s="11">
+      <c r="O22" s="11">
         <v>7859</v>
       </c>
-      <c r="D22" s="11">
+      <c r="P22" s="11">
         <v>7917</v>
       </c>
-      <c r="E22" s="11">
+      <c r="Q22" s="11">
         <v>8175</v>
       </c>
-      <c r="F22" s="11">
+      <c r="R22" s="11">
         <v>8163</v>
       </c>
-      <c r="G22" s="12">
+      <c r="S22" s="12">
         <v>8697</v>
       </c>
-      <c r="H22" s="13">
+      <c r="T22" s="13">
         <v>8563</v>
       </c>
-      <c r="I22" s="14">
+      <c r="U22" s="14">
         <v>8496</v>
       </c>
-      <c r="J22" s="14">
+      <c r="V22" s="14">
         <v>10488</v>
       </c>
-      <c r="K22" s="14">
+      <c r="W22" s="14">
         <v>10898</v>
       </c>
-      <c r="L22" s="14">
+      <c r="X22" s="14">
         <v>11102</v>
       </c>
-      <c r="M22" s="14">
+      <c r="Y22" s="14">
         <v>12687</v>
       </c>
-      <c r="N22" s="14">
+      <c r="Z22" s="14">
         <v>13471</v>
       </c>
-      <c r="O22" s="14">
+      <c r="AA22" s="14">
         <v>15342</v>
       </c>
-      <c r="P22" s="14">
+      <c r="AB22" s="14">
         <v>16901</v>
       </c>
-      <c r="Q22" s="14">
+      <c r="AC22" s="14">
         <v>18233</v>
       </c>
-      <c r="R22" s="14">
+      <c r="AD22" s="14">
         <v>18972</v>
       </c>
-      <c r="S22" s="14">
+      <c r="AE22" s="14">
         <v>18619</v>
       </c>
-      <c r="T22" s="17">
+      <c r="AF22" s="17">
         <v>19652</v>
       </c>
-      <c r="U22" s="17">
+      <c r="AG22" s="17">
         <v>19629</v>
       </c>
-      <c r="V22" s="17">
+      <c r="AH22" s="17">
         <v>18417</v>
       </c>
-      <c r="W22" s="17">
+      <c r="AI22" s="17">
         <v>20650</v>
       </c>
-      <c r="X22" s="24">
+      <c r="AJ22" s="23">
         <v>19888</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A23" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="11">
+      <c r="B23" s="26">
+        <v>1.7</v>
+      </c>
+      <c r="C23" s="26">
+        <v>1.7</v>
+      </c>
+      <c r="D23" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="E23" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="F23" s="26">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G23" s="26">
+        <v>2.1</v>
+      </c>
+      <c r="H23" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="I23" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="J23" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="K23" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="L23" s="26">
+        <v>1.61</v>
+      </c>
+      <c r="M23" s="26">
+        <v>1.71</v>
+      </c>
+      <c r="N23" s="11">
         <v>2019</v>
       </c>
-      <c r="C23" s="11">
+      <c r="O23" s="11">
         <v>2018</v>
       </c>
-      <c r="D23" s="11">
+      <c r="P23" s="11">
         <v>2095</v>
       </c>
-      <c r="E23" s="11">
+      <c r="Q23" s="11">
         <v>2438</v>
       </c>
-      <c r="F23" s="11">
+      <c r="R23" s="11">
         <v>2308</v>
       </c>
-      <c r="G23" s="12">
+      <c r="S23" s="12">
         <v>2445</v>
       </c>
-      <c r="H23" s="13">
+      <c r="T23" s="13">
         <v>2353</v>
       </c>
-      <c r="I23" s="14">
+      <c r="U23" s="14">
         <v>2794</v>
       </c>
-      <c r="J23" s="14">
+      <c r="V23" s="14">
         <v>3242</v>
       </c>
-      <c r="K23" s="14">
+      <c r="W23" s="14">
         <v>3649</v>
       </c>
-      <c r="L23" s="14">
+      <c r="X23" s="14">
         <v>4534</v>
       </c>
-      <c r="M23" s="14">
+      <c r="Y23" s="14">
         <v>4898</v>
       </c>
-      <c r="N23" s="14">
+      <c r="Z23" s="14">
         <v>4810</v>
       </c>
-      <c r="O23" s="14">
+      <c r="AA23" s="14">
         <v>5473</v>
       </c>
-      <c r="P23" s="14">
+      <c r="AB23" s="14">
         <v>5718</v>
       </c>
-      <c r="Q23" s="14">
+      <c r="AC23" s="14">
         <v>7206</v>
       </c>
-      <c r="R23" s="14">
+      <c r="AD23" s="14">
         <v>8001</v>
       </c>
-      <c r="S23" s="14">
+      <c r="AE23" s="14">
         <v>8719</v>
       </c>
-      <c r="T23" s="17">
+      <c r="AF23" s="17">
         <v>8205</v>
       </c>
-      <c r="U23" s="17">
+      <c r="AG23" s="17">
         <v>9927</v>
       </c>
-      <c r="V23" s="17">
+      <c r="AH23" s="17">
         <v>8532</v>
       </c>
-      <c r="W23" s="17">
+      <c r="AI23" s="17">
         <v>8047</v>
       </c>
-      <c r="X23" s="24">
+      <c r="AJ23" s="23">
         <v>8755</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A24" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="11">
+      <c r="B24" s="26">
+        <v>7.6</v>
+      </c>
+      <c r="C24" s="26">
+        <v>7.9</v>
+      </c>
+      <c r="D24" s="26">
+        <v>8.9</v>
+      </c>
+      <c r="E24" s="26">
+        <v>9.4</v>
+      </c>
+      <c r="F24" s="26">
+        <v>9.1</v>
+      </c>
+      <c r="G24" s="26">
+        <v>8.5</v>
+      </c>
+      <c r="H24" s="26">
+        <v>6.7</v>
+      </c>
+      <c r="I24" s="26">
+        <v>5.9</v>
+      </c>
+      <c r="J24" s="26">
+        <v>5.6</v>
+      </c>
+      <c r="K24" s="26">
+        <v>5.9</v>
+      </c>
+      <c r="L24" s="26">
+        <v>6.14</v>
+      </c>
+      <c r="M24" s="26">
+        <v>6.38</v>
+      </c>
+      <c r="N24" s="11">
         <v>6939</v>
       </c>
-      <c r="C24" s="11">
+      <c r="O24" s="11">
         <v>7385</v>
       </c>
-      <c r="D24" s="11">
+      <c r="P24" s="11">
         <v>7167</v>
       </c>
-      <c r="E24" s="11">
+      <c r="Q24" s="11">
         <v>6978</v>
       </c>
-      <c r="F24" s="11">
+      <c r="R24" s="11">
         <v>7215</v>
       </c>
-      <c r="G24" s="12">
+      <c r="S24" s="12">
         <v>7297</v>
       </c>
-      <c r="H24" s="13">
+      <c r="T24" s="13">
         <v>7357</v>
       </c>
-      <c r="I24" s="14">
+      <c r="U24" s="14">
         <v>8103</v>
       </c>
-      <c r="J24" s="14">
+      <c r="V24" s="14">
         <v>7731</v>
       </c>
-      <c r="K24" s="14">
+      <c r="W24" s="14">
         <v>9206</v>
       </c>
-      <c r="L24" s="14">
+      <c r="X24" s="14">
         <v>8877</v>
       </c>
-      <c r="M24" s="14">
+      <c r="Y24" s="14">
         <v>10152</v>
       </c>
-      <c r="N24" s="14">
+      <c r="Z24" s="14">
         <v>11345</v>
       </c>
-      <c r="O24" s="14">
+      <c r="AA24" s="14">
         <v>11207</v>
       </c>
-      <c r="P24" s="14">
+      <c r="AB24" s="14">
         <v>11254</v>
       </c>
-      <c r="Q24" s="14">
+      <c r="AC24" s="14">
         <v>11870</v>
       </c>
-      <c r="R24" s="14">
+      <c r="AD24" s="14">
         <v>11423</v>
       </c>
-      <c r="S24" s="14">
+      <c r="AE24" s="14">
         <v>11617</v>
       </c>
-      <c r="T24" s="17">
+      <c r="AF24" s="17">
         <v>12002</v>
       </c>
-      <c r="U24" s="17">
+      <c r="AG24" s="17">
         <v>10913</v>
       </c>
-      <c r="V24" s="17">
+      <c r="AH24" s="17">
         <v>11237</v>
       </c>
-      <c r="W24" s="17">
+      <c r="AI24" s="17">
         <v>11501</v>
       </c>
-      <c r="X24" s="24">
+      <c r="AJ24" s="23">
         <v>12705</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A25" s="4"/>
-      <c r="B25" s="5"/>
-[...10 lines deleted...]
-      <c r="M25" s="5"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4"/>
       <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A26" s="6"/>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
     </row>
-    <row r="27" spans="1:24">
-[...11 lines deleted...]
-      <c r="M27" s="5"/>
+    <row r="27" spans="1:36" x14ac:dyDescent="0.2">
       <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A1:AF1"/>
   </mergeCells>
   <pageMargins left="0.14000000000000001" right="0.14000000000000001" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>бас</vt:lpstr>