--- v0 (2026-04-15)
+++ v1 (2026-08-23)
@@ -224,73 +224,73 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -566,457 +566,477 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q6"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="T18" sqref="T18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="1" customWidth="1"/>
-    <col min="2" max="17" width="8.7109375" style="1" customWidth="1"/>
-    <col min="18" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="18" width="8.7109375" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="19" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1"/>
+    <row r="2" spans="1:18" ht="15" customHeight="1">
+      <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="19"/>
-[...13 lines deleted...]
-      <c r="P2" s="19"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
     </row>
-    <row r="3" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="N3" s="5"/>
-      <c r="Q3" s="5" t="s">
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="4" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="10">
         <v>2009</v>
       </c>
       <c r="C4" s="10">
         <v>2010</v>
       </c>
       <c r="D4" s="10">
         <v>2011</v>
       </c>
       <c r="E4" s="10">
         <v>2012</v>
       </c>
       <c r="F4" s="10">
         <v>2013</v>
       </c>
       <c r="G4" s="10">
         <v>2014</v>
       </c>
       <c r="H4" s="10">
         <v>2015</v>
       </c>
       <c r="I4" s="10">
         <v>2016</v>
       </c>
       <c r="J4" s="10">
         <v>2017</v>
       </c>
       <c r="K4" s="10">
         <v>2018</v>
       </c>
       <c r="L4" s="10">
         <v>2019</v>
       </c>
       <c r="M4" s="10">
         <v>2020</v>
       </c>
       <c r="N4" s="11">
         <v>2021</v>
       </c>
       <c r="O4" s="11">
         <v>2022</v>
       </c>
       <c r="P4" s="11">
         <v>2023</v>
       </c>
       <c r="Q4" s="11">
         <v>2024</v>
       </c>
+      <c r="R4" s="11">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="12">
         <v>381</v>
       </c>
       <c r="C5" s="12">
         <v>432</v>
       </c>
       <c r="D5" s="12">
         <v>449</v>
       </c>
       <c r="E5" s="12">
         <v>416</v>
       </c>
       <c r="F5" s="12">
         <v>585</v>
       </c>
       <c r="G5" s="12">
         <v>572</v>
       </c>
       <c r="H5" s="12">
         <v>773</v>
       </c>
       <c r="I5" s="12">
         <v>1282</v>
       </c>
       <c r="J5" s="12">
         <v>1507</v>
       </c>
       <c r="K5" s="13">
         <v>1833</v>
       </c>
       <c r="L5" s="14">
         <v>1503</v>
       </c>
       <c r="M5" s="14">
         <v>1468</v>
       </c>
       <c r="N5" s="14">
         <v>1565</v>
       </c>
       <c r="O5" s="14">
         <v>1062</v>
       </c>
-      <c r="P5" s="21">
+      <c r="P5" s="19">
         <v>935</v>
       </c>
-      <c r="Q5" s="22">
+      <c r="Q5" s="20">
         <v>1021</v>
       </c>
+      <c r="R5" s="8">
+        <v>1011</v>
+      </c>
     </row>
-    <row r="6" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="15">
         <v>381</v>
       </c>
       <c r="C6" s="15">
         <v>432</v>
       </c>
       <c r="D6" s="15">
         <v>449</v>
       </c>
       <c r="E6" s="15">
         <v>416</v>
       </c>
       <c r="F6" s="15">
         <v>585</v>
       </c>
       <c r="G6" s="15">
         <v>572</v>
       </c>
       <c r="H6" s="15">
         <v>773</v>
       </c>
       <c r="I6" s="15">
         <v>1282</v>
       </c>
       <c r="J6" s="15">
         <v>1507</v>
       </c>
       <c r="K6" s="16">
         <v>1833</v>
       </c>
       <c r="L6" s="17">
         <v>1503</v>
       </c>
       <c r="M6" s="17">
         <v>1468</v>
       </c>
       <c r="N6" s="17">
         <v>1565</v>
       </c>
       <c r="O6" s="17">
         <v>1062</v>
       </c>
-      <c r="P6" s="23">
+      <c r="P6" s="21">
         <v>935</v>
       </c>
-      <c r="Q6" s="24">
+      <c r="Q6" s="22">
         <v>1021</v>
+      </c>
+      <c r="R6" s="17">
+        <v>1011</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="7" min="1" max="24" man="1"/>
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q6"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="T13" sqref="T13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="1" customWidth="1"/>
-    <col min="2" max="15" width="8.7109375" style="1" customWidth="1"/>
-    <col min="16" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="18" width="8.7109375" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="20" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1"/>
+    <row r="2" spans="1:18" ht="15" customHeight="1">
+      <c r="A2" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="20"/>
-[...11 lines deleted...]
-      <c r="N2" s="20"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
     </row>
-    <row r="3" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="L3" s="5"/>
       <c r="N3" s="5"/>
-      <c r="Q3" s="5" t="s">
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="4" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="18">
         <v>2009</v>
       </c>
       <c r="C4" s="10">
         <v>2010</v>
       </c>
       <c r="D4" s="18">
         <v>2011</v>
       </c>
       <c r="E4" s="10">
         <v>2012</v>
       </c>
       <c r="F4" s="18">
         <v>2013</v>
       </c>
       <c r="G4" s="10">
         <v>2014</v>
       </c>
       <c r="H4" s="18">
         <v>2015</v>
       </c>
       <c r="I4" s="10">
         <v>2016</v>
       </c>
       <c r="J4" s="18">
         <v>2017</v>
       </c>
       <c r="K4" s="10">
         <v>2018</v>
       </c>
       <c r="L4" s="18">
         <v>2019</v>
       </c>
       <c r="M4" s="18">
         <v>2020</v>
       </c>
       <c r="N4" s="11">
         <v>2021</v>
       </c>
       <c r="O4" s="11">
         <v>2022</v>
       </c>
       <c r="P4" s="11">
         <v>2023</v>
       </c>
       <c r="Q4" s="11">
         <v>2024</v>
       </c>
+      <c r="R4" s="11">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7">
         <v>242</v>
       </c>
       <c r="C5" s="7">
         <v>283</v>
       </c>
       <c r="D5" s="7">
         <v>287</v>
       </c>
       <c r="E5" s="7">
         <v>267</v>
       </c>
       <c r="F5" s="7">
         <v>380</v>
       </c>
       <c r="G5" s="7">
         <v>368</v>
       </c>
       <c r="H5" s="7">
         <v>420</v>
       </c>
       <c r="I5" s="7">
         <v>691</v>
       </c>
       <c r="J5" s="7">
         <v>741</v>
       </c>
       <c r="K5" s="9">
         <v>923</v>
       </c>
       <c r="L5" s="8">
         <v>782</v>
       </c>
       <c r="M5" s="8">
         <v>850</v>
       </c>
       <c r="N5" s="8">
         <v>936</v>
       </c>
       <c r="O5" s="8">
         <v>610</v>
       </c>
-      <c r="P5" s="21">
+      <c r="P5" s="19">
         <v>503</v>
       </c>
-      <c r="Q5" s="25">
+      <c r="Q5" s="23">
         <v>529</v>
       </c>
+      <c r="R5" s="8">
+        <v>491</v>
+      </c>
     </row>
-    <row r="6" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="15">
         <v>242</v>
       </c>
       <c r="C6" s="15">
         <v>283</v>
       </c>
       <c r="D6" s="15">
         <v>287</v>
       </c>
       <c r="E6" s="15">
         <v>267</v>
       </c>
       <c r="F6" s="15">
         <v>380</v>
       </c>
       <c r="G6" s="15">
         <v>368</v>
       </c>
       <c r="H6" s="15">
         <v>420</v>
       </c>
       <c r="I6" s="15">
         <v>691</v>
       </c>
       <c r="J6" s="15">
         <v>741</v>
       </c>
       <c r="K6" s="3">
         <v>923</v>
       </c>
       <c r="L6" s="17">
         <v>782</v>
       </c>
       <c r="M6" s="17">
         <v>850</v>
       </c>
       <c r="N6" s="17">
         <v>936</v>
       </c>
       <c r="O6" s="17">
         <v>610</v>
       </c>
-      <c r="P6" s="23">
+      <c r="P6" s="21">
         <v>503</v>
       </c>
-      <c r="Q6" s="26">
+      <c r="Q6" s="24">
         <v>529</v>
+      </c>
+      <c r="R6" s="17">
+        <v>491</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:N2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>