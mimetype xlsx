--- v0 (2026-04-15)
+++ v1 (2026-08-23)
@@ -241,70 +241,70 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -582,99 +582,100 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="U11" sqref="U11"/>
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="3" customWidth="1"/>
-    <col min="2" max="26" width="8.7109375" style="3" customWidth="1"/>
-    <col min="27" max="16384" width="9.140625" style="3"/>
+    <col min="2" max="27" width="8.7109375" style="3" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="24" t="s">
+    <row r="1" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="24"/>
-[...20 lines deleted...]
-      <c r="W2" s="24"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
     </row>
-    <row r="3" spans="1:26" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="U3" s="4"/>
       <c r="W3" s="6"/>
-      <c r="Z3" s="6" t="s">
+      <c r="Z3" s="6"/>
+      <c r="AA3" s="6" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:27" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7"/>
       <c r="B4" s="15">
         <v>2000</v>
       </c>
       <c r="C4" s="16">
         <v>2001</v>
       </c>
       <c r="D4" s="16">
         <v>2002</v>
       </c>
       <c r="E4" s="16">
         <v>2003</v>
       </c>
       <c r="F4" s="16">
         <v>2004</v>
       </c>
       <c r="G4" s="16">
         <v>2005</v>
       </c>
       <c r="H4" s="16">
         <v>2006</v>
       </c>
       <c r="I4" s="16">
         <v>2007</v>
       </c>
@@ -707,52 +708,55 @@
       </c>
       <c r="S4" s="16">
         <v>2017</v>
       </c>
       <c r="T4" s="16">
         <v>2018</v>
       </c>
       <c r="U4" s="16">
         <v>2019</v>
       </c>
       <c r="V4" s="16">
         <v>2020</v>
       </c>
       <c r="W4" s="17">
         <v>2021</v>
       </c>
       <c r="X4" s="17">
         <v>2022</v>
       </c>
       <c r="Y4" s="17">
         <v>2023</v>
       </c>
       <c r="Z4" s="17">
         <v>2024</v>
       </c>
+      <c r="AA4" s="17">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:26" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:27" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="6">
         <v>2</v>
       </c>
       <c r="F5" s="9">
         <v>4</v>
       </c>
       <c r="G5" s="9">
         <v>5</v>
       </c>
       <c r="H5" s="9">
         <v>5</v>
       </c>
       <c r="I5" s="9">
@@ -784,55 +788,58 @@
       </c>
       <c r="R5" s="11">
         <v>42</v>
       </c>
       <c r="S5" s="11">
         <v>89</v>
       </c>
       <c r="T5" s="12">
         <v>109</v>
       </c>
       <c r="U5" s="13">
         <v>110</v>
       </c>
       <c r="V5" s="13">
         <v>113</v>
       </c>
       <c r="W5" s="13">
         <v>93</v>
       </c>
       <c r="X5" s="13">
         <v>95</v>
       </c>
       <c r="Y5" s="13">
         <v>89</v>
       </c>
-      <c r="Z5" s="25">
+      <c r="Z5" s="24">
         <v>123</v>
       </c>
+      <c r="AA5" s="13">
+        <v>177</v>
+      </c>
     </row>
-    <row r="6" spans="1:26" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:27" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="19">
         <v>2</v>
       </c>
       <c r="F6" s="18">
         <v>4</v>
       </c>
       <c r="G6" s="18">
         <v>5</v>
       </c>
       <c r="H6" s="18">
         <v>5</v>
       </c>
       <c r="I6" s="18">
@@ -864,119 +871,123 @@
       </c>
       <c r="R6" s="22">
         <v>42</v>
       </c>
       <c r="S6" s="22">
         <v>89</v>
       </c>
       <c r="T6" s="2">
         <v>109</v>
       </c>
       <c r="U6" s="23">
         <v>110</v>
       </c>
       <c r="V6" s="23">
         <v>113</v>
       </c>
       <c r="W6" s="23">
         <v>93</v>
       </c>
       <c r="X6" s="23">
         <v>95</v>
       </c>
       <c r="Y6" s="23">
         <v>89</v>
       </c>
-      <c r="Z6" s="26">
+      <c r="Z6" s="25">
         <v>123</v>
+      </c>
+      <c r="AA6" s="23">
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:W2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="7" min="1" max="23" man="1"/>
     <brk id="17" min="1" max="23" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="Y5" sqref="Y5:Z6"/>
+      <selection activeCell="J31" sqref="J31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.5703125" style="3" customWidth="1"/>
-    <col min="2" max="26" width="8.7109375" style="3" customWidth="1"/>
-    <col min="27" max="16384" width="9.140625" style="3"/>
+    <col min="2" max="27" width="8.7109375" style="3" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="24" t="s">
+    <row r="1" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="24"/>
-[...20 lines deleted...]
-      <c r="W2" s="24"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
     </row>
-    <row r="3" spans="1:26" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="U3" s="4"/>
       <c r="W3" s="6"/>
-      <c r="Z3" s="6" t="s">
+      <c r="Z3" s="6"/>
+      <c r="AA3" s="6" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:27" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7"/>
       <c r="B4" s="16">
         <v>2000</v>
       </c>
       <c r="C4" s="16">
         <v>2001</v>
       </c>
       <c r="D4" s="16">
         <v>2002</v>
       </c>
       <c r="E4" s="16">
         <v>2003</v>
       </c>
       <c r="F4" s="16">
         <v>2004</v>
       </c>
       <c r="G4" s="16">
         <v>2005</v>
       </c>
       <c r="H4" s="16">
         <v>2006</v>
       </c>
       <c r="I4" s="16">
         <v>2007</v>
       </c>
@@ -1009,52 +1020,55 @@
       </c>
       <c r="S4" s="16">
         <v>2017</v>
       </c>
       <c r="T4" s="16">
         <v>2018</v>
       </c>
       <c r="U4" s="16">
         <v>2019</v>
       </c>
       <c r="V4" s="16">
         <v>2020</v>
       </c>
       <c r="W4" s="17">
         <v>2021</v>
       </c>
       <c r="X4" s="17">
         <v>2022</v>
       </c>
       <c r="Y4" s="17">
         <v>2023</v>
       </c>
       <c r="Z4" s="17">
         <v>2024</v>
       </c>
+      <c r="AA4" s="17">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:26" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:27" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="9">
         <v>1</v>
       </c>
       <c r="F5" s="9">
         <v>3</v>
       </c>
       <c r="G5" s="9">
         <v>4</v>
       </c>
       <c r="H5" s="9">
         <v>3</v>
       </c>
       <c r="I5" s="9" t="s">
@@ -1083,58 +1097,61 @@
       </c>
       <c r="Q5" s="11">
         <v>9</v>
       </c>
       <c r="R5" s="11">
         <v>24</v>
       </c>
       <c r="S5" s="11">
         <v>42</v>
       </c>
       <c r="T5" s="12">
         <v>76</v>
       </c>
       <c r="U5" s="13">
         <v>93</v>
       </c>
       <c r="V5" s="13">
         <v>80</v>
       </c>
       <c r="W5" s="11">
         <v>48</v>
       </c>
       <c r="X5" s="13">
         <v>50</v>
       </c>
-      <c r="Y5" s="27">
+      <c r="Y5" s="26">
         <v>55</v>
       </c>
-      <c r="Z5" s="28">
+      <c r="Z5" s="27">
         <v>74</v>
       </c>
+      <c r="AA5" s="27">
+        <v>107</v>
+      </c>
     </row>
-    <row r="6" spans="1:26" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:27" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="18">
         <v>1</v>
       </c>
       <c r="F6" s="18">
         <v>3</v>
       </c>
       <c r="G6" s="18">
         <v>4</v>
       </c>
       <c r="H6" s="18">
         <v>3</v>
       </c>
       <c r="I6" s="18" t="s">
@@ -1163,55 +1180,58 @@
       </c>
       <c r="Q6" s="22">
         <v>9</v>
       </c>
       <c r="R6" s="22">
         <v>24</v>
       </c>
       <c r="S6" s="22">
         <v>42</v>
       </c>
       <c r="T6" s="2">
         <v>76</v>
       </c>
       <c r="U6" s="23">
         <v>93</v>
       </c>
       <c r="V6" s="23">
         <v>80</v>
       </c>
       <c r="W6" s="22">
         <v>48</v>
       </c>
       <c r="X6" s="23">
         <v>50</v>
       </c>
-      <c r="Y6" s="29">
+      <c r="Y6" s="28">
         <v>55</v>
       </c>
-      <c r="Z6" s="30">
+      <c r="Z6" s="29">
         <v>74</v>
+      </c>
+      <c r="AA6" s="29">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:W2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>