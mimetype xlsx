--- v0 (2026-04-15)
+++ v1 (2026-08-23)
@@ -557,99 +557,100 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="R18" sqref="R18"/>
+      <selection activeCell="O13" sqref="O13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="1" customWidth="1"/>
     <col min="2" max="26" width="8.7109375" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
       <c r="N2" s="39"/>
       <c r="O2" s="39"/>
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="39"/>
       <c r="W2" s="39"/>
     </row>
-    <row r="3" spans="1:26" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:27" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="U3" s="5"/>
       <c r="W3" s="5"/>
-      <c r="Z3" s="5" t="s">
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:26" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:27" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="25">
         <v>2000</v>
       </c>
       <c r="C4" s="25">
         <v>2001</v>
       </c>
       <c r="D4" s="25">
         <v>2002</v>
       </c>
       <c r="E4" s="25">
         <v>2003</v>
       </c>
       <c r="F4" s="25">
         <v>2004</v>
       </c>
       <c r="G4" s="25">
         <v>2005</v>
       </c>
       <c r="H4" s="25">
         <v>2006</v>
       </c>
       <c r="I4" s="25">
         <v>2007</v>
       </c>
@@ -682,52 +683,55 @@
       </c>
       <c r="S4" s="25">
         <v>2017</v>
       </c>
       <c r="T4" s="25">
         <v>2018</v>
       </c>
       <c r="U4" s="25">
         <v>2019</v>
       </c>
       <c r="V4" s="25">
         <v>2020</v>
       </c>
       <c r="W4" s="26">
         <v>2021</v>
       </c>
       <c r="X4" s="26">
         <v>2022</v>
       </c>
       <c r="Y4" s="26">
         <v>2023</v>
       </c>
       <c r="Z4" s="26">
         <v>2024</v>
       </c>
+      <c r="AA4" s="26">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:26" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:27" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="9">
         <v>2</v>
       </c>
       <c r="F5" s="10">
         <v>3</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="10">
         <v>2</v>
       </c>
       <c r="I5" s="8" t="s">
@@ -762,52 +766,55 @@
       </c>
       <c r="S5" s="13">
         <v>57</v>
       </c>
       <c r="T5" s="14">
         <v>46</v>
       </c>
       <c r="U5" s="15">
         <v>24</v>
       </c>
       <c r="V5" s="15">
         <v>42</v>
       </c>
       <c r="W5" s="15">
         <v>31</v>
       </c>
       <c r="X5" s="15">
         <v>27</v>
       </c>
       <c r="Y5" s="36">
         <v>18</v>
       </c>
       <c r="Z5" s="37">
         <v>65</v>
       </c>
+      <c r="AA5" s="15">
+        <v>74</v>
+      </c>
     </row>
-    <row r="6" spans="1:26" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:27" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="18">
         <v>2</v>
       </c>
       <c r="F6" s="19">
         <v>3</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="19">
         <v>3</v>
       </c>
       <c r="I6" s="17" t="s">
@@ -841,137 +848,141 @@
         <v>26</v>
       </c>
       <c r="S6" s="22">
         <v>57</v>
       </c>
       <c r="T6" s="23">
         <v>46</v>
       </c>
       <c r="U6" s="24">
         <v>24</v>
       </c>
       <c r="V6" s="24">
         <v>42</v>
       </c>
       <c r="W6" s="24">
         <v>31</v>
       </c>
       <c r="X6" s="24">
         <v>27</v>
       </c>
       <c r="Y6" s="38">
         <v>18</v>
       </c>
       <c r="Z6" s="38">
         <v>65</v>
+      </c>
+      <c r="AA6" s="24">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:W2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="7" min="1" max="23" man="1"/>
     <brk id="13" min="1" max="23" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
-    <sheetView topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="O16" sqref="O16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="R11" sqref="R11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="27" customWidth="1"/>
     <col min="2" max="26" width="8.7109375" style="27" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="39" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
       <c r="N2" s="39"/>
       <c r="O2" s="39"/>
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="39"/>
       <c r="W2" s="39"/>
     </row>
-    <row r="3" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:27" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="5"/>
       <c r="W3" s="5"/>
-      <c r="Z3" s="5" t="s">
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:27" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="25">
         <v>2000</v>
       </c>
       <c r="C4" s="25">
         <v>2001</v>
       </c>
       <c r="D4" s="25">
         <v>2002</v>
       </c>
       <c r="E4" s="25">
         <v>2003</v>
       </c>
       <c r="F4" s="25">
         <v>2004</v>
       </c>
       <c r="G4" s="25">
         <v>2005</v>
       </c>
       <c r="H4" s="25">
         <v>2006</v>
       </c>
       <c r="I4" s="25">
         <v>2007</v>
       </c>
@@ -1004,52 +1015,55 @@
       </c>
       <c r="S4" s="25">
         <v>2017</v>
       </c>
       <c r="T4" s="25">
         <v>2018</v>
       </c>
       <c r="U4" s="25">
         <v>2019</v>
       </c>
       <c r="V4" s="25">
         <v>2020</v>
       </c>
       <c r="W4" s="26">
         <v>2021</v>
       </c>
       <c r="X4" s="26">
         <v>2022</v>
       </c>
       <c r="Y4" s="26">
         <v>2023</v>
       </c>
       <c r="Z4" s="26">
         <v>2024</v>
       </c>
+      <c r="AA4" s="26">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:27" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="28" t="s">
@@ -1084,52 +1098,55 @@
       </c>
       <c r="S5" s="13">
         <v>27</v>
       </c>
       <c r="T5" s="14">
         <v>35</v>
       </c>
       <c r="U5" s="15">
         <v>18</v>
       </c>
       <c r="V5" s="15">
         <v>21</v>
       </c>
       <c r="W5" s="15">
         <v>12</v>
       </c>
       <c r="X5" s="15">
         <v>19</v>
       </c>
       <c r="Y5" s="36">
         <v>12</v>
       </c>
       <c r="Z5" s="37">
         <v>31</v>
       </c>
+      <c r="AA5" s="15">
+        <v>44</v>
+      </c>
     </row>
-    <row r="6" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:27" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="32" t="s">
@@ -1163,50 +1180,53 @@
         <v>17</v>
       </c>
       <c r="S6" s="22">
         <v>27</v>
       </c>
       <c r="T6" s="23">
         <v>35</v>
       </c>
       <c r="U6" s="24">
         <v>18</v>
       </c>
       <c r="V6" s="24">
         <v>21</v>
       </c>
       <c r="W6" s="24">
         <v>12</v>
       </c>
       <c r="X6" s="24">
         <v>19</v>
       </c>
       <c r="Y6" s="38">
         <v>12</v>
       </c>
       <c r="Z6" s="38">
         <v>31</v>
+      </c>
+      <c r="AA6" s="24">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:W2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>