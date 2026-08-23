--- v0 (2026-04-15)
+++ v1 (2026-08-23)
@@ -511,83 +511,89 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="24">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="13" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="10" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="12" builtinId="11" customBuiltin="1"/>
@@ -883,354 +889,368 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q6"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="T12" sqref="T12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="15.42578125" style="1" customWidth="1"/>
+    <col min="2" max="18" width="8.7109375" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="15" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="15"/>
-[...11 lines deleted...]
-      <c r="N2" s="15"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
-    <row r="3" spans="1:17" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:18" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N3" s="6"/>
-      <c r="Q3" s="6" t="s">
+      <c r="Q3" s="6"/>
+      <c r="R3" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:18" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7"/>
       <c r="B4" s="9">
         <v>2009</v>
       </c>
       <c r="C4" s="9">
         <v>2010</v>
       </c>
       <c r="D4" s="9">
         <v>2011</v>
       </c>
       <c r="E4" s="9">
         <v>2012</v>
       </c>
       <c r="F4" s="9">
         <v>2013</v>
       </c>
       <c r="G4" s="9">
         <v>2014</v>
       </c>
       <c r="H4" s="9">
         <v>2015</v>
       </c>
       <c r="I4" s="9">
         <v>2016</v>
       </c>
       <c r="J4" s="9">
         <v>2017</v>
       </c>
       <c r="K4" s="9">
         <v>2018</v>
       </c>
       <c r="L4" s="9">
         <v>2019</v>
       </c>
       <c r="M4" s="9">
         <v>2020</v>
       </c>
       <c r="N4" s="9">
         <v>2021</v>
       </c>
       <c r="O4" s="9">
         <v>2022</v>
       </c>
       <c r="P4" s="9">
         <v>2023</v>
       </c>
       <c r="Q4" s="9">
         <v>2024</v>
       </c>
+      <c r="R4" s="9">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:17" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:18" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>156</v>
       </c>
       <c r="C5" s="8">
         <v>183</v>
       </c>
       <c r="D5" s="8">
         <v>176</v>
       </c>
       <c r="E5" s="8">
         <v>241</v>
       </c>
       <c r="F5" s="8">
         <v>201</v>
       </c>
       <c r="G5" s="8">
         <v>263</v>
       </c>
       <c r="H5" s="8">
         <v>313</v>
       </c>
       <c r="I5" s="8">
         <v>410</v>
       </c>
       <c r="J5" s="8">
         <v>790</v>
       </c>
       <c r="K5" s="8">
         <v>885</v>
       </c>
-      <c r="L5" s="16">
+      <c r="L5" s="15">
         <v>1087</v>
       </c>
       <c r="M5" s="8">
         <v>953</v>
       </c>
       <c r="N5" s="8">
         <v>769</v>
       </c>
       <c r="O5" s="8">
         <v>976</v>
       </c>
       <c r="P5" s="13">
         <v>615</v>
       </c>
       <c r="Q5" s="13">
         <v>560</v>
       </c>
+      <c r="R5" s="17">
+        <v>683</v>
+      </c>
     </row>
-    <row r="6" spans="1:17" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:18" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
         <v>156</v>
       </c>
       <c r="C6" s="4">
         <v>183</v>
       </c>
       <c r="D6" s="4">
         <v>176</v>
       </c>
       <c r="E6" s="4">
         <v>241</v>
       </c>
       <c r="F6" s="4">
         <v>201</v>
       </c>
       <c r="G6" s="4">
         <v>263</v>
       </c>
       <c r="H6" s="4">
         <v>313</v>
       </c>
       <c r="I6" s="4">
         <v>410</v>
       </c>
       <c r="J6" s="4">
         <v>790</v>
       </c>
       <c r="K6" s="4">
         <v>885</v>
       </c>
-      <c r="L6" s="17">
+      <c r="L6" s="16">
         <v>1087</v>
       </c>
       <c r="M6" s="4">
         <v>953</v>
       </c>
       <c r="N6" s="4">
         <v>769</v>
       </c>
       <c r="O6" s="4">
         <v>976</v>
       </c>
       <c r="P6" s="14">
         <v>615</v>
       </c>
       <c r="Q6" s="14">
         <v>560</v>
+      </c>
+      <c r="R6" s="18">
+        <v>683</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:N2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q6"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R15" sqref="R15"/>
+      <selection activeCell="T10" sqref="T10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="10" customWidth="1"/>
-    <col min="2" max="17" width="8.7109375" style="10" customWidth="1"/>
-    <col min="18" max="16384" width="9.140625" style="10"/>
+    <col min="2" max="18" width="8.7109375" style="10" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A2" s="15" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="15"/>
-[...11 lines deleted...]
-      <c r="N2" s="15"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
       <c r="O2" s="2"/>
     </row>
-    <row r="3" spans="1:17" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:18" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L3" s="11"/>
       <c r="N3" s="6"/>
-      <c r="Q3" s="6" t="s">
+      <c r="Q3" s="6"/>
+      <c r="R3" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:18" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7"/>
       <c r="B4" s="12">
         <v>2009</v>
       </c>
       <c r="C4" s="12">
         <v>2010</v>
       </c>
       <c r="D4" s="12">
         <v>2011</v>
       </c>
       <c r="E4" s="12">
         <v>2012</v>
       </c>
       <c r="F4" s="12">
         <v>2013</v>
       </c>
       <c r="G4" s="12">
         <v>2014</v>
       </c>
       <c r="H4" s="12">
         <v>2015</v>
       </c>
       <c r="I4" s="12">
         <v>2016</v>
       </c>
       <c r="J4" s="12">
         <v>2017</v>
       </c>
       <c r="K4" s="12">
         <v>2018</v>
       </c>
       <c r="L4" s="12">
         <v>2019</v>
       </c>
       <c r="M4" s="12">
         <v>2020</v>
       </c>
       <c r="N4" s="9">
         <v>2021</v>
       </c>
       <c r="O4" s="9">
         <v>2022</v>
       </c>
       <c r="P4" s="9">
         <v>2023</v>
       </c>
       <c r="Q4" s="9">
         <v>2024</v>
       </c>
+      <c r="R4" s="9">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:17" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:18" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>109</v>
       </c>
       <c r="C5" s="8">
         <v>120</v>
       </c>
       <c r="D5" s="8">
         <v>118</v>
       </c>
       <c r="E5" s="8">
         <v>159</v>
       </c>
       <c r="F5" s="8">
         <v>121</v>
       </c>
       <c r="G5" s="8">
         <v>176</v>
       </c>
       <c r="H5" s="8">
         <v>210</v>
       </c>
       <c r="I5" s="8">
@@ -1238,102 +1258,108 @@
       </c>
       <c r="J5" s="8">
         <v>443</v>
       </c>
       <c r="K5" s="8">
         <v>430</v>
       </c>
       <c r="L5" s="8">
         <v>559</v>
       </c>
       <c r="M5" s="8">
         <v>490</v>
       </c>
       <c r="N5" s="8">
         <v>458</v>
       </c>
       <c r="O5" s="8">
         <v>619</v>
       </c>
       <c r="P5" s="13">
         <v>364</v>
       </c>
       <c r="Q5" s="13">
         <v>331</v>
       </c>
+      <c r="R5" s="17">
+        <v>355</v>
+      </c>
     </row>
-    <row r="6" spans="1:17" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:18" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
         <v>109</v>
       </c>
       <c r="C6" s="4">
         <v>120</v>
       </c>
       <c r="D6" s="4">
         <v>118</v>
       </c>
       <c r="E6" s="4">
         <v>159</v>
       </c>
       <c r="F6" s="4">
         <v>121</v>
       </c>
       <c r="G6" s="4">
         <v>176</v>
       </c>
       <c r="H6" s="4">
         <v>210</v>
       </c>
       <c r="I6" s="4">
         <v>241</v>
       </c>
       <c r="J6" s="4">
         <v>443</v>
       </c>
       <c r="K6" s="4">
         <v>430</v>
       </c>
       <c r="L6" s="4">
         <v>559</v>
       </c>
       <c r="M6" s="4">
         <v>490</v>
       </c>
       <c r="N6" s="4">
         <v>458</v>
       </c>
       <c r="O6" s="4">
         <v>619</v>
       </c>
       <c r="P6" s="14">
         <v>364</v>
       </c>
       <c r="Q6" s="14">
         <v>331</v>
+      </c>
+      <c r="R6" s="18">
+        <v>355</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:N2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>