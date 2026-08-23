--- v0 (2026-04-15)
+++ v1 (2026-08-23)
@@ -26,51 +26,51 @@
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="total" sheetId="1" r:id="rId1"/>
     <sheet name="Women" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">total!$A:$A</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">total!$A$3:$O$19</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="474" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="18">
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>person</t>
   </si>
   <si>
     <t>The number of teaching staff of higher education organizations</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>Pavlodar с.а.</t>
   </si>
   <si>
     <t>Аksu c.a.</t>
   </si>
   <si>
     <t>Еkibastuz c.a.</t>
   </si>
   <si>
     <t xml:space="preserve"> districts:</t>
   </si>
   <si>
@@ -234,63 +234,60 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -306,50 +303,56 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -620,2160 +623,2252 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:U21"/>
+  <dimension ref="A2:V21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="V6" sqref="V6:V8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="15.85546875" style="1" customWidth="1"/>
+    <col min="2" max="22" width="8.7109375" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A2" s="6" t="s">
+    <row r="2" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="6"/>
-[...17 lines deleted...]
-    <row r="3" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+    </row>
+    <row r="3" spans="1:22" x14ac:dyDescent="0.25">
       <c r="R3" s="2"/>
-      <c r="U3" s="5" t="s">
+      <c r="U3" s="5"/>
+      <c r="V3" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:21" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="16">
+    <row r="4" spans="1:22" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+      <c r="B4" s="15">
         <v>2005</v>
       </c>
-      <c r="C4" s="16">
+      <c r="C4" s="15">
         <v>2006</v>
       </c>
-      <c r="D4" s="16">
+      <c r="D4" s="15">
         <v>2007</v>
       </c>
-      <c r="E4" s="16">
+      <c r="E4" s="15">
         <v>2008</v>
       </c>
-      <c r="F4" s="16">
+      <c r="F4" s="15">
         <v>2009</v>
       </c>
-      <c r="G4" s="16">
+      <c r="G4" s="15">
         <v>2010</v>
       </c>
-      <c r="H4" s="16">
+      <c r="H4" s="15">
         <v>2011</v>
       </c>
-      <c r="I4" s="16">
+      <c r="I4" s="15">
         <v>2012</v>
       </c>
-      <c r="J4" s="16">
+      <c r="J4" s="15">
         <v>2013</v>
       </c>
-      <c r="K4" s="16">
+      <c r="K4" s="15">
         <v>2014</v>
       </c>
-      <c r="L4" s="16">
+      <c r="L4" s="15">
         <v>2015</v>
       </c>
-      <c r="M4" s="16">
+      <c r="M4" s="15">
         <v>2016</v>
       </c>
-      <c r="N4" s="16">
+      <c r="N4" s="15">
         <v>2017</v>
       </c>
-      <c r="O4" s="16">
+      <c r="O4" s="15">
         <v>2018</v>
       </c>
-      <c r="P4" s="16">
+      <c r="P4" s="15">
         <v>2019</v>
       </c>
-      <c r="Q4" s="16">
+      <c r="Q4" s="15">
         <v>2020</v>
       </c>
-      <c r="R4" s="16">
+      <c r="R4" s="15">
         <v>2021</v>
       </c>
-      <c r="S4" s="16">
+      <c r="S4" s="15">
         <v>2022</v>
       </c>
-      <c r="T4" s="19">
+      <c r="T4" s="18">
         <v>2023</v>
       </c>
-      <c r="U4" s="19">
+      <c r="U4" s="18">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="V4" s="18">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="14">
+      <c r="B5" s="13">
         <v>1794</v>
       </c>
-      <c r="C5" s="14">
+      <c r="C5" s="13">
         <v>1712</v>
       </c>
-      <c r="D5" s="20">
+      <c r="D5" s="19">
         <v>1431</v>
       </c>
-      <c r="E5" s="14">
+      <c r="E5" s="13">
         <v>1420</v>
       </c>
-      <c r="F5" s="14">
+      <c r="F5" s="13">
         <v>1355</v>
       </c>
-      <c r="G5" s="14">
+      <c r="G5" s="13">
         <v>1296</v>
       </c>
-      <c r="H5" s="14">
+      <c r="H5" s="13">
         <v>1264</v>
       </c>
-      <c r="I5" s="14">
+      <c r="I5" s="13">
         <v>1147</v>
       </c>
-      <c r="J5" s="14">
+      <c r="J5" s="13">
         <v>1146</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="13">
         <v>1060</v>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="13">
         <v>1065</v>
       </c>
-      <c r="M5" s="14">
+      <c r="M5" s="13">
         <v>1065</v>
       </c>
-      <c r="N5" s="14">
+      <c r="N5" s="13">
         <v>1185</v>
       </c>
-      <c r="O5" s="15">
+      <c r="O5" s="14">
         <v>1103</v>
       </c>
-      <c r="P5" s="13">
+      <c r="P5" s="12">
         <v>1079</v>
       </c>
-      <c r="Q5" s="15">
+      <c r="Q5" s="14">
         <v>1046</v>
       </c>
-      <c r="R5" s="15">
+      <c r="R5" s="14">
         <v>999</v>
       </c>
-      <c r="S5" s="15">
+      <c r="S5" s="14">
         <v>984</v>
       </c>
-      <c r="T5" s="15">
+      <c r="T5" s="14">
         <v>893</v>
       </c>
-      <c r="U5" s="21">
+      <c r="U5" s="20">
         <v>912</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="10" t="s">
+      <c r="V5" s="20">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B6" s="13">
         <v>1630</v>
       </c>
-      <c r="C6" s="14">
+      <c r="C6" s="13">
         <v>1590</v>
       </c>
-      <c r="D6" s="20">
+      <c r="D6" s="19">
         <v>1348</v>
       </c>
-      <c r="E6" s="14">
+      <c r="E6" s="13">
         <v>1337</v>
       </c>
-      <c r="F6" s="14">
+      <c r="F6" s="13">
         <v>1217</v>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="13">
         <v>1191</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="13">
         <v>1154</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="13">
         <v>1052</v>
       </c>
-      <c r="J6" s="14">
+      <c r="J6" s="13">
         <v>1061</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="13">
         <v>979</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="13">
         <v>976</v>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="13">
         <v>945</v>
       </c>
-      <c r="N6" s="14">
+      <c r="N6" s="13">
         <v>1094</v>
       </c>
-      <c r="O6" s="15">
+      <c r="O6" s="14">
         <v>992</v>
       </c>
-      <c r="P6" s="13">
+      <c r="P6" s="12">
         <v>976</v>
       </c>
-      <c r="Q6" s="15">
+      <c r="Q6" s="14">
         <v>952</v>
       </c>
-      <c r="R6" s="15">
+      <c r="R6" s="14">
         <v>916</v>
       </c>
-      <c r="S6" s="15">
+      <c r="S6" s="14">
         <v>910</v>
       </c>
-      <c r="T6" s="15">
+      <c r="T6" s="14">
         <v>813</v>
       </c>
-      <c r="U6" s="21">
+      <c r="U6" s="20">
         <v>833</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="10" t="s">
+      <c r="V6" s="20">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="B7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R7" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="S7" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="T7" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="U7" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="V7" s="14" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="14">
+      <c r="B8" s="13">
         <v>164</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C8" s="13">
         <v>122</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="22">
         <v>83</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E8" s="13">
         <v>83</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="13">
         <v>138</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="13">
         <v>105</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="13">
         <v>110</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="13">
         <v>95</v>
       </c>
-      <c r="J8" s="14">
+      <c r="J8" s="13">
         <v>85</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="13">
         <v>81</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="13">
         <v>89</v>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="13">
         <v>120</v>
       </c>
-      <c r="N8" s="14">
+      <c r="N8" s="13">
         <v>91</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="14">
         <v>111</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="12">
         <v>103</v>
       </c>
-      <c r="Q8" s="15">
+      <c r="Q8" s="14">
         <v>94</v>
       </c>
-      <c r="R8" s="15">
+      <c r="R8" s="14">
         <v>83</v>
       </c>
-      <c r="S8" s="15">
+      <c r="S8" s="14">
         <v>74</v>
       </c>
-      <c r="T8" s="15">
+      <c r="T8" s="14">
         <v>80</v>
       </c>
-      <c r="U8" s="21">
+      <c r="U8" s="20">
         <v>79</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="V8" s="20">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="14"/>
-[...13 lines deleted...]
-      <c r="P9" s="13"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+      <c r="N9" s="13"/>
+      <c r="O9" s="14"/>
+      <c r="P9" s="12"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
     </row>
-    <row r="10" spans="1:21" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="10" t="s">
+    <row r="10" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="B10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V10" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="B11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V11" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="B12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V12" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="B13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V13" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A15" s="10" t="s">
+      <c r="B14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V14" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="B15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V15" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="B16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V16" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="B17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V17" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A19" s="11" t="s">
+      <c r="B18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V18" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="24" t="s">
-[...60 lines deleted...]
-    <row r="20" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="B19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="J19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="K19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="L19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="M19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="N19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="O19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="P19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="R19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="S19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="T19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="U19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="V19" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" x14ac:dyDescent="0.25">
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
     </row>
-    <row r="21" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:22" x14ac:dyDescent="0.25">
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="3" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:U19"/>
+  <dimension ref="A2:V19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Q26" sqref="Q26"/>
+      <selection activeCell="V6" sqref="V6:V8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
-    <col min="2" max="21" width="7.7109375" style="1" customWidth="1"/>
-    <col min="22" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="22" width="8.7109375" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A2" s="6" t="s">
+    <row r="2" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="6"/>
-[...19 lines deleted...]
-      <c r="U3" s="8" t="s">
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+    </row>
+    <row r="3" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="R3" s="6"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:21" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="16">
+    <row r="4" spans="1:22" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+      <c r="B4" s="15">
         <v>2005</v>
       </c>
-      <c r="C4" s="16">
+      <c r="C4" s="15">
         <v>2006</v>
       </c>
-      <c r="D4" s="16">
+      <c r="D4" s="15">
         <v>2007</v>
       </c>
-      <c r="E4" s="16">
+      <c r="E4" s="15">
         <v>2008</v>
       </c>
-      <c r="F4" s="16">
+      <c r="F4" s="15">
         <v>2009</v>
       </c>
-      <c r="G4" s="16">
+      <c r="G4" s="15">
         <v>2010</v>
       </c>
-      <c r="H4" s="16">
+      <c r="H4" s="15">
         <v>2011</v>
       </c>
-      <c r="I4" s="16">
+      <c r="I4" s="15">
         <v>2012</v>
       </c>
-      <c r="J4" s="16">
+      <c r="J4" s="15">
         <v>2013</v>
       </c>
-      <c r="K4" s="16">
+      <c r="K4" s="15">
         <v>2014</v>
       </c>
-      <c r="L4" s="16">
+      <c r="L4" s="15">
         <v>2015</v>
       </c>
-      <c r="M4" s="16">
+      <c r="M4" s="15">
         <v>2016</v>
       </c>
-      <c r="N4" s="16">
+      <c r="N4" s="15">
         <v>2017</v>
       </c>
-      <c r="O4" s="16">
+      <c r="O4" s="15">
         <v>2018</v>
       </c>
-      <c r="P4" s="16">
+      <c r="P4" s="15">
         <v>2019</v>
       </c>
-      <c r="Q4" s="16">
+      <c r="Q4" s="15">
         <v>2020</v>
       </c>
-      <c r="R4" s="16">
+      <c r="R4" s="15">
         <v>2021</v>
       </c>
-      <c r="S4" s="16">
+      <c r="S4" s="15">
         <v>2022</v>
       </c>
-      <c r="T4" s="16">
+      <c r="T4" s="15">
         <v>2023</v>
       </c>
-      <c r="U4" s="19">
+      <c r="U4" s="18">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="V4" s="18">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="14">
+      <c r="B5" s="13">
         <v>1219</v>
       </c>
-      <c r="C5" s="25">
+      <c r="C5" s="24">
         <v>1172</v>
       </c>
-      <c r="D5" s="26">
+      <c r="D5" s="25">
         <v>1014</v>
       </c>
-      <c r="E5" s="27">
+      <c r="E5" s="26">
         <v>996</v>
       </c>
-      <c r="F5" s="28">
+      <c r="F5" s="27">
         <v>864</v>
       </c>
-      <c r="G5" s="28">
+      <c r="G5" s="27">
         <v>836</v>
       </c>
-      <c r="H5" s="28">
+      <c r="H5" s="27">
         <v>811</v>
       </c>
-      <c r="I5" s="28">
+      <c r="I5" s="27">
         <v>743</v>
       </c>
-      <c r="J5" s="28">
+      <c r="J5" s="27">
         <v>737</v>
       </c>
-      <c r="K5" s="28">
+      <c r="K5" s="27">
         <v>670</v>
       </c>
-      <c r="L5" s="28">
+      <c r="L5" s="27">
         <v>668</v>
       </c>
-      <c r="M5" s="29">
+      <c r="M5" s="28">
         <v>668</v>
       </c>
-      <c r="N5" s="21">
+      <c r="N5" s="20">
         <v>760</v>
       </c>
-      <c r="O5" s="21">
+      <c r="O5" s="20">
         <v>725</v>
       </c>
-      <c r="P5" s="21">
+      <c r="P5" s="20">
         <v>701</v>
       </c>
-      <c r="Q5" s="21">
+      <c r="Q5" s="20">
         <v>687</v>
       </c>
-      <c r="R5" s="22">
+      <c r="R5" s="21">
         <v>660</v>
       </c>
-      <c r="S5" s="22">
+      <c r="S5" s="21">
         <v>635</v>
       </c>
-      <c r="T5" s="22">
+      <c r="T5" s="21">
         <v>576</v>
       </c>
-      <c r="U5" s="21">
+      <c r="U5" s="20">
         <v>585</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="10" t="s">
+      <c r="V5" s="20">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B6" s="13">
         <v>1136</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="24">
         <v>1098</v>
       </c>
-      <c r="D6" s="27">
+      <c r="D6" s="26">
         <v>967</v>
       </c>
-      <c r="E6" s="27">
+      <c r="E6" s="26">
         <v>949</v>
       </c>
-      <c r="F6" s="28">
+      <c r="F6" s="27">
         <v>802</v>
       </c>
-      <c r="G6" s="28">
+      <c r="G6" s="27">
         <v>786</v>
       </c>
-      <c r="H6" s="28">
+      <c r="H6" s="27">
         <v>754</v>
       </c>
-      <c r="I6" s="28">
+      <c r="I6" s="27">
         <v>691</v>
       </c>
-      <c r="J6" s="28">
+      <c r="J6" s="27">
         <v>692</v>
       </c>
-      <c r="K6" s="28">
+      <c r="K6" s="27">
         <v>627</v>
       </c>
-      <c r="L6" s="28">
+      <c r="L6" s="27">
         <v>620</v>
       </c>
-      <c r="M6" s="29">
+      <c r="M6" s="28">
         <v>599</v>
       </c>
-      <c r="N6" s="21">
+      <c r="N6" s="20">
         <v>709</v>
       </c>
-      <c r="O6" s="21">
+      <c r="O6" s="20">
         <v>655</v>
       </c>
-      <c r="P6" s="21">
+      <c r="P6" s="20">
         <v>637</v>
       </c>
-      <c r="Q6" s="21">
+      <c r="Q6" s="20">
         <v>624</v>
       </c>
-      <c r="R6" s="22">
+      <c r="R6" s="21">
         <v>605</v>
       </c>
-      <c r="S6" s="22">
+      <c r="S6" s="21">
         <v>587</v>
       </c>
-      <c r="T6" s="22">
+      <c r="T6" s="21">
         <v>524</v>
       </c>
-      <c r="U6" s="21">
+      <c r="U6" s="20">
         <v>533</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="10" t="s">
+      <c r="V6" s="20">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="B7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V7" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="14">
+      <c r="B8" s="13">
         <v>83</v>
       </c>
-      <c r="C8" s="22">
+      <c r="C8" s="21">
         <v>74</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="26">
         <v>47</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="26">
         <v>47</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="27">
         <v>62</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="27">
         <v>50</v>
       </c>
-      <c r="H8" s="28">
+      <c r="H8" s="27">
         <v>57</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="27">
         <v>52</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="27">
         <v>45</v>
       </c>
-      <c r="K8" s="28">
+      <c r="K8" s="27">
         <v>43</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="27">
         <v>48</v>
       </c>
-      <c r="M8" s="29">
+      <c r="M8" s="28">
         <v>69</v>
       </c>
-      <c r="N8" s="21">
+      <c r="N8" s="20">
         <v>51</v>
       </c>
-      <c r="O8" s="21">
+      <c r="O8" s="20">
         <v>70</v>
       </c>
-      <c r="P8" s="21">
+      <c r="P8" s="20">
         <v>64</v>
       </c>
-      <c r="Q8" s="21">
+      <c r="Q8" s="20">
         <v>63</v>
       </c>
-      <c r="R8" s="22">
+      <c r="R8" s="21">
         <v>55</v>
       </c>
-      <c r="S8" s="22">
+      <c r="S8" s="21">
         <v>48</v>
       </c>
-      <c r="T8" s="22">
+      <c r="T8" s="21">
         <v>52</v>
       </c>
-      <c r="U8" s="21">
+      <c r="U8" s="20">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="V8" s="29">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="14"/>
-[...13 lines deleted...]
-      <c r="P9" s="13"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+      <c r="N9" s="13"/>
+      <c r="O9" s="14"/>
+      <c r="P9" s="12"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
     </row>
-    <row r="10" spans="1:21" s="10" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="10" t="s">
+    <row r="10" spans="1:22" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="B10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V10" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="B11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V11" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="B12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U12" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V12" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="B13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V13" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A15" s="10" t="s">
+      <c r="B14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V14" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="B15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V15" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="B16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V16" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="B17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V17" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="22" t="s">
-[...61 lines deleted...]
-      <c r="A19" s="11" t="s">
+      <c r="B18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="N18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="P18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V18" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="24" t="s">
-[...56 lines deleted...]
-      <c r="U19" s="24" t="s">
+      <c r="B19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="J19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="K19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="L19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="M19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="N19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="O19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="P19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="R19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="S19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="T19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="U19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="V19" s="23" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>