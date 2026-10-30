--- v0 (2026-09-20)
+++ v1 (2026-10-30)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\Динамика янв-июль 2026\Новые динамические таблицы 06\Қазақша\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k.tastanbek\Desktop\Динамика\Новые динамические таблицы 08\Қазақша\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="449" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="449"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="20" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="21" r:id="rId2"/>
     <sheet name="Шымкент қ." sheetId="19" r:id="rId3"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="122">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0101</t>
   </si>
   <si>
     <t>Лошади, ослы, мулы и лошаки живые</t>
   </si>
   <si>
@@ -254,56 +254,50 @@
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2018 жыл</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-шілде</t>
-[...4 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>312101, 312103, 312104</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>мың АҚШ доллары, тонна, қосымша өлшем бірліктер</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>2018 жылдан бастап</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
@@ -391,56 +385,62 @@
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>Мал шарушылығы өнімдерінің тауарлар экспорты мен импорты</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4481&amp;year=2026&amp;name=12888&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
     <t xml:space="preserve">Шымкент қаласы
 </t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1479,64 +1479,64 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="20" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="19" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="76" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="21" xfId="76" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="22" xfId="76" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="23" xfId="76" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="20" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="76" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="20" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="89">
     <cellStyle name="20% - Акцент1" xfId="1"/>
     <cellStyle name="20% - Акцент2" xfId="2"/>
     <cellStyle name="20% - Акцент3" xfId="3"/>
     <cellStyle name="20% - Акцент4" xfId="4"/>
     <cellStyle name="20% - Акцент5" xfId="5"/>
     <cellStyle name="20% - Акцент6" xfId="6"/>
     <cellStyle name="40% - Акцент1" xfId="7"/>
     <cellStyle name="40% - Акцент2" xfId="8"/>
     <cellStyle name="40% - Акцент3" xfId="9"/>
     <cellStyle name="40% - Акцент4" xfId="10"/>
     <cellStyle name="40% - Акцент5" xfId="11"/>
     <cellStyle name="40% - Акцент6" xfId="12"/>
     <cellStyle name="60% - Акцент1" xfId="13"/>
     <cellStyle name="60% - Акцент2" xfId="14"/>
     <cellStyle name="60% - Акцент3" xfId="15"/>
     <cellStyle name="60% - Акцент4" xfId="16"/>
     <cellStyle name="60% - Акцент5" xfId="17"/>
     <cellStyle name="60% - Акцент6" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
@@ -1904,545 +1904,545 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709435" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="35" customWidth="1"/>
     <col min="2" max="2" width="82" style="35" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="34"/>
       <c r="B1" s="34"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="36" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B2" s="37" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="36" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B3" s="38" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="36" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B4" s="39" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="40" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B5" s="41" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="40" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B6" s="41" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="40" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B7" s="42" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B8" s="43" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B9" s="42" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B10" s="44" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B11" s="41"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="45" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B12" s="46" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="47" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B13" s="48" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="49" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B14" s="58" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="50" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B15" s="48" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="36" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B16" s="51">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="36" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B17" s="51">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="36" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B18" s="38" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B19" s="38" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B20" s="52" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B21" s="53" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="34"/>
       <c r="B22" s="34"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="34"/>
       <c r="B23" s="34"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="34"/>
       <c r="B24" s="34"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="34"/>
       <c r="B25" s="34"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="34"/>
       <c r="B26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/classifiers/statistical/116/"/>
     <hyperlink ref="B15" r:id="rId2" display="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709435 "/>
     <hyperlink ref="B21" r:id="rId3" display="a.ermagambetova@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" style="35" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" style="35" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="55" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="55" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="55" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="55" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="55" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="55"/>
     </row>
     <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="56" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="55"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="55"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="54"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="54"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="54"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="57" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AP38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="V7" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="AI7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AB19" sqref="AB19"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2:AP2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="45.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="15.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="15.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="15.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="15.28515625" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="15.28515625" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="15.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.28515625" style="1" customWidth="1"/>
     <col min="28" max="28" width="15.28515625" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.28515625" style="1" customWidth="1"/>
     <col min="30" max="30" width="15.28515625" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="10.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.28515625" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" style="1" customWidth="1"/>
     <col min="35" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="71" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="69"/>
-[...39 lines deleted...]
-      <c r="AP1" s="69"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
+      <c r="AH1" s="71"/>
+      <c r="AI1" s="71"/>
+      <c r="AJ1" s="71"/>
+      <c r="AK1" s="71"/>
+      <c r="AL1" s="71"/>
+      <c r="AM1" s="71"/>
+      <c r="AN1" s="71"/>
+      <c r="AO1" s="71"/>
+      <c r="AP1" s="71"/>
     </row>
     <row r="2" spans="1:42" s="3" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="69" t="s">
-[...42 lines deleted...]
-      <c r="AP2" s="69"/>
+      <c r="A2" s="71" t="s">
+        <v>119</v>
+      </c>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="71"/>
+      <c r="Q2" s="71"/>
+      <c r="R2" s="71"/>
+      <c r="S2" s="71"/>
+      <c r="T2" s="71"/>
+      <c r="U2" s="71"/>
+      <c r="V2" s="71"/>
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
+      <c r="Z2" s="71"/>
+      <c r="AA2" s="71"/>
+      <c r="AB2" s="71"/>
+      <c r="AC2" s="71"/>
+      <c r="AD2" s="71"/>
+      <c r="AE2" s="71"/>
+      <c r="AF2" s="71"/>
+      <c r="AG2" s="71"/>
+      <c r="AH2" s="71"/>
+      <c r="AI2" s="71"/>
+      <c r="AJ2" s="71"/>
+      <c r="AK2" s="71"/>
+      <c r="AL2" s="71"/>
+      <c r="AM2" s="71"/>
+      <c r="AN2" s="71"/>
+      <c r="AO2" s="71"/>
+      <c r="AP2" s="71"/>
     </row>
     <row r="3" spans="1:42" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
     </row>
     <row r="4" spans="1:42" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="66" t="s">
         <v>61</v>
       </c>
       <c r="B4" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C4" s="61" t="s">
         <v>70</v>
       </c>
       <c r="D4" s="63"/>
       <c r="E4" s="63"/>
       <c r="F4" s="62"/>
       <c r="G4" s="61" t="s">
         <v>69</v>
       </c>
       <c r="H4" s="63"/>
       <c r="I4" s="63"/>
       <c r="J4" s="62"/>
       <c r="K4" s="61" t="s">
         <v>68</v>
       </c>
       <c r="L4" s="63"/>
       <c r="M4" s="63"/>
       <c r="N4" s="62"/>
-      <c r="O4" s="71" t="s">
+      <c r="O4" s="72" t="s">
         <v>67</v>
       </c>
       <c r="P4" s="60"/>
       <c r="Q4" s="60"/>
-      <c r="R4" s="72"/>
+      <c r="R4" s="73"/>
       <c r="S4" s="59" t="s">
         <v>66</v>
       </c>
-      <c r="T4" s="70"/>
-[...1 lines deleted...]
-      <c r="V4" s="73"/>
+      <c r="T4" s="69"/>
+      <c r="U4" s="69"/>
+      <c r="V4" s="70"/>
       <c r="W4" s="59" t="s">
         <v>73</v>
       </c>
-      <c r="X4" s="70"/>
-[...1 lines deleted...]
-      <c r="Z4" s="73"/>
+      <c r="X4" s="69"/>
+      <c r="Y4" s="69"/>
+      <c r="Z4" s="70"/>
       <c r="AA4" s="59" t="s">
         <v>74</v>
       </c>
-      <c r="AB4" s="70"/>
-[...1 lines deleted...]
-      <c r="AD4" s="70"/>
+      <c r="AB4" s="69"/>
+      <c r="AC4" s="69"/>
+      <c r="AD4" s="69"/>
       <c r="AE4" s="59" t="s">
         <v>75</v>
       </c>
-      <c r="AF4" s="70"/>
-[...1 lines deleted...]
-      <c r="AH4" s="70"/>
+      <c r="AF4" s="69"/>
+      <c r="AG4" s="69"/>
+      <c r="AH4" s="69"/>
       <c r="AI4" s="59" t="s">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="AJ4" s="60"/>
       <c r="AK4" s="60"/>
       <c r="AL4" s="60"/>
       <c r="AM4" s="59" t="s">
-        <v>77</v>
+        <v>121</v>
       </c>
       <c r="AN4" s="60"/>
       <c r="AO4" s="60"/>
       <c r="AP4" s="60"/>
     </row>
     <row r="5" spans="1:42" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="67"/>
       <c r="B5" s="65"/>
       <c r="C5" s="61" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="62"/>
       <c r="E5" s="61" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="62"/>
       <c r="G5" s="61" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="62"/>
       <c r="I5" s="61" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="62"/>
       <c r="K5" s="61" t="s">
@@ -2714,72 +2714,72 @@
       <c r="AA7" s="25">
         <v>38.200000000000003</v>
       </c>
       <c r="AB7" s="25">
         <v>499.4</v>
       </c>
       <c r="AC7" s="24">
         <v>2130.6999999999998</v>
       </c>
       <c r="AD7" s="24">
         <v>2902.4</v>
       </c>
       <c r="AE7" s="25">
         <v>521.1</v>
       </c>
       <c r="AF7" s="25">
         <v>724.6</v>
       </c>
       <c r="AG7" s="24">
         <v>1206.7</v>
       </c>
       <c r="AH7" s="24">
         <v>2652.7</v>
       </c>
       <c r="AI7" s="31">
-        <v>308.3</v>
+        <v>346.2</v>
       </c>
       <c r="AJ7" s="31">
-        <v>259.60000000000002</v>
+        <v>417.6</v>
       </c>
       <c r="AK7" s="31">
-        <v>686.6</v>
+        <v>719.4</v>
       </c>
       <c r="AL7" s="31">
-        <v>1363.9</v>
+        <v>1463.7</v>
       </c>
       <c r="AM7" s="31">
-        <v>45.4</v>
+        <v>46.3</v>
       </c>
       <c r="AN7" s="31">
-        <v>306.3</v>
+        <v>344.7</v>
       </c>
       <c r="AO7" s="31">
-        <v>358.2</v>
+        <v>396.4</v>
       </c>
       <c r="AP7" s="31">
-        <v>1412.1</v>
+        <v>1575.7</v>
       </c>
     </row>
     <row r="8" spans="1:42" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="13"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="12">
         <v>155.77099999999999</v>
@@ -3036,54 +3036,54 @@
       <c r="Y12" s="25">
         <v>26.605</v>
       </c>
       <c r="Z12" s="25">
         <v>169.69961000000001</v>
       </c>
       <c r="AA12" s="27"/>
       <c r="AB12" s="27"/>
       <c r="AC12" s="27">
         <v>9.1449999999999996</v>
       </c>
       <c r="AD12" s="27">
         <v>145.44048000000001</v>
       </c>
       <c r="AE12" s="25"/>
       <c r="AF12" s="25"/>
       <c r="AG12" s="25">
         <v>26.004999999999999</v>
       </c>
       <c r="AH12" s="25">
         <v>163.69377</v>
       </c>
       <c r="AI12" s="31"/>
       <c r="AJ12" s="31"/>
       <c r="AK12" s="31">
-        <v>23.885000000000002</v>
+        <v>26.004999999999999</v>
       </c>
       <c r="AL12" s="31">
-        <v>161.32571999999999</v>
+        <v>163.69377</v>
       </c>
       <c r="AM12" s="31"/>
       <c r="AN12" s="31"/>
       <c r="AO12" s="31">
         <v>37.898000000000003</v>
       </c>
       <c r="AP12" s="31">
         <v>496.71086000000003</v>
       </c>
     </row>
     <row r="13" spans="1:42" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12">
         <v>0.04</v>
       </c>
       <c r="F13" s="12">
         <v>28.450299999999999</v>
       </c>
@@ -3126,66 +3126,66 @@
       <c r="AA13" s="27">
         <v>13.509499999999999</v>
       </c>
       <c r="AB13" s="27">
         <v>476.08</v>
       </c>
       <c r="AC13" s="27">
         <v>0.216</v>
       </c>
       <c r="AD13" s="27">
         <v>4.8929999999999998</v>
       </c>
       <c r="AE13" s="25">
         <v>9.3664900000000006</v>
       </c>
       <c r="AF13" s="25">
         <v>461.26826999999997</v>
       </c>
       <c r="AG13" s="25">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="AH13" s="25">
         <v>0.91271999999999998</v>
       </c>
       <c r="AI13" s="31">
-        <v>6.0670400000000004</v>
+        <v>7.2719899999999997</v>
       </c>
       <c r="AJ13" s="31">
-        <v>197.86875000000001</v>
+        <v>316.48822999999999</v>
       </c>
       <c r="AK13" s="31">
-        <v>3.0000000000000001E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="AL13" s="31">
-        <v>0.73928000000000005</v>
+        <v>0.91271999999999998</v>
       </c>
       <c r="AM13" s="31">
-        <v>4.4618599999999997</v>
+        <v>5.2798600000000002</v>
       </c>
       <c r="AN13" s="31">
-        <v>205.17508000000001</v>
+        <v>243.51961</v>
       </c>
       <c r="AO13" s="31"/>
       <c r="AP13" s="31"/>
     </row>
     <row r="14" spans="1:42" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13">
         <v>36.015000000000001</v>
       </c>
       <c r="J14" s="13">
         <v>118.32560000000001</v>
       </c>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
@@ -3280,62 +3280,62 @@
       <c r="Y15" s="25">
         <v>5.6480199999999998</v>
       </c>
       <c r="Z15" s="25">
         <v>19.714259999999999</v>
       </c>
       <c r="AA15" s="27"/>
       <c r="AB15" s="27"/>
       <c r="AC15" s="27">
         <v>10.054399999999999</v>
       </c>
       <c r="AD15" s="27">
         <v>50.514850000000003</v>
       </c>
       <c r="AE15" s="25"/>
       <c r="AF15" s="25"/>
       <c r="AG15" s="25">
         <v>57.444380000000002</v>
       </c>
       <c r="AH15" s="25">
         <v>650.33690999999999</v>
       </c>
       <c r="AI15" s="31"/>
       <c r="AJ15" s="31"/>
       <c r="AK15" s="31">
-        <v>17.771339999999999</v>
+        <v>20.984359999999999</v>
       </c>
       <c r="AL15" s="31">
-        <v>213.10891000000001</v>
+        <v>274.46008</v>
       </c>
       <c r="AM15" s="31"/>
       <c r="AN15" s="31"/>
       <c r="AO15" s="31">
-        <v>41.057079999999999</v>
+        <v>51.557729999999999</v>
       </c>
       <c r="AP15" s="31">
-        <v>550.49620000000004</v>
+        <v>647.67560000000003</v>
       </c>
     </row>
     <row r="16" spans="1:42" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12">
         <v>53.998899999999999</v>
       </c>
       <c r="N16" s="12">
         <v>102.661</v>
       </c>
@@ -3368,54 +3368,54 @@
       <c r="AC16" s="27">
         <v>508.13673</v>
       </c>
       <c r="AD16" s="27">
         <v>962.01599999999996</v>
       </c>
       <c r="AE16" s="25"/>
       <c r="AF16" s="25"/>
       <c r="AG16" s="25">
         <v>208.81347</v>
       </c>
       <c r="AH16" s="25">
         <v>423.41</v>
       </c>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="31"/>
       <c r="AK16" s="31">
         <v>191.43163000000001</v>
       </c>
       <c r="AL16" s="31">
         <v>380.29300000000001</v>
       </c>
       <c r="AM16" s="31"/>
       <c r="AN16" s="31"/>
       <c r="AO16" s="31">
-        <v>105.74954</v>
+        <v>122.21966999999999</v>
       </c>
       <c r="AP16" s="31">
-        <v>267.01600000000002</v>
+        <v>303.73858999999999</v>
       </c>
     </row>
     <row r="17" spans="1:42" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="13">
         <v>96.6</v>
       </c>
       <c r="H17" s="13">
         <v>406.2</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="12">
         <v>5.2794999999999996</v>
       </c>
       <c r="L17" s="12">
@@ -3436,54 +3436,54 @@
       <c r="Q17" s="12"/>
       <c r="R17" s="12"/>
       <c r="S17" s="14"/>
       <c r="T17" s="14"/>
       <c r="U17" s="16"/>
       <c r="V17" s="16"/>
       <c r="W17" s="14"/>
       <c r="X17" s="14"/>
       <c r="Y17" s="14"/>
       <c r="Z17" s="14"/>
       <c r="AA17" s="28"/>
       <c r="AB17" s="28"/>
       <c r="AC17" s="28"/>
       <c r="AD17" s="28"/>
       <c r="AE17" s="14"/>
       <c r="AF17" s="14"/>
       <c r="AG17" s="14"/>
       <c r="AH17" s="14"/>
       <c r="AI17" s="31"/>
       <c r="AJ17" s="31"/>
       <c r="AK17" s="31"/>
       <c r="AL17" s="31"/>
       <c r="AM17" s="31"/>
       <c r="AN17" s="31"/>
       <c r="AO17" s="31">
-        <v>0.14679</v>
+        <v>0.34716000000000002</v>
       </c>
       <c r="AP17" s="31">
-        <v>0.88841999999999999</v>
+        <v>1.99942</v>
       </c>
     </row>
     <row r="18" spans="1:42" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="13"/>
       <c r="H18" s="13"/>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="12"/>
       <c r="L18" s="12"/>
       <c r="M18" s="12"/>
       <c r="N18" s="12"/>
       <c r="O18" s="12"/>
       <c r="P18" s="12"/>
       <c r="Q18" s="12"/>
       <c r="R18" s="12"/>
@@ -3676,54 +3676,54 @@
       <c r="Y21" s="25">
         <v>382.44400000000002</v>
       </c>
       <c r="Z21" s="25">
         <v>104.08402</v>
       </c>
       <c r="AA21" s="27"/>
       <c r="AB21" s="27"/>
       <c r="AC21" s="27">
         <v>603.46500000000003</v>
       </c>
       <c r="AD21" s="27">
         <v>130.49896000000001</v>
       </c>
       <c r="AE21" s="25"/>
       <c r="AF21" s="25"/>
       <c r="AG21" s="25">
         <v>129.654</v>
       </c>
       <c r="AH21" s="25">
         <v>46.104610000000001</v>
       </c>
       <c r="AI21" s="31"/>
       <c r="AJ21" s="31"/>
       <c r="AK21" s="31">
-        <v>64.948999999999998</v>
+        <v>91.768000000000001</v>
       </c>
       <c r="AL21" s="31">
-        <v>26.074909999999999</v>
+        <v>34.925310000000003</v>
       </c>
       <c r="AM21" s="31"/>
       <c r="AN21" s="31"/>
       <c r="AO21" s="31"/>
       <c r="AP21" s="31"/>
     </row>
     <row r="22" spans="1:42" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12">
         <v>315.8</v>
       </c>
       <c r="F22" s="12">
         <v>493.7</v>
       </c>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13">
         <v>752</v>
@@ -3764,62 +3764,62 @@
       <c r="Y22" s="25">
         <v>525.61</v>
       </c>
       <c r="Z22" s="25">
         <v>714.98733000000004</v>
       </c>
       <c r="AA22" s="27"/>
       <c r="AB22" s="27"/>
       <c r="AC22" s="27">
         <v>655.22873000000004</v>
       </c>
       <c r="AD22" s="27">
         <v>1005.68908</v>
       </c>
       <c r="AE22" s="25"/>
       <c r="AF22" s="25"/>
       <c r="AG22" s="25">
         <v>558.18456000000003</v>
       </c>
       <c r="AH22" s="25">
         <v>1149.0652</v>
       </c>
       <c r="AI22" s="31"/>
       <c r="AJ22" s="31"/>
       <c r="AK22" s="31">
-        <v>314.22586999999999</v>
+        <v>314.23637000000002</v>
       </c>
       <c r="AL22" s="31">
-        <v>458.16683999999998</v>
+        <v>458.33661000000001</v>
       </c>
       <c r="AM22" s="31"/>
       <c r="AN22" s="31"/>
       <c r="AO22" s="31">
-        <v>29.495999999999999</v>
+        <v>40.512</v>
       </c>
       <c r="AP22" s="31">
-        <v>49.319690000000001</v>
+        <v>76.590649999999997</v>
       </c>
     </row>
     <row r="23" spans="1:42" s="10" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12">
         <v>2.7115999999999998</v>
       </c>
       <c r="F23" s="12">
         <v>21.023910000000001</v>
       </c>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13">
         <v>6.4864000000000006</v>
       </c>
       <c r="J23" s="13">
         <v>62.168420000000005</v>
       </c>
@@ -3852,54 +3852,54 @@
       <c r="Y23" s="25">
         <v>8.2965300000000006</v>
       </c>
       <c r="Z23" s="25">
         <v>55.155050000000003</v>
       </c>
       <c r="AA23" s="27"/>
       <c r="AB23" s="27"/>
       <c r="AC23" s="27">
         <v>8.8148999999999997</v>
       </c>
       <c r="AD23" s="27">
         <v>62.574289999999998</v>
       </c>
       <c r="AE23" s="25"/>
       <c r="AF23" s="25"/>
       <c r="AG23" s="25">
         <v>3.2513800000000002</v>
       </c>
       <c r="AH23" s="25">
         <v>52.611319999999999</v>
       </c>
       <c r="AI23" s="31"/>
       <c r="AJ23" s="31"/>
       <c r="AK23" s="31">
-        <v>2.5017</v>
+        <v>3.0113799999999999</v>
       </c>
       <c r="AL23" s="31">
-        <v>25.492979999999999</v>
+        <v>50.559750000000001</v>
       </c>
       <c r="AM23" s="31"/>
       <c r="AN23" s="31"/>
       <c r="AO23" s="31"/>
       <c r="AP23" s="31"/>
     </row>
     <row r="24" spans="1:42" s="10" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="12">
         <v>0</v>
       </c>
       <c r="D24" s="12">
         <v>0</v>
       </c>
       <c r="E24" s="12">
         <v>1.4217</v>
       </c>
       <c r="F24" s="12">
         <v>12.46747</v>
       </c>
@@ -3940,62 +3940,62 @@
       <c r="Y24" s="25">
         <v>22.525269999999999</v>
       </c>
       <c r="Z24" s="25">
         <v>57.246409999999997</v>
       </c>
       <c r="AA24" s="27"/>
       <c r="AB24" s="27"/>
       <c r="AC24" s="27">
         <v>3.68886</v>
       </c>
       <c r="AD24" s="27">
         <v>39.715899999999998</v>
       </c>
       <c r="AE24" s="25"/>
       <c r="AF24" s="25"/>
       <c r="AG24" s="25">
         <v>2.2536999999999998</v>
       </c>
       <c r="AH24" s="25">
         <v>21.234000000000002</v>
       </c>
       <c r="AI24" s="31"/>
       <c r="AJ24" s="31"/>
       <c r="AK24" s="31">
-        <v>0.96692999999999996</v>
+        <v>1.0770500000000001</v>
       </c>
       <c r="AL24" s="31">
-        <v>9.7230699999999999</v>
+        <v>11.555300000000001</v>
       </c>
       <c r="AM24" s="31"/>
       <c r="AN24" s="31"/>
       <c r="AO24" s="31">
-        <v>0.59977999999999998</v>
+        <v>0.68606</v>
       </c>
       <c r="AP24" s="31">
-        <v>11.109769999999999</v>
+        <v>12.36863</v>
       </c>
     </row>
     <row r="25" spans="1:42" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12">
         <v>19.805</v>
       </c>
       <c r="F25" s="12">
         <v>122.16772</v>
       </c>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13">
         <v>26.066000000000003</v>
       </c>
       <c r="J25" s="13">
         <v>93.785790000000006</v>
       </c>
@@ -4178,54 +4178,54 @@
       <c r="W27" s="25">
         <v>7</v>
       </c>
       <c r="X27" s="25">
         <v>8.3149999999999995</v>
       </c>
       <c r="Y27" s="25"/>
       <c r="Z27" s="25"/>
       <c r="AA27" s="27">
         <v>4.5179999999999998</v>
       </c>
       <c r="AB27" s="27">
         <v>10.587120000000001</v>
       </c>
       <c r="AC27" s="27"/>
       <c r="AD27" s="27"/>
       <c r="AE27" s="25">
         <v>62.92</v>
       </c>
       <c r="AF27" s="25">
         <v>136.21786</v>
       </c>
       <c r="AG27" s="25"/>
       <c r="AH27" s="25"/>
       <c r="AI27" s="31">
-        <v>13.53</v>
+        <v>34.520000000000003</v>
       </c>
       <c r="AJ27" s="31">
-        <v>25.792870000000001</v>
+        <v>50.978990000000003</v>
       </c>
       <c r="AK27" s="31"/>
       <c r="AL27" s="31"/>
       <c r="AM27" s="31">
         <v>40.98</v>
       </c>
       <c r="AN27" s="31">
         <v>101.1737</v>
       </c>
       <c r="AO27" s="31"/>
       <c r="AP27" s="31"/>
     </row>
     <row r="28" spans="1:42" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="12"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="13"/>
       <c r="H28" s="13"/>
@@ -4601,52 +4601,56 @@
         <v>50.552</v>
       </c>
       <c r="Z33" s="25">
         <v>8.3240499999999997</v>
       </c>
       <c r="AA33" s="27">
         <v>20.209</v>
       </c>
       <c r="AB33" s="27">
         <v>12.71369</v>
       </c>
       <c r="AC33" s="27"/>
       <c r="AD33" s="27"/>
       <c r="AE33" s="25">
         <v>15.7</v>
       </c>
       <c r="AF33" s="25">
         <v>14.26258</v>
       </c>
       <c r="AG33" s="25">
         <v>93.834999999999994</v>
       </c>
       <c r="AH33" s="25">
         <v>35.600200000000001</v>
       </c>
-      <c r="AI33" s="31"/>
-      <c r="AJ33" s="31"/>
+      <c r="AI33" s="31">
+        <v>15.7</v>
+      </c>
+      <c r="AJ33" s="31">
+        <v>14.26258</v>
+      </c>
       <c r="AK33" s="31">
         <v>22</v>
       </c>
       <c r="AL33" s="31">
         <v>4.133</v>
       </c>
       <c r="AM33" s="31"/>
       <c r="AN33" s="31"/>
       <c r="AO33" s="31"/>
       <c r="AP33" s="31"/>
     </row>
     <row r="34" spans="1:42" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A34" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="12">
         <v>59.253</v>
       </c>
       <c r="D34" s="12">
         <v>59.253</v>
       </c>
       <c r="E34" s="12"/>
@@ -4851,63 +4855,63 @@
     </row>
     <row r="38" spans="1:42" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="64" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="35">
     <mergeCell ref="A1:AP1"/>
     <mergeCell ref="A2:AP2"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="O5:P5"/>
-    <mergeCell ref="Q5:R5"/>
-[...3 lines deleted...]
-    <mergeCell ref="K4:N4"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="A4:A6"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="K4:N4"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>