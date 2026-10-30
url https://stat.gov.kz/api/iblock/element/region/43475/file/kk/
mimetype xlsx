--- v0 (2026-09-20)
+++ v1 (2026-10-30)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\Динамика янв-июль 2026\Новые динамические таблицы 06\Қазақша\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k.tastanbek\Desktop\Динамика\Новые динамические таблицы 08\Қазақша\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="520" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="520" firstSheet="1"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="20" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="21" r:id="rId2"/>
     <sheet name="Шымкент қ." sheetId="19" r:id="rId3"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="193">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
   </si>
   <si>
@@ -467,56 +467,50 @@
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-шілде</t>
-[...4 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>312101, 312103, 312104</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>мың АҚШ доллары, тонна, қосымша өлшем бірліктер</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>2018 жылдан бастап</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
@@ -604,56 +598,62 @@
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Өсімдік өнімдерінің экспорты және импорты</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4481&amp;year=2026&amp;name=12888&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
     <t xml:space="preserve">Шымкент қаласы
 </t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1648,97 +1648,97 @@
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="88" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="22" xfId="87" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="22" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="32" borderId="13" xfId="83" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="13" xfId="83" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="88" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="89" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="89"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="89" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="89" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="88" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="89" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="76" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="76" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="76" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="76" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="76" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="76" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="90">
     <cellStyle name="20% - Акцент1" xfId="1"/>
     <cellStyle name="20% - Акцент2" xfId="2"/>
     <cellStyle name="20% - Акцент3" xfId="3"/>
     <cellStyle name="20% - Акцент4" xfId="4"/>
     <cellStyle name="20% - Акцент5" xfId="5"/>
     <cellStyle name="20% - Акцент6" xfId="6"/>
     <cellStyle name="40% - Акцент1" xfId="7"/>
     <cellStyle name="40% - Акцент2" xfId="8"/>
     <cellStyle name="40% - Акцент3" xfId="9"/>
     <cellStyle name="40% - Акцент4" xfId="10"/>
     <cellStyle name="40% - Акцент5" xfId="11"/>
     <cellStyle name="40% - Акцент6" xfId="12"/>
     <cellStyle name="60% - Акцент1" xfId="13"/>
     <cellStyle name="60% - Акцент2" xfId="14"/>
     <cellStyle name="60% - Акцент3" xfId="15"/>
     <cellStyle name="60% - Акцент4" xfId="16"/>
     <cellStyle name="60% - Акцент5" xfId="17"/>
     <cellStyle name="60% - Акцент6" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
@@ -2107,642 +2107,642 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709435" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D33" sqref="D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="36" customWidth="1"/>
     <col min="2" max="2" width="82" style="36" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="35"/>
       <c r="B1" s="35"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="37" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B2" s="38" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="37" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B3" s="39" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="37" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B4" s="40" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="41" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B5" s="42" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="41" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B6" s="42" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="41" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B7" s="43" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="37" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B8" s="44" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="37" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B9" s="43" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="37" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B10" s="45" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="37" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B11" s="42"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="46" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B12" s="47" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="48" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B13" s="49" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="50" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>168</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>189</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="51" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B15" s="49" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="37" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B16" s="52">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="37" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B17" s="52">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="37" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B18" s="39" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="37" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B19" s="39" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="37" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B20" s="53" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="37" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B21" s="54" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="35"/>
       <c r="B22" s="35"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="35"/>
       <c r="B23" s="35"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="35"/>
       <c r="B24" s="35"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="35"/>
       <c r="B25" s="35"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="35"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/classifiers/statistical/116/"/>
     <hyperlink ref="B15" r:id="rId2" display="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709435 "/>
     <hyperlink ref="B21" r:id="rId3" display="a.ermagambetova@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" style="56" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" style="56" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="56"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="55" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="55" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="55" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="55" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="55" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="55"/>
     </row>
     <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="57" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="55"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="55"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="58"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="58"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="58"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="74" t="s">
-        <v>189</v>
+      <c r="B18" s="60" t="s">
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AP74"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="AI7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2:AP2"/>
+      <selection pane="bottomRight" activeCell="AM5" sqref="AM5:AN5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="40" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="12.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="14.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.42578125" style="1" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.42578125" style="1" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.42578125" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.28515625" style="1" customWidth="1"/>
     <col min="32" max="32" width="12.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.85546875" style="1" customWidth="1"/>
     <col min="35" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="61" t="s">
         <v>134</v>
       </c>
-      <c r="B1" s="65"/>
-[...39 lines deleted...]
-      <c r="AP1" s="65"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
+      <c r="AM1" s="61"/>
+      <c r="AN1" s="61"/>
+      <c r="AO1" s="61"/>
+      <c r="AP1" s="61"/>
     </row>
     <row r="2" spans="1:42" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="65" t="s">
-[...42 lines deleted...]
-      <c r="AP2" s="65"/>
+      <c r="A2" s="61" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="61"/>
+      <c r="AN2" s="61"/>
+      <c r="AO2" s="61"/>
+      <c r="AP2" s="61"/>
     </row>
     <row r="3" spans="1:42" ht="12" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
     </row>
     <row r="4" spans="1:42" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="68" t="s">
+      <c r="A4" s="70" t="s">
         <v>132</v>
       </c>
-      <c r="B4" s="71" t="s">
+      <c r="B4" s="73" t="s">
         <v>133</v>
       </c>
-      <c r="C4" s="60" t="s">
+      <c r="C4" s="63" t="s">
         <v>137</v>
       </c>
-      <c r="D4" s="60"/>
-[...2 lines deleted...]
-      <c r="G4" s="60" t="s">
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63" t="s">
         <v>138</v>
       </c>
-      <c r="H4" s="60"/>
-[...2 lines deleted...]
-      <c r="K4" s="60" t="s">
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63" t="s">
         <v>139</v>
       </c>
-      <c r="L4" s="60"/>
-[...2 lines deleted...]
-      <c r="O4" s="61" t="s">
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="63"/>
+      <c r="O4" s="64" t="s">
         <v>140</v>
       </c>
-      <c r="P4" s="61"/>
-[...2 lines deleted...]
-      <c r="S4" s="62" t="s">
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="65" t="s">
         <v>141</v>
       </c>
-      <c r="T4" s="63"/>
-[...2 lines deleted...]
-      <c r="W4" s="62" t="s">
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="67"/>
+      <c r="W4" s="65" t="s">
         <v>144</v>
       </c>
-      <c r="X4" s="63"/>
-[...2 lines deleted...]
-      <c r="AA4" s="62" t="s">
+      <c r="X4" s="66"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="67"/>
+      <c r="AA4" s="65" t="s">
         <v>145</v>
       </c>
-      <c r="AB4" s="63"/>
-[...2 lines deleted...]
-      <c r="AE4" s="62" t="s">
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="65" t="s">
         <v>146</v>
       </c>
-      <c r="AF4" s="63"/>
-[...13 lines deleted...]
-      <c r="AP4" s="63"/>
+      <c r="AF4" s="66"/>
+      <c r="AG4" s="66"/>
+      <c r="AH4" s="66"/>
+      <c r="AI4" s="65" t="s">
+        <v>191</v>
+      </c>
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="66"/>
+      <c r="AL4" s="66"/>
+      <c r="AM4" s="65" t="s">
+        <v>192</v>
+      </c>
+      <c r="AN4" s="66"/>
+      <c r="AO4" s="66"/>
+      <c r="AP4" s="66"/>
     </row>
     <row r="5" spans="1:42" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="69"/>
-[...1 lines deleted...]
-      <c r="C5" s="66" t="s">
+      <c r="A5" s="71"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="72"/>
-      <c r="E5" s="60" t="s">
+      <c r="D5" s="74"/>
+      <c r="E5" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="60"/>
-      <c r="G5" s="60" t="s">
+      <c r="F5" s="63"/>
+      <c r="G5" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="60"/>
-      <c r="I5" s="60" t="s">
+      <c r="H5" s="63"/>
+      <c r="I5" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="60"/>
-      <c r="K5" s="60" t="s">
+      <c r="J5" s="63"/>
+      <c r="K5" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="60"/>
-      <c r="M5" s="60" t="s">
+      <c r="L5" s="63"/>
+      <c r="M5" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="60"/>
-      <c r="O5" s="60" t="s">
+      <c r="N5" s="63"/>
+      <c r="O5" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="P5" s="60"/>
-      <c r="Q5" s="60" t="s">
+      <c r="P5" s="63"/>
+      <c r="Q5" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="60"/>
-      <c r="S5" s="60" t="s">
+      <c r="R5" s="63"/>
+      <c r="S5" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="T5" s="60"/>
-      <c r="U5" s="60" t="s">
+      <c r="T5" s="63"/>
+      <c r="U5" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="60"/>
-      <c r="W5" s="60" t="s">
+      <c r="V5" s="63"/>
+      <c r="W5" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="X5" s="60"/>
-      <c r="Y5" s="60" t="s">
+      <c r="X5" s="63"/>
+      <c r="Y5" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="60"/>
-      <c r="AA5" s="60" t="s">
+      <c r="Z5" s="63"/>
+      <c r="AA5" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="AB5" s="60"/>
-      <c r="AC5" s="66" t="s">
+      <c r="AB5" s="63"/>
+      <c r="AC5" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="67"/>
-      <c r="AE5" s="60" t="s">
+      <c r="AD5" s="69"/>
+      <c r="AE5" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="AF5" s="60"/>
-      <c r="AG5" s="66" t="s">
+      <c r="AF5" s="63"/>
+      <c r="AG5" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="67"/>
-      <c r="AI5" s="66" t="s">
+      <c r="AH5" s="69"/>
+      <c r="AI5" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="AJ5" s="72"/>
-      <c r="AK5" s="66" t="s">
+      <c r="AJ5" s="74"/>
+      <c r="AK5" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="67"/>
-      <c r="AM5" s="66" t="s">
+      <c r="AL5" s="69"/>
+      <c r="AM5" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="AN5" s="72"/>
-      <c r="AO5" s="66" t="s">
+      <c r="AN5" s="74"/>
+      <c r="AO5" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="67"/>
+      <c r="AP5" s="69"/>
     </row>
     <row r="6" spans="1:42" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="70"/>
-      <c r="B6" s="71"/>
+      <c r="A6" s="72"/>
+      <c r="B6" s="73"/>
       <c r="C6" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>142</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>143</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>142</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>143</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>142</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>143</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -2922,72 +2922,72 @@
       <c r="AA7" s="20">
         <v>11171.8</v>
       </c>
       <c r="AB7" s="20">
         <v>5926.9</v>
       </c>
       <c r="AC7" s="20">
         <v>98228.1</v>
       </c>
       <c r="AD7" s="20">
         <v>20817.599999999999</v>
       </c>
       <c r="AE7" s="20">
         <v>5110.5</v>
       </c>
       <c r="AF7" s="20">
         <v>3817</v>
       </c>
       <c r="AG7" s="20">
         <v>22130.799999999999</v>
       </c>
       <c r="AH7" s="20">
         <v>3722.9</v>
       </c>
       <c r="AI7" s="33">
-        <v>3306.2</v>
+        <v>3835.6</v>
       </c>
       <c r="AJ7" s="33">
-        <v>2584.1999999999998</v>
+        <v>2937.3</v>
       </c>
       <c r="AK7" s="33">
-        <v>7246.6</v>
+        <v>10221.799999999999</v>
       </c>
       <c r="AL7" s="33">
-        <v>1732.9</v>
+        <v>2195.9</v>
       </c>
       <c r="AM7" s="33">
-        <v>4678.5</v>
+        <v>6403.1</v>
       </c>
       <c r="AN7" s="33">
-        <v>1896</v>
+        <v>2189.9</v>
       </c>
       <c r="AO7" s="33">
-        <v>15880</v>
+        <v>22392</v>
       </c>
       <c r="AP7" s="33">
-        <v>2494.1</v>
+        <v>3470.4</v>
       </c>
     </row>
     <row r="8" spans="1:42" s="7" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9">
         <v>1.1999999999999999E-3</v>
       </c>
       <c r="J8" s="9">
         <v>1.8530000000000001E-2</v>
       </c>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
       <c r="N8" s="9"/>
@@ -3096,62 +3096,62 @@
       <c r="Y9" s="25">
         <v>216.61201</v>
       </c>
       <c r="Z9" s="25">
         <v>42.283990000000003</v>
       </c>
       <c r="AA9" s="29"/>
       <c r="AB9" s="29"/>
       <c r="AC9" s="29">
         <v>629.20667000000003</v>
       </c>
       <c r="AD9" s="29">
         <v>101.85382</v>
       </c>
       <c r="AE9" s="29"/>
       <c r="AF9" s="29"/>
       <c r="AG9" s="29">
         <v>695.33479999999997</v>
       </c>
       <c r="AH9" s="29">
         <v>243.73835</v>
       </c>
       <c r="AI9" s="33"/>
       <c r="AJ9" s="33"/>
       <c r="AK9" s="33">
-        <v>367.19479999999999</v>
+        <v>426.19479999999999</v>
       </c>
       <c r="AL9" s="33">
-        <v>69.800759999999997</v>
+        <v>81.821759999999998</v>
       </c>
       <c r="AM9" s="33"/>
       <c r="AN9" s="33"/>
       <c r="AO9" s="33">
-        <v>241.28055000000001</v>
+        <v>260.28055000000001</v>
       </c>
       <c r="AP9" s="33">
-        <v>84.957300000000004</v>
+        <v>88.700199999999995</v>
       </c>
     </row>
     <row r="10" spans="1:42" s="7" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9">
         <v>6.24</v>
@@ -3534,62 +3534,62 @@
         <v>255.02873</v>
       </c>
       <c r="Y14" s="25"/>
       <c r="Z14" s="25"/>
       <c r="AA14" s="29">
         <v>160.4</v>
       </c>
       <c r="AB14" s="29">
         <v>53.026969999999999</v>
       </c>
       <c r="AC14" s="29">
         <v>74.099999999999994</v>
       </c>
       <c r="AD14" s="29">
         <v>3.4192200000000001</v>
       </c>
       <c r="AE14" s="29">
         <v>573.63963999999999</v>
       </c>
       <c r="AF14" s="29">
         <v>194.72908000000001</v>
       </c>
       <c r="AG14" s="29"/>
       <c r="AH14" s="29"/>
       <c r="AI14" s="33">
-        <v>164.9</v>
+        <v>192.3</v>
       </c>
       <c r="AJ14" s="33">
-        <v>75.810469999999995</v>
+        <v>89.894220000000004</v>
       </c>
       <c r="AK14" s="33"/>
       <c r="AL14" s="33"/>
       <c r="AM14" s="33">
-        <v>1407.80258</v>
+        <v>1658.4385</v>
       </c>
       <c r="AN14" s="33">
-        <v>185.79848999999999</v>
+        <v>234.44506999999999</v>
       </c>
       <c r="AO14" s="33">
         <v>198.3</v>
       </c>
       <c r="AP14" s="33">
         <v>32.182600000000001</v>
       </c>
     </row>
     <row r="15" spans="1:42" s="7" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="9">
         <v>344.85599999999999</v>
       </c>
       <c r="D15" s="9">
         <v>123.52491000000001</v>
       </c>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9">
         <v>1352.7</v>
@@ -3822,54 +3822,54 @@
         <v>245.20667</v>
       </c>
       <c r="AC17" s="29">
         <v>18.5</v>
       </c>
       <c r="AD17" s="29">
         <v>0.81189999999999996</v>
       </c>
       <c r="AE17" s="29">
         <v>155.15</v>
       </c>
       <c r="AF17" s="29">
         <v>110.51081000000001</v>
       </c>
       <c r="AG17" s="29"/>
       <c r="AH17" s="29"/>
       <c r="AI17" s="33">
         <v>155.15</v>
       </c>
       <c r="AJ17" s="33">
         <v>110.51081000000001</v>
       </c>
       <c r="AK17" s="33"/>
       <c r="AL17" s="33"/>
       <c r="AM17" s="33">
-        <v>378.38929999999999</v>
+        <v>1224.6123</v>
       </c>
       <c r="AN17" s="33">
-        <v>188.53949</v>
+        <v>233.15349000000001</v>
       </c>
       <c r="AO17" s="33">
         <v>107.9</v>
       </c>
       <c r="AP17" s="33">
         <v>17.535699999999999</v>
       </c>
     </row>
     <row r="18" spans="1:42" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="9">
         <v>229.5</v>
       </c>
       <c r="D18" s="9">
         <v>162.41</v>
       </c>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9">
         <v>903.59</v>
@@ -4082,54 +4082,54 @@
       <c r="AA20" s="29">
         <v>157.46799999999999</v>
       </c>
       <c r="AB20" s="29">
         <v>121.66925000000001</v>
       </c>
       <c r="AC20" s="29">
         <v>3.70018</v>
       </c>
       <c r="AD20" s="29">
         <v>1.1825399999999999</v>
       </c>
       <c r="AE20" s="29">
         <v>410.16</v>
       </c>
       <c r="AF20" s="29">
         <v>238.52986999999999</v>
       </c>
       <c r="AG20" s="29">
         <v>1</v>
       </c>
       <c r="AH20" s="29">
         <v>0.27200000000000002</v>
       </c>
       <c r="AI20" s="33">
-        <v>115.48</v>
+        <v>238.68</v>
       </c>
       <c r="AJ20" s="33">
-        <v>52.31514</v>
+        <v>134.84509</v>
       </c>
       <c r="AK20" s="33">
         <v>1</v>
       </c>
       <c r="AL20" s="33">
         <v>0.27200000000000002</v>
       </c>
       <c r="AM20" s="33">
         <v>63.122999999999998</v>
       </c>
       <c r="AN20" s="33">
         <v>17.963519999999999</v>
       </c>
       <c r="AO20" s="33">
         <v>299.14999999999998</v>
       </c>
       <c r="AP20" s="33">
         <v>46.170729999999999</v>
       </c>
     </row>
     <row r="21" spans="1:42" s="7" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="8" t="s">
@@ -4180,54 +4180,54 @@
       <c r="Y21" s="25">
         <v>2.9203000000000001</v>
       </c>
       <c r="Z21" s="25">
         <v>5.1628999999999996</v>
       </c>
       <c r="AA21" s="29"/>
       <c r="AB21" s="29"/>
       <c r="AC21" s="29">
         <v>6.4009</v>
       </c>
       <c r="AD21" s="29">
         <v>12.279260000000001</v>
       </c>
       <c r="AE21" s="29"/>
       <c r="AF21" s="29"/>
       <c r="AG21" s="29">
         <v>48.405999999999999</v>
       </c>
       <c r="AH21" s="29">
         <v>11.547280000000001</v>
       </c>
       <c r="AI21" s="33"/>
       <c r="AJ21" s="33"/>
       <c r="AK21" s="33">
-        <v>46.515999999999998</v>
+        <v>48.405999999999999</v>
       </c>
       <c r="AL21" s="33">
-        <v>9.6950400000000005</v>
+        <v>11.547280000000001</v>
       </c>
       <c r="AM21" s="33"/>
       <c r="AN21" s="33"/>
       <c r="AO21" s="33">
         <v>4.0584100000000003</v>
       </c>
       <c r="AP21" s="33">
         <v>2.4734799999999999</v>
       </c>
     </row>
     <row r="22" spans="1:42" s="7" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>93.141199999999998</v>
       </c>
       <c r="F22" s="9">
         <v>76.304500000000004</v>
       </c>
@@ -4272,62 +4272,62 @@
       <c r="Y22" s="25">
         <v>2.3917000000000002</v>
       </c>
       <c r="Z22" s="25">
         <v>2.7405599999999999</v>
       </c>
       <c r="AA22" s="30"/>
       <c r="AB22" s="30"/>
       <c r="AC22" s="29">
         <v>24.706499999999998</v>
       </c>
       <c r="AD22" s="29">
         <v>2.6297299999999999</v>
       </c>
       <c r="AE22" s="30"/>
       <c r="AF22" s="30"/>
       <c r="AG22" s="29">
         <v>738.32860000000005</v>
       </c>
       <c r="AH22" s="29">
         <v>88.709400000000002</v>
       </c>
       <c r="AI22" s="33"/>
       <c r="AJ22" s="33"/>
       <c r="AK22" s="33">
-        <v>438.14940000000001</v>
+        <v>482.62939999999998</v>
       </c>
       <c r="AL22" s="33">
-        <v>40.854410000000001</v>
+        <v>49.424019999999999</v>
       </c>
       <c r="AM22" s="33"/>
       <c r="AN22" s="33"/>
       <c r="AO22" s="33">
-        <v>1175.9603999999999</v>
+        <v>1836.5563999999999</v>
       </c>
       <c r="AP22" s="33">
-        <v>121.59805</v>
+        <v>202.21474000000001</v>
       </c>
     </row>
     <row r="23" spans="1:42" s="7" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
       <c r="N23" s="9"/>
       <c r="O23" s="9"/>
       <c r="P23" s="9"/>
       <c r="Q23" s="9"/>
       <c r="R23" s="9"/>
@@ -4408,62 +4408,62 @@
       <c r="Y24" s="25">
         <v>8.9760000000000006E-2</v>
       </c>
       <c r="Z24" s="25">
         <v>0.56679999999999997</v>
       </c>
       <c r="AA24" s="31"/>
       <c r="AB24" s="31"/>
       <c r="AC24" s="29">
         <v>6.2399999999999997E-2</v>
       </c>
       <c r="AD24" s="29">
         <v>0.36364999999999997</v>
       </c>
       <c r="AE24" s="31"/>
       <c r="AF24" s="31"/>
       <c r="AG24" s="29">
         <v>4.9979999999999997E-2</v>
       </c>
       <c r="AH24" s="29">
         <v>0.41791</v>
       </c>
       <c r="AI24" s="33"/>
       <c r="AJ24" s="33"/>
       <c r="AK24" s="33">
-        <v>2.9340000000000001E-2</v>
+        <v>3.2219999999999999E-2</v>
       </c>
       <c r="AL24" s="33">
-        <v>0.17471</v>
+        <v>0.18690000000000001</v>
       </c>
       <c r="AM24" s="33"/>
       <c r="AN24" s="33"/>
       <c r="AO24" s="33">
-        <v>8.1920000000000007E-2</v>
+        <v>8.9840000000000003E-2</v>
       </c>
       <c r="AP24" s="33">
-        <v>0.47671999999999998</v>
+        <v>0.56298999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:42" s="7" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9">
         <v>1.554E-2</v>
       </c>
       <c r="N25" s="9">
         <v>0.20161999999999999</v>
       </c>
@@ -4894,62 +4894,62 @@
       <c r="W30" s="25">
         <v>3758.1964400000002</v>
       </c>
       <c r="X30" s="25">
         <v>1984.93887</v>
       </c>
       <c r="Y30" s="25"/>
       <c r="Z30" s="25"/>
       <c r="AA30" s="29">
         <v>3634.9502200000002</v>
       </c>
       <c r="AB30" s="29">
         <v>1986.9107899999999</v>
       </c>
       <c r="AC30" s="29"/>
       <c r="AD30" s="29"/>
       <c r="AE30" s="29">
         <v>1181.55</v>
       </c>
       <c r="AF30" s="29">
         <v>665.37207999999998</v>
       </c>
       <c r="AG30" s="29"/>
       <c r="AH30" s="29"/>
       <c r="AI30" s="33">
-        <v>595.65</v>
+        <v>954.55</v>
       </c>
       <c r="AJ30" s="33">
-        <v>274.97737000000001</v>
+        <v>505.00916000000001</v>
       </c>
       <c r="AK30" s="33"/>
       <c r="AL30" s="33"/>
       <c r="AM30" s="33">
-        <v>1860.9459999999999</v>
+        <v>2478.6460000000002</v>
       </c>
       <c r="AN30" s="33">
-        <v>378.71911999999998</v>
+        <v>539.34389999999996</v>
       </c>
       <c r="AO30" s="33"/>
       <c r="AP30" s="33"/>
     </row>
     <row r="31" spans="1:42" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9">
         <v>2684.6</v>
       </c>
       <c r="F31" s="9">
         <v>1417.3</v>
       </c>
       <c r="G31" s="9">
         <v>34</v>
       </c>
       <c r="H31" s="9">
         <v>15.3</v>
       </c>
@@ -5086,54 +5086,54 @@
         <v>906.20100000000002</v>
       </c>
       <c r="U32" s="10"/>
       <c r="V32" s="10"/>
       <c r="W32" s="25"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="25"/>
       <c r="AA32" s="29"/>
       <c r="AB32" s="29"/>
       <c r="AC32" s="29">
         <v>6.3</v>
       </c>
       <c r="AD32" s="29">
         <v>4.3338000000000001</v>
       </c>
       <c r="AE32" s="29">
         <v>39.753999999999998</v>
       </c>
       <c r="AF32" s="29">
         <v>53.133000000000003</v>
       </c>
       <c r="AG32" s="29"/>
       <c r="AH32" s="29"/>
       <c r="AI32" s="33">
-        <v>19.876999999999999</v>
+        <v>39.753999999999998</v>
       </c>
       <c r="AJ32" s="33">
-        <v>26.609000000000002</v>
+        <v>53.133000000000003</v>
       </c>
       <c r="AK32" s="33"/>
       <c r="AL32" s="33"/>
       <c r="AM32" s="33"/>
       <c r="AN32" s="33"/>
       <c r="AO32" s="33">
         <v>760.82</v>
       </c>
       <c r="AP32" s="33">
         <v>155.72185999999999</v>
       </c>
     </row>
     <row r="33" spans="1:42" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9">
         <v>4.2</v>
@@ -5176,54 +5176,54 @@
       <c r="Y33" s="25">
         <v>0.95</v>
       </c>
       <c r="Z33" s="25">
         <v>2.5578099999999999</v>
       </c>
       <c r="AA33" s="29"/>
       <c r="AB33" s="29"/>
       <c r="AC33" s="29">
         <v>80.680000000000007</v>
       </c>
       <c r="AD33" s="29">
         <v>14.08103</v>
       </c>
       <c r="AE33" s="29"/>
       <c r="AF33" s="29"/>
       <c r="AG33" s="29">
         <v>9.2200000000000006</v>
       </c>
       <c r="AH33" s="29">
         <v>7.00488</v>
       </c>
       <c r="AI33" s="33"/>
       <c r="AJ33" s="33"/>
       <c r="AK33" s="33">
-        <v>6.5</v>
+        <v>9.2200000000000006</v>
       </c>
       <c r="AL33" s="33">
-        <v>1.7649999999999999</v>
+        <v>7.00488</v>
       </c>
       <c r="AM33" s="33"/>
       <c r="AN33" s="33"/>
       <c r="AO33" s="33">
         <v>739.17499999999995</v>
       </c>
       <c r="AP33" s="33">
         <v>218.31562</v>
       </c>
     </row>
     <row r="34" spans="1:42" s="7" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9">
         <v>0.14499999999999999</v>
       </c>
       <c r="F34" s="9">
         <v>0.38023000000000001</v>
       </c>
@@ -5264,57 +5264,61 @@
       <c r="Y34" s="25">
         <v>36.42</v>
       </c>
       <c r="Z34" s="25">
         <v>78.453800000000001</v>
       </c>
       <c r="AA34" s="29"/>
       <c r="AB34" s="29"/>
       <c r="AC34" s="29">
         <v>69.947800000000001</v>
       </c>
       <c r="AD34" s="29">
         <v>187.92893000000001</v>
       </c>
       <c r="AE34" s="29"/>
       <c r="AF34" s="29"/>
       <c r="AG34" s="29">
         <v>43.372300000000003</v>
       </c>
       <c r="AH34" s="29">
         <v>117.25409000000001</v>
       </c>
       <c r="AI34" s="33"/>
       <c r="AJ34" s="33"/>
       <c r="AK34" s="33">
-        <v>11.532299999999999</v>
+        <v>43.372300000000003</v>
       </c>
       <c r="AL34" s="33">
-        <v>11.629440000000001</v>
-[...2 lines deleted...]
-      <c r="AN34" s="33"/>
+        <v>117.25409000000001</v>
+      </c>
+      <c r="AM34" s="33">
+        <v>10</v>
+      </c>
+      <c r="AN34" s="33">
+        <v>39.917540000000002</v>
+      </c>
       <c r="AO34" s="33">
         <v>169.55165</v>
       </c>
       <c r="AP34" s="33">
         <v>25.763680000000001</v>
       </c>
     </row>
     <row r="35" spans="1:42" s="7" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="9"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9">
         <v>12.6</v>
       </c>
       <c r="F35" s="9">
         <v>32.200000000000003</v>
       </c>
       <c r="G35" s="9"/>
       <c r="H35" s="9"/>
       <c r="I35" s="9">
@@ -5444,62 +5448,62 @@
       <c r="Y36" s="25">
         <v>0.59065999999999996</v>
       </c>
       <c r="Z36" s="25">
         <v>4.4096599999999997</v>
       </c>
       <c r="AA36" s="29"/>
       <c r="AB36" s="29"/>
       <c r="AC36" s="29">
         <v>0.52671000000000001</v>
       </c>
       <c r="AD36" s="29">
         <v>4.5008299999999997</v>
       </c>
       <c r="AE36" s="29"/>
       <c r="AF36" s="29"/>
       <c r="AG36" s="29">
         <v>0.43029000000000001</v>
       </c>
       <c r="AH36" s="29">
         <v>4.2992600000000003</v>
       </c>
       <c r="AI36" s="33"/>
       <c r="AJ36" s="33"/>
       <c r="AK36" s="33">
-        <v>0.24109</v>
+        <v>0.27228999999999998</v>
       </c>
       <c r="AL36" s="33">
-        <v>2.1038800000000002</v>
+        <v>2.3014999999999999</v>
       </c>
       <c r="AM36" s="33"/>
       <c r="AN36" s="33"/>
       <c r="AO36" s="33">
-        <v>0.25109999999999999</v>
+        <v>0.45358999999999999</v>
       </c>
       <c r="AP36" s="33">
-        <v>1.97505</v>
+        <v>5.0477999999999996</v>
       </c>
     </row>
     <row r="37" spans="1:42" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9">
         <v>1.4198200000000001</v>
       </c>
       <c r="F37" s="9">
         <v>6.5495099999999997</v>
       </c>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9">
         <v>0</v>
       </c>
       <c r="J37" s="9">
         <v>0.2</v>
       </c>
@@ -5532,62 +5536,62 @@
       <c r="Y37" s="25">
         <v>0.11419</v>
       </c>
       <c r="Z37" s="25">
         <v>1.0325200000000001</v>
       </c>
       <c r="AA37" s="29"/>
       <c r="AB37" s="29"/>
       <c r="AC37" s="29">
         <v>0.1512</v>
       </c>
       <c r="AD37" s="29">
         <v>1.9937800000000001</v>
       </c>
       <c r="AE37" s="29"/>
       <c r="AF37" s="29"/>
       <c r="AG37" s="29">
         <v>0.19439000000000001</v>
       </c>
       <c r="AH37" s="29">
         <v>2.8151799999999998</v>
       </c>
       <c r="AI37" s="33"/>
       <c r="AJ37" s="33"/>
       <c r="AK37" s="33">
-        <v>8.6940000000000003E-2</v>
+        <v>9.0139999999999998E-2</v>
       </c>
       <c r="AL37" s="33">
-        <v>1.37626</v>
+        <v>1.3958699999999999</v>
       </c>
       <c r="AM37" s="33"/>
       <c r="AN37" s="33"/>
       <c r="AO37" s="33">
-        <v>0.1075</v>
+        <v>0.1123</v>
       </c>
       <c r="AP37" s="33">
-        <v>1.8343</v>
+        <v>1.8686199999999999</v>
       </c>
     </row>
     <row r="38" spans="1:42" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9">
         <v>3.1099999999999999E-2</v>
       </c>
       <c r="F38" s="9">
         <v>0.59055999999999997</v>
       </c>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9">
         <v>2.6599999999999999E-2</v>
       </c>
       <c r="J38" s="9">
         <v>0.41413</v>
       </c>
@@ -5624,62 +5628,62 @@
       <c r="Y38" s="25">
         <v>0.10115</v>
       </c>
       <c r="Z38" s="25">
         <v>1.7589399999999999</v>
       </c>
       <c r="AA38" s="29"/>
       <c r="AB38" s="29"/>
       <c r="AC38" s="29">
         <v>0.1062</v>
       </c>
       <c r="AD38" s="29">
         <v>2.5097700000000001</v>
       </c>
       <c r="AE38" s="29"/>
       <c r="AF38" s="29"/>
       <c r="AG38" s="29">
         <v>0.19256000000000001</v>
       </c>
       <c r="AH38" s="29">
         <v>3.6296200000000001</v>
       </c>
       <c r="AI38" s="33"/>
       <c r="AJ38" s="33"/>
       <c r="AK38" s="33">
-        <v>6.8400000000000002E-2</v>
+        <v>7.7359999999999998E-2</v>
       </c>
       <c r="AL38" s="33">
-        <v>1.3044</v>
+        <v>1.4569300000000001</v>
       </c>
       <c r="AM38" s="33"/>
       <c r="AN38" s="33"/>
       <c r="AO38" s="33">
-        <v>0.10920000000000001</v>
+        <v>0.11816</v>
       </c>
       <c r="AP38" s="33">
-        <v>2.2902300000000002</v>
+        <v>2.4820799999999998</v>
       </c>
     </row>
     <row r="39" spans="1:42" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9">
         <v>1.34E-2</v>
       </c>
       <c r="F39" s="9">
         <v>0.16863</v>
       </c>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9">
         <v>2E-3</v>
       </c>
       <c r="J39" s="9">
         <v>1.813E-2</v>
       </c>
@@ -5792,62 +5796,62 @@
       <c r="Y40" s="25">
         <v>7.8950000000000006E-2</v>
       </c>
       <c r="Z40" s="25">
         <v>0.47642000000000001</v>
       </c>
       <c r="AA40" s="29"/>
       <c r="AB40" s="29"/>
       <c r="AC40" s="29">
         <v>0.74450000000000005</v>
       </c>
       <c r="AD40" s="29">
         <v>3.7387899999999998</v>
       </c>
       <c r="AE40" s="29"/>
       <c r="AF40" s="29"/>
       <c r="AG40" s="29">
         <v>0.14906</v>
       </c>
       <c r="AH40" s="29">
         <v>1.6821900000000001</v>
       </c>
       <c r="AI40" s="33"/>
       <c r="AJ40" s="33"/>
       <c r="AK40" s="33">
-        <v>3.2259999999999997E-2</v>
+        <v>3.3860000000000001E-2</v>
       </c>
       <c r="AL40" s="33">
-        <v>0.43030000000000002</v>
+        <v>0.43697999999999998</v>
       </c>
       <c r="AM40" s="33"/>
       <c r="AN40" s="33"/>
       <c r="AO40" s="33">
-        <v>4.0599999999999997E-2</v>
+        <v>4.4600000000000001E-2</v>
       </c>
       <c r="AP40" s="33">
-        <v>0.17802999999999999</v>
+        <v>0.20077999999999999</v>
       </c>
     </row>
     <row r="41" spans="1:42" s="7" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A41" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9">
         <v>27.8</v>
       </c>
       <c r="F41" s="9">
         <v>32.4</v>
       </c>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9">
         <v>10.9</v>
       </c>
       <c r="J41" s="9">
         <v>22.8</v>
       </c>
@@ -5880,62 +5884,62 @@
       <c r="Y41" s="25">
         <v>6.8038400000000001</v>
       </c>
       <c r="Z41" s="25">
         <v>21.011800000000001</v>
       </c>
       <c r="AA41" s="29"/>
       <c r="AB41" s="29"/>
       <c r="AC41" s="29">
         <v>9.9725699999999993</v>
       </c>
       <c r="AD41" s="29">
         <v>33.951160000000002</v>
       </c>
       <c r="AE41" s="29"/>
       <c r="AF41" s="29"/>
       <c r="AG41" s="29">
         <v>14.782209999999999</v>
       </c>
       <c r="AH41" s="29">
         <v>56.453850000000003</v>
       </c>
       <c r="AI41" s="33"/>
       <c r="AJ41" s="33"/>
       <c r="AK41" s="33">
-        <v>7.7018899999999997</v>
+        <v>7.7187700000000001</v>
       </c>
       <c r="AL41" s="33">
-        <v>26.130140000000001</v>
+        <v>26.285229999999999</v>
       </c>
       <c r="AM41" s="33"/>
       <c r="AN41" s="33"/>
       <c r="AO41" s="33">
-        <v>4.2377000000000002</v>
+        <v>5.0676399999999999</v>
       </c>
       <c r="AP41" s="33">
-        <v>11.9992</v>
+        <v>16.653030000000001</v>
       </c>
     </row>
     <row r="42" spans="1:42" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="9"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9">
         <v>630.02260000000001</v>
       </c>
       <c r="F42" s="9">
         <v>32.768120000000003</v>
       </c>
       <c r="G42" s="9"/>
       <c r="H42" s="9"/>
       <c r="I42" s="9">
         <v>2006.1</v>
       </c>
       <c r="J42" s="9">
         <v>245.8</v>
       </c>
@@ -5972,62 +5976,62 @@
         <v>9775.8194000000003</v>
       </c>
       <c r="AA42" s="29">
         <v>3183.07</v>
       </c>
       <c r="AB42" s="29">
         <v>232.44049000000001</v>
       </c>
       <c r="AC42" s="29">
         <v>87757.538199999995</v>
       </c>
       <c r="AD42" s="29">
         <v>19186.118269999999</v>
       </c>
       <c r="AE42" s="29"/>
       <c r="AF42" s="29"/>
       <c r="AG42" s="29">
         <v>8316.3354999999992</v>
       </c>
       <c r="AH42" s="29">
         <v>1056.6287199999999</v>
       </c>
       <c r="AI42" s="33"/>
       <c r="AJ42" s="33"/>
       <c r="AK42" s="33">
-        <v>3603.0954999999999</v>
+        <v>5426.1954999999998</v>
       </c>
       <c r="AL42" s="33">
-        <v>573.33221000000003</v>
+        <v>799.87221</v>
       </c>
       <c r="AM42" s="33"/>
       <c r="AN42" s="33"/>
       <c r="AO42" s="33">
-        <v>6694.8971000000001</v>
+        <v>10573.2971</v>
       </c>
       <c r="AP42" s="33">
-        <v>703.10991000000001</v>
+        <v>1323.01692</v>
       </c>
     </row>
     <row r="43" spans="1:42" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="9"/>
       <c r="D43" s="9"/>
       <c r="E43" s="9">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="F43" s="9">
         <v>1.0410000000000001E-2</v>
       </c>
       <c r="G43" s="9"/>
       <c r="H43" s="9"/>
       <c r="I43" s="9"/>
       <c r="J43" s="9"/>
       <c r="K43" s="9"/>
       <c r="L43" s="9"/>
       <c r="M43" s="9">
         <v>0.17399999999999999</v>
@@ -6128,54 +6132,54 @@
       <c r="Y44" s="25">
         <v>12048.67</v>
       </c>
       <c r="Z44" s="25">
         <v>795.41859999999997</v>
       </c>
       <c r="AA44" s="29"/>
       <c r="AB44" s="29"/>
       <c r="AC44" s="29">
         <v>3533.95</v>
       </c>
       <c r="AD44" s="29">
         <v>183.46373</v>
       </c>
       <c r="AE44" s="29"/>
       <c r="AF44" s="29"/>
       <c r="AG44" s="29">
         <v>1306.8175000000001</v>
       </c>
       <c r="AH44" s="29">
         <v>76.700400000000002</v>
       </c>
       <c r="AI44" s="33"/>
       <c r="AJ44" s="33"/>
       <c r="AK44" s="33">
-        <v>50.067500000000003</v>
+        <v>645.61749999999995</v>
       </c>
       <c r="AL44" s="33">
-        <v>2.7433999999999998</v>
+        <v>36.789400000000001</v>
       </c>
       <c r="AM44" s="33"/>
       <c r="AN44" s="33"/>
       <c r="AO44" s="33">
         <v>1825.1202499999999</v>
       </c>
       <c r="AP44" s="33">
         <v>151.30155999999999</v>
       </c>
     </row>
     <row r="45" spans="1:42" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9">
         <v>2.2599999999999999E-2</v>
       </c>
       <c r="F45" s="9">
         <v>2.938E-2</v>
       </c>
@@ -6208,54 +6212,54 @@
       <c r="Y45" s="25">
         <v>1115.0618999999999</v>
       </c>
       <c r="Z45" s="25">
         <v>63.438540000000003</v>
       </c>
       <c r="AA45" s="29"/>
       <c r="AB45" s="29"/>
       <c r="AC45" s="29">
         <v>924.4375</v>
       </c>
       <c r="AD45" s="29">
         <v>34.691659999999999</v>
       </c>
       <c r="AE45" s="29"/>
       <c r="AF45" s="29"/>
       <c r="AG45" s="29">
         <v>0.16159999999999999</v>
       </c>
       <c r="AH45" s="29">
         <v>0.35254000000000002</v>
       </c>
       <c r="AI45" s="33"/>
       <c r="AJ45" s="33"/>
       <c r="AK45" s="33">
-        <v>0.09</v>
+        <v>9.7000000000000003E-2</v>
       </c>
       <c r="AL45" s="33">
-        <v>0.20718</v>
+        <v>0.22656000000000001</v>
       </c>
       <c r="AM45" s="33"/>
       <c r="AN45" s="33"/>
       <c r="AO45" s="33">
         <v>0.27825</v>
       </c>
       <c r="AP45" s="33">
         <v>0.61082000000000003</v>
       </c>
     </row>
     <row r="46" spans="1:42" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C46" s="9"/>
       <c r="D46" s="9"/>
       <c r="E46" s="9">
         <v>0.48</v>
       </c>
       <c r="F46" s="9">
         <v>0.24117</v>
       </c>
@@ -6284,62 +6288,62 @@
         <v>1.2201200000000001</v>
       </c>
       <c r="W46" s="22"/>
       <c r="X46" s="22"/>
       <c r="Y46" s="22"/>
       <c r="Z46" s="22"/>
       <c r="AA46" s="29"/>
       <c r="AB46" s="29"/>
       <c r="AC46" s="29">
         <v>0.28421000000000002</v>
       </c>
       <c r="AD46" s="29">
         <v>1.4465699999999999</v>
       </c>
       <c r="AE46" s="29"/>
       <c r="AF46" s="29"/>
       <c r="AG46" s="29">
         <v>358.1241</v>
       </c>
       <c r="AH46" s="29">
         <v>32.050519999999999</v>
       </c>
       <c r="AI46" s="33"/>
       <c r="AJ46" s="33"/>
       <c r="AK46" s="33">
-        <v>140.04920000000001</v>
+        <v>258.06830000000002</v>
       </c>
       <c r="AL46" s="33">
-        <v>12.73188</v>
+        <v>25.38627</v>
       </c>
       <c r="AM46" s="33"/>
       <c r="AN46" s="33"/>
       <c r="AO46" s="33">
-        <v>278.06119999999999</v>
+        <v>412.08499999999998</v>
       </c>
       <c r="AP46" s="33">
-        <v>28.905080000000002</v>
+        <v>42.576030000000003</v>
       </c>
     </row>
     <row r="47" spans="1:42" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="9"/>
       <c r="D47" s="9"/>
       <c r="E47" s="9">
         <v>12.1</v>
       </c>
       <c r="F47" s="9">
         <v>16.5</v>
       </c>
       <c r="G47" s="9"/>
       <c r="H47" s="9"/>
       <c r="I47" s="9">
         <v>52.7</v>
       </c>
       <c r="J47" s="9">
         <v>35.299999999999997</v>
       </c>
@@ -6412,54 +6416,54 @@
       <c r="AG47" s="29">
         <v>49.097000000000001</v>
       </c>
       <c r="AH47" s="29">
         <v>18.209040000000002</v>
       </c>
       <c r="AI47" s="33">
         <v>89.356309999999993</v>
       </c>
       <c r="AJ47" s="33">
         <v>59.185000000000002</v>
       </c>
       <c r="AK47" s="33">
         <v>48.777000000000001</v>
       </c>
       <c r="AL47" s="33">
         <v>17.658840000000001</v>
       </c>
       <c r="AM47" s="33">
         <v>67.5</v>
       </c>
       <c r="AN47" s="33">
         <v>16.347999999999999</v>
       </c>
       <c r="AO47" s="33">
-        <v>1.1870000000000001</v>
+        <v>1.2010000000000001</v>
       </c>
       <c r="AP47" s="33">
-        <v>6.0615100000000002</v>
+        <v>6.1803699999999999</v>
       </c>
     </row>
     <row r="48" spans="1:42" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="9"/>
       <c r="D48" s="9"/>
       <c r="E48" s="9"/>
       <c r="F48" s="9"/>
       <c r="G48" s="9"/>
       <c r="H48" s="9"/>
       <c r="I48" s="9"/>
       <c r="J48" s="9"/>
       <c r="K48" s="9"/>
       <c r="L48" s="9"/>
       <c r="M48" s="9"/>
       <c r="N48" s="9"/>
       <c r="O48" s="9"/>
       <c r="P48" s="9"/>
       <c r="Q48" s="9">
         <v>0.75</v>
@@ -6548,62 +6552,62 @@
         <v>16.144490000000001</v>
       </c>
       <c r="AA49" s="30"/>
       <c r="AB49" s="30"/>
       <c r="AC49" s="29">
         <v>0.68959999999999999</v>
       </c>
       <c r="AD49" s="29">
         <v>3.3256899999999998</v>
       </c>
       <c r="AE49" s="30">
         <v>2.4E-2</v>
       </c>
       <c r="AF49" s="30">
         <v>1.72079</v>
       </c>
       <c r="AG49" s="29">
         <v>1.5176000000000001</v>
       </c>
       <c r="AH49" s="29">
         <v>10.18441</v>
       </c>
       <c r="AI49" s="33"/>
       <c r="AJ49" s="33"/>
       <c r="AK49" s="33">
-        <v>0.91820000000000002</v>
+        <v>0.93259999999999998</v>
       </c>
       <c r="AL49" s="33">
-        <v>5.80464</v>
+        <v>6.0243900000000004</v>
       </c>
       <c r="AM49" s="33"/>
       <c r="AN49" s="33"/>
       <c r="AO49" s="33">
-        <v>0.28499999999999998</v>
+        <v>0.32500000000000001</v>
       </c>
       <c r="AP49" s="33">
-        <v>1.93984</v>
+        <v>2.3418399999999999</v>
       </c>
     </row>
     <row r="50" spans="1:42" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="9"/>
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
       <c r="F50" s="9"/>
       <c r="G50" s="9"/>
       <c r="H50" s="9"/>
       <c r="I50" s="9">
         <v>16581.63</v>
       </c>
       <c r="J50" s="9">
         <v>7335.5857299999998</v>
       </c>
       <c r="K50" s="9"/>
       <c r="L50" s="9"/>
       <c r="M50" s="9">
         <v>15355.9877</v>
@@ -6776,62 +6780,62 @@
         <v>27.168839999999999</v>
       </c>
       <c r="AA52" s="31"/>
       <c r="AB52" s="31"/>
       <c r="AC52" s="29">
         <v>1530.4935</v>
       </c>
       <c r="AD52" s="29">
         <v>141.52499</v>
       </c>
       <c r="AE52" s="31">
         <v>50</v>
       </c>
       <c r="AF52" s="31">
         <v>4.3259999999999996</v>
       </c>
       <c r="AG52" s="29">
         <v>10135.4277</v>
       </c>
       <c r="AH52" s="29">
         <v>1080.3800000000001</v>
       </c>
       <c r="AI52" s="33"/>
       <c r="AJ52" s="33"/>
       <c r="AK52" s="33">
-        <v>2170.6563999999998</v>
+        <v>2448.3643999999999</v>
       </c>
       <c r="AL52" s="33">
-        <v>236.60337999999999</v>
+        <v>264.35075999999998</v>
       </c>
       <c r="AM52" s="33"/>
       <c r="AN52" s="33"/>
       <c r="AO52" s="33">
-        <v>1328.5748000000001</v>
+        <v>3144.8868000000002</v>
       </c>
       <c r="AP52" s="33">
-        <v>136.24185</v>
+        <v>321.9896</v>
       </c>
     </row>
     <row r="53" spans="1:42" s="7" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A53" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="9"/>
       <c r="D53" s="9"/>
       <c r="E53" s="9"/>
       <c r="F53" s="9"/>
       <c r="G53" s="9"/>
       <c r="H53" s="9"/>
       <c r="I53" s="9"/>
       <c r="J53" s="9"/>
       <c r="K53" s="9"/>
       <c r="L53" s="9"/>
       <c r="M53" s="9"/>
       <c r="N53" s="9"/>
       <c r="O53" s="9"/>
       <c r="P53" s="9"/>
       <c r="Q53" s="9"/>
       <c r="R53" s="9"/>
@@ -7024,62 +7028,62 @@
       <c r="Y55" s="25">
         <v>57.957830000000001</v>
       </c>
       <c r="Z55" s="25">
         <v>25.516069999999999</v>
       </c>
       <c r="AA55" s="29"/>
       <c r="AB55" s="29"/>
       <c r="AC55" s="29">
         <v>369.01409999999998</v>
       </c>
       <c r="AD55" s="29">
         <v>54.21649</v>
       </c>
       <c r="AE55" s="29"/>
       <c r="AF55" s="29"/>
       <c r="AG55" s="29">
         <v>16.322559999999999</v>
       </c>
       <c r="AH55" s="29">
         <v>47.587510000000002</v>
       </c>
       <c r="AI55" s="33"/>
       <c r="AJ55" s="33"/>
       <c r="AK55" s="33">
-        <v>14.72255</v>
+        <v>14.774150000000001</v>
       </c>
       <c r="AL55" s="33">
-        <v>31.924299999999999</v>
+        <v>32.513019999999997</v>
       </c>
       <c r="AM55" s="33"/>
       <c r="AN55" s="33"/>
       <c r="AO55" s="33">
-        <v>32.228279999999998</v>
+        <v>32.501199999999997</v>
       </c>
       <c r="AP55" s="33">
-        <v>71.773539999999997</v>
+        <v>74.502970000000005</v>
       </c>
     </row>
     <row r="56" spans="1:42" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="9"/>
       <c r="D56" s="9"/>
       <c r="E56" s="9">
         <v>0.1</v>
       </c>
       <c r="F56" s="9">
         <v>8.4</v>
       </c>
       <c r="G56" s="9"/>
       <c r="H56" s="9"/>
       <c r="I56" s="9">
         <v>0.9</v>
       </c>
       <c r="J56" s="9">
         <v>8.5</v>
       </c>
@@ -7196,59 +7200,63 @@
       <c r="U57" s="10"/>
       <c r="V57" s="10"/>
       <c r="W57" s="27"/>
       <c r="X57" s="27"/>
       <c r="Y57" s="25">
         <v>0.06</v>
       </c>
       <c r="Z57" s="25">
         <v>3.7130000000000001</v>
       </c>
       <c r="AA57" s="31"/>
       <c r="AB57" s="31"/>
       <c r="AC57" s="31"/>
       <c r="AD57" s="31"/>
       <c r="AE57" s="31"/>
       <c r="AF57" s="31"/>
       <c r="AG57" s="31">
         <v>1.51</v>
       </c>
       <c r="AH57" s="31">
         <v>40.601239999999997</v>
       </c>
       <c r="AI57" s="33"/>
       <c r="AJ57" s="33"/>
       <c r="AK57" s="33">
-        <v>1.17</v>
+        <v>1.23</v>
       </c>
       <c r="AL57" s="33">
-        <v>28.854900000000001</v>
+        <v>31.068480000000001</v>
       </c>
       <c r="AM57" s="33"/>
       <c r="AN57" s="33"/>
-      <c r="AO57" s="33"/>
-      <c r="AP57" s="33"/>
+      <c r="AO57" s="33">
+        <v>0.33</v>
+      </c>
+      <c r="AP57" s="33">
+        <v>12.52032</v>
+      </c>
     </row>
     <row r="58" spans="1:42" s="7" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A58" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C58" s="9"/>
       <c r="D58" s="9"/>
       <c r="E58" s="9">
         <v>70.618899999999996</v>
       </c>
       <c r="F58" s="9">
         <v>165.32102</v>
       </c>
       <c r="G58" s="9">
         <v>2</v>
       </c>
       <c r="H58" s="9">
         <v>21.573</v>
       </c>
       <c r="I58" s="9">
         <v>104.8518</v>
       </c>
@@ -7300,66 +7308,66 @@
       <c r="AC58" s="29">
         <v>97.246650000000002</v>
       </c>
       <c r="AD58" s="29">
         <v>406.50286</v>
       </c>
       <c r="AE58" s="31">
         <v>29.456</v>
       </c>
       <c r="AF58" s="31">
         <v>6.9579700000000004</v>
       </c>
       <c r="AG58" s="29">
         <v>162.11179000000001</v>
       </c>
       <c r="AH58" s="29">
         <v>537.70498999999995</v>
       </c>
       <c r="AI58" s="33">
         <v>7.2</v>
       </c>
       <c r="AJ58" s="33">
         <v>0.36</v>
       </c>
       <c r="AK58" s="33">
-        <v>110.87618000000001</v>
+        <v>131.13038</v>
       </c>
       <c r="AL58" s="33">
-        <v>427.80407000000002</v>
+        <v>439.78456</v>
       </c>
       <c r="AM58" s="33">
         <v>16.562999999999999</v>
       </c>
       <c r="AN58" s="33">
         <v>5.1973500000000001</v>
       </c>
       <c r="AO58" s="33">
-        <v>68.539699999999996</v>
+        <v>68.551240000000007</v>
       </c>
       <c r="AP58" s="33">
-        <v>286.51947000000001</v>
+        <v>287.42189999999999</v>
       </c>
     </row>
     <row r="59" spans="1:42" s="7" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A59" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="9">
         <v>0.44400000000000001</v>
       </c>
       <c r="F59" s="9">
         <v>4.7163199999999996</v>
       </c>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
       <c r="I59" s="9">
         <v>5.9</v>
       </c>
       <c r="J59" s="9">
         <v>21</v>
       </c>
@@ -7400,54 +7408,54 @@
       <c r="AC59" s="29">
         <v>2.2191399999999999</v>
       </c>
       <c r="AD59" s="29">
         <v>42.741909999999997</v>
       </c>
       <c r="AE59" s="31"/>
       <c r="AF59" s="31"/>
       <c r="AG59" s="29">
         <v>4.4367000000000001</v>
       </c>
       <c r="AH59" s="29">
         <v>63.675130000000003</v>
       </c>
       <c r="AI59" s="33"/>
       <c r="AJ59" s="33"/>
       <c r="AK59" s="33">
         <v>1.7363999999999999</v>
       </c>
       <c r="AL59" s="33">
         <v>30.816179999999999</v>
       </c>
       <c r="AM59" s="33"/>
       <c r="AN59" s="33"/>
       <c r="AO59" s="33">
-        <v>0.86031000000000002</v>
+        <v>1.31006</v>
       </c>
       <c r="AP59" s="33">
-        <v>17.683720000000001</v>
+        <v>22.57771</v>
       </c>
     </row>
     <row r="60" spans="1:42" s="7" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A60" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="9"/>
       <c r="D60" s="9"/>
       <c r="E60" s="9"/>
       <c r="F60" s="9"/>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
       <c r="I60" s="9"/>
       <c r="J60" s="9"/>
       <c r="K60" s="9"/>
       <c r="L60" s="9"/>
       <c r="M60" s="9"/>
       <c r="N60" s="9"/>
       <c r="O60" s="9"/>
       <c r="P60" s="9"/>
       <c r="Q60" s="9"/>
       <c r="R60" s="9"/>
@@ -7672,62 +7680,62 @@
       <c r="Y63" s="25">
         <v>0.77615999999999996</v>
       </c>
       <c r="Z63" s="25">
         <v>17.450099999999999</v>
       </c>
       <c r="AA63" s="30"/>
       <c r="AB63" s="30"/>
       <c r="AC63" s="29">
         <v>2.6025200000000002</v>
       </c>
       <c r="AD63" s="29">
         <v>69.344329999999999</v>
       </c>
       <c r="AE63" s="30"/>
       <c r="AF63" s="30"/>
       <c r="AG63" s="29">
         <v>5.2727599999999999</v>
       </c>
       <c r="AH63" s="29">
         <v>151.85968</v>
       </c>
       <c r="AI63" s="33"/>
       <c r="AJ63" s="33"/>
       <c r="AK63" s="33">
-        <v>4.7817600000000002</v>
+        <v>5.1867599999999996</v>
       </c>
       <c r="AL63" s="33">
-        <v>134.79337000000001</v>
+        <v>147.63925</v>
       </c>
       <c r="AM63" s="33"/>
       <c r="AN63" s="33"/>
       <c r="AO63" s="33">
-        <v>2.0097499999999999</v>
+        <v>3.40733</v>
       </c>
       <c r="AP63" s="33">
-        <v>62.100729999999999</v>
+        <v>104.5308</v>
       </c>
     </row>
     <row r="64" spans="1:42" s="7" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A64" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="9"/>
       <c r="D64" s="9"/>
       <c r="E64" s="9"/>
       <c r="F64" s="9"/>
       <c r="G64" s="9"/>
       <c r="H64" s="9"/>
       <c r="I64" s="9"/>
       <c r="J64" s="9"/>
       <c r="K64" s="9"/>
       <c r="L64" s="9"/>
       <c r="M64" s="9"/>
       <c r="N64" s="9"/>
       <c r="O64" s="9"/>
       <c r="P64" s="9"/>
       <c r="Q64" s="9"/>
       <c r="R64" s="9"/>
@@ -7803,52 +7811,56 @@
       <c r="V65" s="10">
         <v>8.1290600000000008</v>
       </c>
       <c r="W65" s="22"/>
       <c r="X65" s="22"/>
       <c r="Y65" s="25">
         <v>0.187</v>
       </c>
       <c r="Z65" s="25">
         <v>0.47126000000000001</v>
       </c>
       <c r="AA65" s="30"/>
       <c r="AB65" s="30"/>
       <c r="AC65" s="31"/>
       <c r="AD65" s="31"/>
       <c r="AE65" s="30"/>
       <c r="AF65" s="30"/>
       <c r="AG65" s="31"/>
       <c r="AH65" s="31"/>
       <c r="AI65" s="33"/>
       <c r="AJ65" s="33"/>
       <c r="AK65" s="33"/>
       <c r="AL65" s="33"/>
       <c r="AM65" s="33"/>
       <c r="AN65" s="33"/>
-      <c r="AO65" s="33"/>
-      <c r="AP65" s="33"/>
+      <c r="AO65" s="33">
+        <v>9.0069999999999997E-2</v>
+      </c>
+      <c r="AP65" s="33">
+        <v>0.56567000000000001</v>
+      </c>
     </row>
     <row r="66" spans="1:42" s="7" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A66" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="9"/>
       <c r="D66" s="9"/>
       <c r="E66" s="9"/>
       <c r="F66" s="9"/>
       <c r="G66" s="9"/>
       <c r="H66" s="9"/>
       <c r="I66" s="9">
         <v>2.3199999999999998E-2</v>
       </c>
       <c r="J66" s="9">
         <v>0.22226000000000001</v>
       </c>
       <c r="K66" s="9"/>
       <c r="L66" s="9"/>
       <c r="M66" s="9">
         <v>4.1999999999999997E-3</v>
       </c>
@@ -8051,52 +8063,56 @@
       <c r="X69" s="22"/>
       <c r="Y69" s="25">
         <v>3.0020000000000002E-2</v>
       </c>
       <c r="Z69" s="25">
         <v>0.14732999999999999</v>
       </c>
       <c r="AA69" s="30"/>
       <c r="AB69" s="30"/>
       <c r="AC69" s="29">
         <v>4.249E-2</v>
       </c>
       <c r="AD69" s="29">
         <v>0.37259999999999999</v>
       </c>
       <c r="AE69" s="30"/>
       <c r="AF69" s="30"/>
       <c r="AG69" s="29">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="AH69" s="29">
         <v>0.84599999999999997</v>
       </c>
       <c r="AI69" s="33"/>
       <c r="AJ69" s="33"/>
-      <c r="AK69" s="33"/>
-      <c r="AL69" s="33"/>
+      <c r="AK69" s="33">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="AL69" s="33">
+        <v>0.26</v>
+      </c>
       <c r="AM69" s="33"/>
       <c r="AN69" s="33"/>
       <c r="AO69" s="33">
         <v>3.1E-2</v>
       </c>
       <c r="AP69" s="33">
         <v>0.495</v>
       </c>
     </row>
     <row r="70" spans="1:42" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A70" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="9"/>
       <c r="D70" s="9"/>
       <c r="E70" s="9"/>
       <c r="F70" s="9"/>
       <c r="G70" s="9"/>
       <c r="H70" s="9"/>
       <c r="I70" s="9"/>
       <c r="J70" s="9"/>
       <c r="K70" s="9"/>
@@ -8248,92 +8264,92 @@
         <v>0.16203000000000001</v>
       </c>
       <c r="AE72" s="14"/>
       <c r="AF72" s="14"/>
       <c r="AG72" s="32"/>
       <c r="AH72" s="32"/>
       <c r="AI72" s="34"/>
       <c r="AJ72" s="34"/>
       <c r="AK72" s="34"/>
       <c r="AL72" s="34"/>
       <c r="AM72" s="34"/>
       <c r="AN72" s="34"/>
       <c r="AO72" s="34"/>
       <c r="AP72" s="34"/>
     </row>
     <row r="73" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A73" s="15"/>
       <c r="B73" s="15"/>
       <c r="C73" s="16"/>
       <c r="W73" s="28"/>
       <c r="X73" s="28"/>
       <c r="Y73" s="28"/>
       <c r="Z73" s="28"/>
     </row>
     <row r="74" spans="1:42" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="59" t="s">
+      <c r="A74" s="62" t="s">
         <v>135</v>
       </c>
-      <c r="B74" s="59"/>
+      <c r="B74" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="35">
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AG5:AH5"/>
-    <mergeCell ref="AA4:AD4"/>
-    <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="A1:AP1"/>
     <mergeCell ref="A2:AP2"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="O5:P5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AA5:AB5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>