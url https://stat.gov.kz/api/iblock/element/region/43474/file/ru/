--- v4 (2026-09-07)
+++ v5 (2026-09-27)
@@ -1,105 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="463"/>
   </bookViews>
   <sheets>
-    <sheet name="г. Шымкент" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="г. Шымкент" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AI7" i="3" l="1"/>
+  <c r="AJ7" i="3"/>
+  <c r="AK7" i="3"/>
+  <c r="AL7" i="3"/>
+  <c r="AM7" i="3"/>
+  <c r="AN7" i="3"/>
+  <c r="AO7" i="3"/>
+  <c r="AH7" i="3"/>
   <c r="AM11" i="3" l="1"/>
   <c r="AI11" i="3" l="1"/>
   <c r="AE11" i="3"/>
   <c r="AA11" i="3" l="1"/>
   <c r="R7" i="3" l="1"/>
   <c r="T7" i="3"/>
   <c r="U7" i="3"/>
   <c r="B7" i="3"/>
   <c r="C7" i="3"/>
   <c r="C11" i="3" s="1"/>
   <c r="D7" i="3"/>
   <c r="E7" i="3"/>
   <c r="F7" i="3"/>
   <c r="G7" i="3"/>
   <c r="G11" i="3" s="1"/>
   <c r="H7" i="3"/>
   <c r="I7" i="3"/>
   <c r="J7" i="3"/>
   <c r="K7" i="3"/>
   <c r="K11" i="3" s="1"/>
   <c r="L7" i="3"/>
   <c r="M7" i="3"/>
   <c r="N7" i="3"/>
   <c r="P7" i="3"/>
   <c r="Q7" i="3"/>
   <c r="O7" i="3"/>
   <c r="O11" i="3" l="1"/>
   <c r="S7" i="3" l="1"/>
   <c r="S11" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="65">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
@@ -126,65 +138,191 @@
     <t>2022 год</t>
   </si>
   <si>
     <t>г. Шымкент</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, в процентах</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
-    <t>Январь-июнь 2025 года</t>
-[...2 lines deleted...]
-    <t>Январь-июнь 2026 года*</t>
+    <t>Январь-июль 2025 года</t>
+  </si>
+  <si>
+    <t>Январь-июль 2026 года*</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>312101, 312103, 312104</t>
+  </si>
+  <si>
+    <t>тыс.долларов США, тонн, дополнительные единицы измерения</t>
+  </si>
+  <si>
+    <t>С 2018 года</t>
+  </si>
+  <si>
+    <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Основными источниками информации являются данные статистической отчетности 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» со странами ЕАЭС </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли</t>
+  </si>
+  <si>
+    <t>Сейілхан Әйгерім Ділдаханқызы</t>
+  </si>
+  <si>
+    <t>Тел. +7(7252) 395115</t>
+  </si>
+  <si>
+    <t>a.seilkhan@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Товарооборот Республики Казахстан с государствами-членами Евразийского экономического союза </t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=1450&amp;year=2026&amp;name=14259&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -222,57 +360,106 @@
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -378,56 +565,66 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -475,116 +672,185 @@
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="4" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 4" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -829,328 +1095,622 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AO101"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AA7" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A33" sqref="A33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" style="61" customWidth="1"/>
+    <col min="2" max="2" width="82" style="61" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="61"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="62"/>
+      <c r="B1" s="62"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="72" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="70" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="63" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="65" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="71" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="70" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="71" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="70" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="63" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="73" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="73" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="69" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="63" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="69" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="68"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="63" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="94" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="59" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="66">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="63" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="66">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="63" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="63" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="65" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="63" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="64" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="60" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="62"/>
+      <c r="B22" s="62"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="62"/>
+      <c r="B23" s="62"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar"/>
+    <hyperlink ref="B21" r:id="rId3" display="a.ermagambetova@aspire.gov.kz"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" style="61" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" style="61" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="61"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="74" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="74" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="74" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="74" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="74" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="74"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="75" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="74"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="74"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="76"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="76"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="76"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="78" t="s">
+        <v>63</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AP101"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="S7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AL5" sqref="AL5:AM5"/>
+      <selection pane="bottomRight" activeCell="V20" sqref="V20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="17" customWidth="1"/>
     <col min="2" max="2" width="10" style="17" customWidth="1"/>
     <col min="3" max="5" width="10.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="17" customWidth="1"/>
     <col min="7" max="9" width="10.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="17" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.28515625" style="17" customWidth="1"/>
     <col min="14" max="14" width="12.5703125" style="17" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="17" customWidth="1"/>
     <col min="16" max="16" width="11.28515625" style="17" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" style="17" customWidth="1"/>
     <col min="18" max="18" width="12.140625" style="17" customWidth="1"/>
     <col min="19" max="19" width="9.28515625" style="17" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" style="17" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="17" customWidth="1"/>
     <col min="22" max="22" width="13" style="17" customWidth="1"/>
     <col min="23" max="23" width="10.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="11.28515625" style="17" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="17" customWidth="1"/>
     <col min="27" max="27" width="10.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="17" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="10.42578125" style="17" customWidth="1"/>
     <col min="31" max="31" width="11" style="17" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" style="17" customWidth="1"/>
     <col min="33" max="33" width="10" style="17" customWidth="1"/>
     <col min="34" max="37" width="9.140625" style="51"/>
     <col min="38" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" s="4" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:42" s="4" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="56"/>
-[...33 lines deleted...]
-      <c r="A2" s="57" t="s">
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
+      <c r="Z1" s="79"/>
+      <c r="AA1" s="79"/>
+      <c r="AB1" s="79"/>
+      <c r="AC1" s="79"/>
+      <c r="AD1" s="79"/>
+      <c r="AE1" s="79"/>
+      <c r="AF1" s="79"/>
+      <c r="AG1" s="79"/>
+      <c r="AH1" s="79"/>
+      <c r="AI1" s="79"/>
+      <c r="AJ1" s="79"/>
+      <c r="AK1" s="79"/>
+      <c r="AL1" s="79"/>
+      <c r="AM1" s="79"/>
+      <c r="AN1" s="79"/>
+      <c r="AO1" s="79"/>
+    </row>
+    <row r="2" spans="1:42" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="57"/>
-[...32 lines deleted...]
-    <row r="3" spans="1:41" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+      <c r="N2" s="80"/>
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="80"/>
+      <c r="S2" s="80"/>
+      <c r="T2" s="80"/>
+      <c r="U2" s="80"/>
+      <c r="V2" s="80"/>
+      <c r="W2" s="80"/>
+      <c r="X2" s="80"/>
+      <c r="Y2" s="80"/>
+      <c r="Z2" s="80"/>
+      <c r="AA2" s="80"/>
+      <c r="AB2" s="80"/>
+      <c r="AC2" s="80"/>
+      <c r="AD2" s="80"/>
+      <c r="AE2" s="80"/>
+      <c r="AF2" s="80"/>
+      <c r="AG2" s="80"/>
+      <c r="AH2" s="80"/>
+      <c r="AI2" s="80"/>
+      <c r="AJ2" s="80"/>
+      <c r="AK2" s="80"/>
+      <c r="AL2" s="80"/>
+      <c r="AM2" s="80"/>
+      <c r="AN2" s="80"/>
+      <c r="AO2" s="80"/>
+    </row>
+    <row r="3" spans="1:42" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="AH3" s="43"/>
       <c r="AI3" s="43"/>
       <c r="AJ3" s="43"/>
       <c r="AK3" s="43"/>
     </row>
-    <row r="4" spans="1:41" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="53" t="s">
+    <row r="4" spans="1:42" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="90" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="61" t="s">
+      <c r="B4" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="61"/>
-[...2 lines deleted...]
-      <c r="F4" s="61" t="s">
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="61"/>
-[...2 lines deleted...]
-      <c r="J4" s="61" t="s">
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
+      <c r="I4" s="89"/>
+      <c r="J4" s="89" t="s">
         <v>11</v>
       </c>
-      <c r="K4" s="61"/>
-[...2 lines deleted...]
-      <c r="N4" s="61" t="s">
+      <c r="K4" s="89"/>
+      <c r="L4" s="89"/>
+      <c r="M4" s="89"/>
+      <c r="N4" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="O4" s="61"/>
-[...2 lines deleted...]
-      <c r="R4" s="58" t="s">
+      <c r="O4" s="89"/>
+      <c r="P4" s="89"/>
+      <c r="Q4" s="89"/>
+      <c r="R4" s="84" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="59"/>
-[...2 lines deleted...]
-      <c r="V4" s="58" t="s">
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="88"/>
+      <c r="V4" s="84" t="s">
         <v>18</v>
       </c>
-      <c r="W4" s="59"/>
-[...2 lines deleted...]
-      <c r="Z4" s="58" t="s">
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="88"/>
+      <c r="Z4" s="84" t="s">
         <v>19</v>
       </c>
-      <c r="AA4" s="59"/>
-[...2 lines deleted...]
-      <c r="AD4" s="58" t="s">
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="84" t="s">
         <v>20</v>
       </c>
-      <c r="AE4" s="59"/>
-[...2 lines deleted...]
-      <c r="AH4" s="63" t="s">
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="85"/>
+      <c r="AH4" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="AI4" s="64"/>
-[...2 lines deleted...]
-      <c r="AL4" s="63" t="s">
+      <c r="AI4" s="82"/>
+      <c r="AJ4" s="82"/>
+      <c r="AK4" s="83"/>
+      <c r="AL4" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="AM4" s="64"/>
-[...5 lines deleted...]
-      <c r="B5" s="61" t="s">
+      <c r="AM4" s="82"/>
+      <c r="AN4" s="82"/>
+      <c r="AO4" s="82"/>
+    </row>
+    <row r="5" spans="1:42" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="91"/>
+      <c r="B5" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="61"/>
-      <c r="D5" s="61" t="s">
+      <c r="C5" s="89"/>
+      <c r="D5" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="61"/>
-      <c r="F5" s="61" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="61"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="89"/>
+      <c r="H5" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="61"/>
-      <c r="J5" s="61" t="s">
+      <c r="I5" s="89"/>
+      <c r="J5" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="61"/>
-      <c r="L5" s="61" t="s">
+      <c r="K5" s="89"/>
+      <c r="L5" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="61"/>
-      <c r="N5" s="61" t="s">
+      <c r="M5" s="89"/>
+      <c r="N5" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="61"/>
-      <c r="P5" s="61" t="s">
+      <c r="O5" s="89"/>
+      <c r="P5" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="61"/>
-      <c r="R5" s="61" t="s">
+      <c r="Q5" s="89"/>
+      <c r="R5" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="61"/>
-      <c r="T5" s="61" t="s">
+      <c r="S5" s="89"/>
+      <c r="T5" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="61"/>
-      <c r="V5" s="61" t="s">
+      <c r="U5" s="89"/>
+      <c r="V5" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="61"/>
-      <c r="X5" s="61" t="s">
+      <c r="W5" s="89"/>
+      <c r="X5" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="61"/>
-      <c r="Z5" s="61" t="s">
+      <c r="Y5" s="89"/>
+      <c r="Z5" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="61"/>
-      <c r="AB5" s="61" t="s">
+      <c r="AA5" s="89"/>
+      <c r="AB5" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="62"/>
-      <c r="AD5" s="66" t="s">
+      <c r="AC5" s="93"/>
+      <c r="AD5" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="67"/>
-      <c r="AF5" s="67" t="s">
+      <c r="AE5" s="87"/>
+      <c r="AF5" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="67"/>
-      <c r="AH5" s="63" t="s">
+      <c r="AG5" s="87"/>
+      <c r="AH5" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="65"/>
-      <c r="AJ5" s="64" t="s">
+      <c r="AI5" s="83"/>
+      <c r="AJ5" s="82" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="65"/>
-      <c r="AL5" s="63" t="s">
+      <c r="AK5" s="83"/>
+      <c r="AL5" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="65"/>
-      <c r="AN5" s="64" t="s">
+      <c r="AM5" s="83"/>
+      <c r="AN5" s="82" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="64"/>
-[...2 lines deleted...]
-      <c r="A6" s="55"/>
+      <c r="AO5" s="82"/>
+    </row>
+    <row r="6" spans="1:42" s="6" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="92"/>
       <c r="B6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -1228,51 +1788,51 @@
       <c r="AH6" s="45" t="s">
         <v>16</v>
       </c>
       <c r="AI6" s="45" t="s">
         <v>17</v>
       </c>
       <c r="AJ6" s="46" t="s">
         <v>16</v>
       </c>
       <c r="AK6" s="47" t="s">
         <v>17</v>
       </c>
       <c r="AL6" s="45" t="s">
         <v>16</v>
       </c>
       <c r="AM6" s="45" t="s">
         <v>17</v>
       </c>
       <c r="AN6" s="46" t="s">
         <v>16</v>
       </c>
       <c r="AO6" s="48" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="7" spans="1:41" s="13" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:42" s="13" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="10">
         <f t="shared" ref="B7:Q7" si="0">B8+B9+B10</f>
         <v>39256.699999999997</v>
       </c>
       <c r="C7" s="10">
         <f t="shared" si="0"/>
         <v>21739.3</v>
       </c>
       <c r="D7" s="10">
         <f t="shared" si="0"/>
         <v>47856</v>
       </c>
       <c r="E7" s="10">
         <f t="shared" si="0"/>
         <v>49620.299999999996</v>
       </c>
       <c r="F7" s="10">
         <f t="shared" si="0"/>
         <v>44776.800000000003</v>
       </c>
       <c r="G7" s="10">
         <f t="shared" si="0"/>
@@ -1349,75 +1909,84 @@
       <c r="Z7" s="3">
         <v>51939.8</v>
       </c>
       <c r="AA7" s="3">
         <v>25589.4</v>
       </c>
       <c r="AB7" s="3">
         <v>192158.9</v>
       </c>
       <c r="AC7" s="40">
         <v>122187</v>
       </c>
       <c r="AD7" s="3">
         <v>86632.8</v>
       </c>
       <c r="AE7" s="3">
         <v>33141.699999999997</v>
       </c>
       <c r="AF7" s="3">
         <v>87358.1</v>
       </c>
       <c r="AG7" s="40">
         <v>100938.9</v>
       </c>
       <c r="AH7" s="10">
-        <v>47056.5</v>
+        <f>AH8+AH9+AH10</f>
+        <v>54169.4</v>
       </c>
       <c r="AI7" s="10">
-        <v>17826.599999999999</v>
+        <f t="shared" ref="AI7:AO7" si="2">AI8+AI9+AI10</f>
+        <v>20463.7</v>
       </c>
       <c r="AJ7" s="10">
-        <v>36563.599999999999</v>
+        <f t="shared" si="2"/>
+        <v>44049.399999999994</v>
       </c>
       <c r="AK7" s="10">
-        <v>46077.9</v>
+        <f t="shared" si="2"/>
+        <v>53095.600000000006</v>
       </c>
       <c r="AL7" s="10">
-        <v>38380.800000000003</v>
+        <f t="shared" si="2"/>
+        <v>49593.4</v>
       </c>
       <c r="AM7" s="10">
-        <v>12958.9</v>
+        <f t="shared" si="2"/>
+        <v>16202.400000000001</v>
       </c>
       <c r="AN7" s="10">
-        <v>34545.300000000003</v>
+        <f t="shared" si="2"/>
+        <v>39972.300000000003</v>
       </c>
       <c r="AO7" s="52">
-        <v>43572.4</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:41" s="13" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <f t="shared" si="2"/>
+        <v>50123.199999999997</v>
+      </c>
+      <c r="AP7" s="56"/>
+    </row>
+    <row r="8" spans="1:42" s="13" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="10">
         <v>7375.7</v>
       </c>
       <c r="C8" s="10">
         <v>5105.1000000000004</v>
       </c>
       <c r="D8" s="10">
         <v>6149.2</v>
       </c>
       <c r="E8" s="10">
         <v>2392.1999999999998</v>
       </c>
       <c r="F8" s="10">
         <v>9166.5</v>
       </c>
       <c r="G8" s="10">
         <v>5527.1</v>
       </c>
       <c r="H8" s="10">
         <v>39601.800000000003</v>
       </c>
       <c r="I8" s="10">
@@ -1473,76 +2042,77 @@
       </c>
       <c r="Z8" s="37">
         <v>11171.8</v>
       </c>
       <c r="AA8" s="37">
         <v>5926.9</v>
       </c>
       <c r="AB8" s="37">
         <v>98228.1</v>
       </c>
       <c r="AC8" s="37">
         <v>20817.599999999999</v>
       </c>
       <c r="AD8" s="37">
         <v>5110.5</v>
       </c>
       <c r="AE8" s="37">
         <v>3817</v>
       </c>
       <c r="AF8" s="37">
         <v>22130.799999999999</v>
       </c>
       <c r="AG8" s="38">
         <v>3722.9</v>
       </c>
-      <c r="AH8" s="10">
-[...24 lines deleted...]
-    <row r="9" spans="1:41" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="AH8" s="53">
+        <v>3306.2</v>
+      </c>
+      <c r="AI8" s="53">
+        <v>2584.1999999999998</v>
+      </c>
+      <c r="AJ8" s="53">
+        <v>7246.6</v>
+      </c>
+      <c r="AK8" s="53">
+        <v>1732.9</v>
+      </c>
+      <c r="AL8" s="53">
+        <v>4678.5</v>
+      </c>
+      <c r="AM8" s="53">
+        <v>1896</v>
+      </c>
+      <c r="AN8" s="53">
+        <v>15880</v>
+      </c>
+      <c r="AO8" s="54">
+        <v>2494.1</v>
+      </c>
+      <c r="AP8" s="56"/>
+    </row>
+    <row r="9" spans="1:42" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="10">
         <v>1573.3</v>
       </c>
       <c r="C9" s="10">
         <v>503.2</v>
       </c>
       <c r="D9" s="10">
         <v>433.1</v>
       </c>
       <c r="E9" s="10">
         <v>740</v>
       </c>
       <c r="F9" s="10">
         <v>811.8</v>
       </c>
       <c r="G9" s="10">
         <v>905.8</v>
       </c>
       <c r="H9" s="10">
         <v>1001.1</v>
       </c>
       <c r="I9" s="10">
@@ -1598,76 +2168,77 @@
       </c>
       <c r="Z9" s="2">
         <v>38.200000000000003</v>
       </c>
       <c r="AA9" s="2">
         <v>499.4</v>
       </c>
       <c r="AB9" s="37">
         <v>2130.6999999999998</v>
       </c>
       <c r="AC9" s="37">
         <v>2902.4</v>
       </c>
       <c r="AD9" s="2">
         <v>521.1</v>
       </c>
       <c r="AE9" s="2">
         <v>724.6</v>
       </c>
       <c r="AF9" s="37">
         <v>1206.7</v>
       </c>
       <c r="AG9" s="38">
         <v>2652.7</v>
       </c>
-      <c r="AH9" s="10">
-[...24 lines deleted...]
-    <row r="10" spans="1:41" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="AH9" s="53">
+        <v>308.3</v>
+      </c>
+      <c r="AI9" s="53">
+        <v>259.60000000000002</v>
+      </c>
+      <c r="AJ9" s="53">
+        <v>686.6</v>
+      </c>
+      <c r="AK9" s="53">
+        <v>1363.9</v>
+      </c>
+      <c r="AL9" s="53">
+        <v>45.4</v>
+      </c>
+      <c r="AM9" s="53">
+        <v>306.3</v>
+      </c>
+      <c r="AN9" s="53">
+        <v>358.2</v>
+      </c>
+      <c r="AO9" s="54">
+        <v>1412.1</v>
+      </c>
+      <c r="AP9" s="56"/>
+    </row>
+    <row r="10" spans="1:42" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="28">
         <v>30307.7</v>
       </c>
       <c r="C10" s="28">
         <v>16131</v>
       </c>
       <c r="D10" s="28">
         <v>41273.699999999997</v>
       </c>
       <c r="E10" s="28">
         <v>46488.1</v>
       </c>
       <c r="F10" s="28">
         <v>34798.5</v>
       </c>
       <c r="G10" s="28">
         <v>17936.2</v>
       </c>
       <c r="H10" s="28">
         <v>51260.4</v>
       </c>
       <c r="I10" s="28">
@@ -1723,76 +2294,77 @@
       </c>
       <c r="Z10" s="37">
         <v>40729.800000000003</v>
       </c>
       <c r="AA10" s="37">
         <v>19163.099999999999</v>
       </c>
       <c r="AB10" s="37">
         <v>91800.1</v>
       </c>
       <c r="AC10" s="37">
         <v>98467</v>
       </c>
       <c r="AD10" s="37">
         <v>81001.2</v>
       </c>
       <c r="AE10" s="37">
         <v>28600.1</v>
       </c>
       <c r="AF10" s="37">
         <v>64020.6</v>
       </c>
       <c r="AG10" s="38">
         <v>94563.3</v>
       </c>
-      <c r="AH10" s="10">
-[...24 lines deleted...]
-    <row r="11" spans="1:41" s="16" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="AH10" s="12">
+        <v>50554.9</v>
+      </c>
+      <c r="AI10" s="12">
+        <v>17619.900000000001</v>
+      </c>
+      <c r="AJ10" s="12">
+        <v>36116.199999999997</v>
+      </c>
+      <c r="AK10" s="12">
+        <v>49998.8</v>
+      </c>
+      <c r="AL10" s="12">
+        <v>44869.5</v>
+      </c>
+      <c r="AM10" s="12">
+        <v>14000.1</v>
+      </c>
+      <c r="AN10" s="12">
+        <v>23734.1</v>
+      </c>
+      <c r="AO10" s="55">
+        <v>46217</v>
+      </c>
+      <c r="AP10" s="56"/>
+    </row>
+    <row r="11" spans="1:42" s="16" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="33">
         <f>C10/C7*100</f>
         <v>74.202021224234443</v>
       </c>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="33">
         <f>G10/G7*100</f>
         <v>73.602225769519592</v>
       </c>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="33">
         <f>K10/K7*100</f>
         <v>73.096337177281541</v>
       </c>
       <c r="L11" s="32"/>
       <c r="M11" s="32"/>
       <c r="N11" s="32"/>
@@ -1810,118 +2382,118 @@
       <c r="T11" s="32"/>
       <c r="U11" s="32"/>
       <c r="V11" s="32"/>
       <c r="W11" s="33">
         <v>85.642258844176126</v>
       </c>
       <c r="X11" s="32"/>
       <c r="Y11" s="32"/>
       <c r="Z11" s="31"/>
       <c r="AA11" s="39">
         <f>AA10/AA7*100</f>
         <v>74.886867218457638</v>
       </c>
       <c r="AB11" s="31"/>
       <c r="AC11" s="31"/>
       <c r="AD11" s="31"/>
       <c r="AE11" s="41">
         <f>AE10/AE7*100</f>
         <v>86.296418107701172</v>
       </c>
       <c r="AF11" s="42"/>
       <c r="AG11" s="31"/>
       <c r="AH11" s="49"/>
       <c r="AI11" s="50">
         <f>AI10/AI7*100</f>
-        <v>85.171597500364641</v>
+        <v>86.103197368999744</v>
       </c>
       <c r="AJ11" s="49"/>
       <c r="AK11" s="49"/>
       <c r="AL11" s="49"/>
       <c r="AM11" s="50">
         <f>AM10/AM7*100</f>
-        <v>86.203304292802628</v>
+        <v>86.407569249000133</v>
       </c>
       <c r="AN11" s="49"/>
       <c r="AO11" s="49"/>
     </row>
-    <row r="12" spans="1:41" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:42" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="S12" s="20"/>
       <c r="V12" s="21"/>
       <c r="W12" s="21"/>
       <c r="X12" s="21"/>
       <c r="Y12" s="21"/>
       <c r="Z12" s="21"/>
       <c r="AA12" s="21"/>
       <c r="AB12" s="21"/>
       <c r="AC12" s="21"/>
       <c r="AH12" s="44"/>
       <c r="AI12" s="44"/>
       <c r="AJ12" s="44"/>
       <c r="AK12" s="44"/>
     </row>
-    <row r="13" spans="1:41" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:42" x14ac:dyDescent="0.25">
       <c r="U13" s="22"/>
       <c r="V13" s="21"/>
       <c r="W13" s="21"/>
       <c r="X13" s="21"/>
       <c r="Y13" s="21"/>
       <c r="Z13" s="21"/>
       <c r="AA13" s="21"/>
       <c r="AB13" s="21"/>
       <c r="AC13" s="21"/>
     </row>
-    <row r="14" spans="1:41" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:42" x14ac:dyDescent="0.25">
       <c r="U14" s="22"/>
       <c r="V14" s="21"/>
       <c r="W14" s="21"/>
       <c r="X14" s="21"/>
       <c r="Y14" s="21"/>
       <c r="Z14" s="21"/>
       <c r="AA14" s="21"/>
       <c r="AB14" s="21"/>
       <c r="AC14" s="21"/>
     </row>
-    <row r="15" spans="1:41" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:42" x14ac:dyDescent="0.25">
       <c r="U15" s="22"/>
       <c r="V15" s="21"/>
       <c r="W15" s="21"/>
       <c r="X15" s="21"/>
       <c r="Y15" s="21"/>
       <c r="Z15" s="21"/>
       <c r="AA15" s="21"/>
       <c r="AB15" s="21"/>
       <c r="AC15" s="21"/>
     </row>
-    <row r="16" spans="1:41" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:42" x14ac:dyDescent="0.25">
       <c r="U16" s="22"/>
       <c r="V16" s="21"/>
       <c r="W16" s="21"/>
       <c r="X16" s="21"/>
       <c r="Y16" s="21"/>
       <c r="Z16" s="21"/>
       <c r="AA16" s="21"/>
       <c r="AB16" s="21"/>
       <c r="AC16" s="21"/>
     </row>
     <row r="17" spans="21:31" x14ac:dyDescent="0.25">
       <c r="U17" s="22"/>
       <c r="V17" s="21"/>
       <c r="W17" s="21"/>
       <c r="X17" s="21"/>
       <c r="Y17" s="21"/>
       <c r="Z17" s="21"/>
       <c r="AA17" s="21"/>
       <c r="AB17" s="21"/>
       <c r="AC17" s="21"/>
     </row>
     <row r="18" spans="21:31" x14ac:dyDescent="0.25">
       <c r="U18" s="22"/>
       <c r="V18" s="21"/>
       <c r="W18" s="21"/>
@@ -2825,99 +3397,101 @@
       <c r="AB99" s="24"/>
       <c r="AC99" s="24"/>
       <c r="AD99" s="24"/>
       <c r="AE99" s="24"/>
     </row>
     <row r="100" spans="22:31" x14ac:dyDescent="0.25">
       <c r="X100" s="24"/>
       <c r="Y100" s="24"/>
       <c r="AB100" s="24"/>
       <c r="AC100" s="24"/>
       <c r="AD100" s="24"/>
       <c r="AE100" s="24"/>
     </row>
     <row r="101" spans="22:31" x14ac:dyDescent="0.25">
       <c r="V101" s="22"/>
       <c r="W101" s="22"/>
       <c r="X101" s="22"/>
       <c r="Y101" s="22"/>
       <c r="Z101" s="22"/>
       <c r="AA101" s="22"/>
       <c r="AB101" s="22"/>
       <c r="AC101" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="33">
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="A1:AO1"/>
+    <mergeCell ref="A2:AO2"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="F5:G5"/>
-    <mergeCell ref="H5:I5"/>
-[...17 lines deleted...]
-    <mergeCell ref="N4:Q4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>г. Шымкент</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>