--- v5 (2026-09-27)
+++ v6 (2026-10-17)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="463"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="463"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="г. Шымкент" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AI7" i="3" l="1"/>
   <c r="AJ7" i="3"/>
   <c r="AK7" i="3"/>
   <c r="AL7" i="3"/>
   <c r="AM7" i="3"/>
   <c r="AN7" i="3"/>
   <c r="AO7" i="3"/>
   <c r="AH7" i="3"/>
   <c r="AM11" i="3" l="1"/>
   <c r="AI11" i="3" l="1"/>
   <c r="AE11" i="3"/>
@@ -138,56 +138,50 @@
     <t>2022 год</t>
   </si>
   <si>
     <t>г. Шымкент</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, в процентах</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
-    <t>Январь-июль 2025 года</t>
-[...4 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методика расчета</t>
@@ -268,56 +262,62 @@
     <t xml:space="preserve">Товарооборот Республики Казахстан с государствами-членами Евразийского экономического союза </t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=1450&amp;year=2026&amp;name=14259&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Январь-август 2025 года</t>
+  </si>
+  <si>
+    <t>Январь-август 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -734,97 +734,97 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Гиперссылка 4" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1111,606 +1111,606 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A33" sqref="A33"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="61" customWidth="1"/>
     <col min="2" max="2" width="82" style="61" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="62"/>
       <c r="B1" s="62"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="63" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B2" s="72" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="63" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B3" s="70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="63" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B4" s="65" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="71" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B5" s="70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="71" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B6" s="70" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="63" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B7" s="73" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="63" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B8" s="73" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="63" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B9" s="69" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="63" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B10" s="69" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B11" s="68"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="63" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B12" s="57" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="67" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B13" s="58" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="77" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>34</v>
+      </c>
+      <c r="B14" s="79" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="67" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B15" s="59" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="63" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B16" s="66">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="63" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B17" s="66">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="63" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B18" s="65" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="63" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B19" s="65" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="63" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B20" s="64" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="63" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B21" s="60" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="62"/>
       <c r="B22" s="62"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="62"/>
       <c r="B23" s="62"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar"/>
     <hyperlink ref="B21" r:id="rId3" display="a.ermagambetova@aspire.gov.kz"/>
     <hyperlink ref="B15" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" style="61" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" style="61" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="74" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="74" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="74" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="74" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="74" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="74"/>
     </row>
     <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="75" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="74"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="74"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="76"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="76"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="76"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="78" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AP101"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="S7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AH7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="V20" sqref="V20"/>
+      <selection pane="bottomRight" activeCell="AH9" sqref="AH9:AO9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="17" customWidth="1"/>
     <col min="2" max="2" width="10" style="17" customWidth="1"/>
     <col min="3" max="5" width="10.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="17" customWidth="1"/>
     <col min="7" max="9" width="10.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="17" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.28515625" style="17" customWidth="1"/>
     <col min="14" max="14" width="12.5703125" style="17" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="17" customWidth="1"/>
     <col min="16" max="16" width="11.28515625" style="17" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" style="17" customWidth="1"/>
     <col min="18" max="18" width="12.140625" style="17" customWidth="1"/>
     <col min="19" max="19" width="9.28515625" style="17" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" style="17" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="17" customWidth="1"/>
     <col min="22" max="22" width="13" style="17" customWidth="1"/>
     <col min="23" max="23" width="10.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="11.28515625" style="17" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="17" customWidth="1"/>
     <col min="27" max="27" width="10.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="17" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="10.42578125" style="17" customWidth="1"/>
     <col min="31" max="31" width="11" style="17" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" style="17" customWidth="1"/>
     <col min="33" max="33" width="10" style="17" customWidth="1"/>
     <col min="34" max="37" width="9.140625" style="51"/>
     <col min="38" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" s="4" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="88" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="79"/>
-[...38 lines deleted...]
-      <c r="AO1" s="79"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
+      <c r="N1" s="88"/>
+      <c r="O1" s="88"/>
+      <c r="P1" s="88"/>
+      <c r="Q1" s="88"/>
+      <c r="R1" s="88"/>
+      <c r="S1" s="88"/>
+      <c r="T1" s="88"/>
+      <c r="U1" s="88"/>
+      <c r="V1" s="88"/>
+      <c r="W1" s="88"/>
+      <c r="X1" s="88"/>
+      <c r="Y1" s="88"/>
+      <c r="Z1" s="88"/>
+      <c r="AA1" s="88"/>
+      <c r="AB1" s="88"/>
+      <c r="AC1" s="88"/>
+      <c r="AD1" s="88"/>
+      <c r="AE1" s="88"/>
+      <c r="AF1" s="88"/>
+      <c r="AG1" s="88"/>
+      <c r="AH1" s="88"/>
+      <c r="AI1" s="88"/>
+      <c r="AJ1" s="88"/>
+      <c r="AK1" s="88"/>
+      <c r="AL1" s="88"/>
+      <c r="AM1" s="88"/>
+      <c r="AN1" s="88"/>
+      <c r="AO1" s="88"/>
     </row>
     <row r="2" spans="1:42" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="80" t="s">
+      <c r="A2" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="80"/>
-[...38 lines deleted...]
-      <c r="AO2" s="80"/>
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
+      <c r="N2" s="89"/>
+      <c r="O2" s="89"/>
+      <c r="P2" s="89"/>
+      <c r="Q2" s="89"/>
+      <c r="R2" s="89"/>
+      <c r="S2" s="89"/>
+      <c r="T2" s="89"/>
+      <c r="U2" s="89"/>
+      <c r="V2" s="89"/>
+      <c r="W2" s="89"/>
+      <c r="X2" s="89"/>
+      <c r="Y2" s="89"/>
+      <c r="Z2" s="89"/>
+      <c r="AA2" s="89"/>
+      <c r="AB2" s="89"/>
+      <c r="AC2" s="89"/>
+      <c r="AD2" s="89"/>
+      <c r="AE2" s="89"/>
+      <c r="AF2" s="89"/>
+      <c r="AG2" s="89"/>
+      <c r="AH2" s="89"/>
+      <c r="AI2" s="89"/>
+      <c r="AJ2" s="89"/>
+      <c r="AK2" s="89"/>
+      <c r="AL2" s="89"/>
+      <c r="AM2" s="89"/>
+      <c r="AN2" s="89"/>
+      <c r="AO2" s="89"/>
     </row>
     <row r="3" spans="1:42" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="AH3" s="43"/>
       <c r="AI3" s="43"/>
       <c r="AJ3" s="43"/>
       <c r="AK3" s="43"/>
     </row>
     <row r="4" spans="1:42" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="90" t="s">
+      <c r="A4" s="80" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="89" t="s">
+      <c r="B4" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="89"/>
-[...2 lines deleted...]
-      <c r="F4" s="89" t="s">
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="89"/>
-[...2 lines deleted...]
-      <c r="J4" s="89" t="s">
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="K4" s="89"/>
-[...2 lines deleted...]
-      <c r="N4" s="89" t="s">
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="86"/>
+      <c r="N4" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="O4" s="89"/>
-[...2 lines deleted...]
-      <c r="R4" s="84" t="s">
+      <c r="O4" s="86"/>
+      <c r="P4" s="86"/>
+      <c r="Q4" s="86"/>
+      <c r="R4" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="85"/>
-[...2 lines deleted...]
-      <c r="V4" s="84" t="s">
+      <c r="S4" s="84"/>
+      <c r="T4" s="84"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="W4" s="85"/>
-[...2 lines deleted...]
-      <c r="Z4" s="84" t="s">
+      <c r="W4" s="84"/>
+      <c r="X4" s="84"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="AA4" s="85"/>
-[...2 lines deleted...]
-      <c r="AD4" s="84" t="s">
+      <c r="AA4" s="84"/>
+      <c r="AB4" s="84"/>
+      <c r="AC4" s="84"/>
+      <c r="AD4" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="AE4" s="85"/>
-[...13 lines deleted...]
-      <c r="AO4" s="82"/>
+      <c r="AE4" s="84"/>
+      <c r="AF4" s="84"/>
+      <c r="AG4" s="84"/>
+      <c r="AH4" s="90" t="s">
+        <v>63</v>
+      </c>
+      <c r="AI4" s="91"/>
+      <c r="AJ4" s="91"/>
+      <c r="AK4" s="92"/>
+      <c r="AL4" s="90" t="s">
+        <v>64</v>
+      </c>
+      <c r="AM4" s="91"/>
+      <c r="AN4" s="91"/>
+      <c r="AO4" s="91"/>
     </row>
     <row r="5" spans="1:42" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="91"/>
-      <c r="B5" s="89" t="s">
+      <c r="A5" s="81"/>
+      <c r="B5" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="89"/>
-      <c r="D5" s="89" t="s">
+      <c r="C5" s="86"/>
+      <c r="D5" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="89"/>
-      <c r="F5" s="89" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="89"/>
-      <c r="H5" s="89" t="s">
+      <c r="G5" s="86"/>
+      <c r="H5" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="89"/>
-      <c r="J5" s="89" t="s">
+      <c r="I5" s="86"/>
+      <c r="J5" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="89"/>
-      <c r="L5" s="89" t="s">
+      <c r="K5" s="86"/>
+      <c r="L5" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="89"/>
-      <c r="N5" s="89" t="s">
+      <c r="M5" s="86"/>
+      <c r="N5" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="89"/>
-      <c r="P5" s="89" t="s">
+      <c r="O5" s="86"/>
+      <c r="P5" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="89"/>
-      <c r="R5" s="89" t="s">
+      <c r="Q5" s="86"/>
+      <c r="R5" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="89"/>
-      <c r="T5" s="89" t="s">
+      <c r="S5" s="86"/>
+      <c r="T5" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="89"/>
-      <c r="V5" s="89" t="s">
+      <c r="U5" s="86"/>
+      <c r="V5" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="89"/>
-      <c r="X5" s="89" t="s">
+      <c r="W5" s="86"/>
+      <c r="X5" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="89"/>
-      <c r="Z5" s="89" t="s">
+      <c r="Y5" s="86"/>
+      <c r="Z5" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="89"/>
-      <c r="AB5" s="89" t="s">
+      <c r="AA5" s="86"/>
+      <c r="AB5" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="93"/>
-      <c r="AD5" s="86" t="s">
+      <c r="AC5" s="87"/>
+      <c r="AD5" s="93" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="87"/>
-      <c r="AF5" s="87" t="s">
+      <c r="AE5" s="94"/>
+      <c r="AF5" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="87"/>
-      <c r="AH5" s="81" t="s">
+      <c r="AG5" s="94"/>
+      <c r="AH5" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="83"/>
-      <c r="AJ5" s="82" t="s">
+      <c r="AI5" s="92"/>
+      <c r="AJ5" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="83"/>
-      <c r="AL5" s="81" t="s">
+      <c r="AK5" s="92"/>
+      <c r="AL5" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="83"/>
-      <c r="AN5" s="82" t="s">
+      <c r="AM5" s="92"/>
+      <c r="AN5" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="82"/>
+      <c r="AO5" s="91"/>
     </row>
     <row r="6" spans="1:42" s="6" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="92"/>
+      <c r="A6" s="82"/>
       <c r="B6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -1910,79 +1910,79 @@
         <v>51939.8</v>
       </c>
       <c r="AA7" s="3">
         <v>25589.4</v>
       </c>
       <c r="AB7" s="3">
         <v>192158.9</v>
       </c>
       <c r="AC7" s="40">
         <v>122187</v>
       </c>
       <c r="AD7" s="3">
         <v>86632.8</v>
       </c>
       <c r="AE7" s="3">
         <v>33141.699999999997</v>
       </c>
       <c r="AF7" s="3">
         <v>87358.1</v>
       </c>
       <c r="AG7" s="40">
         <v>100938.9</v>
       </c>
       <c r="AH7" s="10">
         <f>AH8+AH9+AH10</f>
-        <v>54169.4</v>
+        <v>60703.5</v>
       </c>
       <c r="AI7" s="10">
         <f t="shared" ref="AI7:AO7" si="2">AI8+AI9+AI10</f>
-        <v>20463.7</v>
+        <v>23119.100000000002</v>
       </c>
       <c r="AJ7" s="10">
         <f t="shared" si="2"/>
-        <v>44049.399999999994</v>
+        <v>50898.399999999994</v>
       </c>
       <c r="AK7" s="10">
         <f t="shared" si="2"/>
-        <v>53095.600000000006</v>
+        <v>59614.799999999996</v>
       </c>
       <c r="AL7" s="10">
         <f t="shared" si="2"/>
-        <v>49593.4</v>
+        <v>58105.4</v>
       </c>
       <c r="AM7" s="10">
         <f t="shared" si="2"/>
-        <v>16202.400000000001</v>
+        <v>18983.099999999999</v>
       </c>
       <c r="AN7" s="10">
         <f t="shared" si="2"/>
-        <v>39972.300000000003</v>
+        <v>51491.8</v>
       </c>
       <c r="AO7" s="52">
         <f t="shared" si="2"/>
-        <v>50123.199999999997</v>
+        <v>60618</v>
       </c>
       <c r="AP7" s="56"/>
     </row>
     <row r="8" spans="1:42" s="13" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="10">
         <v>7375.7</v>
       </c>
       <c r="C8" s="10">
         <v>5105.1000000000004</v>
       </c>
       <c r="D8" s="10">
         <v>6149.2</v>
       </c>
       <c r="E8" s="10">
         <v>2392.1999999999998</v>
       </c>
       <c r="F8" s="10">
         <v>9166.5</v>
       </c>
       <c r="G8" s="10">
         <v>5527.1</v>
       </c>
@@ -2043,72 +2043,72 @@
       <c r="Z8" s="37">
         <v>11171.8</v>
       </c>
       <c r="AA8" s="37">
         <v>5926.9</v>
       </c>
       <c r="AB8" s="37">
         <v>98228.1</v>
       </c>
       <c r="AC8" s="37">
         <v>20817.599999999999</v>
       </c>
       <c r="AD8" s="37">
         <v>5110.5</v>
       </c>
       <c r="AE8" s="37">
         <v>3817</v>
       </c>
       <c r="AF8" s="37">
         <v>22130.799999999999</v>
       </c>
       <c r="AG8" s="38">
         <v>3722.9</v>
       </c>
       <c r="AH8" s="53">
-        <v>3306.2</v>
+        <v>3835.6</v>
       </c>
       <c r="AI8" s="53">
-        <v>2584.1999999999998</v>
+        <v>2937.3</v>
       </c>
       <c r="AJ8" s="53">
-        <v>7246.6</v>
+        <v>10221.799999999999</v>
       </c>
       <c r="AK8" s="53">
-        <v>1732.9</v>
+        <v>2195.9</v>
       </c>
       <c r="AL8" s="53">
-        <v>4678.5</v>
+        <v>6403.1</v>
       </c>
       <c r="AM8" s="53">
-        <v>1896</v>
+        <v>2189.9</v>
       </c>
       <c r="AN8" s="53">
-        <v>15880</v>
+        <v>22392</v>
       </c>
       <c r="AO8" s="54">
-        <v>2494.1</v>
+        <v>3470.4</v>
       </c>
       <c r="AP8" s="56"/>
     </row>
     <row r="9" spans="1:42" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="10">
         <v>1573.3</v>
       </c>
       <c r="C9" s="10">
         <v>503.2</v>
       </c>
       <c r="D9" s="10">
         <v>433.1</v>
       </c>
       <c r="E9" s="10">
         <v>740</v>
       </c>
       <c r="F9" s="10">
         <v>811.8</v>
       </c>
       <c r="G9" s="10">
         <v>905.8</v>
       </c>
@@ -2169,72 +2169,72 @@
       <c r="Z9" s="2">
         <v>38.200000000000003</v>
       </c>
       <c r="AA9" s="2">
         <v>499.4</v>
       </c>
       <c r="AB9" s="37">
         <v>2130.6999999999998</v>
       </c>
       <c r="AC9" s="37">
         <v>2902.4</v>
       </c>
       <c r="AD9" s="2">
         <v>521.1</v>
       </c>
       <c r="AE9" s="2">
         <v>724.6</v>
       </c>
       <c r="AF9" s="37">
         <v>1206.7</v>
       </c>
       <c r="AG9" s="38">
         <v>2652.7</v>
       </c>
       <c r="AH9" s="53">
-        <v>308.3</v>
+        <v>346.2</v>
       </c>
       <c r="AI9" s="53">
-        <v>259.60000000000002</v>
+        <v>417.6</v>
       </c>
       <c r="AJ9" s="53">
-        <v>686.6</v>
+        <v>719.4</v>
       </c>
       <c r="AK9" s="53">
-        <v>1363.9</v>
+        <v>1463.7</v>
       </c>
       <c r="AL9" s="53">
-        <v>45.4</v>
+        <v>46.3</v>
       </c>
       <c r="AM9" s="53">
-        <v>306.3</v>
+        <v>344.7</v>
       </c>
       <c r="AN9" s="53">
-        <v>358.2</v>
+        <v>396.4</v>
       </c>
       <c r="AO9" s="54">
-        <v>1412.1</v>
+        <v>1575.7</v>
       </c>
       <c r="AP9" s="56"/>
     </row>
     <row r="10" spans="1:42" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="28">
         <v>30307.7</v>
       </c>
       <c r="C10" s="28">
         <v>16131</v>
       </c>
       <c r="D10" s="28">
         <v>41273.699999999997</v>
       </c>
       <c r="E10" s="28">
         <v>46488.1</v>
       </c>
       <c r="F10" s="28">
         <v>34798.5</v>
       </c>
       <c r="G10" s="28">
         <v>17936.2</v>
       </c>
@@ -2295,72 +2295,72 @@
       <c r="Z10" s="37">
         <v>40729.800000000003</v>
       </c>
       <c r="AA10" s="37">
         <v>19163.099999999999</v>
       </c>
       <c r="AB10" s="37">
         <v>91800.1</v>
       </c>
       <c r="AC10" s="37">
         <v>98467</v>
       </c>
       <c r="AD10" s="37">
         <v>81001.2</v>
       </c>
       <c r="AE10" s="37">
         <v>28600.1</v>
       </c>
       <c r="AF10" s="37">
         <v>64020.6</v>
       </c>
       <c r="AG10" s="38">
         <v>94563.3</v>
       </c>
       <c r="AH10" s="12">
-        <v>50554.9</v>
+        <v>56521.7</v>
       </c>
       <c r="AI10" s="12">
-        <v>17619.900000000001</v>
+        <v>19764.2</v>
       </c>
       <c r="AJ10" s="12">
-        <v>36116.199999999997</v>
+        <v>39957.199999999997</v>
       </c>
       <c r="AK10" s="12">
-        <v>49998.8</v>
+        <v>55955.199999999997</v>
       </c>
       <c r="AL10" s="12">
-        <v>44869.5</v>
+        <v>51656</v>
       </c>
       <c r="AM10" s="12">
-        <v>14000.1</v>
+        <v>16448.5</v>
       </c>
       <c r="AN10" s="12">
-        <v>23734.1</v>
+        <v>28703.4</v>
       </c>
       <c r="AO10" s="55">
-        <v>46217</v>
+        <v>55571.9</v>
       </c>
       <c r="AP10" s="56"/>
     </row>
     <row r="11" spans="1:42" s="16" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="33">
         <f>C10/C7*100</f>
         <v>74.202021224234443</v>
       </c>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="33">
         <f>G10/G7*100</f>
         <v>73.602225769519592</v>
       </c>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="33">
         <f>K10/K7*100</f>
         <v>73.096337177281541</v>
@@ -2382,58 +2382,58 @@
       <c r="T11" s="32"/>
       <c r="U11" s="32"/>
       <c r="V11" s="32"/>
       <c r="W11" s="33">
         <v>85.642258844176126</v>
       </c>
       <c r="X11" s="32"/>
       <c r="Y11" s="32"/>
       <c r="Z11" s="31"/>
       <c r="AA11" s="39">
         <f>AA10/AA7*100</f>
         <v>74.886867218457638</v>
       </c>
       <c r="AB11" s="31"/>
       <c r="AC11" s="31"/>
       <c r="AD11" s="31"/>
       <c r="AE11" s="41">
         <f>AE10/AE7*100</f>
         <v>86.296418107701172</v>
       </c>
       <c r="AF11" s="42"/>
       <c r="AG11" s="31"/>
       <c r="AH11" s="49"/>
       <c r="AI11" s="50">
         <f>AI10/AI7*100</f>
-        <v>86.103197368999744</v>
+        <v>85.488621961927578</v>
       </c>
       <c r="AJ11" s="49"/>
       <c r="AK11" s="49"/>
       <c r="AL11" s="49"/>
       <c r="AM11" s="50">
         <f>AM10/AM7*100</f>
-        <v>86.407569249000133</v>
+        <v>86.648123857536447</v>
       </c>
       <c r="AN11" s="49"/>
       <c r="AO11" s="49"/>
     </row>
     <row r="12" spans="1:42" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="S12" s="20"/>
       <c r="V12" s="21"/>
       <c r="W12" s="21"/>
       <c r="X12" s="21"/>
       <c r="Y12" s="21"/>
       <c r="Z12" s="21"/>
       <c r="AA12" s="21"/>
       <c r="AB12" s="21"/>
       <c r="AC12" s="21"/>
       <c r="AH12" s="44"/>
       <c r="AI12" s="44"/>
       <c r="AJ12" s="44"/>
       <c r="AK12" s="44"/>
@@ -3397,83 +3397,83 @@
       <c r="AB99" s="24"/>
       <c r="AC99" s="24"/>
       <c r="AD99" s="24"/>
       <c r="AE99" s="24"/>
     </row>
     <row r="100" spans="22:31" x14ac:dyDescent="0.25">
       <c r="X100" s="24"/>
       <c r="Y100" s="24"/>
       <c r="AB100" s="24"/>
       <c r="AC100" s="24"/>
       <c r="AD100" s="24"/>
       <c r="AE100" s="24"/>
     </row>
     <row r="101" spans="22:31" x14ac:dyDescent="0.25">
       <c r="V101" s="22"/>
       <c r="W101" s="22"/>
       <c r="X101" s="22"/>
       <c r="Y101" s="22"/>
       <c r="Z101" s="22"/>
       <c r="AA101" s="22"/>
       <c r="AB101" s="22"/>
       <c r="AC101" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="N4:Q4"/>
-[...1 lines deleted...]
-    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="F5:G5"/>
     <mergeCell ref="L5:M5"/>
-    <mergeCell ref="A4:A6"/>
-[...11 lines deleted...]
-    <mergeCell ref="J4:M4"/>
     <mergeCell ref="A1:AO1"/>
     <mergeCell ref="A2:AO2"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="P5:Q5"/>
-    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>