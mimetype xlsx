--- v3 (2026-07-21)
+++ v4 (2026-09-20)
@@ -1,187 +1,319 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="502"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="502" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Шымкент қ." sheetId="20" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="21" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="23" r:id="rId2"/>
+    <sheet name="Шымкент қ." sheetId="20" r:id="rId3"/>
   </sheets>
   <calcPr calcId="152511"/>
-  <extLst>
-[...7 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AO7" i="20" l="1"/>
+  <c r="AN7" i="20"/>
+  <c r="AM7" i="20"/>
+  <c r="AL7" i="20"/>
+  <c r="AK7" i="20"/>
+  <c r="AJ7" i="20"/>
+  <c r="AI7" i="20"/>
+  <c r="AH7" i="20"/>
   <c r="AM11" i="20" l="1"/>
   <c r="AI11" i="20"/>
   <c r="AE11" i="20" l="1"/>
   <c r="W11" i="20" l="1"/>
   <c r="U7" i="20" l="1"/>
   <c r="T7" i="20"/>
   <c r="S7" i="20"/>
   <c r="R7" i="20"/>
   <c r="Q7" i="20"/>
   <c r="P7" i="20"/>
   <c r="O7" i="20"/>
   <c r="N7" i="20"/>
   <c r="M7" i="20"/>
   <c r="L7" i="20"/>
   <c r="K7" i="20"/>
   <c r="J7" i="20"/>
   <c r="I7" i="20"/>
   <c r="H7" i="20"/>
   <c r="G7" i="20"/>
   <c r="F7" i="20"/>
   <c r="E7" i="20"/>
   <c r="D7" i="20"/>
   <c r="C7" i="20"/>
   <c r="B7" i="20"/>
   <c r="AA11" i="20" l="1"/>
   <c r="S11" i="20" l="1"/>
   <c r="K11" i="20"/>
   <c r="G11" i="20"/>
   <c r="C11" i="20"/>
   <c r="O11" i="20"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="66">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Шымкент қ.
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t>2018 жыл</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-желтоқсан*</t>
-[...1 lines deleted...]
-  <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, пайызбен</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t>* Алдын ала деректер.</t>
   </si>
   <si>
-    <t xml:space="preserve">2025 жылғы қаңтар-мамыр* </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2026 жылғы қаңтар-мамыр* </t>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 жылғы қаңтар-шілде* </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>312101, 312103, 312104</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=</t>
+  </si>
+  <si>
+    <t>АӨК өнімдерінің экспорты мен импорты</t>
+  </si>
+  <si>
+    <t>мың АҚШ доллары, тонна, қосымша өлшем бірліктер</t>
+  </si>
+  <si>
+    <t>2018 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Еуразия экономикалық одағына мүше мемлекеттермен тауар айналымы</t>
+  </si>
+  <si>
+    <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Негізгі ақпарат көздері болып Еуразиялық экономикалық одаққа (ЕАЭО) мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС статистикалық есептілігінің деректері </t>
+  </si>
+  <si>
+    <t>Сауда статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Сейілхан Әйгерім Ділдаханқызы</t>
+  </si>
+  <si>
+    <t>Тел. +7(7252) 395115</t>
+  </si>
+  <si>
+    <t>a.seilkhan@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шымкент қаласы
+</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4481&amp;year=2026&amp;name=12888&amp;period=&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="49" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -201,60 +333,530 @@
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <color indexed="48"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="53"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="62"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="53"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="39">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightUp">
+        <fgColor indexed="48"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="15"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="23"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -323,179 +925,798 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="48"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="thin">
+        <color indexed="48"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="41"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="medium">
+        <color indexed="41"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="49"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="54"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="54"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="49"/>
+      </top>
+      <bottom style="double">
+        <color indexed="49"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="53"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="145">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="29" fillId="23" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="24" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="29" fillId="24" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="29" fillId="25" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="6" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="5" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="26" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="18" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="22" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="27" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="15" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="28" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="16" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="29" fillId="29" borderId="11" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="32" fillId="31" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="3" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="33" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="33" fillId="25" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="31" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="31" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="25" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="25" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="33" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="33" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="34" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="34" fillId="34" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="34" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="34" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="30" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="34" fillId="30" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="3" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="25" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="30" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="9" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="17" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="38" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="23" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="23" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="130" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="111" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="111"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="111" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="111" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="130" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="111" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="145">
+    <cellStyle name="20% - Акцент1" xfId="7"/>
+    <cellStyle name="20% - Акцент1 2" xfId="8"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="9"/>
+    <cellStyle name="20% - Акцент2" xfId="10"/>
+    <cellStyle name="20% - Акцент2 2" xfId="11"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="12"/>
+    <cellStyle name="20% - Акцент3" xfId="13"/>
+    <cellStyle name="20% - Акцент3 2" xfId="14"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="15"/>
+    <cellStyle name="20% - Акцент4" xfId="16"/>
+    <cellStyle name="20% - Акцент4 2" xfId="17"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="18"/>
+    <cellStyle name="20% - Акцент5" xfId="19"/>
+    <cellStyle name="20% - Акцент5 2" xfId="20"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="21"/>
+    <cellStyle name="20% - Акцент6" xfId="22"/>
+    <cellStyle name="20% - Акцент6 2" xfId="23"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="24"/>
+    <cellStyle name="40% - Акцент1" xfId="25"/>
+    <cellStyle name="40% - Акцент1 2" xfId="26"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="27"/>
+    <cellStyle name="40% - Акцент2" xfId="28"/>
+    <cellStyle name="40% - Акцент2 2" xfId="29"/>
+    <cellStyle name="40% - Акцент3" xfId="30"/>
+    <cellStyle name="40% - Акцент3 2" xfId="31"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="32"/>
+    <cellStyle name="40% - Акцент4" xfId="33"/>
+    <cellStyle name="40% - Акцент4 2" xfId="34"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="35"/>
+    <cellStyle name="40% - Акцент5" xfId="36"/>
+    <cellStyle name="40% - Акцент5 2" xfId="37"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="38"/>
+    <cellStyle name="40% - Акцент6" xfId="39"/>
+    <cellStyle name="40% - Акцент6 2" xfId="40"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="41"/>
+    <cellStyle name="60% - Акцент1" xfId="42"/>
+    <cellStyle name="60% - Акцент1 2" xfId="43"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="44"/>
+    <cellStyle name="60% - Акцент2" xfId="45"/>
+    <cellStyle name="60% - Акцент2 2" xfId="46"/>
+    <cellStyle name="60% - Акцент3" xfId="47"/>
+    <cellStyle name="60% - Акцент3 2" xfId="48"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="49"/>
+    <cellStyle name="60% - Акцент4" xfId="50"/>
+    <cellStyle name="60% - Акцент4 2" xfId="51"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="52"/>
+    <cellStyle name="60% - Акцент5" xfId="53"/>
+    <cellStyle name="60% - Акцент5 2" xfId="54"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="55"/>
+    <cellStyle name="60% - Акцент6" xfId="56"/>
+    <cellStyle name="60% - Акцент6 2" xfId="57"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="58"/>
+    <cellStyle name="SAPBEXaggData" xfId="59"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="60"/>
+    <cellStyle name="SAPBEXaggItem" xfId="61"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="62"/>
+    <cellStyle name="SAPBEXchaText" xfId="63"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="64"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="65"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="66"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="67"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="68"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="69"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="70"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="71"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="72"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="73"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="74"/>
+    <cellStyle name="SAPBEXfilterText" xfId="75"/>
+    <cellStyle name="SAPBEXformats" xfId="76"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="77"/>
+    <cellStyle name="SAPBEXheaderText" xfId="78"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="79"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="80"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="81"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="82"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="83"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="84"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="85"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="86"/>
+    <cellStyle name="SAPBEXresData" xfId="87"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="88"/>
+    <cellStyle name="SAPBEXresItem" xfId="89"/>
+    <cellStyle name="SAPBEXresItemX" xfId="90"/>
+    <cellStyle name="SAPBEXstdData" xfId="91"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="92"/>
+    <cellStyle name="SAPBEXstdItem" xfId="93"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="94"/>
+    <cellStyle name="SAPBEXtitle" xfId="95"/>
+    <cellStyle name="SAPBEXundefined" xfId="96"/>
+    <cellStyle name="Акцент1 2" xfId="97"/>
+    <cellStyle name="Акцент1 2 2" xfId="98"/>
+    <cellStyle name="Акцент2 2" xfId="99"/>
+    <cellStyle name="Акцент3 2" xfId="100"/>
+    <cellStyle name="Акцент4 2" xfId="101"/>
+    <cellStyle name="Акцент4 2 2" xfId="102"/>
+    <cellStyle name="Акцент5 2" xfId="103"/>
+    <cellStyle name="Акцент6 2" xfId="104"/>
+    <cellStyle name="Акцент6 2 2" xfId="105"/>
+    <cellStyle name="Ввод  2" xfId="106"/>
+    <cellStyle name="Вывод 2" xfId="107"/>
+    <cellStyle name="Вывод 2 2" xfId="108"/>
+    <cellStyle name="Вычисление 2" xfId="109"/>
+    <cellStyle name="Вычисление 2 2" xfId="110"/>
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
+    <cellStyle name="Заголовок 1 2" xfId="112"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="113"/>
+    <cellStyle name="Заголовок 2 2" xfId="114"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="115"/>
+    <cellStyle name="Заголовок 3 2" xfId="116"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="117"/>
+    <cellStyle name="Заголовок 4 2" xfId="118"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="119"/>
+    <cellStyle name="Итог 2" xfId="120"/>
+    <cellStyle name="Итог 2 2" xfId="121"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="122"/>
+    <cellStyle name="Название 2" xfId="123"/>
+    <cellStyle name="Название 2 2" xfId="124"/>
+    <cellStyle name="Нейтральный 2" xfId="125"/>
+    <cellStyle name="Нейтральный 2 2" xfId="126"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="129"/>
+    <cellStyle name="Обычный 2 2 3" xfId="128"/>
+    <cellStyle name="Обычный 2 3" xfId="130"/>
+    <cellStyle name="Обычный 2 4" xfId="127"/>
+    <cellStyle name="Обычный 2 4 2" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 3 2" xfId="132"/>
+    <cellStyle name="Обычный 3 2 2" xfId="111"/>
+    <cellStyle name="Обычный 3 3" xfId="131"/>
+    <cellStyle name="Обычный 4" xfId="133"/>
+    <cellStyle name="Обычный 5" xfId="134"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
+    <cellStyle name="Плохой 2" xfId="135"/>
+    <cellStyle name="Плохой 2 2" xfId="136"/>
+    <cellStyle name="Пояснение 2" xfId="137"/>
+    <cellStyle name="Примечание 2" xfId="138"/>
+    <cellStyle name="Примечание 2 2" xfId="139"/>
+    <cellStyle name="Связанная ячейка 2" xfId="140"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="141"/>
+    <cellStyle name="Текст предупреждения 2" xfId="142"/>
+    <cellStyle name="Хороший 2" xfId="143"/>
+    <cellStyle name="Хороший 2 2" xfId="144"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -740,451 +1961,764 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709435" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" style="39" customWidth="1"/>
+    <col min="2" max="2" width="82" style="39" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="39"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="41" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="42" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="57" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="46" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="62" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="44"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="77" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="50" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="52">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="52">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="53" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="54" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="38"/>
+      <c r="B22" s="38"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="38"/>
+      <c r="B23" s="38"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="38"/>
+      <c r="B24" s="38"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A25" s="38"/>
+      <c r="B25" s="38"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A26" s="38"/>
+      <c r="B26" s="38"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/classifiers/statistical/116/"/>
+    <hyperlink ref="B15" r:id="rId2" display="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709435 "/>
+    <hyperlink ref="B21" r:id="rId3" display="a.ermagambetova@aspire.gov.kz"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" style="59" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" style="59" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="59"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="58" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="58" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="58" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="58" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="58" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="58"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="60" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="58"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="58"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="61"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="61"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="61"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="78" t="s">
+        <v>49</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист21"/>
   <dimension ref="A1:AP13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AH7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="P7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="A12" sqref="A12"/>
+      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="17" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="11" width="9.140625" style="17"/>
     <col min="12" max="17" width="9.28515625" style="17" customWidth="1"/>
     <col min="18" max="29" width="9.140625" style="17"/>
     <col min="30" max="30" width="9.5703125" style="17" customWidth="1"/>
     <col min="31" max="31" width="10.28515625" style="17" customWidth="1"/>
     <col min="32" max="32" width="9.5703125" style="17" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="17" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
-[...29 lines deleted...]
-      <c r="AC1" s="41"/>
+      <c r="A1" s="63" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="63"/>
+      <c r="AB1" s="63"/>
+      <c r="AC1" s="63"/>
+      <c r="AD1" s="63"/>
+      <c r="AE1" s="63"/>
+      <c r="AF1" s="63"/>
+      <c r="AG1" s="63"/>
+      <c r="AH1" s="63"/>
+      <c r="AI1" s="63"/>
+      <c r="AJ1" s="63"/>
+      <c r="AK1" s="63"/>
+      <c r="AL1" s="63"/>
+      <c r="AM1" s="63"/>
+      <c r="AN1" s="63"/>
     </row>
     <row r="2" spans="1:42" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="42" t="s">
-[...29 lines deleted...]
-      <c r="AC2" s="42"/>
+      <c r="A2" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="64"/>
+      <c r="P2" s="64"/>
+      <c r="Q2" s="64"/>
+      <c r="R2" s="64"/>
+      <c r="S2" s="64"/>
+      <c r="T2" s="64"/>
+      <c r="U2" s="64"/>
+      <c r="V2" s="64"/>
+      <c r="W2" s="64"/>
+      <c r="X2" s="64"/>
+      <c r="Y2" s="64"/>
+      <c r="Z2" s="64"/>
+      <c r="AA2" s="64"/>
+      <c r="AB2" s="64"/>
+      <c r="AC2" s="64"/>
+      <c r="AD2" s="64"/>
+      <c r="AE2" s="64"/>
+      <c r="AF2" s="64"/>
+      <c r="AG2" s="64"/>
+      <c r="AH2" s="64"/>
+      <c r="AI2" s="64"/>
+      <c r="AJ2" s="64"/>
+      <c r="AK2" s="64"/>
+      <c r="AL2" s="64"/>
+      <c r="AM2" s="64"/>
+      <c r="AN2" s="64"/>
+      <c r="AO2" s="64"/>
     </row>
     <row r="3" spans="1:42" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A3" s="20"/>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
       <c r="S3" s="20"/>
       <c r="T3" s="20"/>
       <c r="U3" s="20"/>
       <c r="V3" s="20"/>
       <c r="W3" s="20"/>
       <c r="X3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="Z3" s="20"/>
       <c r="AA3" s="20"/>
       <c r="AB3" s="20"/>
       <c r="AC3" s="20"/>
     </row>
     <row r="4" spans="1:42" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="37" t="s">
+      <c r="B4" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="39"/>
-[...2 lines deleted...]
-      <c r="F4" s="37" t="s">
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="39"/>
-[...2 lines deleted...]
-      <c r="J4" s="37" t="s">
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="68" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="39"/>
-[...2 lines deleted...]
-      <c r="N4" s="43" t="s">
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="44"/>
-[...2 lines deleted...]
-      <c r="R4" s="35" t="s">
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="71" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="71" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="71" t="s">
+        <v>20</v>
+      </c>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
+      <c r="AL4" s="71" t="s">
+        <v>21</v>
+      </c>
+      <c r="AM4" s="72"/>
+      <c r="AN4" s="72"/>
+      <c r="AO4" s="72"/>
+    </row>
+    <row r="5" spans="1:42" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="75"/>
+      <c r="B5" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="67"/>
+      <c r="D5" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="67"/>
+      <c r="F5" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="67"/>
+      <c r="H5" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="I5" s="67"/>
+      <c r="J5" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="67"/>
+      <c r="L5" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="M5" s="67"/>
+      <c r="N5" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="67"/>
+      <c r="P5" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="67"/>
+      <c r="R5" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="67"/>
+      <c r="T5" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="U5" s="67"/>
+      <c r="V5" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="W5" s="67"/>
+      <c r="X5" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="67"/>
+      <c r="Z5" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="66" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="67"/>
+      <c r="AJ5" s="66" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM5" s="67"/>
+      <c r="AN5" s="66" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO5" s="66"/>
+    </row>
+    <row r="6" spans="1:42" s="2" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="76"/>
+      <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="36"/>
-[...118 lines deleted...]
-      <c r="B6" s="4" t="s">
+      <c r="C6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="Q6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="S6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="S6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="U6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="U6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="W6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="W6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="Y6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AA6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC6" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="AC6" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AE6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG6" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="AG6" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AI6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK6" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="AK6" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AM6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AO6" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="AO6" s="28" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:42" s="6" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="31" t="s">
-        <v>19</v>
+      <c r="A7" s="30" t="s">
+        <v>17</v>
       </c>
       <c r="B7" s="5">
         <f t="shared" ref="B7:U7" si="0">B8+B9+B10</f>
         <v>39256.699999999997</v>
       </c>
       <c r="C7" s="5">
         <f t="shared" si="0"/>
         <v>21739.3</v>
       </c>
       <c r="D7" s="5">
         <f t="shared" si="0"/>
         <v>47856</v>
       </c>
       <c r="E7" s="5">
         <f t="shared" si="0"/>
         <v>49620.299999999996</v>
       </c>
       <c r="F7" s="5">
         <f t="shared" si="0"/>
         <v>44776.800000000003</v>
       </c>
       <c r="G7" s="5">
         <f t="shared" si="0"/>
         <v>24369.100000000002</v>
       </c>
@@ -1247,90 +2781,98 @@
       <c r="V7" s="9">
         <v>47090.7</v>
       </c>
       <c r="W7" s="9">
         <v>31808.5</v>
       </c>
       <c r="X7" s="9">
         <v>143400.1</v>
       </c>
       <c r="Y7" s="9">
         <v>107621</v>
       </c>
       <c r="Z7" s="9">
         <v>51939.8</v>
       </c>
       <c r="AA7" s="9">
         <v>25589.4</v>
       </c>
       <c r="AB7" s="9">
         <v>192158.9</v>
       </c>
       <c r="AC7" s="27">
         <v>122187</v>
       </c>
       <c r="AD7" s="9">
-        <v>78547</v>
+        <v>86632.8</v>
       </c>
       <c r="AE7" s="9">
-        <v>31735.599999999999</v>
+        <v>33141.699999999997</v>
       </c>
       <c r="AF7" s="9">
-        <v>80245.7</v>
+        <v>87358.1</v>
       </c>
       <c r="AG7" s="27">
-        <v>99934</v>
-[...23 lines deleted...]
-        <v>34716.9</v>
+        <v>100938.9</v>
+      </c>
+      <c r="AH7" s="5">
+        <f>AH8+AH9+AH10</f>
+        <v>54169.4</v>
+      </c>
+      <c r="AI7" s="5">
+        <f t="shared" ref="AI7:AO7" si="1">AI8+AI9+AI10</f>
+        <v>20463.7</v>
+      </c>
+      <c r="AJ7" s="5">
+        <f t="shared" si="1"/>
+        <v>44049.399999999994</v>
+      </c>
+      <c r="AK7" s="5">
+        <f t="shared" si="1"/>
+        <v>53095.600000000006</v>
+      </c>
+      <c r="AL7" s="5">
+        <f t="shared" si="1"/>
+        <v>49593.4</v>
+      </c>
+      <c r="AM7" s="5">
+        <f t="shared" si="1"/>
+        <v>16202.400000000001</v>
+      </c>
+      <c r="AN7" s="5">
+        <f t="shared" si="1"/>
+        <v>39972.300000000003</v>
+      </c>
+      <c r="AO7" s="34">
+        <f t="shared" si="1"/>
+        <v>50123.199999999997</v>
       </c>
       <c r="AP7" s="15"/>
     </row>
     <row r="8" spans="1:42" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="32" t="s">
-        <v>15</v>
+      <c r="A8" s="31" t="s">
+        <v>13</v>
       </c>
       <c r="B8" s="7">
         <v>7375.7</v>
       </c>
       <c r="C8" s="7">
         <v>5105.1000000000004</v>
       </c>
       <c r="D8" s="7">
         <v>6149.2</v>
       </c>
       <c r="E8" s="7">
         <v>2392.1999999999998</v>
       </c>
       <c r="F8" s="7">
         <v>9166.5</v>
       </c>
       <c r="G8" s="7">
         <v>5527.1</v>
       </c>
       <c r="H8" s="7">
         <v>39601.800000000003</v>
       </c>
       <c r="I8" s="7">
         <v>11755</v>
       </c>
@@ -1373,90 +2915,90 @@
       <c r="V8" s="9">
         <v>7047.5</v>
       </c>
       <c r="W8" s="9">
         <v>5255.1</v>
       </c>
       <c r="X8" s="9">
         <v>70200</v>
       </c>
       <c r="Y8" s="9">
         <v>14885.1</v>
       </c>
       <c r="Z8" s="25">
         <v>11171.8</v>
       </c>
       <c r="AA8" s="25">
         <v>5926.9</v>
       </c>
       <c r="AB8" s="25">
         <v>98228.1</v>
       </c>
       <c r="AC8" s="25">
         <v>20817.599999999999</v>
       </c>
       <c r="AD8" s="25">
-        <v>4972.5</v>
+        <v>5110.5</v>
       </c>
       <c r="AE8" s="25">
-        <v>3802.5</v>
+        <v>3817</v>
       </c>
       <c r="AF8" s="25">
-        <v>15036.4</v>
+        <v>22130.799999999999</v>
       </c>
       <c r="AG8" s="26">
-        <v>2870.2</v>
-[...23 lines deleted...]
-        <v>1411.1</v>
+        <v>3722.9</v>
+      </c>
+      <c r="AH8" s="35">
+        <v>3306.2</v>
+      </c>
+      <c r="AI8" s="35">
+        <v>2584.1999999999998</v>
+      </c>
+      <c r="AJ8" s="35">
+        <v>7246.6</v>
+      </c>
+      <c r="AK8" s="35">
+        <v>1732.9</v>
+      </c>
+      <c r="AL8" s="35">
+        <v>4678.5</v>
+      </c>
+      <c r="AM8" s="35">
+        <v>1896</v>
+      </c>
+      <c r="AN8" s="35">
+        <v>15880</v>
+      </c>
+      <c r="AO8" s="36">
+        <v>2494.1</v>
       </c>
       <c r="AP8" s="15"/>
     </row>
     <row r="9" spans="1:42" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="33" t="s">
-        <v>16</v>
+      <c r="A9" s="32" t="s">
+        <v>14</v>
       </c>
       <c r="B9" s="7">
         <v>1573.3</v>
       </c>
       <c r="C9" s="7">
         <v>503.2</v>
       </c>
       <c r="D9" s="7">
         <v>433.1</v>
       </c>
       <c r="E9" s="7">
         <v>740</v>
       </c>
       <c r="F9" s="7">
         <v>811.8</v>
       </c>
       <c r="G9" s="7">
         <v>905.8</v>
       </c>
       <c r="H9" s="7">
         <v>1001.1</v>
       </c>
       <c r="I9" s="7">
         <v>2032.3</v>
       </c>
@@ -1499,90 +3041,90 @@
       <c r="V9" s="10">
         <v>53.034999999999997</v>
       </c>
       <c r="W9" s="10">
         <v>16.349</v>
       </c>
       <c r="X9" s="25">
         <v>1335.3</v>
       </c>
       <c r="Y9" s="25">
         <v>1461.4</v>
       </c>
       <c r="Z9" s="10">
         <v>38.200000000000003</v>
       </c>
       <c r="AA9" s="10">
         <v>499.4</v>
       </c>
       <c r="AB9" s="25">
         <v>2130.6999999999998</v>
       </c>
       <c r="AC9" s="25">
         <v>2902.4</v>
       </c>
       <c r="AD9" s="10">
-        <v>200.8</v>
+        <v>521.1</v>
       </c>
       <c r="AE9" s="10">
-        <v>697.9</v>
+        <v>724.6</v>
       </c>
       <c r="AF9" s="25">
-        <v>1071.2</v>
+        <v>1206.7</v>
       </c>
       <c r="AG9" s="26">
-        <v>2603.5</v>
-[...23 lines deleted...]
-        <v>973.4</v>
+        <v>2652.7</v>
+      </c>
+      <c r="AH9" s="35">
+        <v>308.3</v>
+      </c>
+      <c r="AI9" s="35">
+        <v>259.60000000000002</v>
+      </c>
+      <c r="AJ9" s="35">
+        <v>686.6</v>
+      </c>
+      <c r="AK9" s="35">
+        <v>1363.9</v>
+      </c>
+      <c r="AL9" s="35">
+        <v>45.4</v>
+      </c>
+      <c r="AM9" s="35">
+        <v>306.3</v>
+      </c>
+      <c r="AN9" s="35">
+        <v>358.2</v>
+      </c>
+      <c r="AO9" s="36">
+        <v>1412.1</v>
       </c>
       <c r="AP9" s="15"/>
     </row>
     <row r="10" spans="1:42" s="6" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="33" t="s">
-        <v>17</v>
+      <c r="A10" s="32" t="s">
+        <v>15</v>
       </c>
       <c r="B10" s="7">
         <v>30307.7</v>
       </c>
       <c r="C10" s="7">
         <v>16131</v>
       </c>
       <c r="D10" s="7">
         <v>41273.699999999997</v>
       </c>
       <c r="E10" s="7">
         <v>46488.1</v>
       </c>
       <c r="F10" s="7">
         <v>34798.5</v>
       </c>
       <c r="G10" s="7">
         <v>17936.2</v>
       </c>
       <c r="H10" s="7">
         <v>51260.4</v>
       </c>
       <c r="I10" s="7">
         <v>45015.7</v>
       </c>
@@ -1625,90 +3167,90 @@
       <c r="V10" s="9">
         <v>39990.199999999997</v>
       </c>
       <c r="W10" s="9">
         <v>26537.1</v>
       </c>
       <c r="X10" s="9">
         <v>71864.800000000003</v>
       </c>
       <c r="Y10" s="9">
         <v>91274.5</v>
       </c>
       <c r="Z10" s="25">
         <v>40729.800000000003</v>
       </c>
       <c r="AA10" s="25">
         <v>19163.099999999999</v>
       </c>
       <c r="AB10" s="25">
         <v>91800.1</v>
       </c>
       <c r="AC10" s="25">
         <v>98467</v>
       </c>
       <c r="AD10" s="25">
-        <v>73373.7</v>
+        <v>81001.2</v>
       </c>
       <c r="AE10" s="25">
-        <v>27235.200000000001</v>
+        <v>28600.1</v>
       </c>
       <c r="AF10" s="25">
-        <v>64138.1</v>
+        <v>64020.6</v>
       </c>
       <c r="AG10" s="26">
-        <v>94460.5</v>
-[...23 lines deleted...]
-        <v>32332.400000000001</v>
+        <v>94563.3</v>
+      </c>
+      <c r="AH10" s="8">
+        <v>50554.9</v>
+      </c>
+      <c r="AI10" s="8">
+        <v>17619.900000000001</v>
+      </c>
+      <c r="AJ10" s="8">
+        <v>36116.199999999997</v>
+      </c>
+      <c r="AK10" s="8">
+        <v>49998.8</v>
+      </c>
+      <c r="AL10" s="8">
+        <v>44869.5</v>
+      </c>
+      <c r="AM10" s="8">
+        <v>14000.1</v>
+      </c>
+      <c r="AN10" s="8">
+        <v>23734.1</v>
+      </c>
+      <c r="AO10" s="37">
+        <v>46217</v>
       </c>
       <c r="AP10" s="15"/>
     </row>
     <row r="11" spans="1:42" s="12" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="34" t="s">
-        <v>18</v>
+      <c r="A11" s="33" t="s">
+        <v>16</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>74.202021224234443</v>
       </c>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>73.602225769519592</v>
       </c>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="21">
         <f>K10/K7*100</f>
         <v>73.096337177281541</v>
       </c>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
       <c r="O11" s="21">
         <f>O10/O7*100</f>
@@ -1718,143 +3260,145 @@
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="21">
         <f>S10/S7*100</f>
         <v>80.288183009532787</v>
       </c>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="24">
         <f>W10/W7*100</f>
         <v>83.427700143043523</v>
       </c>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="24">
         <f>AA10/AA7*100</f>
         <v>74.886867218457638</v>
       </c>
       <c r="AB11" s="11"/>
       <c r="AC11" s="11"/>
       <c r="AD11" s="11"/>
       <c r="AE11" s="24">
         <f>AE10/AE7*100</f>
-        <v>85.819080149737218</v>
+        <v>86.296418107701172</v>
       </c>
       <c r="AF11" s="11"/>
       <c r="AG11" s="11"/>
-      <c r="AH11" s="30"/>
+      <c r="AH11" s="29"/>
       <c r="AI11" s="21">
         <f>AI10/AI7*100</f>
-        <v>87.051267589746502</v>
-[...3 lines deleted...]
-      <c r="AL11" s="30"/>
+        <v>86.103197368999744</v>
+      </c>
+      <c r="AJ11" s="29"/>
+      <c r="AK11" s="29"/>
+      <c r="AL11" s="29"/>
       <c r="AM11" s="21">
         <f>AM10/AM7*100</f>
-        <v>85.786259247842167</v>
-[...2 lines deleted...]
-      <c r="AO11" s="30"/>
+        <v>86.407569249000133</v>
+      </c>
+      <c r="AN11" s="29"/>
+      <c r="AO11" s="29"/>
     </row>
     <row r="12" spans="1:42" s="14" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="V12" s="15"/>
       <c r="W12" s="16"/>
       <c r="X12" s="16"/>
       <c r="Y12" s="16"/>
       <c r="Z12" s="16"/>
       <c r="AA12" s="16"/>
       <c r="AB12" s="16"/>
       <c r="AC12" s="16"/>
     </row>
     <row r="13" spans="1:42" x14ac:dyDescent="0.25">
       <c r="V13" s="18"/>
       <c r="W13" s="18"/>
       <c r="X13" s="18"/>
       <c r="Y13" s="18"/>
       <c r="Z13" s="18"/>
       <c r="AA13" s="18"/>
       <c r="AB13" s="18"/>
       <c r="AC13" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="A1:AC1"/>
-    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="A1:AN1"/>
+    <mergeCell ref="A2:AO2"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
-    <mergeCell ref="F5:G5"/>
-[...15 lines deleted...]
-    <mergeCell ref="AN5:AO5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Шымкент қ.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>