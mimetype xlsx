--- v4 (2026-09-20)
+++ v5 (2026-10-30)
@@ -4,71 +4,63 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="502" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="502" firstSheet="1"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="21" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="23" r:id="rId2"/>
     <sheet name="Шымкент қ." sheetId="20" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AO7" i="20" l="1"/>
-[...6 lines deleted...]
-  <c r="AH7" i="20"/>
   <c r="AM11" i="20" l="1"/>
   <c r="AI11" i="20"/>
   <c r="AE11" i="20" l="1"/>
   <c r="W11" i="20" l="1"/>
   <c r="U7" i="20" l="1"/>
   <c r="T7" i="20"/>
   <c r="S7" i="20"/>
   <c r="R7" i="20"/>
   <c r="Q7" i="20"/>
   <c r="P7" i="20"/>
   <c r="O7" i="20"/>
   <c r="N7" i="20"/>
   <c r="M7" i="20"/>
   <c r="L7" i="20"/>
   <c r="K7" i="20"/>
   <c r="J7" i="20"/>
   <c r="I7" i="20"/>
   <c r="H7" i="20"/>
   <c r="G7" i="20"/>
   <c r="F7" i="20"/>
   <c r="E7" i="20"/>
   <c r="D7" i="20"/>
   <c r="C7" i="20"/>
   <c r="B7" i="20"/>
   <c r="AA11" i="20" l="1"/>
@@ -123,56 +115,50 @@
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, пайызбен</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t>* Алдын ала деректер.</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-шілде</t>
-[...4 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
@@ -260,56 +246,62 @@
   </si>
   <si>
     <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
   </si>
   <si>
     <t xml:space="preserve">Негізгі ақпарат көздері болып Еуразиялық экономикалық одаққа (ЕАЭО) мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС статистикалық есептілігінің деректері </t>
   </si>
   <si>
     <t>Сауда статистикасы бөлімі</t>
   </si>
   <si>
     <t>Сейілхан Әйгерім Ділдаханқызы</t>
   </si>
   <si>
     <t>Тел. +7(7252) 395115</t>
   </si>
   <si>
     <t>a.seilkhan@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">Шымкент қаласы
 </t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4481&amp;year=2026&amp;name=12888&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 жылғы қаңтар-тамыз* </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="49" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1462,97 +1454,97 @@
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="130" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="111" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="111"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="111" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="111" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="130" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="111" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="145">
     <cellStyle name="20% - Акцент1" xfId="7"/>
     <cellStyle name="20% - Акцент1 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="9"/>
     <cellStyle name="20% - Акцент2" xfId="10"/>
     <cellStyle name="20% - Акцент2 2" xfId="11"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="12"/>
     <cellStyle name="20% - Акцент3" xfId="13"/>
     <cellStyle name="20% - Акцент3 2" xfId="14"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="15"/>
     <cellStyle name="20% - Акцент4" xfId="16"/>
     <cellStyle name="20% - Акцент4 2" xfId="17"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="18"/>
     <cellStyle name="20% - Акцент5" xfId="19"/>
     <cellStyle name="20% - Акцент5 2" xfId="20"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="21"/>
     <cellStyle name="20% - Акцент6" xfId="22"/>
     <cellStyle name="20% - Акцент6 2" xfId="23"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="24"/>
     <cellStyle name="40% - Акцент1" xfId="25"/>
     <cellStyle name="40% - Акцент1 2" xfId="26"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="27"/>
     <cellStyle name="40% - Акцент2" xfId="28"/>
@@ -1976,542 +1968,542 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709435" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="39" customWidth="1"/>
     <col min="2" max="2" width="82" style="39" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="38"/>
       <c r="B1" s="38"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="40" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B2" s="41" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="40" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B3" s="42" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="40" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B4" s="56" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B5" s="44" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="43" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B6" s="44" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="43" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B7" s="57" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="40" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B8" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="40" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B9" s="62" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="40" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B10" s="45" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="40" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B11" s="44"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="47" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B12" s="48" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="49" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B13" s="50" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="55" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>33</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="51" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B15" s="50" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="40" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B16" s="52">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="40" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B17" s="52">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="40" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B18" s="42" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="40" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B19" s="42" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="40" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B20" s="53" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="40" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B21" s="54" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="38"/>
       <c r="B22" s="38"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="38"/>
       <c r="B23" s="38"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="38"/>
       <c r="B24" s="38"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="38"/>
       <c r="B25" s="38"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="38"/>
       <c r="B26" s="38"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/classifiers/statistical/116/"/>
     <hyperlink ref="B15" r:id="rId2" display="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709435 "/>
     <hyperlink ref="B21" r:id="rId3" display="a.ermagambetova@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" style="59" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" style="59" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="59"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="58" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="58" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="58" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="58" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="58" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="58"/>
     </row>
     <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="60" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="58"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="58"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="61"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="61"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="61"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="78" t="s">
-        <v>49</v>
+      <c r="B18" s="64" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист21"/>
   <dimension ref="A1:AP13"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="P7" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="AH7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight" activeCell="AH7" sqref="AH7:AO10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="17" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="11" width="9.140625" style="17"/>
     <col min="12" max="17" width="9.28515625" style="17" customWidth="1"/>
     <col min="18" max="29" width="9.140625" style="17"/>
     <col min="30" max="30" width="9.5703125" style="17" customWidth="1"/>
     <col min="31" max="31" width="10.28515625" style="17" customWidth="1"/>
     <col min="32" max="32" width="9.5703125" style="17" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="17" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="77" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="63"/>
-[...37 lines deleted...]
-      <c r="AN1" s="63"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
+      <c r="Z1" s="77"/>
+      <c r="AA1" s="77"/>
+      <c r="AB1" s="77"/>
+      <c r="AC1" s="77"/>
+      <c r="AD1" s="77"/>
+      <c r="AE1" s="77"/>
+      <c r="AF1" s="77"/>
+      <c r="AG1" s="77"/>
+      <c r="AH1" s="77"/>
+      <c r="AI1" s="77"/>
+      <c r="AJ1" s="77"/>
+      <c r="AK1" s="77"/>
+      <c r="AL1" s="77"/>
+      <c r="AM1" s="77"/>
+      <c r="AN1" s="77"/>
     </row>
     <row r="2" spans="1:42" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="64" t="s">
-[...41 lines deleted...]
-      <c r="AO2" s="64"/>
+      <c r="A2" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78"/>
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+      <c r="AH2" s="78"/>
+      <c r="AI2" s="78"/>
+      <c r="AJ2" s="78"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="78"/>
+      <c r="AM2" s="78"/>
+      <c r="AN2" s="78"/>
+      <c r="AO2" s="78"/>
     </row>
     <row r="3" spans="1:42" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A3" s="20"/>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
       <c r="S3" s="20"/>
       <c r="T3" s="20"/>
       <c r="U3" s="20"/>
       <c r="V3" s="20"/>
       <c r="W3" s="20"/>
       <c r="X3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="Z3" s="20"/>
       <c r="AA3" s="20"/>
       <c r="AB3" s="20"/>
       <c r="AC3" s="20"/>
     </row>
     <row r="4" spans="1:42" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="74" t="s">
+      <c r="A4" s="71" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="65" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="66"/>
       <c r="D4" s="66"/>
       <c r="E4" s="67"/>
       <c r="F4" s="65" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="66"/>
       <c r="H4" s="66"/>
       <c r="I4" s="67"/>
       <c r="J4" s="65" t="s">
         <v>6</v>
       </c>
       <c r="K4" s="66"/>
       <c r="L4" s="66"/>
       <c r="M4" s="67"/>
-      <c r="N4" s="68" t="s">
+      <c r="N4" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="69"/>
-[...2 lines deleted...]
-      <c r="R4" s="71" t="s">
+      <c r="O4" s="75"/>
+      <c r="P4" s="75"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="S4" s="72"/>
-[...2 lines deleted...]
-      <c r="V4" s="71" t="s">
+      <c r="S4" s="69"/>
+      <c r="T4" s="69"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="W4" s="72"/>
-[...2 lines deleted...]
-      <c r="Z4" s="71" t="s">
+      <c r="W4" s="69"/>
+      <c r="X4" s="69"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="AA4" s="72"/>
-[...2 lines deleted...]
-      <c r="AD4" s="71" t="s">
+      <c r="AA4" s="69"/>
+      <c r="AB4" s="69"/>
+      <c r="AC4" s="69"/>
+      <c r="AD4" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="AE4" s="72"/>
-[...13 lines deleted...]
-      <c r="AO4" s="72"/>
+      <c r="AE4" s="69"/>
+      <c r="AF4" s="69"/>
+      <c r="AG4" s="69"/>
+      <c r="AH4" s="68" t="s">
+        <v>64</v>
+      </c>
+      <c r="AI4" s="69"/>
+      <c r="AJ4" s="69"/>
+      <c r="AK4" s="69"/>
+      <c r="AL4" s="68" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM4" s="69"/>
+      <c r="AN4" s="69"/>
+      <c r="AO4" s="69"/>
     </row>
     <row r="5" spans="1:42" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="75"/>
+      <c r="A5" s="72"/>
       <c r="B5" s="65" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="67"/>
       <c r="D5" s="65" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="67"/>
       <c r="F5" s="65" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="67"/>
       <c r="H5" s="65" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="67"/>
       <c r="J5" s="65" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="67"/>
       <c r="L5" s="65" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="67"/>
       <c r="N5" s="65" t="s">
@@ -2550,51 +2542,51 @@
         <v>0</v>
       </c>
       <c r="AE5" s="66"/>
       <c r="AF5" s="66" t="s">
         <v>1</v>
       </c>
       <c r="AG5" s="66"/>
       <c r="AH5" s="65" t="s">
         <v>0</v>
       </c>
       <c r="AI5" s="67"/>
       <c r="AJ5" s="66" t="s">
         <v>1</v>
       </c>
       <c r="AK5" s="66"/>
       <c r="AL5" s="65" t="s">
         <v>0</v>
       </c>
       <c r="AM5" s="67"/>
       <c r="AN5" s="66" t="s">
         <v>1</v>
       </c>
       <c r="AO5" s="66"/>
     </row>
     <row r="6" spans="1:42" s="2" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="76"/>
+      <c r="A6" s="73"/>
       <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -2793,80 +2785,72 @@
       <c r="Z7" s="9">
         <v>51939.8</v>
       </c>
       <c r="AA7" s="9">
         <v>25589.4</v>
       </c>
       <c r="AB7" s="9">
         <v>192158.9</v>
       </c>
       <c r="AC7" s="27">
         <v>122187</v>
       </c>
       <c r="AD7" s="9">
         <v>86632.8</v>
       </c>
       <c r="AE7" s="9">
         <v>33141.699999999997</v>
       </c>
       <c r="AF7" s="9">
         <v>87358.1</v>
       </c>
       <c r="AG7" s="27">
         <v>100938.9</v>
       </c>
       <c r="AH7" s="5">
-        <f>AH8+AH9+AH10</f>
-        <v>54169.4</v>
+        <v>60703.5</v>
       </c>
       <c r="AI7" s="5">
-        <f t="shared" ref="AI7:AO7" si="1">AI8+AI9+AI10</f>
-        <v>20463.7</v>
+        <v>23119.100000000002</v>
       </c>
       <c r="AJ7" s="5">
-        <f t="shared" si="1"/>
-        <v>44049.399999999994</v>
+        <v>50898.399999999994</v>
       </c>
       <c r="AK7" s="5">
-        <f t="shared" si="1"/>
-        <v>53095.600000000006</v>
+        <v>59614.799999999996</v>
       </c>
       <c r="AL7" s="5">
-        <f t="shared" si="1"/>
-        <v>49593.4</v>
+        <v>58105.4</v>
       </c>
       <c r="AM7" s="5">
-        <f t="shared" si="1"/>
-        <v>16202.400000000001</v>
+        <v>18983.099999999999</v>
       </c>
       <c r="AN7" s="5">
-        <f t="shared" si="1"/>
-        <v>39972.300000000003</v>
+        <v>51491.8</v>
       </c>
       <c r="AO7" s="34">
-        <f t="shared" si="1"/>
-        <v>50123.199999999997</v>
+        <v>60618</v>
       </c>
       <c r="AP7" s="15"/>
     </row>
     <row r="8" spans="1:42" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="7">
         <v>7375.7</v>
       </c>
       <c r="C8" s="7">
         <v>5105.1000000000004</v>
       </c>
       <c r="D8" s="7">
         <v>6149.2</v>
       </c>
       <c r="E8" s="7">
         <v>2392.1999999999998</v>
       </c>
       <c r="F8" s="7">
         <v>9166.5</v>
       </c>
       <c r="G8" s="7">
         <v>5527.1</v>
       </c>
@@ -2927,72 +2911,72 @@
       <c r="Z8" s="25">
         <v>11171.8</v>
       </c>
       <c r="AA8" s="25">
         <v>5926.9</v>
       </c>
       <c r="AB8" s="25">
         <v>98228.1</v>
       </c>
       <c r="AC8" s="25">
         <v>20817.599999999999</v>
       </c>
       <c r="AD8" s="25">
         <v>5110.5</v>
       </c>
       <c r="AE8" s="25">
         <v>3817</v>
       </c>
       <c r="AF8" s="25">
         <v>22130.799999999999</v>
       </c>
       <c r="AG8" s="26">
         <v>3722.9</v>
       </c>
       <c r="AH8" s="35">
-        <v>3306.2</v>
+        <v>3835.6</v>
       </c>
       <c r="AI8" s="35">
-        <v>2584.1999999999998</v>
+        <v>2937.3</v>
       </c>
       <c r="AJ8" s="35">
-        <v>7246.6</v>
+        <v>10221.799999999999</v>
       </c>
       <c r="AK8" s="35">
-        <v>1732.9</v>
+        <v>2195.9</v>
       </c>
       <c r="AL8" s="35">
-        <v>4678.5</v>
+        <v>6403.1</v>
       </c>
       <c r="AM8" s="35">
-        <v>1896</v>
+        <v>2189.9</v>
       </c>
       <c r="AN8" s="35">
-        <v>15880</v>
+        <v>22392</v>
       </c>
       <c r="AO8" s="36">
-        <v>2494.1</v>
+        <v>3470.4</v>
       </c>
       <c r="AP8" s="15"/>
     </row>
     <row r="9" spans="1:42" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="7">
         <v>1573.3</v>
       </c>
       <c r="C9" s="7">
         <v>503.2</v>
       </c>
       <c r="D9" s="7">
         <v>433.1</v>
       </c>
       <c r="E9" s="7">
         <v>740</v>
       </c>
       <c r="F9" s="7">
         <v>811.8</v>
       </c>
       <c r="G9" s="7">
         <v>905.8</v>
       </c>
@@ -3053,72 +3037,72 @@
       <c r="Z9" s="10">
         <v>38.200000000000003</v>
       </c>
       <c r="AA9" s="10">
         <v>499.4</v>
       </c>
       <c r="AB9" s="25">
         <v>2130.6999999999998</v>
       </c>
       <c r="AC9" s="25">
         <v>2902.4</v>
       </c>
       <c r="AD9" s="10">
         <v>521.1</v>
       </c>
       <c r="AE9" s="10">
         <v>724.6</v>
       </c>
       <c r="AF9" s="25">
         <v>1206.7</v>
       </c>
       <c r="AG9" s="26">
         <v>2652.7</v>
       </c>
       <c r="AH9" s="35">
-        <v>308.3</v>
+        <v>346.2</v>
       </c>
       <c r="AI9" s="35">
-        <v>259.60000000000002</v>
+        <v>417.6</v>
       </c>
       <c r="AJ9" s="35">
-        <v>686.6</v>
+        <v>719.4</v>
       </c>
       <c r="AK9" s="35">
-        <v>1363.9</v>
+        <v>1463.7</v>
       </c>
       <c r="AL9" s="35">
-        <v>45.4</v>
+        <v>46.3</v>
       </c>
       <c r="AM9" s="35">
-        <v>306.3</v>
+        <v>344.7</v>
       </c>
       <c r="AN9" s="35">
-        <v>358.2</v>
+        <v>396.4</v>
       </c>
       <c r="AO9" s="36">
-        <v>1412.1</v>
+        <v>1575.7</v>
       </c>
       <c r="AP9" s="15"/>
     </row>
     <row r="10" spans="1:42" s="6" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="7">
         <v>30307.7</v>
       </c>
       <c r="C10" s="7">
         <v>16131</v>
       </c>
       <c r="D10" s="7">
         <v>41273.699999999997</v>
       </c>
       <c r="E10" s="7">
         <v>46488.1</v>
       </c>
       <c r="F10" s="7">
         <v>34798.5</v>
       </c>
       <c r="G10" s="7">
         <v>17936.2</v>
       </c>
@@ -3179,72 +3163,72 @@
       <c r="Z10" s="25">
         <v>40729.800000000003</v>
       </c>
       <c r="AA10" s="25">
         <v>19163.099999999999</v>
       </c>
       <c r="AB10" s="25">
         <v>91800.1</v>
       </c>
       <c r="AC10" s="25">
         <v>98467</v>
       </c>
       <c r="AD10" s="25">
         <v>81001.2</v>
       </c>
       <c r="AE10" s="25">
         <v>28600.1</v>
       </c>
       <c r="AF10" s="25">
         <v>64020.6</v>
       </c>
       <c r="AG10" s="26">
         <v>94563.3</v>
       </c>
       <c r="AH10" s="8">
-        <v>50554.9</v>
+        <v>56521.7</v>
       </c>
       <c r="AI10" s="8">
-        <v>17619.900000000001</v>
+        <v>19764.2</v>
       </c>
       <c r="AJ10" s="8">
-        <v>36116.199999999997</v>
+        <v>39957.199999999997</v>
       </c>
       <c r="AK10" s="8">
-        <v>49998.8</v>
+        <v>55955.199999999997</v>
       </c>
       <c r="AL10" s="8">
-        <v>44869.5</v>
+        <v>51656</v>
       </c>
       <c r="AM10" s="8">
-        <v>14000.1</v>
+        <v>16448.5</v>
       </c>
       <c r="AN10" s="8">
-        <v>23734.1</v>
+        <v>28703.4</v>
       </c>
       <c r="AO10" s="37">
-        <v>46217</v>
+        <v>55571.9</v>
       </c>
       <c r="AP10" s="15"/>
     </row>
     <row r="11" spans="1:42" s="12" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>74.202021224234443</v>
       </c>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>73.602225769519592</v>
       </c>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="21">
         <f>K10/K7*100</f>
         <v>73.096337177281541</v>
@@ -3267,120 +3251,120 @@
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="24">
         <f>W10/W7*100</f>
         <v>83.427700143043523</v>
       </c>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="24">
         <f>AA10/AA7*100</f>
         <v>74.886867218457638</v>
       </c>
       <c r="AB11" s="11"/>
       <c r="AC11" s="11"/>
       <c r="AD11" s="11"/>
       <c r="AE11" s="24">
         <f>AE10/AE7*100</f>
         <v>86.296418107701172</v>
       </c>
       <c r="AF11" s="11"/>
       <c r="AG11" s="11"/>
       <c r="AH11" s="29"/>
       <c r="AI11" s="21">
         <f>AI10/AI7*100</f>
-        <v>86.103197368999744</v>
+        <v>85.488621961927578</v>
       </c>
       <c r="AJ11" s="29"/>
       <c r="AK11" s="29"/>
       <c r="AL11" s="29"/>
       <c r="AM11" s="21">
         <f>AM10/AM7*100</f>
-        <v>86.407569249000133</v>
+        <v>86.648123857536447</v>
       </c>
       <c r="AN11" s="29"/>
       <c r="AO11" s="29"/>
     </row>
     <row r="12" spans="1:42" s="14" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>18</v>
       </c>
       <c r="V12" s="15"/>
       <c r="W12" s="16"/>
       <c r="X12" s="16"/>
       <c r="Y12" s="16"/>
       <c r="Z12" s="16"/>
       <c r="AA12" s="16"/>
       <c r="AB12" s="16"/>
       <c r="AC12" s="16"/>
     </row>
     <row r="13" spans="1:42" x14ac:dyDescent="0.25">
       <c r="V13" s="18"/>
       <c r="W13" s="18"/>
       <c r="X13" s="18"/>
       <c r="Y13" s="18"/>
       <c r="Z13" s="18"/>
       <c r="AA13" s="18"/>
       <c r="AB13" s="18"/>
       <c r="AC13" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="A1:AN1"/>
-[...2 lines deleted...]
-    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
-    <mergeCell ref="Z5:AA5"/>
-[...8 lines deleted...]
-    <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="A1:AN1"/>
+    <mergeCell ref="A2:AO2"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>