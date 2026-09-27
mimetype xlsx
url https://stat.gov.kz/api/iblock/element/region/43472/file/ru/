--- v4 (2026-09-07)
+++ v5 (2026-09-27)
@@ -1,70 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\ДЛЯ РАУАН\Новые динамические таблицы 05\Орысша\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\Динамика янв-июль 2026\Новые динамические таблицы 06\Орысша\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
   </bookViews>
   <sheets>
-    <sheet name="2018-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="2018-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2018-2026'!$C$6:$J$140</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2018-2026'!$3:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2018-2026'!$C$6:$J$140</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2018-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="328">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, свежее или охлажденное</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, замороженное</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
@@ -874,65 +878,191 @@
   <si>
     <t>Экспорт и импорт города Шымкент по продовольственным товарам</t>
   </si>
   <si>
     <t>2018 год</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
-    <t>Январь-июнь 2026 года*</t>
-[...1 lines deleted...]
-  <si>
     <t>2025 год</t>
+  </si>
+  <si>
+    <t>Январь-июль 2026 года*</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>312101, 312103, 312104</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>тыс.долларов США, тонн, дополнительные единицы измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2018 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Товарооборот Республики Казахстан с государствами-членами Евразийского экономического союза </t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Основными источниками информации являются данные статистической отчетности 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» со странами ЕАЭС </t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Сейілхан Әйгерім Ділдаханқызы</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Тел. +7(7252) 395115</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>a.seilkhan@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=1450&amp;year=2026&amp;name=14259&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1133,52 +1263,89 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="32">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
@@ -1296,50 +1463,56 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
@@ -1563,51 +1736,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="99">
+  <cellStyleXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="4" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="18" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1739,52 +1912,62 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1838,104 +2021,164 @@
     <xf numFmtId="164" fontId="32" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="32" borderId="0" xfId="99" applyFill="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="99"/>
+    <xf numFmtId="0" fontId="28" fillId="32" borderId="13" xfId="99" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="32" borderId="13" xfId="99" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="32" borderId="13" xfId="99" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="32" borderId="13" xfId="99" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="32" borderId="13" xfId="99" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="100" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="32" borderId="13" xfId="99" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="32" borderId="13" xfId="99" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="32" borderId="13" xfId="101" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="32" borderId="13" xfId="99" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="32" borderId="13" xfId="101" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="32" borderId="13" xfId="101" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="36" fillId="32" borderId="13" xfId="99" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="32" borderId="13" xfId="99" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="32" borderId="13" xfId="101" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="32" borderId="14" xfId="99" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="99" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="99" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="99" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="99" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="32" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="32" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="102" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="99">
+  <cellStyles count="103">
     <cellStyle name="20% - Акцент1" xfId="81"/>
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2" xfId="82"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3" xfId="83"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4" xfId="84"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5" xfId="85"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6" xfId="86"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1" xfId="87"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2" xfId="88"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3" xfId="89"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4" xfId="90"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5" xfId="91"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6" xfId="92"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1" xfId="93"/>
@@ -1975,82 +2218,86 @@
     <cellStyle name="SAPBEXHLevel1" xfId="41"/>
     <cellStyle name="SAPBEXHLevel1X" xfId="42"/>
     <cellStyle name="SAPBEXHLevel2" xfId="43"/>
     <cellStyle name="SAPBEXHLevel2X" xfId="44"/>
     <cellStyle name="SAPBEXHLevel3" xfId="45"/>
     <cellStyle name="SAPBEXHLevel3X" xfId="46"/>
     <cellStyle name="SAPBEXresData" xfId="47"/>
     <cellStyle name="SAPBEXresDataEmph" xfId="48"/>
     <cellStyle name="SAPBEXresItem" xfId="49"/>
     <cellStyle name="SAPBEXresItemX" xfId="50"/>
     <cellStyle name="SAPBEXstdData" xfId="51"/>
     <cellStyle name="SAPBEXstdDataEmph" xfId="52"/>
     <cellStyle name="SAPBEXstdItem" xfId="53"/>
     <cellStyle name="SAPBEXstdItemX" xfId="54"/>
     <cellStyle name="SAPBEXtitle" xfId="55"/>
     <cellStyle name="SAPBEXundefined" xfId="56"/>
     <cellStyle name="Акцент1 2" xfId="57"/>
     <cellStyle name="Акцент2 2" xfId="58"/>
     <cellStyle name="Акцент3 2" xfId="59"/>
     <cellStyle name="Акцент4 2" xfId="60"/>
     <cellStyle name="Акцент5 2" xfId="61"/>
     <cellStyle name="Акцент6 2" xfId="62"/>
     <cellStyle name="Ввод  2" xfId="63"/>
     <cellStyle name="Вывод 2" xfId="64"/>
     <cellStyle name="Вычисление 2" xfId="65"/>
+    <cellStyle name="Гиперссылка" xfId="101" builtinId="8"/>
+    <cellStyle name="Гиперссылка 4" xfId="102"/>
     <cellStyle name="Заголовок 1 2" xfId="66"/>
     <cellStyle name="Заголовок 2 2" xfId="67"/>
     <cellStyle name="Заголовок 3 2" xfId="68"/>
     <cellStyle name="Заголовок 4 2" xfId="69"/>
     <cellStyle name="Итог 2" xfId="70"/>
     <cellStyle name="Контрольная ячейка 2" xfId="71"/>
     <cellStyle name="Название 2" xfId="72"/>
     <cellStyle name="Нейтральный 2" xfId="73"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="74"/>
+    <cellStyle name="Обычный 2 3" xfId="100"/>
+    <cellStyle name="Обычный 3" xfId="99"/>
     <cellStyle name="Плохой 2" xfId="75"/>
     <cellStyle name="Пояснение 2" xfId="76"/>
     <cellStyle name="Примечание 2" xfId="77"/>
     <cellStyle name="Связанная ячейка 2" xfId="78"/>
     <cellStyle name="Текст предупреждения 2" xfId="79"/>
     <cellStyle name="Хороший 2" xfId="80"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2295,279 +2542,569 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B23"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" style="40" customWidth="1"/>
+    <col min="2" max="2" width="82" style="40" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="39"/>
+      <c r="B1" s="39"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
+        <v>286</v>
+      </c>
+      <c r="B2" s="42" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="41" t="s">
+        <v>288</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="41" t="s">
+        <v>289</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="45" t="s">
+        <v>291</v>
+      </c>
+      <c r="B5" s="43" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="45" t="s">
+        <v>292</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="41" t="s">
+        <v>294</v>
+      </c>
+      <c r="B7" s="46" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="B8" s="46" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="41" t="s">
+        <v>298</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="41" t="s">
+        <v>300</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="41" t="s">
+        <v>302</v>
+      </c>
+      <c r="B11" s="48"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="41" t="s">
+        <v>303</v>
+      </c>
+      <c r="B12" s="49" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="50" t="s">
+        <v>305</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="56" t="s">
+        <v>307</v>
+      </c>
+      <c r="B14" s="78" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="50" t="s">
+        <v>308</v>
+      </c>
+      <c r="B15" s="52" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="41" t="s">
+        <v>310</v>
+      </c>
+      <c r="B16" s="53">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="41" t="s">
+        <v>311</v>
+      </c>
+      <c r="B17" s="53">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="41" t="s">
+        <v>312</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="41" t="s">
+        <v>314</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="41" t="s">
+        <v>316</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="41" t="s">
+        <v>318</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="39"/>
+      <c r="B22" s="39"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="39"/>
+      <c r="B23" s="39"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar"/>
+    <hyperlink ref="B21" r:id="rId3" display="a.ermagambetova@aspire.gov.kz"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" style="40" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" style="40" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="58" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="58" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="58" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="58" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="58" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="58"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="59" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="58"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="58"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="57"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="57"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="57"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="60" t="s">
+        <v>320</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM141"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AE4" sqref="AE4:AF4"/>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AB16" sqref="AB16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="49.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="12" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="10.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="13.85546875" style="1" customWidth="1"/>
     <col min="35" max="38" width="9.140625" style="33"/>
     <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="61" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="47"/>
-[...23 lines deleted...]
-      <c r="Z1" s="47"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
     </row>
     <row r="2" spans="1:39" x14ac:dyDescent="0.2">
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
     </row>
     <row r="3" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="70" t="s">
         <v>271</v>
       </c>
-      <c r="B3" s="48" t="s">
+      <c r="B3" s="70" t="s">
         <v>272</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="76" t="s">
         <v>277</v>
       </c>
-      <c r="D3" s="45"/>
-[...2 lines deleted...]
-      <c r="G3" s="53" t="s">
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="76" t="s">
         <v>278</v>
       </c>
-      <c r="H3" s="45"/>
-[...2 lines deleted...]
-      <c r="K3" s="53" t="s">
+      <c r="H3" s="77"/>
+      <c r="I3" s="77"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="76" t="s">
         <v>279</v>
       </c>
-      <c r="L3" s="45"/>
-[...2 lines deleted...]
-      <c r="O3" s="39" t="s">
+      <c r="L3" s="77"/>
+      <c r="M3" s="77"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="65" t="s">
         <v>280</v>
       </c>
-      <c r="P3" s="45"/>
-[...2 lines deleted...]
-      <c r="S3" s="39" t="s">
+      <c r="P3" s="77"/>
+      <c r="Q3" s="77"/>
+      <c r="R3" s="73"/>
+      <c r="S3" s="65" t="s">
         <v>281</v>
       </c>
-      <c r="T3" s="45"/>
-[...2 lines deleted...]
-      <c r="W3" s="51" t="s">
+      <c r="T3" s="77"/>
+      <c r="U3" s="77"/>
+      <c r="V3" s="73"/>
+      <c r="W3" s="74" t="s">
         <v>282</v>
       </c>
-      <c r="X3" s="52"/>
-[...2 lines deleted...]
-      <c r="AA3" s="39" t="s">
+      <c r="X3" s="75"/>
+      <c r="Y3" s="75"/>
+      <c r="Z3" s="76"/>
+      <c r="AA3" s="65" t="s">
         <v>283</v>
       </c>
-      <c r="AB3" s="40"/>
-[...2 lines deleted...]
-      <c r="AE3" s="39" t="s">
+      <c r="AB3" s="66"/>
+      <c r="AC3" s="66"/>
+      <c r="AD3" s="66"/>
+      <c r="AE3" s="65" t="s">
+        <v>284</v>
+      </c>
+      <c r="AF3" s="66"/>
+      <c r="AG3" s="66"/>
+      <c r="AH3" s="66"/>
+      <c r="AI3" s="62" t="s">
         <v>285</v>
       </c>
-      <c r="AF3" s="40"/>
-[...7 lines deleted...]
-      <c r="AL3" s="55"/>
+      <c r="AJ3" s="63"/>
+      <c r="AK3" s="63"/>
+      <c r="AL3" s="63"/>
     </row>
     <row r="4" spans="1:39" ht="15" x14ac:dyDescent="0.2">
-      <c r="A4" s="49"/>
-[...1 lines deleted...]
-      <c r="C4" s="42" t="s">
+      <c r="A4" s="71"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="44"/>
-      <c r="E4" s="42" t="s">
+      <c r="D4" s="73"/>
+      <c r="E4" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="44"/>
-      <c r="G4" s="42" t="s">
+      <c r="F4" s="73"/>
+      <c r="G4" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="44"/>
-      <c r="I4" s="42" t="s">
+      <c r="H4" s="73"/>
+      <c r="I4" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="44"/>
-      <c r="K4" s="42" t="s">
+      <c r="J4" s="73"/>
+      <c r="K4" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="L4" s="44"/>
-      <c r="M4" s="42" t="s">
+      <c r="L4" s="73"/>
+      <c r="M4" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="44"/>
-      <c r="O4" s="42" t="s">
+      <c r="N4" s="73"/>
+      <c r="O4" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="P4" s="44"/>
-      <c r="Q4" s="42" t="s">
+      <c r="P4" s="73"/>
+      <c r="Q4" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="44"/>
-      <c r="S4" s="42" t="s">
+      <c r="R4" s="73"/>
+      <c r="S4" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="T4" s="44"/>
-      <c r="U4" s="42" t="s">
+      <c r="T4" s="73"/>
+      <c r="U4" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="44"/>
-      <c r="W4" s="41" t="s">
+      <c r="V4" s="73"/>
+      <c r="W4" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="X4" s="41"/>
-      <c r="Y4" s="41" t="s">
+      <c r="X4" s="67"/>
+      <c r="Y4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="42"/>
-      <c r="AA4" s="41" t="s">
+      <c r="Z4" s="68"/>
+      <c r="AA4" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="AB4" s="41"/>
-      <c r="AC4" s="42" t="s">
+      <c r="AB4" s="67"/>
+      <c r="AC4" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="AD4" s="43"/>
-      <c r="AE4" s="41" t="s">
+      <c r="AD4" s="69"/>
+      <c r="AE4" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="AF4" s="41"/>
-      <c r="AG4" s="42" t="s">
+      <c r="AF4" s="67"/>
+      <c r="AG4" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="AH4" s="43"/>
-      <c r="AI4" s="54" t="s">
+      <c r="AH4" s="69"/>
+      <c r="AI4" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="AJ4" s="56"/>
-      <c r="AK4" s="55" t="s">
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="AL4" s="55"/>
+      <c r="AL4" s="63"/>
     </row>
     <row r="5" spans="1:39" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="50"/>
-      <c r="B5" s="50"/>
+      <c r="A5" s="72"/>
+      <c r="B5" s="72"/>
       <c r="C5" s="30" t="s">
         <v>273</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>274</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>273</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>274</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>273</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>274</v>
       </c>
       <c r="I5" s="30" t="s">
         <v>273</v>
       </c>
       <c r="J5" s="30" t="s">
         <v>274</v>
       </c>
       <c r="K5" s="30" t="s">
@@ -2736,60 +3273,60 @@
       <c r="AA6" s="24">
         <v>44027.3</v>
       </c>
       <c r="AB6" s="24">
         <v>17850.400000000001</v>
       </c>
       <c r="AC6" s="24">
         <v>93378.3</v>
       </c>
       <c r="AD6" s="24">
         <v>95215.1</v>
       </c>
       <c r="AE6" s="24">
         <v>82786.7</v>
       </c>
       <c r="AF6" s="24">
         <v>9712.6</v>
       </c>
       <c r="AG6" s="24">
         <v>59771.7</v>
       </c>
       <c r="AH6" s="24">
         <v>86730.4</v>
       </c>
       <c r="AI6" s="37">
-        <v>38191.1</v>
+        <v>49202.400000000001</v>
       </c>
       <c r="AJ6" s="37">
-        <v>12590.6</v>
+        <v>15574.1</v>
       </c>
       <c r="AK6" s="37">
-        <v>22143.599999999999</v>
+        <v>27358.2</v>
       </c>
       <c r="AL6" s="37">
-        <v>36126.400000000001</v>
+        <v>42518.9</v>
       </c>
     </row>
     <row r="7" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="17"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="17"/>
       <c r="I7" s="18">
         <v>36.015000000000001</v>
       </c>
       <c r="J7" s="18">
         <v>118.32559999999999</v>
       </c>
       <c r="K7" s="17"/>
       <c r="L7" s="17"/>
       <c r="M7" s="17"/>
       <c r="N7" s="17"/>
@@ -2873,54 +3410,54 @@
       <c r="Y8" s="21">
         <v>5.6480199999999998</v>
       </c>
       <c r="Z8" s="21">
         <v>19.714259999999999</v>
       </c>
       <c r="AA8" s="25"/>
       <c r="AB8" s="25"/>
       <c r="AC8" s="26">
         <v>10.054399999999999</v>
       </c>
       <c r="AD8" s="26">
         <v>50.514850000000003</v>
       </c>
       <c r="AE8" s="25"/>
       <c r="AF8" s="25"/>
       <c r="AG8" s="26">
         <v>57.444380000000002</v>
       </c>
       <c r="AH8" s="26">
         <v>650.33690999999999</v>
       </c>
       <c r="AI8" s="37"/>
       <c r="AJ8" s="37"/>
       <c r="AK8" s="37">
-        <v>34.434289999999997</v>
+        <v>41.057079999999999</v>
       </c>
       <c r="AL8" s="37">
-        <v>477.06952999999999</v>
+        <v>550.49620000000004</v>
       </c>
     </row>
     <row r="9" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="18">
         <v>53.998899999999999</v>
       </c>
       <c r="N9" s="18">
         <v>102.661</v>
       </c>
@@ -2945,54 +3482,54 @@
       <c r="Y9" s="21">
         <v>86.457660000000004</v>
       </c>
       <c r="Z9" s="21">
         <v>171.19800000000001</v>
       </c>
       <c r="AA9" s="25"/>
       <c r="AB9" s="25"/>
       <c r="AC9" s="26">
         <v>508.13673</v>
       </c>
       <c r="AD9" s="26">
         <v>962.01599999999996</v>
       </c>
       <c r="AE9" s="25"/>
       <c r="AF9" s="25"/>
       <c r="AG9" s="31">
         <v>208.81347</v>
       </c>
       <c r="AH9" s="31">
         <v>423.41</v>
       </c>
       <c r="AI9" s="37"/>
       <c r="AJ9" s="37"/>
       <c r="AK9" s="37">
-        <v>89.716300000000004</v>
+        <v>105.74954</v>
       </c>
       <c r="AL9" s="37">
-        <v>228.39400000000001</v>
+        <v>267.01600000000002</v>
       </c>
     </row>
     <row r="10" spans="1:39" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17">
         <v>96.6</v>
       </c>
       <c r="H10" s="17">
         <v>406.2</v>
       </c>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
       <c r="N10" s="17"/>
@@ -3181,54 +3718,54 @@
       <c r="Y13" s="21">
         <v>2691.4996500000002</v>
       </c>
       <c r="Z13" s="21">
         <v>3163.5887600000001</v>
       </c>
       <c r="AA13" s="25"/>
       <c r="AB13" s="25"/>
       <c r="AC13" s="26">
         <v>4291.8254500000003</v>
       </c>
       <c r="AD13" s="26">
         <v>5306.6590999999999</v>
       </c>
       <c r="AE13" s="25"/>
       <c r="AF13" s="25"/>
       <c r="AG13" s="31">
         <v>4136.0266199999996</v>
       </c>
       <c r="AH13" s="31">
         <v>6970.1590800000004</v>
       </c>
       <c r="AI13" s="37"/>
       <c r="AJ13" s="37"/>
       <c r="AK13" s="37">
-        <v>564.21028999999999</v>
+        <v>725.44475999999997</v>
       </c>
       <c r="AL13" s="37">
-        <v>755.77277000000004</v>
+        <v>1070.2548200000001</v>
       </c>
     </row>
     <row r="14" spans="1:39" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
@@ -3701,54 +4238,54 @@
       <c r="Y21" s="21">
         <v>4.0305499999999999</v>
       </c>
       <c r="Z21" s="21">
         <v>36.009729999999998</v>
       </c>
       <c r="AA21" s="25"/>
       <c r="AB21" s="25"/>
       <c r="AC21" s="26">
         <v>9.1402199999999993</v>
       </c>
       <c r="AD21" s="26">
         <v>120.58414</v>
       </c>
       <c r="AE21" s="25"/>
       <c r="AF21" s="25"/>
       <c r="AG21" s="31">
         <v>55.255420000000001</v>
       </c>
       <c r="AH21" s="31">
         <v>266.53847000000002</v>
       </c>
       <c r="AI21" s="37"/>
       <c r="AJ21" s="37"/>
       <c r="AK21" s="37">
-        <v>39.077399999999997</v>
+        <v>39.448700000000002</v>
       </c>
       <c r="AL21" s="37">
-        <v>186.96136999999999</v>
+        <v>191.30860999999999</v>
       </c>
     </row>
     <row r="22" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17">
         <v>2.7</v>
       </c>
       <c r="F22" s="17">
         <v>21</v>
       </c>
       <c r="G22" s="17"/>
       <c r="H22" s="17"/>
       <c r="I22" s="17">
         <v>6.5</v>
       </c>
       <c r="J22" s="17">
         <v>62.2</v>
       </c>
@@ -3857,54 +4394,54 @@
       <c r="Y23" s="21">
         <v>22.525269999999999</v>
       </c>
       <c r="Z23" s="21">
         <v>57.246409999999997</v>
       </c>
       <c r="AA23" s="25"/>
       <c r="AB23" s="25"/>
       <c r="AC23" s="26">
         <v>3.68886</v>
       </c>
       <c r="AD23" s="26">
         <v>39.715899999999998</v>
       </c>
       <c r="AE23" s="25"/>
       <c r="AF23" s="25"/>
       <c r="AG23" s="31">
         <v>2.2536999999999998</v>
       </c>
       <c r="AH23" s="31">
         <v>21.234000000000002</v>
       </c>
       <c r="AI23" s="37"/>
       <c r="AJ23" s="37"/>
       <c r="AK23" s="37">
-        <v>0.49237999999999998</v>
+        <v>0.59977999999999998</v>
       </c>
       <c r="AL23" s="37">
-        <v>9.53505</v>
+        <v>11.109769999999999</v>
       </c>
     </row>
     <row r="24" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17">
         <v>0.4</v>
       </c>
       <c r="F24" s="17">
         <v>1.6</v>
       </c>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17">
         <v>0.1</v>
       </c>
       <c r="J24" s="17">
         <v>0.4</v>
       </c>
@@ -4065,54 +4602,54 @@
       <c r="Y26" s="21">
         <v>689.97631999999999</v>
       </c>
       <c r="Z26" s="21">
         <v>1721.23579</v>
       </c>
       <c r="AA26" s="26"/>
       <c r="AB26" s="26"/>
       <c r="AC26" s="26">
         <v>578.14207999999996</v>
       </c>
       <c r="AD26" s="26">
         <v>1347.58483</v>
       </c>
       <c r="AE26" s="25"/>
       <c r="AF26" s="25"/>
       <c r="AG26" s="31">
         <v>345.56403999999998</v>
       </c>
       <c r="AH26" s="31">
         <v>1189.43561</v>
       </c>
       <c r="AI26" s="37"/>
       <c r="AJ26" s="37"/>
       <c r="AK26" s="37">
-        <v>147.22872000000001</v>
+        <v>212.42872</v>
       </c>
       <c r="AL26" s="37">
-        <v>490.87745000000001</v>
+        <v>691.64044999999999</v>
       </c>
     </row>
     <row r="27" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="17"/>
       <c r="I27" s="17"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="17"/>
       <c r="O27" s="17"/>
       <c r="P27" s="17"/>
       <c r="Q27" s="17">
         <v>124.2</v>
@@ -4213,54 +4750,54 @@
       <c r="Y28" s="21">
         <v>556.63744999999994</v>
       </c>
       <c r="Z28" s="21">
         <v>456.80687999999998</v>
       </c>
       <c r="AA28" s="26"/>
       <c r="AB28" s="26"/>
       <c r="AC28" s="26">
         <v>348.75920000000002</v>
       </c>
       <c r="AD28" s="26">
         <v>457.84030999999999</v>
       </c>
       <c r="AE28" s="26"/>
       <c r="AF28" s="25"/>
       <c r="AG28" s="31">
         <v>236.07839999999999</v>
       </c>
       <c r="AH28" s="31">
         <v>201.39899</v>
       </c>
       <c r="AI28" s="37"/>
       <c r="AJ28" s="37"/>
       <c r="AK28" s="37">
-        <v>129.51509999999999</v>
+        <v>129.56360000000001</v>
       </c>
       <c r="AL28" s="37">
-        <v>141.45140000000001</v>
+        <v>141.51820000000001</v>
       </c>
     </row>
     <row r="29" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="17"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17">
         <v>34.1</v>
       </c>
       <c r="F29" s="17">
         <v>37.4</v>
       </c>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18">
         <v>2.528</v>
       </c>
       <c r="J29" s="18">
         <v>11.876580000000001</v>
       </c>
@@ -4733,54 +5270,54 @@
       <c r="W35" s="21"/>
       <c r="X35" s="21"/>
       <c r="Y35" s="21">
         <v>781</v>
       </c>
       <c r="Z35" s="21">
         <v>21.26005</v>
       </c>
       <c r="AA35" s="26"/>
       <c r="AB35" s="26"/>
       <c r="AC35" s="26">
         <v>1629.4690000000001</v>
       </c>
       <c r="AD35" s="26">
         <v>81.504760000000005</v>
       </c>
       <c r="AE35" s="26">
         <v>183.55</v>
       </c>
       <c r="AF35" s="25"/>
       <c r="AG35" s="26"/>
       <c r="AH35" s="26"/>
       <c r="AI35" s="37"/>
       <c r="AJ35" s="37"/>
       <c r="AK35" s="37">
-        <v>174.75</v>
+        <v>438.25</v>
       </c>
       <c r="AL35" s="37">
-        <v>26.349409999999999</v>
+        <v>68.16695</v>
       </c>
     </row>
     <row r="36" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="18">
         <v>553.11</v>
       </c>
       <c r="D36" s="18">
         <v>307.58064999999999</v>
       </c>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="18">
         <v>570.95000000000005</v>
       </c>
       <c r="H36" s="18">
         <v>349.73289999999997</v>
       </c>
       <c r="I36" s="17"/>
       <c r="J36" s="17"/>
@@ -4823,54 +5360,54 @@
       <c r="W36" s="21">
         <v>423.98899999999998</v>
       </c>
       <c r="X36" s="21">
         <v>745.04192</v>
       </c>
       <c r="Y36" s="21"/>
       <c r="Z36" s="21"/>
       <c r="AA36" s="26">
         <v>650.92008999999996</v>
       </c>
       <c r="AB36" s="26">
         <v>1030.4993400000001</v>
       </c>
       <c r="AC36" s="26"/>
       <c r="AD36" s="26"/>
       <c r="AE36" s="26">
         <v>174.30389</v>
       </c>
       <c r="AF36" s="25"/>
       <c r="AG36" s="26"/>
       <c r="AH36" s="26"/>
       <c r="AI36" s="37"/>
       <c r="AJ36" s="37"/>
       <c r="AK36" s="37">
-        <v>247.6</v>
+        <v>329</v>
       </c>
       <c r="AL36" s="37">
-        <v>40.565600000000003</v>
+        <v>53.889400000000002</v>
       </c>
     </row>
     <row r="37" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="17">
         <v>169.5</v>
       </c>
       <c r="D37" s="17">
         <v>58.3</v>
       </c>
       <c r="E37" s="17">
         <v>717.7</v>
       </c>
       <c r="F37" s="17">
         <v>30.2</v>
       </c>
       <c r="G37" s="17">
         <v>875</v>
       </c>
       <c r="H37" s="17">
@@ -4919,60 +5456,60 @@
       </c>
       <c r="X37" s="21">
         <v>255.02873</v>
       </c>
       <c r="Y37" s="21"/>
       <c r="Z37" s="21"/>
       <c r="AA37" s="26">
         <v>160.4</v>
       </c>
       <c r="AB37" s="26">
         <v>53.026969999999999</v>
       </c>
       <c r="AC37" s="26">
         <v>74.099999999999994</v>
       </c>
       <c r="AD37" s="26">
         <v>3.4192200000000001</v>
       </c>
       <c r="AE37" s="31">
         <v>573.63963999999999</v>
       </c>
       <c r="AF37" s="25"/>
       <c r="AG37" s="26"/>
       <c r="AH37" s="26"/>
       <c r="AI37" s="37">
-        <v>536.92605000000003</v>
+        <v>1407.80258</v>
       </c>
       <c r="AJ37" s="37">
-        <v>116.74262</v>
+        <v>185.79848999999999</v>
       </c>
       <c r="AK37" s="37">
-        <v>36.799999999999997</v>
+        <v>198.3</v>
       </c>
       <c r="AL37" s="37">
-        <v>6.0050999999999997</v>
+        <v>32.182600000000001</v>
       </c>
     </row>
     <row r="38" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="17">
         <v>344.9</v>
       </c>
       <c r="D38" s="17">
         <v>123.5</v>
       </c>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17">
         <v>1352.7</v>
       </c>
       <c r="H38" s="17">
         <v>833.9</v>
       </c>
       <c r="I38" s="17"/>
       <c r="J38" s="17"/>
@@ -5175,60 +5712,60 @@
       <c r="Y40" s="21">
         <v>20.100000000000001</v>
       </c>
       <c r="Z40" s="21">
         <v>3.2770000000000001</v>
       </c>
       <c r="AA40" s="26">
         <v>406.22</v>
       </c>
       <c r="AB40" s="26">
         <v>245.20667</v>
       </c>
       <c r="AC40" s="26">
         <v>18.5</v>
       </c>
       <c r="AD40" s="26">
         <v>0.81189999999999996</v>
       </c>
       <c r="AE40" s="31">
         <v>155.15</v>
       </c>
       <c r="AF40" s="25"/>
       <c r="AG40" s="26"/>
       <c r="AH40" s="26"/>
       <c r="AI40" s="37">
-        <v>146.19499999999999</v>
+        <v>378.38929999999999</v>
       </c>
       <c r="AJ40" s="37">
-        <v>95.337549999999993</v>
+        <v>188.53949</v>
       </c>
       <c r="AK40" s="37">
-        <v>94.1</v>
+        <v>107.9</v>
       </c>
       <c r="AL40" s="37">
-        <v>15.390499999999999</v>
+        <v>17.535699999999999</v>
       </c>
     </row>
     <row r="41" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="17">
         <v>229.5</v>
       </c>
       <c r="D41" s="17">
         <v>162.4</v>
       </c>
       <c r="E41" s="17"/>
       <c r="F41" s="17"/>
       <c r="G41" s="18">
         <v>903.59</v>
       </c>
       <c r="H41" s="18">
         <v>143.60278</v>
       </c>
       <c r="I41" s="18">
         <v>2</v>
@@ -5271,54 +5808,54 @@
       <c r="AA41" s="26">
         <v>876.6626</v>
       </c>
       <c r="AB41" s="26">
         <v>988.23961999999995</v>
       </c>
       <c r="AC41" s="26">
         <v>5</v>
       </c>
       <c r="AD41" s="26">
         <v>1.006</v>
       </c>
       <c r="AE41" s="26">
         <v>504.99678999999998</v>
       </c>
       <c r="AF41" s="25"/>
       <c r="AG41" s="26"/>
       <c r="AH41" s="26"/>
       <c r="AI41" s="37">
         <v>271.14019000000002</v>
       </c>
       <c r="AJ41" s="37">
         <v>797.88576</v>
       </c>
       <c r="AK41" s="37">
-        <v>443.85</v>
+        <v>499.45</v>
       </c>
       <c r="AL41" s="37">
-        <v>66.281700000000001</v>
+        <v>74.655150000000006</v>
       </c>
     </row>
     <row r="42" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="17"/>
       <c r="D42" s="17"/>
       <c r="E42" s="17"/>
       <c r="F42" s="17"/>
       <c r="G42" s="17"/>
       <c r="H42" s="17"/>
       <c r="I42" s="17"/>
       <c r="J42" s="17"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="17"/>
       <c r="O42" s="18"/>
       <c r="P42" s="18"/>
       <c r="Q42" s="18">
         <v>0.24640000000000001</v>
@@ -5414,57 +5951,61 @@
       </c>
       <c r="Y43" s="21"/>
       <c r="Z43" s="21"/>
       <c r="AA43" s="26">
         <v>157.46799999999999</v>
       </c>
       <c r="AB43" s="26">
         <v>121.66925000000001</v>
       </c>
       <c r="AC43" s="26">
         <v>3.70018</v>
       </c>
       <c r="AD43" s="26">
         <v>1.1825399999999999</v>
       </c>
       <c r="AE43" s="31">
         <v>410.16</v>
       </c>
       <c r="AF43" s="25"/>
       <c r="AG43" s="31">
         <v>1</v>
       </c>
       <c r="AH43" s="31">
         <v>0.27200000000000002</v>
       </c>
-      <c r="AI43" s="37"/>
-      <c r="AJ43" s="37"/>
+      <c r="AI43" s="37">
+        <v>63.122999999999998</v>
+      </c>
+      <c r="AJ43" s="37">
+        <v>17.963519999999999</v>
+      </c>
       <c r="AK43" s="37">
-        <v>261.14999999999998</v>
+        <v>299.14999999999998</v>
       </c>
       <c r="AL43" s="37">
-        <v>38.949379999999998</v>
+        <v>46.170729999999999</v>
       </c>
     </row>
     <row r="44" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="17"/>
       <c r="D44" s="17"/>
       <c r="E44" s="17">
         <v>0.1</v>
       </c>
       <c r="F44" s="17">
         <v>0.1</v>
       </c>
       <c r="G44" s="17"/>
       <c r="H44" s="17"/>
       <c r="I44" s="17">
         <v>0.2</v>
       </c>
       <c r="J44" s="17">
         <v>0.4</v>
       </c>
@@ -5655,54 +6196,54 @@
         <v>2.0447199999999999</v>
       </c>
       <c r="AA46" s="26"/>
       <c r="AB46" s="26"/>
       <c r="AC46" s="26">
         <v>13.231070000000001</v>
       </c>
       <c r="AD46" s="26">
         <v>4.9927599999999996</v>
       </c>
       <c r="AE46" s="26"/>
       <c r="AF46" s="25"/>
       <c r="AG46" s="31">
         <v>1.14947</v>
       </c>
       <c r="AH46" s="31">
         <v>1.7292000000000001</v>
       </c>
       <c r="AI46" s="37">
         <v>66.400000000000006</v>
       </c>
       <c r="AJ46" s="37">
         <v>55.573610000000002</v>
       </c>
       <c r="AK46" s="37">
-        <v>7.6969999999999997E-2</v>
+        <v>9.9580000000000002E-2</v>
       </c>
       <c r="AL46" s="37">
-        <v>0.80896999999999997</v>
+        <v>1.0450699999999999</v>
       </c>
     </row>
     <row r="47" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17">
         <v>93.1</v>
       </c>
       <c r="F47" s="17">
         <v>76.3</v>
       </c>
       <c r="G47" s="18">
         <v>1</v>
       </c>
       <c r="H47" s="18">
         <v>0.43653999999999998</v>
       </c>
       <c r="I47" s="17">
         <v>2</v>
@@ -5739,54 +6280,54 @@
       <c r="Y47" s="21">
         <v>2.3917000000000002</v>
       </c>
       <c r="Z47" s="21">
         <v>2.7405599999999999</v>
       </c>
       <c r="AA47" s="26"/>
       <c r="AB47" s="26"/>
       <c r="AC47" s="26">
         <v>24.706499999999998</v>
       </c>
       <c r="AD47" s="26">
         <v>2.6297299999999999</v>
       </c>
       <c r="AE47" s="26"/>
       <c r="AF47" s="25"/>
       <c r="AG47" s="31">
         <v>738.32860000000005</v>
       </c>
       <c r="AH47" s="31">
         <v>88.709400000000002</v>
       </c>
       <c r="AI47" s="37"/>
       <c r="AJ47" s="37"/>
       <c r="AK47" s="37">
-        <v>1175.6284000000001</v>
+        <v>1175.9603999999999</v>
       </c>
       <c r="AL47" s="37">
-        <v>120.9575</v>
+        <v>121.59805</v>
       </c>
     </row>
     <row r="48" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="17"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
       <c r="N48" s="17"/>
       <c r="O48" s="17"/>
       <c r="P48" s="17"/>
       <c r="Q48" s="17"/>
       <c r="R48" s="17"/>
@@ -5863,54 +6404,54 @@
       <c r="Y49" s="21">
         <v>8.9760000000000006E-2</v>
       </c>
       <c r="Z49" s="21">
         <v>0.56679999999999997</v>
       </c>
       <c r="AA49" s="25"/>
       <c r="AB49" s="25"/>
       <c r="AC49" s="26">
         <v>6.2399999999999997E-2</v>
       </c>
       <c r="AD49" s="26">
         <v>0.36364999999999997</v>
       </c>
       <c r="AE49" s="25"/>
       <c r="AF49" s="25"/>
       <c r="AG49" s="31">
         <v>4.9979999999999997E-2</v>
       </c>
       <c r="AH49" s="31">
         <v>0.41791</v>
       </c>
       <c r="AI49" s="37"/>
       <c r="AJ49" s="37"/>
       <c r="AK49" s="37">
-        <v>7.3279999999999998E-2</v>
+        <v>8.1920000000000007E-2</v>
       </c>
       <c r="AL49" s="37">
-        <v>0.42484</v>
+        <v>0.47671999999999998</v>
       </c>
     </row>
     <row r="50" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="18"/>
       <c r="L50" s="18"/>
       <c r="M50" s="18">
         <v>1.554E-2</v>
       </c>
       <c r="N50" s="18">
         <v>0.20161999999999999</v>
       </c>
@@ -6315,54 +6856,54 @@
       <c r="U55" s="7"/>
       <c r="V55" s="7"/>
       <c r="W55" s="21">
         <v>3758.1964400000002</v>
       </c>
       <c r="X55" s="21">
         <v>1984.93887</v>
       </c>
       <c r="Y55" s="21"/>
       <c r="Z55" s="21"/>
       <c r="AA55" s="26">
         <v>3634.9502200000002</v>
       </c>
       <c r="AB55" s="26">
         <v>1986.9107899999999</v>
       </c>
       <c r="AC55" s="26"/>
       <c r="AD55" s="26"/>
       <c r="AE55" s="26">
         <v>1181.55</v>
       </c>
       <c r="AF55" s="25"/>
       <c r="AG55" s="26"/>
       <c r="AH55" s="26"/>
       <c r="AI55" s="37">
-        <v>185.125</v>
+        <v>1860.9459999999999</v>
       </c>
       <c r="AJ55" s="37">
-        <v>148.05862999999999</v>
+        <v>378.71911999999998</v>
       </c>
       <c r="AK55" s="37"/>
       <c r="AL55" s="37"/>
     </row>
     <row r="56" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A56" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>102</v>
       </c>
       <c r="C56" s="17"/>
       <c r="D56" s="17"/>
       <c r="E56" s="17">
         <v>2684.6</v>
       </c>
       <c r="F56" s="17">
         <v>1417.3</v>
       </c>
       <c r="G56" s="18">
         <v>34</v>
       </c>
       <c r="H56" s="18">
         <v>15.3</v>
       </c>
@@ -6413,54 +6954,54 @@
         <v>30.343</v>
       </c>
       <c r="AA56" s="26"/>
       <c r="AB56" s="26"/>
       <c r="AC56" s="26">
         <v>1107.135</v>
       </c>
       <c r="AD56" s="26">
         <v>62.935470000000002</v>
       </c>
       <c r="AE56" s="26"/>
       <c r="AF56" s="25"/>
       <c r="AG56" s="31">
         <v>1</v>
       </c>
       <c r="AH56" s="31">
         <v>0.27200000000000002</v>
       </c>
       <c r="AI56" s="37">
         <v>21</v>
       </c>
       <c r="AJ56" s="37">
         <v>24.655259999999998</v>
       </c>
       <c r="AK56" s="37">
-        <v>261.39999999999998</v>
+        <v>269.27999999999997</v>
       </c>
       <c r="AL56" s="37">
-        <v>42.17436</v>
+        <v>43.533299999999997</v>
       </c>
     </row>
     <row r="57" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A57" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="17"/>
       <c r="D57" s="17"/>
       <c r="E57" s="17"/>
       <c r="F57" s="17"/>
       <c r="G57" s="17">
         <v>284.5</v>
       </c>
       <c r="H57" s="17">
         <v>157.69999999999999</v>
       </c>
       <c r="I57" s="17">
         <v>10.199999999999999</v>
       </c>
       <c r="J57" s="17">
         <v>3.6</v>
       </c>
@@ -6491,54 +7032,54 @@
         <v>906.20100000000002</v>
       </c>
       <c r="U57" s="7"/>
       <c r="V57" s="7"/>
       <c r="W57" s="12"/>
       <c r="X57" s="12"/>
       <c r="Y57" s="12"/>
       <c r="Z57" s="12"/>
       <c r="AA57" s="26"/>
       <c r="AB57" s="26"/>
       <c r="AC57" s="26">
         <v>6.3</v>
       </c>
       <c r="AD57" s="26">
         <v>4.3338000000000001</v>
       </c>
       <c r="AE57" s="26">
         <v>39.753999999999998</v>
       </c>
       <c r="AF57" s="25"/>
       <c r="AG57" s="31"/>
       <c r="AH57" s="31"/>
       <c r="AI57" s="37"/>
       <c r="AJ57" s="37"/>
       <c r="AK57" s="37">
-        <v>300.13</v>
+        <v>760.82</v>
       </c>
       <c r="AL57" s="37">
-        <v>82.981170000000006</v>
+        <v>155.72185999999999</v>
       </c>
     </row>
     <row r="58" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A58" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="17"/>
       <c r="D58" s="17"/>
       <c r="E58" s="17"/>
       <c r="F58" s="17"/>
       <c r="G58" s="18">
         <v>4.2</v>
       </c>
       <c r="H58" s="18">
         <v>0.98950000000000005</v>
       </c>
       <c r="I58" s="17">
         <v>1.2</v>
       </c>
       <c r="J58" s="17">
         <v>0.3</v>
       </c>
@@ -6571,54 +7112,54 @@
       <c r="Y58" s="21">
         <v>0.95</v>
       </c>
       <c r="Z58" s="21">
         <v>2.5578099999999999</v>
       </c>
       <c r="AA58" s="26"/>
       <c r="AB58" s="26"/>
       <c r="AC58" s="26">
         <v>80.680000000000007</v>
       </c>
       <c r="AD58" s="26">
         <v>14.08103</v>
       </c>
       <c r="AE58" s="26"/>
       <c r="AF58" s="25"/>
       <c r="AG58" s="31">
         <v>9.2200000000000006</v>
       </c>
       <c r="AH58" s="31">
         <v>7.00488</v>
       </c>
       <c r="AI58" s="37"/>
       <c r="AJ58" s="37"/>
       <c r="AK58" s="37">
-        <v>300.56</v>
+        <v>739.17499999999995</v>
       </c>
       <c r="AL58" s="37">
-        <v>87.903620000000004</v>
+        <v>218.31562</v>
       </c>
     </row>
     <row r="59" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A59" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="17"/>
       <c r="D59" s="17"/>
       <c r="E59" s="17">
         <v>0.1</v>
       </c>
       <c r="F59" s="17">
         <v>0.4</v>
       </c>
       <c r="G59" s="17"/>
       <c r="H59" s="17"/>
       <c r="I59" s="17">
         <v>100.7</v>
       </c>
       <c r="J59" s="17">
         <v>139.4</v>
       </c>
@@ -6651,54 +7192,54 @@
       <c r="Y59" s="21">
         <v>36.42</v>
       </c>
       <c r="Z59" s="21">
         <v>78.453800000000001</v>
       </c>
       <c r="AA59" s="26"/>
       <c r="AB59" s="26"/>
       <c r="AC59" s="26">
         <v>69.947800000000001</v>
       </c>
       <c r="AD59" s="26">
         <v>187.92893000000001</v>
       </c>
       <c r="AE59" s="26"/>
       <c r="AF59" s="25"/>
       <c r="AG59" s="31">
         <v>43.372300000000003</v>
       </c>
       <c r="AH59" s="31">
         <v>117.25409000000001</v>
       </c>
       <c r="AI59" s="37"/>
       <c r="AJ59" s="37"/>
       <c r="AK59" s="37">
-        <v>68.431600000000003</v>
+        <v>169.55165</v>
       </c>
       <c r="AL59" s="37">
-        <v>9.2290700000000001</v>
+        <v>25.763680000000001</v>
       </c>
     </row>
     <row r="60" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A60" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="17"/>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="17"/>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
       <c r="I60" s="17"/>
       <c r="J60" s="17"/>
       <c r="K60" s="17"/>
       <c r="L60" s="17"/>
       <c r="M60" s="17"/>
       <c r="N60" s="17"/>
       <c r="O60" s="17"/>
       <c r="P60" s="17"/>
       <c r="Q60" s="17"/>
       <c r="R60" s="17"/>
@@ -6779,54 +7320,54 @@
       <c r="Y61" s="21">
         <v>3.7796099999999999</v>
       </c>
       <c r="Z61" s="21">
         <v>11.69237</v>
       </c>
       <c r="AA61" s="25"/>
       <c r="AB61" s="25"/>
       <c r="AC61" s="26">
         <v>2.11843</v>
       </c>
       <c r="AD61" s="26">
         <v>4.3483999999999998</v>
       </c>
       <c r="AE61" s="25"/>
       <c r="AF61" s="25"/>
       <c r="AG61" s="31">
         <v>7.7349399999999999</v>
       </c>
       <c r="AH61" s="31">
         <v>26.604610000000001</v>
       </c>
       <c r="AI61" s="37"/>
       <c r="AJ61" s="37"/>
       <c r="AK61" s="37">
-        <v>17.924399999999999</v>
+        <v>21.2789</v>
       </c>
       <c r="AL61" s="37">
-        <v>21.028880000000001</v>
+        <v>21.880960000000002</v>
       </c>
     </row>
     <row r="62" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A62" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="17"/>
       <c r="D62" s="17"/>
       <c r="E62" s="17"/>
       <c r="F62" s="17"/>
       <c r="G62" s="17"/>
       <c r="H62" s="17"/>
       <c r="I62" s="17"/>
       <c r="J62" s="17"/>
       <c r="K62" s="17"/>
       <c r="L62" s="17"/>
       <c r="M62" s="17"/>
       <c r="N62" s="17"/>
       <c r="O62" s="17"/>
       <c r="P62" s="17"/>
       <c r="Q62" s="17"/>
       <c r="R62" s="17"/>
@@ -6913,54 +7454,54 @@
       <c r="AA63" s="26"/>
       <c r="AB63" s="26"/>
       <c r="AC63" s="26">
         <v>1.1496900000000001</v>
       </c>
       <c r="AD63" s="26">
         <v>16.24005</v>
       </c>
       <c r="AE63" s="26">
         <v>0.01</v>
       </c>
       <c r="AF63" s="25"/>
       <c r="AG63" s="31">
         <v>11.506019999999999</v>
       </c>
       <c r="AH63" s="31">
         <v>130.18467000000001</v>
       </c>
       <c r="AI63" s="37">
         <v>0.44</v>
       </c>
       <c r="AJ63" s="37">
         <v>3.758</v>
       </c>
       <c r="AK63" s="37">
-        <v>0.37668000000000001</v>
+        <v>0.39367999999999997</v>
       </c>
       <c r="AL63" s="37">
-        <v>9.1441599999999994</v>
+        <v>10.22237</v>
       </c>
     </row>
     <row r="64" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A64" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C64" s="17">
         <v>11</v>
       </c>
       <c r="D64" s="17">
         <v>32.1</v>
       </c>
       <c r="E64" s="17">
         <v>19.899999999999999</v>
       </c>
       <c r="F64" s="17">
         <v>126.1</v>
       </c>
       <c r="G64" s="18">
         <v>27.123999999999999</v>
       </c>
       <c r="H64" s="18">
@@ -7021,54 +7562,54 @@
         <v>605.79607999999996</v>
       </c>
       <c r="AA64" s="26">
         <v>22.56</v>
       </c>
       <c r="AB64" s="26">
         <v>29.148</v>
       </c>
       <c r="AC64" s="26">
         <v>47.028709999999997</v>
       </c>
       <c r="AD64" s="26">
         <v>218.68127999999999</v>
       </c>
       <c r="AE64" s="26"/>
       <c r="AF64" s="25"/>
       <c r="AG64" s="31">
         <v>32.514000000000003</v>
       </c>
       <c r="AH64" s="31">
         <v>252.05905000000001</v>
       </c>
       <c r="AI64" s="37"/>
       <c r="AJ64" s="37"/>
       <c r="AK64" s="37">
-        <v>26.62979</v>
+        <v>27.946899999999999</v>
       </c>
       <c r="AL64" s="37">
-        <v>184.28344999999999</v>
+        <v>201.04760999999999</v>
       </c>
     </row>
     <row r="65" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A65" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="17"/>
       <c r="D65" s="17"/>
       <c r="E65" s="17">
         <v>0.1</v>
       </c>
       <c r="F65" s="17">
         <v>1.3</v>
       </c>
       <c r="G65" s="17"/>
       <c r="H65" s="17"/>
       <c r="I65" s="17"/>
       <c r="J65" s="17"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18">
         <v>1E-3</v>
@@ -7177,54 +7718,54 @@
       <c r="Y66" s="21">
         <v>0.59065999999999996</v>
       </c>
       <c r="Z66" s="21">
         <v>4.4096599999999997</v>
       </c>
       <c r="AA66" s="26"/>
       <c r="AB66" s="26"/>
       <c r="AC66" s="26">
         <v>0.52671000000000001</v>
       </c>
       <c r="AD66" s="26">
         <v>4.5008299999999997</v>
       </c>
       <c r="AE66" s="26"/>
       <c r="AF66" s="25"/>
       <c r="AG66" s="31">
         <v>0.43029000000000001</v>
       </c>
       <c r="AH66" s="31">
         <v>4.2992600000000003</v>
       </c>
       <c r="AI66" s="37"/>
       <c r="AJ66" s="37"/>
       <c r="AK66" s="37">
-        <v>0.20369999999999999</v>
+        <v>0.25109999999999999</v>
       </c>
       <c r="AL66" s="37">
-        <v>1.55674</v>
+        <v>1.97505</v>
       </c>
     </row>
     <row r="67" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A67" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="17"/>
       <c r="D67" s="17"/>
       <c r="E67" s="17"/>
       <c r="F67" s="17"/>
       <c r="G67" s="17"/>
       <c r="H67" s="17"/>
       <c r="I67" s="17"/>
       <c r="J67" s="17"/>
       <c r="K67" s="17"/>
       <c r="L67" s="17"/>
       <c r="M67" s="17"/>
       <c r="N67" s="17"/>
       <c r="O67" s="17"/>
       <c r="P67" s="17"/>
       <c r="Q67" s="18">
         <v>1E-3</v>
@@ -7313,54 +7854,54 @@
       <c r="Y68" s="21">
         <v>0.11419</v>
       </c>
       <c r="Z68" s="21">
         <v>1.0325200000000001</v>
       </c>
       <c r="AA68" s="26"/>
       <c r="AB68" s="26"/>
       <c r="AC68" s="26">
         <v>0.1512</v>
       </c>
       <c r="AD68" s="26">
         <v>1.9937800000000001</v>
       </c>
       <c r="AE68" s="26"/>
       <c r="AF68" s="25"/>
       <c r="AG68" s="31">
         <v>0.19439000000000001</v>
       </c>
       <c r="AH68" s="31">
         <v>2.8151799999999998</v>
       </c>
       <c r="AI68" s="37"/>
       <c r="AJ68" s="37"/>
       <c r="AK68" s="37">
-        <v>8.8700000000000001E-2</v>
+        <v>0.1075</v>
       </c>
       <c r="AL68" s="37">
-        <v>1.59107</v>
+        <v>1.8343</v>
       </c>
     </row>
     <row r="69" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A69" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="17"/>
       <c r="D69" s="17"/>
       <c r="E69" s="17">
         <v>3.1E-2</v>
       </c>
       <c r="F69" s="17">
         <v>0.6</v>
       </c>
       <c r="G69" s="17"/>
       <c r="H69" s="17"/>
       <c r="I69" s="18">
         <v>2.6599999999999999E-2</v>
       </c>
       <c r="J69" s="18">
         <v>0.41413</v>
       </c>
@@ -7397,54 +7938,54 @@
       <c r="Y69" s="21">
         <v>0.10115</v>
       </c>
       <c r="Z69" s="21">
         <v>1.7589399999999999</v>
       </c>
       <c r="AA69" s="26"/>
       <c r="AB69" s="26"/>
       <c r="AC69" s="26">
         <v>0.1062</v>
       </c>
       <c r="AD69" s="26">
         <v>2.5097700000000001</v>
       </c>
       <c r="AE69" s="26"/>
       <c r="AF69" s="25"/>
       <c r="AG69" s="31">
         <v>0.19256000000000001</v>
       </c>
       <c r="AH69" s="31">
         <v>3.6296200000000001</v>
       </c>
       <c r="AI69" s="37"/>
       <c r="AJ69" s="37"/>
       <c r="AK69" s="37">
-        <v>9.8000000000000004E-2</v>
+        <v>0.10920000000000001</v>
       </c>
       <c r="AL69" s="37">
-        <v>2.0548099999999998</v>
+        <v>2.2902300000000002</v>
       </c>
     </row>
     <row r="70" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A70" s="5" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="17"/>
       <c r="D70" s="17"/>
       <c r="E70" s="17">
         <v>1.4E-2</v>
       </c>
       <c r="F70" s="17">
         <v>0.2</v>
       </c>
       <c r="G70" s="17"/>
       <c r="H70" s="17"/>
       <c r="I70" s="18">
         <v>2E-3</v>
       </c>
       <c r="J70" s="18">
         <v>1.813E-2</v>
       </c>
@@ -7549,54 +8090,54 @@
       <c r="Y71" s="21">
         <v>7.8950000000000006E-2</v>
       </c>
       <c r="Z71" s="21">
         <v>0.47642000000000001</v>
       </c>
       <c r="AA71" s="26"/>
       <c r="AB71" s="26"/>
       <c r="AC71" s="26">
         <v>0.74450000000000005</v>
       </c>
       <c r="AD71" s="26">
         <v>3.7387899999999998</v>
       </c>
       <c r="AE71" s="26"/>
       <c r="AF71" s="25"/>
       <c r="AG71" s="31">
         <v>0.14906</v>
       </c>
       <c r="AH71" s="31">
         <v>1.6821900000000001</v>
       </c>
       <c r="AI71" s="37"/>
       <c r="AJ71" s="37"/>
       <c r="AK71" s="37">
-        <v>3.6200000000000003E-2</v>
+        <v>4.0599999999999997E-2</v>
       </c>
       <c r="AL71" s="37">
-        <v>0.15287000000000001</v>
+        <v>0.17802999999999999</v>
       </c>
     </row>
     <row r="72" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="5" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="17"/>
       <c r="D72" s="17"/>
       <c r="E72" s="17">
         <v>27.8</v>
       </c>
       <c r="F72" s="17">
         <v>32.4</v>
       </c>
       <c r="G72" s="17"/>
       <c r="H72" s="17"/>
       <c r="I72" s="17">
         <v>10.9</v>
       </c>
       <c r="J72" s="17">
         <v>22.8</v>
       </c>
@@ -7629,54 +8170,54 @@
       <c r="Y72" s="21">
         <v>6.8038400000000001</v>
       </c>
       <c r="Z72" s="21">
         <v>21.011800000000001</v>
       </c>
       <c r="AA72" s="26"/>
       <c r="AB72" s="26"/>
       <c r="AC72" s="26">
         <v>9.9725699999999993</v>
       </c>
       <c r="AD72" s="26">
         <v>33.951160000000002</v>
       </c>
       <c r="AE72" s="26"/>
       <c r="AF72" s="25"/>
       <c r="AG72" s="31">
         <v>14.782209999999999</v>
       </c>
       <c r="AH72" s="31">
         <v>56.453850000000003</v>
       </c>
       <c r="AI72" s="37"/>
       <c r="AJ72" s="37"/>
       <c r="AK72" s="37">
-        <v>2.20574</v>
+        <v>4.2377000000000002</v>
       </c>
       <c r="AL72" s="37">
-        <v>7.3489199999999997</v>
+        <v>11.9992</v>
       </c>
     </row>
     <row r="73" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A73" s="5" t="s">
         <v>135</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>136</v>
       </c>
       <c r="C73" s="18">
         <v>17175</v>
       </c>
       <c r="D73" s="18">
         <v>3986.2260000000001</v>
       </c>
       <c r="E73" s="18">
         <v>63.398389999999999</v>
       </c>
       <c r="F73" s="18">
         <v>15.86225</v>
       </c>
       <c r="G73" s="18">
         <v>14915</v>
       </c>
       <c r="H73" s="18">
@@ -7737,60 +8278,60 @@
         <v>323.39657</v>
       </c>
       <c r="AA73" s="26">
         <v>3680</v>
       </c>
       <c r="AB73" s="26">
         <v>1345.944</v>
       </c>
       <c r="AC73" s="26">
         <v>1330.7829999999999</v>
       </c>
       <c r="AD73" s="26">
         <v>344.86950999999999</v>
       </c>
       <c r="AE73" s="31">
         <v>50887</v>
       </c>
       <c r="AF73" s="25"/>
       <c r="AG73" s="31">
         <v>446.596</v>
       </c>
       <c r="AH73" s="31">
         <v>136.32250999999999</v>
       </c>
       <c r="AI73" s="37">
-        <v>24494</v>
+        <v>30415.1</v>
       </c>
       <c r="AJ73" s="37">
-        <v>7111.7830000000004</v>
+        <v>8973.0329999999994</v>
       </c>
       <c r="AK73" s="37">
-        <v>163.8374</v>
+        <v>170.02940000000001</v>
       </c>
       <c r="AL73" s="37">
-        <v>50.995750000000001</v>
+        <v>54.318689999999997</v>
       </c>
     </row>
     <row r="74" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A74" s="5" t="s">
         <v>137</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>138</v>
       </c>
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
       <c r="E74" s="17">
         <v>0.1</v>
       </c>
       <c r="F74" s="17">
         <v>0.2</v>
       </c>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
       <c r="I74" s="17">
         <v>1.7</v>
       </c>
       <c r="J74" s="17">
         <v>2.5</v>
       </c>
@@ -7823,54 +8364,54 @@
       <c r="Y74" s="21">
         <v>4.1067999999999998</v>
       </c>
       <c r="Z74" s="21">
         <v>7.7301700000000002</v>
       </c>
       <c r="AA74" s="26"/>
       <c r="AB74" s="26"/>
       <c r="AC74" s="26">
         <v>12.66235</v>
       </c>
       <c r="AD74" s="26">
         <v>7.9143699999999999</v>
       </c>
       <c r="AE74" s="31"/>
       <c r="AF74" s="25"/>
       <c r="AG74" s="31">
         <v>4.9775999999999998</v>
       </c>
       <c r="AH74" s="31">
         <v>8.1332699999999996</v>
       </c>
       <c r="AI74" s="37"/>
       <c r="AJ74" s="37"/>
       <c r="AK74" s="37">
-        <v>1.2232499999999999</v>
+        <v>1.6288499999999999</v>
       </c>
       <c r="AL74" s="37">
-        <v>2.1662400000000002</v>
+        <v>2.3424399999999999</v>
       </c>
     </row>
     <row r="75" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A75" s="5" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="18">
         <v>612</v>
       </c>
       <c r="D75" s="18">
         <v>110.125</v>
       </c>
       <c r="E75" s="17">
         <v>166.5</v>
       </c>
       <c r="F75" s="17">
         <v>71.8</v>
       </c>
       <c r="G75" s="18">
         <v>408</v>
       </c>
       <c r="H75" s="18">
@@ -7917,54 +8458,54 @@
       </c>
       <c r="Z75" s="21">
         <v>120.82807</v>
       </c>
       <c r="AA75" s="26"/>
       <c r="AB75" s="26"/>
       <c r="AC75" s="26">
         <v>148.71</v>
       </c>
       <c r="AD75" s="26">
         <v>72.392189999999999</v>
       </c>
       <c r="AE75" s="31">
         <v>20</v>
       </c>
       <c r="AF75" s="25"/>
       <c r="AG75" s="31">
         <v>151.0377</v>
       </c>
       <c r="AH75" s="31">
         <v>86.828360000000004</v>
       </c>
       <c r="AI75" s="37"/>
       <c r="AJ75" s="37"/>
       <c r="AK75" s="37">
-        <v>68.626300000000001</v>
+        <v>78.813900000000004</v>
       </c>
       <c r="AL75" s="37">
-        <v>45.868949999999998</v>
+        <v>52.395940000000003</v>
       </c>
     </row>
     <row r="76" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A76" s="5" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="18">
         <v>76.715000000000003</v>
       </c>
       <c r="D76" s="18">
         <v>31.753</v>
       </c>
       <c r="E76" s="17">
         <v>429.6</v>
       </c>
       <c r="F76" s="17">
         <v>283.39999999999998</v>
       </c>
       <c r="G76" s="17"/>
       <c r="H76" s="17"/>
       <c r="I76" s="17">
         <v>557</v>
@@ -8001,54 +8542,54 @@
       <c r="Y76" s="21">
         <v>648.41405999999995</v>
       </c>
       <c r="Z76" s="21">
         <v>423.87646000000001</v>
       </c>
       <c r="AA76" s="26"/>
       <c r="AB76" s="26"/>
       <c r="AC76" s="26">
         <v>710.52333999999996</v>
       </c>
       <c r="AD76" s="26">
         <v>451.07753000000002</v>
       </c>
       <c r="AE76" s="31"/>
       <c r="AF76" s="25"/>
       <c r="AG76" s="31">
         <v>691.86039000000005</v>
       </c>
       <c r="AH76" s="31">
         <v>533.89769999999999</v>
       </c>
       <c r="AI76" s="37"/>
       <c r="AJ76" s="37"/>
       <c r="AK76" s="37">
-        <v>360.88569999999999</v>
+        <v>422.3297</v>
       </c>
       <c r="AL76" s="37">
-        <v>309.70783</v>
+        <v>360.35102999999998</v>
       </c>
     </row>
     <row r="77" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A77" s="5" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="17"/>
       <c r="D77" s="17"/>
       <c r="E77" s="17"/>
       <c r="F77" s="17"/>
       <c r="G77" s="17"/>
       <c r="H77" s="17"/>
       <c r="I77" s="17"/>
       <c r="J77" s="17"/>
       <c r="K77" s="17"/>
       <c r="L77" s="17"/>
       <c r="M77" s="17"/>
       <c r="N77" s="17"/>
       <c r="O77" s="17"/>
       <c r="P77" s="17"/>
       <c r="Q77" s="17"/>
       <c r="R77" s="17"/>
@@ -8125,54 +8666,54 @@
       <c r="Y78" s="21">
         <v>1.8048</v>
       </c>
       <c r="Z78" s="21">
         <v>11.33142</v>
       </c>
       <c r="AA78" s="25"/>
       <c r="AB78" s="25"/>
       <c r="AC78" s="26">
         <v>1.3144</v>
       </c>
       <c r="AD78" s="26">
         <v>9.4960699999999996</v>
       </c>
       <c r="AE78" s="25"/>
       <c r="AF78" s="25"/>
       <c r="AG78" s="31">
         <v>1.4803999999999999</v>
       </c>
       <c r="AH78" s="31">
         <v>12.129770000000001</v>
       </c>
       <c r="AI78" s="37"/>
       <c r="AJ78" s="37"/>
       <c r="AK78" s="37">
-        <v>6.3E-2</v>
+        <v>7.9799999999999996E-2</v>
       </c>
       <c r="AL78" s="37">
-        <v>0.47644999999999998</v>
+        <v>0.54227000000000003</v>
       </c>
     </row>
     <row r="79" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A79" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>148</v>
       </c>
       <c r="C79" s="17"/>
       <c r="D79" s="17"/>
       <c r="E79" s="17"/>
       <c r="F79" s="17"/>
       <c r="G79" s="17"/>
       <c r="H79" s="17"/>
       <c r="I79" s="18">
         <v>16581.63</v>
       </c>
       <c r="J79" s="18">
         <v>7335.5857299999998</v>
       </c>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18">
         <v>15355.9877</v>
@@ -8333,54 +8874,54 @@
       <c r="Y81" s="21">
         <v>61.185749999999999</v>
       </c>
       <c r="Z81" s="21">
         <v>12.091419999999999</v>
       </c>
       <c r="AA81" s="25"/>
       <c r="AB81" s="25"/>
       <c r="AC81" s="26">
         <v>1.5166500000000001</v>
       </c>
       <c r="AD81" s="26">
         <v>5.4863999999999997</v>
       </c>
       <c r="AE81" s="25"/>
       <c r="AF81" s="25"/>
       <c r="AG81" s="31">
         <v>1.2298</v>
       </c>
       <c r="AH81" s="31">
         <v>6.1401500000000002</v>
       </c>
       <c r="AI81" s="37"/>
       <c r="AJ81" s="37"/>
       <c r="AK81" s="37">
-        <v>0.42020000000000002</v>
+        <v>0.43219999999999997</v>
       </c>
       <c r="AL81" s="37">
-        <v>2.25393</v>
+        <v>2.3069500000000001</v>
       </c>
     </row>
     <row r="82" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A82" s="5" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="17"/>
       <c r="D82" s="17"/>
       <c r="E82" s="17"/>
       <c r="F82" s="17"/>
       <c r="G82" s="17"/>
       <c r="H82" s="17"/>
       <c r="I82" s="17"/>
       <c r="J82" s="17"/>
       <c r="K82" s="17"/>
       <c r="L82" s="17"/>
       <c r="M82" s="17"/>
       <c r="N82" s="17"/>
       <c r="O82" s="17"/>
       <c r="P82" s="17"/>
       <c r="Q82" s="17"/>
       <c r="R82" s="17"/>
@@ -8449,54 +8990,54 @@
         <v>0.17552999999999999</v>
       </c>
       <c r="W83" s="12"/>
       <c r="X83" s="12"/>
       <c r="Y83" s="21">
         <v>30</v>
       </c>
       <c r="Z83" s="21">
         <v>6.5823400000000003</v>
       </c>
       <c r="AA83" s="25"/>
       <c r="AB83" s="25"/>
       <c r="AC83" s="26"/>
       <c r="AD83" s="26"/>
       <c r="AE83" s="25"/>
       <c r="AF83" s="25"/>
       <c r="AG83" s="31">
         <v>264.66000000000003</v>
       </c>
       <c r="AH83" s="31">
         <v>192.25605999999999</v>
       </c>
       <c r="AI83" s="37"/>
       <c r="AJ83" s="37"/>
       <c r="AK83" s="37">
-        <v>658.29</v>
+        <v>751.03</v>
       </c>
       <c r="AL83" s="37">
-        <v>516.51556000000005</v>
+        <v>573.38756000000001</v>
       </c>
     </row>
     <row r="84" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A84" s="5" t="s">
         <v>157</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>158</v>
       </c>
       <c r="C84" s="17"/>
       <c r="D84" s="17"/>
       <c r="E84" s="18">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F84" s="18">
         <v>7.7600000000000002E-2</v>
       </c>
       <c r="G84" s="18">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H84" s="18">
         <v>2.0367000000000002</v>
       </c>
       <c r="I84" s="18">
         <v>0.95</v>
@@ -8777,54 +9318,54 @@
         <v>20.374089999999999</v>
       </c>
       <c r="AA88" s="26">
         <v>1.74</v>
       </c>
       <c r="AB88" s="26">
         <v>18.096</v>
       </c>
       <c r="AC88" s="26">
         <v>2.1463999999999999</v>
       </c>
       <c r="AD88" s="26">
         <v>38.688360000000003</v>
       </c>
       <c r="AE88" s="26"/>
       <c r="AF88" s="25"/>
       <c r="AG88" s="26">
         <v>1.75003</v>
       </c>
       <c r="AH88" s="26">
         <v>30.570129999999999</v>
       </c>
       <c r="AI88" s="37"/>
       <c r="AJ88" s="37"/>
       <c r="AK88" s="37">
-        <v>0.96489000000000003</v>
+        <v>1.6593899999999999</v>
       </c>
       <c r="AL88" s="37">
-        <v>17.5549</v>
+        <v>31.414919999999999</v>
       </c>
     </row>
     <row r="89" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A89" s="5" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="17"/>
       <c r="D89" s="17"/>
       <c r="E89" s="17"/>
       <c r="F89" s="17"/>
       <c r="G89" s="17"/>
       <c r="H89" s="17"/>
       <c r="I89" s="17"/>
       <c r="J89" s="17"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="N89" s="18">
         <v>0.11071</v>
       </c>
@@ -9025,54 +9566,54 @@
         <v>4251.7497100000001</v>
       </c>
       <c r="AA91" s="26">
         <v>5302.7179999999998</v>
       </c>
       <c r="AB91" s="26">
         <v>5494.0924100000002</v>
       </c>
       <c r="AC91" s="26">
         <v>2638.4740099999999</v>
       </c>
       <c r="AD91" s="26">
         <v>2064.8297699999998</v>
       </c>
       <c r="AE91" s="26"/>
       <c r="AF91" s="25"/>
       <c r="AG91" s="31">
         <v>1245.34653</v>
       </c>
       <c r="AH91" s="31">
         <v>1574.80016</v>
       </c>
       <c r="AI91" s="37"/>
       <c r="AJ91" s="37"/>
       <c r="AK91" s="37">
-        <v>552.91039999999998</v>
+        <v>647.18496000000005</v>
       </c>
       <c r="AL91" s="37">
-        <v>818.55466999999999</v>
+        <v>958.82078999999999</v>
       </c>
     </row>
     <row r="92" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A92" s="5" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="17"/>
       <c r="D92" s="17"/>
       <c r="E92" s="18">
         <v>4.0800000000000003E-2</v>
       </c>
       <c r="F92" s="18">
         <v>0.13833000000000001</v>
       </c>
       <c r="G92" s="17"/>
       <c r="H92" s="17"/>
       <c r="I92" s="17">
         <v>78.900000000000006</v>
       </c>
       <c r="J92" s="17">
         <v>85.4</v>
       </c>
@@ -9265,54 +9806,54 @@
       <c r="Y94" s="21">
         <v>17.352180000000001</v>
       </c>
       <c r="Z94" s="21">
         <v>62.526699999999998</v>
       </c>
       <c r="AA94" s="26"/>
       <c r="AB94" s="26"/>
       <c r="AC94" s="26">
         <v>18.195129999999999</v>
       </c>
       <c r="AD94" s="26">
         <v>82.338610000000003</v>
       </c>
       <c r="AE94" s="26"/>
       <c r="AF94" s="25"/>
       <c r="AG94" s="31">
         <v>10.314579999999999</v>
       </c>
       <c r="AH94" s="31">
         <v>84.544830000000005</v>
       </c>
       <c r="AI94" s="37"/>
       <c r="AJ94" s="37"/>
       <c r="AK94" s="37">
-        <v>6.75</v>
+        <v>6.8578799999999998</v>
       </c>
       <c r="AL94" s="37">
-        <v>52.778359999999999</v>
+        <v>53.450749999999999</v>
       </c>
     </row>
     <row r="95" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A95" s="5" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="17"/>
       <c r="D95" s="17"/>
       <c r="E95" s="18">
         <v>60.02</v>
       </c>
       <c r="F95" s="18">
         <v>73.135000000000005</v>
       </c>
       <c r="G95" s="17"/>
       <c r="H95" s="17"/>
       <c r="I95" s="17"/>
       <c r="J95" s="17"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18">
         <v>22.68</v>
@@ -9429,54 +9970,54 @@
       <c r="Y96" s="21">
         <v>4711.97768</v>
       </c>
       <c r="Z96" s="21">
         <v>6531.3840099999998</v>
       </c>
       <c r="AA96" s="26"/>
       <c r="AB96" s="26"/>
       <c r="AC96" s="26">
         <v>3465.4303300000001</v>
       </c>
       <c r="AD96" s="26">
         <v>4133.8187600000001</v>
       </c>
       <c r="AE96" s="26"/>
       <c r="AF96" s="25"/>
       <c r="AG96" s="31">
         <v>2135.4379600000002</v>
       </c>
       <c r="AH96" s="31">
         <v>3087.1027800000002</v>
       </c>
       <c r="AI96" s="37"/>
       <c r="AJ96" s="37"/>
       <c r="AK96" s="37">
-        <v>246.27124000000001</v>
+        <v>291.67559999999997</v>
       </c>
       <c r="AL96" s="37">
-        <v>313.16061999999999</v>
+        <v>382.72924999999998</v>
       </c>
     </row>
     <row r="97" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A97" s="5" t="s">
         <v>183</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="18">
         <v>5.7</v>
       </c>
       <c r="D97" s="18">
         <v>14.84376</v>
       </c>
       <c r="E97" s="18">
         <v>1652.90274</v>
       </c>
       <c r="F97" s="18">
         <v>1565.1794400000001</v>
       </c>
       <c r="G97" s="18">
         <v>1</v>
       </c>
       <c r="H97" s="18">
@@ -9521,54 +10062,54 @@
       <c r="Y97" s="21">
         <v>2148.5969399999999</v>
       </c>
       <c r="Z97" s="21">
         <v>2350.2319400000001</v>
       </c>
       <c r="AA97" s="26"/>
       <c r="AB97" s="26"/>
       <c r="AC97" s="26">
         <v>1755.57511</v>
       </c>
       <c r="AD97" s="26">
         <v>1887.7550200000001</v>
       </c>
       <c r="AE97" s="26"/>
       <c r="AF97" s="25"/>
       <c r="AG97" s="31">
         <v>943.49103000000002</v>
       </c>
       <c r="AH97" s="31">
         <v>1524.3886299999999</v>
       </c>
       <c r="AI97" s="37"/>
       <c r="AJ97" s="37"/>
       <c r="AK97" s="37">
-        <v>196.85088999999999</v>
+        <v>233.52105</v>
       </c>
       <c r="AL97" s="37">
-        <v>594.21148000000005</v>
+        <v>685.24941999999999</v>
       </c>
     </row>
     <row r="98" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="5" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="17"/>
       <c r="D98" s="17"/>
       <c r="E98" s="17">
         <v>58.9</v>
       </c>
       <c r="F98" s="17">
         <v>116.2</v>
       </c>
       <c r="G98" s="17"/>
       <c r="H98" s="17"/>
       <c r="I98" s="17">
         <v>161.19999999999999</v>
       </c>
       <c r="J98" s="17">
         <v>205.2</v>
       </c>
@@ -9605,54 +10146,54 @@
         <v>1431.0715600000001</v>
       </c>
       <c r="AA98" s="26"/>
       <c r="AB98" s="26"/>
       <c r="AC98" s="26">
         <v>1124.0745099999999</v>
       </c>
       <c r="AD98" s="26">
         <v>1631.9530299999999</v>
       </c>
       <c r="AE98" s="26">
         <v>3.6</v>
       </c>
       <c r="AF98" s="26">
         <v>10.103199999999999</v>
       </c>
       <c r="AG98" s="31">
         <v>1824.4422999999999</v>
       </c>
       <c r="AH98" s="31">
         <v>2299.47201</v>
       </c>
       <c r="AI98" s="37"/>
       <c r="AJ98" s="37"/>
       <c r="AK98" s="37">
-        <v>477.00126</v>
+        <v>542.76160000000004</v>
       </c>
       <c r="AL98" s="37">
-        <v>778.64281000000005</v>
+        <v>908.98167000000001</v>
       </c>
     </row>
     <row r="99" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A99" s="5" t="s">
         <v>187</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>188</v>
       </c>
       <c r="C99" s="17"/>
       <c r="D99" s="17"/>
       <c r="E99" s="17"/>
       <c r="F99" s="17"/>
       <c r="G99" s="17"/>
       <c r="H99" s="17"/>
       <c r="I99" s="17"/>
       <c r="J99" s="17"/>
       <c r="K99" s="17"/>
       <c r="L99" s="17"/>
       <c r="M99" s="17"/>
       <c r="N99" s="17"/>
       <c r="O99" s="17"/>
       <c r="P99" s="17"/>
       <c r="Q99" s="17"/>
       <c r="R99" s="17"/>
@@ -9741,54 +10282,54 @@
         <v>294.95542999999998</v>
       </c>
       <c r="AA100" s="26"/>
       <c r="AB100" s="26"/>
       <c r="AC100" s="26">
         <v>152.03231</v>
       </c>
       <c r="AD100" s="26">
         <v>514.11401000000001</v>
       </c>
       <c r="AE100" s="26">
         <v>61.948999999999998</v>
       </c>
       <c r="AF100" s="26">
         <v>218.44227000000001</v>
       </c>
       <c r="AG100" s="31">
         <v>138.38220999999999</v>
       </c>
       <c r="AH100" s="31">
         <v>517.82897000000003</v>
       </c>
       <c r="AI100" s="37"/>
       <c r="AJ100" s="37"/>
       <c r="AK100" s="37">
-        <v>48.151380000000003</v>
+        <v>64.177419999999998</v>
       </c>
       <c r="AL100" s="37">
-        <v>192.51841999999999</v>
+        <v>289.88195000000002</v>
       </c>
     </row>
     <row r="101" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A101" s="5" t="s">
         <v>191</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>192</v>
       </c>
       <c r="C101" s="18">
         <v>151.53</v>
       </c>
       <c r="D101" s="18">
         <v>425.517</v>
       </c>
       <c r="E101" s="17">
         <v>0.3</v>
       </c>
       <c r="F101" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="G101" s="17"/>
       <c r="H101" s="17"/>
       <c r="I101" s="17">
         <v>1</v>
@@ -9913,54 +10454,54 @@
       </c>
       <c r="AB102" s="26">
         <v>1.1399999999999999</v>
       </c>
       <c r="AC102" s="26">
         <v>20583.755969999998</v>
       </c>
       <c r="AD102" s="26">
         <v>7317.3121700000002</v>
       </c>
       <c r="AE102" s="26">
         <v>1.923</v>
       </c>
       <c r="AF102" s="26">
         <v>3.5259999999999998</v>
       </c>
       <c r="AG102" s="31">
         <v>10427.5761</v>
       </c>
       <c r="AH102" s="31">
         <v>6080.5998300000001</v>
       </c>
       <c r="AI102" s="37"/>
       <c r="AJ102" s="37"/>
       <c r="AK102" s="37">
-        <v>3161.1379999999999</v>
+        <v>3830.2139999999999</v>
       </c>
       <c r="AL102" s="37">
-        <v>2063.9627399999999</v>
+        <v>2569.9990499999999</v>
       </c>
     </row>
     <row r="103" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A103" s="5" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="17"/>
       <c r="D103" s="17"/>
       <c r="E103" s="17">
         <v>20.6</v>
       </c>
       <c r="F103" s="17">
         <v>22.7</v>
       </c>
       <c r="G103" s="17"/>
       <c r="H103" s="17"/>
       <c r="I103" s="17">
         <v>24.6</v>
       </c>
       <c r="J103" s="17">
         <v>28.5</v>
       </c>
@@ -10005,54 +10546,54 @@
       </c>
       <c r="AB103" s="26">
         <v>0.30473</v>
       </c>
       <c r="AC103" s="26">
         <v>50.154440000000001</v>
       </c>
       <c r="AD103" s="26">
         <v>192.52789000000001</v>
       </c>
       <c r="AE103" s="26">
         <v>0.02</v>
       </c>
       <c r="AF103" s="26">
         <v>0.55200000000000005</v>
       </c>
       <c r="AG103" s="31">
         <v>63.511589999999998</v>
       </c>
       <c r="AH103" s="31">
         <v>256.99723999999998</v>
       </c>
       <c r="AI103" s="37"/>
       <c r="AJ103" s="37"/>
       <c r="AK103" s="37">
-        <v>17.868099999999998</v>
+        <v>36.596539999999997</v>
       </c>
       <c r="AL103" s="37">
-        <v>69.191360000000003</v>
+        <v>89.003780000000006</v>
       </c>
     </row>
     <row r="104" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A104" s="5" t="s">
         <v>197</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>198</v>
       </c>
       <c r="C104" s="17"/>
       <c r="D104" s="17"/>
       <c r="E104" s="17"/>
       <c r="F104" s="17"/>
       <c r="G104" s="17"/>
       <c r="H104" s="17"/>
       <c r="I104" s="17"/>
       <c r="J104" s="17"/>
       <c r="K104" s="17"/>
       <c r="L104" s="17"/>
       <c r="M104" s="17"/>
       <c r="N104" s="17"/>
       <c r="O104" s="17"/>
       <c r="P104" s="17"/>
       <c r="Q104" s="17"/>
       <c r="R104" s="17"/>
@@ -10165,54 +10706,54 @@
       <c r="AC105" s="26">
         <v>1551.42896</v>
       </c>
       <c r="AD105" s="26">
         <v>3542.7695899999999</v>
       </c>
       <c r="AE105" s="31">
         <v>156.8329</v>
       </c>
       <c r="AF105" s="31">
         <v>232.51138</v>
       </c>
       <c r="AG105" s="31">
         <v>1579.7162800000001</v>
       </c>
       <c r="AH105" s="31">
         <v>3834.33905</v>
       </c>
       <c r="AI105" s="37">
         <v>10.75812</v>
       </c>
       <c r="AJ105" s="37">
         <v>24.33952</v>
       </c>
       <c r="AK105" s="37">
-        <v>620.64966000000004</v>
+        <v>716.01814000000002</v>
       </c>
       <c r="AL105" s="37">
-        <v>1834.6615899999999</v>
+        <v>2057.8695299999999</v>
       </c>
     </row>
     <row r="106" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A106" s="5" t="s">
         <v>201</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>202</v>
       </c>
       <c r="C106" s="17"/>
       <c r="D106" s="17"/>
       <c r="E106" s="17"/>
       <c r="F106" s="17"/>
       <c r="G106" s="17"/>
       <c r="H106" s="17"/>
       <c r="I106" s="17"/>
       <c r="J106" s="17"/>
       <c r="K106" s="18"/>
       <c r="L106" s="18"/>
       <c r="M106" s="18">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="N106" s="18">
         <v>0.23344999999999999</v>
       </c>
@@ -10373,54 +10914,54 @@
         <v>13.553710000000001</v>
       </c>
       <c r="AA108" s="26"/>
       <c r="AB108" s="26"/>
       <c r="AC108" s="26">
         <v>1.7265699999999999</v>
       </c>
       <c r="AD108" s="26">
         <v>11.50854</v>
       </c>
       <c r="AE108" s="26">
         <v>0.6</v>
       </c>
       <c r="AF108" s="26">
         <v>11.602</v>
       </c>
       <c r="AG108" s="31">
         <v>6.3244300000000004</v>
       </c>
       <c r="AH108" s="31">
         <v>15.335129999999999</v>
       </c>
       <c r="AI108" s="37"/>
       <c r="AJ108" s="37"/>
       <c r="AK108" s="37">
-        <v>0.60636999999999996</v>
+        <v>0.69401999999999997</v>
       </c>
       <c r="AL108" s="37">
-        <v>6.1624999999999996</v>
+        <v>7.3363399999999999</v>
       </c>
     </row>
     <row r="109" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A109" s="5" t="s">
         <v>207</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>208</v>
       </c>
       <c r="C109" s="18">
         <v>45.750999999999998</v>
       </c>
       <c r="D109" s="18">
         <v>93.612300000000005</v>
       </c>
       <c r="E109" s="17">
         <v>4116</v>
       </c>
       <c r="F109" s="17">
         <v>8595.1</v>
       </c>
       <c r="G109" s="18">
         <v>32.793999999999997</v>
       </c>
       <c r="H109" s="18">
@@ -10485,54 +11026,54 @@
       <c r="AC109" s="26">
         <v>4207.4359199999999</v>
       </c>
       <c r="AD109" s="26">
         <v>13191.147129999999</v>
       </c>
       <c r="AE109" s="31">
         <v>10.817</v>
       </c>
       <c r="AF109" s="31">
         <v>45.414479999999998</v>
       </c>
       <c r="AG109" s="31">
         <v>3097.6984299999999</v>
       </c>
       <c r="AH109" s="31">
         <v>11672.97472</v>
       </c>
       <c r="AI109" s="37">
         <v>4.9168000000000003</v>
       </c>
       <c r="AJ109" s="37">
         <v>17.708939999999998</v>
       </c>
       <c r="AK109" s="37">
-        <v>1274.89914</v>
+        <v>1433.2114799999999</v>
       </c>
       <c r="AL109" s="37">
-        <v>5264.5595000000003</v>
+        <v>5729.4744700000001</v>
       </c>
     </row>
     <row r="110" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A110" s="5" t="s">
         <v>209</v>
       </c>
       <c r="B110" s="8" t="s">
         <v>210</v>
       </c>
       <c r="C110" s="17">
         <v>1793.2</v>
       </c>
       <c r="D110" s="17">
         <v>663.2</v>
       </c>
       <c r="E110" s="17">
         <v>320.3</v>
       </c>
       <c r="F110" s="17">
         <v>299.5</v>
       </c>
       <c r="G110" s="18">
         <v>2370.3760000000002</v>
       </c>
       <c r="H110" s="18">
@@ -10595,60 +11136,60 @@
       <c r="AA110" s="26">
         <v>2116.1239999999998</v>
       </c>
       <c r="AB110" s="26">
         <v>1192.0285200000001</v>
       </c>
       <c r="AC110" s="26">
         <v>536.13941999999997</v>
       </c>
       <c r="AD110" s="26">
         <v>937.59802000000002</v>
       </c>
       <c r="AE110" s="31">
         <v>2293.9340000000002</v>
       </c>
       <c r="AF110" s="31">
         <v>1162.3503800000001</v>
       </c>
       <c r="AG110" s="31">
         <v>454.81502999999998</v>
       </c>
       <c r="AH110" s="31">
         <v>854.03242999999998</v>
       </c>
       <c r="AI110" s="37">
-        <v>840.17</v>
+        <v>980.18200000000002</v>
       </c>
       <c r="AJ110" s="37">
-        <v>487.06900000000002</v>
+        <v>575.24699999999996</v>
       </c>
       <c r="AK110" s="37">
-        <v>217.51331999999999</v>
+        <v>264.48124000000001</v>
       </c>
       <c r="AL110" s="37">
-        <v>420.40766000000002</v>
+        <v>471.44767999999999</v>
       </c>
     </row>
     <row r="111" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A111" s="5" t="s">
         <v>211</v>
       </c>
       <c r="B111" s="8" t="s">
         <v>212</v>
       </c>
       <c r="C111" s="17"/>
       <c r="D111" s="17"/>
       <c r="E111" s="17"/>
       <c r="F111" s="17"/>
       <c r="G111" s="17"/>
       <c r="H111" s="17"/>
       <c r="I111" s="18">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="J111" s="18">
         <v>0.15032999999999999</v>
       </c>
       <c r="K111" s="18"/>
       <c r="L111" s="18"/>
       <c r="M111" s="18">
         <v>2.2700000000000001E-2</v>
@@ -10781,54 +11322,54 @@
       <c r="AC112" s="26">
         <v>177.98418000000001</v>
       </c>
       <c r="AD112" s="26">
         <v>384.07704000000001</v>
       </c>
       <c r="AE112" s="26">
         <v>44</v>
       </c>
       <c r="AF112" s="26">
         <v>115.57979</v>
       </c>
       <c r="AG112" s="31">
         <v>144.87801999999999</v>
       </c>
       <c r="AH112" s="31">
         <v>427.92899</v>
       </c>
       <c r="AI112" s="37">
         <v>7.6</v>
       </c>
       <c r="AJ112" s="37">
         <v>23.375129999999999</v>
       </c>
       <c r="AK112" s="37">
-        <v>88.942210000000003</v>
+        <v>99.878600000000006</v>
       </c>
       <c r="AL112" s="37">
-        <v>201.82713000000001</v>
+        <v>237.16659000000001</v>
       </c>
     </row>
     <row r="113" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A113" s="5" t="s">
         <v>215</v>
       </c>
       <c r="B113" s="8" t="s">
         <v>216</v>
       </c>
       <c r="C113" s="17">
         <v>528</v>
       </c>
       <c r="D113" s="17">
         <v>562.70000000000005</v>
       </c>
       <c r="E113" s="17">
         <v>5074.7</v>
       </c>
       <c r="F113" s="17">
         <v>8407.7000000000007</v>
       </c>
       <c r="G113" s="17">
         <v>556.70000000000005</v>
       </c>
       <c r="H113" s="17">
@@ -10891,60 +11432,60 @@
       <c r="AA113" s="26">
         <v>280.13195999999999</v>
       </c>
       <c r="AB113" s="26">
         <v>403.93714999999997</v>
       </c>
       <c r="AC113" s="26">
         <v>8292.2790800000002</v>
       </c>
       <c r="AD113" s="26">
         <v>20104.48602</v>
       </c>
       <c r="AE113" s="31">
         <v>405.46517</v>
       </c>
       <c r="AF113" s="31">
         <v>620.36987999999997</v>
       </c>
       <c r="AG113" s="31">
         <v>7307.1072899999999</v>
       </c>
       <c r="AH113" s="31">
         <v>20910.906419999999</v>
       </c>
       <c r="AI113" s="37">
-        <v>148.93025</v>
+        <v>163.08025000000001</v>
       </c>
       <c r="AJ113" s="37">
-        <v>230.32489000000001</v>
+        <v>248.34289000000001</v>
       </c>
       <c r="AK113" s="37">
-        <v>3272.7312299999999</v>
+        <v>3824.6233200000001</v>
       </c>
       <c r="AL113" s="37">
-        <v>10233.99761</v>
+        <v>11984.289339999999</v>
       </c>
     </row>
     <row r="114" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A114" s="5" t="s">
         <v>217</v>
       </c>
       <c r="B114" s="8" t="s">
         <v>218</v>
       </c>
       <c r="C114" s="17">
         <v>20.8</v>
       </c>
       <c r="D114" s="17">
         <v>5.6</v>
       </c>
       <c r="E114" s="17">
         <v>11.2</v>
       </c>
       <c r="F114" s="17">
         <v>15.3</v>
       </c>
       <c r="G114" s="17">
         <v>32.5</v>
       </c>
       <c r="H114" s="17">
@@ -10989,54 +11530,54 @@
       <c r="Y114" s="21">
         <v>72.92586</v>
       </c>
       <c r="Z114" s="21">
         <v>70.940809999999999</v>
       </c>
       <c r="AA114" s="26"/>
       <c r="AB114" s="26"/>
       <c r="AC114" s="26">
         <v>89.619590000000002</v>
       </c>
       <c r="AD114" s="26">
         <v>94.825649999999996</v>
       </c>
       <c r="AE114" s="31"/>
       <c r="AF114" s="31"/>
       <c r="AG114" s="31">
         <v>20.152640000000002</v>
       </c>
       <c r="AH114" s="31">
         <v>40.481569999999998</v>
       </c>
       <c r="AI114" s="37"/>
       <c r="AJ114" s="37"/>
       <c r="AK114" s="37">
-        <v>5.2591900000000003</v>
+        <v>8.0889500000000005</v>
       </c>
       <c r="AL114" s="37">
-        <v>6.1018600000000003</v>
+        <v>7.1321899999999996</v>
       </c>
     </row>
     <row r="115" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A115" s="5" t="s">
         <v>219</v>
       </c>
       <c r="B115" s="8" t="s">
         <v>220</v>
       </c>
       <c r="C115" s="17"/>
       <c r="D115" s="17"/>
       <c r="E115" s="17">
         <v>55.7</v>
       </c>
       <c r="F115" s="17">
         <v>31.8</v>
       </c>
       <c r="G115" s="17"/>
       <c r="H115" s="17"/>
       <c r="I115" s="17">
         <v>44.4</v>
       </c>
       <c r="J115" s="17">
         <v>27.2</v>
       </c>
@@ -11073,54 +11614,54 @@
       <c r="Y115" s="21">
         <v>16.425360000000001</v>
       </c>
       <c r="Z115" s="21">
         <v>27.148700000000002</v>
       </c>
       <c r="AA115" s="26"/>
       <c r="AB115" s="26"/>
       <c r="AC115" s="26">
         <v>7.36083</v>
       </c>
       <c r="AD115" s="26">
         <v>15.53044</v>
       </c>
       <c r="AE115" s="26"/>
       <c r="AF115" s="26"/>
       <c r="AG115" s="26">
         <v>2.2769400000000002</v>
       </c>
       <c r="AH115" s="26">
         <v>6.2726499999999996</v>
       </c>
       <c r="AI115" s="37"/>
       <c r="AJ115" s="37"/>
       <c r="AK115" s="37">
-        <v>1.8080799999999999</v>
+        <v>2.1472000000000002</v>
       </c>
       <c r="AL115" s="37">
-        <v>2.2778499999999999</v>
+        <v>3.1967400000000001</v>
       </c>
     </row>
     <row r="116" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A116" s="5" t="s">
         <v>221</v>
       </c>
       <c r="B116" s="8" t="s">
         <v>222</v>
       </c>
       <c r="C116" s="17"/>
       <c r="D116" s="17"/>
       <c r="E116" s="17"/>
       <c r="F116" s="17"/>
       <c r="G116" s="17"/>
       <c r="H116" s="17"/>
       <c r="I116" s="18">
         <v>0.70296000000000003</v>
       </c>
       <c r="J116" s="18">
         <v>1.7070700000000001</v>
       </c>
       <c r="K116" s="18"/>
       <c r="L116" s="18"/>
       <c r="M116" s="18">
         <v>0.18720000000000001</v>
@@ -11233,54 +11774,54 @@
       <c r="Y117" s="21">
         <v>10.5374</v>
       </c>
       <c r="Z117" s="21">
         <v>26.629239999999999</v>
       </c>
       <c r="AA117" s="26"/>
       <c r="AB117" s="26"/>
       <c r="AC117" s="26">
         <v>19.7669</v>
       </c>
       <c r="AD117" s="26">
         <v>45.137839999999997</v>
       </c>
       <c r="AE117" s="26"/>
       <c r="AF117" s="26"/>
       <c r="AG117" s="31">
         <v>17.838660000000001</v>
       </c>
       <c r="AH117" s="31">
         <v>18.468869999999999</v>
       </c>
       <c r="AI117" s="37"/>
       <c r="AJ117" s="37"/>
       <c r="AK117" s="37">
-        <v>0.62239999999999995</v>
+        <v>0.87548000000000004</v>
       </c>
       <c r="AL117" s="37">
-        <v>2.2806899999999999</v>
+        <v>3.1387800000000001</v>
       </c>
     </row>
     <row r="118" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A118" s="5" t="s">
         <v>225</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>226</v>
       </c>
       <c r="C118" s="17"/>
       <c r="D118" s="17"/>
       <c r="E118" s="17">
         <v>641.1</v>
       </c>
       <c r="F118" s="17">
         <v>1130.5</v>
       </c>
       <c r="G118" s="17"/>
       <c r="H118" s="17"/>
       <c r="I118" s="17">
         <v>849.7</v>
       </c>
       <c r="J118" s="17">
         <v>1366.5</v>
       </c>
@@ -11313,54 +11854,54 @@
       <c r="Y118" s="21">
         <v>1086.5460700000001</v>
       </c>
       <c r="Z118" s="21">
         <v>2659.32431</v>
       </c>
       <c r="AA118" s="26"/>
       <c r="AB118" s="26"/>
       <c r="AC118" s="26">
         <v>808.26414999999997</v>
       </c>
       <c r="AD118" s="26">
         <v>3118.9760999999999</v>
       </c>
       <c r="AE118" s="26"/>
       <c r="AF118" s="26"/>
       <c r="AG118" s="31">
         <v>774.87330999999995</v>
       </c>
       <c r="AH118" s="31">
         <v>3228.0716400000001</v>
       </c>
       <c r="AI118" s="37"/>
       <c r="AJ118" s="37"/>
       <c r="AK118" s="37">
-        <v>444.95359999999999</v>
+        <v>518.16045999999994</v>
       </c>
       <c r="AL118" s="37">
-        <v>1792.2740899999999</v>
+        <v>2175.8466199999998</v>
       </c>
     </row>
     <row r="119" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A119" s="5" t="s">
         <v>227</v>
       </c>
       <c r="B119" s="8" t="s">
         <v>228</v>
       </c>
       <c r="C119" s="17"/>
       <c r="D119" s="17"/>
       <c r="E119" s="18">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F119" s="18">
         <v>3.1E-2</v>
       </c>
       <c r="G119" s="17"/>
       <c r="H119" s="17"/>
       <c r="I119" s="18">
         <v>0.39904000000000001</v>
       </c>
       <c r="J119" s="18">
         <v>0.84001999999999999</v>
       </c>
@@ -11477,54 +12018,54 @@
         <v>304.51706000000001</v>
       </c>
       <c r="AA120" s="26"/>
       <c r="AB120" s="26"/>
       <c r="AC120" s="26">
         <v>209.07336000000001</v>
       </c>
       <c r="AD120" s="26">
         <v>425.60798</v>
       </c>
       <c r="AE120" s="26">
         <v>0.98799999999999999</v>
       </c>
       <c r="AF120" s="26">
         <v>3.0419999999999998</v>
       </c>
       <c r="AG120" s="31">
         <v>164.53583</v>
       </c>
       <c r="AH120" s="31">
         <v>279.22881000000001</v>
       </c>
       <c r="AI120" s="37"/>
       <c r="AJ120" s="37"/>
       <c r="AK120" s="37">
-        <v>63.603529999999999</v>
+        <v>73.129180000000005</v>
       </c>
       <c r="AL120" s="37">
-        <v>203.83695</v>
+        <v>226.26159999999999</v>
       </c>
     </row>
     <row r="121" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A121" s="5" t="s">
         <v>231</v>
       </c>
       <c r="B121" s="8" t="s">
         <v>232</v>
       </c>
       <c r="C121" s="17"/>
       <c r="D121" s="17"/>
       <c r="E121" s="17">
         <v>414.1</v>
       </c>
       <c r="F121" s="17">
         <v>1086.7</v>
       </c>
       <c r="G121" s="17"/>
       <c r="H121" s="17"/>
       <c r="I121" s="17">
         <v>114.6</v>
       </c>
       <c r="J121" s="17">
         <v>303.5</v>
       </c>
@@ -11561,54 +12102,54 @@
       <c r="Y121" s="21">
         <v>189.04106999999999</v>
       </c>
       <c r="Z121" s="21">
         <v>539.78980000000001</v>
       </c>
       <c r="AA121" s="26"/>
       <c r="AB121" s="26"/>
       <c r="AC121" s="26">
         <v>255.97882000000001</v>
       </c>
       <c r="AD121" s="26">
         <v>716.02684999999997</v>
       </c>
       <c r="AE121" s="31"/>
       <c r="AF121" s="31"/>
       <c r="AG121" s="31">
         <v>104.51305000000001</v>
       </c>
       <c r="AH121" s="31">
         <v>529.4973</v>
       </c>
       <c r="AI121" s="37"/>
       <c r="AJ121" s="37"/>
       <c r="AK121" s="37">
-        <v>54.416249999999998</v>
+        <v>72.757530000000003</v>
       </c>
       <c r="AL121" s="37">
-        <v>333.59309999999999</v>
+        <v>432.92218000000003</v>
       </c>
     </row>
     <row r="122" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A122" s="5" t="s">
         <v>233</v>
       </c>
       <c r="B122" s="8" t="s">
         <v>234</v>
       </c>
       <c r="C122" s="17">
         <v>19.5</v>
       </c>
       <c r="D122" s="17">
         <v>11</v>
       </c>
       <c r="E122" s="17">
         <v>461.3</v>
       </c>
       <c r="F122" s="17">
         <v>235.9</v>
       </c>
       <c r="G122" s="17">
         <v>8.6999999999999993</v>
       </c>
       <c r="H122" s="17">
@@ -11653,54 +12194,54 @@
       <c r="Y122" s="21">
         <v>82.204070000000002</v>
       </c>
       <c r="Z122" s="21">
         <v>87.359840000000005</v>
       </c>
       <c r="AA122" s="26"/>
       <c r="AB122" s="26"/>
       <c r="AC122" s="26">
         <v>242.23668000000001</v>
       </c>
       <c r="AD122" s="26">
         <v>220.41758999999999</v>
       </c>
       <c r="AE122" s="31"/>
       <c r="AF122" s="31"/>
       <c r="AG122" s="31">
         <v>103.96834</v>
       </c>
       <c r="AH122" s="31">
         <v>130.37322</v>
       </c>
       <c r="AI122" s="37"/>
       <c r="AJ122" s="37"/>
       <c r="AK122" s="37">
-        <v>25.797190000000001</v>
+        <v>27.915690000000001</v>
       </c>
       <c r="AL122" s="37">
-        <v>49.211970000000001</v>
+        <v>54.071919999999999</v>
       </c>
     </row>
     <row r="123" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A123" s="5" t="s">
         <v>235</v>
       </c>
       <c r="B123" s="8" t="s">
         <v>236</v>
       </c>
       <c r="C123" s="17"/>
       <c r="D123" s="17"/>
       <c r="E123" s="17">
         <v>4.2</v>
       </c>
       <c r="F123" s="17">
         <v>50.1</v>
       </c>
       <c r="G123" s="17"/>
       <c r="H123" s="17"/>
       <c r="I123" s="17">
         <v>132.4</v>
       </c>
       <c r="J123" s="17">
         <v>175.8</v>
       </c>
@@ -11745,54 +12286,54 @@
         <v>74.797169999999994</v>
       </c>
       <c r="AA123" s="26">
         <v>1</v>
       </c>
       <c r="AB123" s="26">
         <v>3.28</v>
       </c>
       <c r="AC123" s="26">
         <v>31.661919999999999</v>
       </c>
       <c r="AD123" s="26">
         <v>126.15655</v>
       </c>
       <c r="AE123" s="31"/>
       <c r="AF123" s="31"/>
       <c r="AG123" s="31">
         <v>16.05931</v>
       </c>
       <c r="AH123" s="31">
         <v>114.45005999999999</v>
       </c>
       <c r="AI123" s="37"/>
       <c r="AJ123" s="37"/>
       <c r="AK123" s="37">
-        <v>11.90429</v>
+        <v>12.98006</v>
       </c>
       <c r="AL123" s="37">
-        <v>98.136589999999998</v>
+        <v>108.7683</v>
       </c>
     </row>
     <row r="124" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A124" s="5" t="s">
         <v>237</v>
       </c>
       <c r="B124" s="8" t="s">
         <v>238</v>
       </c>
       <c r="C124" s="17"/>
       <c r="D124" s="17"/>
       <c r="E124" s="17">
         <v>58.5</v>
       </c>
       <c r="F124" s="17">
         <v>77.8</v>
       </c>
       <c r="G124" s="17"/>
       <c r="H124" s="17"/>
       <c r="I124" s="17">
         <v>65.599999999999994</v>
       </c>
       <c r="J124" s="17">
         <v>141.5</v>
       </c>
@@ -11825,54 +12366,54 @@
       <c r="Y124" s="21">
         <v>72.145899999999997</v>
       </c>
       <c r="Z124" s="21">
         <v>205.90427</v>
       </c>
       <c r="AA124" s="26"/>
       <c r="AB124" s="26"/>
       <c r="AC124" s="26">
         <v>38.249000000000002</v>
       </c>
       <c r="AD124" s="26">
         <v>94.775499999999994</v>
       </c>
       <c r="AE124" s="31"/>
       <c r="AF124" s="31"/>
       <c r="AG124" s="31">
         <v>4.6716600000000001</v>
       </c>
       <c r="AH124" s="31">
         <v>41.14385</v>
       </c>
       <c r="AI124" s="37"/>
       <c r="AJ124" s="37"/>
       <c r="AK124" s="37">
-        <v>2.2281</v>
+        <v>2.5628000000000002</v>
       </c>
       <c r="AL124" s="37">
-        <v>6.6540999999999997</v>
+        <v>7.8140599999999996</v>
       </c>
     </row>
     <row r="125" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A125" s="5" t="s">
         <v>239</v>
       </c>
       <c r="B125" s="8" t="s">
         <v>240</v>
       </c>
       <c r="C125" s="17"/>
       <c r="D125" s="17"/>
       <c r="E125" s="17">
         <v>355.8</v>
       </c>
       <c r="F125" s="17">
         <v>388.9</v>
       </c>
       <c r="G125" s="17"/>
       <c r="H125" s="17"/>
       <c r="I125" s="17">
         <v>351.7</v>
       </c>
       <c r="J125" s="17">
         <v>380.9</v>
       </c>
@@ -11917,54 +12458,54 @@
       </c>
       <c r="AB125" s="26">
         <v>27.79673</v>
       </c>
       <c r="AC125" s="26">
         <v>1029.95973</v>
       </c>
       <c r="AD125" s="26">
         <v>1699.4057600000001</v>
       </c>
       <c r="AE125" s="31">
         <v>1.7050000000000001</v>
       </c>
       <c r="AF125" s="31">
         <v>26.28604</v>
       </c>
       <c r="AG125" s="31">
         <v>602.78521999999998</v>
       </c>
       <c r="AH125" s="31">
         <v>1411.1088099999999</v>
       </c>
       <c r="AI125" s="37"/>
       <c r="AJ125" s="37"/>
       <c r="AK125" s="37">
-        <v>452.68119999999999</v>
+        <v>522.71445000000006</v>
       </c>
       <c r="AL125" s="37">
-        <v>991.16873999999996</v>
+        <v>1118.8895399999999</v>
       </c>
     </row>
     <row r="126" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A126" s="5" t="s">
         <v>241</v>
       </c>
       <c r="B126" s="8" t="s">
         <v>242</v>
       </c>
       <c r="C126" s="17"/>
       <c r="D126" s="17"/>
       <c r="E126" s="18">
         <v>3.194</v>
       </c>
       <c r="F126" s="18">
         <v>8.5395000000000003</v>
       </c>
       <c r="G126" s="17"/>
       <c r="H126" s="17"/>
       <c r="I126" s="17">
         <v>2.2000000000000002</v>
       </c>
       <c r="J126" s="17">
         <v>5.8</v>
       </c>
@@ -11997,54 +12538,54 @@
       <c r="Y126" s="21">
         <v>3.2105700000000001</v>
       </c>
       <c r="Z126" s="21">
         <v>6.9004300000000001</v>
       </c>
       <c r="AA126" s="26"/>
       <c r="AB126" s="26"/>
       <c r="AC126" s="26">
         <v>12.97622</v>
       </c>
       <c r="AD126" s="26">
         <v>22.374839999999999</v>
       </c>
       <c r="AE126" s="31"/>
       <c r="AF126" s="31"/>
       <c r="AG126" s="31">
         <v>2.0965699999999998</v>
       </c>
       <c r="AH126" s="31">
         <v>8.4996899999999993</v>
       </c>
       <c r="AI126" s="37"/>
       <c r="AJ126" s="37"/>
       <c r="AK126" s="37">
-        <v>2.3021199999999999</v>
+        <v>4.9037699999999997</v>
       </c>
       <c r="AL126" s="37">
-        <v>14.64823</v>
+        <v>17.747859999999999</v>
       </c>
     </row>
     <row r="127" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A127" s="5" t="s">
         <v>243</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>244</v>
       </c>
       <c r="C127" s="18">
         <v>3.29</v>
       </c>
       <c r="D127" s="18">
         <v>3.55105</v>
       </c>
       <c r="E127" s="17"/>
       <c r="F127" s="17"/>
       <c r="G127" s="18">
         <v>12.692</v>
       </c>
       <c r="H127" s="18">
         <v>1.32575</v>
       </c>
       <c r="I127" s="18">
         <v>4.0258000000000003</v>
@@ -12089,54 +12630,54 @@
       <c r="Y127" s="21">
         <v>222.33441999999999</v>
       </c>
       <c r="Z127" s="21">
         <v>1051.0339799999999</v>
       </c>
       <c r="AA127" s="26"/>
       <c r="AB127" s="26"/>
       <c r="AC127" s="26">
         <v>197.01723999999999</v>
       </c>
       <c r="AD127" s="26">
         <v>1075.0307299999999</v>
       </c>
       <c r="AE127" s="31"/>
       <c r="AF127" s="31"/>
       <c r="AG127" s="31">
         <v>210.28703999999999</v>
       </c>
       <c r="AH127" s="31">
         <v>1600.75656</v>
       </c>
       <c r="AI127" s="37"/>
       <c r="AJ127" s="37"/>
       <c r="AK127" s="37">
-        <v>115.01748000000001</v>
+        <v>132.77107000000001</v>
       </c>
       <c r="AL127" s="37">
-        <v>1243.03936</v>
+        <v>1363.14409</v>
       </c>
     </row>
     <row r="128" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A128" s="5" t="s">
         <v>245</v>
       </c>
       <c r="B128" s="8" t="s">
         <v>246</v>
       </c>
       <c r="C128" s="18">
         <v>0.63180000000000003</v>
       </c>
       <c r="D128" s="18">
         <v>13.722160000000001</v>
       </c>
       <c r="E128" s="17">
         <v>476.5</v>
       </c>
       <c r="F128" s="17">
         <v>836.2</v>
       </c>
       <c r="G128" s="18">
         <v>2.1385999999999998</v>
       </c>
       <c r="H128" s="18">
@@ -12199,60 +12740,60 @@
       <c r="AA128" s="26">
         <v>18.23311</v>
       </c>
       <c r="AB128" s="26">
         <v>437.18360000000001</v>
       </c>
       <c r="AC128" s="26">
         <v>1053.5076899999999</v>
       </c>
       <c r="AD128" s="26">
         <v>2865.4850200000001</v>
       </c>
       <c r="AE128" s="31">
         <v>32.057569999999998</v>
       </c>
       <c r="AF128" s="31">
         <v>483.06641000000002</v>
       </c>
       <c r="AG128" s="31">
         <v>1340.2622799999999</v>
       </c>
       <c r="AH128" s="31">
         <v>4226.6748699999998</v>
       </c>
       <c r="AI128" s="37">
-        <v>2.94983</v>
+        <v>3.52719</v>
       </c>
       <c r="AJ128" s="37">
-        <v>167.41297</v>
+        <v>221.03977</v>
       </c>
       <c r="AK128" s="37">
-        <v>471.45296000000002</v>
+        <v>552.64709000000005</v>
       </c>
       <c r="AL128" s="37">
-        <v>1674.02467</v>
+        <v>2004.71462</v>
       </c>
     </row>
     <row r="129" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A129" s="5" t="s">
         <v>247</v>
       </c>
       <c r="B129" s="8" t="s">
         <v>248</v>
       </c>
       <c r="C129" s="17"/>
       <c r="D129" s="17"/>
       <c r="E129" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="F129" s="18">
         <v>1.0875300000000001</v>
       </c>
       <c r="G129" s="18">
         <v>2530.08</v>
       </c>
       <c r="H129" s="18">
         <v>577.03967</v>
       </c>
       <c r="I129" s="17">
         <v>19.600000000000001</v>
@@ -12311,60 +12852,60 @@
       <c r="AA129" s="26">
         <v>20057.404999999999</v>
       </c>
       <c r="AB129" s="26">
         <v>2533.3364799999999</v>
       </c>
       <c r="AC129" s="26">
         <v>191.17956000000001</v>
       </c>
       <c r="AD129" s="26">
         <v>79.600179999999995</v>
       </c>
       <c r="AE129" s="31">
         <v>18553.002</v>
       </c>
       <c r="AF129" s="31">
         <v>5129.96659</v>
       </c>
       <c r="AG129" s="31">
         <v>427.89972999999998</v>
       </c>
       <c r="AH129" s="31">
         <v>302.28885000000002</v>
       </c>
       <c r="AI129" s="37">
-        <v>9097.0450000000001</v>
+        <v>10946.424000000001</v>
       </c>
       <c r="AJ129" s="37">
-        <v>2438.0342999999998</v>
+        <v>2924.2022999999999</v>
       </c>
       <c r="AK129" s="37">
-        <v>64.100920000000002</v>
+        <v>86.050920000000005</v>
       </c>
       <c r="AL129" s="37">
-        <v>43.477290000000004</v>
+        <v>49.461289999999998</v>
       </c>
     </row>
     <row r="130" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A130" s="5" t="s">
         <v>249</v>
       </c>
       <c r="B130" s="8" t="s">
         <v>250</v>
       </c>
       <c r="C130" s="17">
         <v>341.8</v>
       </c>
       <c r="D130" s="17">
         <v>101.5</v>
       </c>
       <c r="E130" s="17">
         <v>1653.5</v>
       </c>
       <c r="F130" s="17">
         <v>956.1</v>
       </c>
       <c r="G130" s="17">
         <v>1064.7</v>
       </c>
       <c r="H130" s="17">
@@ -12427,60 +12968,60 @@
       <c r="AA130" s="26">
         <v>5405.8418499999998</v>
       </c>
       <c r="AB130" s="26">
         <v>1243.5492200000001</v>
       </c>
       <c r="AC130" s="26">
         <v>18903.798419999999</v>
       </c>
       <c r="AD130" s="26">
         <v>12166.149429999999</v>
       </c>
       <c r="AE130" s="31">
         <v>5128.6319299999996</v>
       </c>
       <c r="AF130" s="31">
         <v>1622.5657200000001</v>
       </c>
       <c r="AG130" s="31">
         <v>10647.745650000001</v>
       </c>
       <c r="AH130" s="31">
         <v>6802.5750099999996</v>
       </c>
       <c r="AI130" s="37">
-        <v>1711.7872500000001</v>
+        <v>1955.83825</v>
       </c>
       <c r="AJ130" s="37">
-        <v>457.34566999999998</v>
+        <v>522.64266999999995</v>
       </c>
       <c r="AK130" s="37">
-        <v>2703.21218</v>
+        <v>3401.0601299999998</v>
       </c>
       <c r="AL130" s="37">
-        <v>2407.79997</v>
+        <v>2947.5439900000001</v>
       </c>
     </row>
     <row r="131" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A131" s="5" t="s">
         <v>251</v>
       </c>
       <c r="B131" s="8" t="s">
         <v>252</v>
       </c>
       <c r="C131" s="18">
         <v>279.03868</v>
       </c>
       <c r="D131" s="18">
         <v>121.4242</v>
       </c>
       <c r="E131" s="18">
         <v>88.198999999999998</v>
       </c>
       <c r="F131" s="18">
         <v>12.696</v>
       </c>
       <c r="G131" s="18">
         <v>210.36099999999999</v>
       </c>
       <c r="H131" s="18">
@@ -12769,54 +13310,54 @@
       <c r="Y135" s="21">
         <v>165.84774999999999</v>
       </c>
       <c r="Z135" s="21">
         <v>91.868470000000002</v>
       </c>
       <c r="AA135" s="25"/>
       <c r="AB135" s="25"/>
       <c r="AC135" s="26">
         <v>461.21953000000002</v>
       </c>
       <c r="AD135" s="26">
         <v>273.20285000000001</v>
       </c>
       <c r="AE135" s="25"/>
       <c r="AF135" s="25"/>
       <c r="AG135" s="31">
         <v>346.73457000000002</v>
       </c>
       <c r="AH135" s="31">
         <v>288.85039</v>
       </c>
       <c r="AI135" s="37"/>
       <c r="AJ135" s="37"/>
       <c r="AK135" s="37">
-        <v>91.642560000000003</v>
+        <v>106.50876</v>
       </c>
       <c r="AL135" s="37">
-        <v>62.488379999999999</v>
+        <v>78.486890000000002</v>
       </c>
     </row>
     <row r="136" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A136" s="5" t="s">
         <v>261</v>
       </c>
       <c r="B136" s="8" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="17"/>
       <c r="D136" s="17"/>
       <c r="E136" s="17"/>
       <c r="F136" s="17"/>
       <c r="G136" s="17"/>
       <c r="H136" s="17"/>
       <c r="I136" s="17"/>
       <c r="J136" s="17"/>
       <c r="K136" s="17"/>
       <c r="L136" s="17"/>
       <c r="M136" s="17"/>
       <c r="N136" s="17"/>
       <c r="O136" s="17"/>
       <c r="P136" s="17"/>
       <c r="Q136" s="17"/>
       <c r="R136" s="17"/>
@@ -13077,122 +13618,124 @@
       <c r="Y140" s="23">
         <v>2539.31448</v>
       </c>
       <c r="Z140" s="23">
         <v>201.50155000000001</v>
       </c>
       <c r="AA140" s="27"/>
       <c r="AB140" s="27"/>
       <c r="AC140" s="28">
         <v>2858.5124799999999</v>
       </c>
       <c r="AD140" s="28">
         <v>213.80168</v>
       </c>
       <c r="AE140" s="27"/>
       <c r="AF140" s="27"/>
       <c r="AG140" s="28">
         <v>2722.15002</v>
       </c>
       <c r="AH140" s="28">
         <v>273.66547000000003</v>
       </c>
       <c r="AI140" s="38"/>
       <c r="AJ140" s="38"/>
       <c r="AK140" s="38">
-        <v>1158.72975</v>
+        <v>1498.8549499999999</v>
       </c>
       <c r="AL140" s="38">
-        <v>126.14077</v>
+        <v>159.28268</v>
       </c>
     </row>
     <row r="141" spans="1:38" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="11" t="s">
         <v>275</v>
       </c>
       <c r="B141" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="30">
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="A1:AL1"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="AI4:AJ4"/>
     <mergeCell ref="AK4:AL4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
-    <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="C3:F3"/>
-    <mergeCell ref="C4:D4"/>
-[...12 lines deleted...]
-    <mergeCell ref="Q4:R4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2018-2026</vt:lpstr>
       <vt:lpstr>'2018-2026'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>