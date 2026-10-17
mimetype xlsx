--- v5 (2026-09-27)
+++ v6 (2026-10-17)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\Динамика янв-июль 2026\Новые динамические таблицы 06\Орысша\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k.tastanbek\Desktop\Динамика\Новые динамические таблицы 08\Орысша\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="2018-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2018-2026'!$C$6:$J$140</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2018-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="328">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
@@ -881,53 +881,50 @@
   <si>
     <t>2018 год</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
-    <t>Январь-июль 2026 года*</t>
-[...1 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>312101, 312103, 312104</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>тыс.долларов США, тонн, дополнительные единицы измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 2018 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
@@ -1008,56 +1005,59 @@
     <t>a.seilkhan@aspire.gov.kz</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=1450&amp;year=2026&amp;name=14259&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Январь-август 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -2079,103 +2079,103 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="32" borderId="13" xfId="101" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="36" fillId="32" borderId="13" xfId="99" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="32" borderId="13" xfId="99" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="32" borderId="13" xfId="101" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="32" borderId="14" xfId="99" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="99" applyFont="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="99" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="99" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="99" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="102" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="103">
     <cellStyle name="20% - Акцент1" xfId="81"/>
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2" xfId="82"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3" xfId="83"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4" xfId="84"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5" xfId="85"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6" xfId="86"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1" xfId="87"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2" xfId="88"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3" xfId="89"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4" xfId="90"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5" xfId="91"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
@@ -2558,553 +2558,553 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="40" customWidth="1"/>
     <col min="2" max="2" width="82" style="40" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="39"/>
       <c r="B1" s="39"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="41" t="s">
+        <v>285</v>
+      </c>
+      <c r="B2" s="42" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="41" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="41" t="s">
+        <v>288</v>
+      </c>
+      <c r="B4" s="44" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="45" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="45" t="s">
+        <v>291</v>
+      </c>
+      <c r="B6" s="43" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="41" t="s">
+        <v>293</v>
+      </c>
+      <c r="B7" s="46" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="B8" s="46" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="41" t="s">
+        <v>297</v>
+      </c>
+      <c r="B9" s="47" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="41" t="s">
+        <v>299</v>
+      </c>
+      <c r="B10" s="47" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="41" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B11" s="48"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="41" t="s">
+        <v>302</v>
+      </c>
+      <c r="B12" s="49" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="50" t="s">
+        <v>304</v>
+      </c>
+      <c r="B13" s="51" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="56" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>306</v>
+      </c>
+      <c r="B14" s="61" t="s">
+        <v>326</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="50" t="s">
+        <v>307</v>
+      </c>
+      <c r="B15" s="52" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="41" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B16" s="53">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="41" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B17" s="53">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="41" t="s">
+        <v>311</v>
+      </c>
+      <c r="B18" s="44" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="41" t="s">
+        <v>313</v>
+      </c>
+      <c r="B19" s="44" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="41" t="s">
+        <v>315</v>
+      </c>
+      <c r="B20" s="54" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="41" t="s">
+        <v>317</v>
+      </c>
+      <c r="B21" s="55" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="39"/>
       <c r="B22" s="39"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="39"/>
       <c r="B23" s="39"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar"/>
     <hyperlink ref="B21" r:id="rId3" display="a.ermagambetova@aspire.gov.kz"/>
     <hyperlink ref="B15" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" style="40" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" style="40" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="58" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="58" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="58" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="58" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="58" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="58"/>
     </row>
     <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="59" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="58"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="58"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="57"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="57"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="57"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="60" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM141"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AB16" sqref="AB16"/>
+      <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AI3" sqref="AI3:AL3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="49.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="12" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="10.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="13.85546875" style="1" customWidth="1"/>
     <col min="35" max="38" width="9.140625" style="33"/>
     <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="62" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="61"/>
-[...35 lines deleted...]
-      <c r="AL1" s="61"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
+      <c r="Z1" s="62"/>
+      <c r="AA1" s="62"/>
+      <c r="AB1" s="62"/>
+      <c r="AC1" s="62"/>
+      <c r="AD1" s="62"/>
+      <c r="AE1" s="62"/>
+      <c r="AF1" s="62"/>
+      <c r="AG1" s="62"/>
+      <c r="AH1" s="62"/>
+      <c r="AI1" s="62"/>
+      <c r="AJ1" s="62"/>
+      <c r="AK1" s="62"/>
+      <c r="AL1" s="62"/>
     </row>
     <row r="2" spans="1:39" x14ac:dyDescent="0.2">
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
     </row>
     <row r="3" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="70" t="s">
+      <c r="A3" s="71" t="s">
         <v>271</v>
       </c>
-      <c r="B3" s="70" t="s">
+      <c r="B3" s="71" t="s">
         <v>272</v>
       </c>
-      <c r="C3" s="76" t="s">
+      <c r="C3" s="77" t="s">
         <v>277</v>
       </c>
-      <c r="D3" s="77"/>
-[...2 lines deleted...]
-      <c r="G3" s="76" t="s">
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="77" t="s">
         <v>278</v>
       </c>
-      <c r="H3" s="77"/>
-[...2 lines deleted...]
-      <c r="K3" s="76" t="s">
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="74"/>
+      <c r="K3" s="77" t="s">
         <v>279</v>
       </c>
-      <c r="L3" s="77"/>
-[...2 lines deleted...]
-      <c r="O3" s="65" t="s">
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="74"/>
+      <c r="O3" s="66" t="s">
         <v>280</v>
       </c>
-      <c r="P3" s="77"/>
-[...2 lines deleted...]
-      <c r="S3" s="65" t="s">
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="74"/>
+      <c r="S3" s="66" t="s">
         <v>281</v>
       </c>
-      <c r="T3" s="77"/>
-[...2 lines deleted...]
-      <c r="W3" s="74" t="s">
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="74"/>
+      <c r="W3" s="75" t="s">
         <v>282</v>
       </c>
-      <c r="X3" s="75"/>
-[...2 lines deleted...]
-      <c r="AA3" s="65" t="s">
+      <c r="X3" s="76"/>
+      <c r="Y3" s="76"/>
+      <c r="Z3" s="77"/>
+      <c r="AA3" s="66" t="s">
         <v>283</v>
       </c>
-      <c r="AB3" s="66"/>
-[...2 lines deleted...]
-      <c r="AE3" s="65" t="s">
+      <c r="AB3" s="67"/>
+      <c r="AC3" s="67"/>
+      <c r="AD3" s="67"/>
+      <c r="AE3" s="66" t="s">
         <v>284</v>
       </c>
-      <c r="AF3" s="66"/>
-[...7 lines deleted...]
-      <c r="AL3" s="63"/>
+      <c r="AF3" s="67"/>
+      <c r="AG3" s="67"/>
+      <c r="AH3" s="67"/>
+      <c r="AI3" s="63" t="s">
+        <v>327</v>
+      </c>
+      <c r="AJ3" s="64"/>
+      <c r="AK3" s="64"/>
+      <c r="AL3" s="64"/>
     </row>
     <row r="4" spans="1:39" ht="15" x14ac:dyDescent="0.2">
-      <c r="A4" s="71"/>
-[...1 lines deleted...]
-      <c r="C4" s="68" t="s">
+      <c r="A4" s="72"/>
+      <c r="B4" s="72"/>
+      <c r="C4" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="73"/>
-      <c r="E4" s="68" t="s">
+      <c r="D4" s="74"/>
+      <c r="E4" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="73"/>
-      <c r="G4" s="68" t="s">
+      <c r="F4" s="74"/>
+      <c r="G4" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="73"/>
-      <c r="I4" s="68" t="s">
+      <c r="H4" s="74"/>
+      <c r="I4" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="73"/>
-      <c r="K4" s="68" t="s">
+      <c r="J4" s="74"/>
+      <c r="K4" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="L4" s="73"/>
-      <c r="M4" s="68" t="s">
+      <c r="L4" s="74"/>
+      <c r="M4" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="73"/>
-      <c r="O4" s="68" t="s">
+      <c r="N4" s="74"/>
+      <c r="O4" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="P4" s="73"/>
-      <c r="Q4" s="68" t="s">
+      <c r="P4" s="74"/>
+      <c r="Q4" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="73"/>
-      <c r="S4" s="68" t="s">
+      <c r="R4" s="74"/>
+      <c r="S4" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="T4" s="73"/>
-      <c r="U4" s="68" t="s">
+      <c r="T4" s="74"/>
+      <c r="U4" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="73"/>
-      <c r="W4" s="67" t="s">
+      <c r="V4" s="74"/>
+      <c r="W4" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="X4" s="67"/>
-      <c r="Y4" s="67" t="s">
+      <c r="X4" s="68"/>
+      <c r="Y4" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="68"/>
-      <c r="AA4" s="67" t="s">
+      <c r="Z4" s="69"/>
+      <c r="AA4" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="AB4" s="67"/>
-      <c r="AC4" s="68" t="s">
+      <c r="AB4" s="68"/>
+      <c r="AC4" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="AD4" s="69"/>
-      <c r="AE4" s="67" t="s">
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="AF4" s="67"/>
-      <c r="AG4" s="68" t="s">
+      <c r="AF4" s="68"/>
+      <c r="AG4" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="AH4" s="69"/>
-      <c r="AI4" s="62" t="s">
+      <c r="AH4" s="70"/>
+      <c r="AI4" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="AJ4" s="64"/>
-      <c r="AK4" s="63" t="s">
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="AL4" s="63"/>
+      <c r="AL4" s="64"/>
     </row>
     <row r="5" spans="1:39" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="72"/>
-      <c r="B5" s="72"/>
+      <c r="A5" s="73"/>
+      <c r="B5" s="73"/>
       <c r="C5" s="30" t="s">
         <v>273</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>274</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>273</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>274</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>273</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>274</v>
       </c>
       <c r="I5" s="30" t="s">
         <v>273</v>
       </c>
       <c r="J5" s="30" t="s">
         <v>274</v>
       </c>
       <c r="K5" s="30" t="s">
@@ -3273,60 +3273,60 @@
       <c r="AA6" s="24">
         <v>44027.3</v>
       </c>
       <c r="AB6" s="24">
         <v>17850.400000000001</v>
       </c>
       <c r="AC6" s="24">
         <v>93378.3</v>
       </c>
       <c r="AD6" s="24">
         <v>95215.1</v>
       </c>
       <c r="AE6" s="24">
         <v>82786.7</v>
       </c>
       <c r="AF6" s="24">
         <v>9712.6</v>
       </c>
       <c r="AG6" s="24">
         <v>59771.7</v>
       </c>
       <c r="AH6" s="24">
         <v>86730.4</v>
       </c>
       <c r="AI6" s="37">
-        <v>49202.400000000001</v>
+        <v>57614.3</v>
       </c>
       <c r="AJ6" s="37">
-        <v>15574.1</v>
+        <v>18084.8</v>
       </c>
       <c r="AK6" s="37">
-        <v>27358.2</v>
+        <v>32142.400000000001</v>
       </c>
       <c r="AL6" s="37">
-        <v>42518.9</v>
+        <v>50832.6</v>
       </c>
     </row>
     <row r="7" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="17"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="17"/>
       <c r="I7" s="18">
         <v>36.015000000000001</v>
       </c>
       <c r="J7" s="18">
         <v>118.32559999999999</v>
       </c>
       <c r="K7" s="17"/>
       <c r="L7" s="17"/>
       <c r="M7" s="17"/>
       <c r="N7" s="17"/>
@@ -3410,54 +3410,54 @@
       <c r="Y8" s="21">
         <v>5.6480199999999998</v>
       </c>
       <c r="Z8" s="21">
         <v>19.714259999999999</v>
       </c>
       <c r="AA8" s="25"/>
       <c r="AB8" s="25"/>
       <c r="AC8" s="26">
         <v>10.054399999999999</v>
       </c>
       <c r="AD8" s="26">
         <v>50.514850000000003</v>
       </c>
       <c r="AE8" s="25"/>
       <c r="AF8" s="25"/>
       <c r="AG8" s="26">
         <v>57.444380000000002</v>
       </c>
       <c r="AH8" s="26">
         <v>650.33690999999999</v>
       </c>
       <c r="AI8" s="37"/>
       <c r="AJ8" s="37"/>
       <c r="AK8" s="37">
-        <v>41.057079999999999</v>
+        <v>51.557729999999999</v>
       </c>
       <c r="AL8" s="37">
-        <v>550.49620000000004</v>
+        <v>647.67560000000003</v>
       </c>
     </row>
     <row r="9" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="18">
         <v>53.998899999999999</v>
       </c>
       <c r="N9" s="18">
         <v>102.661</v>
       </c>
@@ -3482,106 +3482,106 @@
       <c r="Y9" s="21">
         <v>86.457660000000004</v>
       </c>
       <c r="Z9" s="21">
         <v>171.19800000000001</v>
       </c>
       <c r="AA9" s="25"/>
       <c r="AB9" s="25"/>
       <c r="AC9" s="26">
         <v>508.13673</v>
       </c>
       <c r="AD9" s="26">
         <v>962.01599999999996</v>
       </c>
       <c r="AE9" s="25"/>
       <c r="AF9" s="25"/>
       <c r="AG9" s="31">
         <v>208.81347</v>
       </c>
       <c r="AH9" s="31">
         <v>423.41</v>
       </c>
       <c r="AI9" s="37"/>
       <c r="AJ9" s="37"/>
       <c r="AK9" s="37">
-        <v>105.74954</v>
+        <v>122.21966999999999</v>
       </c>
       <c r="AL9" s="37">
-        <v>267.01600000000002</v>
+        <v>303.73858999999999</v>
       </c>
     </row>
     <row r="10" spans="1:39" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17">
         <v>96.6</v>
       </c>
       <c r="H10" s="17">
         <v>406.2</v>
       </c>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
       <c r="N10" s="17"/>
       <c r="O10" s="17"/>
       <c r="P10" s="17"/>
       <c r="Q10" s="17"/>
       <c r="R10" s="17"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="12"/>
       <c r="X10" s="12"/>
       <c r="Y10" s="12"/>
       <c r="Z10" s="12"/>
       <c r="AA10" s="25"/>
       <c r="AB10" s="25"/>
       <c r="AC10" s="25"/>
       <c r="AD10" s="25"/>
       <c r="AE10" s="25"/>
       <c r="AF10" s="25"/>
       <c r="AG10" s="25"/>
       <c r="AH10" s="25"/>
       <c r="AI10" s="37"/>
       <c r="AJ10" s="37"/>
       <c r="AK10" s="37">
-        <v>0.14679</v>
+        <v>0.34716000000000002</v>
       </c>
       <c r="AL10" s="37">
-        <v>0.88841999999999999</v>
+        <v>1.99942</v>
       </c>
     </row>
     <row r="11" spans="1:39" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
       <c r="J11" s="17"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="17"/>
       <c r="O11" s="17"/>
       <c r="P11" s="17"/>
       <c r="Q11" s="17"/>
       <c r="R11" s="17"/>
@@ -3718,54 +3718,54 @@
       <c r="Y13" s="21">
         <v>2691.4996500000002</v>
       </c>
       <c r="Z13" s="21">
         <v>3163.5887600000001</v>
       </c>
       <c r="AA13" s="25"/>
       <c r="AB13" s="25"/>
       <c r="AC13" s="26">
         <v>4291.8254500000003</v>
       </c>
       <c r="AD13" s="26">
         <v>5306.6590999999999</v>
       </c>
       <c r="AE13" s="25"/>
       <c r="AF13" s="25"/>
       <c r="AG13" s="31">
         <v>4136.0266199999996</v>
       </c>
       <c r="AH13" s="31">
         <v>6970.1590800000004</v>
       </c>
       <c r="AI13" s="37"/>
       <c r="AJ13" s="37"/>
       <c r="AK13" s="37">
-        <v>725.44475999999997</v>
+        <v>722.04702999999995</v>
       </c>
       <c r="AL13" s="37">
-        <v>1070.2548200000001</v>
+        <v>1396.71155</v>
       </c>
     </row>
     <row r="14" spans="1:39" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
@@ -3862,54 +3862,54 @@
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="12"/>
       <c r="Z16" s="12"/>
       <c r="AA16" s="25"/>
       <c r="AB16" s="25"/>
       <c r="AC16" s="26">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AD16" s="26">
         <v>0.16789999999999999</v>
       </c>
       <c r="AE16" s="25"/>
       <c r="AF16" s="25"/>
       <c r="AG16" s="26">
         <v>0.03</v>
       </c>
       <c r="AH16" s="26">
         <v>0.12687999999999999</v>
       </c>
       <c r="AI16" s="37"/>
       <c r="AJ16" s="37"/>
       <c r="AK16" s="37">
-        <v>3.5499999999999997E-2</v>
+        <v>5.5500000000000001E-2</v>
       </c>
       <c r="AL16" s="37">
-        <v>1.1222799999999999</v>
+        <v>1.2430399999999999</v>
       </c>
     </row>
     <row r="17" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="17"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="17"/>
       <c r="I17" s="17"/>
       <c r="J17" s="17"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="17"/>
       <c r="N17" s="17"/>
       <c r="O17" s="17"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
@@ -4078,54 +4078,54 @@
       <c r="Y19" s="21">
         <v>525.61</v>
       </c>
       <c r="Z19" s="21">
         <v>714.98733000000004</v>
       </c>
       <c r="AA19" s="25"/>
       <c r="AB19" s="25"/>
       <c r="AC19" s="26">
         <v>655.22873000000004</v>
       </c>
       <c r="AD19" s="26">
         <v>1005.68908</v>
       </c>
       <c r="AE19" s="25"/>
       <c r="AF19" s="25"/>
       <c r="AG19" s="31">
         <v>558.18456000000003</v>
       </c>
       <c r="AH19" s="31">
         <v>1149.0652</v>
       </c>
       <c r="AI19" s="37"/>
       <c r="AJ19" s="37"/>
       <c r="AK19" s="37">
-        <v>29.495999999999999</v>
+        <v>40.512</v>
       </c>
       <c r="AL19" s="37">
-        <v>49.319690000000001</v>
+        <v>76.590649999999997</v>
       </c>
     </row>
     <row r="20" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17">
         <v>3.1</v>
       </c>
       <c r="F20" s="17">
         <v>10.5</v>
       </c>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
       <c r="I20" s="17">
         <v>13.9</v>
       </c>
       <c r="J20" s="17">
         <v>55.5</v>
       </c>
@@ -4158,54 +4158,54 @@
       <c r="Y20" s="21">
         <v>39.942529999999998</v>
       </c>
       <c r="Z20" s="21">
         <v>99.991860000000003</v>
       </c>
       <c r="AA20" s="25"/>
       <c r="AB20" s="25"/>
       <c r="AC20" s="26">
         <v>55.635930000000002</v>
       </c>
       <c r="AD20" s="26">
         <v>124.67585</v>
       </c>
       <c r="AE20" s="25"/>
       <c r="AF20" s="25"/>
       <c r="AG20" s="31">
         <v>8.7349499999999995</v>
       </c>
       <c r="AH20" s="31">
         <v>27.54447</v>
       </c>
       <c r="AI20" s="37"/>
       <c r="AJ20" s="37"/>
       <c r="AK20" s="37">
-        <v>2.5</v>
+        <v>3.0164</v>
       </c>
       <c r="AL20" s="37">
-        <v>5.1443599999999998</v>
+        <v>6.6417799999999998</v>
       </c>
     </row>
     <row r="21" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17">
         <v>5</v>
       </c>
       <c r="F21" s="17">
         <v>47.6</v>
       </c>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
       <c r="I21" s="17">
         <v>6.9</v>
       </c>
       <c r="J21" s="17">
         <v>62.1</v>
       </c>
@@ -4238,54 +4238,54 @@
       <c r="Y21" s="21">
         <v>4.0305499999999999</v>
       </c>
       <c r="Z21" s="21">
         <v>36.009729999999998</v>
       </c>
       <c r="AA21" s="25"/>
       <c r="AB21" s="25"/>
       <c r="AC21" s="26">
         <v>9.1402199999999993</v>
       </c>
       <c r="AD21" s="26">
         <v>120.58414</v>
       </c>
       <c r="AE21" s="25"/>
       <c r="AF21" s="25"/>
       <c r="AG21" s="31">
         <v>55.255420000000001</v>
       </c>
       <c r="AH21" s="31">
         <v>266.53847000000002</v>
       </c>
       <c r="AI21" s="37"/>
       <c r="AJ21" s="37"/>
       <c r="AK21" s="37">
-        <v>39.448700000000002</v>
+        <v>39.757530000000003</v>
       </c>
       <c r="AL21" s="37">
-        <v>191.30860999999999</v>
+        <v>194.86960999999999</v>
       </c>
     </row>
     <row r="22" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17">
         <v>2.7</v>
       </c>
       <c r="F22" s="17">
         <v>21</v>
       </c>
       <c r="G22" s="17"/>
       <c r="H22" s="17"/>
       <c r="I22" s="17">
         <v>6.5</v>
       </c>
       <c r="J22" s="17">
         <v>62.2</v>
       </c>
@@ -4394,54 +4394,54 @@
       <c r="Y23" s="21">
         <v>22.525269999999999</v>
       </c>
       <c r="Z23" s="21">
         <v>57.246409999999997</v>
       </c>
       <c r="AA23" s="25"/>
       <c r="AB23" s="25"/>
       <c r="AC23" s="26">
         <v>3.68886</v>
       </c>
       <c r="AD23" s="26">
         <v>39.715899999999998</v>
       </c>
       <c r="AE23" s="25"/>
       <c r="AF23" s="25"/>
       <c r="AG23" s="31">
         <v>2.2536999999999998</v>
       </c>
       <c r="AH23" s="31">
         <v>21.234000000000002</v>
       </c>
       <c r="AI23" s="37"/>
       <c r="AJ23" s="37"/>
       <c r="AK23" s="37">
-        <v>0.59977999999999998</v>
+        <v>0.68606</v>
       </c>
       <c r="AL23" s="37">
-        <v>11.109769999999999</v>
+        <v>12.36863</v>
       </c>
     </row>
     <row r="24" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17">
         <v>0.4</v>
       </c>
       <c r="F24" s="17">
         <v>1.6</v>
       </c>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17">
         <v>0.1</v>
       </c>
       <c r="J24" s="17">
         <v>0.4</v>
       </c>
@@ -4522,54 +4522,54 @@
       <c r="Y25" s="21">
         <v>72.901330000000002</v>
       </c>
       <c r="Z25" s="21">
         <v>31.51022</v>
       </c>
       <c r="AA25" s="26"/>
       <c r="AB25" s="26"/>
       <c r="AC25" s="26">
         <v>160.47417999999999</v>
       </c>
       <c r="AD25" s="26">
         <v>80.469790000000003</v>
       </c>
       <c r="AE25" s="25"/>
       <c r="AF25" s="25"/>
       <c r="AG25" s="31">
         <v>3.10724</v>
       </c>
       <c r="AH25" s="31">
         <v>9.0296900000000004</v>
       </c>
       <c r="AI25" s="37"/>
       <c r="AJ25" s="37"/>
       <c r="AK25" s="37">
-        <v>3.1272000000000002</v>
+        <v>3.4149600000000002</v>
       </c>
       <c r="AL25" s="37">
-        <v>4.8597599999999996</v>
+        <v>5.2395300000000002</v>
       </c>
     </row>
     <row r="26" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="17"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17">
         <v>507.8</v>
       </c>
       <c r="F26" s="17">
         <v>296.7</v>
       </c>
       <c r="G26" s="17"/>
       <c r="H26" s="17"/>
       <c r="I26" s="17">
         <v>533.9</v>
       </c>
       <c r="J26" s="17">
         <v>509.2</v>
       </c>
@@ -4602,54 +4602,54 @@
       <c r="Y26" s="21">
         <v>689.97631999999999</v>
       </c>
       <c r="Z26" s="21">
         <v>1721.23579</v>
       </c>
       <c r="AA26" s="26"/>
       <c r="AB26" s="26"/>
       <c r="AC26" s="26">
         <v>578.14207999999996</v>
       </c>
       <c r="AD26" s="26">
         <v>1347.58483</v>
       </c>
       <c r="AE26" s="25"/>
       <c r="AF26" s="25"/>
       <c r="AG26" s="31">
         <v>345.56403999999998</v>
       </c>
       <c r="AH26" s="31">
         <v>1189.43561</v>
       </c>
       <c r="AI26" s="37"/>
       <c r="AJ26" s="37"/>
       <c r="AK26" s="37">
-        <v>212.42872</v>
+        <v>277.45832000000001</v>
       </c>
       <c r="AL26" s="37">
-        <v>691.64044999999999</v>
+        <v>886.73653999999999</v>
       </c>
     </row>
     <row r="27" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="17"/>
       <c r="I27" s="17"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="17"/>
       <c r="O27" s="17"/>
       <c r="P27" s="17"/>
       <c r="Q27" s="17">
         <v>124.2</v>
@@ -4670,54 +4670,54 @@
       <c r="Y27" s="21">
         <v>115.75568</v>
       </c>
       <c r="Z27" s="21">
         <v>161.64446000000001</v>
       </c>
       <c r="AA27" s="26"/>
       <c r="AB27" s="26"/>
       <c r="AC27" s="26">
         <v>123.33378999999999</v>
       </c>
       <c r="AD27" s="26">
         <v>139.93540999999999</v>
       </c>
       <c r="AE27" s="25"/>
       <c r="AF27" s="25"/>
       <c r="AG27" s="31">
         <v>57.100099999999998</v>
       </c>
       <c r="AH27" s="31">
         <v>67.974270000000004</v>
       </c>
       <c r="AI27" s="37"/>
       <c r="AJ27" s="37"/>
       <c r="AK27" s="37">
-        <v>42.8825</v>
+        <v>58.150500000000001</v>
       </c>
       <c r="AL27" s="37">
-        <v>46.152030000000003</v>
+        <v>79.219030000000004</v>
       </c>
     </row>
     <row r="28" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17">
         <v>55.7</v>
       </c>
       <c r="F28" s="17">
         <v>48.2</v>
       </c>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="18">
         <v>50.8416</v>
       </c>
       <c r="J28" s="18">
         <v>37.098979999999997</v>
       </c>
@@ -4750,54 +4750,54 @@
       <c r="Y28" s="21">
         <v>556.63744999999994</v>
       </c>
       <c r="Z28" s="21">
         <v>456.80687999999998</v>
       </c>
       <c r="AA28" s="26"/>
       <c r="AB28" s="26"/>
       <c r="AC28" s="26">
         <v>348.75920000000002</v>
       </c>
       <c r="AD28" s="26">
         <v>457.84030999999999</v>
       </c>
       <c r="AE28" s="26"/>
       <c r="AF28" s="25"/>
       <c r="AG28" s="31">
         <v>236.07839999999999</v>
       </c>
       <c r="AH28" s="31">
         <v>201.39899</v>
       </c>
       <c r="AI28" s="37"/>
       <c r="AJ28" s="37"/>
       <c r="AK28" s="37">
-        <v>129.56360000000001</v>
+        <v>146.95687000000001</v>
       </c>
       <c r="AL28" s="37">
-        <v>141.51820000000001</v>
+        <v>162.3587</v>
       </c>
     </row>
     <row r="29" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="17"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17">
         <v>34.1</v>
       </c>
       <c r="F29" s="17">
         <v>37.4</v>
       </c>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18">
         <v>2.528</v>
       </c>
       <c r="J29" s="18">
         <v>11.876580000000001</v>
       </c>
@@ -4830,54 +4830,54 @@
       <c r="Y29" s="21">
         <v>444.39436000000001</v>
       </c>
       <c r="Z29" s="21">
         <v>1568.5389600000001</v>
       </c>
       <c r="AA29" s="26"/>
       <c r="AB29" s="26"/>
       <c r="AC29" s="26">
         <v>52.300559999999997</v>
       </c>
       <c r="AD29" s="26">
         <v>320.79131000000001</v>
       </c>
       <c r="AE29" s="26"/>
       <c r="AF29" s="25"/>
       <c r="AG29" s="31">
         <v>0.50680000000000003</v>
       </c>
       <c r="AH29" s="31">
         <v>5.1746999999999996</v>
       </c>
       <c r="AI29" s="37"/>
       <c r="AJ29" s="37"/>
       <c r="AK29" s="37">
-        <v>0.1421</v>
+        <v>0.2321</v>
       </c>
       <c r="AL29" s="37">
-        <v>1.6575299999999999</v>
+        <v>2.8235199999999998</v>
       </c>
     </row>
     <row r="30" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="17"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17">
         <v>6.7</v>
       </c>
       <c r="F30" s="17">
         <v>27</v>
       </c>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17">
         <v>30</v>
       </c>
       <c r="J30" s="17">
         <v>120.9</v>
       </c>
@@ -4910,54 +4910,54 @@
       <c r="Y30" s="21">
         <v>224.73588000000001</v>
       </c>
       <c r="Z30" s="21">
         <v>577.75922000000003</v>
       </c>
       <c r="AA30" s="26"/>
       <c r="AB30" s="26"/>
       <c r="AC30" s="26">
         <v>180.22980000000001</v>
       </c>
       <c r="AD30" s="26">
         <v>416.14976999999999</v>
       </c>
       <c r="AE30" s="26"/>
       <c r="AF30" s="25"/>
       <c r="AG30" s="31">
         <v>54.560429999999997</v>
       </c>
       <c r="AH30" s="31">
         <v>143.93342000000001</v>
       </c>
       <c r="AI30" s="37"/>
       <c r="AJ30" s="37"/>
       <c r="AK30" s="37">
-        <v>3.1103499999999999</v>
+        <v>24.53368</v>
       </c>
       <c r="AL30" s="37">
-        <v>26.99587</v>
+        <v>145.33259000000001</v>
       </c>
     </row>
     <row r="31" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="17"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17">
         <v>19.8</v>
       </c>
       <c r="F31" s="17">
         <v>122.2</v>
       </c>
       <c r="G31" s="17"/>
       <c r="H31" s="17"/>
       <c r="I31" s="18">
         <v>26.065999999999999</v>
       </c>
       <c r="J31" s="18">
         <v>93.785790000000006</v>
       </c>
@@ -5456,54 +5456,54 @@
       </c>
       <c r="X37" s="21">
         <v>255.02873</v>
       </c>
       <c r="Y37" s="21"/>
       <c r="Z37" s="21"/>
       <c r="AA37" s="26">
         <v>160.4</v>
       </c>
       <c r="AB37" s="26">
         <v>53.026969999999999</v>
       </c>
       <c r="AC37" s="26">
         <v>74.099999999999994</v>
       </c>
       <c r="AD37" s="26">
         <v>3.4192200000000001</v>
       </c>
       <c r="AE37" s="31">
         <v>573.63963999999999</v>
       </c>
       <c r="AF37" s="25"/>
       <c r="AG37" s="26"/>
       <c r="AH37" s="26"/>
       <c r="AI37" s="37">
-        <v>1407.80258</v>
+        <v>1658.4385</v>
       </c>
       <c r="AJ37" s="37">
-        <v>185.79848999999999</v>
+        <v>234.44506999999999</v>
       </c>
       <c r="AK37" s="37">
         <v>198.3</v>
       </c>
       <c r="AL37" s="37">
         <v>32.182600000000001</v>
       </c>
     </row>
     <row r="38" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="17">
         <v>344.9</v>
       </c>
       <c r="D38" s="17">
         <v>123.5</v>
       </c>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17">
         <v>1352.7</v>
@@ -5712,54 +5712,54 @@
       <c r="Y40" s="21">
         <v>20.100000000000001</v>
       </c>
       <c r="Z40" s="21">
         <v>3.2770000000000001</v>
       </c>
       <c r="AA40" s="26">
         <v>406.22</v>
       </c>
       <c r="AB40" s="26">
         <v>245.20667</v>
       </c>
       <c r="AC40" s="26">
         <v>18.5</v>
       </c>
       <c r="AD40" s="26">
         <v>0.81189999999999996</v>
       </c>
       <c r="AE40" s="31">
         <v>155.15</v>
       </c>
       <c r="AF40" s="25"/>
       <c r="AG40" s="26"/>
       <c r="AH40" s="26"/>
       <c r="AI40" s="37">
-        <v>378.38929999999999</v>
+        <v>1224.6123</v>
       </c>
       <c r="AJ40" s="37">
-        <v>188.53949</v>
+        <v>233.15349000000001</v>
       </c>
       <c r="AK40" s="37">
         <v>107.9</v>
       </c>
       <c r="AL40" s="37">
         <v>17.535699999999999</v>
       </c>
     </row>
     <row r="41" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="17">
         <v>229.5</v>
       </c>
       <c r="D41" s="17">
         <v>162.4</v>
       </c>
       <c r="E41" s="17"/>
       <c r="F41" s="17"/>
       <c r="G41" s="18">
         <v>903.59</v>
@@ -6196,54 +6196,54 @@
         <v>2.0447199999999999</v>
       </c>
       <c r="AA46" s="26"/>
       <c r="AB46" s="26"/>
       <c r="AC46" s="26">
         <v>13.231070000000001</v>
       </c>
       <c r="AD46" s="26">
         <v>4.9927599999999996</v>
       </c>
       <c r="AE46" s="26"/>
       <c r="AF46" s="25"/>
       <c r="AG46" s="31">
         <v>1.14947</v>
       </c>
       <c r="AH46" s="31">
         <v>1.7292000000000001</v>
       </c>
       <c r="AI46" s="37">
         <v>66.400000000000006</v>
       </c>
       <c r="AJ46" s="37">
         <v>55.573610000000002</v>
       </c>
       <c r="AK46" s="37">
-        <v>9.9580000000000002E-2</v>
+        <v>0.12298000000000001</v>
       </c>
       <c r="AL46" s="37">
-        <v>1.0450699999999999</v>
+        <v>1.2917700000000001</v>
       </c>
     </row>
     <row r="47" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17">
         <v>93.1</v>
       </c>
       <c r="F47" s="17">
         <v>76.3</v>
       </c>
       <c r="G47" s="18">
         <v>1</v>
       </c>
       <c r="H47" s="18">
         <v>0.43653999999999998</v>
       </c>
       <c r="I47" s="17">
         <v>2</v>
@@ -6280,54 +6280,54 @@
       <c r="Y47" s="21">
         <v>2.3917000000000002</v>
       </c>
       <c r="Z47" s="21">
         <v>2.7405599999999999</v>
       </c>
       <c r="AA47" s="26"/>
       <c r="AB47" s="26"/>
       <c r="AC47" s="26">
         <v>24.706499999999998</v>
       </c>
       <c r="AD47" s="26">
         <v>2.6297299999999999</v>
       </c>
       <c r="AE47" s="26"/>
       <c r="AF47" s="25"/>
       <c r="AG47" s="31">
         <v>738.32860000000005</v>
       </c>
       <c r="AH47" s="31">
         <v>88.709400000000002</v>
       </c>
       <c r="AI47" s="37"/>
       <c r="AJ47" s="37"/>
       <c r="AK47" s="37">
-        <v>1175.9603999999999</v>
+        <v>1836.5563999999999</v>
       </c>
       <c r="AL47" s="37">
-        <v>121.59805</v>
+        <v>202.21474000000001</v>
       </c>
     </row>
     <row r="48" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="17"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
       <c r="N48" s="17"/>
       <c r="O48" s="17"/>
       <c r="P48" s="17"/>
       <c r="Q48" s="17"/>
       <c r="R48" s="17"/>
@@ -6404,54 +6404,54 @@
       <c r="Y49" s="21">
         <v>8.9760000000000006E-2</v>
       </c>
       <c r="Z49" s="21">
         <v>0.56679999999999997</v>
       </c>
       <c r="AA49" s="25"/>
       <c r="AB49" s="25"/>
       <c r="AC49" s="26">
         <v>6.2399999999999997E-2</v>
       </c>
       <c r="AD49" s="26">
         <v>0.36364999999999997</v>
       </c>
       <c r="AE49" s="25"/>
       <c r="AF49" s="25"/>
       <c r="AG49" s="31">
         <v>4.9979999999999997E-2</v>
       </c>
       <c r="AH49" s="31">
         <v>0.41791</v>
       </c>
       <c r="AI49" s="37"/>
       <c r="AJ49" s="37"/>
       <c r="AK49" s="37">
-        <v>8.1920000000000007E-2</v>
+        <v>8.9840000000000003E-2</v>
       </c>
       <c r="AL49" s="37">
-        <v>0.47671999999999998</v>
+        <v>0.56298999999999999</v>
       </c>
     </row>
     <row r="50" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="18"/>
       <c r="L50" s="18"/>
       <c r="M50" s="18">
         <v>1.554E-2</v>
       </c>
       <c r="N50" s="18">
         <v>0.20161999999999999</v>
       </c>
@@ -6856,54 +6856,54 @@
       <c r="U55" s="7"/>
       <c r="V55" s="7"/>
       <c r="W55" s="21">
         <v>3758.1964400000002</v>
       </c>
       <c r="X55" s="21">
         <v>1984.93887</v>
       </c>
       <c r="Y55" s="21"/>
       <c r="Z55" s="21"/>
       <c r="AA55" s="26">
         <v>3634.9502200000002</v>
       </c>
       <c r="AB55" s="26">
         <v>1986.9107899999999</v>
       </c>
       <c r="AC55" s="26"/>
       <c r="AD55" s="26"/>
       <c r="AE55" s="26">
         <v>1181.55</v>
       </c>
       <c r="AF55" s="25"/>
       <c r="AG55" s="26"/>
       <c r="AH55" s="26"/>
       <c r="AI55" s="37">
-        <v>1860.9459999999999</v>
+        <v>2478.6460000000002</v>
       </c>
       <c r="AJ55" s="37">
-        <v>378.71911999999998</v>
+        <v>539.34389999999996</v>
       </c>
       <c r="AK55" s="37"/>
       <c r="AL55" s="37"/>
     </row>
     <row r="56" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A56" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>102</v>
       </c>
       <c r="C56" s="17"/>
       <c r="D56" s="17"/>
       <c r="E56" s="17">
         <v>2684.6</v>
       </c>
       <c r="F56" s="17">
         <v>1417.3</v>
       </c>
       <c r="G56" s="18">
         <v>34</v>
       </c>
       <c r="H56" s="18">
         <v>15.3</v>
       </c>
@@ -7189,52 +7189,56 @@
       </c>
       <c r="W59" s="22"/>
       <c r="X59" s="22"/>
       <c r="Y59" s="21">
         <v>36.42</v>
       </c>
       <c r="Z59" s="21">
         <v>78.453800000000001</v>
       </c>
       <c r="AA59" s="26"/>
       <c r="AB59" s="26"/>
       <c r="AC59" s="26">
         <v>69.947800000000001</v>
       </c>
       <c r="AD59" s="26">
         <v>187.92893000000001</v>
       </c>
       <c r="AE59" s="26"/>
       <c r="AF59" s="25"/>
       <c r="AG59" s="31">
         <v>43.372300000000003</v>
       </c>
       <c r="AH59" s="31">
         <v>117.25409000000001</v>
       </c>
-      <c r="AI59" s="37"/>
-      <c r="AJ59" s="37"/>
+      <c r="AI59" s="37">
+        <v>10</v>
+      </c>
+      <c r="AJ59" s="37">
+        <v>39.917540000000002</v>
+      </c>
       <c r="AK59" s="37">
         <v>169.55165</v>
       </c>
       <c r="AL59" s="37">
         <v>25.763680000000001</v>
       </c>
     </row>
     <row r="60" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A60" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="17"/>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="17"/>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
       <c r="I60" s="17"/>
       <c r="J60" s="17"/>
       <c r="K60" s="17"/>
       <c r="L60" s="17"/>
       <c r="M60" s="17"/>
@@ -7454,54 +7458,54 @@
       <c r="AA63" s="26"/>
       <c r="AB63" s="26"/>
       <c r="AC63" s="26">
         <v>1.1496900000000001</v>
       </c>
       <c r="AD63" s="26">
         <v>16.24005</v>
       </c>
       <c r="AE63" s="26">
         <v>0.01</v>
       </c>
       <c r="AF63" s="25"/>
       <c r="AG63" s="31">
         <v>11.506019999999999</v>
       </c>
       <c r="AH63" s="31">
         <v>130.18467000000001</v>
       </c>
       <c r="AI63" s="37">
         <v>0.44</v>
       </c>
       <c r="AJ63" s="37">
         <v>3.758</v>
       </c>
       <c r="AK63" s="37">
-        <v>0.39367999999999997</v>
+        <v>0.66796999999999995</v>
       </c>
       <c r="AL63" s="37">
-        <v>10.22237</v>
+        <v>15.082280000000001</v>
       </c>
     </row>
     <row r="64" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A64" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C64" s="17">
         <v>11</v>
       </c>
       <c r="D64" s="17">
         <v>32.1</v>
       </c>
       <c r="E64" s="17">
         <v>19.899999999999999</v>
       </c>
       <c r="F64" s="17">
         <v>126.1</v>
       </c>
       <c r="G64" s="18">
         <v>27.123999999999999</v>
       </c>
       <c r="H64" s="18">
@@ -7562,54 +7566,54 @@
         <v>605.79607999999996</v>
       </c>
       <c r="AA64" s="26">
         <v>22.56</v>
       </c>
       <c r="AB64" s="26">
         <v>29.148</v>
       </c>
       <c r="AC64" s="26">
         <v>47.028709999999997</v>
       </c>
       <c r="AD64" s="26">
         <v>218.68127999999999</v>
       </c>
       <c r="AE64" s="26"/>
       <c r="AF64" s="25"/>
       <c r="AG64" s="31">
         <v>32.514000000000003</v>
       </c>
       <c r="AH64" s="31">
         <v>252.05905000000001</v>
       </c>
       <c r="AI64" s="37"/>
       <c r="AJ64" s="37"/>
       <c r="AK64" s="37">
-        <v>27.946899999999999</v>
+        <v>79.623440000000002</v>
       </c>
       <c r="AL64" s="37">
-        <v>201.04760999999999</v>
+        <v>254.1285</v>
       </c>
     </row>
     <row r="65" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A65" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="17"/>
       <c r="D65" s="17"/>
       <c r="E65" s="17">
         <v>0.1</v>
       </c>
       <c r="F65" s="17">
         <v>1.3</v>
       </c>
       <c r="G65" s="17"/>
       <c r="H65" s="17"/>
       <c r="I65" s="17"/>
       <c r="J65" s="17"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18">
         <v>1E-3</v>
@@ -7718,54 +7722,54 @@
       <c r="Y66" s="21">
         <v>0.59065999999999996</v>
       </c>
       <c r="Z66" s="21">
         <v>4.4096599999999997</v>
       </c>
       <c r="AA66" s="26"/>
       <c r="AB66" s="26"/>
       <c r="AC66" s="26">
         <v>0.52671000000000001</v>
       </c>
       <c r="AD66" s="26">
         <v>4.5008299999999997</v>
       </c>
       <c r="AE66" s="26"/>
       <c r="AF66" s="25"/>
       <c r="AG66" s="31">
         <v>0.43029000000000001</v>
       </c>
       <c r="AH66" s="31">
         <v>4.2992600000000003</v>
       </c>
       <c r="AI66" s="37"/>
       <c r="AJ66" s="37"/>
       <c r="AK66" s="37">
-        <v>0.25109999999999999</v>
+        <v>0.45358999999999999</v>
       </c>
       <c r="AL66" s="37">
-        <v>1.97505</v>
+        <v>5.0477999999999996</v>
       </c>
     </row>
     <row r="67" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A67" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="17"/>
       <c r="D67" s="17"/>
       <c r="E67" s="17"/>
       <c r="F67" s="17"/>
       <c r="G67" s="17"/>
       <c r="H67" s="17"/>
       <c r="I67" s="17"/>
       <c r="J67" s="17"/>
       <c r="K67" s="17"/>
       <c r="L67" s="17"/>
       <c r="M67" s="17"/>
       <c r="N67" s="17"/>
       <c r="O67" s="17"/>
       <c r="P67" s="17"/>
       <c r="Q67" s="18">
         <v>1E-3</v>
@@ -7854,54 +7858,54 @@
       <c r="Y68" s="21">
         <v>0.11419</v>
       </c>
       <c r="Z68" s="21">
         <v>1.0325200000000001</v>
       </c>
       <c r="AA68" s="26"/>
       <c r="AB68" s="26"/>
       <c r="AC68" s="26">
         <v>0.1512</v>
       </c>
       <c r="AD68" s="26">
         <v>1.9937800000000001</v>
       </c>
       <c r="AE68" s="26"/>
       <c r="AF68" s="25"/>
       <c r="AG68" s="31">
         <v>0.19439000000000001</v>
       </c>
       <c r="AH68" s="31">
         <v>2.8151799999999998</v>
       </c>
       <c r="AI68" s="37"/>
       <c r="AJ68" s="37"/>
       <c r="AK68" s="37">
-        <v>0.1075</v>
+        <v>0.1123</v>
       </c>
       <c r="AL68" s="37">
-        <v>1.8343</v>
+        <v>1.8686199999999999</v>
       </c>
     </row>
     <row r="69" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A69" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="17"/>
       <c r="D69" s="17"/>
       <c r="E69" s="17">
         <v>3.1E-2</v>
       </c>
       <c r="F69" s="17">
         <v>0.6</v>
       </c>
       <c r="G69" s="17"/>
       <c r="H69" s="17"/>
       <c r="I69" s="18">
         <v>2.6599999999999999E-2</v>
       </c>
       <c r="J69" s="18">
         <v>0.41413</v>
       </c>
@@ -7938,54 +7942,54 @@
       <c r="Y69" s="21">
         <v>0.10115</v>
       </c>
       <c r="Z69" s="21">
         <v>1.7589399999999999</v>
       </c>
       <c r="AA69" s="26"/>
       <c r="AB69" s="26"/>
       <c r="AC69" s="26">
         <v>0.1062</v>
       </c>
       <c r="AD69" s="26">
         <v>2.5097700000000001</v>
       </c>
       <c r="AE69" s="26"/>
       <c r="AF69" s="25"/>
       <c r="AG69" s="31">
         <v>0.19256000000000001</v>
       </c>
       <c r="AH69" s="31">
         <v>3.6296200000000001</v>
       </c>
       <c r="AI69" s="37"/>
       <c r="AJ69" s="37"/>
       <c r="AK69" s="37">
-        <v>0.10920000000000001</v>
+        <v>0.11816</v>
       </c>
       <c r="AL69" s="37">
-        <v>2.2902300000000002</v>
+        <v>2.4820799999999998</v>
       </c>
     </row>
     <row r="70" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A70" s="5" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="17"/>
       <c r="D70" s="17"/>
       <c r="E70" s="17">
         <v>1.4E-2</v>
       </c>
       <c r="F70" s="17">
         <v>0.2</v>
       </c>
       <c r="G70" s="17"/>
       <c r="H70" s="17"/>
       <c r="I70" s="18">
         <v>2E-3</v>
       </c>
       <c r="J70" s="18">
         <v>1.813E-2</v>
       </c>
@@ -8090,54 +8094,54 @@
       <c r="Y71" s="21">
         <v>7.8950000000000006E-2</v>
       </c>
       <c r="Z71" s="21">
         <v>0.47642000000000001</v>
       </c>
       <c r="AA71" s="26"/>
       <c r="AB71" s="26"/>
       <c r="AC71" s="26">
         <v>0.74450000000000005</v>
       </c>
       <c r="AD71" s="26">
         <v>3.7387899999999998</v>
       </c>
       <c r="AE71" s="26"/>
       <c r="AF71" s="25"/>
       <c r="AG71" s="31">
         <v>0.14906</v>
       </c>
       <c r="AH71" s="31">
         <v>1.6821900000000001</v>
       </c>
       <c r="AI71" s="37"/>
       <c r="AJ71" s="37"/>
       <c r="AK71" s="37">
-        <v>4.0599999999999997E-2</v>
+        <v>4.4600000000000001E-2</v>
       </c>
       <c r="AL71" s="37">
-        <v>0.17802999999999999</v>
+        <v>0.20077999999999999</v>
       </c>
     </row>
     <row r="72" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="5" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="17"/>
       <c r="D72" s="17"/>
       <c r="E72" s="17">
         <v>27.8</v>
       </c>
       <c r="F72" s="17">
         <v>32.4</v>
       </c>
       <c r="G72" s="17"/>
       <c r="H72" s="17"/>
       <c r="I72" s="17">
         <v>10.9</v>
       </c>
       <c r="J72" s="17">
         <v>22.8</v>
       </c>
@@ -8170,54 +8174,54 @@
       <c r="Y72" s="21">
         <v>6.8038400000000001</v>
       </c>
       <c r="Z72" s="21">
         <v>21.011800000000001</v>
       </c>
       <c r="AA72" s="26"/>
       <c r="AB72" s="26"/>
       <c r="AC72" s="26">
         <v>9.9725699999999993</v>
       </c>
       <c r="AD72" s="26">
         <v>33.951160000000002</v>
       </c>
       <c r="AE72" s="26"/>
       <c r="AF72" s="25"/>
       <c r="AG72" s="31">
         <v>14.782209999999999</v>
       </c>
       <c r="AH72" s="31">
         <v>56.453850000000003</v>
       </c>
       <c r="AI72" s="37"/>
       <c r="AJ72" s="37"/>
       <c r="AK72" s="37">
-        <v>4.2377000000000002</v>
+        <v>5.0676399999999999</v>
       </c>
       <c r="AL72" s="37">
-        <v>11.9992</v>
+        <v>16.653030000000001</v>
       </c>
     </row>
     <row r="73" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A73" s="5" t="s">
         <v>135</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>136</v>
       </c>
       <c r="C73" s="18">
         <v>17175</v>
       </c>
       <c r="D73" s="18">
         <v>3986.2260000000001</v>
       </c>
       <c r="E73" s="18">
         <v>63.398389999999999</v>
       </c>
       <c r="F73" s="18">
         <v>15.86225</v>
       </c>
       <c r="G73" s="18">
         <v>14915</v>
       </c>
       <c r="H73" s="18">
@@ -8278,60 +8282,60 @@
         <v>323.39657</v>
       </c>
       <c r="AA73" s="26">
         <v>3680</v>
       </c>
       <c r="AB73" s="26">
         <v>1345.944</v>
       </c>
       <c r="AC73" s="26">
         <v>1330.7829999999999</v>
       </c>
       <c r="AD73" s="26">
         <v>344.86950999999999</v>
       </c>
       <c r="AE73" s="31">
         <v>50887</v>
       </c>
       <c r="AF73" s="25"/>
       <c r="AG73" s="31">
         <v>446.596</v>
       </c>
       <c r="AH73" s="31">
         <v>136.32250999999999</v>
       </c>
       <c r="AI73" s="37">
-        <v>30415.1</v>
+        <v>35741.599999999999</v>
       </c>
       <c r="AJ73" s="37">
-        <v>8973.0329999999994</v>
+        <v>10667.983</v>
       </c>
       <c r="AK73" s="37">
-        <v>170.02940000000001</v>
+        <v>173.4854</v>
       </c>
       <c r="AL73" s="37">
-        <v>54.318689999999997</v>
+        <v>56.068300000000001</v>
       </c>
     </row>
     <row r="74" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A74" s="5" t="s">
         <v>137</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>138</v>
       </c>
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
       <c r="E74" s="17">
         <v>0.1</v>
       </c>
       <c r="F74" s="17">
         <v>0.2</v>
       </c>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
       <c r="I74" s="17">
         <v>1.7</v>
       </c>
       <c r="J74" s="17">
         <v>2.5</v>
       </c>
@@ -8364,54 +8368,54 @@
       <c r="Y74" s="21">
         <v>4.1067999999999998</v>
       </c>
       <c r="Z74" s="21">
         <v>7.7301700000000002</v>
       </c>
       <c r="AA74" s="26"/>
       <c r="AB74" s="26"/>
       <c r="AC74" s="26">
         <v>12.66235</v>
       </c>
       <c r="AD74" s="26">
         <v>7.9143699999999999</v>
       </c>
       <c r="AE74" s="31"/>
       <c r="AF74" s="25"/>
       <c r="AG74" s="31">
         <v>4.9775999999999998</v>
       </c>
       <c r="AH74" s="31">
         <v>8.1332699999999996</v>
       </c>
       <c r="AI74" s="37"/>
       <c r="AJ74" s="37"/>
       <c r="AK74" s="37">
-        <v>1.6288499999999999</v>
+        <v>2.1746500000000002</v>
       </c>
       <c r="AL74" s="37">
-        <v>2.3424399999999999</v>
+        <v>2.9185400000000001</v>
       </c>
     </row>
     <row r="75" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A75" s="5" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="18">
         <v>612</v>
       </c>
       <c r="D75" s="18">
         <v>110.125</v>
       </c>
       <c r="E75" s="17">
         <v>166.5</v>
       </c>
       <c r="F75" s="17">
         <v>71.8</v>
       </c>
       <c r="G75" s="18">
         <v>408</v>
       </c>
       <c r="H75" s="18">
@@ -8458,54 +8462,54 @@
       </c>
       <c r="Z75" s="21">
         <v>120.82807</v>
       </c>
       <c r="AA75" s="26"/>
       <c r="AB75" s="26"/>
       <c r="AC75" s="26">
         <v>148.71</v>
       </c>
       <c r="AD75" s="26">
         <v>72.392189999999999</v>
       </c>
       <c r="AE75" s="31">
         <v>20</v>
       </c>
       <c r="AF75" s="25"/>
       <c r="AG75" s="31">
         <v>151.0377</v>
       </c>
       <c r="AH75" s="31">
         <v>86.828360000000004</v>
       </c>
       <c r="AI75" s="37"/>
       <c r="AJ75" s="37"/>
       <c r="AK75" s="37">
-        <v>78.813900000000004</v>
+        <v>90.133899999999997</v>
       </c>
       <c r="AL75" s="37">
-        <v>52.395940000000003</v>
+        <v>59.965479999999999</v>
       </c>
     </row>
     <row r="76" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A76" s="5" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="18">
         <v>76.715000000000003</v>
       </c>
       <c r="D76" s="18">
         <v>31.753</v>
       </c>
       <c r="E76" s="17">
         <v>429.6</v>
       </c>
       <c r="F76" s="17">
         <v>283.39999999999998</v>
       </c>
       <c r="G76" s="17"/>
       <c r="H76" s="17"/>
       <c r="I76" s="17">
         <v>557</v>
@@ -8542,54 +8546,54 @@
       <c r="Y76" s="21">
         <v>648.41405999999995</v>
       </c>
       <c r="Z76" s="21">
         <v>423.87646000000001</v>
       </c>
       <c r="AA76" s="26"/>
       <c r="AB76" s="26"/>
       <c r="AC76" s="26">
         <v>710.52333999999996</v>
       </c>
       <c r="AD76" s="26">
         <v>451.07753000000002</v>
       </c>
       <c r="AE76" s="31"/>
       <c r="AF76" s="25"/>
       <c r="AG76" s="31">
         <v>691.86039000000005</v>
       </c>
       <c r="AH76" s="31">
         <v>533.89769999999999</v>
       </c>
       <c r="AI76" s="37"/>
       <c r="AJ76" s="37"/>
       <c r="AK76" s="37">
-        <v>422.3297</v>
+        <v>461.26436999999999</v>
       </c>
       <c r="AL76" s="37">
-        <v>360.35102999999998</v>
+        <v>395.23845999999998</v>
       </c>
     </row>
     <row r="77" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A77" s="5" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="17"/>
       <c r="D77" s="17"/>
       <c r="E77" s="17"/>
       <c r="F77" s="17"/>
       <c r="G77" s="17"/>
       <c r="H77" s="17"/>
       <c r="I77" s="17"/>
       <c r="J77" s="17"/>
       <c r="K77" s="17"/>
       <c r="L77" s="17"/>
       <c r="M77" s="17"/>
       <c r="N77" s="17"/>
       <c r="O77" s="17"/>
       <c r="P77" s="17"/>
       <c r="Q77" s="17"/>
       <c r="R77" s="17"/>
@@ -8666,54 +8670,54 @@
       <c r="Y78" s="21">
         <v>1.8048</v>
       </c>
       <c r="Z78" s="21">
         <v>11.33142</v>
       </c>
       <c r="AA78" s="25"/>
       <c r="AB78" s="25"/>
       <c r="AC78" s="26">
         <v>1.3144</v>
       </c>
       <c r="AD78" s="26">
         <v>9.4960699999999996</v>
       </c>
       <c r="AE78" s="25"/>
       <c r="AF78" s="25"/>
       <c r="AG78" s="31">
         <v>1.4803999999999999</v>
       </c>
       <c r="AH78" s="31">
         <v>12.129770000000001</v>
       </c>
       <c r="AI78" s="37"/>
       <c r="AJ78" s="37"/>
       <c r="AK78" s="37">
-        <v>7.9799999999999996E-2</v>
+        <v>0.13619999999999999</v>
       </c>
       <c r="AL78" s="37">
-        <v>0.54227000000000003</v>
+        <v>1.1532</v>
       </c>
     </row>
     <row r="79" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A79" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>148</v>
       </c>
       <c r="C79" s="17"/>
       <c r="D79" s="17"/>
       <c r="E79" s="17"/>
       <c r="F79" s="17"/>
       <c r="G79" s="17"/>
       <c r="H79" s="17"/>
       <c r="I79" s="18">
         <v>16581.63</v>
       </c>
       <c r="J79" s="18">
         <v>7335.5857299999998</v>
       </c>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18">
         <v>15355.9877</v>
@@ -8874,54 +8878,54 @@
       <c r="Y81" s="21">
         <v>61.185749999999999</v>
       </c>
       <c r="Z81" s="21">
         <v>12.091419999999999</v>
       </c>
       <c r="AA81" s="25"/>
       <c r="AB81" s="25"/>
       <c r="AC81" s="26">
         <v>1.5166500000000001</v>
       </c>
       <c r="AD81" s="26">
         <v>5.4863999999999997</v>
       </c>
       <c r="AE81" s="25"/>
       <c r="AF81" s="25"/>
       <c r="AG81" s="31">
         <v>1.2298</v>
       </c>
       <c r="AH81" s="31">
         <v>6.1401500000000002</v>
       </c>
       <c r="AI81" s="37"/>
       <c r="AJ81" s="37"/>
       <c r="AK81" s="37">
-        <v>0.43219999999999997</v>
+        <v>0.65990000000000004</v>
       </c>
       <c r="AL81" s="37">
-        <v>2.3069500000000001</v>
+        <v>3.7408600000000001</v>
       </c>
     </row>
     <row r="82" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A82" s="5" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="17"/>
       <c r="D82" s="17"/>
       <c r="E82" s="17"/>
       <c r="F82" s="17"/>
       <c r="G82" s="17"/>
       <c r="H82" s="17"/>
       <c r="I82" s="17"/>
       <c r="J82" s="17"/>
       <c r="K82" s="17"/>
       <c r="L82" s="17"/>
       <c r="M82" s="17"/>
       <c r="N82" s="17"/>
       <c r="O82" s="17"/>
       <c r="P82" s="17"/>
       <c r="Q82" s="17"/>
       <c r="R82" s="17"/>
@@ -8990,54 +8994,54 @@
         <v>0.17552999999999999</v>
       </c>
       <c r="W83" s="12"/>
       <c r="X83" s="12"/>
       <c r="Y83" s="21">
         <v>30</v>
       </c>
       <c r="Z83" s="21">
         <v>6.5823400000000003</v>
       </c>
       <c r="AA83" s="25"/>
       <c r="AB83" s="25"/>
       <c r="AC83" s="26"/>
       <c r="AD83" s="26"/>
       <c r="AE83" s="25"/>
       <c r="AF83" s="25"/>
       <c r="AG83" s="31">
         <v>264.66000000000003</v>
       </c>
       <c r="AH83" s="31">
         <v>192.25605999999999</v>
       </c>
       <c r="AI83" s="37"/>
       <c r="AJ83" s="37"/>
       <c r="AK83" s="37">
-        <v>751.03</v>
+        <v>865.73</v>
       </c>
       <c r="AL83" s="37">
-        <v>573.38756000000001</v>
+        <v>658.18831</v>
       </c>
     </row>
     <row r="84" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A84" s="5" t="s">
         <v>157</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>158</v>
       </c>
       <c r="C84" s="17"/>
       <c r="D84" s="17"/>
       <c r="E84" s="18">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F84" s="18">
         <v>7.7600000000000002E-2</v>
       </c>
       <c r="G84" s="18">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H84" s="18">
         <v>2.0367000000000002</v>
       </c>
       <c r="I84" s="18">
         <v>0.95</v>
@@ -9318,54 +9322,54 @@
         <v>20.374089999999999</v>
       </c>
       <c r="AA88" s="26">
         <v>1.74</v>
       </c>
       <c r="AB88" s="26">
         <v>18.096</v>
       </c>
       <c r="AC88" s="26">
         <v>2.1463999999999999</v>
       </c>
       <c r="AD88" s="26">
         <v>38.688360000000003</v>
       </c>
       <c r="AE88" s="26"/>
       <c r="AF88" s="25"/>
       <c r="AG88" s="26">
         <v>1.75003</v>
       </c>
       <c r="AH88" s="26">
         <v>30.570129999999999</v>
       </c>
       <c r="AI88" s="37"/>
       <c r="AJ88" s="37"/>
       <c r="AK88" s="37">
-        <v>1.6593899999999999</v>
+        <v>1.83639</v>
       </c>
       <c r="AL88" s="37">
-        <v>31.414919999999999</v>
+        <v>33.439540000000001</v>
       </c>
     </row>
     <row r="89" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A89" s="5" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="17"/>
       <c r="D89" s="17"/>
       <c r="E89" s="17"/>
       <c r="F89" s="17"/>
       <c r="G89" s="17"/>
       <c r="H89" s="17"/>
       <c r="I89" s="17"/>
       <c r="J89" s="17"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="N89" s="18">
         <v>0.11071</v>
       </c>
@@ -9566,54 +9570,54 @@
         <v>4251.7497100000001</v>
       </c>
       <c r="AA91" s="26">
         <v>5302.7179999999998</v>
       </c>
       <c r="AB91" s="26">
         <v>5494.0924100000002</v>
       </c>
       <c r="AC91" s="26">
         <v>2638.4740099999999</v>
       </c>
       <c r="AD91" s="26">
         <v>2064.8297699999998</v>
       </c>
       <c r="AE91" s="26"/>
       <c r="AF91" s="25"/>
       <c r="AG91" s="31">
         <v>1245.34653</v>
       </c>
       <c r="AH91" s="31">
         <v>1574.80016</v>
       </c>
       <c r="AI91" s="37"/>
       <c r="AJ91" s="37"/>
       <c r="AK91" s="37">
-        <v>647.18496000000005</v>
+        <v>771.54648999999995</v>
       </c>
       <c r="AL91" s="37">
-        <v>958.82078999999999</v>
+        <v>1099.69964</v>
       </c>
     </row>
     <row r="92" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A92" s="5" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="17"/>
       <c r="D92" s="17"/>
       <c r="E92" s="18">
         <v>4.0800000000000003E-2</v>
       </c>
       <c r="F92" s="18">
         <v>0.13833000000000001</v>
       </c>
       <c r="G92" s="17"/>
       <c r="H92" s="17"/>
       <c r="I92" s="17">
         <v>78.900000000000006</v>
       </c>
       <c r="J92" s="17">
         <v>85.4</v>
       </c>
@@ -9646,54 +9650,54 @@
       <c r="Y92" s="21">
         <v>1.3260000000000001</v>
       </c>
       <c r="Z92" s="21">
         <v>5.7951699999999997</v>
       </c>
       <c r="AA92" s="26"/>
       <c r="AB92" s="26"/>
       <c r="AC92" s="26">
         <v>2.1059999999999999</v>
       </c>
       <c r="AD92" s="26">
         <v>9.9529399999999999</v>
       </c>
       <c r="AE92" s="26"/>
       <c r="AF92" s="25"/>
       <c r="AG92" s="31">
         <v>4.5095999999999998</v>
       </c>
       <c r="AH92" s="31">
         <v>20.125029999999999</v>
       </c>
       <c r="AI92" s="37"/>
       <c r="AJ92" s="37"/>
       <c r="AK92" s="37">
-        <v>0.60719999999999996</v>
+        <v>0.89759999999999995</v>
       </c>
       <c r="AL92" s="37">
-        <v>2.95539</v>
+        <v>4.3024300000000002</v>
       </c>
     </row>
     <row r="93" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A93" s="5" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="17"/>
       <c r="D93" s="17"/>
       <c r="E93" s="18">
         <v>0.31213999999999997</v>
       </c>
       <c r="F93" s="18">
         <v>0.82581000000000004</v>
       </c>
       <c r="G93" s="17"/>
       <c r="H93" s="17"/>
       <c r="I93" s="18">
         <v>0.50283999999999995</v>
       </c>
       <c r="J93" s="18">
         <v>1.2574700000000001</v>
       </c>
@@ -9726,54 +9730,54 @@
       <c r="Y93" s="21">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="Z93" s="21">
         <v>0.14549999999999999</v>
       </c>
       <c r="AA93" s="26"/>
       <c r="AB93" s="26"/>
       <c r="AC93" s="26">
         <v>2.19556</v>
       </c>
       <c r="AD93" s="26">
         <v>3.5147699999999999</v>
       </c>
       <c r="AE93" s="26"/>
       <c r="AF93" s="25"/>
       <c r="AG93" s="26">
         <v>3.9730400000000001</v>
       </c>
       <c r="AH93" s="26">
         <v>7.61266</v>
       </c>
       <c r="AI93" s="37"/>
       <c r="AJ93" s="37"/>
       <c r="AK93" s="37">
-        <v>3.9579999999999997E-2</v>
+        <v>5.3580000000000003E-2</v>
       </c>
       <c r="AL93" s="37">
-        <v>0.15487999999999999</v>
+        <v>0.22674</v>
       </c>
     </row>
     <row r="94" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A94" s="5" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="17"/>
       <c r="D94" s="17"/>
       <c r="E94" s="17">
         <v>3.6</v>
       </c>
       <c r="F94" s="17">
         <v>10.8</v>
       </c>
       <c r="G94" s="17"/>
       <c r="H94" s="17"/>
       <c r="I94" s="17">
         <v>14.6</v>
       </c>
       <c r="J94" s="17">
         <v>87.4</v>
       </c>
@@ -9806,54 +9810,54 @@
       <c r="Y94" s="21">
         <v>17.352180000000001</v>
       </c>
       <c r="Z94" s="21">
         <v>62.526699999999998</v>
       </c>
       <c r="AA94" s="26"/>
       <c r="AB94" s="26"/>
       <c r="AC94" s="26">
         <v>18.195129999999999</v>
       </c>
       <c r="AD94" s="26">
         <v>82.338610000000003</v>
       </c>
       <c r="AE94" s="26"/>
       <c r="AF94" s="25"/>
       <c r="AG94" s="31">
         <v>10.314579999999999</v>
       </c>
       <c r="AH94" s="31">
         <v>84.544830000000005</v>
       </c>
       <c r="AI94" s="37"/>
       <c r="AJ94" s="37"/>
       <c r="AK94" s="37">
-        <v>6.8578799999999998</v>
+        <v>8.8193699999999993</v>
       </c>
       <c r="AL94" s="37">
-        <v>53.450749999999999</v>
+        <v>67.168210000000002</v>
       </c>
     </row>
     <row r="95" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A95" s="5" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="17"/>
       <c r="D95" s="17"/>
       <c r="E95" s="18">
         <v>60.02</v>
       </c>
       <c r="F95" s="18">
         <v>73.135000000000005</v>
       </c>
       <c r="G95" s="17"/>
       <c r="H95" s="17"/>
       <c r="I95" s="17"/>
       <c r="J95" s="17"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18">
         <v>22.68</v>
@@ -9886,54 +9890,54 @@
         <v>6.9751599999999998</v>
       </c>
       <c r="AA95" s="26">
         <v>4.2</v>
       </c>
       <c r="AB95" s="26">
         <v>7.98</v>
       </c>
       <c r="AC95" s="26">
         <v>8.9779999999999999E-2</v>
       </c>
       <c r="AD95" s="26">
         <v>0.90044000000000002</v>
       </c>
       <c r="AE95" s="26"/>
       <c r="AF95" s="25"/>
       <c r="AG95" s="26">
         <v>9.2549999999999993E-2</v>
       </c>
       <c r="AH95" s="26">
         <v>0.99180999999999997</v>
       </c>
       <c r="AI95" s="37"/>
       <c r="AJ95" s="37"/>
       <c r="AK95" s="37">
-        <v>2.75E-2</v>
+        <v>3.4500000000000003E-2</v>
       </c>
       <c r="AL95" s="37">
-        <v>0.21831999999999999</v>
+        <v>0.27648</v>
       </c>
     </row>
     <row r="96" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A96" s="5" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="17"/>
       <c r="D96" s="17"/>
       <c r="E96" s="17">
         <v>4464.7</v>
       </c>
       <c r="F96" s="17">
         <v>3410.2</v>
       </c>
       <c r="G96" s="17"/>
       <c r="H96" s="17"/>
       <c r="I96" s="17">
         <v>1930.7</v>
       </c>
       <c r="J96" s="17">
         <v>1452.8</v>
       </c>
@@ -9970,54 +9974,54 @@
       <c r="Y96" s="21">
         <v>4711.97768</v>
       </c>
       <c r="Z96" s="21">
         <v>6531.3840099999998</v>
       </c>
       <c r="AA96" s="26"/>
       <c r="AB96" s="26"/>
       <c r="AC96" s="26">
         <v>3465.4303300000001</v>
       </c>
       <c r="AD96" s="26">
         <v>4133.8187600000001</v>
       </c>
       <c r="AE96" s="26"/>
       <c r="AF96" s="25"/>
       <c r="AG96" s="31">
         <v>2135.4379600000002</v>
       </c>
       <c r="AH96" s="31">
         <v>3087.1027800000002</v>
       </c>
       <c r="AI96" s="37"/>
       <c r="AJ96" s="37"/>
       <c r="AK96" s="37">
-        <v>291.67559999999997</v>
+        <v>757.6816</v>
       </c>
       <c r="AL96" s="37">
-        <v>382.72924999999998</v>
+        <v>1418.2576899999999</v>
       </c>
     </row>
     <row r="97" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A97" s="5" t="s">
         <v>183</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="18">
         <v>5.7</v>
       </c>
       <c r="D97" s="18">
         <v>14.84376</v>
       </c>
       <c r="E97" s="18">
         <v>1652.90274</v>
       </c>
       <c r="F97" s="18">
         <v>1565.1794400000001</v>
       </c>
       <c r="G97" s="18">
         <v>1</v>
       </c>
       <c r="H97" s="18">
@@ -10062,54 +10066,54 @@
       <c r="Y97" s="21">
         <v>2148.5969399999999</v>
       </c>
       <c r="Z97" s="21">
         <v>2350.2319400000001</v>
       </c>
       <c r="AA97" s="26"/>
       <c r="AB97" s="26"/>
       <c r="AC97" s="26">
         <v>1755.57511</v>
       </c>
       <c r="AD97" s="26">
         <v>1887.7550200000001</v>
       </c>
       <c r="AE97" s="26"/>
       <c r="AF97" s="25"/>
       <c r="AG97" s="31">
         <v>943.49103000000002</v>
       </c>
       <c r="AH97" s="31">
         <v>1524.3886299999999</v>
       </c>
       <c r="AI97" s="37"/>
       <c r="AJ97" s="37"/>
       <c r="AK97" s="37">
-        <v>233.52105</v>
+        <v>326.94265000000001</v>
       </c>
       <c r="AL97" s="37">
-        <v>685.24941999999999</v>
+        <v>856.88562999999999</v>
       </c>
     </row>
     <row r="98" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="5" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="17"/>
       <c r="D98" s="17"/>
       <c r="E98" s="17">
         <v>58.9</v>
       </c>
       <c r="F98" s="17">
         <v>116.2</v>
       </c>
       <c r="G98" s="17"/>
       <c r="H98" s="17"/>
       <c r="I98" s="17">
         <v>161.19999999999999</v>
       </c>
       <c r="J98" s="17">
         <v>205.2</v>
       </c>
@@ -10146,54 +10150,54 @@
         <v>1431.0715600000001</v>
       </c>
       <c r="AA98" s="26"/>
       <c r="AB98" s="26"/>
       <c r="AC98" s="26">
         <v>1124.0745099999999</v>
       </c>
       <c r="AD98" s="26">
         <v>1631.9530299999999</v>
       </c>
       <c r="AE98" s="26">
         <v>3.6</v>
       </c>
       <c r="AF98" s="26">
         <v>10.103199999999999</v>
       </c>
       <c r="AG98" s="31">
         <v>1824.4422999999999</v>
       </c>
       <c r="AH98" s="31">
         <v>2299.47201</v>
       </c>
       <c r="AI98" s="37"/>
       <c r="AJ98" s="37"/>
       <c r="AK98" s="37">
-        <v>542.76160000000004</v>
+        <v>586.53169000000003</v>
       </c>
       <c r="AL98" s="37">
-        <v>908.98167000000001</v>
+        <v>994.67921000000001</v>
       </c>
     </row>
     <row r="99" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A99" s="5" t="s">
         <v>187</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>188</v>
       </c>
       <c r="C99" s="17"/>
       <c r="D99" s="17"/>
       <c r="E99" s="17"/>
       <c r="F99" s="17"/>
       <c r="G99" s="17"/>
       <c r="H99" s="17"/>
       <c r="I99" s="17"/>
       <c r="J99" s="17"/>
       <c r="K99" s="17"/>
       <c r="L99" s="17"/>
       <c r="M99" s="17"/>
       <c r="N99" s="17"/>
       <c r="O99" s="17"/>
       <c r="P99" s="17"/>
       <c r="Q99" s="17"/>
       <c r="R99" s="17"/>
@@ -10282,54 +10286,54 @@
         <v>294.95542999999998</v>
       </c>
       <c r="AA100" s="26"/>
       <c r="AB100" s="26"/>
       <c r="AC100" s="26">
         <v>152.03231</v>
       </c>
       <c r="AD100" s="26">
         <v>514.11401000000001</v>
       </c>
       <c r="AE100" s="26">
         <v>61.948999999999998</v>
       </c>
       <c r="AF100" s="26">
         <v>218.44227000000001</v>
       </c>
       <c r="AG100" s="31">
         <v>138.38220999999999</v>
       </c>
       <c r="AH100" s="31">
         <v>517.82897000000003</v>
       </c>
       <c r="AI100" s="37"/>
       <c r="AJ100" s="37"/>
       <c r="AK100" s="37">
-        <v>64.177419999999998</v>
+        <v>67.533000000000001</v>
       </c>
       <c r="AL100" s="37">
-        <v>289.88195000000002</v>
+        <v>307.89850999999999</v>
       </c>
     </row>
     <row r="101" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A101" s="5" t="s">
         <v>191</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>192</v>
       </c>
       <c r="C101" s="18">
         <v>151.53</v>
       </c>
       <c r="D101" s="18">
         <v>425.517</v>
       </c>
       <c r="E101" s="17">
         <v>0.3</v>
       </c>
       <c r="F101" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="G101" s="17"/>
       <c r="H101" s="17"/>
       <c r="I101" s="17">
         <v>1</v>
@@ -10366,54 +10370,54 @@
       <c r="Y101" s="21">
         <v>1.244</v>
       </c>
       <c r="Z101" s="21">
         <v>13.11463</v>
       </c>
       <c r="AA101" s="26"/>
       <c r="AB101" s="26"/>
       <c r="AC101" s="26">
         <v>5.3611500000000003</v>
       </c>
       <c r="AD101" s="26">
         <v>44.522179999999999</v>
       </c>
       <c r="AE101" s="26"/>
       <c r="AF101" s="26"/>
       <c r="AG101" s="31">
         <v>2.4120200000000001</v>
       </c>
       <c r="AH101" s="31">
         <v>14.435589999999999</v>
       </c>
       <c r="AI101" s="37"/>
       <c r="AJ101" s="37"/>
       <c r="AK101" s="37">
-        <v>1.7760000000000001E-2</v>
+        <v>3.9359999999999999E-2</v>
       </c>
       <c r="AL101" s="37">
-        <v>0.15162</v>
+        <v>0.42259000000000002</v>
       </c>
     </row>
     <row r="102" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="5" t="s">
         <v>193</v>
       </c>
       <c r="B102" s="8" t="s">
         <v>194</v>
       </c>
       <c r="C102" s="17"/>
       <c r="D102" s="17"/>
       <c r="E102" s="17">
         <v>8842.1</v>
       </c>
       <c r="F102" s="17">
         <v>5103.1000000000004</v>
       </c>
       <c r="G102" s="17"/>
       <c r="H102" s="17"/>
       <c r="I102" s="17">
         <v>15431.9</v>
       </c>
       <c r="J102" s="17">
         <v>7015.5</v>
       </c>
@@ -10454,54 +10458,54 @@
       </c>
       <c r="AB102" s="26">
         <v>1.1399999999999999</v>
       </c>
       <c r="AC102" s="26">
         <v>20583.755969999998</v>
       </c>
       <c r="AD102" s="26">
         <v>7317.3121700000002</v>
       </c>
       <c r="AE102" s="26">
         <v>1.923</v>
       </c>
       <c r="AF102" s="26">
         <v>3.5259999999999998</v>
       </c>
       <c r="AG102" s="31">
         <v>10427.5761</v>
       </c>
       <c r="AH102" s="31">
         <v>6080.5998300000001</v>
       </c>
       <c r="AI102" s="37"/>
       <c r="AJ102" s="37"/>
       <c r="AK102" s="37">
-        <v>3830.2139999999999</v>
+        <v>4497.91</v>
       </c>
       <c r="AL102" s="37">
-        <v>2569.9990499999999</v>
+        <v>3053.8386500000001</v>
       </c>
     </row>
     <row r="103" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A103" s="5" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="17"/>
       <c r="D103" s="17"/>
       <c r="E103" s="17">
         <v>20.6</v>
       </c>
       <c r="F103" s="17">
         <v>22.7</v>
       </c>
       <c r="G103" s="17"/>
       <c r="H103" s="17"/>
       <c r="I103" s="17">
         <v>24.6</v>
       </c>
       <c r="J103" s="17">
         <v>28.5</v>
       </c>
@@ -10546,54 +10550,54 @@
       </c>
       <c r="AB103" s="26">
         <v>0.30473</v>
       </c>
       <c r="AC103" s="26">
         <v>50.154440000000001</v>
       </c>
       <c r="AD103" s="26">
         <v>192.52789000000001</v>
       </c>
       <c r="AE103" s="26">
         <v>0.02</v>
       </c>
       <c r="AF103" s="26">
         <v>0.55200000000000005</v>
       </c>
       <c r="AG103" s="31">
         <v>63.511589999999998</v>
       </c>
       <c r="AH103" s="31">
         <v>256.99723999999998</v>
       </c>
       <c r="AI103" s="37"/>
       <c r="AJ103" s="37"/>
       <c r="AK103" s="37">
-        <v>36.596539999999997</v>
+        <v>39.460059999999999</v>
       </c>
       <c r="AL103" s="37">
-        <v>89.003780000000006</v>
+        <v>103.65115</v>
       </c>
     </row>
     <row r="104" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A104" s="5" t="s">
         <v>197</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>198</v>
       </c>
       <c r="C104" s="17"/>
       <c r="D104" s="17"/>
       <c r="E104" s="17"/>
       <c r="F104" s="17"/>
       <c r="G104" s="17"/>
       <c r="H104" s="17"/>
       <c r="I104" s="17"/>
       <c r="J104" s="17"/>
       <c r="K104" s="17"/>
       <c r="L104" s="17"/>
       <c r="M104" s="17"/>
       <c r="N104" s="17"/>
       <c r="O104" s="17"/>
       <c r="P104" s="17"/>
       <c r="Q104" s="17"/>
       <c r="R104" s="17"/>
@@ -10706,54 +10710,54 @@
       <c r="AC105" s="26">
         <v>1551.42896</v>
       </c>
       <c r="AD105" s="26">
         <v>3542.7695899999999</v>
       </c>
       <c r="AE105" s="31">
         <v>156.8329</v>
       </c>
       <c r="AF105" s="31">
         <v>232.51138</v>
       </c>
       <c r="AG105" s="31">
         <v>1579.7162800000001</v>
       </c>
       <c r="AH105" s="31">
         <v>3834.33905</v>
       </c>
       <c r="AI105" s="37">
         <v>10.75812</v>
       </c>
       <c r="AJ105" s="37">
         <v>24.33952</v>
       </c>
       <c r="AK105" s="37">
-        <v>716.01814000000002</v>
+        <v>827.43110999999999</v>
       </c>
       <c r="AL105" s="37">
-        <v>2057.8695299999999</v>
+        <v>2350.4504200000001</v>
       </c>
     </row>
     <row r="106" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A106" s="5" t="s">
         <v>201</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>202</v>
       </c>
       <c r="C106" s="17"/>
       <c r="D106" s="17"/>
       <c r="E106" s="17"/>
       <c r="F106" s="17"/>
       <c r="G106" s="17"/>
       <c r="H106" s="17"/>
       <c r="I106" s="17"/>
       <c r="J106" s="17"/>
       <c r="K106" s="18"/>
       <c r="L106" s="18"/>
       <c r="M106" s="18">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="N106" s="18">
         <v>0.23344999999999999</v>
       </c>
@@ -10914,54 +10918,54 @@
         <v>13.553710000000001</v>
       </c>
       <c r="AA108" s="26"/>
       <c r="AB108" s="26"/>
       <c r="AC108" s="26">
         <v>1.7265699999999999</v>
       </c>
       <c r="AD108" s="26">
         <v>11.50854</v>
       </c>
       <c r="AE108" s="26">
         <v>0.6</v>
       </c>
       <c r="AF108" s="26">
         <v>11.602</v>
       </c>
       <c r="AG108" s="31">
         <v>6.3244300000000004</v>
       </c>
       <c r="AH108" s="31">
         <v>15.335129999999999</v>
       </c>
       <c r="AI108" s="37"/>
       <c r="AJ108" s="37"/>
       <c r="AK108" s="37">
-        <v>0.69401999999999997</v>
+        <v>0.74280000000000002</v>
       </c>
       <c r="AL108" s="37">
-        <v>7.3363399999999999</v>
+        <v>7.9155699999999998</v>
       </c>
     </row>
     <row r="109" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A109" s="5" t="s">
         <v>207</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>208</v>
       </c>
       <c r="C109" s="18">
         <v>45.750999999999998</v>
       </c>
       <c r="D109" s="18">
         <v>93.612300000000005</v>
       </c>
       <c r="E109" s="17">
         <v>4116</v>
       </c>
       <c r="F109" s="17">
         <v>8595.1</v>
       </c>
       <c r="G109" s="18">
         <v>32.793999999999997</v>
       </c>
       <c r="H109" s="18">
@@ -11026,54 +11030,54 @@
       <c r="AC109" s="26">
         <v>4207.4359199999999</v>
       </c>
       <c r="AD109" s="26">
         <v>13191.147129999999</v>
       </c>
       <c r="AE109" s="31">
         <v>10.817</v>
       </c>
       <c r="AF109" s="31">
         <v>45.414479999999998</v>
       </c>
       <c r="AG109" s="31">
         <v>3097.6984299999999</v>
       </c>
       <c r="AH109" s="31">
         <v>11672.97472</v>
       </c>
       <c r="AI109" s="37">
         <v>4.9168000000000003</v>
       </c>
       <c r="AJ109" s="37">
         <v>17.708939999999998</v>
       </c>
       <c r="AK109" s="37">
-        <v>1433.2114799999999</v>
+        <v>1634.0654099999999</v>
       </c>
       <c r="AL109" s="37">
-        <v>5729.4744700000001</v>
+        <v>6381.8365800000001</v>
       </c>
     </row>
     <row r="110" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A110" s="5" t="s">
         <v>209</v>
       </c>
       <c r="B110" s="8" t="s">
         <v>210</v>
       </c>
       <c r="C110" s="17">
         <v>1793.2</v>
       </c>
       <c r="D110" s="17">
         <v>663.2</v>
       </c>
       <c r="E110" s="17">
         <v>320.3</v>
       </c>
       <c r="F110" s="17">
         <v>299.5</v>
       </c>
       <c r="G110" s="18">
         <v>2370.3760000000002</v>
       </c>
       <c r="H110" s="18">
@@ -11136,60 +11140,60 @@
       <c r="AA110" s="26">
         <v>2116.1239999999998</v>
       </c>
       <c r="AB110" s="26">
         <v>1192.0285200000001</v>
       </c>
       <c r="AC110" s="26">
         <v>536.13941999999997</v>
       </c>
       <c r="AD110" s="26">
         <v>937.59802000000002</v>
       </c>
       <c r="AE110" s="31">
         <v>2293.9340000000002</v>
       </c>
       <c r="AF110" s="31">
         <v>1162.3503800000001</v>
       </c>
       <c r="AG110" s="31">
         <v>454.81502999999998</v>
       </c>
       <c r="AH110" s="31">
         <v>854.03242999999998</v>
       </c>
       <c r="AI110" s="37">
-        <v>980.18200000000002</v>
+        <v>1157.1320000000001</v>
       </c>
       <c r="AJ110" s="37">
-        <v>575.24699999999996</v>
+        <v>698.904</v>
       </c>
       <c r="AK110" s="37">
-        <v>264.48124000000001</v>
+        <v>315.41383999999999</v>
       </c>
       <c r="AL110" s="37">
-        <v>471.44767999999999</v>
+        <v>569.30280000000005</v>
       </c>
     </row>
     <row r="111" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A111" s="5" t="s">
         <v>211</v>
       </c>
       <c r="B111" s="8" t="s">
         <v>212</v>
       </c>
       <c r="C111" s="17"/>
       <c r="D111" s="17"/>
       <c r="E111" s="17"/>
       <c r="F111" s="17"/>
       <c r="G111" s="17"/>
       <c r="H111" s="17"/>
       <c r="I111" s="18">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="J111" s="18">
         <v>0.15032999999999999</v>
       </c>
       <c r="K111" s="18"/>
       <c r="L111" s="18"/>
       <c r="M111" s="18">
         <v>2.2700000000000001E-2</v>
@@ -11322,54 +11326,54 @@
       <c r="AC112" s="26">
         <v>177.98418000000001</v>
       </c>
       <c r="AD112" s="26">
         <v>384.07704000000001</v>
       </c>
       <c r="AE112" s="26">
         <v>44</v>
       </c>
       <c r="AF112" s="26">
         <v>115.57979</v>
       </c>
       <c r="AG112" s="31">
         <v>144.87801999999999</v>
       </c>
       <c r="AH112" s="31">
         <v>427.92899</v>
       </c>
       <c r="AI112" s="37">
         <v>7.6</v>
       </c>
       <c r="AJ112" s="37">
         <v>23.375129999999999</v>
       </c>
       <c r="AK112" s="37">
-        <v>99.878600000000006</v>
+        <v>113.15622999999999</v>
       </c>
       <c r="AL112" s="37">
-        <v>237.16659000000001</v>
+        <v>288.13323000000003</v>
       </c>
     </row>
     <row r="113" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A113" s="5" t="s">
         <v>215</v>
       </c>
       <c r="B113" s="8" t="s">
         <v>216</v>
       </c>
       <c r="C113" s="17">
         <v>528</v>
       </c>
       <c r="D113" s="17">
         <v>562.70000000000005</v>
       </c>
       <c r="E113" s="17">
         <v>5074.7</v>
       </c>
       <c r="F113" s="17">
         <v>8407.7000000000007</v>
       </c>
       <c r="G113" s="17">
         <v>556.70000000000005</v>
       </c>
       <c r="H113" s="17">
@@ -11432,60 +11436,60 @@
       <c r="AA113" s="26">
         <v>280.13195999999999</v>
       </c>
       <c r="AB113" s="26">
         <v>403.93714999999997</v>
       </c>
       <c r="AC113" s="26">
         <v>8292.2790800000002</v>
       </c>
       <c r="AD113" s="26">
         <v>20104.48602</v>
       </c>
       <c r="AE113" s="31">
         <v>405.46517</v>
       </c>
       <c r="AF113" s="31">
         <v>620.36987999999997</v>
       </c>
       <c r="AG113" s="31">
         <v>7307.1072899999999</v>
       </c>
       <c r="AH113" s="31">
         <v>20910.906419999999</v>
       </c>
       <c r="AI113" s="37">
-        <v>163.08025000000001</v>
+        <v>177.91889</v>
       </c>
       <c r="AJ113" s="37">
-        <v>248.34289000000001</v>
+        <v>284.94279999999998</v>
       </c>
       <c r="AK113" s="37">
-        <v>3824.6233200000001</v>
+        <v>4373.6532500000003</v>
       </c>
       <c r="AL113" s="37">
-        <v>11984.289339999999</v>
+        <v>13787.37595</v>
       </c>
     </row>
     <row r="114" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A114" s="5" t="s">
         <v>217</v>
       </c>
       <c r="B114" s="8" t="s">
         <v>218</v>
       </c>
       <c r="C114" s="17">
         <v>20.8</v>
       </c>
       <c r="D114" s="17">
         <v>5.6</v>
       </c>
       <c r="E114" s="17">
         <v>11.2</v>
       </c>
       <c r="F114" s="17">
         <v>15.3</v>
       </c>
       <c r="G114" s="17">
         <v>32.5</v>
       </c>
       <c r="H114" s="17">
@@ -11530,54 +11534,54 @@
       <c r="Y114" s="21">
         <v>72.92586</v>
       </c>
       <c r="Z114" s="21">
         <v>70.940809999999999</v>
       </c>
       <c r="AA114" s="26"/>
       <c r="AB114" s="26"/>
       <c r="AC114" s="26">
         <v>89.619590000000002</v>
       </c>
       <c r="AD114" s="26">
         <v>94.825649999999996</v>
       </c>
       <c r="AE114" s="31"/>
       <c r="AF114" s="31"/>
       <c r="AG114" s="31">
         <v>20.152640000000002</v>
       </c>
       <c r="AH114" s="31">
         <v>40.481569999999998</v>
       </c>
       <c r="AI114" s="37"/>
       <c r="AJ114" s="37"/>
       <c r="AK114" s="37">
-        <v>8.0889500000000005</v>
+        <v>9.2972300000000008</v>
       </c>
       <c r="AL114" s="37">
-        <v>7.1321899999999996</v>
+        <v>8.9580900000000003</v>
       </c>
     </row>
     <row r="115" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A115" s="5" t="s">
         <v>219</v>
       </c>
       <c r="B115" s="8" t="s">
         <v>220</v>
       </c>
       <c r="C115" s="17"/>
       <c r="D115" s="17"/>
       <c r="E115" s="17">
         <v>55.7</v>
       </c>
       <c r="F115" s="17">
         <v>31.8</v>
       </c>
       <c r="G115" s="17"/>
       <c r="H115" s="17"/>
       <c r="I115" s="17">
         <v>44.4</v>
       </c>
       <c r="J115" s="17">
         <v>27.2</v>
       </c>
@@ -11690,54 +11694,54 @@
       <c r="Y116" s="21">
         <v>0.77383999999999997</v>
       </c>
       <c r="Z116" s="21">
         <v>1.45746</v>
       </c>
       <c r="AA116" s="26"/>
       <c r="AB116" s="26"/>
       <c r="AC116" s="26">
         <v>1.2268399999999999</v>
       </c>
       <c r="AD116" s="26">
         <v>2.11313</v>
       </c>
       <c r="AE116" s="26"/>
       <c r="AF116" s="26"/>
       <c r="AG116" s="26">
         <v>0.68447999999999998</v>
       </c>
       <c r="AH116" s="26">
         <v>1.41381</v>
       </c>
       <c r="AI116" s="37"/>
       <c r="AJ116" s="37"/>
       <c r="AK116" s="37">
-        <v>0.79920000000000002</v>
+        <v>1.6752</v>
       </c>
       <c r="AL116" s="37">
-        <v>1.8965700000000001</v>
+        <v>3.32484</v>
       </c>
     </row>
     <row r="117" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A117" s="5" t="s">
         <v>223</v>
       </c>
       <c r="B117" s="8" t="s">
         <v>224</v>
       </c>
       <c r="C117" s="17"/>
       <c r="D117" s="17"/>
       <c r="E117" s="18">
         <v>1.23</v>
       </c>
       <c r="F117" s="18">
         <v>3.4086599999999998</v>
       </c>
       <c r="G117" s="18">
         <v>10</v>
       </c>
       <c r="H117" s="18">
         <v>4.9000000000000004</v>
       </c>
       <c r="I117" s="17">
         <v>21.8</v>
@@ -11854,54 +11858,54 @@
       <c r="Y118" s="21">
         <v>1086.5460700000001</v>
       </c>
       <c r="Z118" s="21">
         <v>2659.32431</v>
       </c>
       <c r="AA118" s="26"/>
       <c r="AB118" s="26"/>
       <c r="AC118" s="26">
         <v>808.26414999999997</v>
       </c>
       <c r="AD118" s="26">
         <v>3118.9760999999999</v>
       </c>
       <c r="AE118" s="26"/>
       <c r="AF118" s="26"/>
       <c r="AG118" s="31">
         <v>774.87330999999995</v>
       </c>
       <c r="AH118" s="31">
         <v>3228.0716400000001</v>
       </c>
       <c r="AI118" s="37"/>
       <c r="AJ118" s="37"/>
       <c r="AK118" s="37">
-        <v>518.16045999999994</v>
+        <v>612.46141999999998</v>
       </c>
       <c r="AL118" s="37">
-        <v>2175.8466199999998</v>
+        <v>2519.3706900000002</v>
       </c>
     </row>
     <row r="119" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A119" s="5" t="s">
         <v>227</v>
       </c>
       <c r="B119" s="8" t="s">
         <v>228</v>
       </c>
       <c r="C119" s="17"/>
       <c r="D119" s="17"/>
       <c r="E119" s="18">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F119" s="18">
         <v>3.1E-2</v>
       </c>
       <c r="G119" s="17"/>
       <c r="H119" s="17"/>
       <c r="I119" s="18">
         <v>0.39904000000000001</v>
       </c>
       <c r="J119" s="18">
         <v>0.84001999999999999</v>
       </c>
@@ -12018,54 +12022,54 @@
         <v>304.51706000000001</v>
       </c>
       <c r="AA120" s="26"/>
       <c r="AB120" s="26"/>
       <c r="AC120" s="26">
         <v>209.07336000000001</v>
       </c>
       <c r="AD120" s="26">
         <v>425.60798</v>
       </c>
       <c r="AE120" s="26">
         <v>0.98799999999999999</v>
       </c>
       <c r="AF120" s="26">
         <v>3.0419999999999998</v>
       </c>
       <c r="AG120" s="31">
         <v>164.53583</v>
       </c>
       <c r="AH120" s="31">
         <v>279.22881000000001</v>
       </c>
       <c r="AI120" s="37"/>
       <c r="AJ120" s="37"/>
       <c r="AK120" s="37">
-        <v>73.129180000000005</v>
+        <v>93.761899999999997</v>
       </c>
       <c r="AL120" s="37">
-        <v>226.26159999999999</v>
+        <v>282.49653999999998</v>
       </c>
     </row>
     <row r="121" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A121" s="5" t="s">
         <v>231</v>
       </c>
       <c r="B121" s="8" t="s">
         <v>232</v>
       </c>
       <c r="C121" s="17"/>
       <c r="D121" s="17"/>
       <c r="E121" s="17">
         <v>414.1</v>
       </c>
       <c r="F121" s="17">
         <v>1086.7</v>
       </c>
       <c r="G121" s="17"/>
       <c r="H121" s="17"/>
       <c r="I121" s="17">
         <v>114.6</v>
       </c>
       <c r="J121" s="17">
         <v>303.5</v>
       </c>
@@ -12102,54 +12106,54 @@
       <c r="Y121" s="21">
         <v>189.04106999999999</v>
       </c>
       <c r="Z121" s="21">
         <v>539.78980000000001</v>
       </c>
       <c r="AA121" s="26"/>
       <c r="AB121" s="26"/>
       <c r="AC121" s="26">
         <v>255.97882000000001</v>
       </c>
       <c r="AD121" s="26">
         <v>716.02684999999997</v>
       </c>
       <c r="AE121" s="31"/>
       <c r="AF121" s="31"/>
       <c r="AG121" s="31">
         <v>104.51305000000001</v>
       </c>
       <c r="AH121" s="31">
         <v>529.4973</v>
       </c>
       <c r="AI121" s="37"/>
       <c r="AJ121" s="37"/>
       <c r="AK121" s="37">
-        <v>72.757530000000003</v>
+        <v>76.885419999999996</v>
       </c>
       <c r="AL121" s="37">
-        <v>432.92218000000003</v>
+        <v>467.27030000000002</v>
       </c>
     </row>
     <row r="122" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A122" s="5" t="s">
         <v>233</v>
       </c>
       <c r="B122" s="8" t="s">
         <v>234</v>
       </c>
       <c r="C122" s="17">
         <v>19.5</v>
       </c>
       <c r="D122" s="17">
         <v>11</v>
       </c>
       <c r="E122" s="17">
         <v>461.3</v>
       </c>
       <c r="F122" s="17">
         <v>235.9</v>
       </c>
       <c r="G122" s="17">
         <v>8.6999999999999993</v>
       </c>
       <c r="H122" s="17">
@@ -12194,54 +12198,54 @@
       <c r="Y122" s="21">
         <v>82.204070000000002</v>
       </c>
       <c r="Z122" s="21">
         <v>87.359840000000005</v>
       </c>
       <c r="AA122" s="26"/>
       <c r="AB122" s="26"/>
       <c r="AC122" s="26">
         <v>242.23668000000001</v>
       </c>
       <c r="AD122" s="26">
         <v>220.41758999999999</v>
       </c>
       <c r="AE122" s="31"/>
       <c r="AF122" s="31"/>
       <c r="AG122" s="31">
         <v>103.96834</v>
       </c>
       <c r="AH122" s="31">
         <v>130.37322</v>
       </c>
       <c r="AI122" s="37"/>
       <c r="AJ122" s="37"/>
       <c r="AK122" s="37">
-        <v>27.915690000000001</v>
+        <v>30.498419999999999</v>
       </c>
       <c r="AL122" s="37">
-        <v>54.071919999999999</v>
+        <v>58.257539999999999</v>
       </c>
     </row>
     <row r="123" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A123" s="5" t="s">
         <v>235</v>
       </c>
       <c r="B123" s="8" t="s">
         <v>236</v>
       </c>
       <c r="C123" s="17"/>
       <c r="D123" s="17"/>
       <c r="E123" s="17">
         <v>4.2</v>
       </c>
       <c r="F123" s="17">
         <v>50.1</v>
       </c>
       <c r="G123" s="17"/>
       <c r="H123" s="17"/>
       <c r="I123" s="17">
         <v>132.4</v>
       </c>
       <c r="J123" s="17">
         <v>175.8</v>
       </c>
@@ -12286,54 +12290,54 @@
         <v>74.797169999999994</v>
       </c>
       <c r="AA123" s="26">
         <v>1</v>
       </c>
       <c r="AB123" s="26">
         <v>3.28</v>
       </c>
       <c r="AC123" s="26">
         <v>31.661919999999999</v>
       </c>
       <c r="AD123" s="26">
         <v>126.15655</v>
       </c>
       <c r="AE123" s="31"/>
       <c r="AF123" s="31"/>
       <c r="AG123" s="31">
         <v>16.05931</v>
       </c>
       <c r="AH123" s="31">
         <v>114.45005999999999</v>
       </c>
       <c r="AI123" s="37"/>
       <c r="AJ123" s="37"/>
       <c r="AK123" s="37">
-        <v>12.98006</v>
+        <v>14.489839999999999</v>
       </c>
       <c r="AL123" s="37">
-        <v>108.7683</v>
+        <v>128.04408000000001</v>
       </c>
     </row>
     <row r="124" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A124" s="5" t="s">
         <v>237</v>
       </c>
       <c r="B124" s="8" t="s">
         <v>238</v>
       </c>
       <c r="C124" s="17"/>
       <c r="D124" s="17"/>
       <c r="E124" s="17">
         <v>58.5</v>
       </c>
       <c r="F124" s="17">
         <v>77.8</v>
       </c>
       <c r="G124" s="17"/>
       <c r="H124" s="17"/>
       <c r="I124" s="17">
         <v>65.599999999999994</v>
       </c>
       <c r="J124" s="17">
         <v>141.5</v>
       </c>
@@ -12366,54 +12370,54 @@
       <c r="Y124" s="21">
         <v>72.145899999999997</v>
       </c>
       <c r="Z124" s="21">
         <v>205.90427</v>
       </c>
       <c r="AA124" s="26"/>
       <c r="AB124" s="26"/>
       <c r="AC124" s="26">
         <v>38.249000000000002</v>
       </c>
       <c r="AD124" s="26">
         <v>94.775499999999994</v>
       </c>
       <c r="AE124" s="31"/>
       <c r="AF124" s="31"/>
       <c r="AG124" s="31">
         <v>4.6716600000000001</v>
       </c>
       <c r="AH124" s="31">
         <v>41.14385</v>
       </c>
       <c r="AI124" s="37"/>
       <c r="AJ124" s="37"/>
       <c r="AK124" s="37">
-        <v>2.5628000000000002</v>
+        <v>2.6433</v>
       </c>
       <c r="AL124" s="37">
-        <v>7.8140599999999996</v>
+        <v>20.793980000000001</v>
       </c>
     </row>
     <row r="125" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A125" s="5" t="s">
         <v>239</v>
       </c>
       <c r="B125" s="8" t="s">
         <v>240</v>
       </c>
       <c r="C125" s="17"/>
       <c r="D125" s="17"/>
       <c r="E125" s="17">
         <v>355.8</v>
       </c>
       <c r="F125" s="17">
         <v>388.9</v>
       </c>
       <c r="G125" s="17"/>
       <c r="H125" s="17"/>
       <c r="I125" s="17">
         <v>351.7</v>
       </c>
       <c r="J125" s="17">
         <v>380.9</v>
       </c>
@@ -12458,54 +12462,54 @@
       </c>
       <c r="AB125" s="26">
         <v>27.79673</v>
       </c>
       <c r="AC125" s="26">
         <v>1029.95973</v>
       </c>
       <c r="AD125" s="26">
         <v>1699.4057600000001</v>
       </c>
       <c r="AE125" s="31">
         <v>1.7050000000000001</v>
       </c>
       <c r="AF125" s="31">
         <v>26.28604</v>
       </c>
       <c r="AG125" s="31">
         <v>602.78521999999998</v>
       </c>
       <c r="AH125" s="31">
         <v>1411.1088099999999</v>
       </c>
       <c r="AI125" s="37"/>
       <c r="AJ125" s="37"/>
       <c r="AK125" s="37">
-        <v>522.71445000000006</v>
+        <v>671.59865000000002</v>
       </c>
       <c r="AL125" s="37">
-        <v>1118.8895399999999</v>
+        <v>1414.0224700000001</v>
       </c>
     </row>
     <row r="126" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A126" s="5" t="s">
         <v>241</v>
       </c>
       <c r="B126" s="8" t="s">
         <v>242</v>
       </c>
       <c r="C126" s="17"/>
       <c r="D126" s="17"/>
       <c r="E126" s="18">
         <v>3.194</v>
       </c>
       <c r="F126" s="18">
         <v>8.5395000000000003</v>
       </c>
       <c r="G126" s="17"/>
       <c r="H126" s="17"/>
       <c r="I126" s="17">
         <v>2.2000000000000002</v>
       </c>
       <c r="J126" s="17">
         <v>5.8</v>
       </c>
@@ -12538,54 +12542,54 @@
       <c r="Y126" s="21">
         <v>3.2105700000000001</v>
       </c>
       <c r="Z126" s="21">
         <v>6.9004300000000001</v>
       </c>
       <c r="AA126" s="26"/>
       <c r="AB126" s="26"/>
       <c r="AC126" s="26">
         <v>12.97622</v>
       </c>
       <c r="AD126" s="26">
         <v>22.374839999999999</v>
       </c>
       <c r="AE126" s="31"/>
       <c r="AF126" s="31"/>
       <c r="AG126" s="31">
         <v>2.0965699999999998</v>
       </c>
       <c r="AH126" s="31">
         <v>8.4996899999999993</v>
       </c>
       <c r="AI126" s="37"/>
       <c r="AJ126" s="37"/>
       <c r="AK126" s="37">
-        <v>4.9037699999999997</v>
+        <v>5.7591299999999999</v>
       </c>
       <c r="AL126" s="37">
-        <v>17.747859999999999</v>
+        <v>18.741230000000002</v>
       </c>
     </row>
     <row r="127" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A127" s="5" t="s">
         <v>243</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>244</v>
       </c>
       <c r="C127" s="18">
         <v>3.29</v>
       </c>
       <c r="D127" s="18">
         <v>3.55105</v>
       </c>
       <c r="E127" s="17"/>
       <c r="F127" s="17"/>
       <c r="G127" s="18">
         <v>12.692</v>
       </c>
       <c r="H127" s="18">
         <v>1.32575</v>
       </c>
       <c r="I127" s="18">
         <v>4.0258000000000003</v>
@@ -12630,54 +12634,54 @@
       <c r="Y127" s="21">
         <v>222.33441999999999</v>
       </c>
       <c r="Z127" s="21">
         <v>1051.0339799999999</v>
       </c>
       <c r="AA127" s="26"/>
       <c r="AB127" s="26"/>
       <c r="AC127" s="26">
         <v>197.01723999999999</v>
       </c>
       <c r="AD127" s="26">
         <v>1075.0307299999999</v>
       </c>
       <c r="AE127" s="31"/>
       <c r="AF127" s="31"/>
       <c r="AG127" s="31">
         <v>210.28703999999999</v>
       </c>
       <c r="AH127" s="31">
         <v>1600.75656</v>
       </c>
       <c r="AI127" s="37"/>
       <c r="AJ127" s="37"/>
       <c r="AK127" s="37">
-        <v>132.77107000000001</v>
+        <v>178.10593</v>
       </c>
       <c r="AL127" s="37">
-        <v>1363.14409</v>
+        <v>1598.4142199999999</v>
       </c>
     </row>
     <row r="128" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A128" s="5" t="s">
         <v>245</v>
       </c>
       <c r="B128" s="8" t="s">
         <v>246</v>
       </c>
       <c r="C128" s="18">
         <v>0.63180000000000003</v>
       </c>
       <c r="D128" s="18">
         <v>13.722160000000001</v>
       </c>
       <c r="E128" s="17">
         <v>476.5</v>
       </c>
       <c r="F128" s="17">
         <v>836.2</v>
       </c>
       <c r="G128" s="18">
         <v>2.1385999999999998</v>
       </c>
       <c r="H128" s="18">
@@ -12740,60 +12744,60 @@
       <c r="AA128" s="26">
         <v>18.23311</v>
       </c>
       <c r="AB128" s="26">
         <v>437.18360000000001</v>
       </c>
       <c r="AC128" s="26">
         <v>1053.5076899999999</v>
       </c>
       <c r="AD128" s="26">
         <v>2865.4850200000001</v>
       </c>
       <c r="AE128" s="31">
         <v>32.057569999999998</v>
       </c>
       <c r="AF128" s="31">
         <v>483.06641000000002</v>
       </c>
       <c r="AG128" s="31">
         <v>1340.2622799999999</v>
       </c>
       <c r="AH128" s="31">
         <v>4226.6748699999998</v>
       </c>
       <c r="AI128" s="37">
-        <v>3.52719</v>
+        <v>4.5089300000000003</v>
       </c>
       <c r="AJ128" s="37">
-        <v>221.03977</v>
+        <v>279.26380999999998</v>
       </c>
       <c r="AK128" s="37">
-        <v>552.64709000000005</v>
+        <v>698.36564999999996</v>
       </c>
       <c r="AL128" s="37">
-        <v>2004.71462</v>
+        <v>2748.8471199999999</v>
       </c>
     </row>
     <row r="129" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A129" s="5" t="s">
         <v>247</v>
       </c>
       <c r="B129" s="8" t="s">
         <v>248</v>
       </c>
       <c r="C129" s="17"/>
       <c r="D129" s="17"/>
       <c r="E129" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="F129" s="18">
         <v>1.0875300000000001</v>
       </c>
       <c r="G129" s="18">
         <v>2530.08</v>
       </c>
       <c r="H129" s="18">
         <v>577.03967</v>
       </c>
       <c r="I129" s="17">
         <v>19.600000000000001</v>
@@ -12852,60 +12856,60 @@
       <c r="AA129" s="26">
         <v>20057.404999999999</v>
       </c>
       <c r="AB129" s="26">
         <v>2533.3364799999999</v>
       </c>
       <c r="AC129" s="26">
         <v>191.17956000000001</v>
       </c>
       <c r="AD129" s="26">
         <v>79.600179999999995</v>
       </c>
       <c r="AE129" s="31">
         <v>18553.002</v>
       </c>
       <c r="AF129" s="31">
         <v>5129.96659</v>
       </c>
       <c r="AG129" s="31">
         <v>427.89972999999998</v>
       </c>
       <c r="AH129" s="31">
         <v>302.28885000000002</v>
       </c>
       <c r="AI129" s="37">
-        <v>10946.424000000001</v>
+        <v>11902.591</v>
       </c>
       <c r="AJ129" s="37">
-        <v>2924.2022999999999</v>
+        <v>3158.4839000000002</v>
       </c>
       <c r="AK129" s="37">
-        <v>86.050920000000005</v>
+        <v>102.67092</v>
       </c>
       <c r="AL129" s="37">
-        <v>49.461289999999998</v>
+        <v>56.161290000000001</v>
       </c>
     </row>
     <row r="130" spans="1:38" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A130" s="5" t="s">
         <v>249</v>
       </c>
       <c r="B130" s="8" t="s">
         <v>250</v>
       </c>
       <c r="C130" s="17">
         <v>341.8</v>
       </c>
       <c r="D130" s="17">
         <v>101.5</v>
       </c>
       <c r="E130" s="17">
         <v>1653.5</v>
       </c>
       <c r="F130" s="17">
         <v>956.1</v>
       </c>
       <c r="G130" s="17">
         <v>1064.7</v>
       </c>
       <c r="H130" s="17">
@@ -12968,60 +12972,60 @@
       <c r="AA130" s="26">
         <v>5405.8418499999998</v>
       </c>
       <c r="AB130" s="26">
         <v>1243.5492200000001</v>
       </c>
       <c r="AC130" s="26">
         <v>18903.798419999999</v>
       </c>
       <c r="AD130" s="26">
         <v>12166.149429999999</v>
       </c>
       <c r="AE130" s="31">
         <v>5128.6319299999996</v>
       </c>
       <c r="AF130" s="31">
         <v>1622.5657200000001</v>
       </c>
       <c r="AG130" s="31">
         <v>10647.745650000001</v>
       </c>
       <c r="AH130" s="31">
         <v>6802.5750099999996</v>
       </c>
       <c r="AI130" s="37">
-        <v>1955.83825</v>
+        <v>2156.9526599999999</v>
       </c>
       <c r="AJ130" s="37">
-        <v>522.64266999999995</v>
+        <v>583.83582999999999</v>
       </c>
       <c r="AK130" s="37">
-        <v>3401.0601299999998</v>
+        <v>3979.4470500000002</v>
       </c>
       <c r="AL130" s="37">
-        <v>2947.5439900000001</v>
+        <v>3453.8115400000002</v>
       </c>
     </row>
     <row r="131" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A131" s="5" t="s">
         <v>251</v>
       </c>
       <c r="B131" s="8" t="s">
         <v>252</v>
       </c>
       <c r="C131" s="18">
         <v>279.03868</v>
       </c>
       <c r="D131" s="18">
         <v>121.4242</v>
       </c>
       <c r="E131" s="18">
         <v>88.198999999999998</v>
       </c>
       <c r="F131" s="18">
         <v>12.696</v>
       </c>
       <c r="G131" s="18">
         <v>210.36099999999999</v>
       </c>
       <c r="H131" s="18">
@@ -13080,54 +13084,54 @@
       <c r="AA131" s="26">
         <v>67.388000000000005</v>
       </c>
       <c r="AB131" s="26">
         <v>41.162120000000002</v>
       </c>
       <c r="AC131" s="26">
         <v>3303.1782400000002</v>
       </c>
       <c r="AD131" s="26">
         <v>2069.1462700000002</v>
       </c>
       <c r="AE131" s="26">
         <v>49.524999999999999</v>
       </c>
       <c r="AF131" s="26">
         <v>27.236170000000001</v>
       </c>
       <c r="AG131" s="31">
         <v>2022.7518</v>
       </c>
       <c r="AH131" s="31">
         <v>781.79408000000001</v>
       </c>
       <c r="AI131" s="37">
-        <v>12.7</v>
+        <v>23.5</v>
       </c>
       <c r="AJ131" s="37">
-        <v>9.1271199999999997</v>
+        <v>17.172239999999999</v>
       </c>
       <c r="AK131" s="37"/>
       <c r="AL131" s="37"/>
     </row>
     <row r="132" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A132" s="5" t="s">
         <v>253</v>
       </c>
       <c r="B132" s="8" t="s">
         <v>254</v>
       </c>
       <c r="C132" s="17"/>
       <c r="D132" s="17"/>
       <c r="E132" s="17"/>
       <c r="F132" s="17"/>
       <c r="G132" s="17"/>
       <c r="H132" s="17"/>
       <c r="I132" s="17"/>
       <c r="J132" s="17"/>
       <c r="K132" s="18">
         <v>17</v>
       </c>
       <c r="L132" s="18">
         <v>9.7786899999999992</v>
       </c>
@@ -13310,54 +13314,54 @@
       <c r="Y135" s="21">
         <v>165.84774999999999</v>
       </c>
       <c r="Z135" s="21">
         <v>91.868470000000002</v>
       </c>
       <c r="AA135" s="25"/>
       <c r="AB135" s="25"/>
       <c r="AC135" s="26">
         <v>461.21953000000002</v>
       </c>
       <c r="AD135" s="26">
         <v>273.20285000000001</v>
       </c>
       <c r="AE135" s="25"/>
       <c r="AF135" s="25"/>
       <c r="AG135" s="31">
         <v>346.73457000000002</v>
       </c>
       <c r="AH135" s="31">
         <v>288.85039</v>
       </c>
       <c r="AI135" s="37"/>
       <c r="AJ135" s="37"/>
       <c r="AK135" s="37">
-        <v>106.50876</v>
+        <v>114.27726</v>
       </c>
       <c r="AL135" s="37">
-        <v>78.486890000000002</v>
+        <v>82.842830000000006</v>
       </c>
     </row>
     <row r="136" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A136" s="5" t="s">
         <v>261</v>
       </c>
       <c r="B136" s="8" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="17"/>
       <c r="D136" s="17"/>
       <c r="E136" s="17"/>
       <c r="F136" s="17"/>
       <c r="G136" s="17"/>
       <c r="H136" s="17"/>
       <c r="I136" s="17"/>
       <c r="J136" s="17"/>
       <c r="K136" s="17"/>
       <c r="L136" s="17"/>
       <c r="M136" s="17"/>
       <c r="N136" s="17"/>
       <c r="O136" s="17"/>
       <c r="P136" s="17"/>
       <c r="Q136" s="17"/>
       <c r="R136" s="17"/>
@@ -13434,54 +13438,54 @@
       <c r="Y137" s="21">
         <v>1057.9837399999999</v>
       </c>
       <c r="Z137" s="21">
         <v>79.86788</v>
       </c>
       <c r="AA137" s="25"/>
       <c r="AB137" s="25"/>
       <c r="AC137" s="26">
         <v>4993.4600799999998</v>
       </c>
       <c r="AD137" s="26">
         <v>222.52069</v>
       </c>
       <c r="AE137" s="25"/>
       <c r="AF137" s="25"/>
       <c r="AG137" s="31">
         <v>2267.0608499999998</v>
       </c>
       <c r="AH137" s="31">
         <v>132.39024000000001</v>
       </c>
       <c r="AI137" s="37"/>
       <c r="AJ137" s="37"/>
       <c r="AK137" s="37">
-        <v>0.47042</v>
+        <v>0.56842000000000004</v>
       </c>
       <c r="AL137" s="37">
-        <v>2.0253100000000002</v>
+        <v>2.58433</v>
       </c>
     </row>
     <row r="138" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="5" t="s">
         <v>265</v>
       </c>
       <c r="B138" s="8" t="s">
         <v>266</v>
       </c>
       <c r="C138" s="17"/>
       <c r="D138" s="17"/>
       <c r="E138" s="17"/>
       <c r="F138" s="17"/>
       <c r="G138" s="17"/>
       <c r="H138" s="17"/>
       <c r="I138" s="17"/>
       <c r="J138" s="17"/>
       <c r="K138" s="17"/>
       <c r="L138" s="17"/>
       <c r="M138" s="17"/>
       <c r="N138" s="17"/>
       <c r="O138" s="17"/>
       <c r="P138" s="17"/>
       <c r="Q138" s="17"/>
       <c r="R138" s="17"/>
@@ -13618,54 +13622,54 @@
       <c r="Y140" s="23">
         <v>2539.31448</v>
       </c>
       <c r="Z140" s="23">
         <v>201.50155000000001</v>
       </c>
       <c r="AA140" s="27"/>
       <c r="AB140" s="27"/>
       <c r="AC140" s="28">
         <v>2858.5124799999999</v>
       </c>
       <c r="AD140" s="28">
         <v>213.80168</v>
       </c>
       <c r="AE140" s="27"/>
       <c r="AF140" s="27"/>
       <c r="AG140" s="28">
         <v>2722.15002</v>
       </c>
       <c r="AH140" s="28">
         <v>273.66547000000003</v>
       </c>
       <c r="AI140" s="38"/>
       <c r="AJ140" s="38"/>
       <c r="AK140" s="38">
-        <v>1498.8549499999999</v>
+        <v>1846.4449500000001</v>
       </c>
       <c r="AL140" s="38">
-        <v>159.28268</v>
+        <v>198.07308</v>
       </c>
     </row>
     <row r="141" spans="1:38" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="11" t="s">
         <v>275</v>
       </c>
       <c r="B141" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="30">
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="AC4:AD4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="A1:AL1"/>