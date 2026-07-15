--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -28,51 +28,51 @@
   <sheets>
     <sheet name="кв,год" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'кв,год'!$A$1:$AU$26</definedName>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="68">
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>январь- март</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь- сентябрь</t>
   </si>
   <si>
     <t>январь- декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">Среднемесячная номинальная заработная плата по регионам Алматинской области </t>
   </si>
   <si>
     <t>Аксуйский</t>
   </si>
   <si>
     <t>Алакольский</t>
   </si>
   <si>
@@ -230,50 +230,53 @@
   </si>
   <si>
     <t xml:space="preserve">Карасайский </t>
   </si>
   <si>
     <t xml:space="preserve">Райымбекский </t>
   </si>
   <si>
     <t xml:space="preserve">Талгарский </t>
   </si>
   <si>
     <t xml:space="preserve">Уйгурский </t>
   </si>
   <si>
     <t xml:space="preserve">Илийский </t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
+  <si>
+    <t>2025 год</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -318,190 +321,161 @@
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -513,75 +487,124 @@
     <xf numFmtId="3" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -849,892 +872,855 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:DK27"/>
+  <dimension ref="A1:DK43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AJ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BD24" sqref="BD24"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="O35" sqref="O35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
     <col min="12" max="15" width="9.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="1" customWidth="1"/>
     <col min="17" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" style="1" customWidth="1"/>
     <col min="27" max="30" width="9.140625" style="1" customWidth="1"/>
     <col min="31" max="31" width="8.42578125" style="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="1" customWidth="1"/>
     <col min="34" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="8.140625" style="1" customWidth="1"/>
     <col min="37" max="46" width="9.140625" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:115" ht="27" customHeight="1">
-      <c r="L1" s="38" t="s">
+      <c r="L1" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="M1" s="38"/>
-[...10 lines deleted...]
-      <c r="BB1" s="33" t="s">
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="AT1" s="29" t="s">
         <v>42</v>
       </c>
+      <c r="BA1" s="29"/>
     </row>
     <row r="2" spans="1:115" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A2" s="8"/>
-      <c r="B2" s="34">
+      <c r="A2" s="6"/>
+      <c r="B2" s="56">
         <v>2015</v>
       </c>
-      <c r="C2" s="34"/>
-[...3 lines deleted...]
-      <c r="G2" s="34">
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56">
         <v>2016</v>
       </c>
-      <c r="H2" s="34"/>
-[...3 lines deleted...]
-      <c r="L2" s="34">
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56">
         <v>2017</v>
       </c>
-      <c r="M2" s="34"/>
-[...3 lines deleted...]
-      <c r="Q2" s="34">
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56">
         <v>2018</v>
       </c>
-      <c r="R2" s="34"/>
-[...3 lines deleted...]
-      <c r="V2" s="34">
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56">
         <v>2019</v>
       </c>
-      <c r="W2" s="34"/>
-[...3 lines deleted...]
-      <c r="AA2" s="34">
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56">
         <v>2020</v>
       </c>
-      <c r="AB2" s="34"/>
-[...3 lines deleted...]
-      <c r="AF2" s="41">
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="59">
         <v>2021</v>
       </c>
-      <c r="AG2" s="41"/>
-[...3 lines deleted...]
-      <c r="AK2" s="35">
+      <c r="AG2" s="59"/>
+      <c r="AH2" s="59"/>
+      <c r="AI2" s="59"/>
+      <c r="AJ2" s="59"/>
+      <c r="AK2" s="59">
         <v>2022</v>
       </c>
-      <c r="AL2" s="36"/>
-[...3 lines deleted...]
-      <c r="AP2" s="35">
+      <c r="AL2" s="59"/>
+      <c r="AM2" s="59"/>
+      <c r="AN2" s="59"/>
+      <c r="AO2" s="59"/>
+      <c r="AP2" s="59">
         <v>2023</v>
       </c>
-      <c r="AQ2" s="36"/>
-[...14 lines deleted...]
-      <c r="BB2" s="36"/>
+      <c r="AQ2" s="59"/>
+      <c r="AR2" s="59"/>
+      <c r="AS2" s="59"/>
+      <c r="AT2" s="59"/>
+      <c r="AU2" s="52"/>
+      <c r="AV2" s="52"/>
+      <c r="AW2" s="52"/>
+      <c r="AX2" s="52"/>
+      <c r="AY2" s="52"/>
+      <c r="AZ2" s="52"/>
+      <c r="BA2" s="52"/>
+      <c r="BB2" s="52"/>
+      <c r="BC2" s="34"/>
+      <c r="BD2" s="34"/>
+      <c r="BE2" s="52"/>
+      <c r="BF2" s="52"/>
+      <c r="BG2" s="52"/>
+      <c r="BH2" s="52"/>
     </row>
     <row r="3" spans="1:115" ht="35.25" customHeight="1">
-      <c r="A3" s="9"/>
-      <c r="B3" s="10" t="s">
+      <c r="A3" s="7"/>
+      <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="10" t="s">
+      <c r="D3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="10" t="s">
+      <c r="E3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="10" t="s">
+      <c r="F3" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="G3" s="10" t="s">
+      <c r="G3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="H3" s="10" t="s">
+      <c r="H3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="I3" s="10" t="s">
+      <c r="I3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="10" t="s">
+      <c r="J3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="10" t="s">
+      <c r="K3" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="L3" s="10" t="s">
+      <c r="L3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="M3" s="10" t="s">
+      <c r="M3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="N3" s="10" t="s">
+      <c r="N3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="10" t="s">
+      <c r="O3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="P3" s="10" t="s">
+      <c r="P3" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="Q3" s="10" t="s">
+      <c r="Q3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="R3" s="10" t="s">
+      <c r="R3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="S3" s="10" t="s">
+      <c r="S3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="T3" s="10" t="s">
+      <c r="T3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="U3" s="10" t="s">
+      <c r="U3" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="V3" s="10" t="s">
+      <c r="V3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="W3" s="10" t="s">
+      <c r="W3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="X3" s="10" t="s">
+      <c r="X3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="Y3" s="10" t="s">
+      <c r="Y3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="Z3" s="11" t="s">
+      <c r="Z3" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="AA3" s="10" t="s">
+      <c r="AA3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="AB3" s="10" t="s">
+      <c r="AB3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="AC3" s="10" t="s">
+      <c r="AC3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AD3" s="10" t="s">
+      <c r="AD3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="AE3" s="11" t="s">
+      <c r="AE3" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="AF3" s="10" t="s">
+      <c r="AF3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="AG3" s="10" t="s">
+      <c r="AG3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="AH3" s="10" t="s">
+      <c r="AH3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AI3" s="10" t="s">
+      <c r="AI3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="AJ3" s="11" t="s">
+      <c r="AJ3" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="AK3" s="10" t="s">
+      <c r="AK3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="AL3" s="10" t="s">
+      <c r="AL3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="AM3" s="10" t="s">
+      <c r="AM3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AN3" s="10" t="s">
+      <c r="AN3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="AO3" s="10" t="s">
+      <c r="AO3" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="AP3" s="10" t="s">
+      <c r="AP3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="AQ3" s="10" t="s">
+      <c r="AQ3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="AR3" s="10" t="s">
+      <c r="AR3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AS3" s="10" t="s">
+      <c r="AS3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="AT3" s="10" t="s">
+      <c r="AT3" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="AU3" s="30" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AU3" s="35"/>
+      <c r="AV3" s="35"/>
+      <c r="AW3" s="35"/>
+      <c r="AX3" s="35"/>
+      <c r="AY3" s="35"/>
+      <c r="AZ3" s="35"/>
+      <c r="BA3" s="35"/>
+      <c r="BB3" s="35"/>
+      <c r="BC3" s="35"/>
+      <c r="BD3" s="35"/>
+      <c r="BE3" s="35"/>
+      <c r="BF3" s="36"/>
+      <c r="BG3" s="36"/>
+      <c r="BH3" s="36"/>
     </row>
     <row r="4" spans="1:115" ht="11.25" customHeight="1">
-      <c r="A4" s="39"/>
-[...51 lines deleted...]
-      <c r="BA4" s="12"/>
+      <c r="A4" s="58"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="58"/>
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="58"/>
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="58"/>
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="33"/>
+      <c r="AR4" s="33"/>
+      <c r="AS4" s="33"/>
+      <c r="AT4" s="33"/>
+      <c r="AU4" s="37"/>
+      <c r="AV4" s="37"/>
+      <c r="AW4" s="37"/>
+      <c r="AX4" s="37"/>
+      <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
+      <c r="BB4" s="36"/>
+      <c r="BC4" s="36"/>
+      <c r="BD4" s="37"/>
+      <c r="BE4" s="37"/>
+      <c r="BF4" s="36"/>
+      <c r="BG4" s="36"/>
+      <c r="BH4" s="36"/>
     </row>
     <row r="5" spans="1:115" ht="12.75" customHeight="1">
-      <c r="A5" s="13" t="s">
+      <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="14">
+      <c r="B5" s="11">
         <v>85035</v>
       </c>
-      <c r="C5" s="14">
+      <c r="C5" s="11">
         <v>93017</v>
       </c>
-      <c r="D5" s="15">
+      <c r="D5" s="12">
         <v>91346</v>
       </c>
-      <c r="E5" s="14">
+      <c r="E5" s="11">
         <v>95781</v>
       </c>
-      <c r="F5" s="14">
+      <c r="F5" s="11">
         <v>90445</v>
       </c>
-      <c r="G5" s="14">
+      <c r="G5" s="11">
         <v>99237</v>
       </c>
-      <c r="H5" s="15">
+      <c r="H5" s="12">
         <v>107634</v>
       </c>
-      <c r="I5" s="15">
+      <c r="I5" s="12">
         <v>102288</v>
       </c>
-      <c r="J5" s="15">
+      <c r="J5" s="12">
         <v>110809</v>
       </c>
-      <c r="K5" s="15">
+      <c r="K5" s="12">
         <v>104903</v>
       </c>
-      <c r="L5" s="15">
+      <c r="L5" s="12">
         <v>104666</v>
       </c>
       <c r="M5" s="4">
         <v>113477</v>
       </c>
       <c r="N5" s="4">
         <v>106814</v>
       </c>
       <c r="O5" s="4">
         <v>116209</v>
       </c>
       <c r="P5" s="4">
         <v>110387</v>
       </c>
       <c r="Q5" s="4">
         <v>108727</v>
       </c>
       <c r="R5" s="4">
         <v>119255</v>
       </c>
       <c r="S5" s="4">
         <v>116869</v>
       </c>
       <c r="T5" s="4">
         <v>122834</v>
       </c>
       <c r="U5" s="4">
         <v>127981</v>
       </c>
       <c r="V5" s="4">
         <v>121179</v>
       </c>
-      <c r="W5" s="16">
+      <c r="W5" s="13">
         <v>135612</v>
       </c>
-      <c r="X5" s="16">
+      <c r="X5" s="13">
         <v>137054</v>
       </c>
-      <c r="Y5" s="16">
+      <c r="Y5" s="13">
         <v>150509</v>
       </c>
-      <c r="Z5" s="16">
+      <c r="Z5" s="13">
         <v>136212</v>
       </c>
-      <c r="AA5" s="16">
+      <c r="AA5" s="13">
         <v>154836</v>
       </c>
-      <c r="AB5" s="16">
+      <c r="AB5" s="13">
         <v>172183</v>
       </c>
-      <c r="AC5" s="16">
+      <c r="AC5" s="13">
         <v>162185</v>
       </c>
-      <c r="AD5" s="16">
+      <c r="AD5" s="13">
         <v>185279</v>
       </c>
-      <c r="AE5" s="16">
+      <c r="AE5" s="13">
         <v>168313</v>
       </c>
-      <c r="AF5" s="16">
+      <c r="AF5" s="13">
         <v>188850</v>
       </c>
-      <c r="AG5" s="16">
+      <c r="AG5" s="13">
         <v>212434</v>
       </c>
-      <c r="AH5" s="16">
+      <c r="AH5" s="13">
         <v>200694</v>
       </c>
-      <c r="AI5" s="16">
+      <c r="AI5" s="13">
         <v>235357</v>
       </c>
-      <c r="AJ5" s="16">
+      <c r="AJ5" s="13">
         <v>207592</v>
       </c>
-      <c r="AK5" s="16">
+      <c r="AK5" s="13">
         <v>230783</v>
       </c>
-      <c r="AL5" s="16">
+      <c r="AL5" s="13">
         <v>277382</v>
       </c>
-      <c r="AM5" s="16">
+      <c r="AM5" s="13">
         <v>251275</v>
       </c>
-      <c r="AN5" s="16">
+      <c r="AN5" s="13">
         <v>271503</v>
       </c>
       <c r="AO5" s="4">
         <v>261228</v>
       </c>
       <c r="AP5" s="4">
         <v>277721</v>
       </c>
       <c r="AQ5" s="4">
         <v>293960</v>
       </c>
       <c r="AR5" s="4">
         <v>285841</v>
       </c>
       <c r="AS5" s="4">
         <v>293578</v>
       </c>
       <c r="AT5" s="4">
         <v>295130</v>
       </c>
-      <c r="AU5" s="4">
-[...22 lines deleted...]
-      </c>
+      <c r="AU5" s="5"/>
+      <c r="AV5" s="5"/>
+      <c r="AW5" s="5"/>
+      <c r="AX5" s="5"/>
+      <c r="AY5" s="5"/>
+      <c r="AZ5" s="5"/>
+      <c r="BA5" s="5"/>
+      <c r="BB5" s="5"/>
+      <c r="BC5" s="5"/>
+      <c r="BD5" s="5"/>
+      <c r="BE5" s="5"/>
+      <c r="BF5" s="36"/>
+      <c r="BG5" s="36"/>
+      <c r="BH5" s="36"/>
     </row>
     <row r="6" spans="1:115" ht="12.75" customHeight="1">
-      <c r="A6" s="17" t="s">
+      <c r="A6" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B6" s="11">
         <v>61416</v>
       </c>
-      <c r="C6" s="14">
+      <c r="C6" s="11">
         <v>88311</v>
       </c>
-      <c r="D6" s="15">
+      <c r="D6" s="12">
         <v>74794</v>
       </c>
-      <c r="E6" s="18" t="s">
+      <c r="E6" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="F6" s="14">
+      <c r="F6" s="11">
         <v>97226</v>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="11">
         <v>99266</v>
       </c>
-      <c r="H6" s="15">
+      <c r="H6" s="12">
         <v>110977</v>
       </c>
-      <c r="I6" s="15">
+      <c r="I6" s="12">
         <v>105279</v>
       </c>
-      <c r="J6" s="15">
+      <c r="J6" s="12">
         <v>120965</v>
       </c>
-      <c r="K6" s="15">
+      <c r="K6" s="12">
         <v>109219</v>
       </c>
-      <c r="L6" s="15">
+      <c r="L6" s="12">
         <v>101673</v>
       </c>
       <c r="M6" s="4">
         <v>114137</v>
       </c>
       <c r="N6" s="4">
         <v>108837</v>
       </c>
       <c r="O6" s="4">
         <v>121061</v>
       </c>
       <c r="P6" s="4">
         <v>113785</v>
       </c>
       <c r="Q6" s="4">
         <v>109754</v>
       </c>
       <c r="R6" s="4">
         <v>114828</v>
       </c>
       <c r="S6" s="4">
         <v>106354</v>
       </c>
       <c r="T6" s="4">
         <v>126325</v>
       </c>
       <c r="U6" s="4">
         <v>120915</v>
       </c>
       <c r="V6" s="4">
         <v>117476</v>
       </c>
-      <c r="W6" s="16">
+      <c r="W6" s="13">
         <v>137885</v>
       </c>
-      <c r="X6" s="16">
+      <c r="X6" s="13">
         <v>137818</v>
       </c>
-      <c r="Y6" s="16">
+      <c r="Y6" s="13">
         <v>155352</v>
       </c>
-      <c r="Z6" s="16">
+      <c r="Z6" s="13">
         <v>137599</v>
       </c>
-      <c r="AA6" s="16">
+      <c r="AA6" s="13">
         <v>144897</v>
       </c>
-      <c r="AB6" s="16">
+      <c r="AB6" s="13">
         <v>157792</v>
       </c>
-      <c r="AC6" s="16">
+      <c r="AC6" s="13">
         <v>158596</v>
       </c>
-      <c r="AD6" s="16">
+      <c r="AD6" s="13">
         <v>194525</v>
       </c>
-      <c r="AE6" s="16">
+      <c r="AE6" s="13">
         <v>163933</v>
       </c>
-      <c r="AF6" s="16">
+      <c r="AF6" s="13">
         <v>168782</v>
       </c>
-      <c r="AG6" s="16">
+      <c r="AG6" s="13">
         <v>193454</v>
       </c>
-      <c r="AH6" s="16">
+      <c r="AH6" s="13">
         <v>184391</v>
       </c>
-      <c r="AI6" s="16">
+      <c r="AI6" s="13">
         <v>217686</v>
       </c>
-      <c r="AJ6" s="16">
+      <c r="AJ6" s="13">
         <v>194091</v>
       </c>
-      <c r="AK6" s="16">
+      <c r="AK6" s="13">
         <v>208930</v>
       </c>
-      <c r="AL6" s="19" t="s">
+      <c r="AL6" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="AM6" s="20" t="s">
+      <c r="AM6" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="AN6" s="20" t="s">
+      <c r="AN6" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AO6" s="20" t="s">
+      <c r="AO6" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AP6" s="21" t="s">
+      <c r="AP6" s="18" t="s">
         <v>50</v>
       </c>
       <c r="AQ6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AR6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AS6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AT6" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="AU6" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AU6" s="5"/>
+      <c r="AV6" s="5"/>
+      <c r="AW6" s="5"/>
+      <c r="AX6" s="5"/>
+      <c r="AY6" s="5"/>
+      <c r="AZ6" s="5"/>
+      <c r="BA6" s="5"/>
+      <c r="BB6" s="5"/>
+      <c r="BC6" s="5"/>
+      <c r="BD6" s="5"/>
+      <c r="BE6" s="5"/>
+      <c r="BF6" s="36"/>
+      <c r="BG6" s="36"/>
+      <c r="BH6" s="36"/>
     </row>
     <row r="7" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A7" s="31" t="s">
+      <c r="A7" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="23">
+      <c r="B7" s="20">
         <v>94638</v>
       </c>
-      <c r="C7" s="23">
+      <c r="C7" s="20">
         <v>89350</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="21">
         <v>96818</v>
       </c>
-      <c r="E7" s="25" t="s">
+      <c r="E7" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="11">
         <v>85233</v>
       </c>
-      <c r="G7" s="23">
+      <c r="G7" s="20">
         <v>94144</v>
       </c>
-      <c r="H7" s="24">
+      <c r="H7" s="21">
         <v>105011</v>
       </c>
-      <c r="I7" s="24">
+      <c r="I7" s="21">
         <v>103559</v>
       </c>
-      <c r="J7" s="24">
+      <c r="J7" s="21">
         <v>103404</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K7" s="12">
         <v>101783</v>
       </c>
-      <c r="L7" s="24">
+      <c r="L7" s="21">
         <v>106853</v>
       </c>
-      <c r="M7" s="26">
+      <c r="M7" s="23">
         <v>105683</v>
       </c>
-      <c r="N7" s="26">
+      <c r="N7" s="23">
         <v>103766</v>
       </c>
-      <c r="O7" s="26">
+      <c r="O7" s="23">
         <v>115247</v>
       </c>
       <c r="P7" s="4">
         <v>106611</v>
       </c>
-      <c r="Q7" s="26">
+      <c r="Q7" s="23">
         <v>104751</v>
       </c>
-      <c r="R7" s="26">
+      <c r="R7" s="23">
         <v>103786</v>
       </c>
-      <c r="S7" s="26">
+      <c r="S7" s="23">
         <v>102686</v>
       </c>
-      <c r="T7" s="26">
+      <c r="T7" s="23">
         <v>125760</v>
       </c>
       <c r="U7" s="4">
         <v>122327</v>
       </c>
-      <c r="V7" s="26">
+      <c r="V7" s="23">
         <v>117120</v>
       </c>
-      <c r="W7" s="27">
+      <c r="W7" s="24">
         <v>131691</v>
       </c>
-      <c r="X7" s="27">
+      <c r="X7" s="24">
         <v>134387</v>
       </c>
-      <c r="Y7" s="27">
+      <c r="Y7" s="24">
         <v>149916</v>
       </c>
-      <c r="Z7" s="16">
+      <c r="Z7" s="13">
         <v>132747</v>
       </c>
-      <c r="AA7" s="27">
+      <c r="AA7" s="24">
         <v>143727</v>
       </c>
-      <c r="AB7" s="27">
+      <c r="AB7" s="24">
         <v>177904</v>
       </c>
-      <c r="AC7" s="27">
+      <c r="AC7" s="24">
         <v>166544</v>
       </c>
-      <c r="AD7" s="27">
+      <c r="AD7" s="24">
         <v>187279</v>
       </c>
-      <c r="AE7" s="16">
+      <c r="AE7" s="13">
         <v>168669</v>
       </c>
-      <c r="AF7" s="27">
+      <c r="AF7" s="24">
         <v>170505</v>
       </c>
-      <c r="AG7" s="27">
+      <c r="AG7" s="24">
         <v>192668</v>
       </c>
-      <c r="AH7" s="27">
+      <c r="AH7" s="24">
         <v>187940</v>
       </c>
-      <c r="AI7" s="27">
+      <c r="AI7" s="24">
         <v>197926</v>
       </c>
-      <c r="AJ7" s="16">
+      <c r="AJ7" s="13">
         <v>188663</v>
       </c>
-      <c r="AK7" s="27">
+      <c r="AK7" s="24">
         <v>209269</v>
       </c>
-      <c r="AL7" s="27">
+      <c r="AL7" s="24">
         <v>228921</v>
       </c>
-      <c r="AM7" s="27">
+      <c r="AM7" s="24">
         <v>221042</v>
       </c>
-      <c r="AN7" s="27">
+      <c r="AN7" s="24">
         <v>281520</v>
       </c>
-      <c r="AO7" s="5">
+      <c r="AO7" s="4">
         <v>241612</v>
       </c>
       <c r="AP7" s="4">
         <v>252673</v>
       </c>
       <c r="AQ7" s="4">
         <v>276143</v>
       </c>
       <c r="AR7" s="4">
         <v>268275</v>
       </c>
       <c r="AS7" s="4">
         <v>283836</v>
       </c>
       <c r="AT7" s="4">
         <v>281901</v>
       </c>
-      <c r="AU7" s="4">
-[...28 lines deleted...]
-      <c r="BH7" s="1"/>
+      <c r="AU7" s="5"/>
+      <c r="AV7" s="5"/>
+      <c r="AW7" s="5"/>
+      <c r="AX7" s="5"/>
+      <c r="AY7" s="5"/>
+      <c r="AZ7" s="5"/>
+      <c r="BA7" s="5"/>
+      <c r="BB7" s="5"/>
+      <c r="BC7" s="5"/>
+      <c r="BD7" s="5"/>
+      <c r="BE7" s="5"/>
+      <c r="BF7" s="36"/>
+      <c r="BG7" s="36"/>
+      <c r="BH7" s="36"/>
       <c r="BI7" s="1"/>
       <c r="BJ7" s="1"/>
       <c r="BK7" s="1"/>
       <c r="BL7" s="1"/>
       <c r="BM7" s="1"/>
       <c r="BN7" s="1"/>
       <c r="BO7" s="1"/>
       <c r="BP7" s="1"/>
       <c r="BQ7" s="1"/>
       <c r="BR7" s="1"/>
       <c r="BS7" s="1"/>
       <c r="BT7" s="1"/>
       <c r="BU7" s="1"/>
       <c r="BV7" s="1"/>
       <c r="BW7" s="1"/>
       <c r="BX7" s="1"/>
       <c r="BY7" s="1"/>
       <c r="BZ7" s="1"/>
       <c r="CA7" s="1"/>
       <c r="CB7" s="1"/>
       <c r="CC7" s="1"/>
       <c r="CD7" s="1"/>
       <c r="CE7" s="1"/>
       <c r="CF7" s="1"/>
       <c r="CG7" s="1"/>
@@ -1748,218 +1734,202 @@
       <c r="CO7" s="1"/>
       <c r="CP7" s="1"/>
       <c r="CQ7" s="1"/>
       <c r="CR7" s="1"/>
       <c r="CS7" s="1"/>
       <c r="CT7" s="1"/>
       <c r="CU7" s="1"/>
       <c r="CV7" s="1"/>
       <c r="CW7" s="1"/>
       <c r="CX7" s="1"/>
       <c r="CY7" s="1"/>
       <c r="CZ7" s="1"/>
       <c r="DA7" s="1"/>
       <c r="DB7" s="1"/>
       <c r="DC7" s="1"/>
       <c r="DD7" s="1"/>
       <c r="DE7" s="1"/>
       <c r="DF7" s="1"/>
       <c r="DG7" s="1"/>
       <c r="DH7" s="1"/>
       <c r="DI7" s="1"/>
       <c r="DJ7" s="1"/>
       <c r="DK7" s="1"/>
     </row>
     <row r="8" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A8" s="22" t="s">
+      <c r="A8" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="23" t="s">
-[...38 lines deleted...]
-      <c r="O8" s="26" t="s">
+      <c r="B8" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="G8" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="H8" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="O8" s="23" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="Q8" s="26" t="s">
-[...8 lines deleted...]
-      <c r="T8" s="26" t="s">
+      <c r="Q8" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="R8" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="S8" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="T8" s="23" t="s">
         <v>53</v>
       </c>
       <c r="U8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="V8" s="26" t="s">
-[...56 lines deleted...]
-      <c r="AO8" s="27" t="s">
+      <c r="V8" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="W8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="X8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="AD8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="AF8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="AG8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="AH8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="AI8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="AJ8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="AK8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="AL8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="AM8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="AO8" s="24" t="s">
         <v>53</v>
       </c>
       <c r="AP8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AQ8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AR8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AS8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AT8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="AU8" s="4">
-[...28 lines deleted...]
-      <c r="BH8" s="1"/>
+      <c r="AU8" s="5"/>
+      <c r="AV8" s="5"/>
+      <c r="AW8" s="5"/>
+      <c r="AX8" s="5"/>
+      <c r="AY8" s="5"/>
+      <c r="AZ8" s="5"/>
+      <c r="BA8" s="5"/>
+      <c r="BB8" s="5"/>
+      <c r="BC8" s="5"/>
+      <c r="BD8" s="5"/>
+      <c r="BE8" s="5"/>
+      <c r="BF8" s="36"/>
+      <c r="BG8" s="36"/>
+      <c r="BH8" s="36"/>
       <c r="BI8" s="1"/>
       <c r="BJ8" s="1"/>
       <c r="BK8" s="1"/>
       <c r="BL8" s="1"/>
       <c r="BM8" s="1"/>
       <c r="BN8" s="1"/>
       <c r="BO8" s="1"/>
       <c r="BP8" s="1"/>
       <c r="BQ8" s="1"/>
       <c r="BR8" s="1"/>
       <c r="BS8" s="1"/>
       <c r="BT8" s="1"/>
       <c r="BU8" s="1"/>
       <c r="BV8" s="1"/>
       <c r="BW8" s="1"/>
       <c r="BX8" s="1"/>
       <c r="BY8" s="1"/>
       <c r="BZ8" s="1"/>
       <c r="CA8" s="1"/>
       <c r="CB8" s="1"/>
       <c r="CC8" s="1"/>
       <c r="CD8" s="1"/>
       <c r="CE8" s="1"/>
       <c r="CF8" s="1"/>
       <c r="CG8" s="1"/>
@@ -1973,218 +1943,202 @@
       <c r="CO8" s="1"/>
       <c r="CP8" s="1"/>
       <c r="CQ8" s="1"/>
       <c r="CR8" s="1"/>
       <c r="CS8" s="1"/>
       <c r="CT8" s="1"/>
       <c r="CU8" s="1"/>
       <c r="CV8" s="1"/>
       <c r="CW8" s="1"/>
       <c r="CX8" s="1"/>
       <c r="CY8" s="1"/>
       <c r="CZ8" s="1"/>
       <c r="DA8" s="1"/>
       <c r="DB8" s="1"/>
       <c r="DC8" s="1"/>
       <c r="DD8" s="1"/>
       <c r="DE8" s="1"/>
       <c r="DF8" s="1"/>
       <c r="DG8" s="1"/>
       <c r="DH8" s="1"/>
       <c r="DI8" s="1"/>
       <c r="DJ8" s="1"/>
       <c r="DK8" s="1"/>
     </row>
     <row r="9" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A9" s="22" t="s">
+      <c r="A9" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="B9" s="23">
+      <c r="B9" s="20">
         <v>62168</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="20">
         <v>77879</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="21">
         <v>57273</v>
       </c>
-      <c r="E9" s="25" t="s">
+      <c r="E9" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="11">
         <v>78105</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="20">
         <v>89403</v>
       </c>
-      <c r="H9" s="24">
+      <c r="H9" s="21">
         <v>107973</v>
       </c>
-      <c r="I9" s="24">
+      <c r="I9" s="21">
         <v>93742</v>
       </c>
-      <c r="J9" s="24">
+      <c r="J9" s="21">
         <v>96505</v>
       </c>
-      <c r="K9" s="15">
+      <c r="K9" s="12">
         <v>96845</v>
       </c>
-      <c r="L9" s="24">
+      <c r="L9" s="21">
         <v>90431</v>
       </c>
-      <c r="M9" s="26">
+      <c r="M9" s="23">
         <v>100465</v>
       </c>
-      <c r="N9" s="26">
+      <c r="N9" s="23">
         <v>95910</v>
       </c>
-      <c r="O9" s="26">
+      <c r="O9" s="23">
         <v>102584</v>
       </c>
       <c r="P9" s="4">
         <v>96925</v>
       </c>
-      <c r="Q9" s="26">
+      <c r="Q9" s="23">
         <v>97637</v>
       </c>
-      <c r="R9" s="26">
+      <c r="R9" s="23">
         <v>101239</v>
       </c>
-      <c r="S9" s="26">
+      <c r="S9" s="23">
         <v>97999</v>
       </c>
-      <c r="T9" s="26">
+      <c r="T9" s="23">
         <v>112460</v>
       </c>
       <c r="U9" s="4">
         <v>109603</v>
       </c>
-      <c r="V9" s="26">
+      <c r="V9" s="23">
         <v>104120</v>
       </c>
-      <c r="W9" s="27">
+      <c r="W9" s="24">
         <v>117008</v>
       </c>
-      <c r="X9" s="27">
+      <c r="X9" s="24">
         <v>117668</v>
       </c>
-      <c r="Y9" s="27">
+      <c r="Y9" s="24">
         <v>126785</v>
       </c>
-      <c r="Z9" s="16">
+      <c r="Z9" s="13">
         <v>116010</v>
       </c>
-      <c r="AA9" s="27">
+      <c r="AA9" s="24">
         <v>133198</v>
       </c>
-      <c r="AB9" s="27">
+      <c r="AB9" s="24">
         <v>133961</v>
       </c>
-      <c r="AC9" s="27">
+      <c r="AC9" s="24">
         <v>131808</v>
       </c>
-      <c r="AD9" s="27">
+      <c r="AD9" s="24">
         <v>149463</v>
       </c>
-      <c r="AE9" s="16">
+      <c r="AE9" s="13">
         <v>136418</v>
       </c>
-      <c r="AF9" s="27">
+      <c r="AF9" s="24">
         <v>163374</v>
       </c>
-      <c r="AG9" s="27">
+      <c r="AG9" s="24">
         <v>198557</v>
       </c>
-      <c r="AH9" s="27">
+      <c r="AH9" s="24">
         <v>185138</v>
       </c>
-      <c r="AI9" s="27">
+      <c r="AI9" s="24">
         <v>207535</v>
       </c>
-      <c r="AJ9" s="16">
+      <c r="AJ9" s="13">
         <v>187754</v>
       </c>
-      <c r="AK9" s="27">
+      <c r="AK9" s="24">
         <v>208609</v>
       </c>
-      <c r="AL9" s="19" t="s">
+      <c r="AL9" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="AM9" s="20" t="s">
+      <c r="AM9" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="AN9" s="20" t="s">
+      <c r="AN9" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AO9" s="20" t="s">
+      <c r="AO9" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AP9" s="21" t="s">
+      <c r="AP9" s="18" t="s">
         <v>50</v>
       </c>
       <c r="AQ9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AR9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AS9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AT9" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="AU9" s="4" t="s">
-[...28 lines deleted...]
-      <c r="BH9" s="1"/>
+      <c r="AU9" s="5"/>
+      <c r="AV9" s="5"/>
+      <c r="AW9" s="5"/>
+      <c r="AX9" s="5"/>
+      <c r="AY9" s="5"/>
+      <c r="AZ9" s="5"/>
+      <c r="BA9" s="5"/>
+      <c r="BB9" s="5"/>
+      <c r="BC9" s="5"/>
+      <c r="BD9" s="5"/>
+      <c r="BE9" s="5"/>
+      <c r="BF9" s="36"/>
+      <c r="BG9" s="36"/>
+      <c r="BH9" s="36"/>
       <c r="BI9" s="1"/>
       <c r="BJ9" s="1"/>
       <c r="BK9" s="1"/>
       <c r="BL9" s="1"/>
       <c r="BM9" s="1"/>
       <c r="BN9" s="1"/>
       <c r="BO9" s="1"/>
       <c r="BP9" s="1"/>
       <c r="BQ9" s="1"/>
       <c r="BR9" s="1"/>
       <c r="BS9" s="1"/>
       <c r="BT9" s="1"/>
       <c r="BU9" s="1"/>
       <c r="BV9" s="1"/>
       <c r="BW9" s="1"/>
       <c r="BX9" s="1"/>
       <c r="BY9" s="1"/>
       <c r="BZ9" s="1"/>
       <c r="CA9" s="1"/>
       <c r="CB9" s="1"/>
       <c r="CC9" s="1"/>
       <c r="CD9" s="1"/>
       <c r="CE9" s="1"/>
       <c r="CF9" s="1"/>
       <c r="CG9" s="1"/>
@@ -2198,218 +2152,202 @@
       <c r="CO9" s="1"/>
       <c r="CP9" s="1"/>
       <c r="CQ9" s="1"/>
       <c r="CR9" s="1"/>
       <c r="CS9" s="1"/>
       <c r="CT9" s="1"/>
       <c r="CU9" s="1"/>
       <c r="CV9" s="1"/>
       <c r="CW9" s="1"/>
       <c r="CX9" s="1"/>
       <c r="CY9" s="1"/>
       <c r="CZ9" s="1"/>
       <c r="DA9" s="1"/>
       <c r="DB9" s="1"/>
       <c r="DC9" s="1"/>
       <c r="DD9" s="1"/>
       <c r="DE9" s="1"/>
       <c r="DF9" s="1"/>
       <c r="DG9" s="1"/>
       <c r="DH9" s="1"/>
       <c r="DI9" s="1"/>
       <c r="DJ9" s="1"/>
       <c r="DK9" s="1"/>
     </row>
     <row r="10" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A10" s="22" t="s">
+      <c r="A10" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="23">
+      <c r="B10" s="20">
         <v>82497</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C10" s="20">
         <v>89296</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="21">
         <v>93374</v>
       </c>
-      <c r="E10" s="25" t="s">
+      <c r="E10" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="11">
         <v>76639</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G10" s="20">
         <v>83932</v>
       </c>
-      <c r="H10" s="24">
+      <c r="H10" s="21">
         <v>94052</v>
       </c>
-      <c r="I10" s="24">
+      <c r="I10" s="21">
         <v>80719</v>
       </c>
-      <c r="J10" s="24">
+      <c r="J10" s="21">
         <v>83570</v>
       </c>
-      <c r="K10" s="15">
+      <c r="K10" s="12">
         <v>85501</v>
       </c>
-      <c r="L10" s="24">
+      <c r="L10" s="21">
         <v>78904</v>
       </c>
-      <c r="M10" s="26">
+      <c r="M10" s="23">
         <v>88688</v>
       </c>
-      <c r="N10" s="26">
+      <c r="N10" s="23">
         <v>87239</v>
       </c>
-      <c r="O10" s="26">
+      <c r="O10" s="23">
         <v>91641</v>
       </c>
       <c r="P10" s="4">
         <v>90772</v>
       </c>
-      <c r="Q10" s="26">
+      <c r="Q10" s="23">
         <v>91194</v>
       </c>
-      <c r="R10" s="26">
+      <c r="R10" s="23">
         <v>130250</v>
       </c>
-      <c r="S10" s="26">
+      <c r="S10" s="23">
         <v>137222</v>
       </c>
-      <c r="T10" s="26">
+      <c r="T10" s="23">
         <v>105860</v>
       </c>
       <c r="U10" s="4">
         <v>102257</v>
       </c>
-      <c r="V10" s="26">
+      <c r="V10" s="23">
         <v>101047</v>
       </c>
-      <c r="W10" s="27">
+      <c r="W10" s="24">
         <v>111842</v>
       </c>
-      <c r="X10" s="27">
+      <c r="X10" s="24">
         <v>117366</v>
       </c>
-      <c r="Y10" s="27">
+      <c r="Y10" s="24">
         <v>121301</v>
       </c>
-      <c r="Z10" s="16">
+      <c r="Z10" s="13">
         <v>109420</v>
       </c>
-      <c r="AA10" s="27">
+      <c r="AA10" s="24">
         <v>137116</v>
       </c>
-      <c r="AB10" s="27">
+      <c r="AB10" s="24">
         <v>145370</v>
       </c>
-      <c r="AC10" s="27">
+      <c r="AC10" s="24">
         <v>139084</v>
       </c>
-      <c r="AD10" s="27">
+      <c r="AD10" s="24">
         <v>153716</v>
       </c>
-      <c r="AE10" s="16">
+      <c r="AE10" s="13">
         <v>142371</v>
       </c>
-      <c r="AF10" s="27">
+      <c r="AF10" s="24">
         <v>163407</v>
       </c>
-      <c r="AG10" s="27">
+      <c r="AG10" s="24">
         <v>185083</v>
       </c>
-      <c r="AH10" s="27">
+      <c r="AH10" s="24">
         <v>157335</v>
       </c>
-      <c r="AI10" s="27">
+      <c r="AI10" s="24">
         <v>209978</v>
       </c>
-      <c r="AJ10" s="16">
+      <c r="AJ10" s="13">
         <v>183193</v>
       </c>
-      <c r="AK10" s="27">
+      <c r="AK10" s="24">
         <v>216631</v>
       </c>
-      <c r="AL10" s="19" t="s">
+      <c r="AL10" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="AM10" s="20" t="s">
+      <c r="AM10" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="AN10" s="20" t="s">
+      <c r="AN10" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AO10" s="20" t="s">
+      <c r="AO10" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AP10" s="21" t="s">
+      <c r="AP10" s="18" t="s">
         <v>50</v>
       </c>
       <c r="AQ10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AR10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AS10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AT10" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="AU10" s="4" t="s">
-[...28 lines deleted...]
-      <c r="BH10" s="1"/>
+      <c r="AU10" s="5"/>
+      <c r="AV10" s="5"/>
+      <c r="AW10" s="5"/>
+      <c r="AX10" s="5"/>
+      <c r="AY10" s="5"/>
+      <c r="AZ10" s="5"/>
+      <c r="BA10" s="5"/>
+      <c r="BB10" s="5"/>
+      <c r="BC10" s="5"/>
+      <c r="BD10" s="5"/>
+      <c r="BE10" s="5"/>
+      <c r="BF10" s="36"/>
+      <c r="BG10" s="36"/>
+      <c r="BH10" s="36"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
       <c r="BY10" s="1"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1"/>
       <c r="CB10" s="1"/>
       <c r="CC10" s="1"/>
       <c r="CD10" s="1"/>
       <c r="CE10" s="1"/>
       <c r="CF10" s="1"/>
       <c r="CG10" s="1"/>
@@ -2423,218 +2361,202 @@
       <c r="CO10" s="1"/>
       <c r="CP10" s="1"/>
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
     </row>
     <row r="11" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A11" s="22" t="s">
+      <c r="A11" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="23">
+      <c r="B11" s="20">
         <v>72223</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="20">
         <v>76988</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="21">
         <v>70455</v>
       </c>
-      <c r="E11" s="25" t="s">
+      <c r="E11" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="11">
         <v>96913</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="20">
         <v>108846</v>
       </c>
-      <c r="H11" s="24">
+      <c r="H11" s="21">
         <v>111619</v>
       </c>
-      <c r="I11" s="24">
+      <c r="I11" s="21">
         <v>112218</v>
       </c>
-      <c r="J11" s="24">
+      <c r="J11" s="21">
         <v>120332</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="12">
         <v>112560</v>
       </c>
-      <c r="L11" s="24">
+      <c r="L11" s="21">
         <v>114957</v>
       </c>
-      <c r="M11" s="26">
+      <c r="M11" s="23">
         <v>109354</v>
       </c>
-      <c r="N11" s="26">
+      <c r="N11" s="23">
         <v>119148</v>
       </c>
-      <c r="O11" s="26">
+      <c r="O11" s="23">
         <v>123820</v>
       </c>
       <c r="P11" s="4">
         <v>118576</v>
       </c>
-      <c r="Q11" s="26">
+      <c r="Q11" s="23">
         <v>128349</v>
       </c>
-      <c r="R11" s="26">
+      <c r="R11" s="23">
         <v>104908</v>
       </c>
-      <c r="S11" s="26">
+      <c r="S11" s="23">
         <v>79549</v>
       </c>
-      <c r="T11" s="26">
+      <c r="T11" s="23">
         <v>133104</v>
       </c>
       <c r="U11" s="4">
         <v>129641</v>
       </c>
-      <c r="V11" s="26">
+      <c r="V11" s="23">
         <v>139341</v>
       </c>
-      <c r="W11" s="27">
+      <c r="W11" s="24">
         <v>134716</v>
       </c>
-      <c r="X11" s="27">
+      <c r="X11" s="24">
         <v>148408</v>
       </c>
-      <c r="Y11" s="27">
+      <c r="Y11" s="24">
         <v>161428</v>
       </c>
-      <c r="Z11" s="16">
+      <c r="Z11" s="13">
         <v>144203</v>
       </c>
-      <c r="AA11" s="27">
+      <c r="AA11" s="24">
         <v>164108</v>
       </c>
-      <c r="AB11" s="27">
+      <c r="AB11" s="24">
         <v>164121</v>
       </c>
-      <c r="AC11" s="27">
+      <c r="AC11" s="24">
         <v>169983</v>
       </c>
-      <c r="AD11" s="27">
+      <c r="AD11" s="24">
         <v>185852</v>
       </c>
-      <c r="AE11" s="16">
+      <c r="AE11" s="13">
         <v>170003</v>
       </c>
-      <c r="AF11" s="27">
+      <c r="AF11" s="24">
         <v>191721</v>
       </c>
-      <c r="AG11" s="27">
+      <c r="AG11" s="24">
         <v>187798</v>
       </c>
-      <c r="AH11" s="27">
+      <c r="AH11" s="24">
         <v>200152</v>
       </c>
-      <c r="AI11" s="27">
+      <c r="AI11" s="24">
         <v>213180</v>
       </c>
-      <c r="AJ11" s="16">
+      <c r="AJ11" s="13">
         <v>198565</v>
       </c>
-      <c r="AK11" s="27">
+      <c r="AK11" s="24">
         <v>241168</v>
       </c>
-      <c r="AL11" s="19" t="s">
+      <c r="AL11" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="AM11" s="20" t="s">
+      <c r="AM11" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="AN11" s="20" t="s">
+      <c r="AN11" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AO11" s="20" t="s">
+      <c r="AO11" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AP11" s="21" t="s">
+      <c r="AP11" s="18" t="s">
         <v>50</v>
       </c>
       <c r="AQ11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AR11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AS11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AT11" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="AU11" s="4" t="s">
-[...28 lines deleted...]
-      <c r="BH11" s="1"/>
+      <c r="AU11" s="5"/>
+      <c r="AV11" s="5"/>
+      <c r="AW11" s="5"/>
+      <c r="AX11" s="5"/>
+      <c r="AY11" s="5"/>
+      <c r="AZ11" s="5"/>
+      <c r="BA11" s="5"/>
+      <c r="BB11" s="5"/>
+      <c r="BC11" s="5"/>
+      <c r="BD11" s="5"/>
+      <c r="BE11" s="5"/>
+      <c r="BF11" s="36"/>
+      <c r="BG11" s="36"/>
+      <c r="BH11" s="36"/>
       <c r="BI11" s="1"/>
       <c r="BJ11" s="1"/>
       <c r="BK11" s="1"/>
       <c r="BL11" s="1"/>
       <c r="BM11" s="1"/>
       <c r="BN11" s="1"/>
       <c r="BO11" s="1"/>
       <c r="BP11" s="1"/>
       <c r="BQ11" s="1"/>
       <c r="BR11" s="1"/>
       <c r="BS11" s="1"/>
       <c r="BT11" s="1"/>
       <c r="BU11" s="1"/>
       <c r="BV11" s="1"/>
       <c r="BW11" s="1"/>
       <c r="BX11" s="1"/>
       <c r="BY11" s="1"/>
       <c r="BZ11" s="1"/>
       <c r="CA11" s="1"/>
       <c r="CB11" s="1"/>
       <c r="CC11" s="1"/>
       <c r="CD11" s="1"/>
       <c r="CE11" s="1"/>
       <c r="CF11" s="1"/>
       <c r="CG11" s="1"/>
@@ -2648,218 +2570,202 @@
       <c r="CO11" s="1"/>
       <c r="CP11" s="1"/>
       <c r="CQ11" s="1"/>
       <c r="CR11" s="1"/>
       <c r="CS11" s="1"/>
       <c r="CT11" s="1"/>
       <c r="CU11" s="1"/>
       <c r="CV11" s="1"/>
       <c r="CW11" s="1"/>
       <c r="CX11" s="1"/>
       <c r="CY11" s="1"/>
       <c r="CZ11" s="1"/>
       <c r="DA11" s="1"/>
       <c r="DB11" s="1"/>
       <c r="DC11" s="1"/>
       <c r="DD11" s="1"/>
       <c r="DE11" s="1"/>
       <c r="DF11" s="1"/>
       <c r="DG11" s="1"/>
       <c r="DH11" s="1"/>
       <c r="DI11" s="1"/>
       <c r="DJ11" s="1"/>
       <c r="DK11" s="1"/>
     </row>
     <row r="12" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A12" s="31" t="s">
+      <c r="A12" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="23">
+      <c r="B12" s="20">
         <v>70550</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="20">
         <v>83215</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="21">
         <v>79035</v>
       </c>
-      <c r="E12" s="25" t="s">
+      <c r="E12" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="11">
         <v>66598</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="20">
         <v>72469</v>
       </c>
-      <c r="H12" s="24">
+      <c r="H12" s="21">
         <v>87448</v>
       </c>
-      <c r="I12" s="24">
+      <c r="I12" s="21">
         <v>69508</v>
       </c>
-      <c r="J12" s="24">
+      <c r="J12" s="21">
         <v>85192</v>
       </c>
-      <c r="K12" s="15">
+      <c r="K12" s="12">
         <v>78932</v>
       </c>
-      <c r="L12" s="24">
+      <c r="L12" s="21">
         <v>83264</v>
       </c>
-      <c r="M12" s="26">
+      <c r="M12" s="23">
         <v>94692</v>
       </c>
-      <c r="N12" s="26">
+      <c r="N12" s="23">
         <v>66079</v>
       </c>
-      <c r="O12" s="26">
+      <c r="O12" s="23">
         <v>94007</v>
       </c>
       <c r="P12" s="4">
         <v>82041</v>
       </c>
-      <c r="Q12" s="26">
+      <c r="Q12" s="23">
         <v>83764</v>
       </c>
-      <c r="R12" s="26">
+      <c r="R12" s="23">
         <v>112850</v>
       </c>
-      <c r="S12" s="26">
+      <c r="S12" s="23">
         <v>96109</v>
       </c>
-      <c r="T12" s="26">
+      <c r="T12" s="23">
         <v>90133</v>
       </c>
       <c r="U12" s="4">
         <v>82456</v>
       </c>
-      <c r="V12" s="26">
+      <c r="V12" s="23">
         <v>93778</v>
       </c>
-      <c r="W12" s="27">
+      <c r="W12" s="24">
         <v>115709</v>
       </c>
-      <c r="X12" s="27">
+      <c r="X12" s="24">
         <v>103573</v>
       </c>
-      <c r="Y12" s="27">
+      <c r="Y12" s="24">
         <v>122892</v>
       </c>
-      <c r="Z12" s="16">
+      <c r="Z12" s="13">
         <v>107294</v>
       </c>
-      <c r="AA12" s="27">
+      <c r="AA12" s="24">
         <v>130565</v>
       </c>
-      <c r="AB12" s="27">
+      <c r="AB12" s="24">
         <v>144756</v>
       </c>
-      <c r="AC12" s="27">
+      <c r="AC12" s="24">
         <v>122039</v>
       </c>
-      <c r="AD12" s="27">
+      <c r="AD12" s="24">
         <v>133640</v>
       </c>
-      <c r="AE12" s="16">
+      <c r="AE12" s="13">
         <v>129034</v>
       </c>
-      <c r="AF12" s="27">
+      <c r="AF12" s="24">
         <v>142190</v>
       </c>
-      <c r="AG12" s="27">
+      <c r="AG12" s="24">
         <v>132665</v>
       </c>
-      <c r="AH12" s="27">
+      <c r="AH12" s="24">
         <v>145643</v>
       </c>
-      <c r="AI12" s="27">
+      <c r="AI12" s="24">
         <v>179426</v>
       </c>
-      <c r="AJ12" s="16">
+      <c r="AJ12" s="13">
         <v>150799</v>
       </c>
-      <c r="AK12" s="27">
+      <c r="AK12" s="24">
         <v>185119</v>
       </c>
-      <c r="AL12" s="27">
+      <c r="AL12" s="24">
         <v>218617</v>
       </c>
-      <c r="AM12" s="27">
+      <c r="AM12" s="24">
         <v>221599</v>
       </c>
-      <c r="AN12" s="27">
+      <c r="AN12" s="24">
         <v>211466</v>
       </c>
-      <c r="AO12" s="27">
+      <c r="AO12" s="24">
         <v>208891</v>
       </c>
       <c r="AP12" s="4">
         <v>224326</v>
       </c>
       <c r="AQ12" s="4">
         <v>227175</v>
       </c>
       <c r="AR12" s="4">
         <v>218971</v>
       </c>
       <c r="AS12" s="4">
         <v>220241</v>
       </c>
       <c r="AT12" s="4">
         <v>221974</v>
       </c>
-      <c r="AU12" s="4">
-[...28 lines deleted...]
-      <c r="BH12" s="1"/>
+      <c r="AU12" s="5"/>
+      <c r="AV12" s="5"/>
+      <c r="AW12" s="5"/>
+      <c r="AX12" s="5"/>
+      <c r="AY12" s="5"/>
+      <c r="AZ12" s="5"/>
+      <c r="BA12" s="5"/>
+      <c r="BB12" s="5"/>
+      <c r="BC12" s="5"/>
+      <c r="BD12" s="5"/>
+      <c r="BE12" s="5"/>
+      <c r="BF12" s="36"/>
+      <c r="BG12" s="36"/>
+      <c r="BH12" s="36"/>
       <c r="BI12" s="1"/>
       <c r="BJ12" s="1"/>
       <c r="BK12" s="1"/>
       <c r="BL12" s="1"/>
       <c r="BM12" s="1"/>
       <c r="BN12" s="1"/>
       <c r="BO12" s="1"/>
       <c r="BP12" s="1"/>
       <c r="BQ12" s="1"/>
       <c r="BR12" s="1"/>
       <c r="BS12" s="1"/>
       <c r="BT12" s="1"/>
       <c r="BU12" s="1"/>
       <c r="BV12" s="1"/>
       <c r="BW12" s="1"/>
       <c r="BX12" s="1"/>
       <c r="BY12" s="1"/>
       <c r="BZ12" s="1"/>
       <c r="CA12" s="1"/>
       <c r="CB12" s="1"/>
       <c r="CC12" s="1"/>
       <c r="CD12" s="1"/>
       <c r="CE12" s="1"/>
       <c r="CF12" s="1"/>
       <c r="CG12" s="1"/>
@@ -2873,218 +2779,202 @@
       <c r="CO12" s="1"/>
       <c r="CP12" s="1"/>
       <c r="CQ12" s="1"/>
       <c r="CR12" s="1"/>
       <c r="CS12" s="1"/>
       <c r="CT12" s="1"/>
       <c r="CU12" s="1"/>
       <c r="CV12" s="1"/>
       <c r="CW12" s="1"/>
       <c r="CX12" s="1"/>
       <c r="CY12" s="1"/>
       <c r="CZ12" s="1"/>
       <c r="DA12" s="1"/>
       <c r="DB12" s="1"/>
       <c r="DC12" s="1"/>
       <c r="DD12" s="1"/>
       <c r="DE12" s="1"/>
       <c r="DF12" s="1"/>
       <c r="DG12" s="1"/>
       <c r="DH12" s="1"/>
       <c r="DI12" s="1"/>
       <c r="DJ12" s="1"/>
       <c r="DK12" s="1"/>
     </row>
     <row r="13" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A13" s="22" t="s">
+      <c r="A13" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="B13" s="23">
+      <c r="B13" s="20">
         <v>116821</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="20">
         <v>120972</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="21">
         <v>114880</v>
       </c>
-      <c r="E13" s="25" t="s">
+      <c r="E13" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="11">
         <v>80405</v>
       </c>
-      <c r="G13" s="23">
+      <c r="G13" s="20">
         <v>87663</v>
       </c>
-      <c r="H13" s="24">
+      <c r="H13" s="21">
         <v>91522</v>
       </c>
-      <c r="I13" s="24">
+      <c r="I13" s="21">
         <v>92945</v>
       </c>
-      <c r="J13" s="24">
+      <c r="J13" s="21">
         <v>98759</v>
       </c>
-      <c r="K13" s="15">
+      <c r="K13" s="12">
         <v>91240</v>
       </c>
-      <c r="L13" s="24">
+      <c r="L13" s="21">
         <v>97948</v>
       </c>
-      <c r="M13" s="26">
+      <c r="M13" s="23">
         <v>98020</v>
       </c>
-      <c r="N13" s="26">
+      <c r="N13" s="23">
         <v>90304</v>
       </c>
-      <c r="O13" s="26">
+      <c r="O13" s="23">
         <v>111526</v>
       </c>
       <c r="P13" s="4">
         <v>98658</v>
       </c>
-      <c r="Q13" s="26">
+      <c r="Q13" s="23">
         <v>94961</v>
       </c>
-      <c r="R13" s="26">
+      <c r="R13" s="23">
         <v>102059</v>
       </c>
-      <c r="S13" s="26">
+      <c r="S13" s="23">
         <v>100522</v>
       </c>
-      <c r="T13" s="26">
+      <c r="T13" s="23">
         <v>106515</v>
       </c>
       <c r="U13" s="4">
         <v>117699</v>
       </c>
-      <c r="V13" s="26">
+      <c r="V13" s="23">
         <v>104216</v>
       </c>
-      <c r="W13" s="27">
+      <c r="W13" s="24">
         <v>118453</v>
       </c>
-      <c r="X13" s="27">
+      <c r="X13" s="24">
         <v>123105</v>
       </c>
-      <c r="Y13" s="27">
+      <c r="Y13" s="24">
         <v>137442</v>
       </c>
-      <c r="Z13" s="16">
+      <c r="Z13" s="13">
         <v>120644</v>
       </c>
-      <c r="AA13" s="27">
+      <c r="AA13" s="24">
         <v>144956</v>
       </c>
-      <c r="AB13" s="27">
+      <c r="AB13" s="24">
         <v>165204</v>
       </c>
-      <c r="AC13" s="27">
+      <c r="AC13" s="24">
         <v>156944</v>
       </c>
-      <c r="AD13" s="27">
+      <c r="AD13" s="24">
         <v>165163</v>
       </c>
-      <c r="AE13" s="16">
+      <c r="AE13" s="13">
         <v>156820</v>
       </c>
-      <c r="AF13" s="27">
+      <c r="AF13" s="24">
         <v>188969</v>
       </c>
-      <c r="AG13" s="27">
+      <c r="AG13" s="24">
         <v>224146</v>
       </c>
-      <c r="AH13" s="27">
+      <c r="AH13" s="24">
         <v>226277</v>
       </c>
-      <c r="AI13" s="27">
+      <c r="AI13" s="24">
         <v>355035</v>
       </c>
-      <c r="AJ13" s="16">
+      <c r="AJ13" s="13">
         <v>221020</v>
       </c>
-      <c r="AK13" s="27">
+      <c r="AK13" s="24">
         <v>210195</v>
       </c>
-      <c r="AL13" s="27">
+      <c r="AL13" s="24">
         <v>280145</v>
       </c>
-      <c r="AM13" s="27">
+      <c r="AM13" s="24">
         <v>290781</v>
       </c>
-      <c r="AN13" s="27">
+      <c r="AN13" s="24">
         <v>230479</v>
       </c>
-      <c r="AO13" s="27">
+      <c r="AO13" s="24">
         <v>255499</v>
       </c>
       <c r="AP13" s="4">
         <v>239845</v>
       </c>
       <c r="AQ13" s="4">
         <v>269939</v>
       </c>
       <c r="AR13" s="4">
         <v>253462</v>
       </c>
       <c r="AS13" s="4">
         <v>259239</v>
       </c>
       <c r="AT13" s="4">
         <v>261200</v>
       </c>
-      <c r="AU13" s="4">
-[...28 lines deleted...]
-      <c r="BH13" s="1"/>
+      <c r="AU13" s="5"/>
+      <c r="AV13" s="5"/>
+      <c r="AW13" s="5"/>
+      <c r="AX13" s="5"/>
+      <c r="AY13" s="5"/>
+      <c r="AZ13" s="5"/>
+      <c r="BA13" s="5"/>
+      <c r="BB13" s="5"/>
+      <c r="BC13" s="5"/>
+      <c r="BD13" s="5"/>
+      <c r="BE13" s="5"/>
+      <c r="BF13" s="36"/>
+      <c r="BG13" s="36"/>
+      <c r="BH13" s="36"/>
       <c r="BI13" s="1"/>
       <c r="BJ13" s="1"/>
       <c r="BK13" s="1"/>
       <c r="BL13" s="1"/>
       <c r="BM13" s="1"/>
       <c r="BN13" s="1"/>
       <c r="BO13" s="1"/>
       <c r="BP13" s="1"/>
       <c r="BQ13" s="1"/>
       <c r="BR13" s="1"/>
       <c r="BS13" s="1"/>
       <c r="BT13" s="1"/>
       <c r="BU13" s="1"/>
       <c r="BV13" s="1"/>
       <c r="BW13" s="1"/>
       <c r="BX13" s="1"/>
       <c r="BY13" s="1"/>
       <c r="BZ13" s="1"/>
       <c r="CA13" s="1"/>
       <c r="CB13" s="1"/>
       <c r="CC13" s="1"/>
       <c r="CD13" s="1"/>
       <c r="CE13" s="1"/>
       <c r="CF13" s="1"/>
       <c r="CG13" s="1"/>
@@ -3098,218 +2988,202 @@
       <c r="CO13" s="1"/>
       <c r="CP13" s="1"/>
       <c r="CQ13" s="1"/>
       <c r="CR13" s="1"/>
       <c r="CS13" s="1"/>
       <c r="CT13" s="1"/>
       <c r="CU13" s="1"/>
       <c r="CV13" s="1"/>
       <c r="CW13" s="1"/>
       <c r="CX13" s="1"/>
       <c r="CY13" s="1"/>
       <c r="CZ13" s="1"/>
       <c r="DA13" s="1"/>
       <c r="DB13" s="1"/>
       <c r="DC13" s="1"/>
       <c r="DD13" s="1"/>
       <c r="DE13" s="1"/>
       <c r="DF13" s="1"/>
       <c r="DG13" s="1"/>
       <c r="DH13" s="1"/>
       <c r="DI13" s="1"/>
       <c r="DJ13" s="1"/>
       <c r="DK13" s="1"/>
     </row>
     <row r="14" spans="1:115" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A14" s="22" t="s">
+      <c r="A14" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="B14" s="23">
+      <c r="B14" s="20">
         <v>106028</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="20">
         <v>113112</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="21">
         <v>115688</v>
       </c>
-      <c r="E14" s="25" t="s">
+      <c r="E14" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="11">
         <v>76573</v>
       </c>
-      <c r="G14" s="23">
+      <c r="G14" s="20">
         <v>82414</v>
       </c>
-      <c r="H14" s="24">
+      <c r="H14" s="21">
         <v>97328</v>
       </c>
-      <c r="I14" s="24">
+      <c r="I14" s="21">
         <v>88060</v>
       </c>
-      <c r="J14" s="24">
+      <c r="J14" s="21">
         <v>94375</v>
       </c>
-      <c r="K14" s="15">
+      <c r="K14" s="12">
         <v>89401</v>
       </c>
-      <c r="L14" s="24">
+      <c r="L14" s="21">
         <v>85248</v>
       </c>
-      <c r="M14" s="26">
+      <c r="M14" s="23">
         <v>99704</v>
       </c>
-      <c r="N14" s="26">
+      <c r="N14" s="23">
         <v>95237</v>
       </c>
-      <c r="O14" s="26">
+      <c r="O14" s="23">
         <v>96281</v>
       </c>
       <c r="P14" s="4">
         <v>91844</v>
       </c>
-      <c r="Q14" s="26">
+      <c r="Q14" s="23">
         <v>85024</v>
       </c>
-      <c r="R14" s="26">
+      <c r="R14" s="23">
         <v>89441</v>
       </c>
-      <c r="S14" s="26">
+      <c r="S14" s="23">
         <v>89233</v>
       </c>
-      <c r="T14" s="26">
+      <c r="T14" s="23">
         <v>103086</v>
       </c>
       <c r="U14" s="4">
         <v>106996</v>
       </c>
-      <c r="V14" s="26">
+      <c r="V14" s="23">
         <v>103449</v>
       </c>
-      <c r="W14" s="27">
+      <c r="W14" s="24">
         <v>120744</v>
       </c>
-      <c r="X14" s="27">
+      <c r="X14" s="24">
         <v>122237</v>
       </c>
-      <c r="Y14" s="27">
+      <c r="Y14" s="24">
         <v>135491</v>
       </c>
-      <c r="Z14" s="16">
+      <c r="Z14" s="13">
         <v>128038</v>
       </c>
-      <c r="AA14" s="27">
+      <c r="AA14" s="24">
         <v>140275</v>
       </c>
-      <c r="AB14" s="27">
+      <c r="AB14" s="24">
         <v>175094</v>
       </c>
-      <c r="AC14" s="27">
+      <c r="AC14" s="24">
         <v>153362</v>
       </c>
-      <c r="AD14" s="27">
+      <c r="AD14" s="24">
         <v>177014</v>
       </c>
-      <c r="AE14" s="16">
+      <c r="AE14" s="13">
         <v>159485</v>
       </c>
-      <c r="AF14" s="27">
+      <c r="AF14" s="24">
         <v>182072</v>
       </c>
-      <c r="AG14" s="27">
+      <c r="AG14" s="24">
         <v>205477</v>
       </c>
-      <c r="AH14" s="27">
+      <c r="AH14" s="24">
         <v>208612</v>
       </c>
-      <c r="AI14" s="27">
+      <c r="AI14" s="24">
         <v>210417</v>
       </c>
-      <c r="AJ14" s="16">
+      <c r="AJ14" s="13">
         <v>211828</v>
       </c>
-      <c r="AK14" s="27">
+      <c r="AK14" s="24">
         <v>243467</v>
       </c>
-      <c r="AL14" s="27">
+      <c r="AL14" s="24">
         <v>260131</v>
       </c>
-      <c r="AM14" s="27">
+      <c r="AM14" s="24">
         <v>240614</v>
       </c>
-      <c r="AN14" s="27">
+      <c r="AN14" s="24">
         <v>262358</v>
       </c>
-      <c r="AO14" s="27">
+      <c r="AO14" s="24">
         <v>247224</v>
       </c>
       <c r="AP14" s="4">
         <v>261682</v>
       </c>
       <c r="AQ14" s="4">
         <v>278880</v>
       </c>
       <c r="AR14" s="4">
         <v>271954</v>
       </c>
       <c r="AS14" s="4">
         <v>278017</v>
       </c>
       <c r="AT14" s="4">
         <v>279288</v>
       </c>
-      <c r="AU14" s="4">
-[...28 lines deleted...]
-      <c r="BH14" s="1"/>
+      <c r="AU14" s="5"/>
+      <c r="AV14" s="5"/>
+      <c r="AW14" s="5"/>
+      <c r="AX14" s="5"/>
+      <c r="AY14" s="5"/>
+      <c r="AZ14" s="5"/>
+      <c r="BA14" s="5"/>
+      <c r="BB14" s="5"/>
+      <c r="BC14" s="5"/>
+      <c r="BD14" s="5"/>
+      <c r="BE14" s="5"/>
+      <c r="BF14" s="36"/>
+      <c r="BG14" s="36"/>
+      <c r="BH14" s="36"/>
       <c r="BI14" s="1"/>
       <c r="BJ14" s="1"/>
       <c r="BK14" s="1"/>
       <c r="BL14" s="1"/>
       <c r="BM14" s="1"/>
       <c r="BN14" s="1"/>
       <c r="BO14" s="1"/>
       <c r="BP14" s="1"/>
       <c r="BQ14" s="1"/>
       <c r="BR14" s="1"/>
       <c r="BS14" s="1"/>
       <c r="BT14" s="1"/>
       <c r="BU14" s="1"/>
       <c r="BV14" s="1"/>
       <c r="BW14" s="1"/>
       <c r="BX14" s="1"/>
       <c r="BY14" s="1"/>
       <c r="BZ14" s="1"/>
       <c r="CA14" s="1"/>
       <c r="CB14" s="1"/>
       <c r="CC14" s="1"/>
       <c r="CD14" s="1"/>
       <c r="CE14" s="1"/>
       <c r="CF14" s="1"/>
       <c r="CG14" s="1"/>
@@ -3323,218 +3197,202 @@
       <c r="CO14" s="1"/>
       <c r="CP14" s="1"/>
       <c r="CQ14" s="1"/>
       <c r="CR14" s="1"/>
       <c r="CS14" s="1"/>
       <c r="CT14" s="1"/>
       <c r="CU14" s="1"/>
       <c r="CV14" s="1"/>
       <c r="CW14" s="1"/>
       <c r="CX14" s="1"/>
       <c r="CY14" s="1"/>
       <c r="CZ14" s="1"/>
       <c r="DA14" s="1"/>
       <c r="DB14" s="1"/>
       <c r="DC14" s="1"/>
       <c r="DD14" s="1"/>
       <c r="DE14" s="1"/>
       <c r="DF14" s="1"/>
       <c r="DG14" s="1"/>
       <c r="DH14" s="1"/>
       <c r="DI14" s="1"/>
       <c r="DJ14" s="1"/>
       <c r="DK14" s="1"/>
     </row>
     <row r="15" spans="1:115" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A15" s="22" t="s">
+      <c r="A15" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="B15" s="19" t="s">
+      <c r="B15" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="C15" s="20" t="s">
+      <c r="C15" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="D15" s="20" t="s">
+      <c r="D15" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="E15" s="21" t="s">
+      <c r="E15" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="F15" s="19" t="s">
+      <c r="F15" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="G15" s="20" t="s">
+      <c r="G15" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="H15" s="20" t="s">
+      <c r="H15" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="I15" s="21" t="s">
+      <c r="I15" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="J15" s="19" t="s">
+      <c r="J15" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="K15" s="20" t="s">
+      <c r="K15" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="L15" s="20" t="s">
+      <c r="L15" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="M15" s="21" t="s">
+      <c r="M15" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="N15" s="19" t="s">
+      <c r="N15" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="O15" s="20" t="s">
+      <c r="O15" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="P15" s="20" t="s">
+      <c r="P15" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="Q15" s="21" t="s">
+      <c r="Q15" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="R15" s="26" t="s">
+      <c r="R15" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="S15" s="26" t="s">
+      <c r="S15" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="T15" s="26">
+      <c r="T15" s="23">
         <v>89630</v>
       </c>
       <c r="U15" s="4">
         <v>97933</v>
       </c>
-      <c r="V15" s="26">
+      <c r="V15" s="23">
         <v>101091</v>
       </c>
-      <c r="W15" s="27">
+      <c r="W15" s="24">
         <v>108851</v>
       </c>
-      <c r="X15" s="27">
+      <c r="X15" s="24">
         <v>114723</v>
       </c>
-      <c r="Y15" s="27">
+      <c r="Y15" s="24">
         <v>122215</v>
       </c>
-      <c r="Z15" s="16">
+      <c r="Z15" s="13">
         <v>111744</v>
       </c>
-      <c r="AA15" s="27">
+      <c r="AA15" s="24">
         <v>123133</v>
       </c>
-      <c r="AB15" s="27">
+      <c r="AB15" s="24">
         <v>136236</v>
       </c>
-      <c r="AC15" s="27">
+      <c r="AC15" s="24">
         <v>132570</v>
       </c>
-      <c r="AD15" s="27">
+      <c r="AD15" s="24">
         <v>146844</v>
       </c>
-      <c r="AE15" s="16">
+      <c r="AE15" s="13">
         <v>136715</v>
       </c>
-      <c r="AF15" s="27">
+      <c r="AF15" s="24">
         <v>166450</v>
       </c>
-      <c r="AG15" s="27">
+      <c r="AG15" s="24">
         <v>176221</v>
       </c>
-      <c r="AH15" s="27">
+      <c r="AH15" s="24">
         <v>176911</v>
       </c>
-      <c r="AI15" s="27">
+      <c r="AI15" s="24">
         <v>190137</v>
       </c>
-      <c r="AJ15" s="16">
+      <c r="AJ15" s="13">
         <v>176176</v>
       </c>
-      <c r="AK15" s="27">
+      <c r="AK15" s="24">
         <v>205562</v>
       </c>
-      <c r="AL15" s="27">
+      <c r="AL15" s="24">
         <v>228122</v>
       </c>
-      <c r="AM15" s="27">
+      <c r="AM15" s="24">
         <v>212429</v>
       </c>
-      <c r="AN15" s="27">
+      <c r="AN15" s="24">
         <v>228686</v>
       </c>
-      <c r="AO15" s="27">
+      <c r="AO15" s="24">
         <v>218406</v>
       </c>
       <c r="AP15" s="4">
         <v>240323</v>
       </c>
       <c r="AQ15" s="4">
         <v>243186</v>
       </c>
       <c r="AR15" s="4">
         <v>242744</v>
       </c>
       <c r="AS15" s="4">
         <v>247723</v>
       </c>
       <c r="AT15" s="4">
         <v>248478</v>
       </c>
-      <c r="AU15" s="4">
-[...28 lines deleted...]
-      <c r="BH15" s="1"/>
+      <c r="AU15" s="5"/>
+      <c r="AV15" s="5"/>
+      <c r="AW15" s="5"/>
+      <c r="AX15" s="5"/>
+      <c r="AY15" s="5"/>
+      <c r="AZ15" s="5"/>
+      <c r="BA15" s="5"/>
+      <c r="BB15" s="5"/>
+      <c r="BC15" s="5"/>
+      <c r="BD15" s="5"/>
+      <c r="BE15" s="5"/>
+      <c r="BF15" s="36"/>
+      <c r="BG15" s="36"/>
+      <c r="BH15" s="36"/>
       <c r="BI15" s="1"/>
       <c r="BJ15" s="1"/>
       <c r="BK15" s="1"/>
       <c r="BL15" s="1"/>
       <c r="BM15" s="1"/>
       <c r="BN15" s="1"/>
       <c r="BO15" s="1"/>
       <c r="BP15" s="1"/>
       <c r="BQ15" s="1"/>
       <c r="BR15" s="1"/>
       <c r="BS15" s="1"/>
       <c r="BT15" s="1"/>
       <c r="BU15" s="1"/>
       <c r="BV15" s="1"/>
       <c r="BW15" s="1"/>
       <c r="BX15" s="1"/>
       <c r="BY15" s="1"/>
       <c r="BZ15" s="1"/>
       <c r="CA15" s="1"/>
       <c r="CB15" s="1"/>
       <c r="CC15" s="1"/>
       <c r="CD15" s="1"/>
       <c r="CE15" s="1"/>
       <c r="CF15" s="1"/>
       <c r="CG15" s="1"/>
@@ -3548,218 +3406,202 @@
       <c r="CO15" s="1"/>
       <c r="CP15" s="1"/>
       <c r="CQ15" s="1"/>
       <c r="CR15" s="1"/>
       <c r="CS15" s="1"/>
       <c r="CT15" s="1"/>
       <c r="CU15" s="1"/>
       <c r="CV15" s="1"/>
       <c r="CW15" s="1"/>
       <c r="CX15" s="1"/>
       <c r="CY15" s="1"/>
       <c r="CZ15" s="1"/>
       <c r="DA15" s="1"/>
       <c r="DB15" s="1"/>
       <c r="DC15" s="1"/>
       <c r="DD15" s="1"/>
       <c r="DE15" s="1"/>
       <c r="DF15" s="1"/>
       <c r="DG15" s="1"/>
       <c r="DH15" s="1"/>
       <c r="DI15" s="1"/>
       <c r="DJ15" s="1"/>
       <c r="DK15" s="1"/>
     </row>
     <row r="16" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A16" s="22" t="s">
+      <c r="A16" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="23">
+      <c r="B16" s="20">
         <v>78854</v>
       </c>
-      <c r="C16" s="23">
+      <c r="C16" s="20">
         <v>87359</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="21">
         <v>79970</v>
       </c>
-      <c r="E16" s="25" t="s">
+      <c r="E16" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="F16" s="14">
+      <c r="F16" s="11">
         <v>81041</v>
       </c>
-      <c r="G16" s="23">
+      <c r="G16" s="20">
         <v>80801</v>
       </c>
-      <c r="H16" s="28" t="s">
+      <c r="H16" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="I16" s="24">
+      <c r="I16" s="21">
         <v>91180</v>
       </c>
-      <c r="J16" s="24">
+      <c r="J16" s="21">
         <v>92163</v>
       </c>
-      <c r="K16" s="15">
+      <c r="K16" s="12">
         <v>90301</v>
       </c>
-      <c r="L16" s="24">
+      <c r="L16" s="21">
         <v>84989</v>
       </c>
-      <c r="M16" s="26">
+      <c r="M16" s="23">
         <v>99330</v>
       </c>
-      <c r="N16" s="26">
+      <c r="N16" s="23">
         <v>89318</v>
       </c>
-      <c r="O16" s="26">
+      <c r="O16" s="23">
         <v>92871</v>
       </c>
       <c r="P16" s="4">
         <v>91498</v>
       </c>
-      <c r="Q16" s="26">
+      <c r="Q16" s="23">
         <v>88940</v>
       </c>
-      <c r="R16" s="26">
+      <c r="R16" s="23">
         <v>104206</v>
       </c>
-      <c r="S16" s="26">
+      <c r="S16" s="23">
         <v>95955</v>
       </c>
-      <c r="T16" s="26">
+      <c r="T16" s="23">
         <v>100637</v>
       </c>
       <c r="U16" s="4">
         <v>99834</v>
       </c>
-      <c r="V16" s="26">
+      <c r="V16" s="23">
         <v>99320</v>
       </c>
-      <c r="W16" s="27">
+      <c r="W16" s="24">
         <v>120278</v>
       </c>
-      <c r="X16" s="27">
+      <c r="X16" s="24">
         <v>109420</v>
       </c>
-      <c r="Y16" s="27">
+      <c r="Y16" s="24">
         <v>136044</v>
       </c>
-      <c r="Z16" s="16">
+      <c r="Z16" s="13">
         <v>115908</v>
       </c>
-      <c r="AA16" s="27">
+      <c r="AA16" s="24">
         <v>130493</v>
       </c>
-      <c r="AB16" s="27">
+      <c r="AB16" s="24">
         <v>149085</v>
       </c>
-      <c r="AC16" s="27">
+      <c r="AC16" s="24">
         <v>127407</v>
       </c>
-      <c r="AD16" s="27">
+      <c r="AD16" s="24">
         <v>152731</v>
       </c>
-      <c r="AE16" s="16">
+      <c r="AE16" s="13">
         <v>139840</v>
       </c>
-      <c r="AF16" s="27">
+      <c r="AF16" s="24">
         <v>150685</v>
       </c>
-      <c r="AG16" s="27">
+      <c r="AG16" s="24">
         <v>166966</v>
       </c>
-      <c r="AH16" s="27">
+      <c r="AH16" s="24">
         <v>176625</v>
       </c>
-      <c r="AI16" s="27">
+      <c r="AI16" s="24">
         <v>168597</v>
       </c>
-      <c r="AJ16" s="16">
+      <c r="AJ16" s="13">
         <v>170971</v>
       </c>
-      <c r="AK16" s="27">
+      <c r="AK16" s="24">
         <v>196576</v>
       </c>
-      <c r="AL16" s="19" t="s">
+      <c r="AL16" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="AM16" s="20" t="s">
+      <c r="AM16" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="AN16" s="20" t="s">
+      <c r="AN16" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AO16" s="20" t="s">
+      <c r="AO16" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AP16" s="21" t="s">
+      <c r="AP16" s="18" t="s">
         <v>50</v>
       </c>
       <c r="AQ16" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AR16" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AS16" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AT16" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="AU16" s="4" t="s">
-[...28 lines deleted...]
-      <c r="BH16" s="1"/>
+      <c r="AU16" s="5"/>
+      <c r="AV16" s="5"/>
+      <c r="AW16" s="5"/>
+      <c r="AX16" s="5"/>
+      <c r="AY16" s="5"/>
+      <c r="AZ16" s="5"/>
+      <c r="BA16" s="5"/>
+      <c r="BB16" s="5"/>
+      <c r="BC16" s="5"/>
+      <c r="BD16" s="5"/>
+      <c r="BE16" s="5"/>
+      <c r="BF16" s="36"/>
+      <c r="BG16" s="36"/>
+      <c r="BH16" s="36"/>
       <c r="BI16" s="1"/>
       <c r="BJ16" s="1"/>
       <c r="BK16" s="1"/>
       <c r="BL16" s="1"/>
       <c r="BM16" s="1"/>
       <c r="BN16" s="1"/>
       <c r="BO16" s="1"/>
       <c r="BP16" s="1"/>
       <c r="BQ16" s="1"/>
       <c r="BR16" s="1"/>
       <c r="BS16" s="1"/>
       <c r="BT16" s="1"/>
       <c r="BU16" s="1"/>
       <c r="BV16" s="1"/>
       <c r="BW16" s="1"/>
       <c r="BX16" s="1"/>
       <c r="BY16" s="1"/>
       <c r="BZ16" s="1"/>
       <c r="CA16" s="1"/>
       <c r="CB16" s="1"/>
       <c r="CC16" s="1"/>
       <c r="CD16" s="1"/>
       <c r="CE16" s="1"/>
       <c r="CF16" s="1"/>
       <c r="CG16" s="1"/>
@@ -3773,218 +3615,202 @@
       <c r="CO16" s="1"/>
       <c r="CP16" s="1"/>
       <c r="CQ16" s="1"/>
       <c r="CR16" s="1"/>
       <c r="CS16" s="1"/>
       <c r="CT16" s="1"/>
       <c r="CU16" s="1"/>
       <c r="CV16" s="1"/>
       <c r="CW16" s="1"/>
       <c r="CX16" s="1"/>
       <c r="CY16" s="1"/>
       <c r="CZ16" s="1"/>
       <c r="DA16" s="1"/>
       <c r="DB16" s="1"/>
       <c r="DC16" s="1"/>
       <c r="DD16" s="1"/>
       <c r="DE16" s="1"/>
       <c r="DF16" s="1"/>
       <c r="DG16" s="1"/>
       <c r="DH16" s="1"/>
       <c r="DI16" s="1"/>
       <c r="DJ16" s="1"/>
       <c r="DK16" s="1"/>
     </row>
     <row r="17" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A17" s="22" t="s">
+      <c r="A17" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="23">
+      <c r="B17" s="20">
         <v>74148</v>
       </c>
-      <c r="C17" s="23">
+      <c r="C17" s="20">
         <v>85133</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="21">
         <v>81025</v>
       </c>
-      <c r="E17" s="25" t="s">
+      <c r="E17" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="F17" s="14">
+      <c r="F17" s="11">
         <v>69161</v>
       </c>
-      <c r="G17" s="23">
+      <c r="G17" s="20">
         <v>84195</v>
       </c>
-      <c r="H17" s="28" t="s">
+      <c r="H17" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="I17" s="24">
+      <c r="I17" s="21">
         <v>89417</v>
       </c>
-      <c r="J17" s="24">
+      <c r="J17" s="21">
         <v>81974</v>
       </c>
-      <c r="K17" s="15">
+      <c r="K17" s="12">
         <v>86284</v>
       </c>
-      <c r="L17" s="24">
+      <c r="L17" s="21">
         <v>82837</v>
       </c>
-      <c r="M17" s="26">
+      <c r="M17" s="23">
         <v>89149</v>
       </c>
-      <c r="N17" s="26">
+      <c r="N17" s="23">
         <v>96904</v>
       </c>
-      <c r="O17" s="26">
+      <c r="O17" s="23">
         <v>91865</v>
       </c>
       <c r="P17" s="4">
         <v>87226</v>
       </c>
-      <c r="Q17" s="26">
+      <c r="Q17" s="23">
         <v>89191</v>
       </c>
-      <c r="R17" s="26">
+      <c r="R17" s="23">
         <v>101194</v>
       </c>
-      <c r="S17" s="26">
+      <c r="S17" s="23">
         <v>90517</v>
       </c>
-      <c r="T17" s="26">
+      <c r="T17" s="23">
         <v>99496</v>
       </c>
       <c r="U17" s="4">
         <v>105771</v>
       </c>
-      <c r="V17" s="26">
+      <c r="V17" s="23">
         <v>102366</v>
       </c>
-      <c r="W17" s="27">
+      <c r="W17" s="24">
         <v>114105</v>
       </c>
-      <c r="X17" s="27">
+      <c r="X17" s="24">
         <v>117039</v>
       </c>
-      <c r="Y17" s="27">
+      <c r="Y17" s="24">
         <v>126188</v>
       </c>
-      <c r="Z17" s="16">
+      <c r="Z17" s="13">
         <v>114914</v>
       </c>
-      <c r="AA17" s="27">
+      <c r="AA17" s="24">
         <v>142954</v>
       </c>
-      <c r="AB17" s="27">
+      <c r="AB17" s="24">
         <v>152478</v>
       </c>
-      <c r="AC17" s="27">
+      <c r="AC17" s="24">
         <v>145578</v>
       </c>
-      <c r="AD17" s="27">
+      <c r="AD17" s="24">
         <v>165202</v>
       </c>
-      <c r="AE17" s="16">
+      <c r="AE17" s="13">
         <v>151520</v>
       </c>
-      <c r="AF17" s="27">
+      <c r="AF17" s="24">
         <v>171612</v>
       </c>
-      <c r="AG17" s="27">
+      <c r="AG17" s="24">
         <v>189222</v>
       </c>
-      <c r="AH17" s="27">
+      <c r="AH17" s="24">
         <v>177743</v>
       </c>
-      <c r="AI17" s="27">
+      <c r="AI17" s="24">
         <v>193625</v>
       </c>
-      <c r="AJ17" s="16">
+      <c r="AJ17" s="13">
         <v>182449</v>
       </c>
-      <c r="AK17" s="27">
+      <c r="AK17" s="24">
         <v>204904</v>
       </c>
-      <c r="AL17" s="19" t="s">
+      <c r="AL17" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="AM17" s="20" t="s">
+      <c r="AM17" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="AN17" s="20" t="s">
+      <c r="AN17" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AO17" s="20" t="s">
+      <c r="AO17" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AP17" s="21" t="s">
+      <c r="AP17" s="18" t="s">
         <v>50</v>
       </c>
       <c r="AQ17" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AR17" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AS17" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AT17" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="AU17" s="4" t="s">
-[...28 lines deleted...]
-      <c r="BH17" s="1"/>
+      <c r="AU17" s="5"/>
+      <c r="AV17" s="5"/>
+      <c r="AW17" s="5"/>
+      <c r="AX17" s="5"/>
+      <c r="AY17" s="5"/>
+      <c r="AZ17" s="5"/>
+      <c r="BA17" s="5"/>
+      <c r="BB17" s="5"/>
+      <c r="BC17" s="5"/>
+      <c r="BD17" s="5"/>
+      <c r="BE17" s="5"/>
+      <c r="BF17" s="36"/>
+      <c r="BG17" s="36"/>
+      <c r="BH17" s="36"/>
       <c r="BI17" s="1"/>
       <c r="BJ17" s="1"/>
       <c r="BK17" s="1"/>
       <c r="BL17" s="1"/>
       <c r="BM17" s="1"/>
       <c r="BN17" s="1"/>
       <c r="BO17" s="1"/>
       <c r="BP17" s="1"/>
       <c r="BQ17" s="1"/>
       <c r="BR17" s="1"/>
       <c r="BS17" s="1"/>
       <c r="BT17" s="1"/>
       <c r="BU17" s="1"/>
       <c r="BV17" s="1"/>
       <c r="BW17" s="1"/>
       <c r="BX17" s="1"/>
       <c r="BY17" s="1"/>
       <c r="BZ17" s="1"/>
       <c r="CA17" s="1"/>
       <c r="CB17" s="1"/>
       <c r="CC17" s="1"/>
       <c r="CD17" s="1"/>
       <c r="CE17" s="1"/>
       <c r="CF17" s="1"/>
       <c r="CG17" s="1"/>
@@ -3998,218 +3824,202 @@
       <c r="CO17" s="1"/>
       <c r="CP17" s="1"/>
       <c r="CQ17" s="1"/>
       <c r="CR17" s="1"/>
       <c r="CS17" s="1"/>
       <c r="CT17" s="1"/>
       <c r="CU17" s="1"/>
       <c r="CV17" s="1"/>
       <c r="CW17" s="1"/>
       <c r="CX17" s="1"/>
       <c r="CY17" s="1"/>
       <c r="CZ17" s="1"/>
       <c r="DA17" s="1"/>
       <c r="DB17" s="1"/>
       <c r="DC17" s="1"/>
       <c r="DD17" s="1"/>
       <c r="DE17" s="1"/>
       <c r="DF17" s="1"/>
       <c r="DG17" s="1"/>
       <c r="DH17" s="1"/>
       <c r="DI17" s="1"/>
       <c r="DJ17" s="1"/>
       <c r="DK17" s="1"/>
     </row>
     <row r="18" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A18" s="22" t="s">
+      <c r="A18" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="23">
+      <c r="B18" s="20">
         <v>66752</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="20">
         <v>70905</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="21">
         <v>70785</v>
       </c>
-      <c r="E18" s="25" t="s">
+      <c r="E18" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="F18" s="14">
+      <c r="F18" s="11">
         <v>81877</v>
       </c>
-      <c r="G18" s="23">
+      <c r="G18" s="20">
         <v>89369</v>
       </c>
-      <c r="H18" s="28" t="s">
+      <c r="H18" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="I18" s="24">
+      <c r="I18" s="21">
         <v>87987</v>
       </c>
-      <c r="J18" s="24">
+      <c r="J18" s="21">
         <v>97525</v>
       </c>
-      <c r="K18" s="15">
+      <c r="K18" s="12">
         <v>92673</v>
       </c>
-      <c r="L18" s="24">
+      <c r="L18" s="21">
         <v>87805</v>
       </c>
-      <c r="M18" s="26">
+      <c r="M18" s="23">
         <v>90495</v>
       </c>
-      <c r="N18" s="26">
+      <c r="N18" s="23">
         <v>84516</v>
       </c>
-      <c r="O18" s="26">
+      <c r="O18" s="23">
         <v>89422</v>
       </c>
       <c r="P18" s="4">
         <v>87607</v>
       </c>
-      <c r="Q18" s="26">
+      <c r="Q18" s="23">
         <v>88340</v>
       </c>
-      <c r="R18" s="26">
+      <c r="R18" s="23">
         <v>97922</v>
       </c>
-      <c r="S18" s="26">
+      <c r="S18" s="23">
         <v>91430</v>
       </c>
-      <c r="T18" s="26">
+      <c r="T18" s="23">
         <v>95455</v>
       </c>
       <c r="U18" s="4">
         <v>89991</v>
       </c>
-      <c r="V18" s="26">
+      <c r="V18" s="23">
         <v>98125</v>
       </c>
-      <c r="W18" s="27">
+      <c r="W18" s="24">
         <v>111252</v>
       </c>
-      <c r="X18" s="27">
+      <c r="X18" s="24">
         <v>119926</v>
       </c>
-      <c r="Y18" s="27">
+      <c r="Y18" s="24">
         <v>125834</v>
       </c>
-      <c r="Z18" s="16">
+      <c r="Z18" s="13">
         <v>113502</v>
       </c>
-      <c r="AA18" s="27">
+      <c r="AA18" s="24">
         <v>142609</v>
       </c>
-      <c r="AB18" s="27">
+      <c r="AB18" s="24">
         <v>155679</v>
       </c>
-      <c r="AC18" s="27">
+      <c r="AC18" s="24">
         <v>157967</v>
       </c>
-      <c r="AD18" s="27">
+      <c r="AD18" s="24">
         <v>169097</v>
       </c>
-      <c r="AE18" s="16">
+      <c r="AE18" s="13">
         <v>156068</v>
       </c>
-      <c r="AF18" s="27">
+      <c r="AF18" s="24">
         <v>182046</v>
       </c>
-      <c r="AG18" s="27">
+      <c r="AG18" s="24">
         <v>204520</v>
       </c>
-      <c r="AH18" s="27">
+      <c r="AH18" s="24">
         <v>188492</v>
       </c>
-      <c r="AI18" s="27">
+      <c r="AI18" s="24">
         <v>195989</v>
       </c>
-      <c r="AJ18" s="16">
+      <c r="AJ18" s="13">
         <v>192485</v>
       </c>
-      <c r="AK18" s="27">
+      <c r="AK18" s="24">
         <v>224578</v>
       </c>
-      <c r="AL18" s="19" t="s">
+      <c r="AL18" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="AM18" s="20" t="s">
+      <c r="AM18" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="AN18" s="20" t="s">
+      <c r="AN18" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AO18" s="20" t="s">
+      <c r="AO18" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AP18" s="21" t="s">
+      <c r="AP18" s="18" t="s">
         <v>50</v>
       </c>
       <c r="AQ18" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AR18" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AS18" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AT18" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="AU18" s="4" t="s">
-[...28 lines deleted...]
-      <c r="BH18" s="1"/>
+      <c r="AU18" s="5"/>
+      <c r="AV18" s="5"/>
+      <c r="AW18" s="5"/>
+      <c r="AX18" s="5"/>
+      <c r="AY18" s="5"/>
+      <c r="AZ18" s="5"/>
+      <c r="BA18" s="5"/>
+      <c r="BB18" s="5"/>
+      <c r="BC18" s="5"/>
+      <c r="BD18" s="5"/>
+      <c r="BE18" s="5"/>
+      <c r="BF18" s="36"/>
+      <c r="BG18" s="36"/>
+      <c r="BH18" s="36"/>
       <c r="BI18" s="1"/>
       <c r="BJ18" s="1"/>
       <c r="BK18" s="1"/>
       <c r="BL18" s="1"/>
       <c r="BM18" s="1"/>
       <c r="BN18" s="1"/>
       <c r="BO18" s="1"/>
       <c r="BP18" s="1"/>
       <c r="BQ18" s="1"/>
       <c r="BR18" s="1"/>
       <c r="BS18" s="1"/>
       <c r="BT18" s="1"/>
       <c r="BU18" s="1"/>
       <c r="BV18" s="1"/>
       <c r="BW18" s="1"/>
       <c r="BX18" s="1"/>
       <c r="BY18" s="1"/>
       <c r="BZ18" s="1"/>
       <c r="CA18" s="1"/>
       <c r="CB18" s="1"/>
       <c r="CC18" s="1"/>
       <c r="CD18" s="1"/>
       <c r="CE18" s="1"/>
       <c r="CF18" s="1"/>
       <c r="CG18" s="1"/>
@@ -4223,218 +4033,202 @@
       <c r="CO18" s="1"/>
       <c r="CP18" s="1"/>
       <c r="CQ18" s="1"/>
       <c r="CR18" s="1"/>
       <c r="CS18" s="1"/>
       <c r="CT18" s="1"/>
       <c r="CU18" s="1"/>
       <c r="CV18" s="1"/>
       <c r="CW18" s="1"/>
       <c r="CX18" s="1"/>
       <c r="CY18" s="1"/>
       <c r="CZ18" s="1"/>
       <c r="DA18" s="1"/>
       <c r="DB18" s="1"/>
       <c r="DC18" s="1"/>
       <c r="DD18" s="1"/>
       <c r="DE18" s="1"/>
       <c r="DF18" s="1"/>
       <c r="DG18" s="1"/>
       <c r="DH18" s="1"/>
       <c r="DI18" s="1"/>
       <c r="DJ18" s="1"/>
       <c r="DK18" s="1"/>
     </row>
     <row r="19" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A19" s="22" t="s">
+      <c r="A19" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="23">
+      <c r="B19" s="20">
         <v>73582</v>
       </c>
-      <c r="C19" s="23">
+      <c r="C19" s="20">
         <v>75245</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="21">
         <v>74770</v>
       </c>
-      <c r="E19" s="25" t="s">
+      <c r="E19" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="F19" s="14">
+      <c r="F19" s="11">
         <v>113334</v>
       </c>
-      <c r="G19" s="23">
+      <c r="G19" s="20">
         <v>122770</v>
       </c>
-      <c r="H19" s="28" t="s">
+      <c r="H19" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="I19" s="24">
+      <c r="I19" s="21">
         <v>123714</v>
       </c>
-      <c r="J19" s="24">
+      <c r="J19" s="21">
         <v>139385</v>
       </c>
-      <c r="K19" s="15">
+      <c r="K19" s="12">
         <v>128633</v>
       </c>
-      <c r="L19" s="24">
+      <c r="L19" s="21">
         <v>129568</v>
       </c>
-      <c r="M19" s="26">
+      <c r="M19" s="23">
         <v>149874</v>
       </c>
-      <c r="N19" s="26">
+      <c r="N19" s="23">
         <v>130033</v>
       </c>
-      <c r="O19" s="26">
+      <c r="O19" s="23">
         <v>140831</v>
       </c>
       <c r="P19" s="4">
         <v>134537</v>
       </c>
-      <c r="Q19" s="26">
+      <c r="Q19" s="23">
         <v>127545</v>
       </c>
-      <c r="R19" s="26">
+      <c r="R19" s="23">
         <v>141345</v>
       </c>
-      <c r="S19" s="26">
+      <c r="S19" s="23">
         <v>127004</v>
       </c>
-      <c r="T19" s="26">
+      <c r="T19" s="23">
         <v>144385</v>
       </c>
       <c r="U19" s="4">
         <v>150545</v>
       </c>
-      <c r="V19" s="26">
+      <c r="V19" s="23">
         <v>138772</v>
       </c>
-      <c r="W19" s="27">
+      <c r="W19" s="24">
         <v>152436</v>
       </c>
-      <c r="X19" s="27">
+      <c r="X19" s="24">
         <v>144736</v>
       </c>
-      <c r="Y19" s="27">
+      <c r="Y19" s="24">
         <v>164136</v>
       </c>
-      <c r="Z19" s="16">
+      <c r="Z19" s="13">
         <v>149686</v>
       </c>
-      <c r="AA19" s="27">
+      <c r="AA19" s="24">
         <v>170638</v>
       </c>
-      <c r="AB19" s="27">
+      <c r="AB19" s="24">
         <v>192543</v>
       </c>
-      <c r="AC19" s="27">
+      <c r="AC19" s="24">
         <v>172517</v>
       </c>
-      <c r="AD19" s="27">
+      <c r="AD19" s="24">
         <v>207911</v>
       </c>
-      <c r="AE19" s="16">
+      <c r="AE19" s="13">
         <v>186891</v>
       </c>
-      <c r="AF19" s="27">
+      <c r="AF19" s="24">
         <v>223392</v>
       </c>
-      <c r="AG19" s="27">
+      <c r="AG19" s="24">
         <v>248012</v>
       </c>
-      <c r="AH19" s="27">
+      <c r="AH19" s="24">
         <v>202978</v>
       </c>
-      <c r="AI19" s="27">
+      <c r="AI19" s="24">
         <v>251359</v>
       </c>
-      <c r="AJ19" s="16">
+      <c r="AJ19" s="13">
         <v>225888</v>
       </c>
-      <c r="AK19" s="27">
+      <c r="AK19" s="24">
         <v>259549</v>
       </c>
-      <c r="AL19" s="27">
+      <c r="AL19" s="24">
         <v>289799</v>
       </c>
-      <c r="AM19" s="27">
+      <c r="AM19" s="24">
         <v>243765</v>
       </c>
-      <c r="AN19" s="27">
+      <c r="AN19" s="24">
         <v>293378</v>
       </c>
-      <c r="AO19" s="5">
+      <c r="AO19" s="4">
         <v>274160</v>
       </c>
       <c r="AP19" s="4">
         <v>306352</v>
       </c>
       <c r="AQ19" s="4">
         <v>325211</v>
       </c>
       <c r="AR19" s="4">
         <v>316472</v>
       </c>
       <c r="AS19" s="4">
         <v>326113</v>
       </c>
       <c r="AT19" s="4">
         <v>326412</v>
       </c>
-      <c r="AU19" s="4">
-[...28 lines deleted...]
-      <c r="BH19" s="1"/>
+      <c r="AU19" s="5"/>
+      <c r="AV19" s="5"/>
+      <c r="AW19" s="5"/>
+      <c r="AX19" s="5"/>
+      <c r="AY19" s="5"/>
+      <c r="AZ19" s="5"/>
+      <c r="BA19" s="5"/>
+      <c r="BB19" s="5"/>
+      <c r="BC19" s="5"/>
+      <c r="BD19" s="5"/>
+      <c r="BE19" s="5"/>
+      <c r="BF19" s="36"/>
+      <c r="BG19" s="36"/>
+      <c r="BH19" s="36"/>
       <c r="BI19" s="1"/>
       <c r="BJ19" s="1"/>
       <c r="BK19" s="1"/>
       <c r="BL19" s="1"/>
       <c r="BM19" s="1"/>
       <c r="BN19" s="1"/>
       <c r="BO19" s="1"/>
       <c r="BP19" s="1"/>
       <c r="BQ19" s="1"/>
       <c r="BR19" s="1"/>
       <c r="BS19" s="1"/>
       <c r="BT19" s="1"/>
       <c r="BU19" s="1"/>
       <c r="BV19" s="1"/>
       <c r="BW19" s="1"/>
       <c r="BX19" s="1"/>
       <c r="BY19" s="1"/>
       <c r="BZ19" s="1"/>
       <c r="CA19" s="1"/>
       <c r="CB19" s="1"/>
       <c r="CC19" s="1"/>
       <c r="CD19" s="1"/>
       <c r="CE19" s="1"/>
       <c r="CF19" s="1"/>
       <c r="CG19" s="1"/>
@@ -4448,218 +4242,202 @@
       <c r="CO19" s="1"/>
       <c r="CP19" s="1"/>
       <c r="CQ19" s="1"/>
       <c r="CR19" s="1"/>
       <c r="CS19" s="1"/>
       <c r="CT19" s="1"/>
       <c r="CU19" s="1"/>
       <c r="CV19" s="1"/>
       <c r="CW19" s="1"/>
       <c r="CX19" s="1"/>
       <c r="CY19" s="1"/>
       <c r="CZ19" s="1"/>
       <c r="DA19" s="1"/>
       <c r="DB19" s="1"/>
       <c r="DC19" s="1"/>
       <c r="DD19" s="1"/>
       <c r="DE19" s="1"/>
       <c r="DF19" s="1"/>
       <c r="DG19" s="1"/>
       <c r="DH19" s="1"/>
       <c r="DI19" s="1"/>
       <c r="DJ19" s="1"/>
       <c r="DK19" s="1"/>
     </row>
     <row r="20" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A20" s="22" t="s">
+      <c r="A20" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="23">
+      <c r="B20" s="20">
         <v>64653</v>
       </c>
-      <c r="C20" s="23">
+      <c r="C20" s="20">
         <v>66454</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="21">
         <v>66495</v>
       </c>
-      <c r="E20" s="25" t="s">
+      <c r="E20" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="F20" s="14">
+      <c r="F20" s="11">
         <v>73671</v>
       </c>
-      <c r="G20" s="23">
+      <c r="G20" s="20">
         <v>92340</v>
       </c>
-      <c r="H20" s="24">
+      <c r="H20" s="21">
         <v>95745</v>
       </c>
-      <c r="I20" s="24">
+      <c r="I20" s="21">
         <v>92661</v>
       </c>
-      <c r="J20" s="24">
+      <c r="J20" s="21">
         <v>95065</v>
       </c>
-      <c r="K20" s="15">
+      <c r="K20" s="12">
         <v>94503</v>
       </c>
-      <c r="L20" s="24">
+      <c r="L20" s="21">
         <v>90190</v>
       </c>
-      <c r="M20" s="26">
+      <c r="M20" s="23">
         <v>103652</v>
       </c>
-      <c r="N20" s="26">
+      <c r="N20" s="23">
         <v>96920</v>
       </c>
-      <c r="O20" s="26">
+      <c r="O20" s="23">
         <v>103247</v>
       </c>
       <c r="P20" s="4">
         <v>99292</v>
       </c>
-      <c r="Q20" s="26">
+      <c r="Q20" s="23">
         <v>94404</v>
       </c>
-      <c r="R20" s="26">
+      <c r="R20" s="23">
         <v>102926</v>
       </c>
-      <c r="S20" s="26">
+      <c r="S20" s="23">
         <v>107705</v>
       </c>
-      <c r="T20" s="26">
+      <c r="T20" s="23">
         <v>108642</v>
       </c>
       <c r="U20" s="4">
         <v>116735</v>
       </c>
-      <c r="V20" s="26">
+      <c r="V20" s="23">
         <v>110484</v>
       </c>
-      <c r="W20" s="27">
+      <c r="W20" s="24">
         <v>121887</v>
       </c>
-      <c r="X20" s="27">
+      <c r="X20" s="24">
         <v>130612</v>
       </c>
-      <c r="Y20" s="27">
+      <c r="Y20" s="24">
         <v>139793</v>
       </c>
-      <c r="Z20" s="16">
+      <c r="Z20" s="13">
         <v>124833</v>
       </c>
-      <c r="AA20" s="27">
+      <c r="AA20" s="24">
         <v>141936</v>
       </c>
-      <c r="AB20" s="27">
+      <c r="AB20" s="24">
         <v>161689</v>
       </c>
-      <c r="AC20" s="27">
+      <c r="AC20" s="24">
         <v>154522</v>
       </c>
-      <c r="AD20" s="27">
+      <c r="AD20" s="24">
         <v>163995</v>
       </c>
-      <c r="AE20" s="16">
+      <c r="AE20" s="13">
         <v>155236</v>
       </c>
-      <c r="AF20" s="27">
+      <c r="AF20" s="24">
         <v>167555</v>
       </c>
-      <c r="AG20" s="27">
+      <c r="AG20" s="24">
         <v>203748</v>
       </c>
-      <c r="AH20" s="27">
+      <c r="AH20" s="24">
         <v>181656</v>
       </c>
-      <c r="AI20" s="27">
+      <c r="AI20" s="24">
         <v>209038</v>
       </c>
-      <c r="AJ20" s="16">
+      <c r="AJ20" s="13">
         <v>191696</v>
       </c>
-      <c r="AK20" s="27">
+      <c r="AK20" s="24">
         <v>211885</v>
       </c>
-      <c r="AL20" s="19" t="s">
+      <c r="AL20" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="AM20" s="20" t="s">
+      <c r="AM20" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="AN20" s="20" t="s">
+      <c r="AN20" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AO20" s="20" t="s">
+      <c r="AO20" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AP20" s="21" t="s">
+      <c r="AP20" s="18" t="s">
         <v>50</v>
       </c>
       <c r="AQ20" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AR20" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AS20" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AT20" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="AU20" s="4" t="s">
-[...28 lines deleted...]
-      <c r="BH20" s="1"/>
+      <c r="AU20" s="5"/>
+      <c r="AV20" s="5"/>
+      <c r="AW20" s="5"/>
+      <c r="AX20" s="5"/>
+      <c r="AY20" s="5"/>
+      <c r="AZ20" s="5"/>
+      <c r="BA20" s="5"/>
+      <c r="BB20" s="5"/>
+      <c r="BC20" s="5"/>
+      <c r="BD20" s="5"/>
+      <c r="BE20" s="5"/>
+      <c r="BF20" s="36"/>
+      <c r="BG20" s="36"/>
+      <c r="BH20" s="36"/>
       <c r="BI20" s="1"/>
       <c r="BJ20" s="1"/>
       <c r="BK20" s="1"/>
       <c r="BL20" s="1"/>
       <c r="BM20" s="1"/>
       <c r="BN20" s="1"/>
       <c r="BO20" s="1"/>
       <c r="BP20" s="1"/>
       <c r="BQ20" s="1"/>
       <c r="BR20" s="1"/>
       <c r="BS20" s="1"/>
       <c r="BT20" s="1"/>
       <c r="BU20" s="1"/>
       <c r="BV20" s="1"/>
       <c r="BW20" s="1"/>
       <c r="BX20" s="1"/>
       <c r="BY20" s="1"/>
       <c r="BZ20" s="1"/>
       <c r="CA20" s="1"/>
       <c r="CB20" s="1"/>
       <c r="CC20" s="1"/>
       <c r="CD20" s="1"/>
       <c r="CE20" s="1"/>
       <c r="CF20" s="1"/>
       <c r="CG20" s="1"/>
@@ -4673,218 +4451,202 @@
       <c r="CO20" s="1"/>
       <c r="CP20" s="1"/>
       <c r="CQ20" s="1"/>
       <c r="CR20" s="1"/>
       <c r="CS20" s="1"/>
       <c r="CT20" s="1"/>
       <c r="CU20" s="1"/>
       <c r="CV20" s="1"/>
       <c r="CW20" s="1"/>
       <c r="CX20" s="1"/>
       <c r="CY20" s="1"/>
       <c r="CZ20" s="1"/>
       <c r="DA20" s="1"/>
       <c r="DB20" s="1"/>
       <c r="DC20" s="1"/>
       <c r="DD20" s="1"/>
       <c r="DE20" s="1"/>
       <c r="DF20" s="1"/>
       <c r="DG20" s="1"/>
       <c r="DH20" s="1"/>
       <c r="DI20" s="1"/>
       <c r="DJ20" s="1"/>
       <c r="DK20" s="1"/>
     </row>
     <row r="21" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A21" s="22" t="s">
+      <c r="A21" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="23">
+      <c r="B21" s="20">
         <v>69788</v>
       </c>
-      <c r="C21" s="23">
+      <c r="C21" s="20">
         <v>82275</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="21">
         <v>66025</v>
       </c>
-      <c r="E21" s="25" t="s">
+      <c r="E21" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="F21" s="14">
+      <c r="F21" s="11">
         <v>67548</v>
       </c>
-      <c r="G21" s="23">
+      <c r="G21" s="20">
         <v>80838</v>
       </c>
-      <c r="H21" s="24">
+      <c r="H21" s="21">
         <v>81829</v>
       </c>
-      <c r="I21" s="24">
+      <c r="I21" s="21">
         <v>79834</v>
       </c>
-      <c r="J21" s="24">
+      <c r="J21" s="21">
         <v>81940</v>
       </c>
-      <c r="K21" s="15">
+      <c r="K21" s="12">
         <v>80933</v>
       </c>
-      <c r="L21" s="24">
+      <c r="L21" s="21">
         <v>80224</v>
       </c>
-      <c r="M21" s="26">
+      <c r="M21" s="23">
         <v>83509</v>
       </c>
-      <c r="N21" s="26">
+      <c r="N21" s="23">
         <v>85386</v>
       </c>
-      <c r="O21" s="26">
+      <c r="O21" s="23">
         <v>83060</v>
       </c>
       <c r="P21" s="4">
         <v>83285</v>
       </c>
-      <c r="Q21" s="26">
+      <c r="Q21" s="23">
         <v>83166</v>
       </c>
-      <c r="R21" s="26">
+      <c r="R21" s="23">
         <v>82621</v>
       </c>
-      <c r="S21" s="26">
+      <c r="S21" s="23">
         <v>79229</v>
       </c>
-      <c r="T21" s="26">
+      <c r="T21" s="23">
         <v>86568</v>
       </c>
       <c r="U21" s="4">
         <v>80144</v>
       </c>
-      <c r="V21" s="26">
+      <c r="V21" s="23">
         <v>90072</v>
       </c>
-      <c r="W21" s="27">
+      <c r="W21" s="24">
         <v>105827</v>
       </c>
-      <c r="X21" s="27">
+      <c r="X21" s="24">
         <v>116575</v>
       </c>
-      <c r="Y21" s="27">
+      <c r="Y21" s="24">
         <v>112044</v>
       </c>
-      <c r="Z21" s="16">
+      <c r="Z21" s="13">
         <v>106856</v>
       </c>
-      <c r="AA21" s="27">
+      <c r="AA21" s="24">
         <v>122672</v>
       </c>
-      <c r="AB21" s="27">
+      <c r="AB21" s="24">
         <v>136609</v>
       </c>
-      <c r="AC21" s="27">
+      <c r="AC21" s="24">
         <v>128295</v>
       </c>
-      <c r="AD21" s="27">
+      <c r="AD21" s="24">
         <v>136637</v>
       </c>
-      <c r="AE21" s="16">
+      <c r="AE21" s="13">
         <v>130972</v>
       </c>
-      <c r="AF21" s="27">
+      <c r="AF21" s="24">
         <v>154810</v>
       </c>
-      <c r="AG21" s="27">
+      <c r="AG21" s="24">
         <v>171704</v>
       </c>
-      <c r="AH21" s="27">
+      <c r="AH21" s="24">
         <v>170070</v>
       </c>
-      <c r="AI21" s="27">
+      <c r="AI21" s="24">
         <v>173714</v>
       </c>
-      <c r="AJ21" s="16">
+      <c r="AJ21" s="13">
         <v>167981</v>
       </c>
-      <c r="AK21" s="27">
+      <c r="AK21" s="24">
         <v>197937</v>
       </c>
-      <c r="AL21" s="27">
+      <c r="AL21" s="24">
         <v>219478</v>
       </c>
-      <c r="AM21" s="27">
+      <c r="AM21" s="24">
         <v>198231</v>
       </c>
-      <c r="AN21" s="27">
+      <c r="AN21" s="24">
         <v>194783</v>
       </c>
-      <c r="AO21" s="5">
+      <c r="AO21" s="4">
         <v>203716</v>
       </c>
       <c r="AP21" s="4">
         <v>224757</v>
       </c>
       <c r="AQ21" s="4">
         <v>235122</v>
       </c>
       <c r="AR21" s="4">
         <v>232654</v>
       </c>
       <c r="AS21" s="4">
         <v>233119</v>
       </c>
       <c r="AT21" s="4">
         <v>233555</v>
       </c>
-      <c r="AU21" s="4">
-[...28 lines deleted...]
-      <c r="BH21" s="1"/>
+      <c r="AU21" s="5"/>
+      <c r="AV21" s="5"/>
+      <c r="AW21" s="5"/>
+      <c r="AX21" s="5"/>
+      <c r="AY21" s="5"/>
+      <c r="AZ21" s="5"/>
+      <c r="BA21" s="5"/>
+      <c r="BB21" s="5"/>
+      <c r="BC21" s="5"/>
+      <c r="BD21" s="5"/>
+      <c r="BE21" s="5"/>
+      <c r="BF21" s="36"/>
+      <c r="BG21" s="36"/>
+      <c r="BH21" s="36"/>
       <c r="BI21" s="1"/>
       <c r="BJ21" s="1"/>
       <c r="BK21" s="1"/>
       <c r="BL21" s="1"/>
       <c r="BM21" s="1"/>
       <c r="BN21" s="1"/>
       <c r="BO21" s="1"/>
       <c r="BP21" s="1"/>
       <c r="BQ21" s="1"/>
       <c r="BR21" s="1"/>
       <c r="BS21" s="1"/>
       <c r="BT21" s="1"/>
       <c r="BU21" s="1"/>
       <c r="BV21" s="1"/>
       <c r="BW21" s="1"/>
       <c r="BX21" s="1"/>
       <c r="BY21" s="1"/>
       <c r="BZ21" s="1"/>
       <c r="CA21" s="1"/>
       <c r="CB21" s="1"/>
       <c r="CC21" s="1"/>
       <c r="CD21" s="1"/>
       <c r="CE21" s="1"/>
       <c r="CF21" s="1"/>
       <c r="CG21" s="1"/>
@@ -4898,208 +4660,196 @@
       <c r="CO21" s="1"/>
       <c r="CP21" s="1"/>
       <c r="CQ21" s="1"/>
       <c r="CR21" s="1"/>
       <c r="CS21" s="1"/>
       <c r="CT21" s="1"/>
       <c r="CU21" s="1"/>
       <c r="CV21" s="1"/>
       <c r="CW21" s="1"/>
       <c r="CX21" s="1"/>
       <c r="CY21" s="1"/>
       <c r="CZ21" s="1"/>
       <c r="DA21" s="1"/>
       <c r="DB21" s="1"/>
       <c r="DC21" s="1"/>
       <c r="DD21" s="1"/>
       <c r="DE21" s="1"/>
       <c r="DF21" s="1"/>
       <c r="DG21" s="1"/>
       <c r="DH21" s="1"/>
       <c r="DI21" s="1"/>
       <c r="DJ21" s="1"/>
       <c r="DK21" s="1"/>
     </row>
     <row r="22" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A22" s="22" t="s">
+      <c r="A22" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B22" s="23">
+      <c r="B22" s="20">
         <v>78178</v>
       </c>
-      <c r="C22" s="23">
+      <c r="C22" s="20">
         <v>87594</v>
       </c>
-      <c r="D22" s="24">
+      <c r="D22" s="21">
         <v>82959</v>
       </c>
-      <c r="E22" s="25" t="s">
+      <c r="E22" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="F22" s="14">
+      <c r="F22" s="11">
         <v>73082</v>
       </c>
-      <c r="G22" s="23">
+      <c r="G22" s="20">
         <v>74460</v>
       </c>
-      <c r="H22" s="24">
+      <c r="H22" s="21">
         <v>82529</v>
       </c>
-      <c r="I22" s="24">
+      <c r="I22" s="21">
         <v>71487</v>
       </c>
-      <c r="J22" s="24">
+      <c r="J22" s="21">
         <v>76811</v>
       </c>
-      <c r="K22" s="15">
+      <c r="K22" s="12">
         <v>76079</v>
       </c>
-      <c r="L22" s="24">
+      <c r="L22" s="21">
         <v>79729</v>
       </c>
-      <c r="M22" s="26">
+      <c r="M22" s="23">
         <v>91978</v>
       </c>
-      <c r="N22" s="26">
+      <c r="N22" s="23">
         <v>80607</v>
       </c>
-      <c r="O22" s="26">
+      <c r="O22" s="23">
         <v>83723</v>
       </c>
       <c r="P22" s="4">
         <v>82570</v>
       </c>
-      <c r="Q22" s="26">
+      <c r="Q22" s="23">
         <v>78572</v>
       </c>
-      <c r="R22" s="26">
+      <c r="R22" s="23">
         <v>98121</v>
       </c>
-      <c r="S22" s="26">
+      <c r="S22" s="23">
         <v>86445</v>
       </c>
-      <c r="T22" s="26">
+      <c r="T22" s="23">
         <v>85870</v>
       </c>
       <c r="U22" s="4">
         <v>90678</v>
       </c>
-      <c r="V22" s="26">
+      <c r="V22" s="23">
         <v>95215</v>
       </c>
-      <c r="W22" s="27">
+      <c r="W22" s="24">
         <v>111720</v>
       </c>
-      <c r="X22" s="27">
+      <c r="X22" s="24">
         <v>123465</v>
       </c>
-      <c r="Y22" s="27">
+      <c r="Y22" s="24">
         <v>116051</v>
       </c>
-      <c r="Z22" s="16">
+      <c r="Z22" s="13">
         <v>110797</v>
       </c>
-      <c r="AA22" s="27">
+      <c r="AA22" s="24">
         <v>135189</v>
       </c>
-      <c r="AB22" s="27">
+      <c r="AB22" s="24">
         <v>171758</v>
       </c>
-      <c r="AC22" s="27">
+      <c r="AC22" s="24">
         <v>127194</v>
       </c>
-      <c r="AD22" s="27">
+      <c r="AD22" s="24">
         <v>152661</v>
       </c>
-      <c r="AE22" s="16">
+      <c r="AE22" s="13">
         <v>145977</v>
       </c>
-      <c r="AF22" s="27">
+      <c r="AF22" s="24">
         <v>160169</v>
       </c>
-      <c r="AG22" s="27">
+      <c r="AG22" s="24">
         <v>186361</v>
       </c>
-      <c r="AH22" s="27">
+      <c r="AH22" s="24">
         <v>148433</v>
       </c>
-      <c r="AI22" s="27">
+      <c r="AI22" s="24">
         <v>173505</v>
       </c>
-      <c r="AJ22" s="16">
+      <c r="AJ22" s="13">
         <v>172970</v>
       </c>
-      <c r="AK22" s="27">
+      <c r="AK22" s="24">
         <v>196999</v>
       </c>
-      <c r="AL22" s="19" t="s">
+      <c r="AL22" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="AM22" s="20" t="s">
+      <c r="AM22" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="AN22" s="20" t="s">
+      <c r="AN22" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AO22" s="20" t="s">
+      <c r="AO22" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AP22" s="21" t="s">
+      <c r="AP22" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="AQ22" s="29"/>
+      <c r="AQ22" s="26"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="4"/>
       <c r="AT22" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="AU22" s="4"/>
-[...24 lines deleted...]
-      <c r="BH22" s="1"/>
+      <c r="AU22" s="5"/>
+      <c r="AV22" s="5"/>
+      <c r="AW22" s="5"/>
+      <c r="AX22" s="5"/>
+      <c r="AY22" s="5"/>
+      <c r="AZ22" s="5"/>
+      <c r="BA22" s="38"/>
+      <c r="BB22" s="38"/>
+      <c r="BC22" s="38"/>
+      <c r="BD22" s="38"/>
+      <c r="BE22" s="38"/>
+      <c r="BF22" s="36"/>
+      <c r="BG22" s="36"/>
+      <c r="BH22" s="36"/>
       <c r="BI22" s="1"/>
       <c r="BJ22" s="1"/>
       <c r="BK22" s="1"/>
       <c r="BL22" s="1"/>
       <c r="BM22" s="1"/>
       <c r="BN22" s="1"/>
       <c r="BO22" s="1"/>
       <c r="BP22" s="1"/>
       <c r="BQ22" s="1"/>
       <c r="BR22" s="1"/>
       <c r="BS22" s="1"/>
       <c r="BT22" s="1"/>
       <c r="BU22" s="1"/>
       <c r="BV22" s="1"/>
       <c r="BW22" s="1"/>
       <c r="BX22" s="1"/>
       <c r="BY22" s="1"/>
       <c r="BZ22" s="1"/>
       <c r="CA22" s="1"/>
       <c r="CB22" s="1"/>
       <c r="CC22" s="1"/>
       <c r="CD22" s="1"/>
       <c r="CE22" s="1"/>
       <c r="CF22" s="1"/>
       <c r="CG22" s="1"/>
@@ -5113,218 +4863,202 @@
       <c r="CO22" s="1"/>
       <c r="CP22" s="1"/>
       <c r="CQ22" s="1"/>
       <c r="CR22" s="1"/>
       <c r="CS22" s="1"/>
       <c r="CT22" s="1"/>
       <c r="CU22" s="1"/>
       <c r="CV22" s="1"/>
       <c r="CW22" s="1"/>
       <c r="CX22" s="1"/>
       <c r="CY22" s="1"/>
       <c r="CZ22" s="1"/>
       <c r="DA22" s="1"/>
       <c r="DB22" s="1"/>
       <c r="DC22" s="1"/>
       <c r="DD22" s="1"/>
       <c r="DE22" s="1"/>
       <c r="DF22" s="1"/>
       <c r="DG22" s="1"/>
       <c r="DH22" s="1"/>
       <c r="DI22" s="1"/>
       <c r="DJ22" s="1"/>
       <c r="DK22" s="1"/>
     </row>
     <row r="23" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A23" s="22" t="s">
+      <c r="A23" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="B23" s="23">
+      <c r="B23" s="20">
         <v>66901</v>
       </c>
-      <c r="C23" s="23">
+      <c r="C23" s="20">
         <v>78028</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="21">
         <v>71714</v>
       </c>
-      <c r="E23" s="25" t="s">
+      <c r="E23" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="F23" s="14">
+      <c r="F23" s="11">
         <v>83477</v>
       </c>
-      <c r="G23" s="23">
+      <c r="G23" s="20">
         <v>95242</v>
       </c>
-      <c r="H23" s="24">
+      <c r="H23" s="21">
         <v>108394</v>
       </c>
-      <c r="I23" s="24">
+      <c r="I23" s="21">
         <v>98053</v>
       </c>
-      <c r="J23" s="24">
+      <c r="J23" s="21">
         <v>107723</v>
       </c>
-      <c r="K23" s="15">
+      <c r="K23" s="12">
         <v>103650</v>
       </c>
-      <c r="L23" s="24">
+      <c r="L23" s="21">
         <v>102688</v>
       </c>
-      <c r="M23" s="26">
+      <c r="M23" s="23">
         <v>116310</v>
       </c>
-      <c r="N23" s="26">
+      <c r="N23" s="23">
         <v>103811</v>
       </c>
-      <c r="O23" s="26">
+      <c r="O23" s="23">
         <v>111581</v>
       </c>
       <c r="P23" s="4">
         <v>109524</v>
       </c>
-      <c r="Q23" s="26">
+      <c r="Q23" s="23">
         <v>106943</v>
       </c>
-      <c r="R23" s="26">
+      <c r="R23" s="23">
         <v>127913</v>
       </c>
-      <c r="S23" s="26">
+      <c r="S23" s="23">
         <v>116844</v>
       </c>
-      <c r="T23" s="26">
+      <c r="T23" s="23">
         <v>123280</v>
       </c>
       <c r="U23" s="4">
         <v>125005</v>
       </c>
-      <c r="V23" s="26">
+      <c r="V23" s="23">
         <v>123229</v>
       </c>
-      <c r="W23" s="27">
+      <c r="W23" s="24">
         <v>146437</v>
       </c>
-      <c r="X23" s="27">
+      <c r="X23" s="24">
         <v>139563</v>
       </c>
-      <c r="Y23" s="27">
+      <c r="Y23" s="24">
         <v>149927</v>
       </c>
-      <c r="Z23" s="16">
+      <c r="Z23" s="13">
         <v>136443</v>
       </c>
-      <c r="AA23" s="27">
+      <c r="AA23" s="24">
         <v>152564</v>
       </c>
-      <c r="AB23" s="27">
+      <c r="AB23" s="24">
         <v>182194</v>
       </c>
-      <c r="AC23" s="27">
+      <c r="AC23" s="24">
         <v>158284</v>
       </c>
-      <c r="AD23" s="27">
+      <c r="AD23" s="24">
         <v>182039</v>
       </c>
-      <c r="AE23" s="16">
+      <c r="AE23" s="13">
         <v>166140</v>
       </c>
-      <c r="AF23" s="27">
+      <c r="AF23" s="24">
         <v>191977</v>
       </c>
-      <c r="AG23" s="27">
+      <c r="AG23" s="24">
         <v>226054</v>
       </c>
-      <c r="AH23" s="27">
+      <c r="AH23" s="24">
         <v>207058</v>
       </c>
-      <c r="AI23" s="27">
+      <c r="AI23" s="24">
         <v>221997</v>
       </c>
-      <c r="AJ23" s="16">
+      <c r="AJ23" s="13">
         <v>207473</v>
       </c>
-      <c r="AK23" s="27">
+      <c r="AK23" s="24">
         <v>221981</v>
       </c>
-      <c r="AL23" s="27">
+      <c r="AL23" s="24">
         <v>264311</v>
       </c>
-      <c r="AM23" s="27">
+      <c r="AM23" s="24">
         <v>219328</v>
       </c>
-      <c r="AN23" s="27">
+      <c r="AN23" s="24">
         <v>249956</v>
       </c>
-      <c r="AO23" s="5">
+      <c r="AO23" s="4">
         <v>239542</v>
       </c>
       <c r="AP23" s="4">
         <v>252973</v>
       </c>
       <c r="AQ23" s="4">
         <v>279328</v>
       </c>
       <c r="AR23" s="4">
         <v>263983</v>
       </c>
       <c r="AS23" s="4">
         <v>270428</v>
       </c>
       <c r="AT23" s="4">
         <v>273939</v>
       </c>
-      <c r="AU23" s="4">
-[...28 lines deleted...]
-      <c r="BH23" s="1"/>
+      <c r="AU23" s="5"/>
+      <c r="AV23" s="5"/>
+      <c r="AW23" s="5"/>
+      <c r="AX23" s="5"/>
+      <c r="AY23" s="5"/>
+      <c r="AZ23" s="5"/>
+      <c r="BA23" s="5"/>
+      <c r="BB23" s="5"/>
+      <c r="BC23" s="5"/>
+      <c r="BD23" s="5"/>
+      <c r="BE23" s="5"/>
+      <c r="BF23" s="36"/>
+      <c r="BG23" s="36"/>
+      <c r="BH23" s="36"/>
       <c r="BI23" s="1"/>
       <c r="BJ23" s="1"/>
       <c r="BK23" s="1"/>
       <c r="BL23" s="1"/>
       <c r="BM23" s="1"/>
       <c r="BN23" s="1"/>
       <c r="BO23" s="1"/>
       <c r="BP23" s="1"/>
       <c r="BQ23" s="1"/>
       <c r="BR23" s="1"/>
       <c r="BS23" s="1"/>
       <c r="BT23" s="1"/>
       <c r="BU23" s="1"/>
       <c r="BV23" s="1"/>
       <c r="BW23" s="1"/>
       <c r="BX23" s="1"/>
       <c r="BY23" s="1"/>
       <c r="BZ23" s="1"/>
       <c r="CA23" s="1"/>
       <c r="CB23" s="1"/>
       <c r="CC23" s="1"/>
       <c r="CD23" s="1"/>
       <c r="CE23" s="1"/>
       <c r="CF23" s="1"/>
       <c r="CG23" s="1"/>
@@ -5338,218 +5072,202 @@
       <c r="CO23" s="1"/>
       <c r="CP23" s="1"/>
       <c r="CQ23" s="1"/>
       <c r="CR23" s="1"/>
       <c r="CS23" s="1"/>
       <c r="CT23" s="1"/>
       <c r="CU23" s="1"/>
       <c r="CV23" s="1"/>
       <c r="CW23" s="1"/>
       <c r="CX23" s="1"/>
       <c r="CY23" s="1"/>
       <c r="CZ23" s="1"/>
       <c r="DA23" s="1"/>
       <c r="DB23" s="1"/>
       <c r="DC23" s="1"/>
       <c r="DD23" s="1"/>
       <c r="DE23" s="1"/>
       <c r="DF23" s="1"/>
       <c r="DG23" s="1"/>
       <c r="DH23" s="1"/>
       <c r="DI23" s="1"/>
       <c r="DJ23" s="1"/>
       <c r="DK23" s="1"/>
     </row>
     <row r="24" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A24" s="22" t="s">
+      <c r="A24" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B24" s="23">
+      <c r="B24" s="20">
         <v>71442</v>
       </c>
-      <c r="C24" s="23">
+      <c r="C24" s="20">
         <v>85315</v>
       </c>
-      <c r="D24" s="24">
+      <c r="D24" s="21">
         <v>88433</v>
       </c>
-      <c r="E24" s="25" t="s">
+      <c r="E24" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="F24" s="14">
+      <c r="F24" s="11">
         <v>74740</v>
       </c>
-      <c r="G24" s="23">
+      <c r="G24" s="20">
         <v>89245</v>
       </c>
-      <c r="H24" s="28" t="s">
+      <c r="H24" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="I24" s="24">
+      <c r="I24" s="21">
         <v>84875</v>
       </c>
-      <c r="J24" s="24">
+      <c r="J24" s="21">
         <v>92988</v>
       </c>
-      <c r="K24" s="15">
+      <c r="K24" s="12">
         <v>91032</v>
       </c>
-      <c r="L24" s="24">
+      <c r="L24" s="21">
         <v>91064</v>
       </c>
-      <c r="M24" s="26">
+      <c r="M24" s="23">
         <v>96653</v>
       </c>
-      <c r="N24" s="26">
+      <c r="N24" s="23">
         <v>87448</v>
       </c>
-      <c r="O24" s="26">
+      <c r="O24" s="23">
         <v>96198</v>
       </c>
       <c r="P24" s="4">
         <v>92443</v>
       </c>
-      <c r="Q24" s="26">
+      <c r="Q24" s="23">
         <v>91199</v>
       </c>
-      <c r="R24" s="26">
+      <c r="R24" s="23">
         <v>109889</v>
       </c>
-      <c r="S24" s="26">
+      <c r="S24" s="23">
         <v>94741</v>
       </c>
-      <c r="T24" s="26">
+      <c r="T24" s="23">
         <v>102557</v>
       </c>
       <c r="U24" s="4">
         <v>103202</v>
       </c>
-      <c r="V24" s="26">
+      <c r="V24" s="23">
         <v>104153</v>
       </c>
-      <c r="W24" s="27">
+      <c r="W24" s="24">
         <v>123786</v>
       </c>
-      <c r="X24" s="27">
+      <c r="X24" s="24">
         <v>122083</v>
       </c>
-      <c r="Y24" s="27">
+      <c r="Y24" s="24">
         <v>134161</v>
       </c>
-      <c r="Z24" s="16">
+      <c r="Z24" s="13">
         <v>120701</v>
       </c>
-      <c r="AA24" s="27">
+      <c r="AA24" s="24">
         <v>152215</v>
       </c>
-      <c r="AB24" s="27">
+      <c r="AB24" s="24">
         <v>160895</v>
       </c>
-      <c r="AC24" s="27">
+      <c r="AC24" s="24">
         <v>159825</v>
       </c>
-      <c r="AD24" s="27">
+      <c r="AD24" s="24">
         <v>174346</v>
       </c>
-      <c r="AE24" s="16">
+      <c r="AE24" s="13">
         <v>161728</v>
       </c>
-      <c r="AF24" s="27">
+      <c r="AF24" s="24">
         <v>185181</v>
       </c>
-      <c r="AG24" s="27">
+      <c r="AG24" s="24">
         <v>202991</v>
       </c>
-      <c r="AH24" s="27">
+      <c r="AH24" s="24">
         <v>219073</v>
       </c>
-      <c r="AI24" s="27">
+      <c r="AI24" s="24">
         <v>223034</v>
       </c>
-      <c r="AJ24" s="16">
+      <c r="AJ24" s="13">
         <v>207307</v>
       </c>
-      <c r="AK24" s="27">
+      <c r="AK24" s="24">
         <v>235079</v>
       </c>
-      <c r="AL24" s="19" t="s">
+      <c r="AL24" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="AM24" s="20" t="s">
+      <c r="AM24" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="AN24" s="20" t="s">
+      <c r="AN24" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AO24" s="20" t="s">
+      <c r="AO24" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="AP24" s="21" t="s">
+      <c r="AP24" s="18" t="s">
         <v>50</v>
       </c>
       <c r="AQ24" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AR24" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AS24" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AT24" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="AU24" s="4" t="s">
-[...28 lines deleted...]
-      <c r="BH24" s="1"/>
+      <c r="AU24" s="5"/>
+      <c r="AV24" s="5"/>
+      <c r="AW24" s="5"/>
+      <c r="AX24" s="5"/>
+      <c r="AY24" s="5"/>
+      <c r="AZ24" s="5"/>
+      <c r="BA24" s="5"/>
+      <c r="BB24" s="5"/>
+      <c r="BC24" s="5"/>
+      <c r="BD24" s="5"/>
+      <c r="BE24" s="5"/>
+      <c r="BF24" s="36"/>
+      <c r="BG24" s="36"/>
+      <c r="BH24" s="36"/>
       <c r="BI24" s="1"/>
       <c r="BJ24" s="1"/>
       <c r="BK24" s="1"/>
       <c r="BL24" s="1"/>
       <c r="BM24" s="1"/>
       <c r="BN24" s="1"/>
       <c r="BO24" s="1"/>
       <c r="BP24" s="1"/>
       <c r="BQ24" s="1"/>
       <c r="BR24" s="1"/>
       <c r="BS24" s="1"/>
       <c r="BT24" s="1"/>
       <c r="BU24" s="1"/>
       <c r="BV24" s="1"/>
       <c r="BW24" s="1"/>
       <c r="BX24" s="1"/>
       <c r="BY24" s="1"/>
       <c r="BZ24" s="1"/>
       <c r="CA24" s="1"/>
       <c r="CB24" s="1"/>
       <c r="CC24" s="1"/>
       <c r="CD24" s="1"/>
       <c r="CE24" s="1"/>
       <c r="CF24" s="1"/>
       <c r="CG24" s="1"/>
@@ -5563,218 +5281,202 @@
       <c r="CO24" s="1"/>
       <c r="CP24" s="1"/>
       <c r="CQ24" s="1"/>
       <c r="CR24" s="1"/>
       <c r="CS24" s="1"/>
       <c r="CT24" s="1"/>
       <c r="CU24" s="1"/>
       <c r="CV24" s="1"/>
       <c r="CW24" s="1"/>
       <c r="CX24" s="1"/>
       <c r="CY24" s="1"/>
       <c r="CZ24" s="1"/>
       <c r="DA24" s="1"/>
       <c r="DB24" s="1"/>
       <c r="DC24" s="1"/>
       <c r="DD24" s="1"/>
       <c r="DE24" s="1"/>
       <c r="DF24" s="1"/>
       <c r="DG24" s="1"/>
       <c r="DH24" s="1"/>
       <c r="DI24" s="1"/>
       <c r="DJ24" s="1"/>
       <c r="DK24" s="1"/>
     </row>
     <row r="25" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A25" s="22" t="s">
+      <c r="A25" s="19" t="s">
         <v>62</v>
       </c>
-      <c r="B25" s="23">
+      <c r="B25" s="20">
         <v>87970</v>
       </c>
-      <c r="C25" s="23">
+      <c r="C25" s="20">
         <v>97551</v>
       </c>
-      <c r="D25" s="24">
+      <c r="D25" s="21">
         <v>96480</v>
       </c>
-      <c r="E25" s="25" t="s">
+      <c r="E25" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="F25" s="14">
+      <c r="F25" s="11">
         <v>73134</v>
       </c>
-      <c r="G25" s="23">
+      <c r="G25" s="20">
         <v>82576</v>
       </c>
-      <c r="H25" s="28" t="s">
+      <c r="H25" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="I25" s="24">
+      <c r="I25" s="21">
         <v>90608</v>
       </c>
-      <c r="J25" s="24">
+      <c r="J25" s="21">
         <v>86540</v>
       </c>
-      <c r="K25" s="15">
+      <c r="K25" s="12">
         <v>88240</v>
       </c>
-      <c r="L25" s="24">
+      <c r="L25" s="21">
         <v>83774</v>
       </c>
-      <c r="M25" s="26">
+      <c r="M25" s="23">
         <v>98778</v>
       </c>
-      <c r="N25" s="26">
+      <c r="N25" s="23">
         <v>92567</v>
       </c>
-      <c r="O25" s="26">
+      <c r="O25" s="23">
         <v>88445</v>
       </c>
       <c r="P25" s="4">
         <v>90773</v>
       </c>
-      <c r="Q25" s="26">
+      <c r="Q25" s="23">
         <v>84995</v>
       </c>
-      <c r="R25" s="26">
+      <c r="R25" s="23">
         <v>100737</v>
       </c>
-      <c r="S25" s="26">
+      <c r="S25" s="23">
         <v>98649</v>
       </c>
-      <c r="T25" s="26">
+      <c r="T25" s="23">
         <v>101842</v>
       </c>
       <c r="U25" s="4">
         <v>97461</v>
       </c>
-      <c r="V25" s="26">
+      <c r="V25" s="23">
         <v>94738</v>
       </c>
-      <c r="W25" s="27">
+      <c r="W25" s="24">
         <v>117261</v>
       </c>
-      <c r="X25" s="27">
+      <c r="X25" s="24">
         <v>119363</v>
       </c>
-      <c r="Y25" s="27">
+      <c r="Y25" s="24">
         <v>121737</v>
       </c>
-      <c r="Z25" s="16">
+      <c r="Z25" s="13">
         <v>111873</v>
       </c>
-      <c r="AA25" s="27">
+      <c r="AA25" s="24">
         <v>136517</v>
       </c>
-      <c r="AB25" s="27">
+      <c r="AB25" s="24">
         <v>161982</v>
       </c>
-      <c r="AC25" s="27">
+      <c r="AC25" s="24">
         <v>147376</v>
       </c>
-      <c r="AD25" s="27">
+      <c r="AD25" s="24">
         <v>155972</v>
       </c>
-      <c r="AE25" s="16">
+      <c r="AE25" s="13">
         <v>150653</v>
       </c>
-      <c r="AF25" s="27">
+      <c r="AF25" s="24">
         <v>167370</v>
       </c>
-      <c r="AG25" s="27">
+      <c r="AG25" s="24">
         <v>194185</v>
       </c>
-      <c r="AH25" s="27">
+      <c r="AH25" s="24">
         <v>181698</v>
       </c>
-      <c r="AI25" s="27">
+      <c r="AI25" s="24">
         <v>203164</v>
       </c>
-      <c r="AJ25" s="16">
+      <c r="AJ25" s="13">
         <v>186944</v>
       </c>
-      <c r="AK25" s="27">
+      <c r="AK25" s="24">
         <v>207930</v>
       </c>
-      <c r="AL25" s="27">
+      <c r="AL25" s="24">
         <v>230273</v>
       </c>
-      <c r="AM25" s="27">
+      <c r="AM25" s="24">
         <v>219745</v>
       </c>
-      <c r="AN25" s="27">
+      <c r="AN25" s="24">
         <v>223024</v>
       </c>
-      <c r="AO25" s="6">
+      <c r="AO25" s="4">
         <v>219737</v>
       </c>
       <c r="AP25" s="4">
         <v>231647</v>
       </c>
       <c r="AQ25" s="4">
         <v>245218</v>
       </c>
       <c r="AR25" s="4">
         <v>246258</v>
       </c>
       <c r="AS25" s="4">
         <v>245491</v>
       </c>
       <c r="AT25" s="4">
         <v>240830</v>
       </c>
-      <c r="AU25" s="4">
-[...28 lines deleted...]
-      <c r="BH25" s="1"/>
+      <c r="AU25" s="5"/>
+      <c r="AV25" s="5"/>
+      <c r="AW25" s="5"/>
+      <c r="AX25" s="5"/>
+      <c r="AY25" s="5"/>
+      <c r="AZ25" s="5"/>
+      <c r="BA25" s="5"/>
+      <c r="BB25" s="5"/>
+      <c r="BC25" s="5"/>
+      <c r="BD25" s="5"/>
+      <c r="BE25" s="5"/>
+      <c r="BF25" s="36"/>
+      <c r="BG25" s="36"/>
+      <c r="BH25" s="36"/>
       <c r="BI25" s="1"/>
       <c r="BJ25" s="1"/>
       <c r="BK25" s="1"/>
       <c r="BL25" s="1"/>
       <c r="BM25" s="1"/>
       <c r="BN25" s="1"/>
       <c r="BO25" s="1"/>
       <c r="BP25" s="1"/>
       <c r="BQ25" s="1"/>
       <c r="BR25" s="1"/>
       <c r="BS25" s="1"/>
       <c r="BT25" s="1"/>
       <c r="BU25" s="1"/>
       <c r="BV25" s="1"/>
       <c r="BW25" s="1"/>
       <c r="BX25" s="1"/>
       <c r="BY25" s="1"/>
       <c r="BZ25" s="1"/>
       <c r="CA25" s="1"/>
       <c r="CB25" s="1"/>
       <c r="CC25" s="1"/>
       <c r="CD25" s="1"/>
       <c r="CE25" s="1"/>
       <c r="CF25" s="1"/>
       <c r="CG25" s="1"/>
@@ -5788,218 +5490,202 @@
       <c r="CO25" s="1"/>
       <c r="CP25" s="1"/>
       <c r="CQ25" s="1"/>
       <c r="CR25" s="1"/>
       <c r="CS25" s="1"/>
       <c r="CT25" s="1"/>
       <c r="CU25" s="1"/>
       <c r="CV25" s="1"/>
       <c r="CW25" s="1"/>
       <c r="CX25" s="1"/>
       <c r="CY25" s="1"/>
       <c r="CZ25" s="1"/>
       <c r="DA25" s="1"/>
       <c r="DB25" s="1"/>
       <c r="DC25" s="1"/>
       <c r="DD25" s="1"/>
       <c r="DE25" s="1"/>
       <c r="DF25" s="1"/>
       <c r="DG25" s="1"/>
       <c r="DH25" s="1"/>
       <c r="DI25" s="1"/>
       <c r="DJ25" s="1"/>
       <c r="DK25" s="1"/>
     </row>
     <row r="26" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A26" s="22" t="s">
+      <c r="A26" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="B26" s="23">
+      <c r="B26" s="20">
         <v>73550</v>
       </c>
-      <c r="C26" s="23">
+      <c r="C26" s="20">
         <v>77517</v>
       </c>
-      <c r="D26" s="24">
+      <c r="D26" s="21">
         <v>75686</v>
       </c>
-      <c r="E26" s="25" t="s">
+      <c r="E26" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="F26" s="14">
+      <c r="F26" s="11">
         <v>117585</v>
       </c>
-      <c r="G26" s="23">
+      <c r="G26" s="20">
         <v>134730</v>
       </c>
-      <c r="H26" s="28" t="s">
+      <c r="H26" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="I26" s="24">
+      <c r="I26" s="21">
         <v>131919</v>
       </c>
-      <c r="J26" s="24">
+      <c r="J26" s="21">
         <v>141044</v>
       </c>
-      <c r="K26" s="15">
+      <c r="K26" s="12">
         <v>134963</v>
       </c>
-      <c r="L26" s="24">
+      <c r="L26" s="21">
         <v>147201</v>
       </c>
-      <c r="M26" s="26">
+      <c r="M26" s="23">
         <v>149040</v>
       </c>
-      <c r="N26" s="26">
+      <c r="N26" s="23">
         <v>144997</v>
       </c>
-      <c r="O26" s="26">
+      <c r="O26" s="23">
         <v>156478</v>
       </c>
       <c r="P26" s="4">
         <v>149189</v>
       </c>
-      <c r="Q26" s="26">
+      <c r="Q26" s="23">
         <v>156050</v>
       </c>
-      <c r="R26" s="26">
+      <c r="R26" s="23">
         <v>161780</v>
       </c>
-      <c r="S26" s="26">
+      <c r="S26" s="23">
         <v>151360</v>
       </c>
-      <c r="T26" s="26">
+      <c r="T26" s="23">
         <v>169976</v>
       </c>
       <c r="U26" s="4">
         <v>180924</v>
       </c>
-      <c r="V26" s="26">
+      <c r="V26" s="23">
         <v>174681</v>
       </c>
-      <c r="W26" s="27">
+      <c r="W26" s="24">
         <v>178226</v>
       </c>
-      <c r="X26" s="27">
+      <c r="X26" s="24">
         <v>185633</v>
       </c>
-      <c r="Y26" s="27">
+      <c r="Y26" s="24">
         <v>197522</v>
       </c>
-      <c r="Z26" s="16">
+      <c r="Z26" s="13">
         <v>187206</v>
       </c>
-      <c r="AA26" s="27">
+      <c r="AA26" s="24">
         <v>219449</v>
       </c>
-      <c r="AB26" s="27">
+      <c r="AB26" s="24">
         <v>224657</v>
       </c>
-      <c r="AC26" s="27">
+      <c r="AC26" s="24">
         <v>215317</v>
       </c>
-      <c r="AD26" s="27">
+      <c r="AD26" s="24">
         <v>236713</v>
       </c>
-      <c r="AE26" s="16">
+      <c r="AE26" s="13">
         <v>225046</v>
       </c>
-      <c r="AF26" s="27">
+      <c r="AF26" s="24">
         <v>257138</v>
       </c>
-      <c r="AG26" s="27">
+      <c r="AG26" s="24">
         <v>275203</v>
       </c>
-      <c r="AH26" s="27">
+      <c r="AH26" s="24">
         <v>260299</v>
       </c>
-      <c r="AI26" s="27">
+      <c r="AI26" s="24">
         <v>298367</v>
       </c>
-      <c r="AJ26" s="16">
+      <c r="AJ26" s="13">
         <v>274704</v>
       </c>
-      <c r="AK26" s="27">
+      <c r="AK26" s="24">
         <v>318308</v>
       </c>
-      <c r="AL26" s="27">
+      <c r="AL26" s="24">
         <v>342963</v>
       </c>
-      <c r="AM26" s="27">
+      <c r="AM26" s="24">
         <v>302467</v>
       </c>
-      <c r="AN26" s="27">
+      <c r="AN26" s="24">
         <v>332388</v>
       </c>
-      <c r="AO26" s="7">
+      <c r="AO26" s="4">
         <v>322802</v>
       </c>
       <c r="AP26" s="4">
         <v>347037</v>
       </c>
       <c r="AQ26" s="4">
         <v>340692</v>
       </c>
       <c r="AR26" s="4">
         <v>342440</v>
       </c>
       <c r="AS26" s="4">
         <v>349423</v>
       </c>
       <c r="AT26" s="4">
         <v>354823</v>
       </c>
-      <c r="AU26" s="4">
-[...28 lines deleted...]
-      <c r="BH26" s="1"/>
+      <c r="AU26" s="5"/>
+      <c r="AV26" s="5"/>
+      <c r="AW26" s="5"/>
+      <c r="AX26" s="5"/>
+      <c r="AY26" s="5"/>
+      <c r="AZ26" s="5"/>
+      <c r="BA26" s="5"/>
+      <c r="BB26" s="5"/>
+      <c r="BC26" s="5"/>
+      <c r="BD26" s="5"/>
+      <c r="BE26" s="5"/>
+      <c r="BF26" s="36"/>
+      <c r="BG26" s="36"/>
+      <c r="BH26" s="36"/>
       <c r="BI26" s="1"/>
       <c r="BJ26" s="1"/>
       <c r="BK26" s="1"/>
       <c r="BL26" s="1"/>
       <c r="BM26" s="1"/>
       <c r="BN26" s="1"/>
       <c r="BO26" s="1"/>
       <c r="BP26" s="1"/>
       <c r="BQ26" s="1"/>
       <c r="BR26" s="1"/>
       <c r="BS26" s="1"/>
       <c r="BT26" s="1"/>
       <c r="BU26" s="1"/>
       <c r="BV26" s="1"/>
       <c r="BW26" s="1"/>
       <c r="BX26" s="1"/>
       <c r="BY26" s="1"/>
       <c r="BZ26" s="1"/>
       <c r="CA26" s="1"/>
       <c r="CB26" s="1"/>
       <c r="CC26" s="1"/>
       <c r="CD26" s="1"/>
       <c r="CE26" s="1"/>
       <c r="CF26" s="1"/>
       <c r="CG26" s="1"/>
@@ -6013,57 +5699,110 @@
       <c r="CO26" s="1"/>
       <c r="CP26" s="1"/>
       <c r="CQ26" s="1"/>
       <c r="CR26" s="1"/>
       <c r="CS26" s="1"/>
       <c r="CT26" s="1"/>
       <c r="CU26" s="1"/>
       <c r="CV26" s="1"/>
       <c r="CW26" s="1"/>
       <c r="CX26" s="1"/>
       <c r="CY26" s="1"/>
       <c r="CZ26" s="1"/>
       <c r="DA26" s="1"/>
       <c r="DB26" s="1"/>
       <c r="DC26" s="1"/>
       <c r="DD26" s="1"/>
       <c r="DE26" s="1"/>
       <c r="DF26" s="1"/>
       <c r="DG26" s="1"/>
       <c r="DH26" s="1"/>
       <c r="DI26" s="1"/>
       <c r="DJ26" s="1"/>
       <c r="DK26" s="1"/>
     </row>
     <row r="27" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="BB27" s="1"/>
-[...5 lines deleted...]
-      <c r="BH27" s="1"/>
+      <c r="A27" s="40"/>
+      <c r="B27" s="41"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="44"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="46"/>
+      <c r="L27" s="42"/>
+      <c r="M27" s="47"/>
+      <c r="N27" s="47"/>
+      <c r="O27" s="47"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="47"/>
+      <c r="R27" s="47"/>
+      <c r="S27" s="47"/>
+      <c r="T27" s="47"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="47"/>
+      <c r="W27" s="48"/>
+      <c r="X27" s="48"/>
+      <c r="Y27" s="48"/>
+      <c r="Z27" s="49"/>
+      <c r="AA27" s="48"/>
+      <c r="AB27" s="48"/>
+      <c r="AC27" s="48"/>
+      <c r="AD27" s="48"/>
+      <c r="AE27" s="49"/>
+      <c r="AF27" s="48"/>
+      <c r="AG27" s="48"/>
+      <c r="AH27" s="48"/>
+      <c r="AI27" s="48"/>
+      <c r="AJ27" s="49"/>
+      <c r="AK27" s="48"/>
+      <c r="AL27" s="48"/>
+      <c r="AM27" s="48"/>
+      <c r="AN27" s="48"/>
+      <c r="AO27" s="5"/>
+      <c r="AP27" s="5"/>
+      <c r="AQ27" s="5"/>
+      <c r="AR27" s="5"/>
+      <c r="AS27" s="5"/>
+      <c r="AT27" s="5"/>
+      <c r="AU27" s="5"/>
+      <c r="AV27" s="5"/>
+      <c r="AW27" s="5"/>
+      <c r="AX27" s="5"/>
+      <c r="AY27" s="5"/>
+      <c r="AZ27" s="5"/>
+      <c r="BA27" s="5"/>
+      <c r="BB27" s="5"/>
+      <c r="BC27" s="5"/>
+      <c r="BD27" s="5"/>
+      <c r="BE27" s="5"/>
+      <c r="BF27" s="36"/>
+      <c r="BG27" s="36"/>
+      <c r="BH27" s="36"/>
       <c r="BI27" s="1"/>
       <c r="BJ27" s="1"/>
       <c r="BK27" s="1"/>
       <c r="BL27" s="1"/>
       <c r="BM27" s="1"/>
       <c r="BN27" s="1"/>
       <c r="BO27" s="1"/>
       <c r="BP27" s="1"/>
       <c r="BQ27" s="1"/>
       <c r="BR27" s="1"/>
       <c r="BS27" s="1"/>
       <c r="BT27" s="1"/>
       <c r="BU27" s="1"/>
       <c r="BV27" s="1"/>
       <c r="BW27" s="1"/>
       <c r="BX27" s="1"/>
       <c r="BY27" s="1"/>
       <c r="BZ27" s="1"/>
       <c r="CA27" s="1"/>
       <c r="CB27" s="1"/>
       <c r="CC27" s="1"/>
       <c r="CD27" s="1"/>
       <c r="CE27" s="1"/>
       <c r="CF27" s="1"/>
       <c r="CG27" s="1"/>
@@ -6076,65 +5815,917 @@
       <c r="CN27" s="1"/>
       <c r="CO27" s="1"/>
       <c r="CP27" s="1"/>
       <c r="CQ27" s="1"/>
       <c r="CR27" s="1"/>
       <c r="CS27" s="1"/>
       <c r="CT27" s="1"/>
       <c r="CU27" s="1"/>
       <c r="CV27" s="1"/>
       <c r="CW27" s="1"/>
       <c r="CX27" s="1"/>
       <c r="CY27" s="1"/>
       <c r="CZ27" s="1"/>
       <c r="DA27" s="1"/>
       <c r="DB27" s="1"/>
       <c r="DC27" s="1"/>
       <c r="DD27" s="1"/>
       <c r="DE27" s="1"/>
       <c r="DF27" s="1"/>
       <c r="DG27" s="1"/>
       <c r="DH27" s="1"/>
       <c r="DI27" s="1"/>
       <c r="DJ27" s="1"/>
       <c r="DK27" s="1"/>
     </row>
+    <row r="28" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="BA28" s="29"/>
+      <c r="BB28" s="1"/>
+      <c r="BC28" s="1"/>
+      <c r="BD28" s="1"/>
+      <c r="BF28" s="1"/>
+      <c r="BG28" s="1"/>
+      <c r="BH28" s="1"/>
+      <c r="BI28" s="1"/>
+      <c r="BJ28" s="1"/>
+      <c r="BK28" s="1"/>
+      <c r="BL28" s="1"/>
+      <c r="BM28" s="1"/>
+      <c r="BN28" s="1"/>
+      <c r="BO28" s="1"/>
+      <c r="BP28" s="1"/>
+      <c r="BQ28" s="1"/>
+      <c r="BR28" s="1"/>
+      <c r="BS28" s="1"/>
+      <c r="BT28" s="1"/>
+      <c r="BU28" s="1"/>
+      <c r="BV28" s="1"/>
+      <c r="BW28" s="1"/>
+      <c r="BX28" s="1"/>
+      <c r="BY28" s="1"/>
+      <c r="BZ28" s="1"/>
+      <c r="CA28" s="1"/>
+      <c r="CB28" s="1"/>
+      <c r="CC28" s="1"/>
+      <c r="CD28" s="1"/>
+      <c r="CE28" s="1"/>
+      <c r="CF28" s="1"/>
+      <c r="CG28" s="1"/>
+      <c r="CH28" s="1"/>
+      <c r="CI28" s="1"/>
+      <c r="CJ28" s="1"/>
+      <c r="CK28" s="1"/>
+      <c r="CL28" s="1"/>
+      <c r="CM28" s="1"/>
+      <c r="CN28" s="1"/>
+      <c r="CO28" s="1"/>
+      <c r="CP28" s="1"/>
+      <c r="CQ28" s="1"/>
+      <c r="CR28" s="1"/>
+      <c r="CS28" s="1"/>
+      <c r="CT28" s="1"/>
+      <c r="CU28" s="1"/>
+      <c r="CV28" s="1"/>
+      <c r="CW28" s="1"/>
+      <c r="CX28" s="1"/>
+      <c r="CY28" s="1"/>
+      <c r="CZ28" s="1"/>
+      <c r="DA28" s="1"/>
+      <c r="DB28" s="1"/>
+      <c r="DC28" s="1"/>
+      <c r="DD28" s="1"/>
+      <c r="DE28" s="1"/>
+      <c r="DF28" s="1"/>
+      <c r="DG28" s="1"/>
+      <c r="DH28" s="1"/>
+      <c r="DI28" s="1"/>
+      <c r="DJ28" s="1"/>
+      <c r="DK28" s="1"/>
+    </row>
+    <row r="29" spans="1:115" ht="12.75" customHeight="1">
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3"/>
+      <c r="K29" s="3"/>
+      <c r="L29" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="M29" s="3"/>
+      <c r="N29" s="3"/>
+      <c r="O29" s="29"/>
+      <c r="AN29" s="52"/>
+      <c r="AO29" s="52"/>
+      <c r="AP29" s="52"/>
+      <c r="AQ29" s="52"/>
+      <c r="AR29" s="52"/>
+      <c r="AS29" s="52"/>
+      <c r="AT29" s="52"/>
+      <c r="AU29" s="52"/>
+      <c r="AV29" s="34"/>
+      <c r="AW29" s="34"/>
+      <c r="AX29" s="52"/>
+      <c r="AY29" s="52"/>
+      <c r="AZ29" s="52"/>
+      <c r="BA29" s="52"/>
+    </row>
+    <row r="30" spans="1:115" ht="14.25" customHeight="1">
+      <c r="A30" s="32"/>
+      <c r="B30" s="53">
+        <v>2024</v>
+      </c>
+      <c r="C30" s="54"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="54"/>
+      <c r="F30" s="55"/>
+      <c r="G30" s="53">
+        <v>2025</v>
+      </c>
+      <c r="H30" s="54"/>
+      <c r="I30" s="54"/>
+      <c r="J30" s="30"/>
+      <c r="K30" s="31"/>
+      <c r="L30" s="51">
+        <v>2026</v>
+      </c>
+      <c r="M30" s="50"/>
+      <c r="N30" s="50"/>
+      <c r="O30" s="50"/>
+      <c r="AN30" s="35"/>
+      <c r="AO30" s="35"/>
+      <c r="AP30" s="35"/>
+      <c r="AQ30" s="35"/>
+      <c r="AR30" s="35"/>
+      <c r="AS30" s="35"/>
+      <c r="AT30" s="35"/>
+      <c r="AU30" s="35"/>
+      <c r="AV30" s="35"/>
+      <c r="AW30" s="35"/>
+      <c r="AX30" s="35"/>
+      <c r="AY30" s="36"/>
+      <c r="AZ30" s="36"/>
+      <c r="BA30" s="36"/>
+    </row>
+    <row r="31" spans="1:115" ht="39" customHeight="1">
+      <c r="A31" s="32"/>
+      <c r="B31" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G31" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="I31" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="J31" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="K31" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="M31" s="36"/>
+      <c r="N31" s="36"/>
+      <c r="O31" s="36"/>
+      <c r="AN31" s="37"/>
+      <c r="AO31" s="37"/>
+      <c r="AP31" s="37"/>
+      <c r="AQ31" s="37"/>
+      <c r="AR31" s="37"/>
+      <c r="AS31" s="37"/>
+      <c r="AT31" s="37"/>
+      <c r="AU31" s="36"/>
+      <c r="AV31" s="36"/>
+      <c r="AW31" s="37"/>
+      <c r="AX31" s="37"/>
+      <c r="AY31" s="36"/>
+      <c r="AZ31" s="36"/>
+      <c r="BA31" s="36"/>
+    </row>
+    <row r="32" spans="1:115" ht="12.75" customHeight="1">
+      <c r="A32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" s="4">
+        <v>309548</v>
+      </c>
+      <c r="C32" s="4">
+        <v>339550</v>
+      </c>
+      <c r="D32" s="4">
+        <v>316606</v>
+      </c>
+      <c r="E32" s="4">
+        <v>326915</v>
+      </c>
+      <c r="F32" s="4">
+        <v>328536</v>
+      </c>
+      <c r="G32" s="4">
+        <v>339185</v>
+      </c>
+      <c r="H32" s="4">
+        <v>363525</v>
+      </c>
+      <c r="I32" s="4">
+        <v>356553</v>
+      </c>
+      <c r="J32" s="4">
+        <v>360934</v>
+      </c>
+      <c r="K32" s="4">
+        <v>364457</v>
+      </c>
+      <c r="L32" s="4">
+        <v>376012</v>
+      </c>
+      <c r="M32" s="5"/>
+      <c r="N32" s="36"/>
+      <c r="O32" s="36"/>
+      <c r="AN32" s="5"/>
+      <c r="AO32" s="5"/>
+      <c r="AP32" s="5"/>
+      <c r="AQ32" s="5"/>
+      <c r="AR32" s="5"/>
+      <c r="AS32" s="5"/>
+      <c r="AT32" s="5"/>
+      <c r="AU32" s="5"/>
+      <c r="AV32" s="5"/>
+      <c r="AW32" s="5"/>
+      <c r="AX32" s="5"/>
+      <c r="AY32" s="36"/>
+      <c r="AZ32" s="36"/>
+      <c r="BA32" s="36"/>
+    </row>
+    <row r="33" spans="1:53" ht="12.75" customHeight="1">
+      <c r="A33" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B33" s="4">
+        <v>292381</v>
+      </c>
+      <c r="C33" s="4">
+        <v>301354</v>
+      </c>
+      <c r="D33" s="4">
+        <v>289285</v>
+      </c>
+      <c r="E33" s="4">
+        <v>308714</v>
+      </c>
+      <c r="F33" s="4">
+        <v>317253</v>
+      </c>
+      <c r="G33" s="4">
+        <v>333911</v>
+      </c>
+      <c r="H33" s="4">
+        <v>348339</v>
+      </c>
+      <c r="I33" s="4">
+        <v>332778</v>
+      </c>
+      <c r="J33" s="4">
+        <v>350142</v>
+      </c>
+      <c r="K33" s="4">
+        <v>358991</v>
+      </c>
+      <c r="L33" s="4">
+        <v>364078</v>
+      </c>
+      <c r="M33" s="5"/>
+      <c r="N33" s="36"/>
+      <c r="O33" s="36"/>
+      <c r="AN33" s="5"/>
+      <c r="AO33" s="5"/>
+      <c r="AP33" s="5"/>
+      <c r="AQ33" s="5"/>
+      <c r="AR33" s="5"/>
+      <c r="AS33" s="5"/>
+      <c r="AT33" s="5"/>
+      <c r="AU33" s="5"/>
+      <c r="AV33" s="5"/>
+      <c r="AW33" s="5"/>
+      <c r="AX33" s="5"/>
+      <c r="AY33" s="36"/>
+      <c r="AZ33" s="36"/>
+      <c r="BA33" s="36"/>
+    </row>
+    <row r="34" spans="1:53" ht="12.75" customHeight="1">
+      <c r="A34" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34" s="4">
+        <v>329307</v>
+      </c>
+      <c r="C34" s="4">
+        <v>401500</v>
+      </c>
+      <c r="D34" s="4">
+        <v>380553</v>
+      </c>
+      <c r="E34" s="4">
+        <v>362094</v>
+      </c>
+      <c r="F34" s="4">
+        <v>356868</v>
+      </c>
+      <c r="G34" s="4">
+        <v>375861</v>
+      </c>
+      <c r="H34" s="4">
+        <v>379313</v>
+      </c>
+      <c r="I34" s="4">
+        <v>374760</v>
+      </c>
+      <c r="J34" s="4">
+        <v>369047</v>
+      </c>
+      <c r="K34" s="4">
+        <v>369237</v>
+      </c>
+      <c r="L34" s="4">
+        <v>383403</v>
+      </c>
+      <c r="M34" s="5"/>
+      <c r="N34" s="36"/>
+      <c r="O34" s="36"/>
+      <c r="AN34" s="5"/>
+      <c r="AO34" s="5"/>
+      <c r="AP34" s="5"/>
+      <c r="AQ34" s="5"/>
+      <c r="AR34" s="5"/>
+      <c r="AS34" s="5"/>
+      <c r="AT34" s="5"/>
+      <c r="AU34" s="5"/>
+      <c r="AV34" s="5"/>
+      <c r="AW34" s="5"/>
+      <c r="AX34" s="5"/>
+      <c r="AY34" s="36"/>
+      <c r="AZ34" s="36"/>
+      <c r="BA34" s="36"/>
+    </row>
+    <row r="35" spans="1:53" ht="12.75" customHeight="1">
+      <c r="A35" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35" s="4">
+        <v>249896</v>
+      </c>
+      <c r="C35" s="4">
+        <v>273559</v>
+      </c>
+      <c r="D35" s="4">
+        <v>244781</v>
+      </c>
+      <c r="E35" s="4">
+        <v>256406</v>
+      </c>
+      <c r="F35" s="4">
+        <v>260435</v>
+      </c>
+      <c r="G35" s="4">
+        <v>278161</v>
+      </c>
+      <c r="H35" s="4">
+        <v>301575</v>
+      </c>
+      <c r="I35" s="4">
+        <v>292463</v>
+      </c>
+      <c r="J35" s="4">
+        <v>296645</v>
+      </c>
+      <c r="K35" s="4">
+        <v>298494</v>
+      </c>
+      <c r="L35" s="4">
+        <v>295552</v>
+      </c>
+      <c r="M35" s="5"/>
+      <c r="N35" s="36"/>
+      <c r="O35" s="36"/>
+      <c r="AN35" s="5"/>
+      <c r="AO35" s="5"/>
+      <c r="AP35" s="5"/>
+      <c r="AQ35" s="5"/>
+      <c r="AR35" s="5"/>
+      <c r="AS35" s="5"/>
+      <c r="AT35" s="5"/>
+      <c r="AU35" s="5"/>
+      <c r="AV35" s="5"/>
+      <c r="AW35" s="5"/>
+      <c r="AX35" s="5"/>
+      <c r="AY35" s="36"/>
+      <c r="AZ35" s="36"/>
+      <c r="BA35" s="36"/>
+    </row>
+    <row r="36" spans="1:53" ht="12.75" customHeight="1">
+      <c r="A36" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B36" s="4">
+        <v>273859</v>
+      </c>
+      <c r="C36" s="4">
+        <v>301420</v>
+      </c>
+      <c r="D36" s="4">
+        <v>282712</v>
+      </c>
+      <c r="E36" s="4">
+        <v>292909</v>
+      </c>
+      <c r="F36" s="4">
+        <v>292659</v>
+      </c>
+      <c r="G36" s="4">
+        <v>298667</v>
+      </c>
+      <c r="H36" s="4">
+        <v>315023</v>
+      </c>
+      <c r="I36" s="4">
+        <v>314451</v>
+      </c>
+      <c r="J36" s="4">
+        <v>320139</v>
+      </c>
+      <c r="K36" s="4">
+        <v>318775</v>
+      </c>
+      <c r="L36" s="4">
+        <v>325999</v>
+      </c>
+      <c r="M36" s="5"/>
+      <c r="N36" s="36"/>
+      <c r="O36" s="36"/>
+      <c r="AN36" s="5"/>
+      <c r="AO36" s="5"/>
+      <c r="AP36" s="5"/>
+      <c r="AQ36" s="5"/>
+      <c r="AR36" s="5"/>
+      <c r="AS36" s="5"/>
+      <c r="AT36" s="5"/>
+      <c r="AU36" s="5"/>
+      <c r="AV36" s="5"/>
+      <c r="AW36" s="5"/>
+      <c r="AX36" s="5"/>
+      <c r="AY36" s="36"/>
+      <c r="AZ36" s="36"/>
+      <c r="BA36" s="36"/>
+    </row>
+    <row r="37" spans="1:53" ht="12.75" customHeight="1">
+      <c r="A37" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37" s="4">
+        <v>284587</v>
+      </c>
+      <c r="C37" s="4">
+        <v>322472</v>
+      </c>
+      <c r="D37" s="4">
+        <v>295556</v>
+      </c>
+      <c r="E37" s="4">
+        <v>304311</v>
+      </c>
+      <c r="F37" s="4">
+        <v>303192</v>
+      </c>
+      <c r="G37" s="4">
+        <v>300903</v>
+      </c>
+      <c r="H37" s="4">
+        <v>335626</v>
+      </c>
+      <c r="I37" s="4">
+        <v>324484</v>
+      </c>
+      <c r="J37" s="4">
+        <v>327010</v>
+      </c>
+      <c r="K37" s="4">
+        <v>327703</v>
+      </c>
+      <c r="L37" s="4">
+        <v>307965</v>
+      </c>
+      <c r="M37" s="5"/>
+      <c r="N37" s="36"/>
+      <c r="O37" s="36"/>
+      <c r="AN37" s="5"/>
+      <c r="AO37" s="5"/>
+      <c r="AP37" s="5"/>
+      <c r="AQ37" s="5"/>
+      <c r="AR37" s="5"/>
+      <c r="AS37" s="5"/>
+      <c r="AT37" s="5"/>
+      <c r="AU37" s="5"/>
+      <c r="AV37" s="5"/>
+      <c r="AW37" s="5"/>
+      <c r="AX37" s="5"/>
+      <c r="AY37" s="36"/>
+      <c r="AZ37" s="36"/>
+      <c r="BA37" s="36"/>
+    </row>
+    <row r="38" spans="1:53" ht="12.75" customHeight="1">
+      <c r="A38" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B38" s="4">
+        <v>272213</v>
+      </c>
+      <c r="C38" s="4">
+        <v>275309</v>
+      </c>
+      <c r="D38" s="4">
+        <v>269904</v>
+      </c>
+      <c r="E38" s="4">
+        <v>277742</v>
+      </c>
+      <c r="F38" s="4">
+        <v>277789</v>
+      </c>
+      <c r="G38" s="4">
+        <v>289399</v>
+      </c>
+      <c r="H38" s="4">
+        <v>305855</v>
+      </c>
+      <c r="I38" s="4">
+        <v>303973</v>
+      </c>
+      <c r="J38" s="4">
+        <v>307950</v>
+      </c>
+      <c r="K38" s="4">
+        <v>308195</v>
+      </c>
+      <c r="L38" s="4">
+        <v>306459</v>
+      </c>
+      <c r="M38" s="5"/>
+      <c r="N38" s="36"/>
+      <c r="O38" s="36"/>
+      <c r="AN38" s="5"/>
+      <c r="AO38" s="5"/>
+      <c r="AP38" s="5"/>
+      <c r="AQ38" s="5"/>
+      <c r="AR38" s="5"/>
+      <c r="AS38" s="5"/>
+      <c r="AT38" s="5"/>
+      <c r="AU38" s="5"/>
+      <c r="AV38" s="5"/>
+      <c r="AW38" s="5"/>
+      <c r="AX38" s="5"/>
+      <c r="AY38" s="36"/>
+      <c r="AZ38" s="36"/>
+      <c r="BA38" s="36"/>
+    </row>
+    <row r="39" spans="1:53" ht="12.75" customHeight="1">
+      <c r="A39" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39" s="4">
+        <v>332599</v>
+      </c>
+      <c r="C39" s="4">
+        <v>391262</v>
+      </c>
+      <c r="D39" s="4">
+        <v>349172</v>
+      </c>
+      <c r="E39" s="4">
+        <v>352941</v>
+      </c>
+      <c r="F39" s="4">
+        <v>355668</v>
+      </c>
+      <c r="G39" s="4">
+        <v>350084</v>
+      </c>
+      <c r="H39" s="4">
+        <v>395566</v>
+      </c>
+      <c r="I39" s="4">
+        <v>393093</v>
+      </c>
+      <c r="J39" s="4">
+        <v>391480</v>
+      </c>
+      <c r="K39" s="4">
+        <v>402920</v>
+      </c>
+      <c r="L39" s="4">
+        <v>421630</v>
+      </c>
+      <c r="M39" s="5"/>
+      <c r="N39" s="36"/>
+      <c r="O39" s="36"/>
+      <c r="AN39" s="5"/>
+      <c r="AO39" s="5"/>
+      <c r="AP39" s="5"/>
+      <c r="AQ39" s="5"/>
+      <c r="AR39" s="5"/>
+      <c r="AS39" s="5"/>
+      <c r="AT39" s="5"/>
+      <c r="AU39" s="5"/>
+      <c r="AV39" s="5"/>
+      <c r="AW39" s="5"/>
+      <c r="AX39" s="5"/>
+      <c r="AY39" s="36"/>
+      <c r="AZ39" s="36"/>
+      <c r="BA39" s="36"/>
+    </row>
+    <row r="40" spans="1:53" ht="12.75" customHeight="1">
+      <c r="A40" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B40" s="4">
+        <v>242883</v>
+      </c>
+      <c r="C40" s="4">
+        <v>262942</v>
+      </c>
+      <c r="D40" s="4">
+        <v>246594</v>
+      </c>
+      <c r="E40" s="4">
+        <v>249470</v>
+      </c>
+      <c r="F40" s="4">
+        <v>248123</v>
+      </c>
+      <c r="G40" s="4">
+        <v>263251</v>
+      </c>
+      <c r="H40" s="4">
+        <v>276535</v>
+      </c>
+      <c r="I40" s="4">
+        <v>271649</v>
+      </c>
+      <c r="J40" s="4">
+        <v>272080</v>
+      </c>
+      <c r="K40" s="4">
+        <v>270145</v>
+      </c>
+      <c r="L40" s="4">
+        <v>274956</v>
+      </c>
+      <c r="M40" s="5"/>
+      <c r="N40" s="36"/>
+      <c r="O40" s="36"/>
+      <c r="AN40" s="5"/>
+      <c r="AO40" s="5"/>
+      <c r="AP40" s="5"/>
+      <c r="AQ40" s="5"/>
+      <c r="AR40" s="5"/>
+      <c r="AS40" s="5"/>
+      <c r="AT40" s="5"/>
+      <c r="AU40" s="5"/>
+      <c r="AV40" s="5"/>
+      <c r="AW40" s="5"/>
+      <c r="AX40" s="5"/>
+      <c r="AY40" s="36"/>
+      <c r="AZ40" s="36"/>
+      <c r="BA40" s="36"/>
+    </row>
+    <row r="41" spans="1:53" ht="12.75" customHeight="1">
+      <c r="A41" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41" s="4">
+        <v>280460</v>
+      </c>
+      <c r="C41" s="4">
+        <v>325520</v>
+      </c>
+      <c r="D41" s="4">
+        <v>293051</v>
+      </c>
+      <c r="E41" s="4">
+        <v>314561</v>
+      </c>
+      <c r="F41" s="4">
+        <v>317711</v>
+      </c>
+      <c r="G41" s="4">
+        <v>325252</v>
+      </c>
+      <c r="H41" s="4">
+        <v>350842</v>
+      </c>
+      <c r="I41" s="4">
+        <v>343199</v>
+      </c>
+      <c r="J41" s="4">
+        <v>347693</v>
+      </c>
+      <c r="K41" s="4">
+        <v>353136</v>
+      </c>
+      <c r="L41" s="4">
+        <v>350785</v>
+      </c>
+      <c r="M41" s="5"/>
+      <c r="N41" s="36"/>
+      <c r="O41" s="36"/>
+      <c r="AN41" s="5"/>
+      <c r="AO41" s="5"/>
+      <c r="AP41" s="5"/>
+      <c r="AQ41" s="5"/>
+      <c r="AR41" s="5"/>
+      <c r="AS41" s="5"/>
+      <c r="AT41" s="5"/>
+      <c r="AU41" s="5"/>
+      <c r="AV41" s="5"/>
+      <c r="AW41" s="5"/>
+      <c r="AX41" s="5"/>
+      <c r="AY41" s="36"/>
+      <c r="AZ41" s="36"/>
+      <c r="BA41" s="36"/>
+    </row>
+    <row r="42" spans="1:53" ht="12.75" customHeight="1">
+      <c r="A42" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B42" s="4">
+        <v>270493</v>
+      </c>
+      <c r="C42" s="4">
+        <v>282956</v>
+      </c>
+      <c r="D42" s="4">
+        <v>271089</v>
+      </c>
+      <c r="E42" s="4">
+        <v>270068</v>
+      </c>
+      <c r="F42" s="4">
+        <v>275639</v>
+      </c>
+      <c r="G42" s="4">
+        <v>259988</v>
+      </c>
+      <c r="H42" s="4">
+        <v>289230</v>
+      </c>
+      <c r="I42" s="4">
+        <v>281578</v>
+      </c>
+      <c r="J42" s="4">
+        <v>281874</v>
+      </c>
+      <c r="K42" s="4">
+        <v>289624</v>
+      </c>
+      <c r="L42" s="4">
+        <v>274092</v>
+      </c>
+      <c r="M42" s="5"/>
+      <c r="N42" s="36"/>
+      <c r="O42" s="36"/>
+      <c r="AN42" s="5"/>
+      <c r="AO42" s="5"/>
+      <c r="AP42" s="5"/>
+      <c r="AQ42" s="5"/>
+      <c r="AR42" s="5"/>
+      <c r="AS42" s="5"/>
+      <c r="AT42" s="5"/>
+      <c r="AU42" s="5"/>
+      <c r="AV42" s="5"/>
+      <c r="AW42" s="5"/>
+      <c r="AX42" s="5"/>
+      <c r="AY42" s="36"/>
+      <c r="AZ42" s="36"/>
+      <c r="BA42" s="36"/>
+    </row>
+    <row r="43" spans="1:53" ht="12.75" customHeight="1">
+      <c r="A43" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43" s="4">
+        <v>387517</v>
+      </c>
+      <c r="C43" s="4">
+        <v>392901</v>
+      </c>
+      <c r="D43" s="4">
+        <v>381991</v>
+      </c>
+      <c r="E43" s="4">
+        <v>393004</v>
+      </c>
+      <c r="F43" s="4">
+        <v>389525</v>
+      </c>
+      <c r="G43" s="4">
+        <v>424946</v>
+      </c>
+      <c r="H43" s="4">
+        <v>441095</v>
+      </c>
+      <c r="I43" s="4">
+        <v>431302</v>
+      </c>
+      <c r="J43" s="4">
+        <v>434217</v>
+      </c>
+      <c r="K43" s="4">
+        <v>430323</v>
+      </c>
+      <c r="L43" s="4">
+        <v>479063</v>
+      </c>
+      <c r="M43" s="5"/>
+      <c r="N43" s="36"/>
+      <c r="O43" s="36"/>
+      <c r="AN43" s="5"/>
+      <c r="AO43" s="5"/>
+      <c r="AP43" s="5"/>
+      <c r="AQ43" s="5"/>
+      <c r="AR43" s="5"/>
+      <c r="AS43" s="5"/>
+      <c r="AT43" s="5"/>
+      <c r="AU43" s="5"/>
+      <c r="AV43" s="5"/>
+      <c r="AW43" s="5"/>
+      <c r="AX43" s="5"/>
+      <c r="AY43" s="36"/>
+      <c r="AZ43" s="36"/>
+      <c r="BA43" s="36"/>
+    </row>
   </sheetData>
-  <mergeCells count="13">
-[...2 lines deleted...]
-    <mergeCell ref="L1:V1"/>
+  <mergeCells count="19">
     <mergeCell ref="A4:AP4"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="AZ2:BB2"/>
+    <mergeCell ref="V2:Z2"/>
+    <mergeCell ref="AU2:AY2"/>
+    <mergeCell ref="L1:V1"/>
+    <mergeCell ref="BE2:BH2"/>
+    <mergeCell ref="AN29:AR29"/>
+    <mergeCell ref="AS29:AU29"/>
+    <mergeCell ref="AX29:BA29"/>
+    <mergeCell ref="B30:F30"/>
+    <mergeCell ref="G30:I30"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>кв,год</vt:lpstr>