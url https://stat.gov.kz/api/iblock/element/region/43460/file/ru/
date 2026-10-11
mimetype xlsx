--- v1 (2026-07-15)
+++ v2 (2026-10-11)
@@ -1,78 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Kadirova\Desktop\Динамика\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14400" yWindow="-15" windowWidth="14445" windowHeight="12795"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730"/>
   </bookViews>
   <sheets>
     <sheet name="кв,год" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'кв,год'!$A$1:$AU$26</definedName>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="68">
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>январь- март</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь- сентябрь</t>
   </si>
   <si>
     <t>январь- декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">Среднемесячная номинальная заработная плата по регионам Алматинской области </t>
   </si>
   <si>
     <t>Аксуйский</t>
   </si>
   <si>
     <t>Алакольский</t>
   </si>
   <si>
@@ -237,55 +242,55 @@
   <si>
     <t xml:space="preserve">Талгарский </t>
   </si>
   <si>
     <t xml:space="preserve">Уйгурский </t>
   </si>
   <si>
     <t xml:space="preserve">Илийский </t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -305,50 +310,55 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -539,203 +549,213 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -871,182 +891,182 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DK43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="O35" sqref="O35"/>
+      <selection pane="topRight" activeCell="P31" sqref="P31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
     <col min="12" max="15" width="9.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="1" customWidth="1"/>
     <col min="17" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" style="1" customWidth="1"/>
     <col min="27" max="30" width="9.140625" style="1" customWidth="1"/>
     <col min="31" max="31" width="8.42578125" style="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="1" customWidth="1"/>
     <col min="34" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="8.140625" style="1" customWidth="1"/>
     <col min="37" max="46" width="9.140625" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115" ht="27" customHeight="1">
-      <c r="L1" s="57" t="s">
+    <row r="1" spans="1:115" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L1" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="M1" s="57"/>
-[...8 lines deleted...]
-      <c r="V1" s="57"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
       <c r="AT1" s="29" t="s">
         <v>42</v>
       </c>
       <c r="BA1" s="29"/>
     </row>
-    <row r="2" spans="1:115" s="2" customFormat="1" ht="12.75" customHeight="1">
+    <row r="2" spans="1:115" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
-      <c r="B2" s="56">
+      <c r="B2" s="53">
         <v>2015</v>
       </c>
-      <c r="C2" s="56"/>
-[...3 lines deleted...]
-      <c r="G2" s="56">
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53">
         <v>2016</v>
       </c>
-      <c r="H2" s="56"/>
-[...3 lines deleted...]
-      <c r="L2" s="56">
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53">
         <v>2017</v>
       </c>
-      <c r="M2" s="56"/>
-[...3 lines deleted...]
-      <c r="Q2" s="56">
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53">
         <v>2018</v>
       </c>
-      <c r="R2" s="56"/>
-[...3 lines deleted...]
-      <c r="V2" s="56">
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53">
         <v>2019</v>
       </c>
-      <c r="W2" s="56"/>
-[...3 lines deleted...]
-      <c r="AA2" s="56">
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53">
         <v>2020</v>
       </c>
-      <c r="AB2" s="56"/>
-[...3 lines deleted...]
-      <c r="AF2" s="59">
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="54">
         <v>2021</v>
       </c>
-      <c r="AG2" s="59"/>
-[...3 lines deleted...]
-      <c r="AK2" s="59">
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54">
         <v>2022</v>
       </c>
-      <c r="AL2" s="59"/>
-[...3 lines deleted...]
-      <c r="AP2" s="59">
+      <c r="AL2" s="54"/>
+      <c r="AM2" s="54"/>
+      <c r="AN2" s="54"/>
+      <c r="AO2" s="54"/>
+      <c r="AP2" s="54">
         <v>2023</v>
       </c>
-      <c r="AQ2" s="59"/>
-[...10 lines deleted...]
-      <c r="BB2" s="52"/>
+      <c r="AQ2" s="54"/>
+      <c r="AR2" s="54"/>
+      <c r="AS2" s="54"/>
+      <c r="AT2" s="54"/>
+      <c r="AU2" s="55"/>
+      <c r="AV2" s="55"/>
+      <c r="AW2" s="55"/>
+      <c r="AX2" s="55"/>
+      <c r="AY2" s="55"/>
+      <c r="AZ2" s="55"/>
+      <c r="BA2" s="55"/>
+      <c r="BB2" s="55"/>
       <c r="BC2" s="34"/>
       <c r="BD2" s="34"/>
-      <c r="BE2" s="52"/>
-[...2 lines deleted...]
-      <c r="BH2" s="52"/>
+      <c r="BE2" s="55"/>
+      <c r="BF2" s="55"/>
+      <c r="BG2" s="55"/>
+      <c r="BH2" s="55"/>
     </row>
-    <row r="3" spans="1:115" ht="35.25" customHeight="1">
+    <row r="3" spans="1:115" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>43</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>3</v>
       </c>
@@ -1154,113 +1174,113 @@
       </c>
       <c r="AR3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="AS3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AT3" s="8" t="s">
         <v>64</v>
       </c>
       <c r="AU3" s="35"/>
       <c r="AV3" s="35"/>
       <c r="AW3" s="35"/>
       <c r="AX3" s="35"/>
       <c r="AY3" s="35"/>
       <c r="AZ3" s="35"/>
       <c r="BA3" s="35"/>
       <c r="BB3" s="35"/>
       <c r="BC3" s="35"/>
       <c r="BD3" s="35"/>
       <c r="BE3" s="35"/>
       <c r="BF3" s="36"/>
       <c r="BG3" s="36"/>
       <c r="BH3" s="36"/>
     </row>
-    <row r="4" spans="1:115" ht="11.25" customHeight="1">
-[...41 lines deleted...]
-      <c r="AP4" s="58"/>
+    <row r="4" spans="1:115" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="52"/>
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52"/>
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52"/>
+      <c r="X4" s="52"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="52"/>
+      <c r="AA4" s="52"/>
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+      <c r="AD4" s="52"/>
+      <c r="AE4" s="52"/>
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="52"/>
+      <c r="AI4" s="52"/>
+      <c r="AJ4" s="52"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="52"/>
+      <c r="AM4" s="52"/>
+      <c r="AN4" s="52"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="52"/>
       <c r="AQ4" s="33"/>
       <c r="AR4" s="33"/>
       <c r="AS4" s="33"/>
       <c r="AT4" s="33"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="37"/>
       <c r="AX4" s="37"/>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
       <c r="BB4" s="36"/>
       <c r="BC4" s="36"/>
       <c r="BD4" s="37"/>
       <c r="BE4" s="37"/>
       <c r="BF4" s="36"/>
       <c r="BG4" s="36"/>
       <c r="BH4" s="36"/>
     </row>
-    <row r="5" spans="1:115" ht="12.75" customHeight="1">
+    <row r="5" spans="1:115" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="11">
         <v>85035</v>
       </c>
       <c r="C5" s="11">
         <v>93017</v>
       </c>
       <c r="D5" s="12">
         <v>91346</v>
       </c>
       <c r="E5" s="11">
         <v>95781</v>
       </c>
       <c r="F5" s="11">
         <v>90445</v>
       </c>
       <c r="G5" s="11">
         <v>99237</v>
       </c>
       <c r="H5" s="12">
         <v>107634</v>
       </c>
       <c r="I5" s="12">
@@ -1370,51 +1390,51 @@
       </c>
       <c r="AR5" s="4">
         <v>285841</v>
       </c>
       <c r="AS5" s="4">
         <v>293578</v>
       </c>
       <c r="AT5" s="4">
         <v>295130</v>
       </c>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5"/>
       <c r="BC5" s="5"/>
       <c r="BD5" s="5"/>
       <c r="BE5" s="5"/>
       <c r="BF5" s="36"/>
       <c r="BG5" s="36"/>
       <c r="BH5" s="36"/>
     </row>
-    <row r="6" spans="1:115" ht="12.75" customHeight="1">
+    <row r="6" spans="1:115" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="11">
         <v>61416</v>
       </c>
       <c r="C6" s="11">
         <v>88311</v>
       </c>
       <c r="D6" s="12">
         <v>74794</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="11">
         <v>97226</v>
       </c>
       <c r="G6" s="11">
         <v>99266</v>
       </c>
       <c r="H6" s="12">
         <v>110977</v>
       </c>
       <c r="I6" s="12">
@@ -1524,51 +1544,51 @@
       </c>
       <c r="AR6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AS6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AT6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
       <c r="BB6" s="5"/>
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
       <c r="BE6" s="5"/>
       <c r="BF6" s="36"/>
       <c r="BG6" s="36"/>
       <c r="BH6" s="36"/>
     </row>
-    <row r="7" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1">
+    <row r="7" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="20">
         <v>94638</v>
       </c>
       <c r="C7" s="20">
         <v>89350</v>
       </c>
       <c r="D7" s="21">
         <v>96818</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="11">
         <v>85233</v>
       </c>
       <c r="G7" s="20">
         <v>94144</v>
       </c>
       <c r="H7" s="21">
         <v>105011</v>
       </c>
       <c r="I7" s="21">
@@ -1733,51 +1753,51 @@
       <c r="CN7" s="1"/>
       <c r="CO7" s="1"/>
       <c r="CP7" s="1"/>
       <c r="CQ7" s="1"/>
       <c r="CR7" s="1"/>
       <c r="CS7" s="1"/>
       <c r="CT7" s="1"/>
       <c r="CU7" s="1"/>
       <c r="CV7" s="1"/>
       <c r="CW7" s="1"/>
       <c r="CX7" s="1"/>
       <c r="CY7" s="1"/>
       <c r="CZ7" s="1"/>
       <c r="DA7" s="1"/>
       <c r="DB7" s="1"/>
       <c r="DC7" s="1"/>
       <c r="DD7" s="1"/>
       <c r="DE7" s="1"/>
       <c r="DF7" s="1"/>
       <c r="DG7" s="1"/>
       <c r="DH7" s="1"/>
       <c r="DI7" s="1"/>
       <c r="DJ7" s="1"/>
       <c r="DK7" s="1"/>
     </row>
-    <row r="8" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1">
+    <row r="8" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>53</v>
       </c>
       <c r="D8" s="21" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="22" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>53</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>53</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="21" t="s">
@@ -1942,51 +1962,51 @@
       <c r="CN8" s="1"/>
       <c r="CO8" s="1"/>
       <c r="CP8" s="1"/>
       <c r="CQ8" s="1"/>
       <c r="CR8" s="1"/>
       <c r="CS8" s="1"/>
       <c r="CT8" s="1"/>
       <c r="CU8" s="1"/>
       <c r="CV8" s="1"/>
       <c r="CW8" s="1"/>
       <c r="CX8" s="1"/>
       <c r="CY8" s="1"/>
       <c r="CZ8" s="1"/>
       <c r="DA8" s="1"/>
       <c r="DB8" s="1"/>
       <c r="DC8" s="1"/>
       <c r="DD8" s="1"/>
       <c r="DE8" s="1"/>
       <c r="DF8" s="1"/>
       <c r="DG8" s="1"/>
       <c r="DH8" s="1"/>
       <c r="DI8" s="1"/>
       <c r="DJ8" s="1"/>
       <c r="DK8" s="1"/>
     </row>
-    <row r="9" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="9" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="20">
         <v>62168</v>
       </c>
       <c r="C9" s="20">
         <v>77879</v>
       </c>
       <c r="D9" s="21">
         <v>57273</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="11">
         <v>78105</v>
       </c>
       <c r="G9" s="20">
         <v>89403</v>
       </c>
       <c r="H9" s="21">
         <v>107973</v>
       </c>
       <c r="I9" s="21">
@@ -2151,51 +2171,51 @@
       <c r="CN9" s="1"/>
       <c r="CO9" s="1"/>
       <c r="CP9" s="1"/>
       <c r="CQ9" s="1"/>
       <c r="CR9" s="1"/>
       <c r="CS9" s="1"/>
       <c r="CT9" s="1"/>
       <c r="CU9" s="1"/>
       <c r="CV9" s="1"/>
       <c r="CW9" s="1"/>
       <c r="CX9" s="1"/>
       <c r="CY9" s="1"/>
       <c r="CZ9" s="1"/>
       <c r="DA9" s="1"/>
       <c r="DB9" s="1"/>
       <c r="DC9" s="1"/>
       <c r="DD9" s="1"/>
       <c r="DE9" s="1"/>
       <c r="DF9" s="1"/>
       <c r="DG9" s="1"/>
       <c r="DH9" s="1"/>
       <c r="DI9" s="1"/>
       <c r="DJ9" s="1"/>
       <c r="DK9" s="1"/>
     </row>
-    <row r="10" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="10" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>82497</v>
       </c>
       <c r="C10" s="20">
         <v>89296</v>
       </c>
       <c r="D10" s="21">
         <v>93374</v>
       </c>
       <c r="E10" s="22" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="11">
         <v>76639</v>
       </c>
       <c r="G10" s="20">
         <v>83932</v>
       </c>
       <c r="H10" s="21">
         <v>94052</v>
       </c>
       <c r="I10" s="21">
@@ -2360,51 +2380,51 @@
       <c r="CN10" s="1"/>
       <c r="CO10" s="1"/>
       <c r="CP10" s="1"/>
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
     </row>
-    <row r="11" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="11" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="20">
         <v>72223</v>
       </c>
       <c r="C11" s="20">
         <v>76988</v>
       </c>
       <c r="D11" s="21">
         <v>70455</v>
       </c>
       <c r="E11" s="22" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="11">
         <v>96913</v>
       </c>
       <c r="G11" s="20">
         <v>108846</v>
       </c>
       <c r="H11" s="21">
         <v>111619</v>
       </c>
       <c r="I11" s="21">
@@ -2569,51 +2589,51 @@
       <c r="CN11" s="1"/>
       <c r="CO11" s="1"/>
       <c r="CP11" s="1"/>
       <c r="CQ11" s="1"/>
       <c r="CR11" s="1"/>
       <c r="CS11" s="1"/>
       <c r="CT11" s="1"/>
       <c r="CU11" s="1"/>
       <c r="CV11" s="1"/>
       <c r="CW11" s="1"/>
       <c r="CX11" s="1"/>
       <c r="CY11" s="1"/>
       <c r="CZ11" s="1"/>
       <c r="DA11" s="1"/>
       <c r="DB11" s="1"/>
       <c r="DC11" s="1"/>
       <c r="DD11" s="1"/>
       <c r="DE11" s="1"/>
       <c r="DF11" s="1"/>
       <c r="DG11" s="1"/>
       <c r="DH11" s="1"/>
       <c r="DI11" s="1"/>
       <c r="DJ11" s="1"/>
       <c r="DK11" s="1"/>
     </row>
-    <row r="12" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="12" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="20">
         <v>70550</v>
       </c>
       <c r="C12" s="20">
         <v>83215</v>
       </c>
       <c r="D12" s="21">
         <v>79035</v>
       </c>
       <c r="E12" s="22" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="11">
         <v>66598</v>
       </c>
       <c r="G12" s="20">
         <v>72469</v>
       </c>
       <c r="H12" s="21">
         <v>87448</v>
       </c>
       <c r="I12" s="21">
@@ -2778,51 +2798,51 @@
       <c r="CN12" s="1"/>
       <c r="CO12" s="1"/>
       <c r="CP12" s="1"/>
       <c r="CQ12" s="1"/>
       <c r="CR12" s="1"/>
       <c r="CS12" s="1"/>
       <c r="CT12" s="1"/>
       <c r="CU12" s="1"/>
       <c r="CV12" s="1"/>
       <c r="CW12" s="1"/>
       <c r="CX12" s="1"/>
       <c r="CY12" s="1"/>
       <c r="CZ12" s="1"/>
       <c r="DA12" s="1"/>
       <c r="DB12" s="1"/>
       <c r="DC12" s="1"/>
       <c r="DD12" s="1"/>
       <c r="DE12" s="1"/>
       <c r="DF12" s="1"/>
       <c r="DG12" s="1"/>
       <c r="DH12" s="1"/>
       <c r="DI12" s="1"/>
       <c r="DJ12" s="1"/>
       <c r="DK12" s="1"/>
     </row>
-    <row r="13" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="13" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="20">
         <v>116821</v>
       </c>
       <c r="C13" s="20">
         <v>120972</v>
       </c>
       <c r="D13" s="21">
         <v>114880</v>
       </c>
       <c r="E13" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="11">
         <v>80405</v>
       </c>
       <c r="G13" s="20">
         <v>87663</v>
       </c>
       <c r="H13" s="21">
         <v>91522</v>
       </c>
       <c r="I13" s="21">
@@ -2987,51 +3007,51 @@
       <c r="CN13" s="1"/>
       <c r="CO13" s="1"/>
       <c r="CP13" s="1"/>
       <c r="CQ13" s="1"/>
       <c r="CR13" s="1"/>
       <c r="CS13" s="1"/>
       <c r="CT13" s="1"/>
       <c r="CU13" s="1"/>
       <c r="CV13" s="1"/>
       <c r="CW13" s="1"/>
       <c r="CX13" s="1"/>
       <c r="CY13" s="1"/>
       <c r="CZ13" s="1"/>
       <c r="DA13" s="1"/>
       <c r="DB13" s="1"/>
       <c r="DC13" s="1"/>
       <c r="DD13" s="1"/>
       <c r="DE13" s="1"/>
       <c r="DF13" s="1"/>
       <c r="DG13" s="1"/>
       <c r="DH13" s="1"/>
       <c r="DI13" s="1"/>
       <c r="DJ13" s="1"/>
       <c r="DK13" s="1"/>
     </row>
-    <row r="14" spans="1:115" s="3" customFormat="1" ht="12" customHeight="1">
+    <row r="14" spans="1:115" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="20">
         <v>106028</v>
       </c>
       <c r="C14" s="20">
         <v>113112</v>
       </c>
       <c r="D14" s="21">
         <v>115688</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="11">
         <v>76573</v>
       </c>
       <c r="G14" s="20">
         <v>82414</v>
       </c>
       <c r="H14" s="21">
         <v>97328</v>
       </c>
       <c r="I14" s="21">
@@ -3196,51 +3216,51 @@
       <c r="CN14" s="1"/>
       <c r="CO14" s="1"/>
       <c r="CP14" s="1"/>
       <c r="CQ14" s="1"/>
       <c r="CR14" s="1"/>
       <c r="CS14" s="1"/>
       <c r="CT14" s="1"/>
       <c r="CU14" s="1"/>
       <c r="CV14" s="1"/>
       <c r="CW14" s="1"/>
       <c r="CX14" s="1"/>
       <c r="CY14" s="1"/>
       <c r="CZ14" s="1"/>
       <c r="DA14" s="1"/>
       <c r="DB14" s="1"/>
       <c r="DC14" s="1"/>
       <c r="DD14" s="1"/>
       <c r="DE14" s="1"/>
       <c r="DF14" s="1"/>
       <c r="DG14" s="1"/>
       <c r="DH14" s="1"/>
       <c r="DI14" s="1"/>
       <c r="DJ14" s="1"/>
       <c r="DK14" s="1"/>
     </row>
-    <row r="15" spans="1:115" s="3" customFormat="1" ht="12" customHeight="1">
+    <row r="15" spans="1:115" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="16" t="s">
         <v>50</v>
       </c>
       <c r="G15" s="17" t="s">
         <v>50</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="18" t="s">
@@ -3405,51 +3425,51 @@
       <c r="CN15" s="1"/>
       <c r="CO15" s="1"/>
       <c r="CP15" s="1"/>
       <c r="CQ15" s="1"/>
       <c r="CR15" s="1"/>
       <c r="CS15" s="1"/>
       <c r="CT15" s="1"/>
       <c r="CU15" s="1"/>
       <c r="CV15" s="1"/>
       <c r="CW15" s="1"/>
       <c r="CX15" s="1"/>
       <c r="CY15" s="1"/>
       <c r="CZ15" s="1"/>
       <c r="DA15" s="1"/>
       <c r="DB15" s="1"/>
       <c r="DC15" s="1"/>
       <c r="DD15" s="1"/>
       <c r="DE15" s="1"/>
       <c r="DF15" s="1"/>
       <c r="DG15" s="1"/>
       <c r="DH15" s="1"/>
       <c r="DI15" s="1"/>
       <c r="DJ15" s="1"/>
       <c r="DK15" s="1"/>
     </row>
-    <row r="16" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="16" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="20">
         <v>78854</v>
       </c>
       <c r="C16" s="20">
         <v>87359</v>
       </c>
       <c r="D16" s="21">
         <v>79970</v>
       </c>
       <c r="E16" s="22" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="11">
         <v>81041</v>
       </c>
       <c r="G16" s="20">
         <v>80801</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>33</v>
       </c>
       <c r="I16" s="21">
@@ -3614,51 +3634,51 @@
       <c r="CN16" s="1"/>
       <c r="CO16" s="1"/>
       <c r="CP16" s="1"/>
       <c r="CQ16" s="1"/>
       <c r="CR16" s="1"/>
       <c r="CS16" s="1"/>
       <c r="CT16" s="1"/>
       <c r="CU16" s="1"/>
       <c r="CV16" s="1"/>
       <c r="CW16" s="1"/>
       <c r="CX16" s="1"/>
       <c r="CY16" s="1"/>
       <c r="CZ16" s="1"/>
       <c r="DA16" s="1"/>
       <c r="DB16" s="1"/>
       <c r="DC16" s="1"/>
       <c r="DD16" s="1"/>
       <c r="DE16" s="1"/>
       <c r="DF16" s="1"/>
       <c r="DG16" s="1"/>
       <c r="DH16" s="1"/>
       <c r="DI16" s="1"/>
       <c r="DJ16" s="1"/>
       <c r="DK16" s="1"/>
     </row>
-    <row r="17" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="17" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="20">
         <v>74148</v>
       </c>
       <c r="C17" s="20">
         <v>85133</v>
       </c>
       <c r="D17" s="21">
         <v>81025</v>
       </c>
       <c r="E17" s="22" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="11">
         <v>69161</v>
       </c>
       <c r="G17" s="20">
         <v>84195</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="21">
@@ -3823,51 +3843,51 @@
       <c r="CN17" s="1"/>
       <c r="CO17" s="1"/>
       <c r="CP17" s="1"/>
       <c r="CQ17" s="1"/>
       <c r="CR17" s="1"/>
       <c r="CS17" s="1"/>
       <c r="CT17" s="1"/>
       <c r="CU17" s="1"/>
       <c r="CV17" s="1"/>
       <c r="CW17" s="1"/>
       <c r="CX17" s="1"/>
       <c r="CY17" s="1"/>
       <c r="CZ17" s="1"/>
       <c r="DA17" s="1"/>
       <c r="DB17" s="1"/>
       <c r="DC17" s="1"/>
       <c r="DD17" s="1"/>
       <c r="DE17" s="1"/>
       <c r="DF17" s="1"/>
       <c r="DG17" s="1"/>
       <c r="DH17" s="1"/>
       <c r="DI17" s="1"/>
       <c r="DJ17" s="1"/>
       <c r="DK17" s="1"/>
     </row>
-    <row r="18" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1">
+    <row r="18" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="20">
         <v>66752</v>
       </c>
       <c r="C18" s="20">
         <v>70905</v>
       </c>
       <c r="D18" s="21">
         <v>70785</v>
       </c>
       <c r="E18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="11">
         <v>81877</v>
       </c>
       <c r="G18" s="20">
         <v>89369</v>
       </c>
       <c r="H18" s="25" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="21">
@@ -4032,51 +4052,51 @@
       <c r="CN18" s="1"/>
       <c r="CO18" s="1"/>
       <c r="CP18" s="1"/>
       <c r="CQ18" s="1"/>
       <c r="CR18" s="1"/>
       <c r="CS18" s="1"/>
       <c r="CT18" s="1"/>
       <c r="CU18" s="1"/>
       <c r="CV18" s="1"/>
       <c r="CW18" s="1"/>
       <c r="CX18" s="1"/>
       <c r="CY18" s="1"/>
       <c r="CZ18" s="1"/>
       <c r="DA18" s="1"/>
       <c r="DB18" s="1"/>
       <c r="DC18" s="1"/>
       <c r="DD18" s="1"/>
       <c r="DE18" s="1"/>
       <c r="DF18" s="1"/>
       <c r="DG18" s="1"/>
       <c r="DH18" s="1"/>
       <c r="DI18" s="1"/>
       <c r="DJ18" s="1"/>
       <c r="DK18" s="1"/>
     </row>
-    <row r="19" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1">
+    <row r="19" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="20">
         <v>73582</v>
       </c>
       <c r="C19" s="20">
         <v>75245</v>
       </c>
       <c r="D19" s="21">
         <v>74770</v>
       </c>
       <c r="E19" s="22" t="s">
         <v>25</v>
       </c>
       <c r="F19" s="11">
         <v>113334</v>
       </c>
       <c r="G19" s="20">
         <v>122770</v>
       </c>
       <c r="H19" s="25" t="s">
         <v>36</v>
       </c>
       <c r="I19" s="21">
@@ -4241,51 +4261,51 @@
       <c r="CN19" s="1"/>
       <c r="CO19" s="1"/>
       <c r="CP19" s="1"/>
       <c r="CQ19" s="1"/>
       <c r="CR19" s="1"/>
       <c r="CS19" s="1"/>
       <c r="CT19" s="1"/>
       <c r="CU19" s="1"/>
       <c r="CV19" s="1"/>
       <c r="CW19" s="1"/>
       <c r="CX19" s="1"/>
       <c r="CY19" s="1"/>
       <c r="CZ19" s="1"/>
       <c r="DA19" s="1"/>
       <c r="DB19" s="1"/>
       <c r="DC19" s="1"/>
       <c r="DD19" s="1"/>
       <c r="DE19" s="1"/>
       <c r="DF19" s="1"/>
       <c r="DG19" s="1"/>
       <c r="DH19" s="1"/>
       <c r="DI19" s="1"/>
       <c r="DJ19" s="1"/>
       <c r="DK19" s="1"/>
     </row>
-    <row r="20" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1">
+    <row r="20" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="20">
         <v>64653</v>
       </c>
       <c r="C20" s="20">
         <v>66454</v>
       </c>
       <c r="D20" s="21">
         <v>66495</v>
       </c>
       <c r="E20" s="22" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="11">
         <v>73671</v>
       </c>
       <c r="G20" s="20">
         <v>92340</v>
       </c>
       <c r="H20" s="21">
         <v>95745</v>
       </c>
       <c r="I20" s="21">
@@ -4450,51 +4470,51 @@
       <c r="CN20" s="1"/>
       <c r="CO20" s="1"/>
       <c r="CP20" s="1"/>
       <c r="CQ20" s="1"/>
       <c r="CR20" s="1"/>
       <c r="CS20" s="1"/>
       <c r="CT20" s="1"/>
       <c r="CU20" s="1"/>
       <c r="CV20" s="1"/>
       <c r="CW20" s="1"/>
       <c r="CX20" s="1"/>
       <c r="CY20" s="1"/>
       <c r="CZ20" s="1"/>
       <c r="DA20" s="1"/>
       <c r="DB20" s="1"/>
       <c r="DC20" s="1"/>
       <c r="DD20" s="1"/>
       <c r="DE20" s="1"/>
       <c r="DF20" s="1"/>
       <c r="DG20" s="1"/>
       <c r="DH20" s="1"/>
       <c r="DI20" s="1"/>
       <c r="DJ20" s="1"/>
       <c r="DK20" s="1"/>
     </row>
-    <row r="21" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1">
+    <row r="21" spans="1:115" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="20">
         <v>69788</v>
       </c>
       <c r="C21" s="20">
         <v>82275</v>
       </c>
       <c r="D21" s="21">
         <v>66025</v>
       </c>
       <c r="E21" s="22" t="s">
         <v>27</v>
       </c>
       <c r="F21" s="11">
         <v>67548</v>
       </c>
       <c r="G21" s="20">
         <v>80838</v>
       </c>
       <c r="H21" s="21">
         <v>81829</v>
       </c>
       <c r="I21" s="21">
@@ -4659,51 +4679,51 @@
       <c r="CN21" s="1"/>
       <c r="CO21" s="1"/>
       <c r="CP21" s="1"/>
       <c r="CQ21" s="1"/>
       <c r="CR21" s="1"/>
       <c r="CS21" s="1"/>
       <c r="CT21" s="1"/>
       <c r="CU21" s="1"/>
       <c r="CV21" s="1"/>
       <c r="CW21" s="1"/>
       <c r="CX21" s="1"/>
       <c r="CY21" s="1"/>
       <c r="CZ21" s="1"/>
       <c r="DA21" s="1"/>
       <c r="DB21" s="1"/>
       <c r="DC21" s="1"/>
       <c r="DD21" s="1"/>
       <c r="DE21" s="1"/>
       <c r="DF21" s="1"/>
       <c r="DG21" s="1"/>
       <c r="DH21" s="1"/>
       <c r="DI21" s="1"/>
       <c r="DJ21" s="1"/>
       <c r="DK21" s="1"/>
     </row>
-    <row r="22" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="22" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="20">
         <v>78178</v>
       </c>
       <c r="C22" s="20">
         <v>87594</v>
       </c>
       <c r="D22" s="21">
         <v>82959</v>
       </c>
       <c r="E22" s="22" t="s">
         <v>28</v>
       </c>
       <c r="F22" s="11">
         <v>73082</v>
       </c>
       <c r="G22" s="20">
         <v>74460</v>
       </c>
       <c r="H22" s="21">
         <v>82529</v>
       </c>
       <c r="I22" s="21">
@@ -4862,51 +4882,51 @@
       <c r="CN22" s="1"/>
       <c r="CO22" s="1"/>
       <c r="CP22" s="1"/>
       <c r="CQ22" s="1"/>
       <c r="CR22" s="1"/>
       <c r="CS22" s="1"/>
       <c r="CT22" s="1"/>
       <c r="CU22" s="1"/>
       <c r="CV22" s="1"/>
       <c r="CW22" s="1"/>
       <c r="CX22" s="1"/>
       <c r="CY22" s="1"/>
       <c r="CZ22" s="1"/>
       <c r="DA22" s="1"/>
       <c r="DB22" s="1"/>
       <c r="DC22" s="1"/>
       <c r="DD22" s="1"/>
       <c r="DE22" s="1"/>
       <c r="DF22" s="1"/>
       <c r="DG22" s="1"/>
       <c r="DH22" s="1"/>
       <c r="DI22" s="1"/>
       <c r="DJ22" s="1"/>
       <c r="DK22" s="1"/>
     </row>
-    <row r="23" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="23" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="20">
         <v>66901</v>
       </c>
       <c r="C23" s="20">
         <v>78028</v>
       </c>
       <c r="D23" s="21">
         <v>71714</v>
       </c>
       <c r="E23" s="22" t="s">
         <v>29</v>
       </c>
       <c r="F23" s="11">
         <v>83477</v>
       </c>
       <c r="G23" s="20">
         <v>95242</v>
       </c>
       <c r="H23" s="21">
         <v>108394</v>
       </c>
       <c r="I23" s="21">
@@ -5071,51 +5091,51 @@
       <c r="CN23" s="1"/>
       <c r="CO23" s="1"/>
       <c r="CP23" s="1"/>
       <c r="CQ23" s="1"/>
       <c r="CR23" s="1"/>
       <c r="CS23" s="1"/>
       <c r="CT23" s="1"/>
       <c r="CU23" s="1"/>
       <c r="CV23" s="1"/>
       <c r="CW23" s="1"/>
       <c r="CX23" s="1"/>
       <c r="CY23" s="1"/>
       <c r="CZ23" s="1"/>
       <c r="DA23" s="1"/>
       <c r="DB23" s="1"/>
       <c r="DC23" s="1"/>
       <c r="DD23" s="1"/>
       <c r="DE23" s="1"/>
       <c r="DF23" s="1"/>
       <c r="DG23" s="1"/>
       <c r="DH23" s="1"/>
       <c r="DI23" s="1"/>
       <c r="DJ23" s="1"/>
       <c r="DK23" s="1"/>
     </row>
-    <row r="24" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="24" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="20">
         <v>71442</v>
       </c>
       <c r="C24" s="20">
         <v>85315</v>
       </c>
       <c r="D24" s="21">
         <v>88433</v>
       </c>
       <c r="E24" s="22" t="s">
         <v>30</v>
       </c>
       <c r="F24" s="11">
         <v>74740</v>
       </c>
       <c r="G24" s="20">
         <v>89245</v>
       </c>
       <c r="H24" s="25" t="s">
         <v>37</v>
       </c>
       <c r="I24" s="21">
@@ -5280,51 +5300,51 @@
       <c r="CN24" s="1"/>
       <c r="CO24" s="1"/>
       <c r="CP24" s="1"/>
       <c r="CQ24" s="1"/>
       <c r="CR24" s="1"/>
       <c r="CS24" s="1"/>
       <c r="CT24" s="1"/>
       <c r="CU24" s="1"/>
       <c r="CV24" s="1"/>
       <c r="CW24" s="1"/>
       <c r="CX24" s="1"/>
       <c r="CY24" s="1"/>
       <c r="CZ24" s="1"/>
       <c r="DA24" s="1"/>
       <c r="DB24" s="1"/>
       <c r="DC24" s="1"/>
       <c r="DD24" s="1"/>
       <c r="DE24" s="1"/>
       <c r="DF24" s="1"/>
       <c r="DG24" s="1"/>
       <c r="DH24" s="1"/>
       <c r="DI24" s="1"/>
       <c r="DJ24" s="1"/>
       <c r="DK24" s="1"/>
     </row>
-    <row r="25" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="25" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="19" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="20">
         <v>87970</v>
       </c>
       <c r="C25" s="20">
         <v>97551</v>
       </c>
       <c r="D25" s="21">
         <v>96480</v>
       </c>
       <c r="E25" s="22" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="11">
         <v>73134</v>
       </c>
       <c r="G25" s="20">
         <v>82576</v>
       </c>
       <c r="H25" s="25" t="s">
         <v>38</v>
       </c>
       <c r="I25" s="21">
@@ -5489,51 +5509,51 @@
       <c r="CN25" s="1"/>
       <c r="CO25" s="1"/>
       <c r="CP25" s="1"/>
       <c r="CQ25" s="1"/>
       <c r="CR25" s="1"/>
       <c r="CS25" s="1"/>
       <c r="CT25" s="1"/>
       <c r="CU25" s="1"/>
       <c r="CV25" s="1"/>
       <c r="CW25" s="1"/>
       <c r="CX25" s="1"/>
       <c r="CY25" s="1"/>
       <c r="CZ25" s="1"/>
       <c r="DA25" s="1"/>
       <c r="DB25" s="1"/>
       <c r="DC25" s="1"/>
       <c r="DD25" s="1"/>
       <c r="DE25" s="1"/>
       <c r="DF25" s="1"/>
       <c r="DG25" s="1"/>
       <c r="DH25" s="1"/>
       <c r="DI25" s="1"/>
       <c r="DJ25" s="1"/>
       <c r="DK25" s="1"/>
     </row>
-    <row r="26" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="26" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="20">
         <v>73550</v>
       </c>
       <c r="C26" s="20">
         <v>77517</v>
       </c>
       <c r="D26" s="21">
         <v>75686</v>
       </c>
       <c r="E26" s="22" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="11">
         <v>117585</v>
       </c>
       <c r="G26" s="20">
         <v>134730</v>
       </c>
       <c r="H26" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I26" s="21">
@@ -5698,51 +5718,51 @@
       <c r="CN26" s="1"/>
       <c r="CO26" s="1"/>
       <c r="CP26" s="1"/>
       <c r="CQ26" s="1"/>
       <c r="CR26" s="1"/>
       <c r="CS26" s="1"/>
       <c r="CT26" s="1"/>
       <c r="CU26" s="1"/>
       <c r="CV26" s="1"/>
       <c r="CW26" s="1"/>
       <c r="CX26" s="1"/>
       <c r="CY26" s="1"/>
       <c r="CZ26" s="1"/>
       <c r="DA26" s="1"/>
       <c r="DB26" s="1"/>
       <c r="DC26" s="1"/>
       <c r="DD26" s="1"/>
       <c r="DE26" s="1"/>
       <c r="DF26" s="1"/>
       <c r="DG26" s="1"/>
       <c r="DH26" s="1"/>
       <c r="DI26" s="1"/>
       <c r="DJ26" s="1"/>
       <c r="DK26" s="1"/>
     </row>
-    <row r="27" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="27" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="40"/>
       <c r="B27" s="41"/>
       <c r="C27" s="41"/>
       <c r="D27" s="42"/>
       <c r="E27" s="43"/>
       <c r="F27" s="44"/>
       <c r="G27" s="41"/>
       <c r="H27" s="45"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="46"/>
       <c r="L27" s="42"/>
       <c r="M27" s="47"/>
       <c r="N27" s="47"/>
       <c r="O27" s="47"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="47"/>
       <c r="R27" s="47"/>
       <c r="S27" s="47"/>
       <c r="T27" s="47"/>
       <c r="U27" s="5"/>
       <c r="V27" s="47"/>
       <c r="W27" s="48"/>
       <c r="X27" s="48"/>
       <c r="Y27" s="48"/>
@@ -5815,51 +5835,51 @@
       <c r="CN27" s="1"/>
       <c r="CO27" s="1"/>
       <c r="CP27" s="1"/>
       <c r="CQ27" s="1"/>
       <c r="CR27" s="1"/>
       <c r="CS27" s="1"/>
       <c r="CT27" s="1"/>
       <c r="CU27" s="1"/>
       <c r="CV27" s="1"/>
       <c r="CW27" s="1"/>
       <c r="CX27" s="1"/>
       <c r="CY27" s="1"/>
       <c r="CZ27" s="1"/>
       <c r="DA27" s="1"/>
       <c r="DB27" s="1"/>
       <c r="DC27" s="1"/>
       <c r="DD27" s="1"/>
       <c r="DE27" s="1"/>
       <c r="DF27" s="1"/>
       <c r="DG27" s="1"/>
       <c r="DH27" s="1"/>
       <c r="DI27" s="1"/>
       <c r="DJ27" s="1"/>
       <c r="DK27" s="1"/>
     </row>
-    <row r="28" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="28" spans="1:115" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BA28" s="29"/>
       <c r="BB28" s="1"/>
       <c r="BC28" s="1"/>
       <c r="BD28" s="1"/>
       <c r="BF28" s="1"/>
       <c r="BG28" s="1"/>
       <c r="BH28" s="1"/>
       <c r="BI28" s="1"/>
       <c r="BJ28" s="1"/>
       <c r="BK28" s="1"/>
       <c r="BL28" s="1"/>
       <c r="BM28" s="1"/>
       <c r="BN28" s="1"/>
       <c r="BO28" s="1"/>
       <c r="BP28" s="1"/>
       <c r="BQ28" s="1"/>
       <c r="BR28" s="1"/>
       <c r="BS28" s="1"/>
       <c r="BT28" s="1"/>
       <c r="BU28" s="1"/>
       <c r="BV28" s="1"/>
       <c r="BW28" s="1"/>
       <c r="BX28" s="1"/>
       <c r="BY28" s="1"/>
       <c r="BZ28" s="1"/>
@@ -5879,853 +5899,879 @@
       <c r="CN28" s="1"/>
       <c r="CO28" s="1"/>
       <c r="CP28" s="1"/>
       <c r="CQ28" s="1"/>
       <c r="CR28" s="1"/>
       <c r="CS28" s="1"/>
       <c r="CT28" s="1"/>
       <c r="CU28" s="1"/>
       <c r="CV28" s="1"/>
       <c r="CW28" s="1"/>
       <c r="CX28" s="1"/>
       <c r="CY28" s="1"/>
       <c r="CZ28" s="1"/>
       <c r="DA28" s="1"/>
       <c r="DB28" s="1"/>
       <c r="DC28" s="1"/>
       <c r="DD28" s="1"/>
       <c r="DE28" s="1"/>
       <c r="DF28" s="1"/>
       <c r="DG28" s="1"/>
       <c r="DH28" s="1"/>
       <c r="DI28" s="1"/>
       <c r="DJ28" s="1"/>
       <c r="DK28" s="1"/>
     </row>
-    <row r="29" spans="1:115" ht="12.75" customHeight="1">
+    <row r="29" spans="1:115" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
-      <c r="L29" s="29" t="s">
+      <c r="M29" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="29"/>
-      <c r="AN29" s="52"/>
-[...6 lines deleted...]
-      <c r="AU29" s="52"/>
+      <c r="AN29" s="55"/>
+      <c r="AO29" s="55"/>
+      <c r="AP29" s="55"/>
+      <c r="AQ29" s="55"/>
+      <c r="AR29" s="55"/>
+      <c r="AS29" s="55"/>
+      <c r="AT29" s="55"/>
+      <c r="AU29" s="55"/>
       <c r="AV29" s="34"/>
       <c r="AW29" s="34"/>
-      <c r="AX29" s="52"/>
-[...2 lines deleted...]
-      <c r="BA29" s="52"/>
+      <c r="AX29" s="55"/>
+      <c r="AY29" s="55"/>
+      <c r="AZ29" s="55"/>
+      <c r="BA29" s="55"/>
     </row>
-    <row r="30" spans="1:115" ht="14.25" customHeight="1">
+    <row r="30" spans="1:115" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="32"/>
-      <c r="B30" s="53">
+      <c r="B30" s="57">
         <v>2024</v>
       </c>
-      <c r="C30" s="54"/>
-[...3 lines deleted...]
-      <c r="G30" s="53">
+      <c r="C30" s="58"/>
+      <c r="D30" s="58"/>
+      <c r="E30" s="58"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="57">
         <v>2025</v>
       </c>
-      <c r="H30" s="54"/>
-      <c r="I30" s="54"/>
+      <c r="H30" s="58"/>
+      <c r="I30" s="58"/>
       <c r="J30" s="30"/>
       <c r="K30" s="31"/>
-      <c r="L30" s="51">
+      <c r="L30" s="57">
         <v>2026</v>
       </c>
-      <c r="M30" s="50"/>
+      <c r="M30" s="59"/>
       <c r="N30" s="50"/>
       <c r="O30" s="50"/>
       <c r="AN30" s="35"/>
       <c r="AO30" s="35"/>
       <c r="AP30" s="35"/>
       <c r="AQ30" s="35"/>
       <c r="AR30" s="35"/>
       <c r="AS30" s="35"/>
       <c r="AT30" s="35"/>
       <c r="AU30" s="35"/>
       <c r="AV30" s="35"/>
       <c r="AW30" s="35"/>
       <c r="AX30" s="35"/>
       <c r="AY30" s="36"/>
       <c r="AZ30" s="36"/>
       <c r="BA30" s="36"/>
     </row>
-    <row r="31" spans="1:115" ht="39" customHeight="1">
+    <row r="31" spans="1:115" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="32"/>
       <c r="B31" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="27" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>66</v>
       </c>
       <c r="G31" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I31" s="8" t="s">
         <v>3</v>
       </c>
       <c r="J31" s="8" t="s">
         <v>4</v>
       </c>
       <c r="K31" s="8" t="s">
         <v>67</v>
       </c>
       <c r="L31" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="M31" s="36"/>
+      <c r="M31" s="8" t="s">
+        <v>2</v>
+      </c>
       <c r="N31" s="36"/>
       <c r="O31" s="36"/>
       <c r="AN31" s="37"/>
       <c r="AO31" s="37"/>
       <c r="AP31" s="37"/>
       <c r="AQ31" s="37"/>
       <c r="AR31" s="37"/>
       <c r="AS31" s="37"/>
       <c r="AT31" s="37"/>
       <c r="AU31" s="36"/>
       <c r="AV31" s="36"/>
       <c r="AW31" s="37"/>
       <c r="AX31" s="37"/>
       <c r="AY31" s="36"/>
       <c r="AZ31" s="36"/>
       <c r="BA31" s="36"/>
     </row>
-    <row r="32" spans="1:115" ht="12.75" customHeight="1">
+    <row r="32" spans="1:115" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="4">
         <v>309548</v>
       </c>
       <c r="C32" s="4">
         <v>339550</v>
       </c>
       <c r="D32" s="4">
         <v>316606</v>
       </c>
       <c r="E32" s="4">
         <v>326915</v>
       </c>
       <c r="F32" s="4">
         <v>328536</v>
       </c>
       <c r="G32" s="4">
         <v>339185</v>
       </c>
       <c r="H32" s="4">
         <v>363525</v>
       </c>
       <c r="I32" s="4">
         <v>356553</v>
       </c>
       <c r="J32" s="4">
         <v>360934</v>
       </c>
       <c r="K32" s="4">
         <v>364457</v>
       </c>
       <c r="L32" s="4">
         <v>376012</v>
       </c>
-      <c r="M32" s="5"/>
+      <c r="M32" s="51">
+        <v>401457</v>
+      </c>
       <c r="N32" s="36"/>
       <c r="O32" s="36"/>
       <c r="AN32" s="5"/>
       <c r="AO32" s="5"/>
       <c r="AP32" s="5"/>
       <c r="AQ32" s="5"/>
       <c r="AR32" s="5"/>
       <c r="AS32" s="5"/>
       <c r="AT32" s="5"/>
       <c r="AU32" s="5"/>
       <c r="AV32" s="5"/>
       <c r="AW32" s="5"/>
       <c r="AX32" s="5"/>
       <c r="AY32" s="36"/>
       <c r="AZ32" s="36"/>
       <c r="BA32" s="36"/>
     </row>
-    <row r="33" spans="1:53" ht="12.75" customHeight="1">
+    <row r="33" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="4">
         <v>292381</v>
       </c>
       <c r="C33" s="4">
         <v>301354</v>
       </c>
       <c r="D33" s="4">
         <v>289285</v>
       </c>
       <c r="E33" s="4">
         <v>308714</v>
       </c>
       <c r="F33" s="4">
         <v>317253</v>
       </c>
       <c r="G33" s="4">
         <v>333911</v>
       </c>
       <c r="H33" s="4">
         <v>348339</v>
       </c>
       <c r="I33" s="4">
         <v>332778</v>
       </c>
       <c r="J33" s="4">
         <v>350142</v>
       </c>
       <c r="K33" s="4">
         <v>358991</v>
       </c>
       <c r="L33" s="4">
         <v>364078</v>
       </c>
-      <c r="M33" s="5"/>
+      <c r="M33" s="51">
+        <v>375429</v>
+      </c>
       <c r="N33" s="36"/>
       <c r="O33" s="36"/>
       <c r="AN33" s="5"/>
       <c r="AO33" s="5"/>
       <c r="AP33" s="5"/>
       <c r="AQ33" s="5"/>
       <c r="AR33" s="5"/>
       <c r="AS33" s="5"/>
       <c r="AT33" s="5"/>
       <c r="AU33" s="5"/>
       <c r="AV33" s="5"/>
       <c r="AW33" s="5"/>
       <c r="AX33" s="5"/>
       <c r="AY33" s="36"/>
       <c r="AZ33" s="36"/>
       <c r="BA33" s="36"/>
     </row>
-    <row r="34" spans="1:53" ht="12.75" customHeight="1">
+    <row r="34" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B34" s="4">
         <v>329307</v>
       </c>
       <c r="C34" s="4">
         <v>401500</v>
       </c>
       <c r="D34" s="4">
         <v>380553</v>
       </c>
       <c r="E34" s="4">
         <v>362094</v>
       </c>
       <c r="F34" s="4">
         <v>356868</v>
       </c>
       <c r="G34" s="4">
         <v>375861</v>
       </c>
       <c r="H34" s="4">
         <v>379313</v>
       </c>
       <c r="I34" s="4">
         <v>374760</v>
       </c>
       <c r="J34" s="4">
         <v>369047</v>
       </c>
       <c r="K34" s="4">
         <v>369237</v>
       </c>
       <c r="L34" s="4">
         <v>383403</v>
       </c>
-      <c r="M34" s="5"/>
+      <c r="M34" s="51">
+        <v>400426</v>
+      </c>
       <c r="N34" s="36"/>
       <c r="O34" s="36"/>
       <c r="AN34" s="5"/>
       <c r="AO34" s="5"/>
       <c r="AP34" s="5"/>
       <c r="AQ34" s="5"/>
       <c r="AR34" s="5"/>
       <c r="AS34" s="5"/>
       <c r="AT34" s="5"/>
       <c r="AU34" s="5"/>
       <c r="AV34" s="5"/>
       <c r="AW34" s="5"/>
       <c r="AX34" s="5"/>
       <c r="AY34" s="36"/>
       <c r="AZ34" s="36"/>
       <c r="BA34" s="36"/>
     </row>
-    <row r="35" spans="1:53" ht="12.75" customHeight="1">
+    <row r="35" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="28" t="s">
         <v>55</v>
       </c>
       <c r="B35" s="4">
         <v>249896</v>
       </c>
       <c r="C35" s="4">
         <v>273559</v>
       </c>
       <c r="D35" s="4">
         <v>244781</v>
       </c>
       <c r="E35" s="4">
         <v>256406</v>
       </c>
       <c r="F35" s="4">
         <v>260435</v>
       </c>
       <c r="G35" s="4">
         <v>278161</v>
       </c>
       <c r="H35" s="4">
         <v>301575</v>
       </c>
       <c r="I35" s="4">
         <v>292463</v>
       </c>
       <c r="J35" s="4">
         <v>296645</v>
       </c>
       <c r="K35" s="4">
         <v>298494</v>
       </c>
       <c r="L35" s="4">
         <v>295552</v>
       </c>
-      <c r="M35" s="5"/>
+      <c r="M35" s="51">
+        <v>357379</v>
+      </c>
       <c r="N35" s="36"/>
       <c r="O35" s="36"/>
       <c r="AN35" s="5"/>
       <c r="AO35" s="5"/>
       <c r="AP35" s="5"/>
       <c r="AQ35" s="5"/>
       <c r="AR35" s="5"/>
       <c r="AS35" s="5"/>
       <c r="AT35" s="5"/>
       <c r="AU35" s="5"/>
       <c r="AV35" s="5"/>
       <c r="AW35" s="5"/>
       <c r="AX35" s="5"/>
       <c r="AY35" s="36"/>
       <c r="AZ35" s="36"/>
       <c r="BA35" s="36"/>
     </row>
-    <row r="36" spans="1:53" ht="12.75" customHeight="1">
+    <row r="36" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="19" t="s">
         <v>56</v>
       </c>
       <c r="B36" s="4">
         <v>273859</v>
       </c>
       <c r="C36" s="4">
         <v>301420</v>
       </c>
       <c r="D36" s="4">
         <v>282712</v>
       </c>
       <c r="E36" s="4">
         <v>292909</v>
       </c>
       <c r="F36" s="4">
         <v>292659</v>
       </c>
       <c r="G36" s="4">
         <v>298667</v>
       </c>
       <c r="H36" s="4">
         <v>315023</v>
       </c>
       <c r="I36" s="4">
         <v>314451</v>
       </c>
       <c r="J36" s="4">
         <v>320139</v>
       </c>
       <c r="K36" s="4">
         <v>318775</v>
       </c>
       <c r="L36" s="4">
         <v>325999</v>
       </c>
-      <c r="M36" s="5"/>
+      <c r="M36" s="51">
+        <v>358000</v>
+      </c>
       <c r="N36" s="36"/>
       <c r="O36" s="36"/>
       <c r="AN36" s="5"/>
       <c r="AO36" s="5"/>
       <c r="AP36" s="5"/>
       <c r="AQ36" s="5"/>
       <c r="AR36" s="5"/>
       <c r="AS36" s="5"/>
       <c r="AT36" s="5"/>
       <c r="AU36" s="5"/>
       <c r="AV36" s="5"/>
       <c r="AW36" s="5"/>
       <c r="AX36" s="5"/>
       <c r="AY36" s="36"/>
       <c r="AZ36" s="36"/>
       <c r="BA36" s="36"/>
     </row>
-    <row r="37" spans="1:53" ht="12.75" customHeight="1">
+    <row r="37" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B37" s="4">
         <v>284587</v>
       </c>
       <c r="C37" s="4">
         <v>322472</v>
       </c>
       <c r="D37" s="4">
         <v>295556</v>
       </c>
       <c r="E37" s="4">
         <v>304311</v>
       </c>
       <c r="F37" s="4">
         <v>303192</v>
       </c>
       <c r="G37" s="4">
         <v>300903</v>
       </c>
       <c r="H37" s="4">
         <v>335626</v>
       </c>
       <c r="I37" s="4">
         <v>324484</v>
       </c>
       <c r="J37" s="4">
         <v>327010</v>
       </c>
       <c r="K37" s="4">
         <v>327703</v>
       </c>
       <c r="L37" s="4">
         <v>307965</v>
       </c>
-      <c r="M37" s="5"/>
+      <c r="M37" s="51">
+        <v>347054</v>
+      </c>
       <c r="N37" s="36"/>
       <c r="O37" s="36"/>
       <c r="AN37" s="5"/>
       <c r="AO37" s="5"/>
       <c r="AP37" s="5"/>
       <c r="AQ37" s="5"/>
       <c r="AR37" s="5"/>
       <c r="AS37" s="5"/>
       <c r="AT37" s="5"/>
       <c r="AU37" s="5"/>
       <c r="AV37" s="5"/>
       <c r="AW37" s="5"/>
       <c r="AX37" s="5"/>
       <c r="AY37" s="36"/>
       <c r="AZ37" s="36"/>
       <c r="BA37" s="36"/>
     </row>
-    <row r="38" spans="1:53" ht="12.75" customHeight="1">
+    <row r="38" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="19" t="s">
         <v>58</v>
       </c>
       <c r="B38" s="4">
         <v>272213</v>
       </c>
       <c r="C38" s="4">
         <v>275309</v>
       </c>
       <c r="D38" s="4">
         <v>269904</v>
       </c>
       <c r="E38" s="4">
         <v>277742</v>
       </c>
       <c r="F38" s="4">
         <v>277789</v>
       </c>
       <c r="G38" s="4">
         <v>289399</v>
       </c>
       <c r="H38" s="4">
         <v>305855</v>
       </c>
       <c r="I38" s="4">
         <v>303973</v>
       </c>
       <c r="J38" s="4">
         <v>307950</v>
       </c>
       <c r="K38" s="4">
         <v>308195</v>
       </c>
       <c r="L38" s="4">
         <v>306459</v>
       </c>
-      <c r="M38" s="5"/>
+      <c r="M38" s="51">
+        <v>337530</v>
+      </c>
       <c r="N38" s="36"/>
       <c r="O38" s="36"/>
       <c r="AN38" s="5"/>
       <c r="AO38" s="5"/>
       <c r="AP38" s="5"/>
       <c r="AQ38" s="5"/>
       <c r="AR38" s="5"/>
       <c r="AS38" s="5"/>
       <c r="AT38" s="5"/>
       <c r="AU38" s="5"/>
       <c r="AV38" s="5"/>
       <c r="AW38" s="5"/>
       <c r="AX38" s="5"/>
       <c r="AY38" s="36"/>
       <c r="AZ38" s="36"/>
       <c r="BA38" s="36"/>
     </row>
-    <row r="39" spans="1:53" ht="12.75" customHeight="1">
+    <row r="39" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B39" s="4">
         <v>332599</v>
       </c>
       <c r="C39" s="4">
         <v>391262</v>
       </c>
       <c r="D39" s="4">
         <v>349172</v>
       </c>
       <c r="E39" s="4">
         <v>352941</v>
       </c>
       <c r="F39" s="4">
         <v>355668</v>
       </c>
       <c r="G39" s="4">
         <v>350084</v>
       </c>
       <c r="H39" s="4">
         <v>395566</v>
       </c>
       <c r="I39" s="4">
         <v>393093</v>
       </c>
       <c r="J39" s="4">
         <v>391480</v>
       </c>
       <c r="K39" s="4">
         <v>402920</v>
       </c>
       <c r="L39" s="4">
         <v>421630</v>
       </c>
-      <c r="M39" s="5"/>
+      <c r="M39" s="51">
+        <v>437534</v>
+      </c>
       <c r="N39" s="36"/>
       <c r="O39" s="36"/>
       <c r="AN39" s="5"/>
       <c r="AO39" s="5"/>
       <c r="AP39" s="5"/>
       <c r="AQ39" s="5"/>
       <c r="AR39" s="5"/>
       <c r="AS39" s="5"/>
       <c r="AT39" s="5"/>
       <c r="AU39" s="5"/>
       <c r="AV39" s="5"/>
       <c r="AW39" s="5"/>
       <c r="AX39" s="5"/>
       <c r="AY39" s="36"/>
       <c r="AZ39" s="36"/>
       <c r="BA39" s="36"/>
     </row>
-    <row r="40" spans="1:53" ht="12.75" customHeight="1">
+    <row r="40" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="19" t="s">
         <v>60</v>
       </c>
       <c r="B40" s="4">
         <v>242883</v>
       </c>
       <c r="C40" s="4">
         <v>262942</v>
       </c>
       <c r="D40" s="4">
         <v>246594</v>
       </c>
       <c r="E40" s="4">
         <v>249470</v>
       </c>
       <c r="F40" s="4">
         <v>248123</v>
       </c>
       <c r="G40" s="4">
         <v>263251</v>
       </c>
       <c r="H40" s="4">
         <v>276535</v>
       </c>
       <c r="I40" s="4">
         <v>271649</v>
       </c>
       <c r="J40" s="4">
         <v>272080</v>
       </c>
       <c r="K40" s="4">
         <v>270145</v>
       </c>
       <c r="L40" s="4">
         <v>274956</v>
       </c>
-      <c r="M40" s="5"/>
+      <c r="M40" s="51">
+        <v>293374</v>
+      </c>
       <c r="N40" s="36"/>
       <c r="O40" s="36"/>
       <c r="AN40" s="5"/>
       <c r="AO40" s="5"/>
       <c r="AP40" s="5"/>
       <c r="AQ40" s="5"/>
       <c r="AR40" s="5"/>
       <c r="AS40" s="5"/>
       <c r="AT40" s="5"/>
       <c r="AU40" s="5"/>
       <c r="AV40" s="5"/>
       <c r="AW40" s="5"/>
       <c r="AX40" s="5"/>
       <c r="AY40" s="36"/>
       <c r="AZ40" s="36"/>
       <c r="BA40" s="36"/>
     </row>
-    <row r="41" spans="1:53" ht="12.75" customHeight="1">
+    <row r="41" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B41" s="4">
         <v>280460</v>
       </c>
       <c r="C41" s="4">
         <v>325520</v>
       </c>
       <c r="D41" s="4">
         <v>293051</v>
       </c>
       <c r="E41" s="4">
         <v>314561</v>
       </c>
       <c r="F41" s="4">
         <v>317711</v>
       </c>
       <c r="G41" s="4">
         <v>325252</v>
       </c>
       <c r="H41" s="4">
         <v>350842</v>
       </c>
       <c r="I41" s="4">
         <v>343199</v>
       </c>
       <c r="J41" s="4">
         <v>347693</v>
       </c>
       <c r="K41" s="4">
         <v>353136</v>
       </c>
       <c r="L41" s="4">
         <v>350785</v>
       </c>
-      <c r="M41" s="5"/>
+      <c r="M41" s="51">
+        <v>396419</v>
+      </c>
       <c r="N41" s="36"/>
       <c r="O41" s="36"/>
       <c r="AN41" s="5"/>
       <c r="AO41" s="5"/>
       <c r="AP41" s="5"/>
       <c r="AQ41" s="5"/>
       <c r="AR41" s="5"/>
       <c r="AS41" s="5"/>
       <c r="AT41" s="5"/>
       <c r="AU41" s="5"/>
       <c r="AV41" s="5"/>
       <c r="AW41" s="5"/>
       <c r="AX41" s="5"/>
       <c r="AY41" s="36"/>
       <c r="AZ41" s="36"/>
       <c r="BA41" s="36"/>
     </row>
-    <row r="42" spans="1:53" ht="12.75" customHeight="1">
+    <row r="42" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="19" t="s">
         <v>62</v>
       </c>
       <c r="B42" s="4">
         <v>270493</v>
       </c>
       <c r="C42" s="4">
         <v>282956</v>
       </c>
       <c r="D42" s="4">
         <v>271089</v>
       </c>
       <c r="E42" s="4">
         <v>270068</v>
       </c>
       <c r="F42" s="4">
         <v>275639</v>
       </c>
       <c r="G42" s="4">
         <v>259988</v>
       </c>
       <c r="H42" s="4">
         <v>289230</v>
       </c>
       <c r="I42" s="4">
         <v>281578</v>
       </c>
       <c r="J42" s="4">
         <v>281874</v>
       </c>
       <c r="K42" s="4">
         <v>289624</v>
       </c>
       <c r="L42" s="4">
         <v>274092</v>
       </c>
-      <c r="M42" s="5"/>
+      <c r="M42" s="51">
+        <v>297066</v>
+      </c>
       <c r="N42" s="36"/>
       <c r="O42" s="36"/>
       <c r="AN42" s="5"/>
       <c r="AO42" s="5"/>
       <c r="AP42" s="5"/>
       <c r="AQ42" s="5"/>
       <c r="AR42" s="5"/>
       <c r="AS42" s="5"/>
       <c r="AT42" s="5"/>
       <c r="AU42" s="5"/>
       <c r="AV42" s="5"/>
       <c r="AW42" s="5"/>
       <c r="AX42" s="5"/>
       <c r="AY42" s="36"/>
       <c r="AZ42" s="36"/>
       <c r="BA42" s="36"/>
     </row>
-    <row r="43" spans="1:53" ht="12.75" customHeight="1">
+    <row r="43" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B43" s="4">
         <v>387517</v>
       </c>
       <c r="C43" s="4">
         <v>392901</v>
       </c>
       <c r="D43" s="4">
         <v>381991</v>
       </c>
       <c r="E43" s="4">
         <v>393004</v>
       </c>
       <c r="F43" s="4">
         <v>389525</v>
       </c>
       <c r="G43" s="4">
         <v>424946</v>
       </c>
       <c r="H43" s="4">
         <v>441095</v>
       </c>
       <c r="I43" s="4">
         <v>431302</v>
       </c>
       <c r="J43" s="4">
         <v>434217</v>
       </c>
       <c r="K43" s="4">
         <v>430323</v>
       </c>
       <c r="L43" s="4">
         <v>479063</v>
       </c>
-      <c r="M43" s="5"/>
+      <c r="M43" s="51">
+        <v>489938</v>
+      </c>
       <c r="N43" s="36"/>
       <c r="O43" s="36"/>
       <c r="AN43" s="5"/>
       <c r="AO43" s="5"/>
       <c r="AP43" s="5"/>
       <c r="AQ43" s="5"/>
       <c r="AR43" s="5"/>
       <c r="AS43" s="5"/>
       <c r="AT43" s="5"/>
       <c r="AU43" s="5"/>
       <c r="AV43" s="5"/>
       <c r="AW43" s="5"/>
       <c r="AX43" s="5"/>
       <c r="AY43" s="36"/>
       <c r="AZ43" s="36"/>
       <c r="BA43" s="36"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="20">
+    <mergeCell ref="AN29:AR29"/>
+    <mergeCell ref="AS29:AU29"/>
+    <mergeCell ref="AX29:BA29"/>
+    <mergeCell ref="B30:F30"/>
+    <mergeCell ref="G30:I30"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="AZ2:BB2"/>
+    <mergeCell ref="V2:Z2"/>
+    <mergeCell ref="AU2:AY2"/>
+    <mergeCell ref="L1:V1"/>
+    <mergeCell ref="BE2:BH2"/>
     <mergeCell ref="A4:AP4"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="Q2:U2"/>
-    <mergeCell ref="AZ2:BB2"/>
-[...8 lines deleted...]
-    <mergeCell ref="G30:I30"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>кв,год</vt:lpstr>