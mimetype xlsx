--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -15,370 +15,263 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14415" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>тенге</t>
-  </si>
-[...34 lines deleted...]
-    <t>Декабрь</t>
   </si>
   <si>
     <t>1 квартал</t>
   </si>
   <si>
     <t>2 квартал</t>
   </si>
   <si>
     <t>3 квартал</t>
   </si>
   <si>
     <t>4 квартал</t>
   </si>
   <si>
-    <t>Среднемесячная заработная плата в Алматинской области за 2014-2024 года (по месяцам, кварталам)</t>
+    <t>Среднемесячная заработная плата в Алматинской области за 2015-2026 года (квартальный)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...61 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...85 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -634,823 +527,342 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O26"/>
+  <dimension ref="B1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J30" sqref="J30"/>
+      <selection activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="16.140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="23.140625" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="13.5" customHeight="1">
-[...18 lines deleted...]
-      <c r="B2" s="4"/>
+    <row r="1" spans="2:8" ht="59.25" customHeight="1">
+      <c r="B1" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+    </row>
+    <row r="2" spans="2:8" ht="10.5" customHeight="1">
+      <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
-      <c r="F2" s="4"/>
-[...6 lines deleted...]
-      <c r="M2" s="5" t="s">
+      <c r="F2" s="27" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:15" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="7" t="s">
+    <row r="3" spans="2:8" ht="17.25" customHeight="1">
+      <c r="B3" s="7"/>
+      <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="F3" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="7" t="s">
-[...67 lines deleted...]
-      <c r="A5" s="28">
+      <c r="H3" s="2"/>
+    </row>
+    <row r="4" spans="2:8" ht="14.25" customHeight="1">
+      <c r="B4" s="6">
         <v>2015</v>
       </c>
-      <c r="B5" s="12" t="s">
-[...23 lines deleted...]
-      <c r="B6" s="30">
+      <c r="C4" s="11">
         <v>85035</v>
       </c>
-      <c r="C6" s="31"/>
-[...1 lines deleted...]
-      <c r="E6" s="30">
+      <c r="D4" s="11">
         <v>93017</v>
       </c>
-      <c r="F6" s="31"/>
-[...1 lines deleted...]
-      <c r="H6" s="37">
+      <c r="E4" s="12">
         <v>91346</v>
       </c>
-      <c r="I6" s="38"/>
-[...1 lines deleted...]
-      <c r="K6" s="30">
+      <c r="F4" s="13">
         <v>95781</v>
       </c>
-      <c r="L6" s="31"/>
-[...3 lines deleted...]
-      <c r="A7" s="11">
+    </row>
+    <row r="5" spans="2:8" ht="15" customHeight="1">
+      <c r="B5" s="6">
         <v>2016</v>
       </c>
-      <c r="B7" s="12" t="s">
-[...23 lines deleted...]
-      <c r="B8" s="20">
+      <c r="C5" s="14">
         <v>99237</v>
       </c>
-      <c r="C8" s="21"/>
-[...1 lines deleted...]
-      <c r="E8" s="33">
+      <c r="D5" s="15">
         <v>107634</v>
       </c>
-      <c r="F8" s="34"/>
-[...1 lines deleted...]
-      <c r="H8" s="20">
+      <c r="E5" s="16">
         <v>102288</v>
       </c>
-      <c r="I8" s="26"/>
-[...1 lines deleted...]
-      <c r="K8" s="20">
+      <c r="F5" s="16">
         <v>110809</v>
       </c>
-      <c r="L8" s="26"/>
-[...4 lines deleted...]
-      <c r="A9" s="11">
+      <c r="H5" s="2"/>
+    </row>
+    <row r="6" spans="2:8" ht="15.75" customHeight="1">
+      <c r="B6" s="6">
         <v>2017</v>
       </c>
-      <c r="B9" s="12" t="s">
-[...23 lines deleted...]
-      <c r="B10" s="20">
+      <c r="C6" s="14">
         <v>104666</v>
       </c>
-      <c r="C10" s="21"/>
-[...1 lines deleted...]
-      <c r="E10" s="23">
+      <c r="D6" s="15">
         <v>113477</v>
       </c>
-      <c r="F10" s="24"/>
-[...1 lines deleted...]
-      <c r="H10" s="20">
+      <c r="E6" s="16">
         <v>106814</v>
       </c>
-      <c r="I10" s="26"/>
-[...1 lines deleted...]
-      <c r="K10" s="20">
+      <c r="F6" s="16">
         <v>116209</v>
       </c>
-      <c r="L10" s="26"/>
-[...4 lines deleted...]
-      <c r="A11" s="11">
+      <c r="H6" s="2"/>
+    </row>
+    <row r="7" spans="2:8" ht="15" customHeight="1">
+      <c r="B7" s="6">
         <v>2018</v>
       </c>
-      <c r="B11" s="12" t="s">
-[...23 lines deleted...]
-      <c r="B12" s="20">
+      <c r="C7" s="14">
         <v>108727</v>
       </c>
-      <c r="C12" s="21"/>
-[...1 lines deleted...]
-      <c r="E12" s="23">
+      <c r="D7" s="15">
         <v>119255</v>
       </c>
-      <c r="F12" s="24"/>
-[...1 lines deleted...]
-      <c r="H12" s="20">
+      <c r="E7" s="16">
         <v>116869</v>
       </c>
-      <c r="I12" s="26"/>
-[...1 lines deleted...]
-      <c r="K12" s="20">
+      <c r="F7" s="16">
         <v>122834</v>
       </c>
-      <c r="L12" s="26"/>
-[...4 lines deleted...]
-      <c r="A13" s="11">
+      <c r="H7" s="2"/>
+    </row>
+    <row r="8" spans="2:8" ht="15.75" customHeight="1">
+      <c r="B8" s="6">
         <v>2019</v>
       </c>
-      <c r="B13" s="12" t="s">
-[...23 lines deleted...]
-      <c r="B14" s="20">
+      <c r="C8" s="14">
         <v>121179</v>
       </c>
-      <c r="C14" s="21"/>
-[...1 lines deleted...]
-      <c r="E14" s="23">
+      <c r="D8" s="15">
         <v>135612</v>
       </c>
-      <c r="F14" s="24"/>
-[...1 lines deleted...]
-      <c r="H14" s="20">
+      <c r="E8" s="16">
         <v>137054</v>
       </c>
-      <c r="I14" s="26"/>
-[...1 lines deleted...]
-      <c r="K14" s="20">
+      <c r="F8" s="16">
         <v>150509</v>
       </c>
-      <c r="L14" s="26"/>
-[...4 lines deleted...]
-      <c r="A15" s="11">
+      <c r="H8" s="2"/>
+    </row>
+    <row r="9" spans="2:8" ht="14.25" customHeight="1">
+      <c r="B9" s="6">
         <v>2020</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...23 lines deleted...]
-      <c r="B16" s="20">
+      <c r="C9" s="14">
         <v>154836</v>
       </c>
-      <c r="C16" s="21"/>
-[...1 lines deleted...]
-      <c r="E16" s="23">
+      <c r="D9" s="15">
         <v>172183</v>
       </c>
-      <c r="F16" s="24"/>
-[...1 lines deleted...]
-      <c r="H16" s="20">
+      <c r="E9" s="16">
         <v>162185</v>
       </c>
-      <c r="I16" s="26"/>
-[...1 lines deleted...]
-      <c r="K16" s="20">
+      <c r="F9" s="16">
         <v>185279</v>
       </c>
-      <c r="L16" s="26"/>
-[...4 lines deleted...]
-      <c r="A17" s="11">
+      <c r="H9" s="2"/>
+    </row>
+    <row r="10" spans="2:8" ht="15.75" customHeight="1">
+      <c r="B10" s="6">
         <v>2021</v>
       </c>
-      <c r="B17" s="12" t="s">
-[...23 lines deleted...]
-      <c r="B18" s="20">
+      <c r="C10" s="14">
         <v>188850</v>
       </c>
-      <c r="C18" s="21"/>
-[...1 lines deleted...]
-      <c r="E18" s="23">
+      <c r="D10" s="15">
         <v>212434</v>
       </c>
-      <c r="F18" s="24"/>
-[...1 lines deleted...]
-      <c r="H18" s="20">
+      <c r="E10" s="16">
         <v>200694</v>
       </c>
-      <c r="I18" s="26"/>
-[...1 lines deleted...]
-      <c r="K18" s="20">
+      <c r="F10" s="16">
         <v>235357</v>
       </c>
-      <c r="L18" s="26"/>
-[...4 lines deleted...]
-      <c r="A19" s="11">
+      <c r="H10" s="2"/>
+    </row>
+    <row r="11" spans="2:8" ht="15" customHeight="1">
+      <c r="B11" s="6">
         <v>2022</v>
       </c>
-      <c r="B19" s="12" t="s">
-[...23 lines deleted...]
-      <c r="B20" s="20">
+      <c r="C11" s="14">
         <v>230783</v>
       </c>
+      <c r="D11" s="15">
+        <v>277382</v>
+      </c>
+      <c r="E11" s="16">
+        <v>251275</v>
+      </c>
+      <c r="F11" s="16">
+        <v>271503</v>
+      </c>
+      <c r="H11" s="2"/>
+    </row>
+    <row r="12" spans="2:8" ht="17.25" customHeight="1">
+      <c r="B12" s="6">
+        <v>2023</v>
+      </c>
+      <c r="C12" s="14">
+        <v>277721</v>
+      </c>
+      <c r="D12" s="15">
+        <v>293960</v>
+      </c>
+      <c r="E12" s="16">
+        <v>285841</v>
+      </c>
+      <c r="F12" s="16">
+        <v>293578</v>
+      </c>
+    </row>
+    <row r="13" spans="2:8" ht="15" customHeight="1">
+      <c r="B13" s="6">
+        <v>2024</v>
+      </c>
+      <c r="C13" s="14">
+        <v>309548</v>
+      </c>
+      <c r="D13" s="15">
+        <v>339550</v>
+      </c>
+      <c r="E13" s="16">
+        <v>308314</v>
+      </c>
+      <c r="F13" s="16">
+        <v>353691</v>
+      </c>
+    </row>
+    <row r="14" spans="2:8">
+      <c r="B14" s="6">
+        <v>2025</v>
+      </c>
+      <c r="C14" s="14">
+        <v>339185</v>
+      </c>
+      <c r="D14" s="15">
+        <v>389205</v>
+      </c>
+      <c r="E14" s="16">
+        <v>343625</v>
+      </c>
+      <c r="F14" s="16">
+        <v>386257</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8">
+      <c r="B15" s="5">
+        <v>2026</v>
+      </c>
+      <c r="C15" s="17">
+        <v>376012</v>
+      </c>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="2:8">
+      <c r="F16" s="29"/>
+    </row>
+    <row r="17" spans="2:8">
+      <c r="C17" s="21"/>
+    </row>
+    <row r="18" spans="2:8">
+      <c r="B18" s="19"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+    </row>
+    <row r="19" spans="2:8">
+      <c r="B19" s="21"/>
+      <c r="C19" s="22"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="24"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="23"/>
+    </row>
+    <row r="20" spans="2:8">
+      <c r="B20" s="21"/>
       <c r="C20" s="21"/>
-      <c r="D20" s="22"/>
-[...158 lines deleted...]
-      <c r="M26" s="27"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
     </row>
   </sheetData>
-  <mergeCells count="100">
-[...99 lines deleted...]
-    <mergeCell ref="K26:M26"/>
+  <mergeCells count="1">
+    <mergeCell ref="B1:F1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51181102362204722" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>