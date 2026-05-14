--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1604,51 +1604,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305784/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="92.7109375" style="16" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="16"/>
     <col min="257" max="257" width="44.28515625" style="16" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="16" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="16"/>
     <col min="513" max="513" width="44.28515625" style="16" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="16" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="16"/>
     <col min="769" max="769" width="44.28515625" style="16" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="16" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="16"/>
     <col min="1025" max="1025" width="44.28515625" style="16" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="16" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="16"/>
     <col min="1281" max="1281" width="44.28515625" style="16" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="16" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="16"/>
     <col min="1537" max="1537" width="44.28515625" style="16" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="16" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="16"/>
@@ -1935,59 +1935,59 @@
       <c r="B13" s="13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="57" customFormat="1">
       <c r="A16" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="56">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="57" customFormat="1">
       <c r="A17" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="56">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>62</v>
       </c>
@@ -2491,1890 +2491,1970 @@
       <c r="A17" s="6"/>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6"/>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="80"/>
       <c r="B19" s="80"/>
       <c r="C19" s="80"/>
       <c r="D19" s="80"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z48"/>
+  <dimension ref="A1:Z47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A37" sqref="A37"/>
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="30" customWidth="1"/>
     <col min="2" max="2" width="11" style="30" customWidth="1"/>
     <col min="3" max="4" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="10.42578125" style="30" customWidth="1"/>
+    <col min="5" max="5" width="8.5703125" style="30" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="9.140625" style="30" customWidth="1"/>
+    <col min="8" max="8" width="8.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="10.140625" style="30" customWidth="1"/>
+    <col min="11" max="11" width="9.5703125" style="30" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="30" bestFit="1" customWidth="1"/>
-    <col min="15" max="17" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
-    <col min="18" max="22" width="9.140625" style="30"/>
+    <col min="15" max="18" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="19" max="22" width="9.140625" style="30"/>
     <col min="23" max="23" width="10.85546875" style="30" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="30"/>
     <col min="26" max="26" width="10.5703125" style="30" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="14.25" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="81" t="s">
+    <row r="1" spans="1:26" ht="33" customHeight="1">
+      <c r="A1" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="86" t="s">
+      <c r="B1" s="86" t="s">
         <v>59</v>
       </c>
-      <c r="C2" s="86"/>
-[...22 lines deleted...]
-      <c r="Z2" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+      <c r="M1" s="86"/>
+      <c r="N1" s="86"/>
+      <c r="O1" s="86"/>
+      <c r="P1" s="86"/>
+      <c r="Q1" s="86"/>
+      <c r="R1" s="86"/>
+      <c r="S1" s="86"/>
+      <c r="T1" s="86"/>
+      <c r="U1" s="86"/>
+      <c r="V1" s="86"/>
+      <c r="W1" s="86"/>
+      <c r="X1" s="86"/>
+      <c r="Y1" s="86"/>
+      <c r="Z1" s="86"/>
+    </row>
+    <row r="2" spans="1:26" ht="14.25" customHeight="1">
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="Y2" s="31"/>
     </row>
     <row r="3" spans="1:26" ht="14.25" customHeight="1">
-      <c r="C3" s="31"/>
-[...14 lines deleted...]
-      <c r="A4" s="84" t="s">
+      <c r="A3" s="84" t="s">
         <v>40</v>
       </c>
-      <c r="B4" s="95"/>
-      <c r="C4" s="93">
+      <c r="B3" s="95"/>
+      <c r="C3" s="93">
         <v>2025</v>
       </c>
-      <c r="D4" s="94"/>
-[...10 lines deleted...]
-      <c r="O4" s="87">
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
+      <c r="I3" s="94"/>
+      <c r="J3" s="94"/>
+      <c r="K3" s="94"/>
+      <c r="L3" s="94"/>
+      <c r="M3" s="94"/>
+      <c r="N3" s="94"/>
+      <c r="O3" s="87">
         <v>2026</v>
       </c>
-      <c r="P4" s="88"/>
-[...9 lines deleted...]
-      <c r="Z4" s="88"/>
+      <c r="P3" s="88"/>
+      <c r="Q3" s="88"/>
+      <c r="R3" s="88"/>
+      <c r="S3" s="88"/>
+      <c r="T3" s="88"/>
+      <c r="U3" s="88"/>
+      <c r="V3" s="88"/>
+      <c r="W3" s="88"/>
+      <c r="X3" s="88"/>
+      <c r="Y3" s="88"/>
+      <c r="Z3" s="88"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" s="85"/>
+      <c r="B4" s="96"/>
+      <c r="C4" s="52" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="F4" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="G4" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="J4" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="K4" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="L4" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="M4" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="N4" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="O4" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q4" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="R4" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="S4" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="T4" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="U4" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="V4" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="W4" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="X4" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y4" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z4" s="48" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="5" spans="1:26">
-      <c r="A5" s="85"/>
-[...72 lines deleted...]
-      </c>
+      <c r="B5" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="90"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="90"/>
+      <c r="H5" s="90"/>
+      <c r="I5" s="90"/>
+      <c r="J5" s="90"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="90"/>
+      <c r="O5" s="90"/>
+      <c r="P5" s="90"/>
+      <c r="Q5" s="90"/>
+      <c r="R5" s="90"/>
+      <c r="S5" s="90"/>
+      <c r="T5" s="90"/>
+      <c r="U5" s="90"/>
+      <c r="V5" s="90"/>
+      <c r="W5" s="90"/>
+      <c r="X5" s="90"/>
+      <c r="Y5" s="90"/>
+      <c r="Z5" s="91"/>
     </row>
     <row r="6" spans="1:26">
-      <c r="B6" s="90" t="s">
-[...28 lines deleted...]
-      <c r="A7" s="73" t="s">
+      <c r="A6" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="38" t="s">
+      <c r="B6" s="38" t="s">
         <v>41</v>
       </c>
+      <c r="C6" s="74">
+        <v>2292055</v>
+      </c>
+      <c r="D6" s="35">
+        <v>2297491</v>
+      </c>
+      <c r="E6" s="35">
+        <v>2300876</v>
+      </c>
+      <c r="F6" s="35">
+        <v>2305765</v>
+      </c>
+      <c r="G6" s="37">
+        <v>2310071</v>
+      </c>
+      <c r="H6" s="35">
+        <v>2314929</v>
+      </c>
+      <c r="I6" s="35">
+        <v>2319893</v>
+      </c>
+      <c r="J6" s="35">
+        <v>2325485</v>
+      </c>
+      <c r="K6" s="35">
+        <v>2332397</v>
+      </c>
+      <c r="L6" s="35">
+        <v>2337023</v>
+      </c>
+      <c r="M6" s="35">
+        <v>2341901</v>
+      </c>
+      <c r="N6" s="35">
+        <v>2345012</v>
+      </c>
+      <c r="O6" s="35">
+        <v>2348103</v>
+      </c>
+      <c r="P6" s="35">
+        <v>2351424</v>
+      </c>
+      <c r="Q6" s="76">
+        <v>2354736</v>
+      </c>
+      <c r="R6" s="77">
+        <v>2359052</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="31" customFormat="1">
+      <c r="A7" s="69" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="70" t="s">
+        <v>65</v>
+      </c>
       <c r="C7" s="74">
-        <v>2292055</v>
-[...38 lines deleted...]
-        <v>2351424</v>
+        <v>269533</v>
+      </c>
+      <c r="D7" s="61">
+        <v>269655</v>
+      </c>
+      <c r="E7" s="61">
+        <v>270075</v>
+      </c>
+      <c r="F7" s="61">
+        <v>270227</v>
+      </c>
+      <c r="G7" s="61">
+        <v>270580</v>
+      </c>
+      <c r="H7" s="61">
+        <v>271019</v>
+      </c>
+      <c r="I7" s="61">
+        <v>271429</v>
+      </c>
+      <c r="J7" s="61">
+        <v>271807</v>
+      </c>
+      <c r="K7" s="61">
+        <v>272169</v>
+      </c>
+      <c r="L7" s="61">
+        <v>272571</v>
+      </c>
+      <c r="M7" s="61">
+        <v>272611</v>
+      </c>
+      <c r="N7" s="61">
+        <v>272596</v>
+      </c>
+      <c r="O7" s="61">
+        <v>272739</v>
+      </c>
+      <c r="P7" s="61">
+        <v>273029</v>
       </c>
       <c r="Q7" s="76">
-        <v>2354736</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" s="31" customFormat="1">
+        <v>273422</v>
+      </c>
+      <c r="R7" s="77">
+        <v>273881</v>
+      </c>
+      <c r="U7" s="36"/>
+      <c r="V7" s="36"/>
+      <c r="W7" s="35"/>
+      <c r="X7" s="35"/>
+      <c r="Y7" s="35"/>
+      <c r="Z7" s="35"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" s="69" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B8" s="70" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C8" s="74">
-        <v>269533</v>
+        <v>384886</v>
       </c>
       <c r="D8" s="61">
-        <v>269655</v>
+        <v>386516</v>
       </c>
       <c r="E8" s="61">
-        <v>270075</v>
+        <v>387792</v>
       </c>
       <c r="F8" s="61">
-        <v>270227</v>
+        <v>389561</v>
       </c>
       <c r="G8" s="61">
-        <v>270580</v>
+        <v>390606</v>
       </c>
       <c r="H8" s="61">
-        <v>271019</v>
+        <v>392064</v>
       </c>
       <c r="I8" s="61">
-        <v>271429</v>
+        <v>393247</v>
       </c>
       <c r="J8" s="61">
-        <v>271807</v>
+        <v>394590</v>
       </c>
       <c r="K8" s="61">
-        <v>272169</v>
+        <v>396533</v>
       </c>
       <c r="L8" s="61">
-        <v>272571</v>
+        <v>397615</v>
       </c>
       <c r="M8" s="61">
-        <v>272611</v>
+        <v>398765</v>
       </c>
       <c r="N8" s="61">
-        <v>272596</v>
+        <v>399828</v>
       </c>
       <c r="O8" s="61">
-        <v>272739</v>
+        <v>400953</v>
       </c>
       <c r="P8" s="61">
-        <v>273029</v>
+        <v>401900</v>
       </c>
       <c r="Q8" s="76">
-        <v>273422</v>
-[...6 lines deleted...]
-      <c r="Z8" s="35"/>
+        <v>402867</v>
+      </c>
+      <c r="R8" s="77">
+        <v>403720</v>
+      </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="69" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B9" s="70" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C9" s="74">
-        <v>384886</v>
+        <v>358637</v>
       </c>
       <c r="D9" s="61">
-        <v>386516</v>
+        <v>358500</v>
       </c>
       <c r="E9" s="61">
-        <v>387792</v>
+        <v>358356</v>
       </c>
       <c r="F9" s="61">
-        <v>389561</v>
+        <v>358412</v>
       </c>
       <c r="G9" s="61">
-        <v>390606</v>
+        <v>358585</v>
       </c>
       <c r="H9" s="61">
-        <v>392064</v>
+        <v>358597</v>
       </c>
       <c r="I9" s="61">
-        <v>393247</v>
+        <v>358611</v>
       </c>
       <c r="J9" s="61">
-        <v>394590</v>
+        <v>358859</v>
       </c>
       <c r="K9" s="61">
-        <v>396533</v>
+        <v>359270</v>
       </c>
       <c r="L9" s="61">
-        <v>397615</v>
+        <v>359487</v>
       </c>
       <c r="M9" s="61">
-        <v>398765</v>
+        <v>359988</v>
       </c>
       <c r="N9" s="61">
-        <v>399828</v>
+        <v>360142</v>
       </c>
       <c r="O9" s="61">
-        <v>400953</v>
+        <v>360392</v>
       </c>
       <c r="P9" s="61">
-        <v>401900</v>
+        <v>360456</v>
       </c>
       <c r="Q9" s="76">
-        <v>402867</v>
+        <v>360568</v>
+      </c>
+      <c r="R9" s="77">
+        <v>360806</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="69" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B10" s="70" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C10" s="74">
-        <v>358637</v>
+        <v>338538</v>
       </c>
       <c r="D10" s="61">
-        <v>358500</v>
+        <v>339636</v>
       </c>
       <c r="E10" s="61">
-        <v>358356</v>
+        <v>340121</v>
       </c>
       <c r="F10" s="61">
-        <v>358412</v>
+        <v>340783</v>
       </c>
       <c r="G10" s="61">
-        <v>358585</v>
+        <v>341582</v>
       </c>
       <c r="H10" s="61">
-        <v>358597</v>
+        <v>342459</v>
       </c>
       <c r="I10" s="61">
-        <v>358611</v>
+        <v>343586</v>
       </c>
       <c r="J10" s="61">
-        <v>358859</v>
+        <v>344657</v>
       </c>
       <c r="K10" s="61">
-        <v>359270</v>
+        <v>346286</v>
       </c>
       <c r="L10" s="61">
-        <v>359487</v>
+        <v>346868</v>
       </c>
       <c r="M10" s="61">
-        <v>359988</v>
+        <v>347643</v>
       </c>
       <c r="N10" s="61">
-        <v>360142</v>
+        <v>347927</v>
       </c>
       <c r="O10" s="61">
-        <v>360392</v>
+        <v>348491</v>
       </c>
       <c r="P10" s="61">
-        <v>360456</v>
+        <v>349022</v>
       </c>
       <c r="Q10" s="76">
-        <v>360568</v>
+        <v>349503</v>
+      </c>
+      <c r="R10" s="77">
+        <v>350329</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="69" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B11" s="70" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C11" s="74">
-        <v>338538</v>
+        <v>200067</v>
       </c>
       <c r="D11" s="61">
-        <v>339636</v>
+        <v>200114</v>
       </c>
       <c r="E11" s="61">
-        <v>340121</v>
+        <v>199671</v>
       </c>
       <c r="F11" s="61">
-        <v>340783</v>
+        <v>199630</v>
       </c>
       <c r="G11" s="61">
-        <v>341582</v>
+        <v>199421</v>
       </c>
       <c r="H11" s="61">
-        <v>342459</v>
+        <v>199433</v>
       </c>
       <c r="I11" s="61">
-        <v>343586</v>
+        <v>199417</v>
       </c>
       <c r="J11" s="61">
-        <v>344657</v>
+        <v>199412</v>
       </c>
       <c r="K11" s="61">
-        <v>346286</v>
+        <v>199315</v>
       </c>
       <c r="L11" s="61">
-        <v>346868</v>
+        <v>199065</v>
       </c>
       <c r="M11" s="61">
-        <v>347643</v>
+        <v>199082</v>
       </c>
       <c r="N11" s="61">
-        <v>347927</v>
+        <v>199007</v>
       </c>
       <c r="O11" s="61">
-        <v>348491</v>
+        <v>198881</v>
       </c>
       <c r="P11" s="61">
-        <v>349022</v>
+        <v>198785</v>
       </c>
       <c r="Q11" s="76">
-        <v>349503</v>
+        <v>198512</v>
+      </c>
+      <c r="R11" s="77">
+        <v>198447</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="69" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B12" s="70" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C12" s="74">
-        <v>200067</v>
+        <v>251873</v>
       </c>
       <c r="D12" s="61">
-        <v>200114</v>
+        <v>251836</v>
       </c>
       <c r="E12" s="61">
-        <v>199671</v>
+        <v>252022</v>
       </c>
       <c r="F12" s="61">
-        <v>199630</v>
+        <v>252386</v>
       </c>
       <c r="G12" s="61">
-        <v>199421</v>
+        <v>252777</v>
       </c>
       <c r="H12" s="61">
-        <v>199433</v>
+        <v>253123</v>
       </c>
       <c r="I12" s="61">
-        <v>199417</v>
+        <v>253550</v>
       </c>
       <c r="J12" s="61">
-        <v>199412</v>
+        <v>253875</v>
       </c>
       <c r="K12" s="61">
-        <v>199315</v>
+        <v>254082</v>
       </c>
       <c r="L12" s="61">
-        <v>199065</v>
+        <v>254338</v>
       </c>
       <c r="M12" s="61">
-        <v>199082</v>
+        <v>254702</v>
       </c>
       <c r="N12" s="61">
-        <v>199007</v>
+        <v>254984</v>
       </c>
       <c r="O12" s="61">
-        <v>198881</v>
+        <v>255078</v>
       </c>
       <c r="P12" s="61">
-        <v>198785</v>
+        <v>255113</v>
       </c>
       <c r="Q12" s="76">
-        <v>198512</v>
+        <v>255147</v>
+      </c>
+      <c r="R12" s="77">
+        <v>255347</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="69" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B13" s="70" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C13" s="74">
-        <v>251873</v>
+        <v>222325</v>
       </c>
       <c r="D13" s="61">
-        <v>251836</v>
+        <v>224461</v>
       </c>
       <c r="E13" s="61">
-        <v>252022</v>
+        <v>226039</v>
       </c>
       <c r="F13" s="61">
-        <v>252386</v>
+        <v>227597</v>
       </c>
       <c r="G13" s="61">
-        <v>252777</v>
+        <v>228908</v>
       </c>
       <c r="H13" s="61">
-        <v>253123</v>
+        <v>230012</v>
       </c>
       <c r="I13" s="61">
-        <v>253550</v>
+        <v>231449</v>
       </c>
       <c r="J13" s="61">
-        <v>253875</v>
+        <v>233074</v>
       </c>
       <c r="K13" s="61">
-        <v>254082</v>
+        <v>234979</v>
       </c>
       <c r="L13" s="61">
-        <v>254338</v>
+        <v>236676</v>
       </c>
       <c r="M13" s="61">
-        <v>254702</v>
+        <v>238173</v>
       </c>
       <c r="N13" s="61">
-        <v>254984</v>
+        <v>239231</v>
       </c>
       <c r="O13" s="61">
-        <v>255078</v>
+        <v>240049</v>
       </c>
       <c r="P13" s="61">
-        <v>255113</v>
+        <v>241297</v>
       </c>
       <c r="Q13" s="76">
-        <v>255147</v>
+        <v>242444</v>
+      </c>
+      <c r="R13" s="77">
+        <v>243811</v>
       </c>
     </row>
     <row r="14" spans="1:26">
-      <c r="A14" s="69" t="s">
-[...48 lines deleted...]
-        <v>242444</v>
+      <c r="A14" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="B14" s="72" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="75">
+        <v>266196</v>
+      </c>
+      <c r="D14" s="62">
+        <v>266495</v>
+      </c>
+      <c r="E14" s="62">
+        <v>266800</v>
+      </c>
+      <c r="F14" s="62">
+        <v>267169</v>
+      </c>
+      <c r="G14" s="62">
+        <v>267612</v>
+      </c>
+      <c r="H14" s="62">
+        <v>268222</v>
+      </c>
+      <c r="I14" s="62">
+        <v>268604</v>
+      </c>
+      <c r="J14" s="62">
+        <v>269211</v>
+      </c>
+      <c r="K14" s="62">
+        <v>269763</v>
+      </c>
+      <c r="L14" s="62">
+        <v>270403</v>
+      </c>
+      <c r="M14" s="62">
+        <v>270937</v>
+      </c>
+      <c r="N14" s="62">
+        <v>271297</v>
+      </c>
+      <c r="O14" s="62">
+        <v>271520</v>
+      </c>
+      <c r="P14" s="62">
+        <v>271822</v>
+      </c>
+      <c r="Q14" s="78">
+        <v>272273</v>
+      </c>
+      <c r="R14" s="79">
+        <v>272711</v>
       </c>
     </row>
     <row r="15" spans="1:26">
-      <c r="A15" s="71" t="s">
-[...49 lines deleted...]
-      </c>
+      <c r="B15" s="92" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="92"/>
+      <c r="D15" s="92"/>
+      <c r="E15" s="92"/>
+      <c r="F15" s="92"/>
+      <c r="G15" s="92"/>
+      <c r="H15" s="92"/>
+      <c r="I15" s="92"/>
+      <c r="J15" s="92"/>
+      <c r="K15" s="92"/>
+      <c r="L15" s="92"/>
+      <c r="M15" s="92"/>
+      <c r="N15" s="92"/>
+      <c r="O15" s="92"/>
+      <c r="P15" s="92"/>
+      <c r="Q15" s="92"/>
+      <c r="R15" s="92"/>
+      <c r="S15" s="92"/>
+      <c r="T15" s="92"/>
+      <c r="U15" s="92"/>
+      <c r="V15" s="92"/>
+      <c r="W15" s="92"/>
+      <c r="X15" s="92"/>
+      <c r="Y15" s="92"/>
+      <c r="Z15" s="92"/>
     </row>
     <row r="16" spans="1:26">
-      <c r="B16" s="92" t="s">
-[...25 lines deleted...]
-      <c r="Z16" s="92"/>
+      <c r="A16" s="73" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="74">
+        <v>1066395</v>
+      </c>
+      <c r="D16" s="40">
+        <v>1068744</v>
+      </c>
+      <c r="E16" s="40">
+        <v>1070482</v>
+      </c>
+      <c r="F16" s="36">
+        <v>1072916</v>
+      </c>
+      <c r="G16" s="41">
+        <v>1075242</v>
+      </c>
+      <c r="H16" s="41">
+        <v>1077761</v>
+      </c>
+      <c r="I16" s="41">
+        <v>1080116</v>
+      </c>
+      <c r="J16" s="41">
+        <v>1082654</v>
+      </c>
+      <c r="K16" s="35">
+        <v>1085550</v>
+      </c>
+      <c r="L16" s="35">
+        <v>1087731</v>
+      </c>
+      <c r="M16" s="35">
+        <v>1090100</v>
+      </c>
+      <c r="N16" s="35">
+        <v>1091510</v>
+      </c>
+      <c r="O16" s="35">
+        <v>1092870</v>
+      </c>
+      <c r="P16" s="35">
+        <v>1094281</v>
+      </c>
+      <c r="Q16" s="76">
+        <v>1095775</v>
+      </c>
+      <c r="R16" s="77">
+        <v>1097609</v>
+      </c>
     </row>
     <row r="17" spans="1:26">
-      <c r="A17" s="73" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="A17" s="69" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="70" t="s">
+        <v>65</v>
       </c>
       <c r="C17" s="74">
-        <v>1066395</v>
-[...38 lines deleted...]
-        <v>1094281</v>
+        <v>122388</v>
+      </c>
+      <c r="D17" s="63">
+        <v>122520</v>
+      </c>
+      <c r="E17" s="63">
+        <v>122743</v>
+      </c>
+      <c r="F17" s="63">
+        <v>122797</v>
+      </c>
+      <c r="G17" s="63">
+        <v>122940</v>
+      </c>
+      <c r="H17" s="63">
+        <v>123155</v>
+      </c>
+      <c r="I17" s="64">
+        <v>123373</v>
+      </c>
+      <c r="J17" s="63">
+        <v>123517</v>
+      </c>
+      <c r="K17" s="63">
+        <v>123676</v>
+      </c>
+      <c r="L17" s="63">
+        <v>123876</v>
+      </c>
+      <c r="M17" s="63">
+        <v>123879</v>
+      </c>
+      <c r="N17" s="63">
+        <v>123819</v>
+      </c>
+      <c r="O17" s="61">
+        <v>123883</v>
+      </c>
+      <c r="P17" s="61">
+        <v>124059</v>
       </c>
       <c r="Q17" s="76">
-        <v>1095775</v>
+        <v>124236</v>
+      </c>
+      <c r="R17" s="77">
+        <v>124368</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="69" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B18" s="70" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C18" s="74">
-        <v>122388</v>
+        <v>184127</v>
       </c>
       <c r="D18" s="63">
-        <v>122520</v>
+        <v>184917</v>
       </c>
       <c r="E18" s="63">
-        <v>122743</v>
+        <v>185569</v>
       </c>
       <c r="F18" s="63">
-        <v>122797</v>
+        <v>186496</v>
       </c>
       <c r="G18" s="63">
-        <v>122940</v>
+        <v>187167</v>
       </c>
       <c r="H18" s="63">
-        <v>123155</v>
+        <v>187964</v>
       </c>
       <c r="I18" s="64">
-        <v>123373</v>
+        <v>188649</v>
       </c>
       <c r="J18" s="63">
-        <v>123517</v>
+        <v>189387</v>
       </c>
       <c r="K18" s="63">
-        <v>123676</v>
+        <v>190185</v>
       </c>
       <c r="L18" s="63">
-        <v>123876</v>
+        <v>190590</v>
       </c>
       <c r="M18" s="63">
-        <v>123879</v>
+        <v>191194</v>
       </c>
       <c r="N18" s="63">
-        <v>123819</v>
+        <v>191737</v>
       </c>
       <c r="O18" s="61">
-        <v>123883</v>
+        <v>192323</v>
       </c>
       <c r="P18" s="61">
-        <v>124059</v>
+        <v>192790</v>
       </c>
       <c r="Q18" s="76">
-        <v>124236</v>
+        <v>193269</v>
+      </c>
+      <c r="R18" s="77">
+        <v>193659</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="69" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B19" s="70" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C19" s="74">
-        <v>184127</v>
+        <v>162008</v>
       </c>
       <c r="D19" s="63">
-        <v>184917</v>
+        <v>161931</v>
       </c>
       <c r="E19" s="63">
-        <v>185569</v>
+        <v>161912</v>
       </c>
       <c r="F19" s="63">
-        <v>186496</v>
+        <v>161938</v>
       </c>
       <c r="G19" s="63">
-        <v>187167</v>
+        <v>162065</v>
       </c>
       <c r="H19" s="63">
-        <v>187964</v>
+        <v>162045</v>
       </c>
       <c r="I19" s="64">
-        <v>188649</v>
+        <v>161982</v>
       </c>
       <c r="J19" s="63">
-        <v>189387</v>
+        <v>162077</v>
       </c>
       <c r="K19" s="63">
-        <v>190185</v>
+        <v>162261</v>
       </c>
       <c r="L19" s="63">
-        <v>190590</v>
+        <v>162360</v>
       </c>
       <c r="M19" s="63">
-        <v>191194</v>
+        <v>162676</v>
       </c>
       <c r="N19" s="63">
-        <v>191737</v>
+        <v>162811</v>
       </c>
       <c r="O19" s="61">
-        <v>192323</v>
+        <v>162902</v>
       </c>
       <c r="P19" s="61">
-        <v>192790</v>
+        <v>162902</v>
       </c>
       <c r="Q19" s="76">
-        <v>193269</v>
+        <v>162953</v>
+      </c>
+      <c r="R19" s="77">
+        <v>163045</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="69" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B20" s="70" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C20" s="74">
-        <v>162008</v>
+        <v>154039</v>
       </c>
       <c r="D20" s="63">
-        <v>161931</v>
+        <v>154509</v>
       </c>
       <c r="E20" s="63">
-        <v>161912</v>
+        <v>154747</v>
       </c>
       <c r="F20" s="63">
-        <v>161938</v>
+        <v>155042</v>
       </c>
       <c r="G20" s="63">
-        <v>162065</v>
+        <v>155431</v>
       </c>
       <c r="H20" s="63">
-        <v>162045</v>
+        <v>155877</v>
       </c>
       <c r="I20" s="64">
-        <v>161982</v>
+        <v>156320</v>
       </c>
       <c r="J20" s="63">
-        <v>162077</v>
+        <v>156839</v>
       </c>
       <c r="K20" s="63">
-        <v>162261</v>
+        <v>157458</v>
       </c>
       <c r="L20" s="63">
-        <v>162360</v>
+        <v>157722</v>
       </c>
       <c r="M20" s="63">
-        <v>162676</v>
+        <v>158065</v>
       </c>
       <c r="N20" s="63">
-        <v>162811</v>
+        <v>158201</v>
       </c>
       <c r="O20" s="61">
-        <v>162902</v>
+        <v>158390</v>
       </c>
       <c r="P20" s="61">
-        <v>162902</v>
+        <v>158627</v>
       </c>
       <c r="Q20" s="76">
-        <v>162953</v>
+        <v>158854</v>
+      </c>
+      <c r="R20" s="77">
+        <v>159251</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="69" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B21" s="70" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C21" s="74">
-        <v>154039</v>
+        <v>93258</v>
       </c>
       <c r="D21" s="63">
-        <v>154509</v>
+        <v>93289</v>
       </c>
       <c r="E21" s="63">
-        <v>154747</v>
+        <v>93066</v>
       </c>
       <c r="F21" s="63">
-        <v>155042</v>
+        <v>93022</v>
       </c>
       <c r="G21" s="63">
-        <v>155431</v>
+        <v>92924</v>
       </c>
       <c r="H21" s="63">
-        <v>155877</v>
+        <v>92938</v>
       </c>
       <c r="I21" s="64">
-        <v>156320</v>
+        <v>92864</v>
       </c>
       <c r="J21" s="63">
-        <v>156839</v>
+        <v>92788</v>
       </c>
       <c r="K21" s="63">
-        <v>157458</v>
+        <v>92690</v>
       </c>
       <c r="L21" s="63">
-        <v>157722</v>
+        <v>92602</v>
       </c>
       <c r="M21" s="63">
-        <v>158065</v>
+        <v>92615</v>
       </c>
       <c r="N21" s="63">
-        <v>158201</v>
+        <v>92563</v>
       </c>
       <c r="O21" s="61">
-        <v>158390</v>
+        <v>92507</v>
       </c>
       <c r="P21" s="61">
-        <v>158627</v>
+        <v>92473</v>
       </c>
       <c r="Q21" s="76">
-        <v>158854</v>
+        <v>92328</v>
+      </c>
+      <c r="R21" s="77">
+        <v>92257</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="69" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B22" s="70" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C22" s="74">
-        <v>93258</v>
+        <v>120827</v>
       </c>
       <c r="D22" s="63">
-        <v>93289</v>
+        <v>120743</v>
       </c>
       <c r="E22" s="63">
-        <v>93066</v>
+        <v>120834</v>
       </c>
       <c r="F22" s="63">
-        <v>93022</v>
+        <v>121000</v>
       </c>
       <c r="G22" s="63">
-        <v>92924</v>
+        <v>121173</v>
       </c>
       <c r="H22" s="63">
-        <v>92938</v>
+        <v>121354</v>
       </c>
       <c r="I22" s="64">
-        <v>92864</v>
+        <v>121584</v>
       </c>
       <c r="J22" s="63">
-        <v>92788</v>
+        <v>121712</v>
       </c>
       <c r="K22" s="63">
-        <v>92690</v>
+        <v>121772</v>
       </c>
       <c r="L22" s="63">
-        <v>92602</v>
+        <v>121902</v>
       </c>
       <c r="M22" s="63">
-        <v>92615</v>
+        <v>122072</v>
       </c>
       <c r="N22" s="63">
-        <v>92563</v>
+        <v>122175</v>
       </c>
       <c r="O22" s="61">
-        <v>92507</v>
+        <v>122226</v>
       </c>
       <c r="P22" s="61">
-        <v>92473</v>
+        <v>122235</v>
       </c>
       <c r="Q22" s="76">
-        <v>92328</v>
+        <v>122193</v>
+      </c>
+      <c r="R22" s="77">
+        <v>122277</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="69" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B23" s="70" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C23" s="74">
-        <v>120827</v>
-[...32 lines deleted...]
-        <v>122175</v>
+        <v>103267</v>
+      </c>
+      <c r="D23" s="65">
+        <v>104168</v>
+      </c>
+      <c r="E23" s="65">
+        <v>104919</v>
+      </c>
+      <c r="F23" s="65">
+        <v>105718</v>
+      </c>
+      <c r="G23" s="65">
+        <v>106434</v>
+      </c>
+      <c r="H23" s="65">
+        <v>107005</v>
+      </c>
+      <c r="I23" s="66">
+        <v>107700</v>
+      </c>
+      <c r="J23" s="65">
+        <v>108433</v>
+      </c>
+      <c r="K23" s="65">
+        <v>109355</v>
+      </c>
+      <c r="L23" s="65">
+        <v>110201</v>
+      </c>
+      <c r="M23" s="65">
+        <v>110855</v>
+      </c>
+      <c r="N23" s="65">
+        <v>111323</v>
       </c>
       <c r="O23" s="61">
-        <v>122226</v>
+        <v>111708</v>
       </c>
       <c r="P23" s="61">
-        <v>122235</v>
+        <v>112204</v>
       </c>
       <c r="Q23" s="76">
-        <v>122193</v>
+        <v>112742</v>
+      </c>
+      <c r="R23" s="77">
+        <v>113374</v>
       </c>
     </row>
     <row r="24" spans="1:26">
-      <c r="A24" s="69" t="s">
-[...48 lines deleted...]
-        <v>112742</v>
+      <c r="A24" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="B24" s="72" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" s="75">
+        <v>126481</v>
+      </c>
+      <c r="D24" s="67">
+        <v>126570</v>
+      </c>
+      <c r="E24" s="67">
+        <v>126692</v>
+      </c>
+      <c r="F24" s="67">
+        <v>126903</v>
+      </c>
+      <c r="G24" s="67">
+        <v>127108</v>
+      </c>
+      <c r="H24" s="67">
+        <v>127423</v>
+      </c>
+      <c r="I24" s="68">
+        <v>127644</v>
+      </c>
+      <c r="J24" s="67">
+        <v>127901</v>
+      </c>
+      <c r="K24" s="67">
+        <v>128153</v>
+      </c>
+      <c r="L24" s="67">
+        <v>128478</v>
+      </c>
+      <c r="M24" s="67">
+        <v>128744</v>
+      </c>
+      <c r="N24" s="67">
+        <v>128881</v>
+      </c>
+      <c r="O24" s="62">
+        <v>128931</v>
+      </c>
+      <c r="P24" s="62">
+        <v>128991</v>
+      </c>
+      <c r="Q24" s="78">
+        <v>129200</v>
+      </c>
+      <c r="R24" s="79">
+        <v>129378</v>
       </c>
     </row>
     <row r="25" spans="1:26">
-      <c r="A25" s="71" t="s">
-[...49 lines deleted...]
-      </c>
+      <c r="B25" s="89" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="89"/>
+      <c r="D25" s="89"/>
+      <c r="E25" s="89"/>
+      <c r="F25" s="89"/>
+      <c r="G25" s="89"/>
+      <c r="H25" s="89"/>
+      <c r="I25" s="89"/>
+      <c r="J25" s="89"/>
+      <c r="K25" s="89"/>
+      <c r="L25" s="89"/>
+      <c r="M25" s="89"/>
+      <c r="N25" s="89"/>
+      <c r="O25" s="89"/>
+      <c r="P25" s="89"/>
+      <c r="Q25" s="89"/>
+      <c r="R25" s="89"/>
+      <c r="S25" s="89"/>
+      <c r="T25" s="89"/>
+      <c r="U25" s="89"/>
+      <c r="V25" s="89"/>
+      <c r="W25" s="89"/>
+      <c r="X25" s="89"/>
+      <c r="Y25" s="89"/>
+      <c r="Z25" s="89"/>
     </row>
     <row r="26" spans="1:26">
-      <c r="B26" s="89" t="s">
-[...25 lines deleted...]
-      <c r="Z26" s="89"/>
+      <c r="A26" s="73" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="74">
+        <v>1225660</v>
+      </c>
+      <c r="D26" s="43">
+        <v>1228747</v>
+      </c>
+      <c r="E26" s="43">
+        <v>1230394</v>
+      </c>
+      <c r="F26" s="35">
+        <v>1232849</v>
+      </c>
+      <c r="G26" s="44">
+        <v>1234829</v>
+      </c>
+      <c r="H26" s="44">
+        <v>1237168</v>
+      </c>
+      <c r="I26" s="45">
+        <v>1239777</v>
+      </c>
+      <c r="J26" s="45">
+        <v>1242831</v>
+      </c>
+      <c r="K26" s="35">
+        <v>1246847</v>
+      </c>
+      <c r="L26" s="46">
+        <v>1249292</v>
+      </c>
+      <c r="M26" s="35">
+        <v>1251801</v>
+      </c>
+      <c r="N26" s="35">
+        <v>1253502</v>
+      </c>
+      <c r="O26" s="35">
+        <v>1255233</v>
+      </c>
+      <c r="P26" s="35">
+        <v>1257143</v>
+      </c>
+      <c r="Q26" s="77">
+        <v>1258961</v>
+      </c>
+      <c r="R26" s="77">
+        <v>1261443</v>
+      </c>
     </row>
     <row r="27" spans="1:26">
-      <c r="A27" s="73" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="A27" s="69" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="70" t="s">
+        <v>65</v>
       </c>
       <c r="C27" s="74">
-        <v>1225660</v>
-[...38 lines deleted...]
-        <v>1257143</v>
+        <v>147145</v>
+      </c>
+      <c r="D27" s="63">
+        <v>147135</v>
+      </c>
+      <c r="E27" s="63">
+        <v>147332</v>
+      </c>
+      <c r="F27" s="63">
+        <v>147430</v>
+      </c>
+      <c r="G27" s="63">
+        <v>147640</v>
+      </c>
+      <c r="H27" s="63">
+        <v>147864</v>
+      </c>
+      <c r="I27" s="63">
+        <v>148056</v>
+      </c>
+      <c r="J27" s="63">
+        <v>148290</v>
+      </c>
+      <c r="K27" s="63">
+        <v>148493</v>
+      </c>
+      <c r="L27" s="63">
+        <v>148695</v>
+      </c>
+      <c r="M27" s="63">
+        <v>148732</v>
+      </c>
+      <c r="N27" s="63">
+        <v>148777</v>
+      </c>
+      <c r="O27" s="61">
+        <v>148856</v>
+      </c>
+      <c r="P27" s="61">
+        <v>148970</v>
       </c>
       <c r="Q27" s="77">
-        <v>1258961</v>
+        <v>149186</v>
+      </c>
+      <c r="R27" s="77">
+        <v>149513</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="69" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B28" s="70" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C28" s="74">
-        <v>147145</v>
+        <v>200759</v>
       </c>
       <c r="D28" s="63">
-        <v>147135</v>
+        <v>201599</v>
       </c>
       <c r="E28" s="63">
-        <v>147332</v>
+        <v>202223</v>
       </c>
       <c r="F28" s="63">
-        <v>147430</v>
+        <v>203065</v>
       </c>
       <c r="G28" s="63">
-        <v>147640</v>
+        <v>203439</v>
       </c>
       <c r="H28" s="63">
-        <v>147864</v>
+        <v>204100</v>
       </c>
       <c r="I28" s="63">
-        <v>148056</v>
+        <v>204598</v>
       </c>
       <c r="J28" s="63">
-        <v>148290</v>
+        <v>205203</v>
       </c>
       <c r="K28" s="63">
-        <v>148493</v>
+        <v>206348</v>
       </c>
       <c r="L28" s="63">
-        <v>148695</v>
+        <v>207025</v>
       </c>
       <c r="M28" s="63">
-        <v>148732</v>
+        <v>207571</v>
       </c>
       <c r="N28" s="63">
-        <v>148777</v>
+        <v>208091</v>
       </c>
       <c r="O28" s="61">
-        <v>148856</v>
+        <v>208630</v>
       </c>
       <c r="P28" s="61">
-        <v>148970</v>
+        <v>209110</v>
       </c>
       <c r="Q28" s="77">
-        <v>149186</v>
+        <v>209598</v>
+      </c>
+      <c r="R28" s="77">
+        <v>210061</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="69" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B29" s="70" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C29" s="74">
-        <v>200759</v>
+        <v>196629</v>
       </c>
       <c r="D29" s="63">
-        <v>201599</v>
+        <v>196569</v>
       </c>
       <c r="E29" s="63">
-        <v>202223</v>
+        <v>196444</v>
       </c>
       <c r="F29" s="63">
-        <v>203065</v>
+        <v>196474</v>
       </c>
       <c r="G29" s="63">
-        <v>203439</v>
+        <v>196520</v>
       </c>
       <c r="H29" s="63">
-        <v>204100</v>
+        <v>196552</v>
       </c>
       <c r="I29" s="63">
-        <v>204598</v>
+        <v>196629</v>
       </c>
       <c r="J29" s="63">
-        <v>205203</v>
+        <v>196782</v>
       </c>
       <c r="K29" s="63">
-        <v>206348</v>
+        <v>197009</v>
       </c>
       <c r="L29" s="63">
-        <v>207025</v>
+        <v>197127</v>
       </c>
       <c r="M29" s="63">
-        <v>207571</v>
+        <v>197312</v>
       </c>
       <c r="N29" s="63">
-        <v>208091</v>
+        <v>197331</v>
       </c>
       <c r="O29" s="61">
-        <v>208630</v>
+        <v>197490</v>
       </c>
       <c r="P29" s="61">
-        <v>209110</v>
+        <v>197554</v>
       </c>
       <c r="Q29" s="77">
-        <v>209598</v>
+        <v>197615</v>
+      </c>
+      <c r="R29" s="77">
+        <v>197761</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="69" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B30" s="70" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C30" s="74">
-        <v>196629</v>
+        <v>184499</v>
       </c>
       <c r="D30" s="63">
-        <v>196569</v>
+        <v>185127</v>
       </c>
       <c r="E30" s="63">
-        <v>196444</v>
+        <v>185374</v>
       </c>
       <c r="F30" s="63">
-        <v>196474</v>
+        <v>185741</v>
       </c>
       <c r="G30" s="63">
-        <v>196520</v>
+        <v>186151</v>
       </c>
       <c r="H30" s="63">
-        <v>196552</v>
+        <v>186582</v>
       </c>
       <c r="I30" s="63">
-        <v>196629</v>
+        <v>187266</v>
       </c>
       <c r="J30" s="63">
-        <v>196782</v>
+        <v>187818</v>
       </c>
       <c r="K30" s="63">
-        <v>197009</v>
+        <v>188828</v>
       </c>
       <c r="L30" s="63">
-        <v>197127</v>
+        <v>189146</v>
       </c>
       <c r="M30" s="63">
-        <v>197312</v>
+        <v>189578</v>
       </c>
       <c r="N30" s="63">
-        <v>197331</v>
+        <v>189726</v>
       </c>
       <c r="O30" s="61">
-        <v>197490</v>
+        <v>190101</v>
       </c>
       <c r="P30" s="61">
-        <v>197554</v>
+        <v>190395</v>
       </c>
       <c r="Q30" s="77">
-        <v>197615</v>
+        <v>190649</v>
+      </c>
+      <c r="R30" s="77">
+        <v>191078</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="69" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B31" s="70" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C31" s="74">
-        <v>184499</v>
+        <v>106809</v>
       </c>
       <c r="D31" s="63">
-        <v>185127</v>
+        <v>106825</v>
       </c>
       <c r="E31" s="63">
-        <v>185374</v>
+        <v>106605</v>
       </c>
       <c r="F31" s="63">
-        <v>185741</v>
+        <v>106608</v>
       </c>
       <c r="G31" s="63">
-        <v>186151</v>
+        <v>106497</v>
       </c>
       <c r="H31" s="63">
-        <v>186582</v>
+        <v>106495</v>
       </c>
       <c r="I31" s="63">
-        <v>187266</v>
+        <v>106553</v>
       </c>
       <c r="J31" s="63">
-        <v>187818</v>
+        <v>106624</v>
       </c>
       <c r="K31" s="63">
-        <v>188828</v>
+        <v>106625</v>
       </c>
       <c r="L31" s="63">
-        <v>189146</v>
+        <v>106463</v>
       </c>
       <c r="M31" s="63">
-        <v>189578</v>
+        <v>106467</v>
       </c>
       <c r="N31" s="63">
-        <v>189726</v>
+        <v>106444</v>
       </c>
       <c r="O31" s="61">
-        <v>190101</v>
+        <v>106374</v>
       </c>
       <c r="P31" s="61">
-        <v>190395</v>
+        <v>106312</v>
       </c>
       <c r="Q31" s="77">
-        <v>190649</v>
+        <v>106184</v>
+      </c>
+      <c r="R31" s="77">
+        <v>106190</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="69" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B32" s="70" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C32" s="74">
-        <v>106809</v>
+        <v>131046</v>
       </c>
       <c r="D32" s="63">
-        <v>106825</v>
+        <v>131093</v>
       </c>
       <c r="E32" s="63">
-        <v>106605</v>
+        <v>131188</v>
       </c>
       <c r="F32" s="63">
-        <v>106608</v>
+        <v>131386</v>
       </c>
       <c r="G32" s="63">
-        <v>106497</v>
+        <v>131604</v>
       </c>
       <c r="H32" s="63">
-        <v>106495</v>
+        <v>131769</v>
       </c>
       <c r="I32" s="63">
-        <v>106553</v>
+        <v>131966</v>
       </c>
       <c r="J32" s="63">
-        <v>106624</v>
+        <v>132163</v>
       </c>
       <c r="K32" s="63">
-        <v>106625</v>
+        <v>132310</v>
       </c>
       <c r="L32" s="63">
-        <v>106463</v>
+        <v>132436</v>
       </c>
       <c r="M32" s="63">
-        <v>106467</v>
+        <v>132630</v>
       </c>
       <c r="N32" s="63">
-        <v>106444</v>
+        <v>132809</v>
       </c>
       <c r="O32" s="61">
-        <v>106374</v>
+        <v>132852</v>
       </c>
       <c r="P32" s="61">
-        <v>106312</v>
+        <v>132878</v>
       </c>
       <c r="Q32" s="77">
-        <v>106184</v>
+        <v>132954</v>
+      </c>
+      <c r="R32" s="77">
+        <v>133070</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="69" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B33" s="70" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C33" s="74">
-        <v>131046</v>
-[...32 lines deleted...]
-        <v>132809</v>
+        <v>119058</v>
+      </c>
+      <c r="D33" s="65">
+        <v>120293</v>
+      </c>
+      <c r="E33" s="65">
+        <v>121120</v>
+      </c>
+      <c r="F33" s="65">
+        <v>121879</v>
+      </c>
+      <c r="G33" s="65">
+        <v>122474</v>
+      </c>
+      <c r="H33" s="65">
+        <v>123007</v>
+      </c>
+      <c r="I33" s="65">
+        <v>123749</v>
+      </c>
+      <c r="J33" s="65">
+        <v>124641</v>
+      </c>
+      <c r="K33" s="65">
+        <v>125624</v>
+      </c>
+      <c r="L33" s="65">
+        <v>126475</v>
+      </c>
+      <c r="M33" s="65">
+        <v>127318</v>
+      </c>
+      <c r="N33" s="65">
+        <v>127908</v>
       </c>
       <c r="O33" s="61">
-        <v>132852</v>
+        <v>128341</v>
       </c>
       <c r="P33" s="61">
-        <v>132878</v>
+        <v>129093</v>
       </c>
       <c r="Q33" s="77">
-        <v>132954</v>
+        <v>129702</v>
+      </c>
+      <c r="R33" s="77">
+        <v>130437</v>
       </c>
     </row>
     <row r="34" spans="1:26">
-      <c r="A34" s="69" t="s">
-[...48 lines deleted...]
-        <v>129702</v>
+      <c r="A34" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="72" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="75">
+        <v>139715</v>
+      </c>
+      <c r="D34" s="67">
+        <v>139925</v>
+      </c>
+      <c r="E34" s="67">
+        <v>140108</v>
+      </c>
+      <c r="F34" s="67">
+        <v>140266</v>
+      </c>
+      <c r="G34" s="67">
+        <v>140504</v>
+      </c>
+      <c r="H34" s="67">
+        <v>140799</v>
+      </c>
+      <c r="I34" s="67">
+        <v>140960</v>
+      </c>
+      <c r="J34" s="67">
+        <v>141310</v>
+      </c>
+      <c r="K34" s="67">
+        <v>141610</v>
+      </c>
+      <c r="L34" s="67">
+        <v>141925</v>
+      </c>
+      <c r="M34" s="67">
+        <v>142193</v>
+      </c>
+      <c r="N34" s="67">
+        <v>142416</v>
+      </c>
+      <c r="O34" s="62">
+        <v>142589</v>
+      </c>
+      <c r="P34" s="62">
+        <v>142831</v>
+      </c>
+      <c r="Q34" s="79">
+        <v>143073</v>
+      </c>
+      <c r="R34" s="79">
+        <v>143333</v>
       </c>
     </row>
     <row r="35" spans="1:26">
-      <c r="A35" s="71" t="s">
-[...48 lines deleted...]
-        <v>143073</v>
+      <c r="A35" s="54" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="54" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      <c r="A37" s="54" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="42" spans="1:26" ht="15" customHeight="1">
-[...27 lines deleted...]
-      <c r="A43" s="32"/>
+    <row r="41" spans="1:26" ht="15" customHeight="1">
+      <c r="B41" s="60"/>
+      <c r="C41" s="60"/>
+      <c r="D41" s="60"/>
+      <c r="E41" s="60"/>
+      <c r="F41" s="60"/>
+      <c r="G41" s="60"/>
+      <c r="H41" s="60"/>
+      <c r="I41" s="60"/>
+      <c r="J41" s="60"/>
+      <c r="K41" s="60"/>
+      <c r="L41" s="60"/>
+      <c r="M41" s="60"/>
+      <c r="N41" s="60"/>
+      <c r="O41" s="60"/>
+      <c r="P41" s="60"/>
+      <c r="Q41" s="60"/>
+      <c r="R41" s="60"/>
+      <c r="S41" s="60"/>
+      <c r="T41" s="60"/>
+      <c r="U41" s="60"/>
+      <c r="V41" s="60"/>
+      <c r="W41" s="60"/>
+      <c r="X41" s="60"/>
+      <c r="Y41" s="60"/>
+      <c r="Z41" s="60"/>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="32"/>
+      <c r="B42" s="38"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="39"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="39"/>
+      <c r="H42" s="39"/>
+      <c r="I42" s="39"/>
+      <c r="J42" s="39"/>
+      <c r="K42" s="39"/>
+      <c r="L42" s="39"/>
+      <c r="M42" s="39"/>
+      <c r="N42" s="39"/>
+      <c r="O42" s="40"/>
+      <c r="P42" s="40"/>
+      <c r="Q42" s="40"/>
+      <c r="R42" s="36"/>
+      <c r="S42" s="41"/>
+      <c r="T42" s="41"/>
+      <c r="U42" s="41"/>
+      <c r="V42" s="41"/>
+      <c r="W42" s="35"/>
+      <c r="X42" s="35"/>
+      <c r="Y42" s="35"/>
+      <c r="Z42" s="35"/>
+    </row>
+    <row r="43" spans="1:26" s="31" customFormat="1">
+      <c r="A43" s="33"/>
       <c r="B43" s="38"/>
       <c r="C43" s="39"/>
       <c r="D43" s="39"/>
       <c r="E43" s="39"/>
       <c r="F43" s="39"/>
       <c r="G43" s="39"/>
       <c r="H43" s="39"/>
       <c r="I43" s="39"/>
       <c r="J43" s="39"/>
       <c r="K43" s="39"/>
       <c r="L43" s="39"/>
       <c r="M43" s="39"/>
       <c r="N43" s="39"/>
       <c r="O43" s="40"/>
       <c r="P43" s="40"/>
       <c r="Q43" s="40"/>
       <c r="R43" s="36"/>
       <c r="S43" s="41"/>
       <c r="T43" s="41"/>
       <c r="U43" s="41"/>
       <c r="V43" s="41"/>
       <c r="W43" s="35"/>
       <c r="X43" s="35"/>
       <c r="Y43" s="35"/>
       <c r="Z43" s="35"/>
     </row>
-    <row r="44" spans="1:26" s="31" customFormat="1">
-[...55 lines deleted...]
-    <row r="48" spans="1:26" ht="18" customHeight="1"/>
+    <row r="46" spans="1:26">
+      <c r="A46" s="32"/>
+      <c r="B46" s="38"/>
+      <c r="C46" s="39"/>
+      <c r="D46" s="39"/>
+      <c r="E46" s="39"/>
+      <c r="F46" s="42"/>
+      <c r="G46" s="42"/>
+      <c r="H46" s="39"/>
+      <c r="I46" s="42"/>
+      <c r="J46" s="42"/>
+      <c r="K46" s="42"/>
+      <c r="L46" s="42"/>
+      <c r="M46" s="42"/>
+      <c r="N46" s="42"/>
+      <c r="O46" s="43"/>
+      <c r="P46" s="43"/>
+      <c r="Q46" s="43"/>
+      <c r="R46" s="35"/>
+      <c r="S46" s="44"/>
+      <c r="T46" s="44"/>
+      <c r="U46" s="45"/>
+      <c r="V46" s="45"/>
+      <c r="W46" s="35"/>
+      <c r="X46" s="46"/>
+      <c r="Y46" s="35"/>
+      <c r="Z46" s="35"/>
+    </row>
+    <row r="47" spans="1:26" ht="18" customHeight="1"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A4:A5"/>
-[...6 lines deleted...]
-    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="O3:Z3"/>
+    <mergeCell ref="B25:Z25"/>
+    <mergeCell ref="B5:Z5"/>
+    <mergeCell ref="B15:Z15"/>
+    <mergeCell ref="C3:N3"/>
+    <mergeCell ref="B3:B4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>