--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1002,51 +1002,51 @@
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -1204,50 +1204,51 @@
     <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="41" fillId="0" borderId="0" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1604,51 +1605,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305784/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="92.7109375" style="16" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="16"/>
     <col min="257" max="257" width="44.28515625" style="16" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="16" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="16"/>
     <col min="513" max="513" width="44.28515625" style="16" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="16" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="16"/>
     <col min="769" max="769" width="44.28515625" style="16" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="16" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="16"/>
     <col min="1025" max="1025" width="44.28515625" style="16" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="16" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="16"/>
     <col min="1281" max="1281" width="44.28515625" style="16" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="16" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="16"/>
     <col min="1537" max="1537" width="44.28515625" style="16" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="16" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="16"/>
@@ -1804,52 +1805,52 @@
     <col min="14339" max="14592" width="9.140625" style="16"/>
     <col min="14593" max="14593" width="44.28515625" style="16" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="16" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="16"/>
     <col min="14849" max="14849" width="44.28515625" style="16" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="16" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="16"/>
     <col min="15105" max="15105" width="44.28515625" style="16" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="16" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="16"/>
     <col min="15361" max="15361" width="44.28515625" style="16" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="16" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="16"/>
     <col min="15617" max="15617" width="44.28515625" style="16" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="16" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="16"/>
     <col min="15873" max="15873" width="44.28515625" style="16" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="16" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="16"/>
     <col min="16129" max="16129" width="44.28515625" style="16" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="16" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" customHeight="1">
-      <c r="A1" s="83"/>
-      <c r="B1" s="83"/>
+      <c r="A1" s="84"/>
+      <c r="B1" s="84"/>
       <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="18">
         <v>611101</v>
       </c>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" ht="13.5" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" ht="15" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="19" t="s">
@@ -1935,59 +1936,59 @@
       <c r="B13" s="13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="57" customFormat="1">
       <c r="A16" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="56">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="57" customFormat="1">
       <c r="A17" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="56">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>62</v>
       </c>
@@ -2494,157 +2495,157 @@
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6"/>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="80"/>
       <c r="B19" s="80"/>
       <c r="C19" s="80"/>
       <c r="D19" s="80"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1"/>
+      <selection activeCell="S26" sqref="S26:S34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="30" customWidth="1"/>
     <col min="2" max="2" width="11" style="30" customWidth="1"/>
     <col min="3" max="4" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="30" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="30" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="30" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="9.140625" style="30"/>
     <col min="23" max="23" width="10.85546875" style="30" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="30"/>
     <col min="26" max="26" width="10.5703125" style="30" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="33" customHeight="1">
       <c r="A1" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="86" t="s">
+      <c r="B1" s="87" t="s">
         <v>59</v>
       </c>
-      <c r="C1" s="86"/>
-[...22 lines deleted...]
-      <c r="Z1" s="86"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
+      <c r="N1" s="87"/>
+      <c r="O1" s="87"/>
+      <c r="P1" s="87"/>
+      <c r="Q1" s="87"/>
+      <c r="R1" s="87"/>
+      <c r="S1" s="87"/>
+      <c r="T1" s="87"/>
+      <c r="U1" s="87"/>
+      <c r="V1" s="87"/>
+      <c r="W1" s="87"/>
+      <c r="X1" s="87"/>
+      <c r="Y1" s="87"/>
+      <c r="Z1" s="87"/>
     </row>
     <row r="2" spans="1:26" ht="14.25" customHeight="1">
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="Y2" s="31"/>
     </row>
     <row r="3" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A3" s="84" t="s">
+      <c r="A3" s="85" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="95"/>
-      <c r="C3" s="93">
+      <c r="B3" s="96"/>
+      <c r="C3" s="94">
         <v>2025</v>
       </c>
-      <c r="D3" s="94"/>
-[...10 lines deleted...]
-      <c r="O3" s="87">
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
+      <c r="I3" s="95"/>
+      <c r="J3" s="95"/>
+      <c r="K3" s="95"/>
+      <c r="L3" s="95"/>
+      <c r="M3" s="95"/>
+      <c r="N3" s="95"/>
+      <c r="O3" s="88">
         <v>2026</v>
       </c>
-      <c r="P3" s="88"/>
-[...9 lines deleted...]
-      <c r="Z3" s="88"/>
+      <c r="P3" s="89"/>
+      <c r="Q3" s="89"/>
+      <c r="R3" s="89"/>
+      <c r="S3" s="89"/>
+      <c r="T3" s="89"/>
+      <c r="U3" s="89"/>
+      <c r="V3" s="89"/>
+      <c r="W3" s="89"/>
+      <c r="X3" s="89"/>
+      <c r="Y3" s="89"/>
+      <c r="Z3" s="89"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="85"/>
-      <c r="B4" s="96"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="97"/>
       <c r="C4" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="53" t="s">
         <v>43</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>52</v>
       </c>
       <c r="F4" s="52" t="s">
         <v>53</v>
       </c>
       <c r="G4" s="48" t="s">
         <v>45</v>
       </c>
       <c r="H4" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="48" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="48" t="s">
         <v>47</v>
       </c>
       <c r="K4" s="49" t="s">
@@ -2675,77 +2676,77 @@
         <v>45</v>
       </c>
       <c r="T4" s="48" t="s">
         <v>46</v>
       </c>
       <c r="U4" s="48" t="s">
         <v>54</v>
       </c>
       <c r="V4" s="48" t="s">
         <v>47</v>
       </c>
       <c r="W4" s="49" t="s">
         <v>48</v>
       </c>
       <c r="X4" s="49" t="s">
         <v>49</v>
       </c>
       <c r="Y4" s="58" t="s">
         <v>57</v>
       </c>
       <c r="Z4" s="48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:26">
-      <c r="B5" s="90" t="s">
+      <c r="B5" s="91" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="90"/>
-[...22 lines deleted...]
-      <c r="Z5" s="91"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="91"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="91"/>
+      <c r="K5" s="91"/>
+      <c r="L5" s="91"/>
+      <c r="M5" s="91"/>
+      <c r="N5" s="91"/>
+      <c r="O5" s="91"/>
+      <c r="P5" s="91"/>
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="91"/>
+      <c r="W5" s="91"/>
+      <c r="X5" s="91"/>
+      <c r="Y5" s="91"/>
+      <c r="Z5" s="92"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="73" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="74">
         <v>2292055</v>
       </c>
       <c r="D6" s="35">
         <v>2297491</v>
       </c>
       <c r="E6" s="35">
         <v>2300876</v>
       </c>
       <c r="F6" s="35">
         <v>2305765</v>
       </c>
       <c r="G6" s="37">
         <v>2310071</v>
       </c>
       <c r="H6" s="35">
         <v>2314929</v>
@@ -2758,50 +2759,53 @@
       </c>
       <c r="K6" s="35">
         <v>2332397</v>
       </c>
       <c r="L6" s="35">
         <v>2337023</v>
       </c>
       <c r="M6" s="35">
         <v>2341901</v>
       </c>
       <c r="N6" s="35">
         <v>2345012</v>
       </c>
       <c r="O6" s="35">
         <v>2348103</v>
       </c>
       <c r="P6" s="35">
         <v>2351424</v>
       </c>
       <c r="Q6" s="76">
         <v>2354736</v>
       </c>
       <c r="R6" s="77">
         <v>2359052</v>
       </c>
+      <c r="S6" s="77">
+        <v>2362463</v>
+      </c>
     </row>
     <row r="7" spans="1:26" s="31" customFormat="1">
       <c r="A7" s="69" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="70" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="74">
         <v>269533</v>
       </c>
       <c r="D7" s="61">
         <v>269655</v>
       </c>
       <c r="E7" s="61">
         <v>270075</v>
       </c>
       <c r="F7" s="61">
         <v>270227</v>
       </c>
       <c r="G7" s="61">
         <v>270580</v>
       </c>
       <c r="H7" s="61">
         <v>271019</v>
@@ -2813,50 +2817,53 @@
         <v>271807</v>
       </c>
       <c r="K7" s="61">
         <v>272169</v>
       </c>
       <c r="L7" s="61">
         <v>272571</v>
       </c>
       <c r="M7" s="61">
         <v>272611</v>
       </c>
       <c r="N7" s="61">
         <v>272596</v>
       </c>
       <c r="O7" s="61">
         <v>272739</v>
       </c>
       <c r="P7" s="61">
         <v>273029</v>
       </c>
       <c r="Q7" s="76">
         <v>273422</v>
       </c>
       <c r="R7" s="77">
         <v>273881</v>
+      </c>
+      <c r="S7" s="77">
+        <v>274155</v>
       </c>
       <c r="U7" s="36"/>
       <c r="V7" s="36"/>
       <c r="W7" s="35"/>
       <c r="X7" s="35"/>
       <c r="Y7" s="35"/>
       <c r="Z7" s="35"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="69" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="70" t="s">
         <v>67</v>
       </c>
       <c r="C8" s="74">
         <v>384886</v>
       </c>
       <c r="D8" s="61">
         <v>386516</v>
       </c>
       <c r="E8" s="61">
         <v>387792</v>
       </c>
       <c r="F8" s="61">
@@ -2876,50 +2883,53 @@
       </c>
       <c r="K8" s="61">
         <v>396533</v>
       </c>
       <c r="L8" s="61">
         <v>397615</v>
       </c>
       <c r="M8" s="61">
         <v>398765</v>
       </c>
       <c r="N8" s="61">
         <v>399828</v>
       </c>
       <c r="O8" s="61">
         <v>400953</v>
       </c>
       <c r="P8" s="61">
         <v>401900</v>
       </c>
       <c r="Q8" s="76">
         <v>402867</v>
       </c>
       <c r="R8" s="77">
         <v>403720</v>
       </c>
+      <c r="S8" s="77">
+        <v>404659</v>
+      </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="69" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="70" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="74">
         <v>358637</v>
       </c>
       <c r="D9" s="61">
         <v>358500</v>
       </c>
       <c r="E9" s="61">
         <v>358356</v>
       </c>
       <c r="F9" s="61">
         <v>358412</v>
       </c>
       <c r="G9" s="61">
         <v>358585</v>
       </c>
       <c r="H9" s="61">
         <v>358597</v>
@@ -2932,50 +2942,53 @@
       </c>
       <c r="K9" s="61">
         <v>359270</v>
       </c>
       <c r="L9" s="61">
         <v>359487</v>
       </c>
       <c r="M9" s="61">
         <v>359988</v>
       </c>
       <c r="N9" s="61">
         <v>360142</v>
       </c>
       <c r="O9" s="61">
         <v>360392</v>
       </c>
       <c r="P9" s="61">
         <v>360456</v>
       </c>
       <c r="Q9" s="76">
         <v>360568</v>
       </c>
       <c r="R9" s="77">
         <v>360806</v>
       </c>
+      <c r="S9" s="77">
+        <v>360801</v>
+      </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="69" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="70" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="74">
         <v>338538</v>
       </c>
       <c r="D10" s="61">
         <v>339636</v>
       </c>
       <c r="E10" s="61">
         <v>340121</v>
       </c>
       <c r="F10" s="61">
         <v>340783</v>
       </c>
       <c r="G10" s="61">
         <v>341582</v>
       </c>
       <c r="H10" s="61">
         <v>342459</v>
@@ -2988,50 +3001,53 @@
       </c>
       <c r="K10" s="61">
         <v>346286</v>
       </c>
       <c r="L10" s="61">
         <v>346868</v>
       </c>
       <c r="M10" s="61">
         <v>347643</v>
       </c>
       <c r="N10" s="61">
         <v>347927</v>
       </c>
       <c r="O10" s="61">
         <v>348491</v>
       </c>
       <c r="P10" s="61">
         <v>349022</v>
       </c>
       <c r="Q10" s="76">
         <v>349503</v>
       </c>
       <c r="R10" s="77">
         <v>350329</v>
       </c>
+      <c r="S10" s="77">
+        <v>350818</v>
+      </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="69" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="70" t="s">
         <v>73</v>
       </c>
       <c r="C11" s="74">
         <v>200067</v>
       </c>
       <c r="D11" s="61">
         <v>200114</v>
       </c>
       <c r="E11" s="61">
         <v>199671</v>
       </c>
       <c r="F11" s="61">
         <v>199630</v>
       </c>
       <c r="G11" s="61">
         <v>199421</v>
       </c>
       <c r="H11" s="61">
         <v>199433</v>
@@ -3044,50 +3060,53 @@
       </c>
       <c r="K11" s="61">
         <v>199315</v>
       </c>
       <c r="L11" s="61">
         <v>199065</v>
       </c>
       <c r="M11" s="61">
         <v>199082</v>
       </c>
       <c r="N11" s="61">
         <v>199007</v>
       </c>
       <c r="O11" s="61">
         <v>198881</v>
       </c>
       <c r="P11" s="61">
         <v>198785</v>
       </c>
       <c r="Q11" s="76">
         <v>198512</v>
       </c>
       <c r="R11" s="77">
         <v>198447</v>
       </c>
+      <c r="S11" s="77">
+        <v>198421</v>
+      </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="69" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="70" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="74">
         <v>251873</v>
       </c>
       <c r="D12" s="61">
         <v>251836</v>
       </c>
       <c r="E12" s="61">
         <v>252022</v>
       </c>
       <c r="F12" s="61">
         <v>252386</v>
       </c>
       <c r="G12" s="61">
         <v>252777</v>
       </c>
       <c r="H12" s="61">
         <v>253123</v>
@@ -3100,50 +3119,53 @@
       </c>
       <c r="K12" s="61">
         <v>254082</v>
       </c>
       <c r="L12" s="61">
         <v>254338</v>
       </c>
       <c r="M12" s="61">
         <v>254702</v>
       </c>
       <c r="N12" s="61">
         <v>254984</v>
       </c>
       <c r="O12" s="61">
         <v>255078</v>
       </c>
       <c r="P12" s="61">
         <v>255113</v>
       </c>
       <c r="Q12" s="76">
         <v>255147</v>
       </c>
       <c r="R12" s="77">
         <v>255347</v>
       </c>
+      <c r="S12" s="77">
+        <v>255463</v>
+      </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="69" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>77</v>
       </c>
       <c r="C13" s="74">
         <v>222325</v>
       </c>
       <c r="D13" s="61">
         <v>224461</v>
       </c>
       <c r="E13" s="61">
         <v>226039</v>
       </c>
       <c r="F13" s="61">
         <v>227597</v>
       </c>
       <c r="G13" s="61">
         <v>228908</v>
       </c>
       <c r="H13" s="61">
         <v>230012</v>
@@ -3156,50 +3178,53 @@
       </c>
       <c r="K13" s="61">
         <v>234979</v>
       </c>
       <c r="L13" s="61">
         <v>236676</v>
       </c>
       <c r="M13" s="61">
         <v>238173</v>
       </c>
       <c r="N13" s="61">
         <v>239231</v>
       </c>
       <c r="O13" s="61">
         <v>240049</v>
       </c>
       <c r="P13" s="61">
         <v>241297</v>
       </c>
       <c r="Q13" s="76">
         <v>242444</v>
       </c>
       <c r="R13" s="77">
         <v>243811</v>
       </c>
+      <c r="S13" s="77">
+        <v>244939</v>
+      </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="71" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="72" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="75">
         <v>266196</v>
       </c>
       <c r="D14" s="62">
         <v>266495</v>
       </c>
       <c r="E14" s="62">
         <v>266800</v>
       </c>
       <c r="F14" s="62">
         <v>267169</v>
       </c>
       <c r="G14" s="62">
         <v>267612</v>
       </c>
       <c r="H14" s="62">
         <v>268222</v>
@@ -3212,79 +3237,82 @@
       </c>
       <c r="K14" s="62">
         <v>269763</v>
       </c>
       <c r="L14" s="62">
         <v>270403</v>
       </c>
       <c r="M14" s="62">
         <v>270937</v>
       </c>
       <c r="N14" s="62">
         <v>271297</v>
       </c>
       <c r="O14" s="62">
         <v>271520</v>
       </c>
       <c r="P14" s="62">
         <v>271822</v>
       </c>
       <c r="Q14" s="78">
         <v>272273</v>
       </c>
       <c r="R14" s="79">
         <v>272711</v>
       </c>
+      <c r="S14" s="79">
+        <v>273207</v>
+      </c>
     </row>
     <row r="15" spans="1:26">
-      <c r="B15" s="92" t="s">
+      <c r="B15" s="93" t="s">
         <v>35</v>
       </c>
-      <c r="C15" s="92"/>
-[...22 lines deleted...]
-      <c r="Z15" s="92"/>
+      <c r="C15" s="93"/>
+      <c r="D15" s="93"/>
+      <c r="E15" s="93"/>
+      <c r="F15" s="93"/>
+      <c r="G15" s="93"/>
+      <c r="H15" s="93"/>
+      <c r="I15" s="93"/>
+      <c r="J15" s="93"/>
+      <c r="K15" s="93"/>
+      <c r="L15" s="93"/>
+      <c r="M15" s="93"/>
+      <c r="N15" s="93"/>
+      <c r="O15" s="93"/>
+      <c r="P15" s="93"/>
+      <c r="Q15" s="93"/>
+      <c r="R15" s="93"/>
+      <c r="S15" s="93"/>
+      <c r="T15" s="93"/>
+      <c r="U15" s="93"/>
+      <c r="V15" s="93"/>
+      <c r="W15" s="93"/>
+      <c r="X15" s="93"/>
+      <c r="Y15" s="93"/>
+      <c r="Z15" s="93"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="73" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="74">
         <v>1066395</v>
       </c>
       <c r="D16" s="40">
         <v>1068744</v>
       </c>
       <c r="E16" s="40">
         <v>1070482</v>
       </c>
       <c r="F16" s="36">
         <v>1072916</v>
       </c>
       <c r="G16" s="41">
         <v>1075242</v>
       </c>
       <c r="H16" s="41">
         <v>1077761</v>
@@ -3297,50 +3325,53 @@
       </c>
       <c r="K16" s="35">
         <v>1085550</v>
       </c>
       <c r="L16" s="35">
         <v>1087731</v>
       </c>
       <c r="M16" s="35">
         <v>1090100</v>
       </c>
       <c r="N16" s="35">
         <v>1091510</v>
       </c>
       <c r="O16" s="35">
         <v>1092870</v>
       </c>
       <c r="P16" s="35">
         <v>1094281</v>
       </c>
       <c r="Q16" s="76">
         <v>1095775</v>
       </c>
       <c r="R16" s="77">
         <v>1097609</v>
       </c>
+      <c r="S16" s="77">
+        <v>1099339</v>
+      </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="69" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="70" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="74">
         <v>122388</v>
       </c>
       <c r="D17" s="63">
         <v>122520</v>
       </c>
       <c r="E17" s="63">
         <v>122743</v>
       </c>
       <c r="F17" s="63">
         <v>122797</v>
       </c>
       <c r="G17" s="63">
         <v>122940</v>
       </c>
       <c r="H17" s="63">
         <v>123155</v>
@@ -3353,50 +3384,54 @@
       </c>
       <c r="K17" s="63">
         <v>123676</v>
       </c>
       <c r="L17" s="63">
         <v>123876</v>
       </c>
       <c r="M17" s="63">
         <v>123879</v>
       </c>
       <c r="N17" s="63">
         <v>123819</v>
       </c>
       <c r="O17" s="61">
         <v>123883</v>
       </c>
       <c r="P17" s="61">
         <v>124059</v>
       </c>
       <c r="Q17" s="76">
         <v>124236</v>
       </c>
       <c r="R17" s="77">
         <v>124368</v>
       </c>
+      <c r="S17" s="77">
+        <v>124475</v>
+      </c>
+      <c r="U17" s="83"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="69" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="70" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="74">
         <v>184127</v>
       </c>
       <c r="D18" s="63">
         <v>184917</v>
       </c>
       <c r="E18" s="63">
         <v>185569</v>
       </c>
       <c r="F18" s="63">
         <v>186496</v>
       </c>
       <c r="G18" s="63">
         <v>187167</v>
       </c>
       <c r="H18" s="63">
         <v>187964</v>
@@ -3409,50 +3444,54 @@
       </c>
       <c r="K18" s="63">
         <v>190185</v>
       </c>
       <c r="L18" s="63">
         <v>190590</v>
       </c>
       <c r="M18" s="63">
         <v>191194</v>
       </c>
       <c r="N18" s="63">
         <v>191737</v>
       </c>
       <c r="O18" s="61">
         <v>192323</v>
       </c>
       <c r="P18" s="61">
         <v>192790</v>
       </c>
       <c r="Q18" s="76">
         <v>193269</v>
       </c>
       <c r="R18" s="77">
         <v>193659</v>
       </c>
+      <c r="S18" s="77">
+        <v>194155</v>
+      </c>
+      <c r="U18" s="83"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="69" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="70" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="74">
         <v>162008</v>
       </c>
       <c r="D19" s="63">
         <v>161931</v>
       </c>
       <c r="E19" s="63">
         <v>161912</v>
       </c>
       <c r="F19" s="63">
         <v>161938</v>
       </c>
       <c r="G19" s="63">
         <v>162065</v>
       </c>
       <c r="H19" s="63">
         <v>162045</v>
@@ -3465,50 +3504,54 @@
       </c>
       <c r="K19" s="63">
         <v>162261</v>
       </c>
       <c r="L19" s="63">
         <v>162360</v>
       </c>
       <c r="M19" s="63">
         <v>162676</v>
       </c>
       <c r="N19" s="63">
         <v>162811</v>
       </c>
       <c r="O19" s="61">
         <v>162902</v>
       </c>
       <c r="P19" s="61">
         <v>162902</v>
       </c>
       <c r="Q19" s="76">
         <v>162953</v>
       </c>
       <c r="R19" s="77">
         <v>163045</v>
       </c>
+      <c r="S19" s="77">
+        <v>163031</v>
+      </c>
+      <c r="U19" s="83"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="69" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="70" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="74">
         <v>154039</v>
       </c>
       <c r="D20" s="63">
         <v>154509</v>
       </c>
       <c r="E20" s="63">
         <v>154747</v>
       </c>
       <c r="F20" s="63">
         <v>155042</v>
       </c>
       <c r="G20" s="63">
         <v>155431</v>
       </c>
       <c r="H20" s="63">
         <v>155877</v>
@@ -3521,50 +3564,54 @@
       </c>
       <c r="K20" s="63">
         <v>157458</v>
       </c>
       <c r="L20" s="63">
         <v>157722</v>
       </c>
       <c r="M20" s="63">
         <v>158065</v>
       </c>
       <c r="N20" s="63">
         <v>158201</v>
       </c>
       <c r="O20" s="61">
         <v>158390</v>
       </c>
       <c r="P20" s="61">
         <v>158627</v>
       </c>
       <c r="Q20" s="76">
         <v>158854</v>
       </c>
       <c r="R20" s="77">
         <v>159251</v>
       </c>
+      <c r="S20" s="77">
+        <v>159528</v>
+      </c>
+      <c r="U20" s="83"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="69" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="70" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="74">
         <v>93258</v>
       </c>
       <c r="D21" s="63">
         <v>93289</v>
       </c>
       <c r="E21" s="63">
         <v>93066</v>
       </c>
       <c r="F21" s="63">
         <v>93022</v>
       </c>
       <c r="G21" s="63">
         <v>92924</v>
       </c>
       <c r="H21" s="63">
         <v>92938</v>
@@ -3577,50 +3624,54 @@
       </c>
       <c r="K21" s="63">
         <v>92690</v>
       </c>
       <c r="L21" s="63">
         <v>92602</v>
       </c>
       <c r="M21" s="63">
         <v>92615</v>
       </c>
       <c r="N21" s="63">
         <v>92563</v>
       </c>
       <c r="O21" s="61">
         <v>92507</v>
       </c>
       <c r="P21" s="61">
         <v>92473</v>
       </c>
       <c r="Q21" s="76">
         <v>92328</v>
       </c>
       <c r="R21" s="77">
         <v>92257</v>
       </c>
+      <c r="S21" s="77">
+        <v>92272</v>
+      </c>
+      <c r="U21" s="83"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="69" t="s">
         <v>74</v>
       </c>
       <c r="B22" s="70" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="74">
         <v>120827</v>
       </c>
       <c r="D22" s="63">
         <v>120743</v>
       </c>
       <c r="E22" s="63">
         <v>120834</v>
       </c>
       <c r="F22" s="63">
         <v>121000</v>
       </c>
       <c r="G22" s="63">
         <v>121173</v>
       </c>
       <c r="H22" s="63">
         <v>121354</v>
@@ -3633,50 +3684,54 @@
       </c>
       <c r="K22" s="63">
         <v>121772</v>
       </c>
       <c r="L22" s="63">
         <v>121902</v>
       </c>
       <c r="M22" s="63">
         <v>122072</v>
       </c>
       <c r="N22" s="63">
         <v>122175</v>
       </c>
       <c r="O22" s="61">
         <v>122226</v>
       </c>
       <c r="P22" s="61">
         <v>122235</v>
       </c>
       <c r="Q22" s="76">
         <v>122193</v>
       </c>
       <c r="R22" s="77">
         <v>122277</v>
       </c>
+      <c r="S22" s="77">
+        <v>122297</v>
+      </c>
+      <c r="U22" s="83"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="69" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="70" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="74">
         <v>103267</v>
       </c>
       <c r="D23" s="65">
         <v>104168</v>
       </c>
       <c r="E23" s="65">
         <v>104919</v>
       </c>
       <c r="F23" s="65">
         <v>105718</v>
       </c>
       <c r="G23" s="65">
         <v>106434</v>
       </c>
       <c r="H23" s="65">
         <v>107005</v>
@@ -3689,50 +3744,54 @@
       </c>
       <c r="K23" s="65">
         <v>109355</v>
       </c>
       <c r="L23" s="65">
         <v>110201</v>
       </c>
       <c r="M23" s="65">
         <v>110855</v>
       </c>
       <c r="N23" s="65">
         <v>111323</v>
       </c>
       <c r="O23" s="61">
         <v>111708</v>
       </c>
       <c r="P23" s="61">
         <v>112204</v>
       </c>
       <c r="Q23" s="76">
         <v>112742</v>
       </c>
       <c r="R23" s="77">
         <v>113374</v>
       </c>
+      <c r="S23" s="77">
+        <v>113970</v>
+      </c>
+      <c r="U23" s="83"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="71" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="72" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="75">
         <v>126481</v>
       </c>
       <c r="D24" s="67">
         <v>126570</v>
       </c>
       <c r="E24" s="67">
         <v>126692</v>
       </c>
       <c r="F24" s="67">
         <v>126903</v>
       </c>
       <c r="G24" s="67">
         <v>127108</v>
       </c>
       <c r="H24" s="67">
         <v>127423</v>
@@ -3745,79 +3804,83 @@
       </c>
       <c r="K24" s="67">
         <v>128153</v>
       </c>
       <c r="L24" s="67">
         <v>128478</v>
       </c>
       <c r="M24" s="67">
         <v>128744</v>
       </c>
       <c r="N24" s="67">
         <v>128881</v>
       </c>
       <c r="O24" s="62">
         <v>128931</v>
       </c>
       <c r="P24" s="62">
         <v>128991</v>
       </c>
       <c r="Q24" s="78">
         <v>129200</v>
       </c>
       <c r="R24" s="79">
         <v>129378</v>
       </c>
+      <c r="S24" s="79">
+        <v>129611</v>
+      </c>
+      <c r="U24" s="83"/>
     </row>
     <row r="25" spans="1:26">
-      <c r="B25" s="89" t="s">
+      <c r="B25" s="90" t="s">
         <v>36</v>
       </c>
-      <c r="C25" s="89"/>
-[...22 lines deleted...]
-      <c r="Z25" s="89"/>
+      <c r="C25" s="90"/>
+      <c r="D25" s="90"/>
+      <c r="E25" s="90"/>
+      <c r="F25" s="90"/>
+      <c r="G25" s="90"/>
+      <c r="H25" s="90"/>
+      <c r="I25" s="90"/>
+      <c r="J25" s="90"/>
+      <c r="K25" s="90"/>
+      <c r="L25" s="90"/>
+      <c r="M25" s="90"/>
+      <c r="N25" s="90"/>
+      <c r="O25" s="90"/>
+      <c r="P25" s="90"/>
+      <c r="Q25" s="90"/>
+      <c r="R25" s="90"/>
+      <c r="S25" s="90"/>
+      <c r="T25" s="90"/>
+      <c r="U25" s="90"/>
+      <c r="V25" s="90"/>
+      <c r="W25" s="90"/>
+      <c r="X25" s="90"/>
+      <c r="Y25" s="90"/>
+      <c r="Z25" s="90"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="73" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="74">
         <v>1225660</v>
       </c>
       <c r="D26" s="43">
         <v>1228747</v>
       </c>
       <c r="E26" s="43">
         <v>1230394</v>
       </c>
       <c r="F26" s="35">
         <v>1232849</v>
       </c>
       <c r="G26" s="44">
         <v>1234829</v>
       </c>
       <c r="H26" s="44">
         <v>1237168</v>
@@ -3830,50 +3893,53 @@
       </c>
       <c r="K26" s="35">
         <v>1246847</v>
       </c>
       <c r="L26" s="46">
         <v>1249292</v>
       </c>
       <c r="M26" s="35">
         <v>1251801</v>
       </c>
       <c r="N26" s="35">
         <v>1253502</v>
       </c>
       <c r="O26" s="35">
         <v>1255233</v>
       </c>
       <c r="P26" s="35">
         <v>1257143</v>
       </c>
       <c r="Q26" s="77">
         <v>1258961</v>
       </c>
       <c r="R26" s="77">
         <v>1261443</v>
       </c>
+      <c r="S26" s="77">
+        <v>1263124</v>
+      </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="69" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="70" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="74">
         <v>147145</v>
       </c>
       <c r="D27" s="63">
         <v>147135</v>
       </c>
       <c r="E27" s="63">
         <v>147332</v>
       </c>
       <c r="F27" s="63">
         <v>147430</v>
       </c>
       <c r="G27" s="63">
         <v>147640</v>
       </c>
       <c r="H27" s="63">
         <v>147864</v>
@@ -3886,50 +3952,53 @@
       </c>
       <c r="K27" s="63">
         <v>148493</v>
       </c>
       <c r="L27" s="63">
         <v>148695</v>
       </c>
       <c r="M27" s="63">
         <v>148732</v>
       </c>
       <c r="N27" s="63">
         <v>148777</v>
       </c>
       <c r="O27" s="61">
         <v>148856</v>
       </c>
       <c r="P27" s="61">
         <v>148970</v>
       </c>
       <c r="Q27" s="77">
         <v>149186</v>
       </c>
       <c r="R27" s="77">
         <v>149513</v>
       </c>
+      <c r="S27" s="77">
+        <v>149680</v>
+      </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="69" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="70" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="74">
         <v>200759</v>
       </c>
       <c r="D28" s="63">
         <v>201599</v>
       </c>
       <c r="E28" s="63">
         <v>202223</v>
       </c>
       <c r="F28" s="63">
         <v>203065</v>
       </c>
       <c r="G28" s="63">
         <v>203439</v>
       </c>
       <c r="H28" s="63">
         <v>204100</v>
@@ -3942,50 +4011,53 @@
       </c>
       <c r="K28" s="63">
         <v>206348</v>
       </c>
       <c r="L28" s="63">
         <v>207025</v>
       </c>
       <c r="M28" s="63">
         <v>207571</v>
       </c>
       <c r="N28" s="63">
         <v>208091</v>
       </c>
       <c r="O28" s="61">
         <v>208630</v>
       </c>
       <c r="P28" s="61">
         <v>209110</v>
       </c>
       <c r="Q28" s="77">
         <v>209598</v>
       </c>
       <c r="R28" s="77">
         <v>210061</v>
       </c>
+      <c r="S28" s="77">
+        <v>210504</v>
+      </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="69" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="70" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="74">
         <v>196629</v>
       </c>
       <c r="D29" s="63">
         <v>196569</v>
       </c>
       <c r="E29" s="63">
         <v>196444</v>
       </c>
       <c r="F29" s="63">
         <v>196474</v>
       </c>
       <c r="G29" s="63">
         <v>196520</v>
       </c>
       <c r="H29" s="63">
         <v>196552</v>
@@ -3998,50 +4070,53 @@
       </c>
       <c r="K29" s="63">
         <v>197009</v>
       </c>
       <c r="L29" s="63">
         <v>197127</v>
       </c>
       <c r="M29" s="63">
         <v>197312</v>
       </c>
       <c r="N29" s="63">
         <v>197331</v>
       </c>
       <c r="O29" s="61">
         <v>197490</v>
       </c>
       <c r="P29" s="61">
         <v>197554</v>
       </c>
       <c r="Q29" s="77">
         <v>197615</v>
       </c>
       <c r="R29" s="77">
         <v>197761</v>
       </c>
+      <c r="S29" s="77">
+        <v>197770</v>
+      </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="69" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="70" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="74">
         <v>184499</v>
       </c>
       <c r="D30" s="63">
         <v>185127</v>
       </c>
       <c r="E30" s="63">
         <v>185374</v>
       </c>
       <c r="F30" s="63">
         <v>185741</v>
       </c>
       <c r="G30" s="63">
         <v>186151</v>
       </c>
       <c r="H30" s="63">
         <v>186582</v>
@@ -4054,50 +4129,53 @@
       </c>
       <c r="K30" s="63">
         <v>188828</v>
       </c>
       <c r="L30" s="63">
         <v>189146</v>
       </c>
       <c r="M30" s="63">
         <v>189578</v>
       </c>
       <c r="N30" s="63">
         <v>189726</v>
       </c>
       <c r="O30" s="61">
         <v>190101</v>
       </c>
       <c r="P30" s="61">
         <v>190395</v>
       </c>
       <c r="Q30" s="77">
         <v>190649</v>
       </c>
       <c r="R30" s="77">
         <v>191078</v>
       </c>
+      <c r="S30" s="77">
+        <v>191290</v>
+      </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="69" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="70" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="74">
         <v>106809</v>
       </c>
       <c r="D31" s="63">
         <v>106825</v>
       </c>
       <c r="E31" s="63">
         <v>106605</v>
       </c>
       <c r="F31" s="63">
         <v>106608</v>
       </c>
       <c r="G31" s="63">
         <v>106497</v>
       </c>
       <c r="H31" s="63">
         <v>106495</v>
@@ -4110,50 +4188,53 @@
       </c>
       <c r="K31" s="63">
         <v>106625</v>
       </c>
       <c r="L31" s="63">
         <v>106463</v>
       </c>
       <c r="M31" s="63">
         <v>106467</v>
       </c>
       <c r="N31" s="63">
         <v>106444</v>
       </c>
       <c r="O31" s="61">
         <v>106374</v>
       </c>
       <c r="P31" s="61">
         <v>106312</v>
       </c>
       <c r="Q31" s="77">
         <v>106184</v>
       </c>
       <c r="R31" s="77">
         <v>106190</v>
       </c>
+      <c r="S31" s="77">
+        <v>106149</v>
+      </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="69" t="s">
         <v>74</v>
       </c>
       <c r="B32" s="70" t="s">
         <v>75</v>
       </c>
       <c r="C32" s="74">
         <v>131046</v>
       </c>
       <c r="D32" s="63">
         <v>131093</v>
       </c>
       <c r="E32" s="63">
         <v>131188</v>
       </c>
       <c r="F32" s="63">
         <v>131386</v>
       </c>
       <c r="G32" s="63">
         <v>131604</v>
       </c>
       <c r="H32" s="63">
         <v>131769</v>
@@ -4166,50 +4247,53 @@
       </c>
       <c r="K32" s="63">
         <v>132310</v>
       </c>
       <c r="L32" s="63">
         <v>132436</v>
       </c>
       <c r="M32" s="63">
         <v>132630</v>
       </c>
       <c r="N32" s="63">
         <v>132809</v>
       </c>
       <c r="O32" s="61">
         <v>132852</v>
       </c>
       <c r="P32" s="61">
         <v>132878</v>
       </c>
       <c r="Q32" s="77">
         <v>132954</v>
       </c>
       <c r="R32" s="77">
         <v>133070</v>
       </c>
+      <c r="S32" s="77">
+        <v>133166</v>
+      </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="69" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="70" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="74">
         <v>119058</v>
       </c>
       <c r="D33" s="65">
         <v>120293</v>
       </c>
       <c r="E33" s="65">
         <v>121120</v>
       </c>
       <c r="F33" s="65">
         <v>121879</v>
       </c>
       <c r="G33" s="65">
         <v>122474</v>
       </c>
       <c r="H33" s="65">
         <v>123007</v>
@@ -4222,50 +4306,53 @@
       </c>
       <c r="K33" s="65">
         <v>125624</v>
       </c>
       <c r="L33" s="65">
         <v>126475</v>
       </c>
       <c r="M33" s="65">
         <v>127318</v>
       </c>
       <c r="N33" s="65">
         <v>127908</v>
       </c>
       <c r="O33" s="61">
         <v>128341</v>
       </c>
       <c r="P33" s="61">
         <v>129093</v>
       </c>
       <c r="Q33" s="77">
         <v>129702</v>
       </c>
       <c r="R33" s="77">
         <v>130437</v>
       </c>
+      <c r="S33" s="77">
+        <v>130969</v>
+      </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="71" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="72" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="75">
         <v>139715</v>
       </c>
       <c r="D34" s="67">
         <v>139925</v>
       </c>
       <c r="E34" s="67">
         <v>140108</v>
       </c>
       <c r="F34" s="67">
         <v>140266</v>
       </c>
       <c r="G34" s="67">
         <v>140504</v>
       </c>
       <c r="H34" s="67">
         <v>140799</v>
@@ -4277,50 +4364,53 @@
         <v>141310</v>
       </c>
       <c r="K34" s="67">
         <v>141610</v>
       </c>
       <c r="L34" s="67">
         <v>141925</v>
       </c>
       <c r="M34" s="67">
         <v>142193</v>
       </c>
       <c r="N34" s="67">
         <v>142416</v>
       </c>
       <c r="O34" s="62">
         <v>142589</v>
       </c>
       <c r="P34" s="62">
         <v>142831</v>
       </c>
       <c r="Q34" s="79">
         <v>143073</v>
       </c>
       <c r="R34" s="79">
         <v>143333</v>
+      </c>
+      <c r="S34" s="79">
+        <v>143596</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="54" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="54" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:26" ht="15" customHeight="1">
       <c r="B41" s="60"/>
       <c r="C41" s="60"/>
       <c r="D41" s="60"/>
       <c r="E41" s="60"/>
       <c r="F41" s="60"/>
       <c r="G41" s="60"/>
       <c r="H41" s="60"/>
       <c r="I41" s="60"/>
       <c r="J41" s="60"/>
       <c r="K41" s="60"/>
       <c r="L41" s="60"/>
       <c r="M41" s="60"/>