--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1605,51 +1605,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305784/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="92.7109375" style="16" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="16"/>
     <col min="257" max="257" width="44.28515625" style="16" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="16" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="16"/>
     <col min="513" max="513" width="44.28515625" style="16" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="16" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="16"/>
     <col min="769" max="769" width="44.28515625" style="16" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="16" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="16"/>
     <col min="1025" max="1025" width="44.28515625" style="16" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="16" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="16"/>
     <col min="1281" max="1281" width="44.28515625" style="16" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="16" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="16"/>
     <col min="1537" max="1537" width="44.28515625" style="16" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="16" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="16"/>
@@ -1936,59 +1936,59 @@
       <c r="B13" s="13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="57" customFormat="1">
       <c r="A16" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="56">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="57" customFormat="1">
       <c r="A17" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="56">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>62</v>
       </c>
@@ -2035,51 +2035,51 @@
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="2" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="115.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="51.7109375" style="2" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="3"/>
     <col min="257" max="257" width="4.5703125" style="3" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="3" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="3"/>
     <col min="260" max="260" width="51.7109375" style="3" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="3"/>
     <col min="513" max="513" width="4.5703125" style="3" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="3" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="3"/>
     <col min="516" max="516" width="51.7109375" style="3" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="3"/>
     <col min="769" max="769" width="4.5703125" style="3" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="3" customWidth="1"/>
     <col min="771" max="771" width="9.140625" style="3"/>
     <col min="772" max="772" width="51.7109375" style="3" customWidth="1"/>
     <col min="773" max="1024" width="9.140625" style="3"/>
     <col min="1025" max="1025" width="4.5703125" style="3" customWidth="1"/>
     <col min="1026" max="1026" width="51.7109375" style="3" customWidth="1"/>
     <col min="1027" max="1027" width="9.140625" style="3"/>
     <col min="1028" max="1028" width="51.7109375" style="3" customWidth="1"/>
@@ -2426,51 +2426,51 @@
       <c r="C7" s="5"/>
       <c r="D7" s="6"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="4"/>
       <c r="B8" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" s="4"/>
       <c r="B9" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="4"/>
       <c r="B10" s="1"/>
       <c r="C10" s="5"/>
       <c r="D10" s="10"/>
     </row>
-    <row r="11" spans="1:24" ht="26.25">
+    <row r="11" spans="1:24" ht="25.5">
       <c r="A11" s="4"/>
       <c r="B11" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="4"/>
       <c r="B12" s="1"/>
       <c r="C12" s="5"/>
       <c r="D12" s="10"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="4"/>
       <c r="B13" s="1"/>
       <c r="C13" s="4"/>
       <c r="D13" s="10"/>
     </row>
     <row r="14" spans="1:24">
       <c r="B14" s="82" t="s">
         <v>81</v>
       </c>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
@@ -2495,67 +2495,68 @@
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6"/>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="80"/>
       <c r="B19" s="80"/>
       <c r="C19" s="80"/>
       <c r="D19" s="80"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S26" sqref="S26:S34"/>
+      <selection activeCell="T26" sqref="T26:T34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="30" customWidth="1"/>
     <col min="2" max="2" width="11" style="30" customWidth="1"/>
     <col min="3" max="4" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="30" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="30" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="30" bestFit="1" customWidth="1"/>
-    <col min="15" max="18" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
-    <col min="19" max="22" width="9.140625" style="30"/>
+    <col min="15" max="19" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="8.28515625" style="30" bestFit="1" customWidth="1"/>
+    <col min="21" max="22" width="9.140625" style="30"/>
     <col min="23" max="23" width="10.85546875" style="30" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="30"/>
     <col min="26" max="26" width="10.5703125" style="30" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="33" customHeight="1">
       <c r="A1" s="81" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="87" t="s">
         <v>59</v>
       </c>
       <c r="C1" s="87"/>
       <c r="D1" s="87"/>
       <c r="E1" s="87"/>
       <c r="F1" s="87"/>
       <c r="G1" s="87"/>
       <c r="H1" s="87"/>
       <c r="I1" s="87"/>
       <c r="J1" s="87"/>
       <c r="K1" s="87"/>
       <c r="L1" s="87"/>
       <c r="M1" s="87"/>
       <c r="N1" s="87"/>
@@ -2762,50 +2763,53 @@
       </c>
       <c r="L6" s="35">
         <v>2337023</v>
       </c>
       <c r="M6" s="35">
         <v>2341901</v>
       </c>
       <c r="N6" s="35">
         <v>2345012</v>
       </c>
       <c r="O6" s="35">
         <v>2348103</v>
       </c>
       <c r="P6" s="35">
         <v>2351424</v>
       </c>
       <c r="Q6" s="76">
         <v>2354736</v>
       </c>
       <c r="R6" s="77">
         <v>2359052</v>
       </c>
       <c r="S6" s="77">
         <v>2362463</v>
       </c>
+      <c r="T6" s="77">
+        <v>2366525</v>
+      </c>
     </row>
     <row r="7" spans="1:26" s="31" customFormat="1">
       <c r="A7" s="69" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="70" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="74">
         <v>269533</v>
       </c>
       <c r="D7" s="61">
         <v>269655</v>
       </c>
       <c r="E7" s="61">
         <v>270075</v>
       </c>
       <c r="F7" s="61">
         <v>270227</v>
       </c>
       <c r="G7" s="61">
         <v>270580</v>
       </c>
       <c r="H7" s="61">
         <v>271019</v>
@@ -2820,50 +2824,53 @@
         <v>272169</v>
       </c>
       <c r="L7" s="61">
         <v>272571</v>
       </c>
       <c r="M7" s="61">
         <v>272611</v>
       </c>
       <c r="N7" s="61">
         <v>272596</v>
       </c>
       <c r="O7" s="61">
         <v>272739</v>
       </c>
       <c r="P7" s="61">
         <v>273029</v>
       </c>
       <c r="Q7" s="76">
         <v>273422</v>
       </c>
       <c r="R7" s="77">
         <v>273881</v>
       </c>
       <c r="S7" s="77">
         <v>274155</v>
+      </c>
+      <c r="T7" s="77">
+        <v>274257</v>
       </c>
       <c r="U7" s="36"/>
       <c r="V7" s="36"/>
       <c r="W7" s="35"/>
       <c r="X7" s="35"/>
       <c r="Y7" s="35"/>
       <c r="Z7" s="35"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="69" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="70" t="s">
         <v>67</v>
       </c>
       <c r="C8" s="74">
         <v>384886</v>
       </c>
       <c r="D8" s="61">
         <v>386516</v>
       </c>
       <c r="E8" s="61">
         <v>387792</v>
       </c>
       <c r="F8" s="61">
@@ -2886,50 +2893,53 @@
       </c>
       <c r="L8" s="61">
         <v>397615</v>
       </c>
       <c r="M8" s="61">
         <v>398765</v>
       </c>
       <c r="N8" s="61">
         <v>399828</v>
       </c>
       <c r="O8" s="61">
         <v>400953</v>
       </c>
       <c r="P8" s="61">
         <v>401900</v>
       </c>
       <c r="Q8" s="76">
         <v>402867</v>
       </c>
       <c r="R8" s="77">
         <v>403720</v>
       </c>
       <c r="S8" s="77">
         <v>404659</v>
       </c>
+      <c r="T8" s="77">
+        <v>405567</v>
+      </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="69" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="70" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="74">
         <v>358637</v>
       </c>
       <c r="D9" s="61">
         <v>358500</v>
       </c>
       <c r="E9" s="61">
         <v>358356</v>
       </c>
       <c r="F9" s="61">
         <v>358412</v>
       </c>
       <c r="G9" s="61">
         <v>358585</v>
       </c>
       <c r="H9" s="61">
         <v>358597</v>
@@ -2945,50 +2955,53 @@
       </c>
       <c r="L9" s="61">
         <v>359487</v>
       </c>
       <c r="M9" s="61">
         <v>359988</v>
       </c>
       <c r="N9" s="61">
         <v>360142</v>
       </c>
       <c r="O9" s="61">
         <v>360392</v>
       </c>
       <c r="P9" s="61">
         <v>360456</v>
       </c>
       <c r="Q9" s="76">
         <v>360568</v>
       </c>
       <c r="R9" s="77">
         <v>360806</v>
       </c>
       <c r="S9" s="77">
         <v>360801</v>
       </c>
+      <c r="T9" s="77">
+        <v>361408</v>
+      </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="69" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="70" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="74">
         <v>338538</v>
       </c>
       <c r="D10" s="61">
         <v>339636</v>
       </c>
       <c r="E10" s="61">
         <v>340121</v>
       </c>
       <c r="F10" s="61">
         <v>340783</v>
       </c>
       <c r="G10" s="61">
         <v>341582</v>
       </c>
       <c r="H10" s="61">
         <v>342459</v>
@@ -3004,50 +3017,53 @@
       </c>
       <c r="L10" s="61">
         <v>346868</v>
       </c>
       <c r="M10" s="61">
         <v>347643</v>
       </c>
       <c r="N10" s="61">
         <v>347927</v>
       </c>
       <c r="O10" s="61">
         <v>348491</v>
       </c>
       <c r="P10" s="61">
         <v>349022</v>
       </c>
       <c r="Q10" s="76">
         <v>349503</v>
       </c>
       <c r="R10" s="77">
         <v>350329</v>
       </c>
       <c r="S10" s="77">
         <v>350818</v>
       </c>
+      <c r="T10" s="77">
+        <v>351648</v>
+      </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="69" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="70" t="s">
         <v>73</v>
       </c>
       <c r="C11" s="74">
         <v>200067</v>
       </c>
       <c r="D11" s="61">
         <v>200114</v>
       </c>
       <c r="E11" s="61">
         <v>199671</v>
       </c>
       <c r="F11" s="61">
         <v>199630</v>
       </c>
       <c r="G11" s="61">
         <v>199421</v>
       </c>
       <c r="H11" s="61">
         <v>199433</v>
@@ -3063,50 +3079,53 @@
       </c>
       <c r="L11" s="61">
         <v>199065</v>
       </c>
       <c r="M11" s="61">
         <v>199082</v>
       </c>
       <c r="N11" s="61">
         <v>199007</v>
       </c>
       <c r="O11" s="61">
         <v>198881</v>
       </c>
       <c r="P11" s="61">
         <v>198785</v>
       </c>
       <c r="Q11" s="76">
         <v>198512</v>
       </c>
       <c r="R11" s="77">
         <v>198447</v>
       </c>
       <c r="S11" s="77">
         <v>198421</v>
       </c>
+      <c r="T11" s="77">
+        <v>198522</v>
+      </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="69" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="70" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="74">
         <v>251873</v>
       </c>
       <c r="D12" s="61">
         <v>251836</v>
       </c>
       <c r="E12" s="61">
         <v>252022</v>
       </c>
       <c r="F12" s="61">
         <v>252386</v>
       </c>
       <c r="G12" s="61">
         <v>252777</v>
       </c>
       <c r="H12" s="61">
         <v>253123</v>
@@ -3122,50 +3141,53 @@
       </c>
       <c r="L12" s="61">
         <v>254338</v>
       </c>
       <c r="M12" s="61">
         <v>254702</v>
       </c>
       <c r="N12" s="61">
         <v>254984</v>
       </c>
       <c r="O12" s="61">
         <v>255078</v>
       </c>
       <c r="P12" s="61">
         <v>255113</v>
       </c>
       <c r="Q12" s="76">
         <v>255147</v>
       </c>
       <c r="R12" s="77">
         <v>255347</v>
       </c>
       <c r="S12" s="77">
         <v>255463</v>
       </c>
+      <c r="T12" s="77">
+        <v>255622</v>
+      </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="69" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>77</v>
       </c>
       <c r="C13" s="74">
         <v>222325</v>
       </c>
       <c r="D13" s="61">
         <v>224461</v>
       </c>
       <c r="E13" s="61">
         <v>226039</v>
       </c>
       <c r="F13" s="61">
         <v>227597</v>
       </c>
       <c r="G13" s="61">
         <v>228908</v>
       </c>
       <c r="H13" s="61">
         <v>230012</v>
@@ -3181,50 +3203,53 @@
       </c>
       <c r="L13" s="61">
         <v>236676</v>
       </c>
       <c r="M13" s="61">
         <v>238173</v>
       </c>
       <c r="N13" s="61">
         <v>239231</v>
       </c>
       <c r="O13" s="61">
         <v>240049</v>
       </c>
       <c r="P13" s="61">
         <v>241297</v>
       </c>
       <c r="Q13" s="76">
         <v>242444</v>
       </c>
       <c r="R13" s="77">
         <v>243811</v>
       </c>
       <c r="S13" s="77">
         <v>244939</v>
       </c>
+      <c r="T13" s="77">
+        <v>245927</v>
+      </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="71" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="72" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="75">
         <v>266196</v>
       </c>
       <c r="D14" s="62">
         <v>266495</v>
       </c>
       <c r="E14" s="62">
         <v>266800</v>
       </c>
       <c r="F14" s="62">
         <v>267169</v>
       </c>
       <c r="G14" s="62">
         <v>267612</v>
       </c>
       <c r="H14" s="62">
         <v>268222</v>
@@ -3239,50 +3264,53 @@
         <v>269763</v>
       </c>
       <c r="L14" s="62">
         <v>270403</v>
       </c>
       <c r="M14" s="62">
         <v>270937</v>
       </c>
       <c r="N14" s="62">
         <v>271297</v>
       </c>
       <c r="O14" s="62">
         <v>271520</v>
       </c>
       <c r="P14" s="62">
         <v>271822</v>
       </c>
       <c r="Q14" s="78">
         <v>272273</v>
       </c>
       <c r="R14" s="79">
         <v>272711</v>
       </c>
       <c r="S14" s="79">
         <v>273207</v>
+      </c>
+      <c r="T14" s="79">
+        <v>273574</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" s="93" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="93"/>
       <c r="D15" s="93"/>
       <c r="E15" s="93"/>
       <c r="F15" s="93"/>
       <c r="G15" s="93"/>
       <c r="H15" s="93"/>
       <c r="I15" s="93"/>
       <c r="J15" s="93"/>
       <c r="K15" s="93"/>
       <c r="L15" s="93"/>
       <c r="M15" s="93"/>
       <c r="N15" s="93"/>
       <c r="O15" s="93"/>
       <c r="P15" s="93"/>
       <c r="Q15" s="93"/>
       <c r="R15" s="93"/>
       <c r="S15" s="93"/>
       <c r="T15" s="93"/>
       <c r="U15" s="93"/>
@@ -3328,50 +3356,53 @@
       </c>
       <c r="L16" s="35">
         <v>1087731</v>
       </c>
       <c r="M16" s="35">
         <v>1090100</v>
       </c>
       <c r="N16" s="35">
         <v>1091510</v>
       </c>
       <c r="O16" s="35">
         <v>1092870</v>
       </c>
       <c r="P16" s="35">
         <v>1094281</v>
       </c>
       <c r="Q16" s="76">
         <v>1095775</v>
       </c>
       <c r="R16" s="77">
         <v>1097609</v>
       </c>
       <c r="S16" s="77">
         <v>1099339</v>
       </c>
+      <c r="T16" s="77">
+        <v>1101136</v>
+      </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="69" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="70" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="74">
         <v>122388</v>
       </c>
       <c r="D17" s="63">
         <v>122520</v>
       </c>
       <c r="E17" s="63">
         <v>122743</v>
       </c>
       <c r="F17" s="63">
         <v>122797</v>
       </c>
       <c r="G17" s="63">
         <v>122940</v>
       </c>
       <c r="H17" s="63">
         <v>123155</v>
@@ -3387,50 +3418,53 @@
       </c>
       <c r="L17" s="63">
         <v>123876</v>
       </c>
       <c r="M17" s="63">
         <v>123879</v>
       </c>
       <c r="N17" s="63">
         <v>123819</v>
       </c>
       <c r="O17" s="61">
         <v>123883</v>
       </c>
       <c r="P17" s="61">
         <v>124059</v>
       </c>
       <c r="Q17" s="76">
         <v>124236</v>
       </c>
       <c r="R17" s="77">
         <v>124368</v>
       </c>
       <c r="S17" s="77">
         <v>124475</v>
       </c>
+      <c r="T17" s="77">
+        <v>124485</v>
+      </c>
       <c r="U17" s="83"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="69" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="70" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="74">
         <v>184127</v>
       </c>
       <c r="D18" s="63">
         <v>184917</v>
       </c>
       <c r="E18" s="63">
         <v>185569</v>
       </c>
       <c r="F18" s="63">
         <v>186496</v>
       </c>
       <c r="G18" s="63">
         <v>187167</v>
       </c>
       <c r="H18" s="63">
@@ -3447,50 +3481,53 @@
       </c>
       <c r="L18" s="63">
         <v>190590</v>
       </c>
       <c r="M18" s="63">
         <v>191194</v>
       </c>
       <c r="N18" s="63">
         <v>191737</v>
       </c>
       <c r="O18" s="61">
         <v>192323</v>
       </c>
       <c r="P18" s="61">
         <v>192790</v>
       </c>
       <c r="Q18" s="76">
         <v>193269</v>
       </c>
       <c r="R18" s="77">
         <v>193659</v>
       </c>
       <c r="S18" s="77">
         <v>194155</v>
       </c>
+      <c r="T18" s="77">
+        <v>194629</v>
+      </c>
       <c r="U18" s="83"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="69" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="70" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="74">
         <v>162008</v>
       </c>
       <c r="D19" s="63">
         <v>161931</v>
       </c>
       <c r="E19" s="63">
         <v>161912</v>
       </c>
       <c r="F19" s="63">
         <v>161938</v>
       </c>
       <c r="G19" s="63">
         <v>162065</v>
       </c>
       <c r="H19" s="63">
@@ -3507,50 +3544,53 @@
       </c>
       <c r="L19" s="63">
         <v>162360</v>
       </c>
       <c r="M19" s="63">
         <v>162676</v>
       </c>
       <c r="N19" s="63">
         <v>162811</v>
       </c>
       <c r="O19" s="61">
         <v>162902</v>
       </c>
       <c r="P19" s="61">
         <v>162902</v>
       </c>
       <c r="Q19" s="76">
         <v>162953</v>
       </c>
       <c r="R19" s="77">
         <v>163045</v>
       </c>
       <c r="S19" s="77">
         <v>163031</v>
       </c>
+      <c r="T19" s="77">
+        <v>163322</v>
+      </c>
       <c r="U19" s="83"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="69" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="70" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="74">
         <v>154039</v>
       </c>
       <c r="D20" s="63">
         <v>154509</v>
       </c>
       <c r="E20" s="63">
         <v>154747</v>
       </c>
       <c r="F20" s="63">
         <v>155042</v>
       </c>
       <c r="G20" s="63">
         <v>155431</v>
       </c>
       <c r="H20" s="63">
@@ -3567,50 +3607,53 @@
       </c>
       <c r="L20" s="63">
         <v>157722</v>
       </c>
       <c r="M20" s="63">
         <v>158065</v>
       </c>
       <c r="N20" s="63">
         <v>158201</v>
       </c>
       <c r="O20" s="61">
         <v>158390</v>
       </c>
       <c r="P20" s="61">
         <v>158627</v>
       </c>
       <c r="Q20" s="76">
         <v>158854</v>
       </c>
       <c r="R20" s="77">
         <v>159251</v>
       </c>
       <c r="S20" s="77">
         <v>159528</v>
       </c>
+      <c r="T20" s="77">
+        <v>159862</v>
+      </c>
       <c r="U20" s="83"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="69" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="70" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="74">
         <v>93258</v>
       </c>
       <c r="D21" s="63">
         <v>93289</v>
       </c>
       <c r="E21" s="63">
         <v>93066</v>
       </c>
       <c r="F21" s="63">
         <v>93022</v>
       </c>
       <c r="G21" s="63">
         <v>92924</v>
       </c>
       <c r="H21" s="63">
@@ -3627,50 +3670,53 @@
       </c>
       <c r="L21" s="63">
         <v>92602</v>
       </c>
       <c r="M21" s="63">
         <v>92615</v>
       </c>
       <c r="N21" s="63">
         <v>92563</v>
       </c>
       <c r="O21" s="61">
         <v>92507</v>
       </c>
       <c r="P21" s="61">
         <v>92473</v>
       </c>
       <c r="Q21" s="76">
         <v>92328</v>
       </c>
       <c r="R21" s="77">
         <v>92257</v>
       </c>
       <c r="S21" s="77">
         <v>92272</v>
       </c>
+      <c r="T21" s="77">
+        <v>92297</v>
+      </c>
       <c r="U21" s="83"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="69" t="s">
         <v>74</v>
       </c>
       <c r="B22" s="70" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="74">
         <v>120827</v>
       </c>
       <c r="D22" s="63">
         <v>120743</v>
       </c>
       <c r="E22" s="63">
         <v>120834</v>
       </c>
       <c r="F22" s="63">
         <v>121000</v>
       </c>
       <c r="G22" s="63">
         <v>121173</v>
       </c>
       <c r="H22" s="63">
@@ -3687,50 +3733,53 @@
       </c>
       <c r="L22" s="63">
         <v>121902</v>
       </c>
       <c r="M22" s="63">
         <v>122072</v>
       </c>
       <c r="N22" s="63">
         <v>122175</v>
       </c>
       <c r="O22" s="61">
         <v>122226</v>
       </c>
       <c r="P22" s="61">
         <v>122235</v>
       </c>
       <c r="Q22" s="76">
         <v>122193</v>
       </c>
       <c r="R22" s="77">
         <v>122277</v>
       </c>
       <c r="S22" s="77">
         <v>122297</v>
       </c>
+      <c r="T22" s="77">
+        <v>122338</v>
+      </c>
       <c r="U22" s="83"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="69" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="70" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="74">
         <v>103267</v>
       </c>
       <c r="D23" s="65">
         <v>104168</v>
       </c>
       <c r="E23" s="65">
         <v>104919</v>
       </c>
       <c r="F23" s="65">
         <v>105718</v>
       </c>
       <c r="G23" s="65">
         <v>106434</v>
       </c>
       <c r="H23" s="65">
@@ -3747,50 +3796,53 @@
       </c>
       <c r="L23" s="65">
         <v>110201</v>
       </c>
       <c r="M23" s="65">
         <v>110855</v>
       </c>
       <c r="N23" s="65">
         <v>111323</v>
       </c>
       <c r="O23" s="61">
         <v>111708</v>
       </c>
       <c r="P23" s="61">
         <v>112204</v>
       </c>
       <c r="Q23" s="76">
         <v>112742</v>
       </c>
       <c r="R23" s="77">
         <v>113374</v>
       </c>
       <c r="S23" s="77">
         <v>113970</v>
       </c>
+      <c r="T23" s="77">
+        <v>114442</v>
+      </c>
       <c r="U23" s="83"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="71" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="72" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="75">
         <v>126481</v>
       </c>
       <c r="D24" s="67">
         <v>126570</v>
       </c>
       <c r="E24" s="67">
         <v>126692</v>
       </c>
       <c r="F24" s="67">
         <v>126903</v>
       </c>
       <c r="G24" s="67">
         <v>127108</v>
       </c>
       <c r="H24" s="67">
@@ -3806,50 +3858,53 @@
         <v>128153</v>
       </c>
       <c r="L24" s="67">
         <v>128478</v>
       </c>
       <c r="M24" s="67">
         <v>128744</v>
       </c>
       <c r="N24" s="67">
         <v>128881</v>
       </c>
       <c r="O24" s="62">
         <v>128931</v>
       </c>
       <c r="P24" s="62">
         <v>128991</v>
       </c>
       <c r="Q24" s="78">
         <v>129200</v>
       </c>
       <c r="R24" s="79">
         <v>129378</v>
       </c>
       <c r="S24" s="79">
         <v>129611</v>
+      </c>
+      <c r="T24" s="79">
+        <v>129761</v>
       </c>
       <c r="U24" s="83"/>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" s="90" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="90"/>
       <c r="D25" s="90"/>
       <c r="E25" s="90"/>
       <c r="F25" s="90"/>
       <c r="G25" s="90"/>
       <c r="H25" s="90"/>
       <c r="I25" s="90"/>
       <c r="J25" s="90"/>
       <c r="K25" s="90"/>
       <c r="L25" s="90"/>
       <c r="M25" s="90"/>
       <c r="N25" s="90"/>
       <c r="O25" s="90"/>
       <c r="P25" s="90"/>
       <c r="Q25" s="90"/>
       <c r="R25" s="90"/>
       <c r="S25" s="90"/>
       <c r="T25" s="90"/>
@@ -3896,50 +3951,53 @@
       </c>
       <c r="L26" s="46">
         <v>1249292</v>
       </c>
       <c r="M26" s="35">
         <v>1251801</v>
       </c>
       <c r="N26" s="35">
         <v>1253502</v>
       </c>
       <c r="O26" s="35">
         <v>1255233</v>
       </c>
       <c r="P26" s="35">
         <v>1257143</v>
       </c>
       <c r="Q26" s="77">
         <v>1258961</v>
       </c>
       <c r="R26" s="77">
         <v>1261443</v>
       </c>
       <c r="S26" s="77">
         <v>1263124</v>
       </c>
+      <c r="T26" s="77">
+        <v>1265389</v>
+      </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="69" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="70" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="74">
         <v>147145</v>
       </c>
       <c r="D27" s="63">
         <v>147135</v>
       </c>
       <c r="E27" s="63">
         <v>147332</v>
       </c>
       <c r="F27" s="63">
         <v>147430</v>
       </c>
       <c r="G27" s="63">
         <v>147640</v>
       </c>
       <c r="H27" s="63">
         <v>147864</v>
@@ -3955,50 +4013,53 @@
       </c>
       <c r="L27" s="63">
         <v>148695</v>
       </c>
       <c r="M27" s="63">
         <v>148732</v>
       </c>
       <c r="N27" s="63">
         <v>148777</v>
       </c>
       <c r="O27" s="61">
         <v>148856</v>
       </c>
       <c r="P27" s="61">
         <v>148970</v>
       </c>
       <c r="Q27" s="77">
         <v>149186</v>
       </c>
       <c r="R27" s="77">
         <v>149513</v>
       </c>
       <c r="S27" s="77">
         <v>149680</v>
       </c>
+      <c r="T27" s="77">
+        <v>149772</v>
+      </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="69" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="70" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="74">
         <v>200759</v>
       </c>
       <c r="D28" s="63">
         <v>201599</v>
       </c>
       <c r="E28" s="63">
         <v>202223</v>
       </c>
       <c r="F28" s="63">
         <v>203065</v>
       </c>
       <c r="G28" s="63">
         <v>203439</v>
       </c>
       <c r="H28" s="63">
         <v>204100</v>
@@ -4014,50 +4075,53 @@
       </c>
       <c r="L28" s="63">
         <v>207025</v>
       </c>
       <c r="M28" s="63">
         <v>207571</v>
       </c>
       <c r="N28" s="63">
         <v>208091</v>
       </c>
       <c r="O28" s="61">
         <v>208630</v>
       </c>
       <c r="P28" s="61">
         <v>209110</v>
       </c>
       <c r="Q28" s="77">
         <v>209598</v>
       </c>
       <c r="R28" s="77">
         <v>210061</v>
       </c>
       <c r="S28" s="77">
         <v>210504</v>
       </c>
+      <c r="T28" s="77">
+        <v>210938</v>
+      </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="69" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="70" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="74">
         <v>196629</v>
       </c>
       <c r="D29" s="63">
         <v>196569</v>
       </c>
       <c r="E29" s="63">
         <v>196444</v>
       </c>
       <c r="F29" s="63">
         <v>196474</v>
       </c>
       <c r="G29" s="63">
         <v>196520</v>
       </c>
       <c r="H29" s="63">
         <v>196552</v>
@@ -4073,50 +4137,53 @@
       </c>
       <c r="L29" s="63">
         <v>197127</v>
       </c>
       <c r="M29" s="63">
         <v>197312</v>
       </c>
       <c r="N29" s="63">
         <v>197331</v>
       </c>
       <c r="O29" s="61">
         <v>197490</v>
       </c>
       <c r="P29" s="61">
         <v>197554</v>
       </c>
       <c r="Q29" s="77">
         <v>197615</v>
       </c>
       <c r="R29" s="77">
         <v>197761</v>
       </c>
       <c r="S29" s="77">
         <v>197770</v>
       </c>
+      <c r="T29" s="77">
+        <v>198086</v>
+      </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="69" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="70" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="74">
         <v>184499</v>
       </c>
       <c r="D30" s="63">
         <v>185127</v>
       </c>
       <c r="E30" s="63">
         <v>185374</v>
       </c>
       <c r="F30" s="63">
         <v>185741</v>
       </c>
       <c r="G30" s="63">
         <v>186151</v>
       </c>
       <c r="H30" s="63">
         <v>186582</v>
@@ -4132,50 +4199,53 @@
       </c>
       <c r="L30" s="63">
         <v>189146</v>
       </c>
       <c r="M30" s="63">
         <v>189578</v>
       </c>
       <c r="N30" s="63">
         <v>189726</v>
       </c>
       <c r="O30" s="61">
         <v>190101</v>
       </c>
       <c r="P30" s="61">
         <v>190395</v>
       </c>
       <c r="Q30" s="77">
         <v>190649</v>
       </c>
       <c r="R30" s="77">
         <v>191078</v>
       </c>
       <c r="S30" s="77">
         <v>191290</v>
       </c>
+      <c r="T30" s="77">
+        <v>191786</v>
+      </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="69" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="70" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="74">
         <v>106809</v>
       </c>
       <c r="D31" s="63">
         <v>106825</v>
       </c>
       <c r="E31" s="63">
         <v>106605</v>
       </c>
       <c r="F31" s="63">
         <v>106608</v>
       </c>
       <c r="G31" s="63">
         <v>106497</v>
       </c>
       <c r="H31" s="63">
         <v>106495</v>
@@ -4191,50 +4261,53 @@
       </c>
       <c r="L31" s="63">
         <v>106463</v>
       </c>
       <c r="M31" s="63">
         <v>106467</v>
       </c>
       <c r="N31" s="63">
         <v>106444</v>
       </c>
       <c r="O31" s="61">
         <v>106374</v>
       </c>
       <c r="P31" s="61">
         <v>106312</v>
       </c>
       <c r="Q31" s="77">
         <v>106184</v>
       </c>
       <c r="R31" s="77">
         <v>106190</v>
       </c>
       <c r="S31" s="77">
         <v>106149</v>
       </c>
+      <c r="T31" s="77">
+        <v>106225</v>
+      </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="69" t="s">
         <v>74</v>
       </c>
       <c r="B32" s="70" t="s">
         <v>75</v>
       </c>
       <c r="C32" s="74">
         <v>131046</v>
       </c>
       <c r="D32" s="63">
         <v>131093</v>
       </c>
       <c r="E32" s="63">
         <v>131188</v>
       </c>
       <c r="F32" s="63">
         <v>131386</v>
       </c>
       <c r="G32" s="63">
         <v>131604</v>
       </c>
       <c r="H32" s="63">
         <v>131769</v>
@@ -4250,50 +4323,53 @@
       </c>
       <c r="L32" s="63">
         <v>132436</v>
       </c>
       <c r="M32" s="63">
         <v>132630</v>
       </c>
       <c r="N32" s="63">
         <v>132809</v>
       </c>
       <c r="O32" s="61">
         <v>132852</v>
       </c>
       <c r="P32" s="61">
         <v>132878</v>
       </c>
       <c r="Q32" s="77">
         <v>132954</v>
       </c>
       <c r="R32" s="77">
         <v>133070</v>
       </c>
       <c r="S32" s="77">
         <v>133166</v>
       </c>
+      <c r="T32" s="77">
+        <v>133284</v>
+      </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="69" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="70" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="74">
         <v>119058</v>
       </c>
       <c r="D33" s="65">
         <v>120293</v>
       </c>
       <c r="E33" s="65">
         <v>121120</v>
       </c>
       <c r="F33" s="65">
         <v>121879</v>
       </c>
       <c r="G33" s="65">
         <v>122474</v>
       </c>
       <c r="H33" s="65">
         <v>123007</v>
@@ -4309,50 +4385,53 @@
       </c>
       <c r="L33" s="65">
         <v>126475</v>
       </c>
       <c r="M33" s="65">
         <v>127318</v>
       </c>
       <c r="N33" s="65">
         <v>127908</v>
       </c>
       <c r="O33" s="61">
         <v>128341</v>
       </c>
       <c r="P33" s="61">
         <v>129093</v>
       </c>
       <c r="Q33" s="77">
         <v>129702</v>
       </c>
       <c r="R33" s="77">
         <v>130437</v>
       </c>
       <c r="S33" s="77">
         <v>130969</v>
       </c>
+      <c r="T33" s="77">
+        <v>131485</v>
+      </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="71" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="72" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="75">
         <v>139715</v>
       </c>
       <c r="D34" s="67">
         <v>139925</v>
       </c>
       <c r="E34" s="67">
         <v>140108</v>
       </c>
       <c r="F34" s="67">
         <v>140266</v>
       </c>
       <c r="G34" s="67">
         <v>140504</v>
       </c>
       <c r="H34" s="67">
         <v>140799</v>
@@ -4367,50 +4446,53 @@
         <v>141610</v>
       </c>
       <c r="L34" s="67">
         <v>141925</v>
       </c>
       <c r="M34" s="67">
         <v>142193</v>
       </c>
       <c r="N34" s="67">
         <v>142416</v>
       </c>
       <c r="O34" s="62">
         <v>142589</v>
       </c>
       <c r="P34" s="62">
         <v>142831</v>
       </c>
       <c r="Q34" s="79">
         <v>143073</v>
       </c>
       <c r="R34" s="79">
         <v>143333</v>
       </c>
       <c r="S34" s="79">
         <v>143596</v>
+      </c>
+      <c r="T34" s="79">
+        <v>143813</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="54" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="54" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:26" ht="15" customHeight="1">
       <c r="B41" s="60"/>
       <c r="C41" s="60"/>
       <c r="D41" s="60"/>
       <c r="E41" s="60"/>
       <c r="F41" s="60"/>
       <c r="G41" s="60"/>
       <c r="H41" s="60"/>
       <c r="I41" s="60"/>
       <c r="J41" s="60"/>
       <c r="K41" s="60"/>
       <c r="L41" s="60"/>
       <c r="M41" s="60"/>