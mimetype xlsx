--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -1002,51 +1002,51 @@
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -1082,53 +1082,50 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -1155,141 +1152,149 @@
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="26" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="26" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...12 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="41" fillId="0" borderId="0" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="37">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="35"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
@@ -1605,51 +1610,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305784/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="92.7109375" style="16" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="16"/>
     <col min="257" max="257" width="44.28515625" style="16" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="16" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="16"/>
     <col min="513" max="513" width="44.28515625" style="16" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="16" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="16"/>
     <col min="769" max="769" width="44.28515625" style="16" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="16" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="16"/>
     <col min="1025" max="1025" width="44.28515625" style="16" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="16" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="16"/>
     <col min="1281" max="1281" width="44.28515625" style="16" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="16" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="16"/>
     <col min="1537" max="1537" width="44.28515625" style="16" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="16" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="16"/>
@@ -1805,52 +1810,52 @@
     <col min="14339" max="14592" width="9.140625" style="16"/>
     <col min="14593" max="14593" width="44.28515625" style="16" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="16" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="16"/>
     <col min="14849" max="14849" width="44.28515625" style="16" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="16" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="16"/>
     <col min="15105" max="15105" width="44.28515625" style="16" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="16" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="16"/>
     <col min="15361" max="15361" width="44.28515625" style="16" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="16" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="16"/>
     <col min="15617" max="15617" width="44.28515625" style="16" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="16" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="16"/>
     <col min="15873" max="15873" width="44.28515625" style="16" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="16" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="16"/>
     <col min="16129" max="16129" width="44.28515625" style="16" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="16" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" customHeight="1">
-      <c r="A1" s="84"/>
-      <c r="B1" s="84"/>
+      <c r="A1" s="73"/>
+      <c r="B1" s="73"/>
       <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="18">
         <v>611101</v>
       </c>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" ht="13.5" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" ht="15" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="19" t="s">
@@ -1931,95 +1936,95 @@
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="16" spans="1:3" s="57" customFormat="1">
-      <c r="A16" s="55" t="s">
+    <row r="16" spans="1:3" s="56" customFormat="1">
+      <c r="A16" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="56">
-[...4 lines deleted...]
-      <c r="A17" s="55" t="s">
+      <c r="B16" s="55">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="56" customFormat="1">
+      <c r="A17" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="56">
-        <v>46244</v>
+      <c r="B17" s="55">
+        <v>46275</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="59" t="s">
+      <c r="B21" s="58" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="26"/>
       <c r="B22" s="26"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="26"/>
       <c r="B23" s="26"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="26"/>
       <c r="B24" s="26"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="26"/>
       <c r="B25" s="26"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="26"/>
       <c r="B26" s="26"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="26"/>
@@ -2447,2172 +2452,2243 @@
       <c r="B10" s="1"/>
       <c r="C10" s="5"/>
       <c r="D10" s="10"/>
     </row>
     <row r="11" spans="1:24" ht="25.5">
       <c r="A11" s="4"/>
       <c r="B11" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="4"/>
       <c r="B12" s="1"/>
       <c r="C12" s="5"/>
       <c r="D12" s="10"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="4"/>
       <c r="B13" s="1"/>
       <c r="C13" s="4"/>
       <c r="D13" s="10"/>
     </row>
     <row r="14" spans="1:24">
-      <c r="B14" s="82" t="s">
+      <c r="B14" s="72" t="s">
         <v>81</v>
       </c>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" s="6"/>
       <c r="B15" s="8"/>
       <c r="C15" s="6"/>
       <c r="D15" s="8"/>
       <c r="X15" s="11"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6"/>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6"/>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="80"/>
-[...2 lines deleted...]
-      <c r="D19" s="80"/>
+      <c r="A19" s="70"/>
+      <c r="B19" s="70"/>
+      <c r="C19" s="70"/>
+      <c r="D19" s="70"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T26" sqref="T26:T34"/>
+      <selection activeCell="F43" sqref="F43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="30" customWidth="1"/>
     <col min="2" max="2" width="11" style="30" customWidth="1"/>
     <col min="3" max="4" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="30" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="30" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="30" bestFit="1" customWidth="1"/>
     <col min="15" max="19" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="30" bestFit="1" customWidth="1"/>
-    <col min="21" max="22" width="9.140625" style="30"/>
+    <col min="21" max="21" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" style="30"/>
     <col min="23" max="23" width="10.85546875" style="30" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="30"/>
     <col min="26" max="26" width="10.5703125" style="30" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="33" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="71" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="87" t="s">
+      <c r="B1" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="C1" s="87"/>
-[...22 lines deleted...]
-      <c r="Z1" s="87"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="76"/>
+      <c r="X1" s="76"/>
+      <c r="Y1" s="76"/>
+      <c r="Z1" s="76"/>
     </row>
     <row r="2" spans="1:26" ht="14.25" customHeight="1">
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="Y2" s="31"/>
     </row>
     <row r="3" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A3" s="85" t="s">
+      <c r="A3" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="96"/>
-      <c r="C3" s="94">
+      <c r="B3" s="85"/>
+      <c r="C3" s="83">
         <v>2025</v>
       </c>
-      <c r="D3" s="95"/>
-[...10 lines deleted...]
-      <c r="O3" s="88">
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
+      <c r="I3" s="84"/>
+      <c r="J3" s="84"/>
+      <c r="K3" s="84"/>
+      <c r="L3" s="84"/>
+      <c r="M3" s="84"/>
+      <c r="N3" s="84"/>
+      <c r="O3" s="77">
         <v>2026</v>
       </c>
-      <c r="P3" s="89"/>
-[...9 lines deleted...]
-      <c r="Z3" s="89"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="78"/>
+      <c r="W3" s="78"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+      <c r="Z3" s="78"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="86"/>
-[...1 lines deleted...]
-      <c r="C4" s="52" t="s">
+      <c r="A4" s="75"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="D4" s="53" t="s">
+      <c r="D4" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="53" t="s">
+      <c r="E4" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="F4" s="52" t="s">
+      <c r="F4" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="G4" s="48" t="s">
+      <c r="G4" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="H4" s="48" t="s">
+      <c r="H4" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="I4" s="48" t="s">
+      <c r="I4" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="J4" s="48" t="s">
+      <c r="J4" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="K4" s="49" t="s">
+      <c r="K4" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="49" t="s">
+      <c r="L4" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="M4" s="50" t="s">
+      <c r="M4" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="N4" s="51" t="s">
+      <c r="N4" s="50" t="s">
         <v>51</v>
       </c>
-      <c r="O4" s="47" t="s">
+      <c r="O4" s="46" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="34" t="s">
         <v>43</v>
       </c>
       <c r="Q4" s="34" t="s">
         <v>44</v>
       </c>
       <c r="R4" s="34" t="s">
         <v>53</v>
       </c>
-      <c r="S4" s="48" t="s">
+      <c r="S4" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="T4" s="48" t="s">
+      <c r="T4" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="U4" s="48" t="s">
+      <c r="U4" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="V4" s="48" t="s">
+      <c r="V4" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="W4" s="49" t="s">
+      <c r="W4" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="X4" s="49" t="s">
+      <c r="X4" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="Y4" s="58" t="s">
+      <c r="Y4" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="Z4" s="48" t="s">
+      <c r="Z4" s="47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:26">
-      <c r="B5" s="91" t="s">
+      <c r="B5" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="91"/>
-[...22 lines deleted...]
-      <c r="Z5" s="92"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="80"/>
+      <c r="K5" s="80"/>
+      <c r="L5" s="80"/>
+      <c r="M5" s="80"/>
+      <c r="N5" s="80"/>
+      <c r="O5" s="80"/>
+      <c r="P5" s="80"/>
+      <c r="Q5" s="80"/>
+      <c r="R5" s="80"/>
+      <c r="S5" s="80"/>
+      <c r="T5" s="80"/>
+      <c r="U5" s="80"/>
+      <c r="V5" s="80"/>
+      <c r="W5" s="80"/>
+      <c r="X5" s="80"/>
+      <c r="Y5" s="80"/>
+      <c r="Z5" s="81"/>
     </row>
     <row r="6" spans="1:26">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="69" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="38" t="s">
+      <c r="B6" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="74">
+      <c r="C6" s="87">
         <v>2292055</v>
       </c>
-      <c r="D6" s="35">
+      <c r="D6" s="88">
         <v>2297491</v>
       </c>
-      <c r="E6" s="35">
+      <c r="E6" s="88">
         <v>2300876</v>
       </c>
-      <c r="F6" s="35">
+      <c r="F6" s="88">
         <v>2305765</v>
       </c>
-      <c r="G6" s="37">
+      <c r="G6" s="89">
         <v>2310071</v>
       </c>
-      <c r="H6" s="35">
+      <c r="H6" s="88">
         <v>2314929</v>
       </c>
-      <c r="I6" s="35">
+      <c r="I6" s="88">
         <v>2319893</v>
       </c>
-      <c r="J6" s="35">
+      <c r="J6" s="88">
         <v>2325485</v>
       </c>
-      <c r="K6" s="35">
+      <c r="K6" s="88">
         <v>2332397</v>
       </c>
-      <c r="L6" s="35">
+      <c r="L6" s="88">
         <v>2337023</v>
       </c>
-      <c r="M6" s="35">
+      <c r="M6" s="88">
         <v>2341901</v>
       </c>
-      <c r="N6" s="35">
+      <c r="N6" s="88">
         <v>2345012</v>
       </c>
-      <c r="O6" s="35">
+      <c r="O6" s="88">
         <v>2348103</v>
       </c>
-      <c r="P6" s="35">
+      <c r="P6" s="88">
         <v>2351424</v>
       </c>
-      <c r="Q6" s="76">
+      <c r="Q6" s="90">
         <v>2354736</v>
       </c>
-      <c r="R6" s="77">
+      <c r="R6" s="91">
         <v>2359052</v>
       </c>
-      <c r="S6" s="77">
+      <c r="S6" s="91">
         <v>2362463</v>
       </c>
-      <c r="T6" s="77">
+      <c r="T6" s="91">
         <v>2366525</v>
       </c>
+      <c r="U6" s="91">
+        <v>2373772</v>
+      </c>
     </row>
     <row r="7" spans="1:26" s="31" customFormat="1">
-      <c r="A7" s="69" t="s">
+      <c r="A7" s="65" t="s">
         <v>64</v>
       </c>
-      <c r="B7" s="70" t="s">
+      <c r="B7" s="66" t="s">
         <v>65</v>
       </c>
-      <c r="C7" s="74">
+      <c r="C7" s="87">
         <v>269533</v>
       </c>
-      <c r="D7" s="61">
+      <c r="D7" s="60">
         <v>269655</v>
       </c>
-      <c r="E7" s="61">
+      <c r="E7" s="60">
         <v>270075</v>
       </c>
-      <c r="F7" s="61">
+      <c r="F7" s="60">
         <v>270227</v>
       </c>
-      <c r="G7" s="61">
+      <c r="G7" s="60">
         <v>270580</v>
       </c>
-      <c r="H7" s="61">
+      <c r="H7" s="60">
         <v>271019</v>
       </c>
-      <c r="I7" s="61">
+      <c r="I7" s="60">
         <v>271429</v>
       </c>
-      <c r="J7" s="61">
+      <c r="J7" s="60">
         <v>271807</v>
       </c>
-      <c r="K7" s="61">
+      <c r="K7" s="60">
         <v>272169</v>
       </c>
-      <c r="L7" s="61">
+      <c r="L7" s="60">
         <v>272571</v>
       </c>
-      <c r="M7" s="61">
+      <c r="M7" s="60">
         <v>272611</v>
       </c>
-      <c r="N7" s="61">
+      <c r="N7" s="60">
         <v>272596</v>
       </c>
-      <c r="O7" s="61">
+      <c r="O7" s="60">
         <v>272739</v>
       </c>
-      <c r="P7" s="61">
+      <c r="P7" s="60">
         <v>273029</v>
       </c>
-      <c r="Q7" s="76">
+      <c r="Q7" s="90">
         <v>273422</v>
       </c>
-      <c r="R7" s="77">
+      <c r="R7" s="91">
         <v>273881</v>
       </c>
-      <c r="S7" s="77">
+      <c r="S7" s="91">
         <v>274155</v>
       </c>
-      <c r="T7" s="77">
+      <c r="T7" s="91">
         <v>274257</v>
       </c>
-      <c r="U7" s="36"/>
-[...1 lines deleted...]
-      <c r="W7" s="35"/>
+      <c r="U7" s="91">
+        <v>274597</v>
+      </c>
       <c r="X7" s="35"/>
       <c r="Y7" s="35"/>
       <c r="Z7" s="35"/>
     </row>
     <row r="8" spans="1:26">
-      <c r="A8" s="69" t="s">
+      <c r="A8" s="65" t="s">
         <v>66</v>
       </c>
-      <c r="B8" s="70" t="s">
+      <c r="B8" s="66" t="s">
         <v>67</v>
       </c>
-      <c r="C8" s="74">
+      <c r="C8" s="87">
         <v>384886</v>
       </c>
-      <c r="D8" s="61">
+      <c r="D8" s="60">
         <v>386516</v>
       </c>
-      <c r="E8" s="61">
+      <c r="E8" s="60">
         <v>387792</v>
       </c>
-      <c r="F8" s="61">
+      <c r="F8" s="60">
         <v>389561</v>
       </c>
-      <c r="G8" s="61">
+      <c r="G8" s="60">
         <v>390606</v>
       </c>
-      <c r="H8" s="61">
+      <c r="H8" s="60">
         <v>392064</v>
       </c>
-      <c r="I8" s="61">
+      <c r="I8" s="60">
         <v>393247</v>
       </c>
-      <c r="J8" s="61">
+      <c r="J8" s="60">
         <v>394590</v>
       </c>
-      <c r="K8" s="61">
+      <c r="K8" s="60">
         <v>396533</v>
       </c>
-      <c r="L8" s="61">
+      <c r="L8" s="60">
         <v>397615</v>
       </c>
-      <c r="M8" s="61">
+      <c r="M8" s="60">
         <v>398765</v>
       </c>
-      <c r="N8" s="61">
+      <c r="N8" s="60">
         <v>399828</v>
       </c>
-      <c r="O8" s="61">
+      <c r="O8" s="60">
         <v>400953</v>
       </c>
-      <c r="P8" s="61">
+      <c r="P8" s="60">
         <v>401900</v>
       </c>
-      <c r="Q8" s="76">
+      <c r="Q8" s="90">
         <v>402867</v>
       </c>
-      <c r="R8" s="77">
+      <c r="R8" s="91">
         <v>403720</v>
       </c>
-      <c r="S8" s="77">
+      <c r="S8" s="91">
         <v>404659</v>
       </c>
-      <c r="T8" s="77">
+      <c r="T8" s="91">
         <v>405567</v>
       </c>
+      <c r="U8" s="91">
+        <v>407728</v>
+      </c>
     </row>
     <row r="9" spans="1:26">
-      <c r="A9" s="69" t="s">
+      <c r="A9" s="65" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="70" t="s">
+      <c r="B9" s="66" t="s">
         <v>69</v>
       </c>
-      <c r="C9" s="74">
+      <c r="C9" s="87">
         <v>358637</v>
       </c>
-      <c r="D9" s="61">
+      <c r="D9" s="60">
         <v>358500</v>
       </c>
-      <c r="E9" s="61">
+      <c r="E9" s="60">
         <v>358356</v>
       </c>
-      <c r="F9" s="61">
+      <c r="F9" s="60">
         <v>358412</v>
       </c>
-      <c r="G9" s="61">
+      <c r="G9" s="60">
         <v>358585</v>
       </c>
-      <c r="H9" s="61">
+      <c r="H9" s="60">
         <v>358597</v>
       </c>
-      <c r="I9" s="61">
+      <c r="I9" s="60">
         <v>358611</v>
       </c>
-      <c r="J9" s="61">
+      <c r="J9" s="60">
         <v>358859</v>
       </c>
-      <c r="K9" s="61">
+      <c r="K9" s="60">
         <v>359270</v>
       </c>
-      <c r="L9" s="61">
+      <c r="L9" s="60">
         <v>359487</v>
       </c>
-      <c r="M9" s="61">
+      <c r="M9" s="60">
         <v>359988</v>
       </c>
-      <c r="N9" s="61">
+      <c r="N9" s="60">
         <v>360142</v>
       </c>
-      <c r="O9" s="61">
+      <c r="O9" s="60">
         <v>360392</v>
       </c>
-      <c r="P9" s="61">
+      <c r="P9" s="60">
         <v>360456</v>
       </c>
-      <c r="Q9" s="76">
+      <c r="Q9" s="90">
         <v>360568</v>
       </c>
-      <c r="R9" s="77">
+      <c r="R9" s="91">
         <v>360806</v>
       </c>
-      <c r="S9" s="77">
+      <c r="S9" s="91">
         <v>360801</v>
       </c>
-      <c r="T9" s="77">
+      <c r="T9" s="91">
         <v>361408</v>
       </c>
+      <c r="U9" s="91">
+        <v>362152</v>
+      </c>
     </row>
     <row r="10" spans="1:26">
-      <c r="A10" s="69" t="s">
+      <c r="A10" s="65" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="70" t="s">
+      <c r="B10" s="66" t="s">
         <v>71</v>
       </c>
-      <c r="C10" s="74">
+      <c r="C10" s="87">
         <v>338538</v>
       </c>
-      <c r="D10" s="61">
+      <c r="D10" s="60">
         <v>339636</v>
       </c>
-      <c r="E10" s="61">
+      <c r="E10" s="60">
         <v>340121</v>
       </c>
-      <c r="F10" s="61">
+      <c r="F10" s="60">
         <v>340783</v>
       </c>
-      <c r="G10" s="61">
+      <c r="G10" s="60">
         <v>341582</v>
       </c>
-      <c r="H10" s="61">
+      <c r="H10" s="60">
         <v>342459</v>
       </c>
-      <c r="I10" s="61">
+      <c r="I10" s="60">
         <v>343586</v>
       </c>
-      <c r="J10" s="61">
+      <c r="J10" s="60">
         <v>344657</v>
       </c>
-      <c r="K10" s="61">
+      <c r="K10" s="60">
         <v>346286</v>
       </c>
-      <c r="L10" s="61">
+      <c r="L10" s="60">
         <v>346868</v>
       </c>
-      <c r="M10" s="61">
+      <c r="M10" s="60">
         <v>347643</v>
       </c>
-      <c r="N10" s="61">
+      <c r="N10" s="60">
         <v>347927</v>
       </c>
-      <c r="O10" s="61">
+      <c r="O10" s="60">
         <v>348491</v>
       </c>
-      <c r="P10" s="61">
+      <c r="P10" s="60">
         <v>349022</v>
       </c>
-      <c r="Q10" s="76">
+      <c r="Q10" s="90">
         <v>349503</v>
       </c>
-      <c r="R10" s="77">
+      <c r="R10" s="91">
         <v>350329</v>
       </c>
-      <c r="S10" s="77">
+      <c r="S10" s="91">
         <v>350818</v>
       </c>
-      <c r="T10" s="77">
+      <c r="T10" s="91">
         <v>351648</v>
       </c>
+      <c r="U10" s="91">
+        <v>353009</v>
+      </c>
     </row>
     <row r="11" spans="1:26">
-      <c r="A11" s="69" t="s">
+      <c r="A11" s="65" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="70" t="s">
+      <c r="B11" s="66" t="s">
         <v>73</v>
       </c>
-      <c r="C11" s="74">
+      <c r="C11" s="87">
         <v>200067</v>
       </c>
-      <c r="D11" s="61">
+      <c r="D11" s="60">
         <v>200114</v>
       </c>
-      <c r="E11" s="61">
+      <c r="E11" s="60">
         <v>199671</v>
       </c>
-      <c r="F11" s="61">
+      <c r="F11" s="60">
         <v>199630</v>
       </c>
-      <c r="G11" s="61">
+      <c r="G11" s="60">
         <v>199421</v>
       </c>
-      <c r="H11" s="61">
+      <c r="H11" s="60">
         <v>199433</v>
       </c>
-      <c r="I11" s="61">
+      <c r="I11" s="60">
         <v>199417</v>
       </c>
-      <c r="J11" s="61">
+      <c r="J11" s="60">
         <v>199412</v>
       </c>
-      <c r="K11" s="61">
+      <c r="K11" s="60">
         <v>199315</v>
       </c>
-      <c r="L11" s="61">
+      <c r="L11" s="60">
         <v>199065</v>
       </c>
-      <c r="M11" s="61">
+      <c r="M11" s="60">
         <v>199082</v>
       </c>
-      <c r="N11" s="61">
+      <c r="N11" s="60">
         <v>199007</v>
       </c>
-      <c r="O11" s="61">
+      <c r="O11" s="60">
         <v>198881</v>
       </c>
-      <c r="P11" s="61">
+      <c r="P11" s="60">
         <v>198785</v>
       </c>
-      <c r="Q11" s="76">
+      <c r="Q11" s="90">
         <v>198512</v>
       </c>
-      <c r="R11" s="77">
+      <c r="R11" s="91">
         <v>198447</v>
       </c>
-      <c r="S11" s="77">
+      <c r="S11" s="91">
         <v>198421</v>
       </c>
-      <c r="T11" s="77">
+      <c r="T11" s="91">
         <v>198522</v>
       </c>
+      <c r="U11" s="91">
+        <v>198614</v>
+      </c>
     </row>
     <row r="12" spans="1:26">
-      <c r="A12" s="69" t="s">
+      <c r="A12" s="65" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="70" t="s">
+      <c r="B12" s="66" t="s">
         <v>75</v>
       </c>
-      <c r="C12" s="74">
+      <c r="C12" s="87">
         <v>251873</v>
       </c>
-      <c r="D12" s="61">
+      <c r="D12" s="60">
         <v>251836</v>
       </c>
-      <c r="E12" s="61">
+      <c r="E12" s="60">
         <v>252022</v>
       </c>
-      <c r="F12" s="61">
+      <c r="F12" s="60">
         <v>252386</v>
       </c>
-      <c r="G12" s="61">
+      <c r="G12" s="60">
         <v>252777</v>
       </c>
-      <c r="H12" s="61">
+      <c r="H12" s="60">
         <v>253123</v>
       </c>
-      <c r="I12" s="61">
+      <c r="I12" s="60">
         <v>253550</v>
       </c>
-      <c r="J12" s="61">
+      <c r="J12" s="60">
         <v>253875</v>
       </c>
-      <c r="K12" s="61">
+      <c r="K12" s="60">
         <v>254082</v>
       </c>
-      <c r="L12" s="61">
+      <c r="L12" s="60">
         <v>254338</v>
       </c>
-      <c r="M12" s="61">
+      <c r="M12" s="60">
         <v>254702</v>
       </c>
-      <c r="N12" s="61">
+      <c r="N12" s="60">
         <v>254984</v>
       </c>
-      <c r="O12" s="61">
+      <c r="O12" s="60">
         <v>255078</v>
       </c>
-      <c r="P12" s="61">
+      <c r="P12" s="60">
         <v>255113</v>
       </c>
-      <c r="Q12" s="76">
+      <c r="Q12" s="90">
         <v>255147</v>
       </c>
-      <c r="R12" s="77">
+      <c r="R12" s="91">
         <v>255347</v>
       </c>
-      <c r="S12" s="77">
+      <c r="S12" s="91">
         <v>255463</v>
       </c>
-      <c r="T12" s="77">
+      <c r="T12" s="91">
         <v>255622</v>
       </c>
+      <c r="U12" s="91">
+        <v>256138</v>
+      </c>
     </row>
     <row r="13" spans="1:26">
-      <c r="A13" s="69" t="s">
+      <c r="A13" s="65" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="70" t="s">
+      <c r="B13" s="66" t="s">
         <v>77</v>
       </c>
-      <c r="C13" s="74">
+      <c r="C13" s="87">
         <v>222325</v>
       </c>
-      <c r="D13" s="61">
+      <c r="D13" s="60">
         <v>224461</v>
       </c>
-      <c r="E13" s="61">
+      <c r="E13" s="60">
         <v>226039</v>
       </c>
-      <c r="F13" s="61">
+      <c r="F13" s="60">
         <v>227597</v>
       </c>
-      <c r="G13" s="61">
+      <c r="G13" s="60">
         <v>228908</v>
       </c>
-      <c r="H13" s="61">
+      <c r="H13" s="60">
         <v>230012</v>
       </c>
-      <c r="I13" s="61">
+      <c r="I13" s="60">
         <v>231449</v>
       </c>
-      <c r="J13" s="61">
+      <c r="J13" s="60">
         <v>233074</v>
       </c>
-      <c r="K13" s="61">
+      <c r="K13" s="60">
         <v>234979</v>
       </c>
-      <c r="L13" s="61">
+      <c r="L13" s="60">
         <v>236676</v>
       </c>
-      <c r="M13" s="61">
+      <c r="M13" s="60">
         <v>238173</v>
       </c>
-      <c r="N13" s="61">
+      <c r="N13" s="60">
         <v>239231</v>
       </c>
-      <c r="O13" s="61">
+      <c r="O13" s="60">
         <v>240049</v>
       </c>
-      <c r="P13" s="61">
+      <c r="P13" s="60">
         <v>241297</v>
       </c>
-      <c r="Q13" s="76">
+      <c r="Q13" s="90">
         <v>242444</v>
       </c>
-      <c r="R13" s="77">
+      <c r="R13" s="91">
         <v>243811</v>
       </c>
-      <c r="S13" s="77">
+      <c r="S13" s="91">
         <v>244939</v>
       </c>
-      <c r="T13" s="77">
+      <c r="T13" s="91">
         <v>245927</v>
       </c>
+      <c r="U13" s="91">
+        <v>247341</v>
+      </c>
     </row>
     <row r="14" spans="1:26">
-      <c r="A14" s="71" t="s">
+      <c r="A14" s="67" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="72" t="s">
+      <c r="B14" s="68" t="s">
         <v>79</v>
       </c>
-      <c r="C14" s="75">
+      <c r="C14" s="92">
         <v>266196</v>
       </c>
-      <c r="D14" s="62">
+      <c r="D14" s="61">
         <v>266495</v>
       </c>
-      <c r="E14" s="62">
+      <c r="E14" s="61">
         <v>266800</v>
       </c>
-      <c r="F14" s="62">
+      <c r="F14" s="61">
         <v>267169</v>
       </c>
-      <c r="G14" s="62">
+      <c r="G14" s="61">
         <v>267612</v>
       </c>
-      <c r="H14" s="62">
+      <c r="H14" s="61">
         <v>268222</v>
       </c>
-      <c r="I14" s="62">
+      <c r="I14" s="61">
         <v>268604</v>
       </c>
-      <c r="J14" s="62">
+      <c r="J14" s="61">
         <v>269211</v>
       </c>
-      <c r="K14" s="62">
+      <c r="K14" s="61">
         <v>269763</v>
       </c>
-      <c r="L14" s="62">
+      <c r="L14" s="61">
         <v>270403</v>
       </c>
-      <c r="M14" s="62">
+      <c r="M14" s="61">
         <v>270937</v>
       </c>
-      <c r="N14" s="62">
+      <c r="N14" s="61">
         <v>271297</v>
       </c>
-      <c r="O14" s="62">
+      <c r="O14" s="61">
         <v>271520</v>
       </c>
-      <c r="P14" s="62">
+      <c r="P14" s="61">
         <v>271822</v>
       </c>
-      <c r="Q14" s="78">
+      <c r="Q14" s="93">
         <v>272273</v>
       </c>
-      <c r="R14" s="79">
+      <c r="R14" s="94">
         <v>272711</v>
       </c>
-      <c r="S14" s="79">
+      <c r="S14" s="94">
         <v>273207</v>
       </c>
-      <c r="T14" s="79">
+      <c r="T14" s="94">
         <v>273574</v>
       </c>
+      <c r="U14" s="94">
+        <v>274193</v>
+      </c>
     </row>
     <row r="15" spans="1:26">
-      <c r="B15" s="93" t="s">
+      <c r="B15" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="C15" s="93"/>
-[...22 lines deleted...]
-      <c r="Z15" s="93"/>
+      <c r="C15" s="82"/>
+      <c r="D15" s="82"/>
+      <c r="E15" s="82"/>
+      <c r="F15" s="82"/>
+      <c r="G15" s="82"/>
+      <c r="H15" s="82"/>
+      <c r="I15" s="82"/>
+      <c r="J15" s="82"/>
+      <c r="K15" s="82"/>
+      <c r="L15" s="82"/>
+      <c r="M15" s="82"/>
+      <c r="N15" s="82"/>
+      <c r="O15" s="82"/>
+      <c r="P15" s="82"/>
+      <c r="Q15" s="82"/>
+      <c r="R15" s="82"/>
+      <c r="S15" s="82"/>
+      <c r="T15" s="82"/>
+      <c r="U15" s="82"/>
+      <c r="V15" s="82"/>
+      <c r="W15" s="82"/>
+      <c r="X15" s="82"/>
+      <c r="Y15" s="82"/>
+      <c r="Z15" s="82"/>
     </row>
     <row r="16" spans="1:26">
-      <c r="A16" s="73" t="s">
+      <c r="A16" s="69" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="38" t="s">
+      <c r="B16" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="C16" s="74">
+      <c r="C16" s="87">
         <v>1066395</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="95">
         <v>1068744</v>
       </c>
-      <c r="E16" s="40">
+      <c r="E16" s="95">
         <v>1070482</v>
       </c>
-      <c r="F16" s="36">
+      <c r="F16" s="96">
         <v>1072916</v>
       </c>
-      <c r="G16" s="41">
+      <c r="G16" s="97">
         <v>1075242</v>
       </c>
-      <c r="H16" s="41">
+      <c r="H16" s="97">
         <v>1077761</v>
       </c>
-      <c r="I16" s="41">
+      <c r="I16" s="97">
         <v>1080116</v>
       </c>
-      <c r="J16" s="41">
+      <c r="J16" s="97">
         <v>1082654</v>
       </c>
-      <c r="K16" s="35">
+      <c r="K16" s="88">
         <v>1085550</v>
       </c>
-      <c r="L16" s="35">
+      <c r="L16" s="88">
         <v>1087731</v>
       </c>
-      <c r="M16" s="35">
+      <c r="M16" s="88">
         <v>1090100</v>
       </c>
-      <c r="N16" s="35">
+      <c r="N16" s="88">
         <v>1091510</v>
       </c>
-      <c r="O16" s="35">
+      <c r="O16" s="88">
         <v>1092870</v>
       </c>
-      <c r="P16" s="35">
+      <c r="P16" s="88">
         <v>1094281</v>
       </c>
-      <c r="Q16" s="76">
+      <c r="Q16" s="90">
         <v>1095775</v>
       </c>
-      <c r="R16" s="77">
+      <c r="R16" s="91">
         <v>1097609</v>
       </c>
-      <c r="S16" s="77">
+      <c r="S16" s="91">
         <v>1099339</v>
       </c>
-      <c r="T16" s="77">
+      <c r="T16" s="91">
         <v>1101136</v>
       </c>
+      <c r="U16" s="91">
+        <v>1104163</v>
+      </c>
     </row>
     <row r="17" spans="1:26">
-      <c r="A17" s="69" t="s">
+      <c r="A17" s="65" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="70" t="s">
+      <c r="B17" s="66" t="s">
         <v>65</v>
       </c>
-      <c r="C17" s="74">
+      <c r="C17" s="87">
         <v>122388</v>
       </c>
-      <c r="D17" s="63">
+      <c r="D17" s="62">
         <v>122520</v>
       </c>
-      <c r="E17" s="63">
+      <c r="E17" s="62">
         <v>122743</v>
       </c>
-      <c r="F17" s="63">
+      <c r="F17" s="62">
         <v>122797</v>
       </c>
-      <c r="G17" s="63">
+      <c r="G17" s="62">
         <v>122940</v>
       </c>
-      <c r="H17" s="63">
+      <c r="H17" s="62">
         <v>123155</v>
       </c>
-      <c r="I17" s="64">
+      <c r="I17" s="62">
         <v>123373</v>
       </c>
-      <c r="J17" s="63">
+      <c r="J17" s="62">
         <v>123517</v>
       </c>
-      <c r="K17" s="63">
+      <c r="K17" s="62">
         <v>123676</v>
       </c>
-      <c r="L17" s="63">
+      <c r="L17" s="62">
         <v>123876</v>
       </c>
-      <c r="M17" s="63">
+      <c r="M17" s="62">
         <v>123879</v>
       </c>
-      <c r="N17" s="63">
+      <c r="N17" s="62">
         <v>123819</v>
       </c>
-      <c r="O17" s="61">
+      <c r="O17" s="60">
         <v>123883</v>
       </c>
-      <c r="P17" s="61">
+      <c r="P17" s="60">
         <v>124059</v>
       </c>
-      <c r="Q17" s="76">
+      <c r="Q17" s="90">
         <v>124236</v>
       </c>
-      <c r="R17" s="77">
+      <c r="R17" s="91">
         <v>124368</v>
       </c>
-      <c r="S17" s="77">
+      <c r="S17" s="91">
         <v>124475</v>
       </c>
-      <c r="T17" s="77">
+      <c r="T17" s="91">
         <v>124485</v>
       </c>
-      <c r="U17" s="83"/>
+      <c r="U17" s="91">
+        <v>124614</v>
+      </c>
     </row>
     <row r="18" spans="1:26">
-      <c r="A18" s="69" t="s">
+      <c r="A18" s="65" t="s">
         <v>66</v>
       </c>
-      <c r="B18" s="70" t="s">
+      <c r="B18" s="66" t="s">
         <v>67</v>
       </c>
-      <c r="C18" s="74">
+      <c r="C18" s="87">
         <v>184127</v>
       </c>
-      <c r="D18" s="63">
+      <c r="D18" s="62">
         <v>184917</v>
       </c>
-      <c r="E18" s="63">
+      <c r="E18" s="62">
         <v>185569</v>
       </c>
-      <c r="F18" s="63">
+      <c r="F18" s="62">
         <v>186496</v>
       </c>
-      <c r="G18" s="63">
+      <c r="G18" s="62">
         <v>187167</v>
       </c>
-      <c r="H18" s="63">
+      <c r="H18" s="62">
         <v>187964</v>
       </c>
-      <c r="I18" s="64">
+      <c r="I18" s="62">
         <v>188649</v>
       </c>
-      <c r="J18" s="63">
+      <c r="J18" s="62">
         <v>189387</v>
       </c>
-      <c r="K18" s="63">
+      <c r="K18" s="62">
         <v>190185</v>
       </c>
-      <c r="L18" s="63">
+      <c r="L18" s="62">
         <v>190590</v>
       </c>
-      <c r="M18" s="63">
+      <c r="M18" s="62">
         <v>191194</v>
       </c>
-      <c r="N18" s="63">
+      <c r="N18" s="62">
         <v>191737</v>
       </c>
-      <c r="O18" s="61">
+      <c r="O18" s="60">
         <v>192323</v>
       </c>
-      <c r="P18" s="61">
+      <c r="P18" s="60">
         <v>192790</v>
       </c>
-      <c r="Q18" s="76">
+      <c r="Q18" s="90">
         <v>193269</v>
       </c>
-      <c r="R18" s="77">
+      <c r="R18" s="91">
         <v>193659</v>
       </c>
-      <c r="S18" s="77">
+      <c r="S18" s="91">
         <v>194155</v>
       </c>
-      <c r="T18" s="77">
+      <c r="T18" s="91">
         <v>194629</v>
       </c>
-      <c r="U18" s="83"/>
+      <c r="U18" s="91">
+        <v>195603</v>
+      </c>
     </row>
     <row r="19" spans="1:26">
-      <c r="A19" s="69" t="s">
+      <c r="A19" s="65" t="s">
         <v>68</v>
       </c>
-      <c r="B19" s="70" t="s">
+      <c r="B19" s="66" t="s">
         <v>69</v>
       </c>
-      <c r="C19" s="74">
+      <c r="C19" s="87">
         <v>162008</v>
       </c>
-      <c r="D19" s="63">
+      <c r="D19" s="62">
         <v>161931</v>
       </c>
-      <c r="E19" s="63">
+      <c r="E19" s="62">
         <v>161912</v>
       </c>
-      <c r="F19" s="63">
+      <c r="F19" s="62">
         <v>161938</v>
       </c>
-      <c r="G19" s="63">
+      <c r="G19" s="62">
         <v>162065</v>
       </c>
-      <c r="H19" s="63">
+      <c r="H19" s="62">
         <v>162045</v>
       </c>
-      <c r="I19" s="64">
+      <c r="I19" s="62">
         <v>161982</v>
       </c>
-      <c r="J19" s="63">
+      <c r="J19" s="62">
         <v>162077</v>
       </c>
-      <c r="K19" s="63">
+      <c r="K19" s="62">
         <v>162261</v>
       </c>
-      <c r="L19" s="63">
+      <c r="L19" s="62">
         <v>162360</v>
       </c>
-      <c r="M19" s="63">
+      <c r="M19" s="62">
         <v>162676</v>
       </c>
-      <c r="N19" s="63">
+      <c r="N19" s="62">
         <v>162811</v>
       </c>
-      <c r="O19" s="61">
+      <c r="O19" s="60">
         <v>162902</v>
       </c>
-      <c r="P19" s="61">
+      <c r="P19" s="60">
         <v>162902</v>
       </c>
-      <c r="Q19" s="76">
+      <c r="Q19" s="90">
         <v>162953</v>
       </c>
-      <c r="R19" s="77">
+      <c r="R19" s="91">
         <v>163045</v>
       </c>
-      <c r="S19" s="77">
+      <c r="S19" s="91">
         <v>163031</v>
       </c>
-      <c r="T19" s="77">
+      <c r="T19" s="91">
         <v>163322</v>
       </c>
-      <c r="U19" s="83"/>
+      <c r="U19" s="91">
+        <v>163657</v>
+      </c>
     </row>
     <row r="20" spans="1:26">
-      <c r="A20" s="69" t="s">
+      <c r="A20" s="65" t="s">
         <v>70</v>
       </c>
-      <c r="B20" s="70" t="s">
+      <c r="B20" s="66" t="s">
         <v>71</v>
       </c>
-      <c r="C20" s="74">
+      <c r="C20" s="87">
         <v>154039</v>
       </c>
-      <c r="D20" s="63">
+      <c r="D20" s="62">
         <v>154509</v>
       </c>
-      <c r="E20" s="63">
+      <c r="E20" s="62">
         <v>154747</v>
       </c>
-      <c r="F20" s="63">
+      <c r="F20" s="62">
         <v>155042</v>
       </c>
-      <c r="G20" s="63">
+      <c r="G20" s="62">
         <v>155431</v>
       </c>
-      <c r="H20" s="63">
+      <c r="H20" s="62">
         <v>155877</v>
       </c>
-      <c r="I20" s="64">
+      <c r="I20" s="62">
         <v>156320</v>
       </c>
-      <c r="J20" s="63">
+      <c r="J20" s="62">
         <v>156839</v>
       </c>
-      <c r="K20" s="63">
+      <c r="K20" s="62">
         <v>157458</v>
       </c>
-      <c r="L20" s="63">
+      <c r="L20" s="62">
         <v>157722</v>
       </c>
-      <c r="M20" s="63">
+      <c r="M20" s="62">
         <v>158065</v>
       </c>
-      <c r="N20" s="63">
+      <c r="N20" s="62">
         <v>158201</v>
       </c>
-      <c r="O20" s="61">
+      <c r="O20" s="60">
         <v>158390</v>
       </c>
-      <c r="P20" s="61">
+      <c r="P20" s="60">
         <v>158627</v>
       </c>
-      <c r="Q20" s="76">
+      <c r="Q20" s="90">
         <v>158854</v>
       </c>
-      <c r="R20" s="77">
+      <c r="R20" s="91">
         <v>159251</v>
       </c>
-      <c r="S20" s="77">
+      <c r="S20" s="91">
         <v>159528</v>
       </c>
-      <c r="T20" s="77">
+      <c r="T20" s="91">
         <v>159862</v>
       </c>
-      <c r="U20" s="83"/>
+      <c r="U20" s="91">
+        <v>160393</v>
+      </c>
     </row>
     <row r="21" spans="1:26">
-      <c r="A21" s="69" t="s">
+      <c r="A21" s="65" t="s">
         <v>72</v>
       </c>
-      <c r="B21" s="70" t="s">
+      <c r="B21" s="66" t="s">
         <v>73</v>
       </c>
-      <c r="C21" s="74">
+      <c r="C21" s="87">
         <v>93258</v>
       </c>
-      <c r="D21" s="63">
+      <c r="D21" s="62">
         <v>93289</v>
       </c>
-      <c r="E21" s="63">
+      <c r="E21" s="62">
         <v>93066</v>
       </c>
-      <c r="F21" s="63">
+      <c r="F21" s="62">
         <v>93022</v>
       </c>
-      <c r="G21" s="63">
+      <c r="G21" s="62">
         <v>92924</v>
       </c>
-      <c r="H21" s="63">
+      <c r="H21" s="62">
         <v>92938</v>
       </c>
-      <c r="I21" s="64">
+      <c r="I21" s="62">
         <v>92864</v>
       </c>
-      <c r="J21" s="63">
+      <c r="J21" s="62">
         <v>92788</v>
       </c>
-      <c r="K21" s="63">
+      <c r="K21" s="62">
         <v>92690</v>
       </c>
-      <c r="L21" s="63">
+      <c r="L21" s="62">
         <v>92602</v>
       </c>
-      <c r="M21" s="63">
+      <c r="M21" s="62">
         <v>92615</v>
       </c>
-      <c r="N21" s="63">
+      <c r="N21" s="62">
         <v>92563</v>
       </c>
-      <c r="O21" s="61">
+      <c r="O21" s="60">
         <v>92507</v>
       </c>
-      <c r="P21" s="61">
+      <c r="P21" s="60">
         <v>92473</v>
       </c>
-      <c r="Q21" s="76">
+      <c r="Q21" s="90">
         <v>92328</v>
       </c>
-      <c r="R21" s="77">
+      <c r="R21" s="91">
         <v>92257</v>
       </c>
-      <c r="S21" s="77">
+      <c r="S21" s="91">
         <v>92272</v>
       </c>
-      <c r="T21" s="77">
+      <c r="T21" s="91">
         <v>92297</v>
       </c>
-      <c r="U21" s="83"/>
+      <c r="U21" s="91">
+        <v>92341</v>
+      </c>
     </row>
     <row r="22" spans="1:26">
-      <c r="A22" s="69" t="s">
+      <c r="A22" s="65" t="s">
         <v>74</v>
       </c>
-      <c r="B22" s="70" t="s">
+      <c r="B22" s="66" t="s">
         <v>75</v>
       </c>
-      <c r="C22" s="74">
+      <c r="C22" s="87">
         <v>120827</v>
       </c>
-      <c r="D22" s="63">
+      <c r="D22" s="62">
         <v>120743</v>
       </c>
-      <c r="E22" s="63">
+      <c r="E22" s="62">
         <v>120834</v>
       </c>
-      <c r="F22" s="63">
+      <c r="F22" s="62">
         <v>121000</v>
       </c>
-      <c r="G22" s="63">
+      <c r="G22" s="62">
         <v>121173</v>
       </c>
-      <c r="H22" s="63">
+      <c r="H22" s="62">
         <v>121354</v>
       </c>
-      <c r="I22" s="64">
+      <c r="I22" s="62">
         <v>121584</v>
       </c>
-      <c r="J22" s="63">
+      <c r="J22" s="62">
         <v>121712</v>
       </c>
-      <c r="K22" s="63">
+      <c r="K22" s="62">
         <v>121772</v>
       </c>
-      <c r="L22" s="63">
+      <c r="L22" s="62">
         <v>121902</v>
       </c>
-      <c r="M22" s="63">
+      <c r="M22" s="62">
         <v>122072</v>
       </c>
-      <c r="N22" s="63">
+      <c r="N22" s="62">
         <v>122175</v>
       </c>
-      <c r="O22" s="61">
+      <c r="O22" s="60">
         <v>122226</v>
       </c>
-      <c r="P22" s="61">
+      <c r="P22" s="60">
         <v>122235</v>
       </c>
-      <c r="Q22" s="76">
+      <c r="Q22" s="90">
         <v>122193</v>
       </c>
-      <c r="R22" s="77">
+      <c r="R22" s="91">
         <v>122277</v>
       </c>
-      <c r="S22" s="77">
+      <c r="S22" s="91">
         <v>122297</v>
       </c>
-      <c r="T22" s="77">
+      <c r="T22" s="91">
         <v>122338</v>
       </c>
-      <c r="U22" s="83"/>
+      <c r="U22" s="91">
+        <v>122520</v>
+      </c>
     </row>
     <row r="23" spans="1:26">
-      <c r="A23" s="69" t="s">
+      <c r="A23" s="65" t="s">
         <v>76</v>
       </c>
-      <c r="B23" s="70" t="s">
+      <c r="B23" s="66" t="s">
         <v>77</v>
       </c>
-      <c r="C23" s="74">
+      <c r="C23" s="87">
         <v>103267</v>
       </c>
-      <c r="D23" s="65">
+      <c r="D23" s="63">
         <v>104168</v>
       </c>
-      <c r="E23" s="65">
+      <c r="E23" s="63">
         <v>104919</v>
       </c>
-      <c r="F23" s="65">
+      <c r="F23" s="63">
         <v>105718</v>
       </c>
-      <c r="G23" s="65">
+      <c r="G23" s="63">
         <v>106434</v>
       </c>
-      <c r="H23" s="65">
+      <c r="H23" s="63">
         <v>107005</v>
       </c>
-      <c r="I23" s="66">
+      <c r="I23" s="63">
         <v>107700</v>
       </c>
-      <c r="J23" s="65">
+      <c r="J23" s="63">
         <v>108433</v>
       </c>
-      <c r="K23" s="65">
+      <c r="K23" s="63">
         <v>109355</v>
       </c>
-      <c r="L23" s="65">
+      <c r="L23" s="63">
         <v>110201</v>
       </c>
-      <c r="M23" s="65">
+      <c r="M23" s="63">
         <v>110855</v>
       </c>
-      <c r="N23" s="65">
+      <c r="N23" s="63">
         <v>111323</v>
       </c>
-      <c r="O23" s="61">
+      <c r="O23" s="60">
         <v>111708</v>
       </c>
-      <c r="P23" s="61">
+      <c r="P23" s="60">
         <v>112204</v>
       </c>
-      <c r="Q23" s="76">
+      <c r="Q23" s="90">
         <v>112742</v>
       </c>
-      <c r="R23" s="77">
+      <c r="R23" s="91">
         <v>113374</v>
       </c>
-      <c r="S23" s="77">
+      <c r="S23" s="91">
         <v>113970</v>
       </c>
-      <c r="T23" s="77">
+      <c r="T23" s="91">
         <v>114442</v>
       </c>
-      <c r="U23" s="83"/>
+      <c r="U23" s="91">
+        <v>115065</v>
+      </c>
     </row>
     <row r="24" spans="1:26">
-      <c r="A24" s="71" t="s">
+      <c r="A24" s="67" t="s">
         <v>78</v>
       </c>
-      <c r="B24" s="72" t="s">
+      <c r="B24" s="68" t="s">
         <v>79</v>
       </c>
-      <c r="C24" s="75">
+      <c r="C24" s="92">
         <v>126481</v>
       </c>
-      <c r="D24" s="67">
+      <c r="D24" s="64">
         <v>126570</v>
       </c>
-      <c r="E24" s="67">
+      <c r="E24" s="64">
         <v>126692</v>
       </c>
-      <c r="F24" s="67">
+      <c r="F24" s="64">
         <v>126903</v>
       </c>
-      <c r="G24" s="67">
+      <c r="G24" s="64">
         <v>127108</v>
       </c>
-      <c r="H24" s="67">
+      <c r="H24" s="64">
         <v>127423</v>
       </c>
-      <c r="I24" s="68">
+      <c r="I24" s="64">
         <v>127644</v>
       </c>
-      <c r="J24" s="67">
+      <c r="J24" s="64">
         <v>127901</v>
       </c>
-      <c r="K24" s="67">
+      <c r="K24" s="64">
         <v>128153</v>
       </c>
-      <c r="L24" s="67">
+      <c r="L24" s="64">
         <v>128478</v>
       </c>
-      <c r="M24" s="67">
+      <c r="M24" s="64">
         <v>128744</v>
       </c>
-      <c r="N24" s="67">
+      <c r="N24" s="64">
         <v>128881</v>
       </c>
-      <c r="O24" s="62">
+      <c r="O24" s="61">
         <v>128931</v>
       </c>
-      <c r="P24" s="62">
+      <c r="P24" s="61">
         <v>128991</v>
       </c>
-      <c r="Q24" s="78">
+      <c r="Q24" s="93">
         <v>129200</v>
       </c>
-      <c r="R24" s="79">
+      <c r="R24" s="94">
         <v>129378</v>
       </c>
-      <c r="S24" s="79">
+      <c r="S24" s="94">
         <v>129611</v>
       </c>
-      <c r="T24" s="79">
+      <c r="T24" s="94">
         <v>129761</v>
       </c>
-      <c r="U24" s="83"/>
+      <c r="U24" s="94">
+        <v>129970</v>
+      </c>
     </row>
     <row r="25" spans="1:26">
-      <c r="B25" s="90" t="s">
+      <c r="B25" s="79" t="s">
         <v>36</v>
       </c>
-      <c r="C25" s="90"/>
-[...22 lines deleted...]
-      <c r="Z25" s="90"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="79"/>
+      <c r="K25" s="79"/>
+      <c r="L25" s="79"/>
+      <c r="M25" s="79"/>
+      <c r="N25" s="79"/>
+      <c r="O25" s="79"/>
+      <c r="P25" s="79"/>
+      <c r="Q25" s="79"/>
+      <c r="R25" s="79"/>
+      <c r="S25" s="79"/>
+      <c r="T25" s="79"/>
+      <c r="U25" s="79"/>
+      <c r="V25" s="79"/>
+      <c r="W25" s="79"/>
+      <c r="X25" s="79"/>
+      <c r="Y25" s="79"/>
+      <c r="Z25" s="79"/>
     </row>
     <row r="26" spans="1:26">
-      <c r="A26" s="73" t="s">
+      <c r="A26" s="69" t="s">
         <v>38</v>
       </c>
-      <c r="B26" s="38" t="s">
+      <c r="B26" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="74">
+      <c r="C26" s="87">
         <v>1225660</v>
       </c>
-      <c r="D26" s="43">
+      <c r="D26" s="87">
         <v>1228747</v>
       </c>
-      <c r="E26" s="43">
+      <c r="E26" s="87">
         <v>1230394</v>
       </c>
-      <c r="F26" s="35">
+      <c r="F26" s="88">
         <v>1232849</v>
       </c>
-      <c r="G26" s="44">
+      <c r="G26" s="98">
         <v>1234829</v>
       </c>
-      <c r="H26" s="44">
+      <c r="H26" s="98">
         <v>1237168</v>
       </c>
-      <c r="I26" s="45">
+      <c r="I26" s="99">
         <v>1239777</v>
       </c>
-      <c r="J26" s="45">
+      <c r="J26" s="99">
         <v>1242831</v>
       </c>
-      <c r="K26" s="35">
+      <c r="K26" s="88">
         <v>1246847</v>
       </c>
-      <c r="L26" s="46">
+      <c r="L26" s="100">
         <v>1249292</v>
       </c>
-      <c r="M26" s="35">
+      <c r="M26" s="88">
         <v>1251801</v>
       </c>
-      <c r="N26" s="35">
+      <c r="N26" s="88">
         <v>1253502</v>
       </c>
-      <c r="O26" s="35">
+      <c r="O26" s="88">
         <v>1255233</v>
       </c>
-      <c r="P26" s="35">
+      <c r="P26" s="88">
         <v>1257143</v>
       </c>
-      <c r="Q26" s="77">
+      <c r="Q26" s="91">
         <v>1258961</v>
       </c>
-      <c r="R26" s="77">
+      <c r="R26" s="91">
         <v>1261443</v>
       </c>
-      <c r="S26" s="77">
+      <c r="S26" s="91">
         <v>1263124</v>
       </c>
-      <c r="T26" s="77">
+      <c r="T26" s="91">
         <v>1265389</v>
       </c>
+      <c r="U26" s="91">
+        <v>1269609</v>
+      </c>
     </row>
     <row r="27" spans="1:26">
-      <c r="A27" s="69" t="s">
+      <c r="A27" s="65" t="s">
         <v>64</v>
       </c>
-      <c r="B27" s="70" t="s">
+      <c r="B27" s="66" t="s">
         <v>65</v>
       </c>
-      <c r="C27" s="74">
+      <c r="C27" s="87">
         <v>147145</v>
       </c>
-      <c r="D27" s="63">
+      <c r="D27" s="62">
         <v>147135</v>
       </c>
-      <c r="E27" s="63">
+      <c r="E27" s="62">
         <v>147332</v>
       </c>
-      <c r="F27" s="63">
+      <c r="F27" s="62">
         <v>147430</v>
       </c>
-      <c r="G27" s="63">
+      <c r="G27" s="62">
         <v>147640</v>
       </c>
-      <c r="H27" s="63">
+      <c r="H27" s="62">
         <v>147864</v>
       </c>
-      <c r="I27" s="63">
+      <c r="I27" s="62">
         <v>148056</v>
       </c>
-      <c r="J27" s="63">
+      <c r="J27" s="62">
         <v>148290</v>
       </c>
-      <c r="K27" s="63">
+      <c r="K27" s="62">
         <v>148493</v>
       </c>
-      <c r="L27" s="63">
+      <c r="L27" s="62">
         <v>148695</v>
       </c>
-      <c r="M27" s="63">
+      <c r="M27" s="62">
         <v>148732</v>
       </c>
-      <c r="N27" s="63">
+      <c r="N27" s="62">
         <v>148777</v>
       </c>
-      <c r="O27" s="61">
+      <c r="O27" s="60">
         <v>148856</v>
       </c>
-      <c r="P27" s="61">
+      <c r="P27" s="60">
         <v>148970</v>
       </c>
-      <c r="Q27" s="77">
+      <c r="Q27" s="91">
         <v>149186</v>
       </c>
-      <c r="R27" s="77">
+      <c r="R27" s="91">
         <v>149513</v>
       </c>
-      <c r="S27" s="77">
+      <c r="S27" s="91">
         <v>149680</v>
       </c>
-      <c r="T27" s="77">
+      <c r="T27" s="91">
         <v>149772</v>
       </c>
+      <c r="U27" s="91">
+        <v>149983</v>
+      </c>
     </row>
     <row r="28" spans="1:26">
-      <c r="A28" s="69" t="s">
+      <c r="A28" s="65" t="s">
         <v>66</v>
       </c>
-      <c r="B28" s="70" t="s">
+      <c r="B28" s="66" t="s">
         <v>67</v>
       </c>
-      <c r="C28" s="74">
+      <c r="C28" s="87">
         <v>200759</v>
       </c>
-      <c r="D28" s="63">
+      <c r="D28" s="62">
         <v>201599</v>
       </c>
-      <c r="E28" s="63">
+      <c r="E28" s="62">
         <v>202223</v>
       </c>
-      <c r="F28" s="63">
+      <c r="F28" s="62">
         <v>203065</v>
       </c>
-      <c r="G28" s="63">
+      <c r="G28" s="62">
         <v>203439</v>
       </c>
-      <c r="H28" s="63">
+      <c r="H28" s="62">
         <v>204100</v>
       </c>
-      <c r="I28" s="63">
+      <c r="I28" s="62">
         <v>204598</v>
       </c>
-      <c r="J28" s="63">
+      <c r="J28" s="62">
         <v>205203</v>
       </c>
-      <c r="K28" s="63">
+      <c r="K28" s="62">
         <v>206348</v>
       </c>
-      <c r="L28" s="63">
+      <c r="L28" s="62">
         <v>207025</v>
       </c>
-      <c r="M28" s="63">
+      <c r="M28" s="62">
         <v>207571</v>
       </c>
-      <c r="N28" s="63">
+      <c r="N28" s="62">
         <v>208091</v>
       </c>
-      <c r="O28" s="61">
+      <c r="O28" s="60">
         <v>208630</v>
       </c>
-      <c r="P28" s="61">
+      <c r="P28" s="60">
         <v>209110</v>
       </c>
-      <c r="Q28" s="77">
+      <c r="Q28" s="91">
         <v>209598</v>
       </c>
-      <c r="R28" s="77">
+      <c r="R28" s="91">
         <v>210061</v>
       </c>
-      <c r="S28" s="77">
+      <c r="S28" s="91">
         <v>210504</v>
       </c>
-      <c r="T28" s="77">
+      <c r="T28" s="91">
         <v>210938</v>
       </c>
+      <c r="U28" s="91">
+        <v>212125</v>
+      </c>
     </row>
     <row r="29" spans="1:26">
-      <c r="A29" s="69" t="s">
+      <c r="A29" s="65" t="s">
         <v>68</v>
       </c>
-      <c r="B29" s="70" t="s">
+      <c r="B29" s="66" t="s">
         <v>69</v>
       </c>
-      <c r="C29" s="74">
+      <c r="C29" s="87">
         <v>196629</v>
       </c>
-      <c r="D29" s="63">
+      <c r="D29" s="62">
         <v>196569</v>
       </c>
-      <c r="E29" s="63">
+      <c r="E29" s="62">
         <v>196444</v>
       </c>
-      <c r="F29" s="63">
+      <c r="F29" s="62">
         <v>196474</v>
       </c>
-      <c r="G29" s="63">
+      <c r="G29" s="62">
         <v>196520</v>
       </c>
-      <c r="H29" s="63">
+      <c r="H29" s="62">
         <v>196552</v>
       </c>
-      <c r="I29" s="63">
+      <c r="I29" s="62">
         <v>196629</v>
       </c>
-      <c r="J29" s="63">
+      <c r="J29" s="62">
         <v>196782</v>
       </c>
-      <c r="K29" s="63">
+      <c r="K29" s="62">
         <v>197009</v>
       </c>
-      <c r="L29" s="63">
+      <c r="L29" s="62">
         <v>197127</v>
       </c>
-      <c r="M29" s="63">
+      <c r="M29" s="62">
         <v>197312</v>
       </c>
-      <c r="N29" s="63">
+      <c r="N29" s="62">
         <v>197331</v>
       </c>
-      <c r="O29" s="61">
+      <c r="O29" s="60">
         <v>197490</v>
       </c>
-      <c r="P29" s="61">
+      <c r="P29" s="60">
         <v>197554</v>
       </c>
-      <c r="Q29" s="77">
+      <c r="Q29" s="91">
         <v>197615</v>
       </c>
-      <c r="R29" s="77">
+      <c r="R29" s="91">
         <v>197761</v>
       </c>
-      <c r="S29" s="77">
+      <c r="S29" s="91">
         <v>197770</v>
       </c>
-      <c r="T29" s="77">
+      <c r="T29" s="91">
         <v>198086</v>
       </c>
+      <c r="U29" s="91">
+        <v>198495</v>
+      </c>
     </row>
     <row r="30" spans="1:26">
-      <c r="A30" s="69" t="s">
+      <c r="A30" s="65" t="s">
         <v>70</v>
       </c>
-      <c r="B30" s="70" t="s">
+      <c r="B30" s="66" t="s">
         <v>71</v>
       </c>
-      <c r="C30" s="74">
+      <c r="C30" s="87">
         <v>184499</v>
       </c>
-      <c r="D30" s="63">
+      <c r="D30" s="62">
         <v>185127</v>
       </c>
-      <c r="E30" s="63">
+      <c r="E30" s="62">
         <v>185374</v>
       </c>
-      <c r="F30" s="63">
+      <c r="F30" s="62">
         <v>185741</v>
       </c>
-      <c r="G30" s="63">
+      <c r="G30" s="62">
         <v>186151</v>
       </c>
-      <c r="H30" s="63">
+      <c r="H30" s="62">
         <v>186582</v>
       </c>
-      <c r="I30" s="63">
+      <c r="I30" s="62">
         <v>187266</v>
       </c>
-      <c r="J30" s="63">
+      <c r="J30" s="62">
         <v>187818</v>
       </c>
-      <c r="K30" s="63">
+      <c r="K30" s="62">
         <v>188828</v>
       </c>
-      <c r="L30" s="63">
+      <c r="L30" s="62">
         <v>189146</v>
       </c>
-      <c r="M30" s="63">
+      <c r="M30" s="62">
         <v>189578</v>
       </c>
-      <c r="N30" s="63">
+      <c r="N30" s="62">
         <v>189726</v>
       </c>
-      <c r="O30" s="61">
+      <c r="O30" s="60">
         <v>190101</v>
       </c>
-      <c r="P30" s="61">
+      <c r="P30" s="60">
         <v>190395</v>
       </c>
-      <c r="Q30" s="77">
+      <c r="Q30" s="91">
         <v>190649</v>
       </c>
-      <c r="R30" s="77">
+      <c r="R30" s="91">
         <v>191078</v>
       </c>
-      <c r="S30" s="77">
+      <c r="S30" s="91">
         <v>191290</v>
       </c>
-      <c r="T30" s="77">
+      <c r="T30" s="91">
         <v>191786</v>
       </c>
+      <c r="U30" s="91">
+        <v>192616</v>
+      </c>
     </row>
     <row r="31" spans="1:26">
-      <c r="A31" s="69" t="s">
+      <c r="A31" s="65" t="s">
         <v>72</v>
       </c>
-      <c r="B31" s="70" t="s">
+      <c r="B31" s="66" t="s">
         <v>73</v>
       </c>
-      <c r="C31" s="74">
+      <c r="C31" s="87">
         <v>106809</v>
       </c>
-      <c r="D31" s="63">
+      <c r="D31" s="62">
         <v>106825</v>
       </c>
-      <c r="E31" s="63">
+      <c r="E31" s="62">
         <v>106605</v>
       </c>
-      <c r="F31" s="63">
+      <c r="F31" s="62">
         <v>106608</v>
       </c>
-      <c r="G31" s="63">
+      <c r="G31" s="62">
         <v>106497</v>
       </c>
-      <c r="H31" s="63">
+      <c r="H31" s="62">
         <v>106495</v>
       </c>
-      <c r="I31" s="63">
+      <c r="I31" s="62">
         <v>106553</v>
       </c>
-      <c r="J31" s="63">
+      <c r="J31" s="62">
         <v>106624</v>
       </c>
-      <c r="K31" s="63">
+      <c r="K31" s="62">
         <v>106625</v>
       </c>
-      <c r="L31" s="63">
+      <c r="L31" s="62">
         <v>106463</v>
       </c>
-      <c r="M31" s="63">
+      <c r="M31" s="62">
         <v>106467</v>
       </c>
-      <c r="N31" s="63">
+      <c r="N31" s="62">
         <v>106444</v>
       </c>
-      <c r="O31" s="61">
+      <c r="O31" s="60">
         <v>106374</v>
       </c>
-      <c r="P31" s="61">
+      <c r="P31" s="60">
         <v>106312</v>
       </c>
-      <c r="Q31" s="77">
+      <c r="Q31" s="91">
         <v>106184</v>
       </c>
-      <c r="R31" s="77">
+      <c r="R31" s="91">
         <v>106190</v>
       </c>
-      <c r="S31" s="77">
+      <c r="S31" s="91">
         <v>106149</v>
       </c>
-      <c r="T31" s="77">
+      <c r="T31" s="91">
         <v>106225</v>
       </c>
+      <c r="U31" s="91">
+        <v>106273</v>
+      </c>
     </row>
     <row r="32" spans="1:26">
-      <c r="A32" s="69" t="s">
+      <c r="A32" s="65" t="s">
         <v>74</v>
       </c>
-      <c r="B32" s="70" t="s">
+      <c r="B32" s="66" t="s">
         <v>75</v>
       </c>
-      <c r="C32" s="74">
+      <c r="C32" s="87">
         <v>131046</v>
       </c>
-      <c r="D32" s="63">
+      <c r="D32" s="62">
         <v>131093</v>
       </c>
-      <c r="E32" s="63">
+      <c r="E32" s="62">
         <v>131188</v>
       </c>
-      <c r="F32" s="63">
+      <c r="F32" s="62">
         <v>131386</v>
       </c>
-      <c r="G32" s="63">
+      <c r="G32" s="62">
         <v>131604</v>
       </c>
-      <c r="H32" s="63">
+      <c r="H32" s="62">
         <v>131769</v>
       </c>
-      <c r="I32" s="63">
+      <c r="I32" s="62">
         <v>131966</v>
       </c>
-      <c r="J32" s="63">
+      <c r="J32" s="62">
         <v>132163</v>
       </c>
-      <c r="K32" s="63">
+      <c r="K32" s="62">
         <v>132310</v>
       </c>
-      <c r="L32" s="63">
+      <c r="L32" s="62">
         <v>132436</v>
       </c>
-      <c r="M32" s="63">
+      <c r="M32" s="62">
         <v>132630</v>
       </c>
-      <c r="N32" s="63">
+      <c r="N32" s="62">
         <v>132809</v>
       </c>
-      <c r="O32" s="61">
+      <c r="O32" s="60">
         <v>132852</v>
       </c>
-      <c r="P32" s="61">
+      <c r="P32" s="60">
         <v>132878</v>
       </c>
-      <c r="Q32" s="77">
+      <c r="Q32" s="91">
         <v>132954</v>
       </c>
-      <c r="R32" s="77">
+      <c r="R32" s="91">
         <v>133070</v>
       </c>
-      <c r="S32" s="77">
+      <c r="S32" s="91">
         <v>133166</v>
       </c>
-      <c r="T32" s="77">
+      <c r="T32" s="91">
         <v>133284</v>
       </c>
+      <c r="U32" s="91">
+        <v>133618</v>
+      </c>
     </row>
     <row r="33" spans="1:26">
-      <c r="A33" s="69" t="s">
+      <c r="A33" s="65" t="s">
         <v>76</v>
       </c>
-      <c r="B33" s="70" t="s">
+      <c r="B33" s="66" t="s">
         <v>77</v>
       </c>
-      <c r="C33" s="74">
+      <c r="C33" s="87">
         <v>119058</v>
       </c>
-      <c r="D33" s="65">
+      <c r="D33" s="63">
         <v>120293</v>
       </c>
-      <c r="E33" s="65">
+      <c r="E33" s="63">
         <v>121120</v>
       </c>
-      <c r="F33" s="65">
+      <c r="F33" s="63">
         <v>121879</v>
       </c>
-      <c r="G33" s="65">
+      <c r="G33" s="63">
         <v>122474</v>
       </c>
-      <c r="H33" s="65">
+      <c r="H33" s="63">
         <v>123007</v>
       </c>
-      <c r="I33" s="65">
+      <c r="I33" s="63">
         <v>123749</v>
       </c>
-      <c r="J33" s="65">
+      <c r="J33" s="63">
         <v>124641</v>
       </c>
-      <c r="K33" s="65">
+      <c r="K33" s="63">
         <v>125624</v>
       </c>
-      <c r="L33" s="65">
+      <c r="L33" s="63">
         <v>126475</v>
       </c>
-      <c r="M33" s="65">
+      <c r="M33" s="63">
         <v>127318</v>
       </c>
-      <c r="N33" s="65">
+      <c r="N33" s="63">
         <v>127908</v>
       </c>
-      <c r="O33" s="61">
+      <c r="O33" s="60">
         <v>128341</v>
       </c>
-      <c r="P33" s="61">
+      <c r="P33" s="60">
         <v>129093</v>
       </c>
-      <c r="Q33" s="77">
+      <c r="Q33" s="91">
         <v>129702</v>
       </c>
-      <c r="R33" s="77">
+      <c r="R33" s="91">
         <v>130437</v>
       </c>
-      <c r="S33" s="77">
+      <c r="S33" s="91">
         <v>130969</v>
       </c>
-      <c r="T33" s="77">
+      <c r="T33" s="91">
         <v>131485</v>
       </c>
+      <c r="U33" s="91">
+        <v>132276</v>
+      </c>
     </row>
     <row r="34" spans="1:26">
-      <c r="A34" s="71" t="s">
+      <c r="A34" s="67" t="s">
         <v>78</v>
       </c>
-      <c r="B34" s="72" t="s">
+      <c r="B34" s="68" t="s">
         <v>79</v>
       </c>
-      <c r="C34" s="75">
+      <c r="C34" s="92">
         <v>139715</v>
       </c>
-      <c r="D34" s="67">
+      <c r="D34" s="64">
         <v>139925</v>
       </c>
-      <c r="E34" s="67">
+      <c r="E34" s="64">
         <v>140108</v>
       </c>
-      <c r="F34" s="67">
+      <c r="F34" s="64">
         <v>140266</v>
       </c>
-      <c r="G34" s="67">
+      <c r="G34" s="64">
         <v>140504</v>
       </c>
-      <c r="H34" s="67">
+      <c r="H34" s="64">
         <v>140799</v>
       </c>
-      <c r="I34" s="67">
+      <c r="I34" s="64">
         <v>140960</v>
       </c>
-      <c r="J34" s="67">
+      <c r="J34" s="64">
         <v>141310</v>
       </c>
-      <c r="K34" s="67">
+      <c r="K34" s="64">
         <v>141610</v>
       </c>
-      <c r="L34" s="67">
+      <c r="L34" s="64">
         <v>141925</v>
       </c>
-      <c r="M34" s="67">
+      <c r="M34" s="64">
         <v>142193</v>
       </c>
-      <c r="N34" s="67">
+      <c r="N34" s="64">
         <v>142416</v>
       </c>
-      <c r="O34" s="62">
+      <c r="O34" s="61">
         <v>142589</v>
       </c>
-      <c r="P34" s="62">
+      <c r="P34" s="61">
         <v>142831</v>
       </c>
-      <c r="Q34" s="79">
+      <c r="Q34" s="94">
         <v>143073</v>
       </c>
-      <c r="R34" s="79">
+      <c r="R34" s="94">
         <v>143333</v>
       </c>
-      <c r="S34" s="79">
+      <c r="S34" s="94">
         <v>143596</v>
       </c>
-      <c r="T34" s="79">
+      <c r="T34" s="94">
         <v>143813</v>
       </c>
+      <c r="U34" s="94">
+        <v>144223</v>
+      </c>
     </row>
     <row r="35" spans="1:26">
-      <c r="A35" s="54" t="s">
+      <c r="A35" s="53" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:26">
-      <c r="A36" s="54" t="s">
+      <c r="A36" s="53" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:26" ht="15" customHeight="1">
-      <c r="B41" s="60"/>
-[...23 lines deleted...]
-      <c r="Z41" s="60"/>
+      <c r="B41" s="59"/>
+      <c r="C41" s="59"/>
+      <c r="D41" s="59"/>
+      <c r="E41" s="59"/>
+      <c r="F41" s="59"/>
+      <c r="G41" s="59"/>
+      <c r="H41" s="59"/>
+      <c r="I41" s="59"/>
+      <c r="J41" s="59"/>
+      <c r="K41" s="59"/>
+      <c r="L41" s="59"/>
+      <c r="M41" s="59"/>
+      <c r="N41" s="59"/>
+      <c r="O41" s="59"/>
+      <c r="P41" s="59"/>
+      <c r="Q41" s="59"/>
+      <c r="R41" s="59"/>
+      <c r="S41" s="59"/>
+      <c r="T41" s="59"/>
+      <c r="U41" s="59"/>
+      <c r="V41" s="59"/>
+      <c r="W41" s="59"/>
+      <c r="X41" s="59"/>
+      <c r="Y41" s="59"/>
+      <c r="Z41" s="59"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="32"/>
-      <c r="B42" s="38"/>
-[...14 lines deleted...]
-      <c r="Q42" s="40"/>
+      <c r="B42" s="37"/>
+      <c r="C42" s="38"/>
+      <c r="D42" s="38"/>
+      <c r="E42" s="38"/>
+      <c r="F42" s="38"/>
+      <c r="G42" s="38"/>
+      <c r="H42" s="38"/>
+      <c r="I42" s="38"/>
+      <c r="J42" s="38"/>
+      <c r="K42" s="38"/>
+      <c r="L42" s="38"/>
+      <c r="M42" s="38"/>
+      <c r="N42" s="38"/>
+      <c r="O42" s="39"/>
+      <c r="P42" s="39"/>
+      <c r="Q42" s="39"/>
       <c r="R42" s="36"/>
-      <c r="S42" s="41"/>
-[...2 lines deleted...]
-      <c r="V42" s="41"/>
+      <c r="S42" s="40"/>
+      <c r="T42" s="40"/>
+      <c r="U42" s="40"/>
+      <c r="V42" s="40"/>
       <c r="W42" s="35"/>
       <c r="X42" s="35"/>
       <c r="Y42" s="35"/>
       <c r="Z42" s="35"/>
     </row>
     <row r="43" spans="1:26" s="31" customFormat="1">
       <c r="A43" s="33"/>
-      <c r="B43" s="38"/>
-[...14 lines deleted...]
-      <c r="Q43" s="40"/>
+      <c r="B43" s="37"/>
+      <c r="C43" s="38"/>
+      <c r="D43" s="38"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="38"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="38"/>
+      <c r="J43" s="38"/>
+      <c r="K43" s="38"/>
+      <c r="L43" s="38"/>
+      <c r="M43" s="38"/>
+      <c r="N43" s="38"/>
+      <c r="O43" s="39"/>
+      <c r="P43" s="39"/>
+      <c r="Q43" s="39"/>
       <c r="R43" s="36"/>
-      <c r="S43" s="41"/>
-[...2 lines deleted...]
-      <c r="V43" s="41"/>
+      <c r="S43" s="40"/>
+      <c r="T43" s="40"/>
+      <c r="U43" s="40"/>
+      <c r="V43" s="40"/>
       <c r="W43" s="35"/>
       <c r="X43" s="35"/>
       <c r="Y43" s="35"/>
       <c r="Z43" s="35"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="32"/>
-      <c r="B46" s="38"/>
-[...14 lines deleted...]
-      <c r="Q46" s="43"/>
+      <c r="B46" s="37"/>
+      <c r="C46" s="38"/>
+      <c r="D46" s="38"/>
+      <c r="E46" s="38"/>
+      <c r="F46" s="41"/>
+      <c r="G46" s="41"/>
+      <c r="H46" s="38"/>
+      <c r="I46" s="41"/>
+      <c r="J46" s="41"/>
+      <c r="K46" s="41"/>
+      <c r="L46" s="41"/>
+      <c r="M46" s="41"/>
+      <c r="N46" s="41"/>
+      <c r="O46" s="42"/>
+      <c r="P46" s="42"/>
+      <c r="Q46" s="42"/>
       <c r="R46" s="35"/>
-      <c r="S46" s="44"/>
-[...2 lines deleted...]
-      <c r="V46" s="45"/>
+      <c r="S46" s="43"/>
+      <c r="T46" s="43"/>
+      <c r="U46" s="44"/>
+      <c r="V46" s="44"/>
       <c r="W46" s="35"/>
-      <c r="X46" s="46"/>
+      <c r="X46" s="45"/>
       <c r="Y46" s="35"/>
       <c r="Z46" s="35"/>
     </row>
     <row r="47" spans="1:26" ht="18" customHeight="1"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="O3:Z3"/>
     <mergeCell ref="B25:Z25"/>
     <mergeCell ref="B5:Z5"/>
     <mergeCell ref="B15:Z15"/>
     <mergeCell ref="C3:N3"/>
     <mergeCell ref="B3:B4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>