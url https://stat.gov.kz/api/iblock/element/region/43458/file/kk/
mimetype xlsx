--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -1178,123 +1178,123 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="0" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="37">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="35"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
@@ -1610,51 +1610,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305784/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="92.7109375" style="16" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="16"/>
     <col min="257" max="257" width="44.28515625" style="16" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="16" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="16"/>
     <col min="513" max="513" width="44.28515625" style="16" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="16" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="16"/>
     <col min="769" max="769" width="44.28515625" style="16" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="16" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="16"/>
     <col min="1025" max="1025" width="44.28515625" style="16" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="16" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="16"/>
     <col min="1281" max="1281" width="44.28515625" style="16" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="16" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="16"/>
     <col min="1537" max="1537" width="44.28515625" style="16" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="16" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="16"/>
@@ -1810,52 +1810,52 @@
     <col min="14339" max="14592" width="9.140625" style="16"/>
     <col min="14593" max="14593" width="44.28515625" style="16" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="16" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="16"/>
     <col min="14849" max="14849" width="44.28515625" style="16" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="16" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="16"/>
     <col min="15105" max="15105" width="44.28515625" style="16" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="16" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="16"/>
     <col min="15361" max="15361" width="44.28515625" style="16" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="16" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="16"/>
     <col min="15617" max="15617" width="44.28515625" style="16" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="16" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="16"/>
     <col min="15873" max="15873" width="44.28515625" style="16" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="16" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="16"/>
     <col min="16129" max="16129" width="44.28515625" style="16" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="16" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" customHeight="1">
-      <c r="A1" s="73"/>
-      <c r="B1" s="73"/>
+      <c r="A1" s="87"/>
+      <c r="B1" s="87"/>
       <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="18">
         <v>611101</v>
       </c>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" ht="13.5" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" ht="15" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="19" t="s">
@@ -1941,59 +1941,59 @@
       <c r="B13" s="13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="56" customFormat="1">
       <c r="A16" s="54" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="55">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="56" customFormat="1">
       <c r="A17" s="54" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="55">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>62</v>
       </c>
@@ -2040,51 +2040,51 @@
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="2" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="115.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="51.7109375" style="2" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="3"/>
     <col min="257" max="257" width="4.5703125" style="3" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="3" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="3"/>
     <col min="260" max="260" width="51.7109375" style="3" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="3"/>
     <col min="513" max="513" width="4.5703125" style="3" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="3" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="3"/>
     <col min="516" max="516" width="51.7109375" style="3" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="3"/>
     <col min="769" max="769" width="4.5703125" style="3" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="3" customWidth="1"/>
     <col min="771" max="771" width="9.140625" style="3"/>
     <col min="772" max="772" width="51.7109375" style="3" customWidth="1"/>
     <col min="773" max="1024" width="9.140625" style="3"/>
     <col min="1025" max="1025" width="4.5703125" style="3" customWidth="1"/>
     <col min="1026" max="1026" width="51.7109375" style="3" customWidth="1"/>
     <col min="1027" max="1027" width="9.140625" style="3"/>
     <col min="1028" max="1028" width="51.7109375" style="3" customWidth="1"/>
@@ -2431,51 +2431,51 @@
       <c r="C7" s="5"/>
       <c r="D7" s="6"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="4"/>
       <c r="B8" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" s="4"/>
       <c r="B9" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="4"/>
       <c r="B10" s="1"/>
       <c r="C10" s="5"/>
       <c r="D10" s="10"/>
     </row>
-    <row r="11" spans="1:24" ht="25.5">
+    <row r="11" spans="1:24" ht="26.25">
       <c r="A11" s="4"/>
       <c r="B11" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="4"/>
       <c r="B12" s="1"/>
       <c r="C12" s="5"/>
       <c r="D12" s="10"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="4"/>
       <c r="B13" s="1"/>
       <c r="C13" s="4"/>
       <c r="D13" s="10"/>
     </row>
     <row r="14" spans="1:24">
       <c r="B14" s="72" t="s">
         <v>81</v>
       </c>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
@@ -2500,159 +2500,159 @@
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6"/>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="70"/>
       <c r="B19" s="70"/>
       <c r="C19" s="70"/>
       <c r="D19" s="70"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F43" sqref="F43"/>
+      <selection activeCell="X28" sqref="X28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="30" customWidth="1"/>
     <col min="2" max="2" width="11" style="30" customWidth="1"/>
     <col min="3" max="4" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="30" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="30" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="30" bestFit="1" customWidth="1"/>
     <col min="15" max="19" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="30"/>
     <col min="23" max="23" width="10.85546875" style="30" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="30"/>
     <col min="26" max="26" width="10.5703125" style="30" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="33" customHeight="1">
       <c r="A1" s="71" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="76" t="s">
+      <c r="B1" s="90" t="s">
         <v>59</v>
       </c>
-      <c r="C1" s="76"/>
-[...22 lines deleted...]
-      <c r="Z1" s="76"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
+      <c r="Q1" s="90"/>
+      <c r="R1" s="90"/>
+      <c r="S1" s="90"/>
+      <c r="T1" s="90"/>
+      <c r="U1" s="90"/>
+      <c r="V1" s="90"/>
+      <c r="W1" s="90"/>
+      <c r="X1" s="90"/>
+      <c r="Y1" s="90"/>
+      <c r="Z1" s="90"/>
     </row>
     <row r="2" spans="1:26" ht="14.25" customHeight="1">
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="Y2" s="31"/>
     </row>
     <row r="3" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A3" s="74" t="s">
+      <c r="A3" s="88" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="85"/>
-      <c r="C3" s="83">
+      <c r="B3" s="99"/>
+      <c r="C3" s="97">
         <v>2025</v>
       </c>
-      <c r="D3" s="84"/>
-[...10 lines deleted...]
-      <c r="O3" s="77">
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
+      <c r="O3" s="91">
         <v>2026</v>
       </c>
-      <c r="P3" s="78"/>
-[...9 lines deleted...]
-      <c r="Z3" s="78"/>
+      <c r="P3" s="92"/>
+      <c r="Q3" s="92"/>
+      <c r="R3" s="92"/>
+      <c r="S3" s="92"/>
+      <c r="T3" s="92"/>
+      <c r="U3" s="92"/>
+      <c r="V3" s="92"/>
+      <c r="W3" s="92"/>
+      <c r="X3" s="92"/>
+      <c r="Y3" s="92"/>
+      <c r="Z3" s="92"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="75"/>
-      <c r="B4" s="86"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="100"/>
       <c r="C4" s="51" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>52</v>
       </c>
       <c r="F4" s="51" t="s">
         <v>53</v>
       </c>
       <c r="G4" s="47" t="s">
         <v>45</v>
       </c>
       <c r="H4" s="47" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="47" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="47" t="s">
         <v>47</v>
       </c>
       <c r="K4" s="48" t="s">
@@ -2683,1892 +2683,1973 @@
         <v>45</v>
       </c>
       <c r="T4" s="47" t="s">
         <v>46</v>
       </c>
       <c r="U4" s="47" t="s">
         <v>54</v>
       </c>
       <c r="V4" s="47" t="s">
         <v>47</v>
       </c>
       <c r="W4" s="48" t="s">
         <v>48</v>
       </c>
       <c r="X4" s="48" t="s">
         <v>49</v>
       </c>
       <c r="Y4" s="57" t="s">
         <v>57</v>
       </c>
       <c r="Z4" s="47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:26">
-      <c r="B5" s="80" t="s">
+      <c r="B5" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="80"/>
-[...22 lines deleted...]
-      <c r="Z5" s="81"/>
+      <c r="C5" s="94"/>
+      <c r="D5" s="94"/>
+      <c r="E5" s="94"/>
+      <c r="F5" s="94"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="94"/>
+      <c r="I5" s="94"/>
+      <c r="J5" s="94"/>
+      <c r="K5" s="94"/>
+      <c r="L5" s="94"/>
+      <c r="M5" s="94"/>
+      <c r="N5" s="94"/>
+      <c r="O5" s="94"/>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="94"/>
+      <c r="R5" s="94"/>
+      <c r="S5" s="94"/>
+      <c r="T5" s="94"/>
+      <c r="U5" s="94"/>
+      <c r="V5" s="94"/>
+      <c r="W5" s="94"/>
+      <c r="X5" s="94"/>
+      <c r="Y5" s="94"/>
+      <c r="Z5" s="95"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="69" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="87">
+      <c r="C6" s="73">
         <v>2292055</v>
       </c>
-      <c r="D6" s="88">
+      <c r="D6" s="74">
         <v>2297491</v>
       </c>
-      <c r="E6" s="88">
+      <c r="E6" s="74">
         <v>2300876</v>
       </c>
-      <c r="F6" s="88">
+      <c r="F6" s="74">
         <v>2305765</v>
       </c>
-      <c r="G6" s="89">
+      <c r="G6" s="75">
         <v>2310071</v>
       </c>
-      <c r="H6" s="88">
+      <c r="H6" s="74">
         <v>2314929</v>
       </c>
-      <c r="I6" s="88">
+      <c r="I6" s="74">
         <v>2319893</v>
       </c>
-      <c r="J6" s="88">
+      <c r="J6" s="74">
         <v>2325485</v>
       </c>
-      <c r="K6" s="88">
+      <c r="K6" s="74">
         <v>2332397</v>
       </c>
-      <c r="L6" s="88">
+      <c r="L6" s="74">
         <v>2337023</v>
       </c>
-      <c r="M6" s="88">
+      <c r="M6" s="74">
         <v>2341901</v>
       </c>
-      <c r="N6" s="88">
+      <c r="N6" s="74">
         <v>2345012</v>
       </c>
-      <c r="O6" s="88">
+      <c r="O6" s="74">
         <v>2348103</v>
       </c>
-      <c r="P6" s="88">
+      <c r="P6" s="74">
         <v>2351424</v>
       </c>
-      <c r="Q6" s="90">
+      <c r="Q6" s="76">
         <v>2354736</v>
       </c>
-      <c r="R6" s="91">
+      <c r="R6" s="77">
         <v>2359052</v>
       </c>
-      <c r="S6" s="91">
+      <c r="S6" s="77">
         <v>2362463</v>
       </c>
-      <c r="T6" s="91">
+      <c r="T6" s="77">
         <v>2366525</v>
       </c>
-      <c r="U6" s="91">
+      <c r="U6" s="77">
         <v>2373772</v>
+      </c>
+      <c r="V6" s="77">
+        <v>2379793</v>
       </c>
     </row>
     <row r="7" spans="1:26" s="31" customFormat="1">
       <c r="A7" s="65" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="66" t="s">
         <v>65</v>
       </c>
-      <c r="C7" s="87">
+      <c r="C7" s="73">
         <v>269533</v>
       </c>
       <c r="D7" s="60">
         <v>269655</v>
       </c>
       <c r="E7" s="60">
         <v>270075</v>
       </c>
       <c r="F7" s="60">
         <v>270227</v>
       </c>
       <c r="G7" s="60">
         <v>270580</v>
       </c>
       <c r="H7" s="60">
         <v>271019</v>
       </c>
       <c r="I7" s="60">
         <v>271429</v>
       </c>
       <c r="J7" s="60">
         <v>271807</v>
       </c>
       <c r="K7" s="60">
         <v>272169</v>
       </c>
       <c r="L7" s="60">
         <v>272571</v>
       </c>
       <c r="M7" s="60">
         <v>272611</v>
       </c>
       <c r="N7" s="60">
         <v>272596</v>
       </c>
       <c r="O7" s="60">
         <v>272739</v>
       </c>
       <c r="P7" s="60">
         <v>273029</v>
       </c>
-      <c r="Q7" s="90">
+      <c r="Q7" s="76">
         <v>273422</v>
       </c>
-      <c r="R7" s="91">
+      <c r="R7" s="77">
         <v>273881</v>
       </c>
-      <c r="S7" s="91">
+      <c r="S7" s="77">
         <v>274155</v>
       </c>
-      <c r="T7" s="91">
+      <c r="T7" s="77">
         <v>274257</v>
       </c>
-      <c r="U7" s="91">
+      <c r="U7" s="77">
         <v>274597</v>
+      </c>
+      <c r="V7" s="60">
+        <v>274826</v>
       </c>
       <c r="X7" s="35"/>
       <c r="Y7" s="35"/>
       <c r="Z7" s="35"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="65" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="66" t="s">
         <v>67</v>
       </c>
-      <c r="C8" s="87">
+      <c r="C8" s="73">
         <v>384886</v>
       </c>
       <c r="D8" s="60">
         <v>386516</v>
       </c>
       <c r="E8" s="60">
         <v>387792</v>
       </c>
       <c r="F8" s="60">
         <v>389561</v>
       </c>
       <c r="G8" s="60">
         <v>390606</v>
       </c>
       <c r="H8" s="60">
         <v>392064</v>
       </c>
       <c r="I8" s="60">
         <v>393247</v>
       </c>
       <c r="J8" s="60">
         <v>394590</v>
       </c>
       <c r="K8" s="60">
         <v>396533</v>
       </c>
       <c r="L8" s="60">
         <v>397615</v>
       </c>
       <c r="M8" s="60">
         <v>398765</v>
       </c>
       <c r="N8" s="60">
         <v>399828</v>
       </c>
       <c r="O8" s="60">
         <v>400953</v>
       </c>
       <c r="P8" s="60">
         <v>401900</v>
       </c>
-      <c r="Q8" s="90">
+      <c r="Q8" s="76">
         <v>402867</v>
       </c>
-      <c r="R8" s="91">
+      <c r="R8" s="77">
         <v>403720</v>
       </c>
-      <c r="S8" s="91">
+      <c r="S8" s="77">
         <v>404659</v>
       </c>
-      <c r="T8" s="91">
+      <c r="T8" s="77">
         <v>405567</v>
       </c>
-      <c r="U8" s="91">
+      <c r="U8" s="77">
         <v>407728</v>
+      </c>
+      <c r="V8" s="60">
+        <v>409947</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="65" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="66" t="s">
         <v>69</v>
       </c>
-      <c r="C9" s="87">
+      <c r="C9" s="73">
         <v>358637</v>
       </c>
       <c r="D9" s="60">
         <v>358500</v>
       </c>
       <c r="E9" s="60">
         <v>358356</v>
       </c>
       <c r="F9" s="60">
         <v>358412</v>
       </c>
       <c r="G9" s="60">
         <v>358585</v>
       </c>
       <c r="H9" s="60">
         <v>358597</v>
       </c>
       <c r="I9" s="60">
         <v>358611</v>
       </c>
       <c r="J9" s="60">
         <v>358859</v>
       </c>
       <c r="K9" s="60">
         <v>359270</v>
       </c>
       <c r="L9" s="60">
         <v>359487</v>
       </c>
       <c r="M9" s="60">
         <v>359988</v>
       </c>
       <c r="N9" s="60">
         <v>360142</v>
       </c>
       <c r="O9" s="60">
         <v>360392</v>
       </c>
       <c r="P9" s="60">
         <v>360456</v>
       </c>
-      <c r="Q9" s="90">
+      <c r="Q9" s="76">
         <v>360568</v>
       </c>
-      <c r="R9" s="91">
+      <c r="R9" s="77">
         <v>360806</v>
       </c>
-      <c r="S9" s="91">
+      <c r="S9" s="77">
         <v>360801</v>
       </c>
-      <c r="T9" s="91">
+      <c r="T9" s="77">
         <v>361408</v>
       </c>
-      <c r="U9" s="91">
+      <c r="U9" s="77">
         <v>362152</v>
+      </c>
+      <c r="V9" s="60">
+        <v>362442</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="65" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="66" t="s">
         <v>71</v>
       </c>
-      <c r="C10" s="87">
+      <c r="C10" s="73">
         <v>338538</v>
       </c>
       <c r="D10" s="60">
         <v>339636</v>
       </c>
       <c r="E10" s="60">
         <v>340121</v>
       </c>
       <c r="F10" s="60">
         <v>340783</v>
       </c>
       <c r="G10" s="60">
         <v>341582</v>
       </c>
       <c r="H10" s="60">
         <v>342459</v>
       </c>
       <c r="I10" s="60">
         <v>343586</v>
       </c>
       <c r="J10" s="60">
         <v>344657</v>
       </c>
       <c r="K10" s="60">
         <v>346286</v>
       </c>
       <c r="L10" s="60">
         <v>346868</v>
       </c>
       <c r="M10" s="60">
         <v>347643</v>
       </c>
       <c r="N10" s="60">
         <v>347927</v>
       </c>
       <c r="O10" s="60">
         <v>348491</v>
       </c>
       <c r="P10" s="60">
         <v>349022</v>
       </c>
-      <c r="Q10" s="90">
+      <c r="Q10" s="76">
         <v>349503</v>
       </c>
-      <c r="R10" s="91">
+      <c r="R10" s="77">
         <v>350329</v>
       </c>
-      <c r="S10" s="91">
+      <c r="S10" s="77">
         <v>350818</v>
       </c>
-      <c r="T10" s="91">
+      <c r="T10" s="77">
         <v>351648</v>
       </c>
-      <c r="U10" s="91">
+      <c r="U10" s="77">
         <v>353009</v>
+      </c>
+      <c r="V10" s="60">
+        <v>353868</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="65" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="66" t="s">
         <v>73</v>
       </c>
-      <c r="C11" s="87">
+      <c r="C11" s="73">
         <v>200067</v>
       </c>
       <c r="D11" s="60">
         <v>200114</v>
       </c>
       <c r="E11" s="60">
         <v>199671</v>
       </c>
       <c r="F11" s="60">
         <v>199630</v>
       </c>
       <c r="G11" s="60">
         <v>199421</v>
       </c>
       <c r="H11" s="60">
         <v>199433</v>
       </c>
       <c r="I11" s="60">
         <v>199417</v>
       </c>
       <c r="J11" s="60">
         <v>199412</v>
       </c>
       <c r="K11" s="60">
         <v>199315</v>
       </c>
       <c r="L11" s="60">
         <v>199065</v>
       </c>
       <c r="M11" s="60">
         <v>199082</v>
       </c>
       <c r="N11" s="60">
         <v>199007</v>
       </c>
       <c r="O11" s="60">
         <v>198881</v>
       </c>
       <c r="P11" s="60">
         <v>198785</v>
       </c>
-      <c r="Q11" s="90">
+      <c r="Q11" s="76">
         <v>198512</v>
       </c>
-      <c r="R11" s="91">
+      <c r="R11" s="77">
         <v>198447</v>
       </c>
-      <c r="S11" s="91">
+      <c r="S11" s="77">
         <v>198421</v>
       </c>
-      <c r="T11" s="91">
+      <c r="T11" s="77">
         <v>198522</v>
       </c>
-      <c r="U11" s="91">
+      <c r="U11" s="77">
         <v>198614</v>
+      </c>
+      <c r="V11" s="60">
+        <v>198838</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="65" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="66" t="s">
         <v>75</v>
       </c>
-      <c r="C12" s="87">
+      <c r="C12" s="73">
         <v>251873</v>
       </c>
       <c r="D12" s="60">
         <v>251836</v>
       </c>
       <c r="E12" s="60">
         <v>252022</v>
       </c>
       <c r="F12" s="60">
         <v>252386</v>
       </c>
       <c r="G12" s="60">
         <v>252777</v>
       </c>
       <c r="H12" s="60">
         <v>253123</v>
       </c>
       <c r="I12" s="60">
         <v>253550</v>
       </c>
       <c r="J12" s="60">
         <v>253875</v>
       </c>
       <c r="K12" s="60">
         <v>254082</v>
       </c>
       <c r="L12" s="60">
         <v>254338</v>
       </c>
       <c r="M12" s="60">
         <v>254702</v>
       </c>
       <c r="N12" s="60">
         <v>254984</v>
       </c>
       <c r="O12" s="60">
         <v>255078</v>
       </c>
       <c r="P12" s="60">
         <v>255113</v>
       </c>
-      <c r="Q12" s="90">
+      <c r="Q12" s="76">
         <v>255147</v>
       </c>
-      <c r="R12" s="91">
+      <c r="R12" s="77">
         <v>255347</v>
       </c>
-      <c r="S12" s="91">
+      <c r="S12" s="77">
         <v>255463</v>
       </c>
-      <c r="T12" s="91">
+      <c r="T12" s="77">
         <v>255622</v>
       </c>
-      <c r="U12" s="91">
+      <c r="U12" s="77">
         <v>256138</v>
+      </c>
+      <c r="V12" s="60">
+        <v>256576</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="65" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="66" t="s">
         <v>77</v>
       </c>
-      <c r="C13" s="87">
+      <c r="C13" s="73">
         <v>222325</v>
       </c>
       <c r="D13" s="60">
         <v>224461</v>
       </c>
       <c r="E13" s="60">
         <v>226039</v>
       </c>
       <c r="F13" s="60">
         <v>227597</v>
       </c>
       <c r="G13" s="60">
         <v>228908</v>
       </c>
       <c r="H13" s="60">
         <v>230012</v>
       </c>
       <c r="I13" s="60">
         <v>231449</v>
       </c>
       <c r="J13" s="60">
         <v>233074</v>
       </c>
       <c r="K13" s="60">
         <v>234979</v>
       </c>
       <c r="L13" s="60">
         <v>236676</v>
       </c>
       <c r="M13" s="60">
         <v>238173</v>
       </c>
       <c r="N13" s="60">
         <v>239231</v>
       </c>
       <c r="O13" s="60">
         <v>240049</v>
       </c>
       <c r="P13" s="60">
         <v>241297</v>
       </c>
-      <c r="Q13" s="90">
+      <c r="Q13" s="76">
         <v>242444</v>
       </c>
-      <c r="R13" s="91">
+      <c r="R13" s="77">
         <v>243811</v>
       </c>
-      <c r="S13" s="91">
+      <c r="S13" s="77">
         <v>244939</v>
       </c>
-      <c r="T13" s="91">
+      <c r="T13" s="77">
         <v>245927</v>
       </c>
-      <c r="U13" s="91">
+      <c r="U13" s="77">
         <v>247341</v>
+      </c>
+      <c r="V13" s="60">
+        <v>248686</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="68" t="s">
         <v>79</v>
       </c>
-      <c r="C14" s="92">
+      <c r="C14" s="78">
         <v>266196</v>
       </c>
       <c r="D14" s="61">
         <v>266495</v>
       </c>
       <c r="E14" s="61">
         <v>266800</v>
       </c>
       <c r="F14" s="61">
         <v>267169</v>
       </c>
       <c r="G14" s="61">
         <v>267612</v>
       </c>
       <c r="H14" s="61">
         <v>268222</v>
       </c>
       <c r="I14" s="61">
         <v>268604</v>
       </c>
       <c r="J14" s="61">
         <v>269211</v>
       </c>
       <c r="K14" s="61">
         <v>269763</v>
       </c>
       <c r="L14" s="61">
         <v>270403</v>
       </c>
       <c r="M14" s="61">
         <v>270937</v>
       </c>
       <c r="N14" s="61">
         <v>271297</v>
       </c>
       <c r="O14" s="61">
         <v>271520</v>
       </c>
       <c r="P14" s="61">
         <v>271822</v>
       </c>
-      <c r="Q14" s="93">
+      <c r="Q14" s="79">
         <v>272273</v>
       </c>
-      <c r="R14" s="94">
+      <c r="R14" s="80">
         <v>272711</v>
       </c>
-      <c r="S14" s="94">
+      <c r="S14" s="80">
         <v>273207</v>
       </c>
-      <c r="T14" s="94">
+      <c r="T14" s="80">
         <v>273574</v>
       </c>
-      <c r="U14" s="94">
+      <c r="U14" s="80">
         <v>274193</v>
       </c>
+      <c r="V14" s="61">
+        <v>274610</v>
+      </c>
     </row>
     <row r="15" spans="1:26">
-      <c r="B15" s="82" t="s">
+      <c r="B15" s="96" t="s">
         <v>35</v>
       </c>
-      <c r="C15" s="82"/>
-[...22 lines deleted...]
-      <c r="Z15" s="82"/>
+      <c r="C15" s="96"/>
+      <c r="D15" s="96"/>
+      <c r="E15" s="96"/>
+      <c r="F15" s="96"/>
+      <c r="G15" s="96"/>
+      <c r="H15" s="96"/>
+      <c r="I15" s="96"/>
+      <c r="J15" s="96"/>
+      <c r="K15" s="96"/>
+      <c r="L15" s="96"/>
+      <c r="M15" s="96"/>
+      <c r="N15" s="96"/>
+      <c r="O15" s="96"/>
+      <c r="P15" s="96"/>
+      <c r="Q15" s="96"/>
+      <c r="R15" s="96"/>
+      <c r="S15" s="96"/>
+      <c r="T15" s="96"/>
+      <c r="U15" s="96"/>
+      <c r="V15" s="96"/>
+      <c r="W15" s="96"/>
+      <c r="X15" s="96"/>
+      <c r="Y15" s="96"/>
+      <c r="Z15" s="96"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="69" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="C16" s="87">
+      <c r="C16" s="73">
         <v>1066395</v>
       </c>
-      <c r="D16" s="95">
+      <c r="D16" s="81">
         <v>1068744</v>
       </c>
-      <c r="E16" s="95">
+      <c r="E16" s="81">
         <v>1070482</v>
       </c>
-      <c r="F16" s="96">
+      <c r="F16" s="82">
         <v>1072916</v>
       </c>
-      <c r="G16" s="97">
+      <c r="G16" s="83">
         <v>1075242</v>
       </c>
-      <c r="H16" s="97">
+      <c r="H16" s="83">
         <v>1077761</v>
       </c>
-      <c r="I16" s="97">
+      <c r="I16" s="83">
         <v>1080116</v>
       </c>
-      <c r="J16" s="97">
+      <c r="J16" s="83">
         <v>1082654</v>
       </c>
-      <c r="K16" s="88">
+      <c r="K16" s="74">
         <v>1085550</v>
       </c>
-      <c r="L16" s="88">
+      <c r="L16" s="74">
         <v>1087731</v>
       </c>
-      <c r="M16" s="88">
+      <c r="M16" s="74">
         <v>1090100</v>
       </c>
-      <c r="N16" s="88">
+      <c r="N16" s="74">
         <v>1091510</v>
       </c>
-      <c r="O16" s="88">
+      <c r="O16" s="74">
         <v>1092870</v>
       </c>
-      <c r="P16" s="88">
+      <c r="P16" s="74">
         <v>1094281</v>
       </c>
-      <c r="Q16" s="90">
+      <c r="Q16" s="76">
         <v>1095775</v>
       </c>
-      <c r="R16" s="91">
+      <c r="R16" s="77">
         <v>1097609</v>
       </c>
-      <c r="S16" s="91">
+      <c r="S16" s="77">
         <v>1099339</v>
       </c>
-      <c r="T16" s="91">
+      <c r="T16" s="77">
         <v>1101136</v>
       </c>
-      <c r="U16" s="91">
+      <c r="U16" s="77">
         <v>1104163</v>
+      </c>
+      <c r="V16" s="77">
+        <v>1106621</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="65" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="66" t="s">
         <v>65</v>
       </c>
-      <c r="C17" s="87">
+      <c r="C17" s="73">
         <v>122388</v>
       </c>
       <c r="D17" s="62">
         <v>122520</v>
       </c>
       <c r="E17" s="62">
         <v>122743</v>
       </c>
       <c r="F17" s="62">
         <v>122797</v>
       </c>
       <c r="G17" s="62">
         <v>122940</v>
       </c>
       <c r="H17" s="62">
         <v>123155</v>
       </c>
       <c r="I17" s="62">
         <v>123373</v>
       </c>
       <c r="J17" s="62">
         <v>123517</v>
       </c>
       <c r="K17" s="62">
         <v>123676</v>
       </c>
       <c r="L17" s="62">
         <v>123876</v>
       </c>
       <c r="M17" s="62">
         <v>123879</v>
       </c>
       <c r="N17" s="62">
         <v>123819</v>
       </c>
       <c r="O17" s="60">
         <v>123883</v>
       </c>
       <c r="P17" s="60">
         <v>124059</v>
       </c>
-      <c r="Q17" s="90">
+      <c r="Q17" s="76">
         <v>124236</v>
       </c>
-      <c r="R17" s="91">
+      <c r="R17" s="77">
         <v>124368</v>
       </c>
-      <c r="S17" s="91">
+      <c r="S17" s="77">
         <v>124475</v>
       </c>
-      <c r="T17" s="91">
+      <c r="T17" s="77">
         <v>124485</v>
       </c>
-      <c r="U17" s="91">
+      <c r="U17" s="77">
         <v>124614</v>
+      </c>
+      <c r="V17" s="60">
+        <v>124655</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="65" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="66" t="s">
         <v>67</v>
       </c>
-      <c r="C18" s="87">
+      <c r="C18" s="73">
         <v>184127</v>
       </c>
       <c r="D18" s="62">
         <v>184917</v>
       </c>
       <c r="E18" s="62">
         <v>185569</v>
       </c>
       <c r="F18" s="62">
         <v>186496</v>
       </c>
       <c r="G18" s="62">
         <v>187167</v>
       </c>
       <c r="H18" s="62">
         <v>187964</v>
       </c>
       <c r="I18" s="62">
         <v>188649</v>
       </c>
       <c r="J18" s="62">
         <v>189387</v>
       </c>
       <c r="K18" s="62">
         <v>190185</v>
       </c>
       <c r="L18" s="62">
         <v>190590</v>
       </c>
       <c r="M18" s="62">
         <v>191194</v>
       </c>
       <c r="N18" s="62">
         <v>191737</v>
       </c>
       <c r="O18" s="60">
         <v>192323</v>
       </c>
       <c r="P18" s="60">
         <v>192790</v>
       </c>
-      <c r="Q18" s="90">
+      <c r="Q18" s="76">
         <v>193269</v>
       </c>
-      <c r="R18" s="91">
+      <c r="R18" s="77">
         <v>193659</v>
       </c>
-      <c r="S18" s="91">
+      <c r="S18" s="77">
         <v>194155</v>
       </c>
-      <c r="T18" s="91">
+      <c r="T18" s="77">
         <v>194629</v>
       </c>
-      <c r="U18" s="91">
+      <c r="U18" s="77">
         <v>195603</v>
+      </c>
+      <c r="V18" s="60">
+        <v>196655</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="65" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="66" t="s">
         <v>69</v>
       </c>
-      <c r="C19" s="87">
+      <c r="C19" s="73">
         <v>162008</v>
       </c>
       <c r="D19" s="62">
         <v>161931</v>
       </c>
       <c r="E19" s="62">
         <v>161912</v>
       </c>
       <c r="F19" s="62">
         <v>161938</v>
       </c>
       <c r="G19" s="62">
         <v>162065</v>
       </c>
       <c r="H19" s="62">
         <v>162045</v>
       </c>
       <c r="I19" s="62">
         <v>161982</v>
       </c>
       <c r="J19" s="62">
         <v>162077</v>
       </c>
       <c r="K19" s="62">
         <v>162261</v>
       </c>
       <c r="L19" s="62">
         <v>162360</v>
       </c>
       <c r="M19" s="62">
         <v>162676</v>
       </c>
       <c r="N19" s="62">
         <v>162811</v>
       </c>
       <c r="O19" s="60">
         <v>162902</v>
       </c>
       <c r="P19" s="60">
         <v>162902</v>
       </c>
-      <c r="Q19" s="90">
+      <c r="Q19" s="76">
         <v>162953</v>
       </c>
-      <c r="R19" s="91">
+      <c r="R19" s="77">
         <v>163045</v>
       </c>
-      <c r="S19" s="91">
+      <c r="S19" s="77">
         <v>163031</v>
       </c>
-      <c r="T19" s="91">
+      <c r="T19" s="77">
         <v>163322</v>
       </c>
-      <c r="U19" s="91">
+      <c r="U19" s="77">
         <v>163657</v>
+      </c>
+      <c r="V19" s="60">
+        <v>163696</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="65" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="66" t="s">
         <v>71</v>
       </c>
-      <c r="C20" s="87">
+      <c r="C20" s="73">
         <v>154039</v>
       </c>
       <c r="D20" s="62">
         <v>154509</v>
       </c>
       <c r="E20" s="62">
         <v>154747</v>
       </c>
       <c r="F20" s="62">
         <v>155042</v>
       </c>
       <c r="G20" s="62">
         <v>155431</v>
       </c>
       <c r="H20" s="62">
         <v>155877</v>
       </c>
       <c r="I20" s="62">
         <v>156320</v>
       </c>
       <c r="J20" s="62">
         <v>156839</v>
       </c>
       <c r="K20" s="62">
         <v>157458</v>
       </c>
       <c r="L20" s="62">
         <v>157722</v>
       </c>
       <c r="M20" s="62">
         <v>158065</v>
       </c>
       <c r="N20" s="62">
         <v>158201</v>
       </c>
       <c r="O20" s="60">
         <v>158390</v>
       </c>
       <c r="P20" s="60">
         <v>158627</v>
       </c>
-      <c r="Q20" s="90">
+      <c r="Q20" s="76">
         <v>158854</v>
       </c>
-      <c r="R20" s="91">
+      <c r="R20" s="77">
         <v>159251</v>
       </c>
-      <c r="S20" s="91">
+      <c r="S20" s="77">
         <v>159528</v>
       </c>
-      <c r="T20" s="91">
+      <c r="T20" s="77">
         <v>159862</v>
       </c>
-      <c r="U20" s="91">
+      <c r="U20" s="77">
         <v>160393</v>
+      </c>
+      <c r="V20" s="60">
+        <v>160742</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="65" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="66" t="s">
         <v>73</v>
       </c>
-      <c r="C21" s="87">
+      <c r="C21" s="73">
         <v>93258</v>
       </c>
       <c r="D21" s="62">
         <v>93289</v>
       </c>
       <c r="E21" s="62">
         <v>93066</v>
       </c>
       <c r="F21" s="62">
         <v>93022</v>
       </c>
       <c r="G21" s="62">
         <v>92924</v>
       </c>
       <c r="H21" s="62">
         <v>92938</v>
       </c>
       <c r="I21" s="62">
         <v>92864</v>
       </c>
       <c r="J21" s="62">
         <v>92788</v>
       </c>
       <c r="K21" s="62">
         <v>92690</v>
       </c>
       <c r="L21" s="62">
         <v>92602</v>
       </c>
       <c r="M21" s="62">
         <v>92615</v>
       </c>
       <c r="N21" s="62">
         <v>92563</v>
       </c>
       <c r="O21" s="60">
         <v>92507</v>
       </c>
       <c r="P21" s="60">
         <v>92473</v>
       </c>
-      <c r="Q21" s="90">
+      <c r="Q21" s="76">
         <v>92328</v>
       </c>
-      <c r="R21" s="91">
+      <c r="R21" s="77">
         <v>92257</v>
       </c>
-      <c r="S21" s="91">
+      <c r="S21" s="77">
         <v>92272</v>
       </c>
-      <c r="T21" s="91">
+      <c r="T21" s="77">
         <v>92297</v>
       </c>
-      <c r="U21" s="91">
+      <c r="U21" s="77">
         <v>92341</v>
+      </c>
+      <c r="V21" s="60">
+        <v>92399</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="65" t="s">
         <v>74</v>
       </c>
       <c r="B22" s="66" t="s">
         <v>75</v>
       </c>
-      <c r="C22" s="87">
+      <c r="C22" s="73">
         <v>120827</v>
       </c>
       <c r="D22" s="62">
         <v>120743</v>
       </c>
       <c r="E22" s="62">
         <v>120834</v>
       </c>
       <c r="F22" s="62">
         <v>121000</v>
       </c>
       <c r="G22" s="62">
         <v>121173</v>
       </c>
       <c r="H22" s="62">
         <v>121354</v>
       </c>
       <c r="I22" s="62">
         <v>121584</v>
       </c>
       <c r="J22" s="62">
         <v>121712</v>
       </c>
       <c r="K22" s="62">
         <v>121772</v>
       </c>
       <c r="L22" s="62">
         <v>121902</v>
       </c>
       <c r="M22" s="62">
         <v>122072</v>
       </c>
       <c r="N22" s="62">
         <v>122175</v>
       </c>
       <c r="O22" s="60">
         <v>122226</v>
       </c>
       <c r="P22" s="60">
         <v>122235</v>
       </c>
-      <c r="Q22" s="90">
+      <c r="Q22" s="76">
         <v>122193</v>
       </c>
-      <c r="R22" s="91">
+      <c r="R22" s="77">
         <v>122277</v>
       </c>
-      <c r="S22" s="91">
+      <c r="S22" s="77">
         <v>122297</v>
       </c>
-      <c r="T22" s="91">
+      <c r="T22" s="77">
         <v>122338</v>
       </c>
-      <c r="U22" s="91">
+      <c r="U22" s="77">
         <v>122520</v>
+      </c>
+      <c r="V22" s="60">
+        <v>122710</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="65" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="66" t="s">
         <v>77</v>
       </c>
-      <c r="C23" s="87">
+      <c r="C23" s="73">
         <v>103267</v>
       </c>
       <c r="D23" s="63">
         <v>104168</v>
       </c>
       <c r="E23" s="63">
         <v>104919</v>
       </c>
       <c r="F23" s="63">
         <v>105718</v>
       </c>
       <c r="G23" s="63">
         <v>106434</v>
       </c>
       <c r="H23" s="63">
         <v>107005</v>
       </c>
       <c r="I23" s="63">
         <v>107700</v>
       </c>
       <c r="J23" s="63">
         <v>108433</v>
       </c>
       <c r="K23" s="63">
         <v>109355</v>
       </c>
       <c r="L23" s="63">
         <v>110201</v>
       </c>
       <c r="M23" s="63">
         <v>110855</v>
       </c>
       <c r="N23" s="63">
         <v>111323</v>
       </c>
       <c r="O23" s="60">
         <v>111708</v>
       </c>
       <c r="P23" s="60">
         <v>112204</v>
       </c>
-      <c r="Q23" s="90">
+      <c r="Q23" s="76">
         <v>112742</v>
       </c>
-      <c r="R23" s="91">
+      <c r="R23" s="77">
         <v>113374</v>
       </c>
-      <c r="S23" s="91">
+      <c r="S23" s="77">
         <v>113970</v>
       </c>
-      <c r="T23" s="91">
+      <c r="T23" s="77">
         <v>114442</v>
       </c>
-      <c r="U23" s="91">
+      <c r="U23" s="77">
         <v>115065</v>
+      </c>
+      <c r="V23" s="60">
+        <v>115637</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="68" t="s">
         <v>79</v>
       </c>
-      <c r="C24" s="92">
+      <c r="C24" s="78">
         <v>126481</v>
       </c>
       <c r="D24" s="64">
         <v>126570</v>
       </c>
       <c r="E24" s="64">
         <v>126692</v>
       </c>
       <c r="F24" s="64">
         <v>126903</v>
       </c>
       <c r="G24" s="64">
         <v>127108</v>
       </c>
       <c r="H24" s="64">
         <v>127423</v>
       </c>
       <c r="I24" s="64">
         <v>127644</v>
       </c>
       <c r="J24" s="64">
         <v>127901</v>
       </c>
       <c r="K24" s="64">
         <v>128153</v>
       </c>
       <c r="L24" s="64">
         <v>128478</v>
       </c>
       <c r="M24" s="64">
         <v>128744</v>
       </c>
       <c r="N24" s="64">
         <v>128881</v>
       </c>
       <c r="O24" s="61">
         <v>128931</v>
       </c>
       <c r="P24" s="61">
         <v>128991</v>
       </c>
-      <c r="Q24" s="93">
+      <c r="Q24" s="79">
         <v>129200</v>
       </c>
-      <c r="R24" s="94">
+      <c r="R24" s="80">
         <v>129378</v>
       </c>
-      <c r="S24" s="94">
+      <c r="S24" s="80">
         <v>129611</v>
       </c>
-      <c r="T24" s="94">
+      <c r="T24" s="80">
         <v>129761</v>
       </c>
-      <c r="U24" s="94">
+      <c r="U24" s="80">
         <v>129970</v>
       </c>
+      <c r="V24" s="61">
+        <v>130127</v>
+      </c>
     </row>
     <row r="25" spans="1:26">
-      <c r="B25" s="79" t="s">
+      <c r="B25" s="93" t="s">
         <v>36</v>
       </c>
-      <c r="C25" s="79"/>
-[...22 lines deleted...]
-      <c r="Z25" s="79"/>
+      <c r="C25" s="93"/>
+      <c r="D25" s="93"/>
+      <c r="E25" s="93"/>
+      <c r="F25" s="93"/>
+      <c r="G25" s="93"/>
+      <c r="H25" s="93"/>
+      <c r="I25" s="93"/>
+      <c r="J25" s="93"/>
+      <c r="K25" s="93"/>
+      <c r="L25" s="93"/>
+      <c r="M25" s="93"/>
+      <c r="N25" s="93"/>
+      <c r="O25" s="93"/>
+      <c r="P25" s="93"/>
+      <c r="Q25" s="93"/>
+      <c r="R25" s="93"/>
+      <c r="S25" s="93"/>
+      <c r="T25" s="93"/>
+      <c r="U25" s="93"/>
+      <c r="V25" s="93"/>
+      <c r="W25" s="93"/>
+      <c r="X25" s="93"/>
+      <c r="Y25" s="93"/>
+      <c r="Z25" s="93"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="69" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="87">
+      <c r="C26" s="73">
         <v>1225660</v>
       </c>
-      <c r="D26" s="87">
+      <c r="D26" s="73">
         <v>1228747</v>
       </c>
-      <c r="E26" s="87">
+      <c r="E26" s="73">
         <v>1230394</v>
       </c>
-      <c r="F26" s="88">
+      <c r="F26" s="74">
         <v>1232849</v>
       </c>
-      <c r="G26" s="98">
+      <c r="G26" s="84">
         <v>1234829</v>
       </c>
-      <c r="H26" s="98">
+      <c r="H26" s="84">
         <v>1237168</v>
       </c>
-      <c r="I26" s="99">
+      <c r="I26" s="85">
         <v>1239777</v>
       </c>
-      <c r="J26" s="99">
+      <c r="J26" s="85">
         <v>1242831</v>
       </c>
-      <c r="K26" s="88">
+      <c r="K26" s="74">
         <v>1246847</v>
       </c>
-      <c r="L26" s="100">
+      <c r="L26" s="86">
         <v>1249292</v>
       </c>
-      <c r="M26" s="88">
+      <c r="M26" s="74">
         <v>1251801</v>
       </c>
-      <c r="N26" s="88">
+      <c r="N26" s="74">
         <v>1253502</v>
       </c>
-      <c r="O26" s="88">
+      <c r="O26" s="74">
         <v>1255233</v>
       </c>
-      <c r="P26" s="88">
+      <c r="P26" s="74">
         <v>1257143</v>
       </c>
-      <c r="Q26" s="91">
+      <c r="Q26" s="77">
         <v>1258961</v>
       </c>
-      <c r="R26" s="91">
+      <c r="R26" s="77">
         <v>1261443</v>
       </c>
-      <c r="S26" s="91">
+      <c r="S26" s="77">
         <v>1263124</v>
       </c>
-      <c r="T26" s="91">
+      <c r="T26" s="77">
         <v>1265389</v>
       </c>
-      <c r="U26" s="91">
+      <c r="U26" s="77">
         <v>1269609</v>
+      </c>
+      <c r="V26" s="77">
+        <v>1273172</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="65" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="66" t="s">
         <v>65</v>
       </c>
-      <c r="C27" s="87">
+      <c r="C27" s="73">
         <v>147145</v>
       </c>
       <c r="D27" s="62">
         <v>147135</v>
       </c>
       <c r="E27" s="62">
         <v>147332</v>
       </c>
       <c r="F27" s="62">
         <v>147430</v>
       </c>
       <c r="G27" s="62">
         <v>147640</v>
       </c>
       <c r="H27" s="62">
         <v>147864</v>
       </c>
       <c r="I27" s="62">
         <v>148056</v>
       </c>
       <c r="J27" s="62">
         <v>148290</v>
       </c>
       <c r="K27" s="62">
         <v>148493</v>
       </c>
       <c r="L27" s="62">
         <v>148695</v>
       </c>
       <c r="M27" s="62">
         <v>148732</v>
       </c>
       <c r="N27" s="62">
         <v>148777</v>
       </c>
       <c r="O27" s="60">
         <v>148856</v>
       </c>
       <c r="P27" s="60">
         <v>148970</v>
       </c>
-      <c r="Q27" s="91">
+      <c r="Q27" s="77">
         <v>149186</v>
       </c>
-      <c r="R27" s="91">
+      <c r="R27" s="77">
         <v>149513</v>
       </c>
-      <c r="S27" s="91">
+      <c r="S27" s="77">
         <v>149680</v>
       </c>
-      <c r="T27" s="91">
+      <c r="T27" s="77">
         <v>149772</v>
       </c>
-      <c r="U27" s="91">
+      <c r="U27" s="77">
         <v>149983</v>
+      </c>
+      <c r="V27" s="60">
+        <v>150171</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="65" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="66" t="s">
         <v>67</v>
       </c>
-      <c r="C28" s="87">
+      <c r="C28" s="73">
         <v>200759</v>
       </c>
       <c r="D28" s="62">
         <v>201599</v>
       </c>
       <c r="E28" s="62">
         <v>202223</v>
       </c>
       <c r="F28" s="62">
         <v>203065</v>
       </c>
       <c r="G28" s="62">
         <v>203439</v>
       </c>
       <c r="H28" s="62">
         <v>204100</v>
       </c>
       <c r="I28" s="62">
         <v>204598</v>
       </c>
       <c r="J28" s="62">
         <v>205203</v>
       </c>
       <c r="K28" s="62">
         <v>206348</v>
       </c>
       <c r="L28" s="62">
         <v>207025</v>
       </c>
       <c r="M28" s="62">
         <v>207571</v>
       </c>
       <c r="N28" s="62">
         <v>208091</v>
       </c>
       <c r="O28" s="60">
         <v>208630</v>
       </c>
       <c r="P28" s="60">
         <v>209110</v>
       </c>
-      <c r="Q28" s="91">
+      <c r="Q28" s="77">
         <v>209598</v>
       </c>
-      <c r="R28" s="91">
+      <c r="R28" s="77">
         <v>210061</v>
       </c>
-      <c r="S28" s="91">
+      <c r="S28" s="77">
         <v>210504</v>
       </c>
-      <c r="T28" s="91">
+      <c r="T28" s="77">
         <v>210938</v>
       </c>
-      <c r="U28" s="91">
+      <c r="U28" s="77">
         <v>212125</v>
+      </c>
+      <c r="V28" s="60">
+        <v>213292</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="65" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="66" t="s">
         <v>69</v>
       </c>
-      <c r="C29" s="87">
+      <c r="C29" s="73">
         <v>196629</v>
       </c>
       <c r="D29" s="62">
         <v>196569</v>
       </c>
       <c r="E29" s="62">
         <v>196444</v>
       </c>
       <c r="F29" s="62">
         <v>196474</v>
       </c>
       <c r="G29" s="62">
         <v>196520</v>
       </c>
       <c r="H29" s="62">
         <v>196552</v>
       </c>
       <c r="I29" s="62">
         <v>196629</v>
       </c>
       <c r="J29" s="62">
         <v>196782</v>
       </c>
       <c r="K29" s="62">
         <v>197009</v>
       </c>
       <c r="L29" s="62">
         <v>197127</v>
       </c>
       <c r="M29" s="62">
         <v>197312</v>
       </c>
       <c r="N29" s="62">
         <v>197331</v>
       </c>
       <c r="O29" s="60">
         <v>197490</v>
       </c>
       <c r="P29" s="60">
         <v>197554</v>
       </c>
-      <c r="Q29" s="91">
+      <c r="Q29" s="77">
         <v>197615</v>
       </c>
-      <c r="R29" s="91">
+      <c r="R29" s="77">
         <v>197761</v>
       </c>
-      <c r="S29" s="91">
+      <c r="S29" s="77">
         <v>197770</v>
       </c>
-      <c r="T29" s="91">
+      <c r="T29" s="77">
         <v>198086</v>
       </c>
-      <c r="U29" s="91">
+      <c r="U29" s="77">
         <v>198495</v>
+      </c>
+      <c r="V29" s="60">
+        <v>198746</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="65" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="66" t="s">
         <v>71</v>
       </c>
-      <c r="C30" s="87">
+      <c r="C30" s="73">
         <v>184499</v>
       </c>
       <c r="D30" s="62">
         <v>185127</v>
       </c>
       <c r="E30" s="62">
         <v>185374</v>
       </c>
       <c r="F30" s="62">
         <v>185741</v>
       </c>
       <c r="G30" s="62">
         <v>186151</v>
       </c>
       <c r="H30" s="62">
         <v>186582</v>
       </c>
       <c r="I30" s="62">
         <v>187266</v>
       </c>
       <c r="J30" s="62">
         <v>187818</v>
       </c>
       <c r="K30" s="62">
         <v>188828</v>
       </c>
       <c r="L30" s="62">
         <v>189146</v>
       </c>
       <c r="M30" s="62">
         <v>189578</v>
       </c>
       <c r="N30" s="62">
         <v>189726</v>
       </c>
       <c r="O30" s="60">
         <v>190101</v>
       </c>
       <c r="P30" s="60">
         <v>190395</v>
       </c>
-      <c r="Q30" s="91">
+      <c r="Q30" s="77">
         <v>190649</v>
       </c>
-      <c r="R30" s="91">
+      <c r="R30" s="77">
         <v>191078</v>
       </c>
-      <c r="S30" s="91">
+      <c r="S30" s="77">
         <v>191290</v>
       </c>
-      <c r="T30" s="91">
+      <c r="T30" s="77">
         <v>191786</v>
       </c>
-      <c r="U30" s="91">
+      <c r="U30" s="77">
         <v>192616</v>
+      </c>
+      <c r="V30" s="60">
+        <v>193126</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="65" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="66" t="s">
         <v>73</v>
       </c>
-      <c r="C31" s="87">
+      <c r="C31" s="73">
         <v>106809</v>
       </c>
       <c r="D31" s="62">
         <v>106825</v>
       </c>
       <c r="E31" s="62">
         <v>106605</v>
       </c>
       <c r="F31" s="62">
         <v>106608</v>
       </c>
       <c r="G31" s="62">
         <v>106497</v>
       </c>
       <c r="H31" s="62">
         <v>106495</v>
       </c>
       <c r="I31" s="62">
         <v>106553</v>
       </c>
       <c r="J31" s="62">
         <v>106624</v>
       </c>
       <c r="K31" s="62">
         <v>106625</v>
       </c>
       <c r="L31" s="62">
         <v>106463</v>
       </c>
       <c r="M31" s="62">
         <v>106467</v>
       </c>
       <c r="N31" s="62">
         <v>106444</v>
       </c>
       <c r="O31" s="60">
         <v>106374</v>
       </c>
       <c r="P31" s="60">
         <v>106312</v>
       </c>
-      <c r="Q31" s="91">
+      <c r="Q31" s="77">
         <v>106184</v>
       </c>
-      <c r="R31" s="91">
+      <c r="R31" s="77">
         <v>106190</v>
       </c>
-      <c r="S31" s="91">
+      <c r="S31" s="77">
         <v>106149</v>
       </c>
-      <c r="T31" s="91">
+      <c r="T31" s="77">
         <v>106225</v>
       </c>
-      <c r="U31" s="91">
+      <c r="U31" s="77">
         <v>106273</v>
+      </c>
+      <c r="V31" s="60">
+        <v>106439</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="65" t="s">
         <v>74</v>
       </c>
       <c r="B32" s="66" t="s">
         <v>75</v>
       </c>
-      <c r="C32" s="87">
+      <c r="C32" s="73">
         <v>131046</v>
       </c>
       <c r="D32" s="62">
         <v>131093</v>
       </c>
       <c r="E32" s="62">
         <v>131188</v>
       </c>
       <c r="F32" s="62">
         <v>131386</v>
       </c>
       <c r="G32" s="62">
         <v>131604</v>
       </c>
       <c r="H32" s="62">
         <v>131769</v>
       </c>
       <c r="I32" s="62">
         <v>131966</v>
       </c>
       <c r="J32" s="62">
         <v>132163</v>
       </c>
       <c r="K32" s="62">
         <v>132310</v>
       </c>
       <c r="L32" s="62">
         <v>132436</v>
       </c>
       <c r="M32" s="62">
         <v>132630</v>
       </c>
       <c r="N32" s="62">
         <v>132809</v>
       </c>
       <c r="O32" s="60">
         <v>132852</v>
       </c>
       <c r="P32" s="60">
         <v>132878</v>
       </c>
-      <c r="Q32" s="91">
+      <c r="Q32" s="77">
         <v>132954</v>
       </c>
-      <c r="R32" s="91">
+      <c r="R32" s="77">
         <v>133070</v>
       </c>
-      <c r="S32" s="91">
+      <c r="S32" s="77">
         <v>133166</v>
       </c>
-      <c r="T32" s="91">
+      <c r="T32" s="77">
         <v>133284</v>
       </c>
-      <c r="U32" s="91">
+      <c r="U32" s="77">
         <v>133618</v>
+      </c>
+      <c r="V32" s="60">
+        <v>133866</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="65" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="66" t="s">
         <v>77</v>
       </c>
-      <c r="C33" s="87">
+      <c r="C33" s="73">
         <v>119058</v>
       </c>
       <c r="D33" s="63">
         <v>120293</v>
       </c>
       <c r="E33" s="63">
         <v>121120</v>
       </c>
       <c r="F33" s="63">
         <v>121879</v>
       </c>
       <c r="G33" s="63">
         <v>122474</v>
       </c>
       <c r="H33" s="63">
         <v>123007</v>
       </c>
       <c r="I33" s="63">
         <v>123749</v>
       </c>
       <c r="J33" s="63">
         <v>124641</v>
       </c>
       <c r="K33" s="63">
         <v>125624</v>
       </c>
       <c r="L33" s="63">
         <v>126475</v>
       </c>
       <c r="M33" s="63">
         <v>127318</v>
       </c>
       <c r="N33" s="63">
         <v>127908</v>
       </c>
       <c r="O33" s="60">
         <v>128341</v>
       </c>
       <c r="P33" s="60">
         <v>129093</v>
       </c>
-      <c r="Q33" s="91">
+      <c r="Q33" s="77">
         <v>129702</v>
       </c>
-      <c r="R33" s="91">
+      <c r="R33" s="77">
         <v>130437</v>
       </c>
-      <c r="S33" s="91">
+      <c r="S33" s="77">
         <v>130969</v>
       </c>
-      <c r="T33" s="91">
+      <c r="T33" s="77">
         <v>131485</v>
       </c>
-      <c r="U33" s="91">
+      <c r="U33" s="77">
         <v>132276</v>
+      </c>
+      <c r="V33" s="60">
+        <v>133049</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="68" t="s">
         <v>79</v>
       </c>
-      <c r="C34" s="92">
+      <c r="C34" s="78">
         <v>139715</v>
       </c>
       <c r="D34" s="64">
         <v>139925</v>
       </c>
       <c r="E34" s="64">
         <v>140108</v>
       </c>
       <c r="F34" s="64">
         <v>140266</v>
       </c>
       <c r="G34" s="64">
         <v>140504</v>
       </c>
       <c r="H34" s="64">
         <v>140799</v>
       </c>
       <c r="I34" s="64">
         <v>140960</v>
       </c>
       <c r="J34" s="64">
         <v>141310</v>
       </c>
       <c r="K34" s="64">
         <v>141610</v>
       </c>
       <c r="L34" s="64">
         <v>141925</v>
       </c>
       <c r="M34" s="64">
         <v>142193</v>
       </c>
       <c r="N34" s="64">
         <v>142416</v>
       </c>
       <c r="O34" s="61">
         <v>142589</v>
       </c>
       <c r="P34" s="61">
         <v>142831</v>
       </c>
-      <c r="Q34" s="94">
+      <c r="Q34" s="80">
         <v>143073</v>
       </c>
-      <c r="R34" s="94">
+      <c r="R34" s="80">
         <v>143333</v>
       </c>
-      <c r="S34" s="94">
+      <c r="S34" s="80">
         <v>143596</v>
       </c>
-      <c r="T34" s="94">
+      <c r="T34" s="80">
         <v>143813</v>
       </c>
-      <c r="U34" s="94">
+      <c r="U34" s="80">
         <v>144223</v>
+      </c>
+      <c r="V34" s="61">
+        <v>144483</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="53" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="53" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:26" ht="15" customHeight="1">
       <c r="B41" s="59"/>
       <c r="C41" s="59"/>
       <c r="D41" s="59"/>
       <c r="E41" s="59"/>
       <c r="F41" s="59"/>
       <c r="G41" s="59"/>
       <c r="H41" s="59"/>
       <c r="I41" s="59"/>
       <c r="J41" s="59"/>
       <c r="K41" s="59"/>
       <c r="L41" s="59"/>
       <c r="M41" s="59"/>