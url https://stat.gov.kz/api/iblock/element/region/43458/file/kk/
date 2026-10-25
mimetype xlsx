--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -322,54 +322,55 @@
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбай </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>2025 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve"> © Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Белгілі бір кезеңде осы аумақта тұратын адамдар саны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="47">
+  <fonts count="48">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -657,50 +658,55 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -1002,51 +1008,51 @@
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -1251,50 +1257,56 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="41" fillId="0" borderId="0" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="37">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="35"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
@@ -1610,51 +1622,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305784/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="92.7109375" style="16" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="16"/>
     <col min="257" max="257" width="44.28515625" style="16" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="16" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="16"/>
     <col min="513" max="513" width="44.28515625" style="16" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="16" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="16"/>
     <col min="769" max="769" width="44.28515625" style="16" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="16" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="16"/>
     <col min="1025" max="1025" width="44.28515625" style="16" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="16" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="16"/>
     <col min="1281" max="1281" width="44.28515625" style="16" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="16" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="16"/>
     <col min="1537" max="1537" width="44.28515625" style="16" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="16" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="16"/>
@@ -1941,59 +1953,59 @@
       <c r="B13" s="13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="56" customFormat="1">
       <c r="A16" s="54" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="55">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="56" customFormat="1">
       <c r="A17" s="54" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="55">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>62</v>
       </c>
@@ -2040,51 +2052,51 @@
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="2" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="115.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="51.7109375" style="2" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="3"/>
     <col min="257" max="257" width="4.5703125" style="3" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="3" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="3"/>
     <col min="260" max="260" width="51.7109375" style="3" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="3"/>
     <col min="513" max="513" width="4.5703125" style="3" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="3" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="3"/>
     <col min="516" max="516" width="51.7109375" style="3" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="3"/>
     <col min="769" max="769" width="4.5703125" style="3" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="3" customWidth="1"/>
     <col min="771" max="771" width="9.140625" style="3"/>
     <col min="772" max="772" width="51.7109375" style="3" customWidth="1"/>
     <col min="773" max="1024" width="9.140625" style="3"/>
     <col min="1025" max="1025" width="4.5703125" style="3" customWidth="1"/>
     <col min="1026" max="1026" width="51.7109375" style="3" customWidth="1"/>
     <col min="1027" max="1027" width="9.140625" style="3"/>
     <col min="1028" max="1028" width="51.7109375" style="3" customWidth="1"/>
@@ -2431,51 +2443,51 @@
       <c r="C7" s="5"/>
       <c r="D7" s="6"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="4"/>
       <c r="B8" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" s="4"/>
       <c r="B9" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="4"/>
       <c r="B10" s="1"/>
       <c r="C10" s="5"/>
       <c r="D10" s="10"/>
     </row>
-    <row r="11" spans="1:24" ht="26.25">
+    <row r="11" spans="1:24" ht="25.5">
       <c r="A11" s="4"/>
       <c r="B11" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="4"/>
       <c r="B12" s="1"/>
       <c r="C12" s="5"/>
       <c r="D12" s="10"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="4"/>
       <c r="B13" s="1"/>
       <c r="C13" s="4"/>
       <c r="D13" s="10"/>
     </row>
     <row r="14" spans="1:24">
       <c r="B14" s="72" t="s">
         <v>81</v>
       </c>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
@@ -2500,70 +2512,69 @@
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6"/>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="70"/>
       <c r="B19" s="70"/>
       <c r="C19" s="70"/>
       <c r="D19" s="70"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="X28" sqref="X28"/>
+      <selection activeCell="V8" sqref="V8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="30" customWidth="1"/>
     <col min="2" max="2" width="11" style="30" customWidth="1"/>
     <col min="3" max="4" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="30" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="30" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="30" bestFit="1" customWidth="1"/>
     <col min="15" max="19" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="30" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="23" max="23" width="10.85546875" style="30" customWidth="1"/>
+    <col min="21" max="22" width="7.85546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9" style="30" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="30"/>
     <col min="26" max="26" width="10.5703125" style="30" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="33" customHeight="1">
       <c r="A1" s="71" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="90" t="s">
         <v>59</v>
       </c>
       <c r="C1" s="90"/>
       <c r="D1" s="90"/>
       <c r="E1" s="90"/>
       <c r="F1" s="90"/>
       <c r="G1" s="90"/>
       <c r="H1" s="90"/>
       <c r="I1" s="90"/>
       <c r="J1" s="90"/>
       <c r="K1" s="90"/>
       <c r="L1" s="90"/>
       <c r="M1" s="90"/>
       <c r="N1" s="90"/>
       <c r="O1" s="90"/>
@@ -2778,50 +2789,53 @@
       </c>
       <c r="O6" s="74">
         <v>2348103</v>
       </c>
       <c r="P6" s="74">
         <v>2351424</v>
       </c>
       <c r="Q6" s="76">
         <v>2354736</v>
       </c>
       <c r="R6" s="77">
         <v>2359052</v>
       </c>
       <c r="S6" s="77">
         <v>2362463</v>
       </c>
       <c r="T6" s="77">
         <v>2366525</v>
       </c>
       <c r="U6" s="77">
         <v>2373772</v>
       </c>
       <c r="V6" s="77">
         <v>2379793</v>
       </c>
+      <c r="W6" s="101">
+        <v>2387896</v>
+      </c>
     </row>
     <row r="7" spans="1:26" s="31" customFormat="1">
       <c r="A7" s="65" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="66" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="73">
         <v>269533</v>
       </c>
       <c r="D7" s="60">
         <v>269655</v>
       </c>
       <c r="E7" s="60">
         <v>270075</v>
       </c>
       <c r="F7" s="60">
         <v>270227</v>
       </c>
       <c r="G7" s="60">
         <v>270580</v>
       </c>
       <c r="H7" s="60">
         <v>271019</v>
@@ -2846,52 +2860,53 @@
       </c>
       <c r="O7" s="60">
         <v>272739</v>
       </c>
       <c r="P7" s="60">
         <v>273029</v>
       </c>
       <c r="Q7" s="76">
         <v>273422</v>
       </c>
       <c r="R7" s="77">
         <v>273881</v>
       </c>
       <c r="S7" s="77">
         <v>274155</v>
       </c>
       <c r="T7" s="77">
         <v>274257</v>
       </c>
       <c r="U7" s="77">
         <v>274597</v>
       </c>
       <c r="V7" s="60">
         <v>274826</v>
       </c>
-      <c r="X7" s="35"/>
-      <c r="Y7" s="35"/>
+      <c r="W7" s="101">
+        <v>275054</v>
+      </c>
       <c r="Z7" s="35"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="65" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="66" t="s">
         <v>67</v>
       </c>
       <c r="C8" s="73">
         <v>384886</v>
       </c>
       <c r="D8" s="60">
         <v>386516</v>
       </c>
       <c r="E8" s="60">
         <v>387792</v>
       </c>
       <c r="F8" s="60">
         <v>389561</v>
       </c>
       <c r="G8" s="60">
         <v>390606</v>
       </c>
       <c r="H8" s="60">
@@ -2917,50 +2932,53 @@
       </c>
       <c r="O8" s="60">
         <v>400953</v>
       </c>
       <c r="P8" s="60">
         <v>401900</v>
       </c>
       <c r="Q8" s="76">
         <v>402867</v>
       </c>
       <c r="R8" s="77">
         <v>403720</v>
       </c>
       <c r="S8" s="77">
         <v>404659</v>
       </c>
       <c r="T8" s="77">
         <v>405567</v>
       </c>
       <c r="U8" s="77">
         <v>407728</v>
       </c>
       <c r="V8" s="60">
         <v>409947</v>
       </c>
+      <c r="W8" s="101">
+        <v>412734</v>
+      </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="65" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="66" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="73">
         <v>358637</v>
       </c>
       <c r="D9" s="60">
         <v>358500</v>
       </c>
       <c r="E9" s="60">
         <v>358356</v>
       </c>
       <c r="F9" s="60">
         <v>358412</v>
       </c>
       <c r="G9" s="60">
         <v>358585</v>
       </c>
       <c r="H9" s="60">
         <v>358597</v>
@@ -2985,50 +3003,53 @@
       </c>
       <c r="O9" s="60">
         <v>360392</v>
       </c>
       <c r="P9" s="60">
         <v>360456</v>
       </c>
       <c r="Q9" s="76">
         <v>360568</v>
       </c>
       <c r="R9" s="77">
         <v>360806</v>
       </c>
       <c r="S9" s="77">
         <v>360801</v>
       </c>
       <c r="T9" s="77">
         <v>361408</v>
       </c>
       <c r="U9" s="77">
         <v>362152</v>
       </c>
       <c r="V9" s="60">
         <v>362442</v>
       </c>
+      <c r="W9" s="101">
+        <v>362563</v>
+      </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="65" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="66" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="73">
         <v>338538</v>
       </c>
       <c r="D10" s="60">
         <v>339636</v>
       </c>
       <c r="E10" s="60">
         <v>340121</v>
       </c>
       <c r="F10" s="60">
         <v>340783</v>
       </c>
       <c r="G10" s="60">
         <v>341582</v>
       </c>
       <c r="H10" s="60">
         <v>342459</v>
@@ -3053,50 +3074,53 @@
       </c>
       <c r="O10" s="60">
         <v>348491</v>
       </c>
       <c r="P10" s="60">
         <v>349022</v>
       </c>
       <c r="Q10" s="76">
         <v>349503</v>
       </c>
       <c r="R10" s="77">
         <v>350329</v>
       </c>
       <c r="S10" s="77">
         <v>350818</v>
       </c>
       <c r="T10" s="77">
         <v>351648</v>
       </c>
       <c r="U10" s="77">
         <v>353009</v>
       </c>
       <c r="V10" s="60">
         <v>353868</v>
       </c>
+      <c r="W10" s="101">
+        <v>355157</v>
+      </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="65" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="66" t="s">
         <v>73</v>
       </c>
       <c r="C11" s="73">
         <v>200067</v>
       </c>
       <c r="D11" s="60">
         <v>200114</v>
       </c>
       <c r="E11" s="60">
         <v>199671</v>
       </c>
       <c r="F11" s="60">
         <v>199630</v>
       </c>
       <c r="G11" s="60">
         <v>199421</v>
       </c>
       <c r="H11" s="60">
         <v>199433</v>
@@ -3121,50 +3145,53 @@
       </c>
       <c r="O11" s="60">
         <v>198881</v>
       </c>
       <c r="P11" s="60">
         <v>198785</v>
       </c>
       <c r="Q11" s="76">
         <v>198512</v>
       </c>
       <c r="R11" s="77">
         <v>198447</v>
       </c>
       <c r="S11" s="77">
         <v>198421</v>
       </c>
       <c r="T11" s="77">
         <v>198522</v>
       </c>
       <c r="U11" s="77">
         <v>198614</v>
       </c>
       <c r="V11" s="60">
         <v>198838</v>
       </c>
+      <c r="W11" s="101">
+        <v>198932</v>
+      </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="65" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="73">
         <v>251873</v>
       </c>
       <c r="D12" s="60">
         <v>251836</v>
       </c>
       <c r="E12" s="60">
         <v>252022</v>
       </c>
       <c r="F12" s="60">
         <v>252386</v>
       </c>
       <c r="G12" s="60">
         <v>252777</v>
       </c>
       <c r="H12" s="60">
         <v>253123</v>
@@ -3189,50 +3216,53 @@
       </c>
       <c r="O12" s="60">
         <v>255078</v>
       </c>
       <c r="P12" s="60">
         <v>255113</v>
       </c>
       <c r="Q12" s="76">
         <v>255147</v>
       </c>
       <c r="R12" s="77">
         <v>255347</v>
       </c>
       <c r="S12" s="77">
         <v>255463</v>
       </c>
       <c r="T12" s="77">
         <v>255622</v>
       </c>
       <c r="U12" s="77">
         <v>256138</v>
       </c>
       <c r="V12" s="60">
         <v>256576</v>
       </c>
+      <c r="W12" s="101">
+        <v>257055</v>
+      </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="65" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="66" t="s">
         <v>77</v>
       </c>
       <c r="C13" s="73">
         <v>222325</v>
       </c>
       <c r="D13" s="60">
         <v>224461</v>
       </c>
       <c r="E13" s="60">
         <v>226039</v>
       </c>
       <c r="F13" s="60">
         <v>227597</v>
       </c>
       <c r="G13" s="60">
         <v>228908</v>
       </c>
       <c r="H13" s="60">
         <v>230012</v>
@@ -3257,50 +3287,53 @@
       </c>
       <c r="O13" s="60">
         <v>240049</v>
       </c>
       <c r="P13" s="60">
         <v>241297</v>
       </c>
       <c r="Q13" s="76">
         <v>242444</v>
       </c>
       <c r="R13" s="77">
         <v>243811</v>
       </c>
       <c r="S13" s="77">
         <v>244939</v>
       </c>
       <c r="T13" s="77">
         <v>245927</v>
       </c>
       <c r="U13" s="77">
         <v>247341</v>
       </c>
       <c r="V13" s="60">
         <v>248686</v>
       </c>
+      <c r="W13" s="101">
+        <v>250684</v>
+      </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="68" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="78">
         <v>266196</v>
       </c>
       <c r="D14" s="61">
         <v>266495</v>
       </c>
       <c r="E14" s="61">
         <v>266800</v>
       </c>
       <c r="F14" s="61">
         <v>267169</v>
       </c>
       <c r="G14" s="61">
         <v>267612</v>
       </c>
       <c r="H14" s="61">
         <v>268222</v>
@@ -3324,50 +3357,53 @@
         <v>271297</v>
       </c>
       <c r="O14" s="61">
         <v>271520</v>
       </c>
       <c r="P14" s="61">
         <v>271822</v>
       </c>
       <c r="Q14" s="79">
         <v>272273</v>
       </c>
       <c r="R14" s="80">
         <v>272711</v>
       </c>
       <c r="S14" s="80">
         <v>273207</v>
       </c>
       <c r="T14" s="80">
         <v>273574</v>
       </c>
       <c r="U14" s="80">
         <v>274193</v>
       </c>
       <c r="V14" s="61">
         <v>274610</v>
+      </c>
+      <c r="W14" s="102">
+        <v>275717</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" s="96" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="96"/>
       <c r="D15" s="96"/>
       <c r="E15" s="96"/>
       <c r="F15" s="96"/>
       <c r="G15" s="96"/>
       <c r="H15" s="96"/>
       <c r="I15" s="96"/>
       <c r="J15" s="96"/>
       <c r="K15" s="96"/>
       <c r="L15" s="96"/>
       <c r="M15" s="96"/>
       <c r="N15" s="96"/>
       <c r="O15" s="96"/>
       <c r="P15" s="96"/>
       <c r="Q15" s="96"/>
       <c r="R15" s="96"/>
       <c r="S15" s="96"/>
       <c r="T15" s="96"/>
       <c r="U15" s="96"/>
@@ -3422,50 +3458,53 @@
       </c>
       <c r="O16" s="74">
         <v>1092870</v>
       </c>
       <c r="P16" s="74">
         <v>1094281</v>
       </c>
       <c r="Q16" s="76">
         <v>1095775</v>
       </c>
       <c r="R16" s="77">
         <v>1097609</v>
       </c>
       <c r="S16" s="77">
         <v>1099339</v>
       </c>
       <c r="T16" s="77">
         <v>1101136</v>
       </c>
       <c r="U16" s="77">
         <v>1104163</v>
       </c>
       <c r="V16" s="77">
         <v>1106621</v>
       </c>
+      <c r="W16" s="101">
+        <v>1109902</v>
+      </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="65" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="66" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="73">
         <v>122388</v>
       </c>
       <c r="D17" s="62">
         <v>122520</v>
       </c>
       <c r="E17" s="62">
         <v>122743</v>
       </c>
       <c r="F17" s="62">
         <v>122797</v>
       </c>
       <c r="G17" s="62">
         <v>122940</v>
       </c>
       <c r="H17" s="62">
         <v>123155</v>
@@ -3490,50 +3529,53 @@
       </c>
       <c r="O17" s="60">
         <v>123883</v>
       </c>
       <c r="P17" s="60">
         <v>124059</v>
       </c>
       <c r="Q17" s="76">
         <v>124236</v>
       </c>
       <c r="R17" s="77">
         <v>124368</v>
       </c>
       <c r="S17" s="77">
         <v>124475</v>
       </c>
       <c r="T17" s="77">
         <v>124485</v>
       </c>
       <c r="U17" s="77">
         <v>124614</v>
       </c>
       <c r="V17" s="60">
         <v>124655</v>
       </c>
+      <c r="W17" s="101">
+        <v>124627</v>
+      </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="65" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="66" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="73">
         <v>184127</v>
       </c>
       <c r="D18" s="62">
         <v>184917</v>
       </c>
       <c r="E18" s="62">
         <v>185569</v>
       </c>
       <c r="F18" s="62">
         <v>186496</v>
       </c>
       <c r="G18" s="62">
         <v>187167</v>
       </c>
       <c r="H18" s="62">
         <v>187964</v>
@@ -3558,50 +3600,53 @@
       </c>
       <c r="O18" s="60">
         <v>192323</v>
       </c>
       <c r="P18" s="60">
         <v>192790</v>
       </c>
       <c r="Q18" s="76">
         <v>193269</v>
       </c>
       <c r="R18" s="77">
         <v>193659</v>
       </c>
       <c r="S18" s="77">
         <v>194155</v>
       </c>
       <c r="T18" s="77">
         <v>194629</v>
       </c>
       <c r="U18" s="77">
         <v>195603</v>
       </c>
       <c r="V18" s="60">
         <v>196655</v>
       </c>
+      <c r="W18" s="101">
+        <v>197813</v>
+      </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="65" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="66" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="73">
         <v>162008</v>
       </c>
       <c r="D19" s="62">
         <v>161931</v>
       </c>
       <c r="E19" s="62">
         <v>161912</v>
       </c>
       <c r="F19" s="62">
         <v>161938</v>
       </c>
       <c r="G19" s="62">
         <v>162065</v>
       </c>
       <c r="H19" s="62">
         <v>162045</v>
@@ -3626,50 +3671,53 @@
       </c>
       <c r="O19" s="60">
         <v>162902</v>
       </c>
       <c r="P19" s="60">
         <v>162902</v>
       </c>
       <c r="Q19" s="76">
         <v>162953</v>
       </c>
       <c r="R19" s="77">
         <v>163045</v>
       </c>
       <c r="S19" s="77">
         <v>163031</v>
       </c>
       <c r="T19" s="77">
         <v>163322</v>
       </c>
       <c r="U19" s="77">
         <v>163657</v>
       </c>
       <c r="V19" s="60">
         <v>163696</v>
       </c>
+      <c r="W19" s="101">
+        <v>163709</v>
+      </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="65" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="66" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="73">
         <v>154039</v>
       </c>
       <c r="D20" s="62">
         <v>154509</v>
       </c>
       <c r="E20" s="62">
         <v>154747</v>
       </c>
       <c r="F20" s="62">
         <v>155042</v>
       </c>
       <c r="G20" s="62">
         <v>155431</v>
       </c>
       <c r="H20" s="62">
         <v>155877</v>
@@ -3694,50 +3742,53 @@
       </c>
       <c r="O20" s="60">
         <v>158390</v>
       </c>
       <c r="P20" s="60">
         <v>158627</v>
       </c>
       <c r="Q20" s="76">
         <v>158854</v>
       </c>
       <c r="R20" s="77">
         <v>159251</v>
       </c>
       <c r="S20" s="77">
         <v>159528</v>
       </c>
       <c r="T20" s="77">
         <v>159862</v>
       </c>
       <c r="U20" s="77">
         <v>160393</v>
       </c>
       <c r="V20" s="60">
         <v>160742</v>
       </c>
+      <c r="W20" s="101">
+        <v>161288</v>
+      </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="65" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="66" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="73">
         <v>93258</v>
       </c>
       <c r="D21" s="62">
         <v>93289</v>
       </c>
       <c r="E21" s="62">
         <v>93066</v>
       </c>
       <c r="F21" s="62">
         <v>93022</v>
       </c>
       <c r="G21" s="62">
         <v>92924</v>
       </c>
       <c r="H21" s="62">
         <v>92938</v>
@@ -3762,50 +3813,53 @@
       </c>
       <c r="O21" s="60">
         <v>92507</v>
       </c>
       <c r="P21" s="60">
         <v>92473</v>
       </c>
       <c r="Q21" s="76">
         <v>92328</v>
       </c>
       <c r="R21" s="77">
         <v>92257</v>
       </c>
       <c r="S21" s="77">
         <v>92272</v>
       </c>
       <c r="T21" s="77">
         <v>92297</v>
       </c>
       <c r="U21" s="77">
         <v>92341</v>
       </c>
       <c r="V21" s="60">
         <v>92399</v>
       </c>
+      <c r="W21" s="101">
+        <v>92432</v>
+      </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="65" t="s">
         <v>74</v>
       </c>
       <c r="B22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="73">
         <v>120827</v>
       </c>
       <c r="D22" s="62">
         <v>120743</v>
       </c>
       <c r="E22" s="62">
         <v>120834</v>
       </c>
       <c r="F22" s="62">
         <v>121000</v>
       </c>
       <c r="G22" s="62">
         <v>121173</v>
       </c>
       <c r="H22" s="62">
         <v>121354</v>
@@ -3830,50 +3884,53 @@
       </c>
       <c r="O22" s="60">
         <v>122226</v>
       </c>
       <c r="P22" s="60">
         <v>122235</v>
       </c>
       <c r="Q22" s="76">
         <v>122193</v>
       </c>
       <c r="R22" s="77">
         <v>122277</v>
       </c>
       <c r="S22" s="77">
         <v>122297</v>
       </c>
       <c r="T22" s="77">
         <v>122338</v>
       </c>
       <c r="U22" s="77">
         <v>122520</v>
       </c>
       <c r="V22" s="60">
         <v>122710</v>
       </c>
+      <c r="W22" s="101">
+        <v>122826</v>
+      </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="65" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="66" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="73">
         <v>103267</v>
       </c>
       <c r="D23" s="63">
         <v>104168</v>
       </c>
       <c r="E23" s="63">
         <v>104919</v>
       </c>
       <c r="F23" s="63">
         <v>105718</v>
       </c>
       <c r="G23" s="63">
         <v>106434</v>
       </c>
       <c r="H23" s="63">
         <v>107005</v>
@@ -3898,50 +3955,53 @@
       </c>
       <c r="O23" s="60">
         <v>111708</v>
       </c>
       <c r="P23" s="60">
         <v>112204</v>
       </c>
       <c r="Q23" s="76">
         <v>112742</v>
       </c>
       <c r="R23" s="77">
         <v>113374</v>
       </c>
       <c r="S23" s="77">
         <v>113970</v>
       </c>
       <c r="T23" s="77">
         <v>114442</v>
       </c>
       <c r="U23" s="77">
         <v>115065</v>
       </c>
       <c r="V23" s="60">
         <v>115637</v>
       </c>
+      <c r="W23" s="101">
+        <v>116591</v>
+      </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="68" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="78">
         <v>126481</v>
       </c>
       <c r="D24" s="64">
         <v>126570</v>
       </c>
       <c r="E24" s="64">
         <v>126692</v>
       </c>
       <c r="F24" s="64">
         <v>126903</v>
       </c>
       <c r="G24" s="64">
         <v>127108</v>
       </c>
       <c r="H24" s="64">
         <v>127423</v>
@@ -3965,50 +4025,53 @@
         <v>128881</v>
       </c>
       <c r="O24" s="61">
         <v>128931</v>
       </c>
       <c r="P24" s="61">
         <v>128991</v>
       </c>
       <c r="Q24" s="79">
         <v>129200</v>
       </c>
       <c r="R24" s="80">
         <v>129378</v>
       </c>
       <c r="S24" s="80">
         <v>129611</v>
       </c>
       <c r="T24" s="80">
         <v>129761</v>
       </c>
       <c r="U24" s="80">
         <v>129970</v>
       </c>
       <c r="V24" s="61">
         <v>130127</v>
+      </c>
+      <c r="W24" s="102">
+        <v>130616</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" s="93" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="93"/>
       <c r="D25" s="93"/>
       <c r="E25" s="93"/>
       <c r="F25" s="93"/>
       <c r="G25" s="93"/>
       <c r="H25" s="93"/>
       <c r="I25" s="93"/>
       <c r="J25" s="93"/>
       <c r="K25" s="93"/>
       <c r="L25" s="93"/>
       <c r="M25" s="93"/>
       <c r="N25" s="93"/>
       <c r="O25" s="93"/>
       <c r="P25" s="93"/>
       <c r="Q25" s="93"/>
       <c r="R25" s="93"/>
       <c r="S25" s="93"/>
       <c r="T25" s="93"/>
       <c r="U25" s="93"/>
@@ -4063,50 +4126,53 @@
       </c>
       <c r="O26" s="74">
         <v>1255233</v>
       </c>
       <c r="P26" s="74">
         <v>1257143</v>
       </c>
       <c r="Q26" s="77">
         <v>1258961</v>
       </c>
       <c r="R26" s="77">
         <v>1261443</v>
       </c>
       <c r="S26" s="77">
         <v>1263124</v>
       </c>
       <c r="T26" s="77">
         <v>1265389</v>
       </c>
       <c r="U26" s="77">
         <v>1269609</v>
       </c>
       <c r="V26" s="77">
         <v>1273172</v>
       </c>
+      <c r="W26" s="101">
+        <v>1277994</v>
+      </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="65" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="66" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="73">
         <v>147145</v>
       </c>
       <c r="D27" s="62">
         <v>147135</v>
       </c>
       <c r="E27" s="62">
         <v>147332</v>
       </c>
       <c r="F27" s="62">
         <v>147430</v>
       </c>
       <c r="G27" s="62">
         <v>147640</v>
       </c>
       <c r="H27" s="62">
         <v>147864</v>
@@ -4131,50 +4197,53 @@
       </c>
       <c r="O27" s="60">
         <v>148856</v>
       </c>
       <c r="P27" s="60">
         <v>148970</v>
       </c>
       <c r="Q27" s="77">
         <v>149186</v>
       </c>
       <c r="R27" s="77">
         <v>149513</v>
       </c>
       <c r="S27" s="77">
         <v>149680</v>
       </c>
       <c r="T27" s="77">
         <v>149772</v>
       </c>
       <c r="U27" s="77">
         <v>149983</v>
       </c>
       <c r="V27" s="60">
         <v>150171</v>
       </c>
+      <c r="W27" s="101">
+        <v>150427</v>
+      </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="65" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="66" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="73">
         <v>200759</v>
       </c>
       <c r="D28" s="62">
         <v>201599</v>
       </c>
       <c r="E28" s="62">
         <v>202223</v>
       </c>
       <c r="F28" s="62">
         <v>203065</v>
       </c>
       <c r="G28" s="62">
         <v>203439</v>
       </c>
       <c r="H28" s="62">
         <v>204100</v>
@@ -4199,50 +4268,53 @@
       </c>
       <c r="O28" s="60">
         <v>208630</v>
       </c>
       <c r="P28" s="60">
         <v>209110</v>
       </c>
       <c r="Q28" s="77">
         <v>209598</v>
       </c>
       <c r="R28" s="77">
         <v>210061</v>
       </c>
       <c r="S28" s="77">
         <v>210504</v>
       </c>
       <c r="T28" s="77">
         <v>210938</v>
       </c>
       <c r="U28" s="77">
         <v>212125</v>
       </c>
       <c r="V28" s="60">
         <v>213292</v>
       </c>
+      <c r="W28" s="101">
+        <v>214921</v>
+      </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="65" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="66" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="73">
         <v>196629</v>
       </c>
       <c r="D29" s="62">
         <v>196569</v>
       </c>
       <c r="E29" s="62">
         <v>196444</v>
       </c>
       <c r="F29" s="62">
         <v>196474</v>
       </c>
       <c r="G29" s="62">
         <v>196520</v>
       </c>
       <c r="H29" s="62">
         <v>196552</v>
@@ -4267,50 +4339,53 @@
       </c>
       <c r="O29" s="60">
         <v>197490</v>
       </c>
       <c r="P29" s="60">
         <v>197554</v>
       </c>
       <c r="Q29" s="77">
         <v>197615</v>
       </c>
       <c r="R29" s="77">
         <v>197761</v>
       </c>
       <c r="S29" s="77">
         <v>197770</v>
       </c>
       <c r="T29" s="77">
         <v>198086</v>
       </c>
       <c r="U29" s="77">
         <v>198495</v>
       </c>
       <c r="V29" s="60">
         <v>198746</v>
       </c>
+      <c r="W29" s="101">
+        <v>198854</v>
+      </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="65" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="66" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="73">
         <v>184499</v>
       </c>
       <c r="D30" s="62">
         <v>185127</v>
       </c>
       <c r="E30" s="62">
         <v>185374</v>
       </c>
       <c r="F30" s="62">
         <v>185741</v>
       </c>
       <c r="G30" s="62">
         <v>186151</v>
       </c>
       <c r="H30" s="62">
         <v>186582</v>
@@ -4335,50 +4410,53 @@
       </c>
       <c r="O30" s="60">
         <v>190101</v>
       </c>
       <c r="P30" s="60">
         <v>190395</v>
       </c>
       <c r="Q30" s="77">
         <v>190649</v>
       </c>
       <c r="R30" s="77">
         <v>191078</v>
       </c>
       <c r="S30" s="77">
         <v>191290</v>
       </c>
       <c r="T30" s="77">
         <v>191786</v>
       </c>
       <c r="U30" s="77">
         <v>192616</v>
       </c>
       <c r="V30" s="60">
         <v>193126</v>
       </c>
+      <c r="W30" s="101">
+        <v>193869</v>
+      </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="65" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="66" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="73">
         <v>106809</v>
       </c>
       <c r="D31" s="62">
         <v>106825</v>
       </c>
       <c r="E31" s="62">
         <v>106605</v>
       </c>
       <c r="F31" s="62">
         <v>106608</v>
       </c>
       <c r="G31" s="62">
         <v>106497</v>
       </c>
       <c r="H31" s="62">
         <v>106495</v>
@@ -4403,50 +4481,53 @@
       </c>
       <c r="O31" s="60">
         <v>106374</v>
       </c>
       <c r="P31" s="60">
         <v>106312</v>
       </c>
       <c r="Q31" s="77">
         <v>106184</v>
       </c>
       <c r="R31" s="77">
         <v>106190</v>
       </c>
       <c r="S31" s="77">
         <v>106149</v>
       </c>
       <c r="T31" s="77">
         <v>106225</v>
       </c>
       <c r="U31" s="77">
         <v>106273</v>
       </c>
       <c r="V31" s="60">
         <v>106439</v>
       </c>
+      <c r="W31" s="101">
+        <v>106500</v>
+      </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="65" t="s">
         <v>74</v>
       </c>
       <c r="B32" s="66" t="s">
         <v>75</v>
       </c>
       <c r="C32" s="73">
         <v>131046</v>
       </c>
       <c r="D32" s="62">
         <v>131093</v>
       </c>
       <c r="E32" s="62">
         <v>131188</v>
       </c>
       <c r="F32" s="62">
         <v>131386</v>
       </c>
       <c r="G32" s="62">
         <v>131604</v>
       </c>
       <c r="H32" s="62">
         <v>131769</v>
@@ -4471,50 +4552,53 @@
       </c>
       <c r="O32" s="60">
         <v>132852</v>
       </c>
       <c r="P32" s="60">
         <v>132878</v>
       </c>
       <c r="Q32" s="77">
         <v>132954</v>
       </c>
       <c r="R32" s="77">
         <v>133070</v>
       </c>
       <c r="S32" s="77">
         <v>133166</v>
       </c>
       <c r="T32" s="77">
         <v>133284</v>
       </c>
       <c r="U32" s="77">
         <v>133618</v>
       </c>
       <c r="V32" s="60">
         <v>133866</v>
       </c>
+      <c r="W32" s="101">
+        <v>134229</v>
+      </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="65" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="66" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="73">
         <v>119058</v>
       </c>
       <c r="D33" s="63">
         <v>120293</v>
       </c>
       <c r="E33" s="63">
         <v>121120</v>
       </c>
       <c r="F33" s="63">
         <v>121879</v>
       </c>
       <c r="G33" s="63">
         <v>122474</v>
       </c>
       <c r="H33" s="63">
         <v>123007</v>
@@ -4539,50 +4623,53 @@
       </c>
       <c r="O33" s="60">
         <v>128341</v>
       </c>
       <c r="P33" s="60">
         <v>129093</v>
       </c>
       <c r="Q33" s="77">
         <v>129702</v>
       </c>
       <c r="R33" s="77">
         <v>130437</v>
       </c>
       <c r="S33" s="77">
         <v>130969</v>
       </c>
       <c r="T33" s="77">
         <v>131485</v>
       </c>
       <c r="U33" s="77">
         <v>132276</v>
       </c>
       <c r="V33" s="60">
         <v>133049</v>
       </c>
+      <c r="W33" s="101">
+        <v>134093</v>
+      </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="68" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="78">
         <v>139715</v>
       </c>
       <c r="D34" s="64">
         <v>139925</v>
       </c>
       <c r="E34" s="64">
         <v>140108</v>
       </c>
       <c r="F34" s="64">
         <v>140266</v>
       </c>
       <c r="G34" s="64">
         <v>140504</v>
       </c>
       <c r="H34" s="64">
         <v>140799</v>
@@ -4606,50 +4693,53 @@
         <v>142416</v>
       </c>
       <c r="O34" s="61">
         <v>142589</v>
       </c>
       <c r="P34" s="61">
         <v>142831</v>
       </c>
       <c r="Q34" s="80">
         <v>143073</v>
       </c>
       <c r="R34" s="80">
         <v>143333</v>
       </c>
       <c r="S34" s="80">
         <v>143596</v>
       </c>
       <c r="T34" s="80">
         <v>143813</v>
       </c>
       <c r="U34" s="80">
         <v>144223</v>
       </c>
       <c r="V34" s="61">
         <v>144483</v>
+      </c>
+      <c r="W34" s="102">
+        <v>145101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="53" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="53" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:26" ht="15" customHeight="1">
       <c r="B41" s="59"/>
       <c r="C41" s="59"/>
       <c r="D41" s="59"/>
       <c r="E41" s="59"/>
       <c r="F41" s="59"/>
       <c r="G41" s="59"/>
       <c r="H41" s="59"/>
       <c r="I41" s="59"/>
       <c r="J41" s="59"/>
       <c r="K41" s="59"/>
       <c r="L41" s="59"/>
       <c r="M41" s="59"/>