--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -325,54 +325,55 @@
   </si>
   <si>
     <r>
       <t>Численность населения на начало периода</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>с 2025 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="42">
+  <fonts count="43">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -636,50 +637,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -2691,51 +2697,51 @@
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1716" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
@@ -2907,50 +2913,56 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="42" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1721">
     <cellStyle name="20% - Акцент1 2" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="51"/>
@@ -4950,51 +4962,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/335557/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="85.42578125" style="3" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="4"/>
     <col min="257" max="257" width="42.28515625" style="4" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="4" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="4"/>
     <col min="513" max="513" width="42.28515625" style="4" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="4" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="4"/>
     <col min="769" max="769" width="42.28515625" style="4" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="4" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="4"/>
     <col min="1025" max="1025" width="42.28515625" style="4" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="4" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="4"/>
     <col min="1281" max="1281" width="42.28515625" style="4" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="4" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="4"/>
     <col min="1537" max="1537" width="42.28515625" style="4" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="4" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="4"/>
@@ -5271,60 +5283,60 @@
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1">
       <c r="A13" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>41</v>
       </c>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1">
       <c r="A14" s="48" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="57" t="s">
         <v>36</v>
       </c>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="58">
-        <v>46275</v>
+        <v>46307</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="58">
-        <v>46307</v>
+        <v>46336</v>
       </c>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="59" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="7"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="59" t="s">
         <v>77</v>
       </c>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="49" t="s">
         <v>22</v>
       </c>
@@ -5789,70 +5801,70 @@
       </c>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="13"/>
       <c r="D15" s="13"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="46"/>
       <c r="B19" s="46"/>
       <c r="C19" s="46"/>
       <c r="D19" s="46"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z112"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q14" sqref="Q14:V14"/>
+      <selection activeCell="Y35" sqref="Y35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="19" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="5" max="9" width="7.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="17" max="21" width="7.85546875" style="19" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="9.140625" style="19"/>
-    <col min="23" max="23" width="11.28515625" style="19" customWidth="1"/>
+    <col min="22" max="22" width="8.140625" style="19" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" style="19" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="34.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="77" t="s">
         <v>80</v>
       </c>
       <c r="C1" s="77"/>
       <c r="D1" s="77"/>
       <c r="E1" s="77"/>
       <c r="F1" s="77"/>
       <c r="G1" s="77"/>
       <c r="H1" s="77"/>
       <c r="I1" s="77"/>
       <c r="J1" s="77"/>
       <c r="K1" s="77"/>
       <c r="L1" s="77"/>
       <c r="M1" s="77"/>
       <c r="N1" s="77"/>
       <c r="O1" s="77"/>
       <c r="P1" s="77"/>
       <c r="Q1" s="77"/>
@@ -6063,50 +6075,53 @@
       </c>
       <c r="O6" s="62">
         <v>2348103</v>
       </c>
       <c r="P6" s="62">
         <v>2351424</v>
       </c>
       <c r="Q6" s="64">
         <v>2354736</v>
       </c>
       <c r="R6" s="65">
         <v>2359052</v>
       </c>
       <c r="S6" s="65">
         <v>2362463</v>
       </c>
       <c r="T6" s="65">
         <v>2366525</v>
       </c>
       <c r="U6" s="65">
         <v>2373772</v>
       </c>
       <c r="V6" s="65">
         <v>2379793</v>
       </c>
+      <c r="W6" s="86">
+        <v>2387896</v>
+      </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="35" t="s">
         <v>61</v>
       </c>
       <c r="C7" s="39">
         <v>269533</v>
       </c>
       <c r="D7" s="39">
         <v>269655</v>
       </c>
       <c r="E7" s="39">
         <v>270075</v>
       </c>
       <c r="F7" s="39">
         <v>270227</v>
       </c>
       <c r="G7" s="39">
         <v>270580</v>
       </c>
       <c r="H7" s="39">
         <v>271019</v>
@@ -6131,51 +6146,53 @@
       </c>
       <c r="O7" s="39">
         <v>272739</v>
       </c>
       <c r="P7" s="39">
         <v>273029</v>
       </c>
       <c r="Q7" s="39">
         <v>273422</v>
       </c>
       <c r="R7" s="39">
         <v>273881</v>
       </c>
       <c r="S7" s="39">
         <v>274155</v>
       </c>
       <c r="T7" s="39">
         <v>274257</v>
       </c>
       <c r="U7" s="39">
         <v>274597</v>
       </c>
       <c r="V7" s="39">
         <v>274826</v>
       </c>
-      <c r="W7" s="25"/>
+      <c r="W7" s="86">
+        <v>275054</v>
+      </c>
       <c r="X7" s="25"/>
       <c r="Y7" s="25"/>
       <c r="Z7" s="25"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>63</v>
       </c>
       <c r="C8" s="39">
         <v>384886</v>
       </c>
       <c r="D8" s="39">
         <v>386516</v>
       </c>
       <c r="E8" s="39">
         <v>387792</v>
       </c>
       <c r="F8" s="39">
         <v>389561</v>
       </c>
       <c r="G8" s="39">
         <v>390606</v>
@@ -6203,50 +6220,53 @@
       </c>
       <c r="O8" s="39">
         <v>400953</v>
       </c>
       <c r="P8" s="39">
         <v>401900</v>
       </c>
       <c r="Q8" s="39">
         <v>402867</v>
       </c>
       <c r="R8" s="39">
         <v>403720</v>
       </c>
       <c r="S8" s="39">
         <v>404659</v>
       </c>
       <c r="T8" s="39">
         <v>405567</v>
       </c>
       <c r="U8" s="39">
         <v>407728</v>
       </c>
       <c r="V8" s="39">
         <v>409947</v>
       </c>
+      <c r="W8" s="86">
+        <v>412734</v>
+      </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="39">
         <v>358637</v>
       </c>
       <c r="D9" s="39">
         <v>358500</v>
       </c>
       <c r="E9" s="39">
         <v>358356</v>
       </c>
       <c r="F9" s="39">
         <v>358412</v>
       </c>
       <c r="G9" s="39">
         <v>358585</v>
       </c>
       <c r="H9" s="39">
         <v>358597</v>
@@ -6271,50 +6291,53 @@
       </c>
       <c r="O9" s="39">
         <v>360392</v>
       </c>
       <c r="P9" s="39">
         <v>360456</v>
       </c>
       <c r="Q9" s="39">
         <v>360568</v>
       </c>
       <c r="R9" s="39">
         <v>360806</v>
       </c>
       <c r="S9" s="39">
         <v>360801</v>
       </c>
       <c r="T9" s="39">
         <v>361408</v>
       </c>
       <c r="U9" s="39">
         <v>362152</v>
       </c>
       <c r="V9" s="39">
         <v>362442</v>
       </c>
+      <c r="W9" s="86">
+        <v>362563</v>
+      </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="39">
         <v>338538</v>
       </c>
       <c r="D10" s="39">
         <v>339636</v>
       </c>
       <c r="E10" s="39">
         <v>340121</v>
       </c>
       <c r="F10" s="39">
         <v>340783</v>
       </c>
       <c r="G10" s="39">
         <v>341582</v>
       </c>
       <c r="H10" s="39">
         <v>342459</v>
@@ -6339,50 +6362,53 @@
       </c>
       <c r="O10" s="39">
         <v>348491</v>
       </c>
       <c r="P10" s="39">
         <v>349022</v>
       </c>
       <c r="Q10" s="39">
         <v>349503</v>
       </c>
       <c r="R10" s="39">
         <v>350329</v>
       </c>
       <c r="S10" s="39">
         <v>350818</v>
       </c>
       <c r="T10" s="39">
         <v>351648</v>
       </c>
       <c r="U10" s="39">
         <v>353009</v>
       </c>
       <c r="V10" s="39">
         <v>353868</v>
       </c>
+      <c r="W10" s="86">
+        <v>355157</v>
+      </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="39">
         <v>200067</v>
       </c>
       <c r="D11" s="39">
         <v>200114</v>
       </c>
       <c r="E11" s="39">
         <v>199671</v>
       </c>
       <c r="F11" s="39">
         <v>199630</v>
       </c>
       <c r="G11" s="39">
         <v>199421</v>
       </c>
       <c r="H11" s="39">
         <v>199433</v>
@@ -6407,50 +6433,53 @@
       </c>
       <c r="O11" s="39">
         <v>198881</v>
       </c>
       <c r="P11" s="39">
         <v>198785</v>
       </c>
       <c r="Q11" s="39">
         <v>198512</v>
       </c>
       <c r="R11" s="39">
         <v>198447</v>
       </c>
       <c r="S11" s="39">
         <v>198421</v>
       </c>
       <c r="T11" s="39">
         <v>198522</v>
       </c>
       <c r="U11" s="39">
         <v>198614</v>
       </c>
       <c r="V11" s="39">
         <v>198838</v>
       </c>
+      <c r="W11" s="86">
+        <v>198932</v>
+      </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="34" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="39">
         <v>251873</v>
       </c>
       <c r="D12" s="39">
         <v>251836</v>
       </c>
       <c r="E12" s="39">
         <v>252022</v>
       </c>
       <c r="F12" s="39">
         <v>252386</v>
       </c>
       <c r="G12" s="39">
         <v>252777</v>
       </c>
       <c r="H12" s="39">
         <v>253123</v>
@@ -6475,50 +6504,53 @@
       </c>
       <c r="O12" s="39">
         <v>255078</v>
       </c>
       <c r="P12" s="39">
         <v>255113</v>
       </c>
       <c r="Q12" s="39">
         <v>255147</v>
       </c>
       <c r="R12" s="39">
         <v>255347</v>
       </c>
       <c r="S12" s="39">
         <v>255463</v>
       </c>
       <c r="T12" s="39">
         <v>255622</v>
       </c>
       <c r="U12" s="39">
         <v>256138</v>
       </c>
       <c r="V12" s="39">
         <v>256576</v>
       </c>
+      <c r="W12" s="86">
+        <v>257055</v>
+      </c>
     </row>
     <row r="13" spans="1:26" ht="12.75" customHeight="1">
       <c r="A13" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="39">
         <v>222325</v>
       </c>
       <c r="D13" s="39">
         <v>224461</v>
       </c>
       <c r="E13" s="39">
         <v>226039</v>
       </c>
       <c r="F13" s="39">
         <v>227597</v>
       </c>
       <c r="G13" s="39">
         <v>228908</v>
       </c>
       <c r="H13" s="39">
         <v>230012</v>
@@ -6543,50 +6575,53 @@
       </c>
       <c r="O13" s="39">
         <v>240049</v>
       </c>
       <c r="P13" s="39">
         <v>241297</v>
       </c>
       <c r="Q13" s="39">
         <v>242444</v>
       </c>
       <c r="R13" s="39">
         <v>243811</v>
       </c>
       <c r="S13" s="39">
         <v>244939</v>
       </c>
       <c r="T13" s="39">
         <v>245927</v>
       </c>
       <c r="U13" s="39">
         <v>247341</v>
       </c>
       <c r="V13" s="39">
         <v>248686</v>
       </c>
+      <c r="W13" s="86">
+        <v>250684</v>
+      </c>
     </row>
     <row r="14" spans="1:26" ht="12.75" customHeight="1">
       <c r="A14" s="36" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>75</v>
       </c>
       <c r="C14" s="40">
         <v>266196</v>
       </c>
       <c r="D14" s="40">
         <v>266495</v>
       </c>
       <c r="E14" s="40">
         <v>266800</v>
       </c>
       <c r="F14" s="40">
         <v>267169</v>
       </c>
       <c r="G14" s="40">
         <v>267612</v>
       </c>
       <c r="H14" s="40">
         <v>268222</v>
@@ -6610,50 +6645,53 @@
         <v>271297</v>
       </c>
       <c r="O14" s="40">
         <v>271520</v>
       </c>
       <c r="P14" s="40">
         <v>271822</v>
       </c>
       <c r="Q14" s="40">
         <v>272273</v>
       </c>
       <c r="R14" s="40">
         <v>272711</v>
       </c>
       <c r="S14" s="40">
         <v>273207</v>
       </c>
       <c r="T14" s="40">
         <v>273574</v>
       </c>
       <c r="U14" s="40">
         <v>274193</v>
       </c>
       <c r="V14" s="40">
         <v>274610</v>
+      </c>
+      <c r="W14" s="87">
+        <v>275717</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" s="81" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="81"/>
       <c r="M15" s="81"/>
       <c r="N15" s="81"/>
       <c r="O15" s="81"/>
       <c r="P15" s="81"/>
       <c r="Q15" s="81"/>
       <c r="R15" s="81"/>
       <c r="S15" s="81"/>
       <c r="T15" s="81"/>
       <c r="U15" s="81"/>
@@ -6708,50 +6746,53 @@
       </c>
       <c r="O16" s="62">
         <v>1092870</v>
       </c>
       <c r="P16" s="62">
         <v>1094281</v>
       </c>
       <c r="Q16" s="64">
         <v>1095775</v>
       </c>
       <c r="R16" s="65">
         <v>1097609</v>
       </c>
       <c r="S16" s="65">
         <v>1099339</v>
       </c>
       <c r="T16" s="65">
         <v>1101136</v>
       </c>
       <c r="U16" s="65">
         <v>1104163</v>
       </c>
       <c r="V16" s="65">
         <v>1106621</v>
       </c>
+      <c r="W16" s="86">
+        <v>1109902</v>
+      </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="41">
         <v>122388</v>
       </c>
       <c r="D17" s="41">
         <v>122520</v>
       </c>
       <c r="E17" s="41">
         <v>122743</v>
       </c>
       <c r="F17" s="41">
         <v>122797</v>
       </c>
       <c r="G17" s="41">
         <v>122940</v>
       </c>
       <c r="H17" s="41">
         <v>123155</v>
@@ -6776,50 +6817,53 @@
       </c>
       <c r="O17" s="39">
         <v>123883</v>
       </c>
       <c r="P17" s="39">
         <v>124059</v>
       </c>
       <c r="Q17" s="39">
         <v>124236</v>
       </c>
       <c r="R17" s="39">
         <v>124368</v>
       </c>
       <c r="S17" s="39">
         <v>124475</v>
       </c>
       <c r="T17" s="39">
         <v>124485</v>
       </c>
       <c r="U17" s="39">
         <v>124614</v>
       </c>
       <c r="V17" s="39">
         <v>124655</v>
       </c>
+      <c r="W17" s="86">
+        <v>124627</v>
+      </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="41">
         <v>184127</v>
       </c>
       <c r="D18" s="41">
         <v>184917</v>
       </c>
       <c r="E18" s="41">
         <v>185569</v>
       </c>
       <c r="F18" s="41">
         <v>186496</v>
       </c>
       <c r="G18" s="41">
         <v>187167</v>
       </c>
       <c r="H18" s="41">
         <v>187964</v>
@@ -6844,50 +6888,53 @@
       </c>
       <c r="O18" s="39">
         <v>192323</v>
       </c>
       <c r="P18" s="39">
         <v>192790</v>
       </c>
       <c r="Q18" s="39">
         <v>193269</v>
       </c>
       <c r="R18" s="39">
         <v>193659</v>
       </c>
       <c r="S18" s="39">
         <v>194155</v>
       </c>
       <c r="T18" s="39">
         <v>194629</v>
       </c>
       <c r="U18" s="39">
         <v>195603</v>
       </c>
       <c r="V18" s="39">
         <v>196655</v>
       </c>
+      <c r="W18" s="86">
+        <v>197813</v>
+      </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="41">
         <v>162008</v>
       </c>
       <c r="D19" s="41">
         <v>161931</v>
       </c>
       <c r="E19" s="41">
         <v>161912</v>
       </c>
       <c r="F19" s="41">
         <v>161938</v>
       </c>
       <c r="G19" s="41">
         <v>162065</v>
       </c>
       <c r="H19" s="41">
         <v>162045</v>
@@ -6912,50 +6959,53 @@
       </c>
       <c r="O19" s="39">
         <v>162902</v>
       </c>
       <c r="P19" s="39">
         <v>162902</v>
       </c>
       <c r="Q19" s="39">
         <v>162953</v>
       </c>
       <c r="R19" s="39">
         <v>163045</v>
       </c>
       <c r="S19" s="39">
         <v>163031</v>
       </c>
       <c r="T19" s="39">
         <v>163322</v>
       </c>
       <c r="U19" s="39">
         <v>163657</v>
       </c>
       <c r="V19" s="39">
         <v>163696</v>
       </c>
+      <c r="W19" s="86">
+        <v>163709</v>
+      </c>
     </row>
     <row r="20" spans="1:26" ht="12" customHeight="1">
       <c r="A20" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="41">
         <v>154039</v>
       </c>
       <c r="D20" s="41">
         <v>154509</v>
       </c>
       <c r="E20" s="41">
         <v>154747</v>
       </c>
       <c r="F20" s="41">
         <v>155042</v>
       </c>
       <c r="G20" s="41">
         <v>155431</v>
       </c>
       <c r="H20" s="41">
         <v>155877</v>
@@ -6980,50 +7030,53 @@
       </c>
       <c r="O20" s="39">
         <v>158390</v>
       </c>
       <c r="P20" s="39">
         <v>158627</v>
       </c>
       <c r="Q20" s="39">
         <v>158854</v>
       </c>
       <c r="R20" s="39">
         <v>159251</v>
       </c>
       <c r="S20" s="39">
         <v>159528</v>
       </c>
       <c r="T20" s="39">
         <v>159862</v>
       </c>
       <c r="U20" s="39">
         <v>160393</v>
       </c>
       <c r="V20" s="39">
         <v>160742</v>
       </c>
+      <c r="W20" s="86">
+        <v>161288</v>
+      </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B21" s="35" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="41">
         <v>93258</v>
       </c>
       <c r="D21" s="41">
         <v>93289</v>
       </c>
       <c r="E21" s="41">
         <v>93066</v>
       </c>
       <c r="F21" s="41">
         <v>93022</v>
       </c>
       <c r="G21" s="41">
         <v>92924</v>
       </c>
       <c r="H21" s="41">
         <v>92938</v>
@@ -7048,50 +7101,53 @@
       </c>
       <c r="O21" s="39">
         <v>92507</v>
       </c>
       <c r="P21" s="39">
         <v>92473</v>
       </c>
       <c r="Q21" s="39">
         <v>92328</v>
       </c>
       <c r="R21" s="39">
         <v>92257</v>
       </c>
       <c r="S21" s="39">
         <v>92272</v>
       </c>
       <c r="T21" s="39">
         <v>92297</v>
       </c>
       <c r="U21" s="39">
         <v>92341</v>
       </c>
       <c r="V21" s="39">
         <v>92399</v>
       </c>
+      <c r="W21" s="86">
+        <v>92432</v>
+      </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="34" t="s">
         <v>70</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="41">
         <v>120827</v>
       </c>
       <c r="D22" s="41">
         <v>120743</v>
       </c>
       <c r="E22" s="41">
         <v>120834</v>
       </c>
       <c r="F22" s="41">
         <v>121000</v>
       </c>
       <c r="G22" s="41">
         <v>121173</v>
       </c>
       <c r="H22" s="41">
         <v>121354</v>
@@ -7116,50 +7172,53 @@
       </c>
       <c r="O22" s="39">
         <v>122226</v>
       </c>
       <c r="P22" s="39">
         <v>122235</v>
       </c>
       <c r="Q22" s="39">
         <v>122193</v>
       </c>
       <c r="R22" s="39">
         <v>122277</v>
       </c>
       <c r="S22" s="39">
         <v>122297</v>
       </c>
       <c r="T22" s="39">
         <v>122338</v>
       </c>
       <c r="U22" s="39">
         <v>122520</v>
       </c>
       <c r="V22" s="39">
         <v>122710</v>
       </c>
+      <c r="W22" s="86">
+        <v>122826</v>
+      </c>
     </row>
     <row r="23" spans="1:26" ht="13.5" customHeight="1">
       <c r="A23" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="42">
         <v>103267</v>
       </c>
       <c r="D23" s="42">
         <v>104168</v>
       </c>
       <c r="E23" s="42">
         <v>104919</v>
       </c>
       <c r="F23" s="42">
         <v>105718</v>
       </c>
       <c r="G23" s="42">
         <v>106434</v>
       </c>
       <c r="H23" s="42">
         <v>107005</v>
@@ -7184,50 +7243,53 @@
       </c>
       <c r="O23" s="39">
         <v>111708</v>
       </c>
       <c r="P23" s="39">
         <v>112204</v>
       </c>
       <c r="Q23" s="39">
         <v>112742</v>
       </c>
       <c r="R23" s="39">
         <v>113374</v>
       </c>
       <c r="S23" s="39">
         <v>113970</v>
       </c>
       <c r="T23" s="39">
         <v>114442</v>
       </c>
       <c r="U23" s="39">
         <v>115065</v>
       </c>
       <c r="V23" s="39">
         <v>115637</v>
       </c>
+      <c r="W23" s="86">
+        <v>116591</v>
+      </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="36" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="37" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="43">
         <v>126481</v>
       </c>
       <c r="D24" s="43">
         <v>126570</v>
       </c>
       <c r="E24" s="43">
         <v>126692</v>
       </c>
       <c r="F24" s="43">
         <v>126903</v>
       </c>
       <c r="G24" s="43">
         <v>127108</v>
       </c>
       <c r="H24" s="43">
         <v>127423</v>
@@ -7251,50 +7313,53 @@
         <v>128881</v>
       </c>
       <c r="O24" s="40">
         <v>128931</v>
       </c>
       <c r="P24" s="40">
         <v>128991</v>
       </c>
       <c r="Q24" s="40">
         <v>129200</v>
       </c>
       <c r="R24" s="40">
         <v>129378</v>
       </c>
       <c r="S24" s="40">
         <v>129611</v>
       </c>
       <c r="T24" s="40">
         <v>129761</v>
       </c>
       <c r="U24" s="40">
         <v>129970</v>
       </c>
       <c r="V24" s="40">
         <v>130127</v>
+      </c>
+      <c r="W24" s="87">
+        <v>130616</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" s="81" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="81"/>
       <c r="D25" s="81"/>
       <c r="E25" s="81"/>
       <c r="F25" s="81"/>
       <c r="G25" s="81"/>
       <c r="H25" s="81"/>
       <c r="I25" s="81"/>
       <c r="J25" s="81"/>
       <c r="K25" s="81"/>
       <c r="L25" s="81"/>
       <c r="M25" s="81"/>
       <c r="N25" s="81"/>
       <c r="O25" s="81"/>
       <c r="P25" s="81"/>
       <c r="Q25" s="81"/>
       <c r="R25" s="81"/>
       <c r="S25" s="81"/>
       <c r="T25" s="81"/>
       <c r="U25" s="81"/>
@@ -7349,50 +7414,53 @@
       </c>
       <c r="O26" s="62">
         <v>1255233</v>
       </c>
       <c r="P26" s="62">
         <v>1257143</v>
       </c>
       <c r="Q26" s="65">
         <v>1258961</v>
       </c>
       <c r="R26" s="65">
         <v>1261443</v>
       </c>
       <c r="S26" s="65">
         <v>1263124</v>
       </c>
       <c r="T26" s="65">
         <v>1265389</v>
       </c>
       <c r="U26" s="65">
         <v>1269609</v>
       </c>
       <c r="V26" s="65">
         <v>1273172</v>
       </c>
+      <c r="W26" s="86">
+        <v>1277994</v>
+      </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B27" s="35" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="41">
         <v>147145</v>
       </c>
       <c r="D27" s="41">
         <v>147135</v>
       </c>
       <c r="E27" s="41">
         <v>147332</v>
       </c>
       <c r="F27" s="41">
         <v>147430</v>
       </c>
       <c r="G27" s="41">
         <v>147640</v>
       </c>
       <c r="H27" s="41">
         <v>147864</v>
@@ -7417,50 +7485,53 @@
       </c>
       <c r="O27" s="39">
         <v>148856</v>
       </c>
       <c r="P27" s="39">
         <v>148970</v>
       </c>
       <c r="Q27" s="39">
         <v>149186</v>
       </c>
       <c r="R27" s="39">
         <v>149513</v>
       </c>
       <c r="S27" s="39">
         <v>149680</v>
       </c>
       <c r="T27" s="39">
         <v>149772</v>
       </c>
       <c r="U27" s="39">
         <v>149983</v>
       </c>
       <c r="V27" s="39">
         <v>150171</v>
       </c>
+      <c r="W27" s="86">
+        <v>150427</v>
+      </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B28" s="35" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="41">
         <v>200759</v>
       </c>
       <c r="D28" s="41">
         <v>201599</v>
       </c>
       <c r="E28" s="41">
         <v>202223</v>
       </c>
       <c r="F28" s="41">
         <v>203065</v>
       </c>
       <c r="G28" s="41">
         <v>203439</v>
       </c>
       <c r="H28" s="41">
         <v>204100</v>
@@ -7485,50 +7556,53 @@
       </c>
       <c r="O28" s="39">
         <v>208630</v>
       </c>
       <c r="P28" s="39">
         <v>209110</v>
       </c>
       <c r="Q28" s="39">
         <v>209598</v>
       </c>
       <c r="R28" s="39">
         <v>210061</v>
       </c>
       <c r="S28" s="39">
         <v>210504</v>
       </c>
       <c r="T28" s="39">
         <v>210938</v>
       </c>
       <c r="U28" s="39">
         <v>212125</v>
       </c>
       <c r="V28" s="39">
         <v>213292</v>
       </c>
+      <c r="W28" s="86">
+        <v>214921</v>
+      </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="35" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="41">
         <v>196629</v>
       </c>
       <c r="D29" s="41">
         <v>196569</v>
       </c>
       <c r="E29" s="41">
         <v>196444</v>
       </c>
       <c r="F29" s="41">
         <v>196474</v>
       </c>
       <c r="G29" s="41">
         <v>196520</v>
       </c>
       <c r="H29" s="41">
         <v>196552</v>
@@ -7553,50 +7627,53 @@
       </c>
       <c r="O29" s="39">
         <v>197490</v>
       </c>
       <c r="P29" s="39">
         <v>197554</v>
       </c>
       <c r="Q29" s="39">
         <v>197615</v>
       </c>
       <c r="R29" s="39">
         <v>197761</v>
       </c>
       <c r="S29" s="39">
         <v>197770</v>
       </c>
       <c r="T29" s="39">
         <v>198086</v>
       </c>
       <c r="U29" s="39">
         <v>198495</v>
       </c>
       <c r="V29" s="39">
         <v>198746</v>
       </c>
+      <c r="W29" s="86">
+        <v>198854</v>
+      </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B30" s="35" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="39">
         <v>184499</v>
       </c>
       <c r="D30" s="39">
         <v>185127</v>
       </c>
       <c r="E30" s="39">
         <v>185374</v>
       </c>
       <c r="F30" s="39">
         <v>185741</v>
       </c>
       <c r="G30" s="39">
         <v>186151</v>
       </c>
       <c r="H30" s="39">
         <v>186582</v>
@@ -7621,50 +7698,53 @@
       </c>
       <c r="O30" s="39">
         <v>190101</v>
       </c>
       <c r="P30" s="39">
         <v>190395</v>
       </c>
       <c r="Q30" s="39">
         <v>190649</v>
       </c>
       <c r="R30" s="39">
         <v>191078</v>
       </c>
       <c r="S30" s="39">
         <v>191290</v>
       </c>
       <c r="T30" s="39">
         <v>191786</v>
       </c>
       <c r="U30" s="39">
         <v>192616</v>
       </c>
       <c r="V30" s="39">
         <v>193126</v>
       </c>
+      <c r="W30" s="86">
+        <v>193869</v>
+      </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B31" s="35" t="s">
         <v>69</v>
       </c>
       <c r="C31" s="41">
         <v>106809</v>
       </c>
       <c r="D31" s="41">
         <v>106825</v>
       </c>
       <c r="E31" s="41">
         <v>106605</v>
       </c>
       <c r="F31" s="41">
         <v>106608</v>
       </c>
       <c r="G31" s="41">
         <v>106497</v>
       </c>
       <c r="H31" s="41">
         <v>106495</v>
@@ -7689,50 +7769,53 @@
       </c>
       <c r="O31" s="39">
         <v>106374</v>
       </c>
       <c r="P31" s="39">
         <v>106312</v>
       </c>
       <c r="Q31" s="39">
         <v>106184</v>
       </c>
       <c r="R31" s="39">
         <v>106190</v>
       </c>
       <c r="S31" s="39">
         <v>106149</v>
       </c>
       <c r="T31" s="39">
         <v>106225</v>
       </c>
       <c r="U31" s="39">
         <v>106273</v>
       </c>
       <c r="V31" s="39">
         <v>106439</v>
       </c>
+      <c r="W31" s="86">
+        <v>106500</v>
+      </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="34" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="35" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="41">
         <v>131046</v>
       </c>
       <c r="D32" s="41">
         <v>131093</v>
       </c>
       <c r="E32" s="41">
         <v>131188</v>
       </c>
       <c r="F32" s="41">
         <v>131386</v>
       </c>
       <c r="G32" s="41">
         <v>131604</v>
       </c>
       <c r="H32" s="41">
         <v>131769</v>
@@ -7757,50 +7840,53 @@
       </c>
       <c r="O32" s="39">
         <v>132852</v>
       </c>
       <c r="P32" s="39">
         <v>132878</v>
       </c>
       <c r="Q32" s="39">
         <v>132954</v>
       </c>
       <c r="R32" s="39">
         <v>133070</v>
       </c>
       <c r="S32" s="39">
         <v>133166</v>
       </c>
       <c r="T32" s="39">
         <v>133284</v>
       </c>
       <c r="U32" s="39">
         <v>133618</v>
       </c>
       <c r="V32" s="39">
         <v>133866</v>
       </c>
+      <c r="W32" s="86">
+        <v>134229</v>
+      </c>
     </row>
     <row r="33" spans="1:26" ht="15" customHeight="1">
       <c r="A33" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="35" t="s">
         <v>73</v>
       </c>
       <c r="C33" s="42">
         <v>119058</v>
       </c>
       <c r="D33" s="42">
         <v>120293</v>
       </c>
       <c r="E33" s="42">
         <v>121120</v>
       </c>
       <c r="F33" s="42">
         <v>121879</v>
       </c>
       <c r="G33" s="42">
         <v>122474</v>
       </c>
       <c r="H33" s="42">
         <v>123007</v>
@@ -7825,50 +7911,53 @@
       </c>
       <c r="O33" s="39">
         <v>128341</v>
       </c>
       <c r="P33" s="39">
         <v>129093</v>
       </c>
       <c r="Q33" s="39">
         <v>129702</v>
       </c>
       <c r="R33" s="39">
         <v>130437</v>
       </c>
       <c r="S33" s="39">
         <v>130969</v>
       </c>
       <c r="T33" s="39">
         <v>131485</v>
       </c>
       <c r="U33" s="39">
         <v>132276</v>
       </c>
       <c r="V33" s="39">
         <v>133049</v>
       </c>
+      <c r="W33" s="86">
+        <v>134093</v>
+      </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="36" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>75</v>
       </c>
       <c r="C34" s="43">
         <v>139715</v>
       </c>
       <c r="D34" s="43">
         <v>139925</v>
       </c>
       <c r="E34" s="43">
         <v>140108</v>
       </c>
       <c r="F34" s="43">
         <v>140266</v>
       </c>
       <c r="G34" s="43">
         <v>140504</v>
       </c>
       <c r="H34" s="43">
         <v>140799</v>
@@ -7892,50 +7981,53 @@
         <v>142416</v>
       </c>
       <c r="O34" s="40">
         <v>142589</v>
       </c>
       <c r="P34" s="40">
         <v>142831</v>
       </c>
       <c r="Q34" s="40">
         <v>143073</v>
       </c>
       <c r="R34" s="40">
         <v>143333</v>
       </c>
       <c r="S34" s="40">
         <v>143596</v>
       </c>
       <c r="T34" s="40">
         <v>143813</v>
       </c>
       <c r="U34" s="40">
         <v>144223</v>
       </c>
       <c r="V34" s="40">
         <v>144483</v>
+      </c>
+      <c r="W34" s="87">
+        <v>145101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="76" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="76"/>
       <c r="C35" s="76"/>
       <c r="D35" s="76"/>
       <c r="E35" s="76"/>
       <c r="F35" s="76"/>
       <c r="G35" s="76"/>
       <c r="H35" s="76"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="73" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="73"/>
       <c r="C36" s="73"/>
       <c r="D36" s="73"/>
       <c r="E36" s="73"/>
       <c r="F36" s="73"/>
       <c r="G36" s="73"/>
       <c r="H36" s="73"/>