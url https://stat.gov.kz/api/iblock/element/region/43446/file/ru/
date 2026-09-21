--- v4 (2026-08-11)
+++ v5 (2026-09-21)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="-15" windowWidth="14325" windowHeight="12615"/>
   </bookViews>
   <sheets>
-    <sheet name="Число прибывшых" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
+    <sheet name="Число прибывшых" sheetId="1" r:id="rId3"/>
+    <sheet name="Число выбывших" sheetId="2" r:id="rId4"/>
+    <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="71">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -90,138 +94,264 @@
     <t>декабрь</t>
   </si>
   <si>
     <t>Мангистауская область</t>
   </si>
   <si>
     <t>Актауская г.а.</t>
   </si>
   <si>
     <t>Жанаозен г.а.</t>
   </si>
   <si>
     <t>Бейнеуский район</t>
   </si>
   <si>
     <t>Каракиянский район</t>
   </si>
   <si>
     <t>Мангистауский район</t>
   </si>
   <si>
     <t>Мунайлинский район</t>
   </si>
   <si>
     <t>Тупкараганский район</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками и национальные переписи населения, проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Нет</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Отеулина А.М.</t>
+  </si>
+  <si>
+    <t>Отдел социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>a.oteulina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/43446/file/ru/</t>
+  </si>
+  <si>
+    <t>Внешняя миграция по всем потокам - прибытие, выбытие, сальдо</t>
+  </si>
+  <si>
+    <t>Ежемесячное число прибывших, выбывших, сальдо граждан по регионам</t>
+  </si>
+  <si>
+    <t>Количество лиц, которые прибыли в страну из-за границы для постоянного или длительного проживания в отчетном периоде, число лиц, которые выбыли из страны за границу для постоянного или длительного проживания в отчетном периоде, арифметическая разница между числом прибывших и числом выбывших за границу за отчетный период</t>
+  </si>
+  <si>
+    <t>+7 729 2319050</t>
+  </si>
+  <si>
+    <r>
+      <t>Сальдо внешней миграции населения в пределах Мангистауской области</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Число выбывших за пределы Мангистауской области</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
   </si>
   <si>
     <r>
       <t>Число прибывших из-за пределов Мангистауской области</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
-  <si>
-[...30 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="16">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="26">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -242,66 +372,135 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <vertAlign val="superscript"/>
-      <sz val="12"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -329,185 +528,313 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...35 lines deleted...]
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="7"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 4" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -750,4273 +1077,4728 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.oteulina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:S33"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E36" sqref="E36"/>
+      <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.85546875" style="2"/>
+    <col min="1" max="1" width="44.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="72.140625" style="78" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="1" customFormat="1" ht="12.75"/>
-[...2 lines deleted...]
-      <c r="A3" s="37" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="37"/>
-[...133 lines deleted...]
-      <c r="B8" s="20">
+      <c r="B1" s="27">
+        <v>613101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="7">
-[...79 lines deleted...]
-      <c r="J9" s="11">
+      <c r="B6" s="27" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="K9" s="11">
-[...11 lines deleted...]
-      <c r="O9" s="11">
+    </row>
+    <row r="8" spans="1:2" ht="63.75">
+      <c r="A8" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51">
+      <c r="A9" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="67" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="67" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="67" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="33">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="33">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="62" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="62" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="64" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="63" t="s">
         <v>62</v>
       </c>
-      <c r="P9" s="11">
-[...1132 lines deleted...]
-      <c r="A33" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...8 lines deleted...]
-  <phoneticPr fontId="3" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4" display="mailto:a.oteulina@aspire.gov.kz"/>
+  </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-[...2 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:S30"/>
+  <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D42" sqref="D42"/>
+      <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.85546875" style="2"/>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="42" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="18.75">
-[...1361 lines deleted...]
-        <v>13</v>
+    <row r="5" spans="2:2">
+      <c r="B5" s="36" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="36" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="36" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="36" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="36" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="37"/>
+    </row>
+    <row r="11" spans="2:2" ht="43.5" customHeight="1">
+      <c r="B11" s="38" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="37"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="37"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="39" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...9 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:S30"/>
+  <dimension ref="A3:T30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F42" sqref="F42"/>
+      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J44" sqref="J44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.85546875" style="2"/>
+    <col min="1" max="1" width="22.140625" style="5" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="5"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="18.75">
-[...24 lines deleted...]
-      <c r="S4" s="6" t="s">
+    <row r="3" spans="1:20" ht="14.25">
+      <c r="A3" s="71" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="71"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="71"/>
+      <c r="O3" s="71"/>
+      <c r="P3" s="71"/>
+      <c r="Q3" s="71"/>
+      <c r="R3" s="71"/>
+      <c r="S3" s="71"/>
+      <c r="T3" s="71"/>
+    </row>
+    <row r="4" spans="1:20" s="2" customFormat="1">
+      <c r="R4" s="3"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:19" s="6" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="41">
+    <row r="5" spans="1:20">
+      <c r="A5" s="73"/>
+      <c r="B5" s="69">
         <v>2025</v>
       </c>
-      <c r="C5" s="42"/>
-[...10 lines deleted...]
-      <c r="N5" s="35">
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="69">
         <v>2026</v>
       </c>
-      <c r="O5" s="36"/>
-[...7 lines deleted...]
-      <c r="B6" s="25" t="s">
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="70"/>
+      <c r="R5" s="70"/>
+      <c r="S5" s="70"/>
+      <c r="T5" s="70"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="74"/>
+      <c r="B6" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="25" t="s">
+      <c r="C6" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="25" t="s">
+      <c r="D6" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="25" t="s">
+      <c r="E6" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="25" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="25" t="s">
+      <c r="F6" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="25" t="s">
+      <c r="I6" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="25" t="s">
+      <c r="J6" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="25" t="s">
+      <c r="K6" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="L6" s="25" t="s">
+      <c r="L6" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="M6" s="25" t="s">
+      <c r="M6" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="N6" s="25" t="s">
+      <c r="N6" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="25" t="s">
+      <c r="O6" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="25" t="s">
+      <c r="P6" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="25" t="s">
+      <c r="Q6" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="25" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="38" t="s">
+      <c r="R6" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="T6" s="65" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="38"/>
-[...19 lines deleted...]
-      <c r="A8" s="26" t="s">
+      <c r="B7" s="72"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="72"/>
+      <c r="H7" s="72"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="72"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="72"/>
+      <c r="M7" s="72"/>
+      <c r="N7" s="72"/>
+      <c r="O7" s="72"/>
+      <c r="P7" s="72"/>
+      <c r="Q7" s="72"/>
+      <c r="R7" s="72"/>
+      <c r="S7" s="72"/>
+      <c r="T7" s="72"/>
+    </row>
+    <row r="8" spans="1:20" s="8" customFormat="1">
+      <c r="A8" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="19">
-[...44 lines deleted...]
-      <c r="Q8" s="7">
+      <c r="B8" s="43">
+        <v>32</v>
+      </c>
+      <c r="C8" s="44">
+        <v>383</v>
+      </c>
+      <c r="D8" s="44">
+        <v>349</v>
+      </c>
+      <c r="E8" s="44">
+        <v>434</v>
+      </c>
+      <c r="F8" s="44">
+        <v>190</v>
+      </c>
+      <c r="G8" s="44">
+        <v>287</v>
+      </c>
+      <c r="H8" s="44">
+        <v>271</v>
+      </c>
+      <c r="I8" s="44">
+        <v>329</v>
+      </c>
+      <c r="J8" s="44">
+        <v>94</v>
+      </c>
+      <c r="K8" s="44">
+        <v>476</v>
+      </c>
+      <c r="L8" s="44">
+        <v>274</v>
+      </c>
+      <c r="M8" s="45">
+        <v>437</v>
+      </c>
+      <c r="N8" s="44">
+        <v>375</v>
+      </c>
+      <c r="O8" s="44">
+        <v>189</v>
+      </c>
+      <c r="P8" s="44">
+        <v>344</v>
+      </c>
+      <c r="Q8" s="44">
+        <v>156</v>
+      </c>
+      <c r="R8" s="44">
+        <v>18</v>
+      </c>
+      <c r="S8" s="44">
+        <v>16</v>
+      </c>
+      <c r="T8" s="46">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="47">
+        <v>14</v>
+      </c>
+      <c r="C9" s="48">
+        <v>132</v>
+      </c>
+      <c r="D9" s="48">
+        <v>139</v>
+      </c>
+      <c r="E9" s="48">
+        <v>182</v>
+      </c>
+      <c r="F9" s="48">
+        <v>75</v>
+      </c>
+      <c r="G9" s="48">
+        <v>125</v>
+      </c>
+      <c r="H9" s="48">
+        <v>100</v>
+      </c>
+      <c r="I9" s="48">
+        <v>125</v>
+      </c>
+      <c r="J9" s="48">
+        <v>34</v>
+      </c>
+      <c r="K9" s="48">
+        <v>163</v>
+      </c>
+      <c r="L9" s="48">
+        <v>102</v>
+      </c>
+      <c r="M9" s="49">
+        <v>200</v>
+      </c>
+      <c r="N9" s="48">
+        <v>169</v>
+      </c>
+      <c r="O9" s="48">
+        <v>62</v>
+      </c>
+      <c r="P9" s="48">
+        <v>174</v>
+      </c>
+      <c r="Q9" s="48">
+        <v>46</v>
+      </c>
+      <c r="R9" s="48">
+        <v>8</v>
+      </c>
+      <c r="S9" s="48">
+        <v>4</v>
+      </c>
+      <c r="T9" s="66">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="47">
+        <v>0</v>
+      </c>
+      <c r="C10" s="48">
+        <v>0</v>
+      </c>
+      <c r="D10" s="48">
+        <v>0</v>
+      </c>
+      <c r="E10" s="48">
+        <v>0</v>
+      </c>
+      <c r="F10" s="48">
+        <v>0</v>
+      </c>
+      <c r="G10" s="48">
+        <v>0</v>
+      </c>
+      <c r="H10" s="48">
+        <v>3</v>
+      </c>
+      <c r="I10" s="48">
+        <v>1</v>
+      </c>
+      <c r="J10" s="48">
+        <v>0</v>
+      </c>
+      <c r="K10" s="48">
+        <v>0</v>
+      </c>
+      <c r="L10" s="48">
+        <v>1</v>
+      </c>
+      <c r="M10" s="49">
+        <v>0</v>
+      </c>
+      <c r="N10" s="48">
+        <v>0</v>
+      </c>
+      <c r="O10" s="48">
+        <v>1</v>
+      </c>
+      <c r="P10" s="48">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="48">
+        <v>0</v>
+      </c>
+      <c r="R10" s="48">
+        <v>0</v>
+      </c>
+      <c r="S10" s="48">
+        <v>0</v>
+      </c>
+      <c r="T10" s="66">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="47">
+        <v>2</v>
+      </c>
+      <c r="C11" s="48">
+        <v>6</v>
+      </c>
+      <c r="D11" s="48">
+        <v>9</v>
+      </c>
+      <c r="E11" s="48">
+        <v>20</v>
+      </c>
+      <c r="F11" s="48">
+        <v>12</v>
+      </c>
+      <c r="G11" s="48">
+        <v>15</v>
+      </c>
+      <c r="H11" s="48">
+        <v>10</v>
+      </c>
+      <c r="I11" s="48">
+        <v>17</v>
+      </c>
+      <c r="J11" s="48">
+        <v>4</v>
+      </c>
+      <c r="K11" s="48">
+        <v>9</v>
+      </c>
+      <c r="L11" s="48">
+        <v>10</v>
+      </c>
+      <c r="M11" s="49">
+        <v>15</v>
+      </c>
+      <c r="N11" s="48">
+        <v>17</v>
+      </c>
+      <c r="O11" s="48">
+        <v>10</v>
+      </c>
+      <c r="P11" s="48">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="48">
+        <v>6</v>
+      </c>
+      <c r="R11" s="48">
+        <v>0</v>
+      </c>
+      <c r="S11" s="48">
+        <v>0</v>
+      </c>
+      <c r="T11" s="66">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="47">
+        <v>0</v>
+      </c>
+      <c r="C12" s="48">
+        <v>6</v>
+      </c>
+      <c r="D12" s="48">
+        <v>1</v>
+      </c>
+      <c r="E12" s="48">
+        <v>0</v>
+      </c>
+      <c r="F12" s="48">
+        <v>0</v>
+      </c>
+      <c r="G12" s="48">
+        <v>8</v>
+      </c>
+      <c r="H12" s="48">
+        <v>0</v>
+      </c>
+      <c r="I12" s="48">
+        <v>0</v>
+      </c>
+      <c r="J12" s="48">
+        <v>1</v>
+      </c>
+      <c r="K12" s="48">
+        <v>7</v>
+      </c>
+      <c r="L12" s="48">
+        <v>4</v>
+      </c>
+      <c r="M12" s="49">
+        <v>8</v>
+      </c>
+      <c r="N12" s="48">
+        <v>6</v>
+      </c>
+      <c r="O12" s="48">
+        <v>12</v>
+      </c>
+      <c r="P12" s="48">
+        <v>21</v>
+      </c>
+      <c r="Q12" s="48">
+        <v>4</v>
+      </c>
+      <c r="R12" s="48">
+        <v>0</v>
+      </c>
+      <c r="S12" s="48">
+        <v>0</v>
+      </c>
+      <c r="T12" s="66">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="47">
+        <v>0</v>
+      </c>
+      <c r="C13" s="48">
+        <v>1</v>
+      </c>
+      <c r="D13" s="48">
+        <v>0</v>
+      </c>
+      <c r="E13" s="48">
+        <v>0</v>
+      </c>
+      <c r="F13" s="48">
+        <v>0</v>
+      </c>
+      <c r="G13" s="48">
+        <v>0</v>
+      </c>
+      <c r="H13" s="48">
+        <v>0</v>
+      </c>
+      <c r="I13" s="48">
+        <v>0</v>
+      </c>
+      <c r="J13" s="48">
+        <v>0</v>
+      </c>
+      <c r="K13" s="48">
+        <v>0</v>
+      </c>
+      <c r="L13" s="48">
+        <v>0</v>
+      </c>
+      <c r="M13" s="49">
+        <v>0</v>
+      </c>
+      <c r="N13" s="48">
+        <v>0</v>
+      </c>
+      <c r="O13" s="48">
+        <v>0</v>
+      </c>
+      <c r="P13" s="48">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="48">
+        <v>0</v>
+      </c>
+      <c r="R13" s="48">
+        <v>0</v>
+      </c>
+      <c r="S13" s="48">
+        <v>0</v>
+      </c>
+      <c r="T13" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="47">
+        <v>16</v>
+      </c>
+      <c r="C14" s="48">
+        <v>233</v>
+      </c>
+      <c r="D14" s="48">
+        <v>200</v>
+      </c>
+      <c r="E14" s="48">
+        <v>232</v>
+      </c>
+      <c r="F14" s="48">
+        <v>100</v>
+      </c>
+      <c r="G14" s="48">
+        <v>136</v>
+      </c>
+      <c r="H14" s="48">
+        <v>157</v>
+      </c>
+      <c r="I14" s="48">
+        <v>186</v>
+      </c>
+      <c r="J14" s="48">
+        <v>55</v>
+      </c>
+      <c r="K14" s="48">
+        <v>295</v>
+      </c>
+      <c r="L14" s="48">
+        <v>156</v>
+      </c>
+      <c r="M14" s="49">
+        <v>214</v>
+      </c>
+      <c r="N14" s="48">
+        <v>181</v>
+      </c>
+      <c r="O14" s="48">
+        <v>104</v>
+      </c>
+      <c r="P14" s="48">
         <v>149</v>
       </c>
-      <c r="R8" s="7">
+      <c r="Q14" s="48">
+        <v>100</v>
+      </c>
+      <c r="R14" s="48">
+        <v>10</v>
+      </c>
+      <c r="S14" s="48">
+        <v>12</v>
+      </c>
+      <c r="T14" s="66">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="47">
+        <v>0</v>
+      </c>
+      <c r="C15" s="48">
+        <v>5</v>
+      </c>
+      <c r="D15" s="48">
+        <v>0</v>
+      </c>
+      <c r="E15" s="48">
+        <v>0</v>
+      </c>
+      <c r="F15" s="48">
+        <v>3</v>
+      </c>
+      <c r="G15" s="48">
+        <v>3</v>
+      </c>
+      <c r="H15" s="48">
+        <v>1</v>
+      </c>
+      <c r="I15" s="48">
+        <v>0</v>
+      </c>
+      <c r="J15" s="48">
+        <v>0</v>
+      </c>
+      <c r="K15" s="48">
+        <v>2</v>
+      </c>
+      <c r="L15" s="48">
+        <v>1</v>
+      </c>
+      <c r="M15" s="49">
+        <v>0</v>
+      </c>
+      <c r="N15" s="48">
+        <v>2</v>
+      </c>
+      <c r="O15" s="48">
+        <v>0</v>
+      </c>
+      <c r="P15" s="48">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="48">
+        <v>0</v>
+      </c>
+      <c r="R15" s="48">
+        <v>0</v>
+      </c>
+      <c r="S15" s="48">
+        <v>0</v>
+      </c>
+      <c r="T15" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="68" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="68"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="68"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="68"/>
+      <c r="I16" s="68"/>
+      <c r="J16" s="68"/>
+      <c r="K16" s="68"/>
+      <c r="L16" s="68"/>
+      <c r="M16" s="68"/>
+      <c r="N16" s="68"/>
+      <c r="O16" s="68"/>
+      <c r="P16" s="68"/>
+      <c r="Q16" s="68"/>
+      <c r="R16" s="68"/>
+      <c r="S16" s="68"/>
+      <c r="T16" s="68"/>
+    </row>
+    <row r="17" spans="1:20" s="8" customFormat="1">
+      <c r="A17" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="51">
+        <v>14</v>
+      </c>
+      <c r="C17" s="51">
+        <v>131</v>
+      </c>
+      <c r="D17" s="44">
+        <v>137</v>
+      </c>
+      <c r="E17" s="51">
+        <v>174</v>
+      </c>
+      <c r="F17" s="52">
+        <v>74</v>
+      </c>
+      <c r="G17" s="52">
+        <v>112</v>
+      </c>
+      <c r="H17" s="51">
+        <v>99</v>
+      </c>
+      <c r="I17" s="51">
+        <v>121</v>
+      </c>
+      <c r="J17" s="44">
+        <v>33</v>
+      </c>
+      <c r="K17" s="51">
+        <v>150</v>
+      </c>
+      <c r="L17" s="51">
+        <v>97</v>
+      </c>
+      <c r="M17" s="45">
+        <v>194</v>
+      </c>
+      <c r="N17" s="44">
+        <v>162</v>
+      </c>
+      <c r="O17" s="51">
+        <v>60</v>
+      </c>
+      <c r="P17" s="44">
+        <v>167</v>
+      </c>
+      <c r="Q17" s="44">
+        <v>42</v>
+      </c>
+      <c r="R17" s="44">
+        <v>7</v>
+      </c>
+      <c r="S17" s="44">
+        <v>4</v>
+      </c>
+      <c r="T17" s="52">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="53">
+        <v>14</v>
+      </c>
+      <c r="C18" s="48">
+        <v>129</v>
+      </c>
+      <c r="D18" s="48">
+        <v>137</v>
+      </c>
+      <c r="E18" s="48">
+        <v>174</v>
+      </c>
+      <c r="F18" s="48">
+        <v>73</v>
+      </c>
+      <c r="G18" s="48">
+        <v>112</v>
+      </c>
+      <c r="H18" s="48">
+        <v>97</v>
+      </c>
+      <c r="I18" s="48">
+        <v>121</v>
+      </c>
+      <c r="J18" s="48">
+        <v>33</v>
+      </c>
+      <c r="K18" s="48">
+        <v>150</v>
+      </c>
+      <c r="L18" s="48">
+        <v>97</v>
+      </c>
+      <c r="M18" s="49">
+        <v>194</v>
+      </c>
+      <c r="N18" s="48">
+        <v>161</v>
+      </c>
+      <c r="O18" s="48">
+        <v>60</v>
+      </c>
+      <c r="P18" s="48">
+        <v>167</v>
+      </c>
+      <c r="Q18" s="48">
+        <v>42</v>
+      </c>
+      <c r="R18" s="48">
+        <v>7</v>
+      </c>
+      <c r="S18" s="48">
+        <v>4</v>
+      </c>
+      <c r="T18" s="50">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="53">
+        <v>0</v>
+      </c>
+      <c r="C19" s="48">
+        <v>0</v>
+      </c>
+      <c r="D19" s="48">
+        <v>0</v>
+      </c>
+      <c r="E19" s="48">
+        <v>0</v>
+      </c>
+      <c r="F19" s="48">
+        <v>0</v>
+      </c>
+      <c r="G19" s="48">
+        <v>0</v>
+      </c>
+      <c r="H19" s="48">
+        <v>1</v>
+      </c>
+      <c r="I19" s="48">
+        <v>0</v>
+      </c>
+      <c r="J19" s="48">
+        <v>0</v>
+      </c>
+      <c r="K19" s="48">
+        <v>0</v>
+      </c>
+      <c r="L19" s="48">
+        <v>0</v>
+      </c>
+      <c r="M19" s="49">
+        <v>0</v>
+      </c>
+      <c r="N19" s="48">
+        <v>0</v>
+      </c>
+      <c r="O19" s="48">
+        <v>0</v>
+      </c>
+      <c r="P19" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="47">
+        <v>0</v>
+      </c>
+      <c r="R19" s="48">
+        <v>0</v>
+      </c>
+      <c r="S19" s="48">
+        <v>0</v>
+      </c>
+      <c r="T19" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="50">
+        <v>0</v>
+      </c>
+      <c r="C20" s="48">
+        <v>2</v>
+      </c>
+      <c r="D20" s="48">
+        <v>0</v>
+      </c>
+      <c r="E20" s="48">
+        <v>0</v>
+      </c>
+      <c r="F20" s="48">
+        <v>1</v>
+      </c>
+      <c r="G20" s="48">
+        <v>0</v>
+      </c>
+      <c r="H20" s="48">
+        <v>1</v>
+      </c>
+      <c r="I20" s="48">
+        <v>0</v>
+      </c>
+      <c r="J20" s="48">
+        <v>0</v>
+      </c>
+      <c r="K20" s="48">
+        <v>0</v>
+      </c>
+      <c r="L20" s="48">
+        <v>0</v>
+      </c>
+      <c r="M20" s="49">
+        <v>0</v>
+      </c>
+      <c r="N20" s="48">
+        <v>1</v>
+      </c>
+      <c r="O20" s="53">
+        <v>0</v>
+      </c>
+      <c r="P20" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="47">
+        <v>0</v>
+      </c>
+      <c r="R20" s="48">
+        <v>0</v>
+      </c>
+      <c r="S20" s="48">
+        <v>0</v>
+      </c>
+      <c r="T20" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="68"/>
+      <c r="C21" s="68"/>
+      <c r="D21" s="68"/>
+      <c r="E21" s="68"/>
+      <c r="F21" s="68"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="68"/>
+      <c r="I21" s="68"/>
+      <c r="J21" s="68"/>
+      <c r="K21" s="68"/>
+      <c r="L21" s="68"/>
+      <c r="M21" s="68"/>
+      <c r="N21" s="68"/>
+      <c r="O21" s="68"/>
+      <c r="P21" s="68"/>
+      <c r="Q21" s="68"/>
+      <c r="R21" s="68"/>
+      <c r="S21" s="68"/>
+      <c r="T21" s="68"/>
+    </row>
+    <row r="22" spans="1:20" s="8" customFormat="1">
+      <c r="A22" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="51">
+        <v>18</v>
+      </c>
+      <c r="C22" s="51">
+        <v>252</v>
+      </c>
+      <c r="D22" s="51">
+        <v>212</v>
+      </c>
+      <c r="E22" s="51">
+        <v>260</v>
+      </c>
+      <c r="F22" s="52">
+        <v>116</v>
+      </c>
+      <c r="G22" s="52">
+        <v>175</v>
+      </c>
+      <c r="H22" s="51">
+        <v>172</v>
+      </c>
+      <c r="I22" s="51">
+        <v>208</v>
+      </c>
+      <c r="J22" s="52">
+        <v>61</v>
+      </c>
+      <c r="K22" s="51">
+        <v>326</v>
+      </c>
+      <c r="L22" s="51">
+        <v>177</v>
+      </c>
+      <c r="M22" s="52">
+        <v>243</v>
+      </c>
+      <c r="N22" s="54">
+        <v>213</v>
+      </c>
+      <c r="O22" s="51">
+        <v>129</v>
+      </c>
+      <c r="P22" s="52">
+        <v>177</v>
+      </c>
+      <c r="Q22" s="55">
+        <v>114</v>
+      </c>
+      <c r="R22" s="43">
+        <v>11</v>
+      </c>
+      <c r="S22" s="44">
+        <v>12</v>
+      </c>
+      <c r="T22" s="52">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="53">
+        <v>0</v>
+      </c>
+      <c r="C23" s="48">
+        <v>3</v>
+      </c>
+      <c r="D23" s="48">
+        <v>2</v>
+      </c>
+      <c r="E23" s="48">
+        <v>8</v>
+      </c>
+      <c r="F23" s="48">
+        <v>2</v>
+      </c>
+      <c r="G23" s="48">
+        <v>13</v>
+      </c>
+      <c r="H23" s="48">
+        <v>3</v>
+      </c>
+      <c r="I23" s="48">
+        <v>4</v>
+      </c>
+      <c r="J23" s="48">
+        <v>1</v>
+      </c>
+      <c r="K23" s="48">
+        <v>13</v>
+      </c>
+      <c r="L23" s="48">
+        <v>5</v>
+      </c>
+      <c r="M23" s="49">
+        <v>6</v>
+      </c>
+      <c r="N23" s="56">
+        <v>8</v>
+      </c>
+      <c r="O23" s="53">
+        <v>2</v>
+      </c>
+      <c r="P23" s="48">
+        <v>7</v>
+      </c>
+      <c r="Q23" s="57">
+        <v>4</v>
+      </c>
+      <c r="R23" s="48">
+        <v>1</v>
+      </c>
+      <c r="S23" s="48">
+        <v>0</v>
+      </c>
+      <c r="T23" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="53">
+        <v>0</v>
+      </c>
+      <c r="C24" s="53">
+        <v>0</v>
+      </c>
+      <c r="D24" s="48">
+        <v>0</v>
+      </c>
+      <c r="E24" s="53">
+        <v>0</v>
+      </c>
+      <c r="F24" s="53">
+        <v>0</v>
+      </c>
+      <c r="G24" s="50">
+        <v>0</v>
+      </c>
+      <c r="H24" s="53">
+        <v>2</v>
+      </c>
+      <c r="I24" s="53">
+        <v>1</v>
+      </c>
+      <c r="J24" s="48">
+        <v>0</v>
+      </c>
+      <c r="K24" s="53">
+        <v>0</v>
+      </c>
+      <c r="L24" s="48">
+        <v>1</v>
+      </c>
+      <c r="M24" s="49">
+        <v>0</v>
+      </c>
+      <c r="N24" s="56">
+        <v>0</v>
+      </c>
+      <c r="O24" s="53">
+        <v>1</v>
+      </c>
+      <c r="P24" s="48">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="48">
+        <v>0</v>
+      </c>
+      <c r="R24" s="48">
+        <v>0</v>
+      </c>
+      <c r="S24" s="48">
+        <v>0</v>
+      </c>
+      <c r="T24" s="50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="53">
+        <v>2</v>
+      </c>
+      <c r="C25" s="48">
+        <v>6</v>
+      </c>
+      <c r="D25" s="48">
+        <v>9</v>
+      </c>
+      <c r="E25" s="48">
+        <v>20</v>
+      </c>
+      <c r="F25" s="48">
+        <v>12</v>
+      </c>
+      <c r="G25" s="48">
+        <v>15</v>
+      </c>
+      <c r="H25" s="48">
+        <v>10</v>
+      </c>
+      <c r="I25" s="48">
+        <v>17</v>
+      </c>
+      <c r="J25" s="48">
+        <v>4</v>
+      </c>
+      <c r="K25" s="48">
+        <v>9</v>
+      </c>
+      <c r="L25" s="48">
+        <v>10</v>
+      </c>
+      <c r="M25" s="49">
+        <v>15</v>
+      </c>
+      <c r="N25" s="56">
+        <v>17</v>
+      </c>
+      <c r="O25" s="48">
+        <v>10</v>
+      </c>
+      <c r="P25" s="48">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="48">
+        <v>6</v>
+      </c>
+      <c r="R25" s="48">
+        <v>0</v>
+      </c>
+      <c r="S25" s="48">
+        <v>0</v>
+      </c>
+      <c r="T25" s="50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="53">
+        <v>0</v>
+      </c>
+      <c r="C26" s="48">
+        <v>6</v>
+      </c>
+      <c r="D26" s="48">
+        <v>1</v>
+      </c>
+      <c r="E26" s="48">
+        <v>0</v>
+      </c>
+      <c r="F26" s="48">
+        <v>0</v>
+      </c>
+      <c r="G26" s="48">
+        <v>8</v>
+      </c>
+      <c r="H26" s="48">
+        <v>0</v>
+      </c>
+      <c r="I26" s="48">
+        <v>0</v>
+      </c>
+      <c r="J26" s="48">
+        <v>1</v>
+      </c>
+      <c r="K26" s="48">
+        <v>7</v>
+      </c>
+      <c r="L26" s="48">
+        <v>4</v>
+      </c>
+      <c r="M26" s="49">
+        <v>8</v>
+      </c>
+      <c r="N26" s="56">
+        <v>6</v>
+      </c>
+      <c r="O26" s="48">
+        <v>12</v>
+      </c>
+      <c r="P26" s="48">
+        <v>21</v>
+      </c>
+      <c r="Q26" s="48">
+        <v>4</v>
+      </c>
+      <c r="R26" s="48">
+        <v>0</v>
+      </c>
+      <c r="S26" s="48">
+        <v>0</v>
+      </c>
+      <c r="T26" s="50">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="53">
+        <v>0</v>
+      </c>
+      <c r="C27" s="48">
+        <v>1</v>
+      </c>
+      <c r="D27" s="48">
+        <v>0</v>
+      </c>
+      <c r="E27" s="48">
+        <v>0</v>
+      </c>
+      <c r="F27" s="48">
+        <v>0</v>
+      </c>
+      <c r="G27" s="48">
+        <v>0</v>
+      </c>
+      <c r="H27" s="48">
+        <v>0</v>
+      </c>
+      <c r="I27" s="48">
+        <v>0</v>
+      </c>
+      <c r="J27" s="48">
+        <v>0</v>
+      </c>
+      <c r="K27" s="48">
+        <v>0</v>
+      </c>
+      <c r="L27" s="48">
+        <v>0</v>
+      </c>
+      <c r="M27" s="49">
+        <v>0</v>
+      </c>
+      <c r="N27" s="56">
+        <v>0</v>
+      </c>
+      <c r="O27" s="48">
+        <v>0</v>
+      </c>
+      <c r="P27" s="48">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="48">
+        <v>0</v>
+      </c>
+      <c r="R27" s="48">
+        <v>0</v>
+      </c>
+      <c r="S27" s="48">
+        <v>0</v>
+      </c>
+      <c r="T27" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="53">
         <v>16</v>
       </c>
-      <c r="S8" s="7">
-[...7 lines deleted...]
-      <c r="B9" s="17">
+      <c r="C28" s="48">
+        <v>233</v>
+      </c>
+      <c r="D28" s="48">
+        <v>200</v>
+      </c>
+      <c r="E28" s="48">
+        <v>232</v>
+      </c>
+      <c r="F28" s="48">
+        <v>100</v>
+      </c>
+      <c r="G28" s="48">
+        <v>136</v>
+      </c>
+      <c r="H28" s="48">
+        <v>157</v>
+      </c>
+      <c r="I28" s="48">
+        <v>186</v>
+      </c>
+      <c r="J28" s="48">
+        <v>55</v>
+      </c>
+      <c r="K28" s="48">
+        <v>295</v>
+      </c>
+      <c r="L28" s="48">
+        <v>156</v>
+      </c>
+      <c r="M28" s="49">
+        <v>214</v>
+      </c>
+      <c r="N28" s="56">
+        <v>181</v>
+      </c>
+      <c r="O28" s="48">
+        <v>104</v>
+      </c>
+      <c r="P28" s="48">
+        <v>149</v>
+      </c>
+      <c r="Q28" s="48">
+        <v>100</v>
+      </c>
+      <c r="R28" s="48">
+        <v>10</v>
+      </c>
+      <c r="S28" s="48">
+        <v>12</v>
+      </c>
+      <c r="T28" s="50">
         <v>14</v>
       </c>
-      <c r="C9" s="11">
-[...47 lines deleted...]
-      <c r="S9" s="11">
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="58">
+        <v>0</v>
+      </c>
+      <c r="C29" s="58">
         <v>3</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H10" s="11">
+      <c r="D29" s="59">
+        <v>0</v>
+      </c>
+      <c r="E29" s="58">
+        <v>0</v>
+      </c>
+      <c r="F29" s="60">
+        <v>2</v>
+      </c>
+      <c r="G29" s="60">
         <v>3</v>
       </c>
-      <c r="I10" s="11">
-[...37 lines deleted...]
-      <c r="B11" s="17">
+      <c r="H29" s="58">
+        <v>0</v>
+      </c>
+      <c r="I29" s="58">
+        <v>0</v>
+      </c>
+      <c r="J29" s="59">
+        <v>0</v>
+      </c>
+      <c r="K29" s="58">
         <v>2</v>
       </c>
-      <c r="C11" s="11">
-[...1042 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="L29" s="59">
+        <v>1</v>
+      </c>
+      <c r="M29" s="61">
+        <v>0</v>
+      </c>
+      <c r="N29" s="59">
+        <v>1</v>
+      </c>
+      <c r="O29" s="59">
+        <v>0</v>
+      </c>
+      <c r="P29" s="59">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="59">
+        <v>0</v>
+      </c>
+      <c r="R29" s="59">
+        <v>0</v>
+      </c>
+      <c r="S29" s="59">
+        <v>0</v>
+      </c>
+      <c r="T29" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" s="4" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:S16"/>
-    <mergeCell ref="A21:S21"/>
+    <mergeCell ref="A16:T16"/>
+    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="N5:T5"/>
+    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="A7:T7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:S5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:S7"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:T30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I41" sqref="I41"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" style="5" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:20" ht="14.25">
+      <c r="A3" s="75" t="s">
+        <v>69</v>
+      </c>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="75"/>
+      <c r="N3" s="75"/>
+      <c r="O3" s="75"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="75"/>
+      <c r="R3" s="75"/>
+      <c r="S3" s="75"/>
+      <c r="T3" s="75"/>
+    </row>
+    <row r="4" spans="1:20" s="2" customFormat="1">
+      <c r="R4" s="3"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="73"/>
+      <c r="B5" s="69">
+        <v>2025</v>
+      </c>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="69">
+        <v>2026</v>
+      </c>
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="70"/>
+      <c r="R5" s="70"/>
+      <c r="S5" s="70"/>
+      <c r="T5" s="70"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="74"/>
+      <c r="B6" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="65" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="K6" s="65" t="s">
+        <v>14</v>
+      </c>
+      <c r="L6" s="65" t="s">
+        <v>15</v>
+      </c>
+      <c r="M6" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="N6" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="P6" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q6" s="65" t="s">
+        <v>8</v>
+      </c>
+      <c r="R6" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="T6" s="65" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="72"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="72"/>
+      <c r="H7" s="72"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="72"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="72"/>
+      <c r="M7" s="72"/>
+      <c r="N7" s="72"/>
+      <c r="O7" s="72"/>
+      <c r="P7" s="72"/>
+      <c r="Q7" s="72"/>
+      <c r="R7" s="72"/>
+      <c r="S7" s="72"/>
+      <c r="T7" s="72"/>
+    </row>
+    <row r="8" spans="1:20" s="8" customFormat="1">
+      <c r="A8" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="7">
+        <v>1</v>
+      </c>
+      <c r="C8" s="18">
+        <v>17</v>
+      </c>
+      <c r="D8" s="6">
+        <v>4</v>
+      </c>
+      <c r="E8" s="6">
+        <v>6</v>
+      </c>
+      <c r="F8" s="18">
+        <v>7</v>
+      </c>
+      <c r="G8" s="18">
+        <v>8</v>
+      </c>
+      <c r="H8" s="6">
+        <v>7</v>
+      </c>
+      <c r="I8" s="14">
+        <v>13</v>
+      </c>
+      <c r="J8" s="6">
+        <v>11</v>
+      </c>
+      <c r="K8" s="6">
+        <v>41</v>
+      </c>
+      <c r="L8" s="18">
+        <v>4</v>
+      </c>
+      <c r="M8" s="6">
+        <v>8</v>
+      </c>
+      <c r="N8" s="6">
+        <v>7</v>
+      </c>
+      <c r="O8" s="18">
+        <v>9</v>
+      </c>
+      <c r="P8" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q8" s="18">
+        <v>7</v>
+      </c>
+      <c r="R8" s="6">
+        <v>2</v>
+      </c>
+      <c r="S8" s="6">
+        <v>3</v>
+      </c>
+      <c r="T8" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="9">
+        <v>0</v>
+      </c>
+      <c r="C9" s="16">
+        <v>17</v>
+      </c>
+      <c r="D9" s="10">
+        <v>3</v>
+      </c>
+      <c r="E9" s="10">
+        <v>4</v>
+      </c>
+      <c r="F9" s="16">
+        <v>5</v>
+      </c>
+      <c r="G9" s="16">
+        <v>8</v>
+      </c>
+      <c r="H9" s="10">
+        <v>6</v>
+      </c>
+      <c r="I9" s="15">
+        <v>12</v>
+      </c>
+      <c r="J9" s="10">
+        <v>7</v>
+      </c>
+      <c r="K9" s="10">
+        <v>37</v>
+      </c>
+      <c r="L9" s="16">
+        <v>3</v>
+      </c>
+      <c r="M9" s="10">
+        <v>7</v>
+      </c>
+      <c r="N9" s="10">
+        <v>6</v>
+      </c>
+      <c r="O9" s="16">
+        <v>6</v>
+      </c>
+      <c r="P9" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="16">
+        <v>7</v>
+      </c>
+      <c r="R9" s="10">
+        <v>2</v>
+      </c>
+      <c r="S9" s="10">
+        <v>1</v>
+      </c>
+      <c r="T9" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="9">
+        <v>0</v>
+      </c>
+      <c r="C10" s="9">
+        <v>0</v>
+      </c>
+      <c r="D10" s="16">
+        <v>0</v>
+      </c>
+      <c r="E10" s="10">
+        <v>2</v>
+      </c>
+      <c r="F10" s="16">
+        <v>2</v>
+      </c>
+      <c r="G10" s="16">
+        <v>0</v>
+      </c>
+      <c r="H10" s="16">
+        <v>0</v>
+      </c>
+      <c r="I10" s="16">
+        <v>0</v>
+      </c>
+      <c r="J10" s="10">
+        <v>0</v>
+      </c>
+      <c r="K10" s="10">
+        <v>0</v>
+      </c>
+      <c r="L10" s="16">
+        <v>0</v>
+      </c>
+      <c r="M10" s="16">
+        <v>0</v>
+      </c>
+      <c r="N10" s="10">
+        <v>0</v>
+      </c>
+      <c r="O10" s="16">
+        <v>0</v>
+      </c>
+      <c r="P10" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="16">
+        <v>0</v>
+      </c>
+      <c r="R10" s="20">
+        <v>0</v>
+      </c>
+      <c r="S10" s="10">
+        <v>1</v>
+      </c>
+      <c r="T10" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="9">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9">
+        <v>0</v>
+      </c>
+      <c r="D11" s="16">
+        <v>0</v>
+      </c>
+      <c r="E11" s="16">
+        <v>0</v>
+      </c>
+      <c r="F11" s="16">
+        <v>0</v>
+      </c>
+      <c r="G11" s="16">
+        <v>0</v>
+      </c>
+      <c r="H11" s="16">
+        <v>0</v>
+      </c>
+      <c r="I11" s="16">
+        <v>0</v>
+      </c>
+      <c r="J11" s="10">
+        <v>0</v>
+      </c>
+      <c r="K11" s="10">
+        <v>0</v>
+      </c>
+      <c r="L11" s="16">
+        <v>0</v>
+      </c>
+      <c r="M11" s="16">
+        <v>0</v>
+      </c>
+      <c r="N11" s="10">
+        <v>0</v>
+      </c>
+      <c r="O11" s="16">
+        <v>0</v>
+      </c>
+      <c r="P11" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="16">
+        <v>0</v>
+      </c>
+      <c r="R11" s="20">
+        <v>0</v>
+      </c>
+      <c r="S11" s="10">
+        <v>0</v>
+      </c>
+      <c r="T11" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="9">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9">
+        <v>0</v>
+      </c>
+      <c r="D12" s="16">
+        <v>0</v>
+      </c>
+      <c r="E12" s="16">
+        <v>0</v>
+      </c>
+      <c r="F12" s="16">
+        <v>0</v>
+      </c>
+      <c r="G12" s="16">
+        <v>0</v>
+      </c>
+      <c r="H12" s="16">
+        <v>0</v>
+      </c>
+      <c r="I12" s="16">
+        <v>0</v>
+      </c>
+      <c r="J12" s="10">
+        <v>4</v>
+      </c>
+      <c r="K12" s="10">
+        <v>0</v>
+      </c>
+      <c r="L12" s="16">
+        <v>0</v>
+      </c>
+      <c r="M12" s="16">
+        <v>0</v>
+      </c>
+      <c r="N12" s="10">
+        <v>0</v>
+      </c>
+      <c r="O12" s="16">
+        <v>0</v>
+      </c>
+      <c r="P12" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="16">
+        <v>0</v>
+      </c>
+      <c r="R12" s="20">
+        <v>0</v>
+      </c>
+      <c r="S12" s="10">
+        <v>0</v>
+      </c>
+      <c r="T12" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="9">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9">
+        <v>0</v>
+      </c>
+      <c r="D13" s="16">
+        <v>0</v>
+      </c>
+      <c r="E13" s="16">
+        <v>0</v>
+      </c>
+      <c r="F13" s="16">
+        <v>0</v>
+      </c>
+      <c r="G13" s="16">
+        <v>0</v>
+      </c>
+      <c r="H13" s="16">
+        <v>0</v>
+      </c>
+      <c r="I13" s="16">
+        <v>0</v>
+      </c>
+      <c r="J13" s="10">
+        <v>0</v>
+      </c>
+      <c r="K13" s="10">
+        <v>0</v>
+      </c>
+      <c r="L13" s="16">
+        <v>0</v>
+      </c>
+      <c r="M13" s="16">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10">
+        <v>0</v>
+      </c>
+      <c r="O13" s="16">
+        <v>0</v>
+      </c>
+      <c r="P13" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="16">
+        <v>0</v>
+      </c>
+      <c r="R13" s="20">
+        <v>0</v>
+      </c>
+      <c r="S13" s="10">
+        <v>0</v>
+      </c>
+      <c r="T13" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="9">
+        <v>1</v>
+      </c>
+      <c r="C14" s="9">
+        <v>0</v>
+      </c>
+      <c r="D14" s="10">
+        <v>1</v>
+      </c>
+      <c r="E14" s="16">
+        <v>0</v>
+      </c>
+      <c r="F14" s="16">
+        <v>0</v>
+      </c>
+      <c r="G14" s="16">
+        <v>0</v>
+      </c>
+      <c r="H14" s="10">
+        <v>1</v>
+      </c>
+      <c r="I14" s="15">
+        <v>1</v>
+      </c>
+      <c r="J14" s="10">
+        <v>0</v>
+      </c>
+      <c r="K14" s="10">
+        <v>4</v>
+      </c>
+      <c r="L14" s="16">
+        <v>1</v>
+      </c>
+      <c r="M14" s="16">
+        <v>1</v>
+      </c>
+      <c r="N14" s="10">
+        <v>1</v>
+      </c>
+      <c r="O14" s="16">
+        <v>3</v>
+      </c>
+      <c r="P14" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q14" s="16">
+        <v>0</v>
+      </c>
+      <c r="R14" s="20">
+        <v>0</v>
+      </c>
+      <c r="S14" s="10">
+        <v>1</v>
+      </c>
+      <c r="T14" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="16">
+        <v>0</v>
+      </c>
+      <c r="C15" s="9">
+        <v>0</v>
+      </c>
+      <c r="D15" s="16">
+        <v>0</v>
+      </c>
+      <c r="E15" s="16">
+        <v>0</v>
+      </c>
+      <c r="F15" s="16">
+        <v>0</v>
+      </c>
+      <c r="G15" s="16">
+        <v>0</v>
+      </c>
+      <c r="H15" s="16">
+        <v>0</v>
+      </c>
+      <c r="I15" s="16">
+        <v>0</v>
+      </c>
+      <c r="J15" s="10">
+        <v>0</v>
+      </c>
+      <c r="K15" s="10">
+        <v>0</v>
+      </c>
+      <c r="L15" s="16">
+        <v>0</v>
+      </c>
+      <c r="M15" s="16">
+        <v>0</v>
+      </c>
+      <c r="N15" s="10">
+        <v>0</v>
+      </c>
+      <c r="O15" s="16">
+        <v>0</v>
+      </c>
+      <c r="P15" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="16">
+        <v>0</v>
+      </c>
+      <c r="R15" s="20">
+        <v>0</v>
+      </c>
+      <c r="S15" s="10">
+        <v>0</v>
+      </c>
+      <c r="T15" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="68" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="68"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="68"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="68"/>
+      <c r="I16" s="68"/>
+      <c r="J16" s="68"/>
+      <c r="K16" s="68"/>
+      <c r="L16" s="68"/>
+      <c r="M16" s="68"/>
+      <c r="N16" s="68"/>
+      <c r="O16" s="68"/>
+      <c r="P16" s="68"/>
+      <c r="Q16" s="68"/>
+      <c r="R16" s="68"/>
+      <c r="S16" s="68"/>
+      <c r="T16" s="68"/>
+    </row>
+    <row r="17" spans="1:20" s="8" customFormat="1">
+      <c r="A17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="7">
+        <v>0</v>
+      </c>
+      <c r="C17" s="18">
+        <v>17</v>
+      </c>
+      <c r="D17" s="6">
+        <v>3</v>
+      </c>
+      <c r="E17" s="18">
+        <v>6</v>
+      </c>
+      <c r="F17" s="18">
+        <v>7</v>
+      </c>
+      <c r="G17" s="18">
+        <v>8</v>
+      </c>
+      <c r="H17" s="6">
+        <v>6</v>
+      </c>
+      <c r="I17" s="14">
+        <v>12</v>
+      </c>
+      <c r="J17" s="6">
+        <v>3</v>
+      </c>
+      <c r="K17" s="7">
+        <v>36</v>
+      </c>
+      <c r="L17" s="18">
+        <v>3</v>
+      </c>
+      <c r="M17" s="18">
+        <v>7</v>
+      </c>
+      <c r="N17" s="6">
+        <v>6</v>
+      </c>
+      <c r="O17" s="18">
+        <v>6</v>
+      </c>
+      <c r="P17" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>7</v>
+      </c>
+      <c r="R17" s="6">
+        <v>2</v>
+      </c>
+      <c r="S17" s="6">
+        <v>1</v>
+      </c>
+      <c r="T17" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="9">
+        <v>0</v>
+      </c>
+      <c r="C18" s="16">
+        <v>17</v>
+      </c>
+      <c r="D18" s="10">
+        <v>3</v>
+      </c>
+      <c r="E18" s="10">
+        <v>4</v>
+      </c>
+      <c r="F18" s="16">
+        <v>5</v>
+      </c>
+      <c r="G18" s="16">
+        <v>8</v>
+      </c>
+      <c r="H18" s="10">
+        <v>6</v>
+      </c>
+      <c r="I18" s="15">
+        <v>12</v>
+      </c>
+      <c r="J18" s="10">
+        <v>3</v>
+      </c>
+      <c r="K18" s="10">
+        <v>36</v>
+      </c>
+      <c r="L18" s="16">
+        <v>3</v>
+      </c>
+      <c r="M18" s="16">
+        <v>7</v>
+      </c>
+      <c r="N18" s="10">
+        <v>6</v>
+      </c>
+      <c r="O18" s="16">
+        <v>6</v>
+      </c>
+      <c r="P18" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="16">
+        <v>7</v>
+      </c>
+      <c r="R18" s="10">
+        <v>2</v>
+      </c>
+      <c r="S18" s="10">
+        <v>1</v>
+      </c>
+      <c r="T18" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="9">
+        <v>0</v>
+      </c>
+      <c r="C19" s="16">
+        <v>0</v>
+      </c>
+      <c r="D19" s="16">
+        <v>0</v>
+      </c>
+      <c r="E19" s="10">
+        <v>2</v>
+      </c>
+      <c r="F19" s="16">
+        <v>2</v>
+      </c>
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+      <c r="H19" s="16">
+        <v>0</v>
+      </c>
+      <c r="I19" s="16">
+        <v>0</v>
+      </c>
+      <c r="J19" s="10">
+        <v>0</v>
+      </c>
+      <c r="K19" s="10">
+        <v>0</v>
+      </c>
+      <c r="L19" s="16">
+        <v>0</v>
+      </c>
+      <c r="M19" s="16">
+        <v>0</v>
+      </c>
+      <c r="N19" s="10">
+        <v>0</v>
+      </c>
+      <c r="O19" s="16">
+        <v>0</v>
+      </c>
+      <c r="P19" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="16">
+        <v>0</v>
+      </c>
+      <c r="R19" s="20">
+        <v>0</v>
+      </c>
+      <c r="S19" s="10">
+        <v>0</v>
+      </c>
+      <c r="T19" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="9">
+        <v>0</v>
+      </c>
+      <c r="C20" s="16">
+        <v>0</v>
+      </c>
+      <c r="D20" s="16">
+        <v>0</v>
+      </c>
+      <c r="E20" s="16">
+        <v>0</v>
+      </c>
+      <c r="F20" s="16">
+        <v>0</v>
+      </c>
+      <c r="G20" s="16">
+        <v>0</v>
+      </c>
+      <c r="H20" s="16">
+        <v>0</v>
+      </c>
+      <c r="I20" s="16">
+        <v>0</v>
+      </c>
+      <c r="J20" s="10">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10">
+        <v>0</v>
+      </c>
+      <c r="L20" s="16">
+        <v>0</v>
+      </c>
+      <c r="M20" s="16">
+        <v>0</v>
+      </c>
+      <c r="N20" s="10">
+        <v>0</v>
+      </c>
+      <c r="O20" s="16">
+        <v>0</v>
+      </c>
+      <c r="P20" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="16">
+        <v>0</v>
+      </c>
+      <c r="R20" s="20">
+        <v>0</v>
+      </c>
+      <c r="S20" s="10">
+        <v>0</v>
+      </c>
+      <c r="T20" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="68"/>
+      <c r="C21" s="68"/>
+      <c r="D21" s="68"/>
+      <c r="E21" s="68"/>
+      <c r="F21" s="68"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="68"/>
+      <c r="I21" s="68"/>
+      <c r="J21" s="68"/>
+      <c r="K21" s="68"/>
+      <c r="L21" s="68"/>
+      <c r="M21" s="68"/>
+      <c r="N21" s="68"/>
+      <c r="O21" s="68"/>
+      <c r="P21" s="68"/>
+      <c r="Q21" s="68"/>
+      <c r="R21" s="68"/>
+      <c r="S21" s="68"/>
+      <c r="T21" s="68"/>
+    </row>
+    <row r="22" spans="1:20" s="8" customFormat="1">
+      <c r="A22" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="7">
+        <v>1</v>
+      </c>
+      <c r="C22" s="18">
+        <v>0</v>
+      </c>
+      <c r="D22" s="6">
+        <v>1</v>
+      </c>
+      <c r="E22" s="18">
+        <v>0</v>
+      </c>
+      <c r="F22" s="18">
+        <v>0</v>
+      </c>
+      <c r="G22" s="18">
+        <v>0</v>
+      </c>
+      <c r="H22" s="6">
+        <v>1</v>
+      </c>
+      <c r="I22" s="14">
+        <v>1</v>
+      </c>
+      <c r="J22" s="6">
+        <v>8</v>
+      </c>
+      <c r="K22" s="7">
+        <v>5</v>
+      </c>
+      <c r="L22" s="18">
+        <v>1</v>
+      </c>
+      <c r="M22" s="18">
+        <v>1</v>
+      </c>
+      <c r="N22" s="24">
+        <v>1</v>
+      </c>
+      <c r="O22" s="18">
+        <v>3</v>
+      </c>
+      <c r="P22" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q22" s="18">
+        <v>0</v>
+      </c>
+      <c r="R22" s="18">
+        <v>0</v>
+      </c>
+      <c r="S22" s="6">
+        <v>2</v>
+      </c>
+      <c r="T22" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="9">
+        <v>0</v>
+      </c>
+      <c r="C23" s="16">
+        <v>0</v>
+      </c>
+      <c r="D23" s="16">
+        <v>0</v>
+      </c>
+      <c r="E23" s="16">
+        <v>0</v>
+      </c>
+      <c r="F23" s="16">
+        <v>0</v>
+      </c>
+      <c r="G23" s="16">
+        <v>0</v>
+      </c>
+      <c r="H23" s="16">
+        <v>0</v>
+      </c>
+      <c r="I23" s="16">
+        <v>0</v>
+      </c>
+      <c r="J23" s="10">
+        <v>4</v>
+      </c>
+      <c r="K23" s="9">
+        <v>1</v>
+      </c>
+      <c r="L23" s="16">
+        <v>0</v>
+      </c>
+      <c r="M23" s="16">
+        <v>0</v>
+      </c>
+      <c r="N23" s="25">
+        <v>0</v>
+      </c>
+      <c r="O23" s="16">
+        <v>0</v>
+      </c>
+      <c r="P23" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="16">
+        <v>0</v>
+      </c>
+      <c r="R23" s="16">
+        <v>0</v>
+      </c>
+      <c r="S23" s="10">
+        <v>1</v>
+      </c>
+      <c r="T23" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="9">
+        <v>0</v>
+      </c>
+      <c r="C24" s="16">
+        <v>0</v>
+      </c>
+      <c r="D24" s="16">
+        <v>0</v>
+      </c>
+      <c r="E24" s="16">
+        <v>0</v>
+      </c>
+      <c r="F24" s="16">
+        <v>0</v>
+      </c>
+      <c r="G24" s="16">
+        <v>0</v>
+      </c>
+      <c r="H24" s="16">
+        <v>0</v>
+      </c>
+      <c r="I24" s="16">
+        <v>0</v>
+      </c>
+      <c r="J24" s="10">
+        <v>0</v>
+      </c>
+      <c r="K24" s="10">
+        <v>0</v>
+      </c>
+      <c r="L24" s="16">
+        <v>0</v>
+      </c>
+      <c r="M24" s="16">
+        <v>0</v>
+      </c>
+      <c r="N24" s="25">
+        <v>0</v>
+      </c>
+      <c r="O24" s="16">
+        <v>0</v>
+      </c>
+      <c r="P24" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="16">
+        <v>0</v>
+      </c>
+      <c r="R24" s="16">
+        <v>0</v>
+      </c>
+      <c r="S24" s="10">
+        <v>0</v>
+      </c>
+      <c r="T24" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="9">
+        <v>0</v>
+      </c>
+      <c r="C25" s="16">
+        <v>0</v>
+      </c>
+      <c r="D25" s="16">
+        <v>0</v>
+      </c>
+      <c r="E25" s="16">
+        <v>0</v>
+      </c>
+      <c r="F25" s="16">
+        <v>0</v>
+      </c>
+      <c r="G25" s="16">
+        <v>0</v>
+      </c>
+      <c r="H25" s="16">
+        <v>0</v>
+      </c>
+      <c r="I25" s="16">
+        <v>0</v>
+      </c>
+      <c r="J25" s="10">
+        <v>0</v>
+      </c>
+      <c r="K25" s="10">
+        <v>0</v>
+      </c>
+      <c r="L25" s="16">
+        <v>0</v>
+      </c>
+      <c r="M25" s="16">
+        <v>0</v>
+      </c>
+      <c r="N25" s="25">
+        <v>0</v>
+      </c>
+      <c r="O25" s="16">
+        <v>0</v>
+      </c>
+      <c r="P25" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="16">
+        <v>0</v>
+      </c>
+      <c r="R25" s="16">
+        <v>0</v>
+      </c>
+      <c r="S25" s="10">
+        <v>0</v>
+      </c>
+      <c r="T25" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="9">
+        <v>0</v>
+      </c>
+      <c r="C26" s="16">
+        <v>0</v>
+      </c>
+      <c r="D26" s="16">
+        <v>0</v>
+      </c>
+      <c r="E26" s="16">
+        <v>0</v>
+      </c>
+      <c r="F26" s="16">
+        <v>0</v>
+      </c>
+      <c r="G26" s="16">
+        <v>0</v>
+      </c>
+      <c r="H26" s="16">
+        <v>0</v>
+      </c>
+      <c r="I26" s="16">
+        <v>0</v>
+      </c>
+      <c r="J26" s="10">
+        <v>4</v>
+      </c>
+      <c r="K26" s="10">
+        <v>0</v>
+      </c>
+      <c r="L26" s="16">
+        <v>0</v>
+      </c>
+      <c r="M26" s="16">
+        <v>0</v>
+      </c>
+      <c r="N26" s="25">
+        <v>0</v>
+      </c>
+      <c r="O26" s="16">
+        <v>0</v>
+      </c>
+      <c r="P26" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="16">
+        <v>0</v>
+      </c>
+      <c r="R26" s="16">
+        <v>0</v>
+      </c>
+      <c r="S26" s="10">
+        <v>0</v>
+      </c>
+      <c r="T26" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="9">
+        <v>0</v>
+      </c>
+      <c r="C27" s="16">
+        <v>0</v>
+      </c>
+      <c r="D27" s="16">
+        <v>0</v>
+      </c>
+      <c r="E27" s="16">
+        <v>0</v>
+      </c>
+      <c r="F27" s="16">
+        <v>0</v>
+      </c>
+      <c r="G27" s="16">
+        <v>0</v>
+      </c>
+      <c r="H27" s="16">
+        <v>0</v>
+      </c>
+      <c r="I27" s="16">
+        <v>0</v>
+      </c>
+      <c r="J27" s="10">
+        <v>0</v>
+      </c>
+      <c r="K27" s="10">
+        <v>0</v>
+      </c>
+      <c r="L27" s="16">
+        <v>0</v>
+      </c>
+      <c r="M27" s="16">
+        <v>0</v>
+      </c>
+      <c r="N27" s="25">
+        <v>0</v>
+      </c>
+      <c r="O27" s="16">
+        <v>0</v>
+      </c>
+      <c r="P27" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="16">
+        <v>0</v>
+      </c>
+      <c r="R27" s="16">
+        <v>0</v>
+      </c>
+      <c r="S27" s="10">
+        <v>0</v>
+      </c>
+      <c r="T27" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="9">
+        <v>1</v>
+      </c>
+      <c r="C28" s="16">
+        <v>0</v>
+      </c>
+      <c r="D28" s="10">
+        <v>1</v>
+      </c>
+      <c r="E28" s="16">
+        <v>0</v>
+      </c>
+      <c r="F28" s="16">
+        <v>0</v>
+      </c>
+      <c r="G28" s="16">
+        <v>0</v>
+      </c>
+      <c r="H28" s="10">
+        <v>1</v>
+      </c>
+      <c r="I28" s="15">
+        <v>1</v>
+      </c>
+      <c r="J28" s="10">
+        <v>0</v>
+      </c>
+      <c r="K28" s="10">
+        <v>4</v>
+      </c>
+      <c r="L28" s="16">
+        <v>1</v>
+      </c>
+      <c r="M28" s="16">
+        <v>1</v>
+      </c>
+      <c r="N28" s="25">
+        <v>1</v>
+      </c>
+      <c r="O28" s="16">
+        <v>3</v>
+      </c>
+      <c r="P28" s="16">
+        <v>2</v>
+      </c>
+      <c r="Q28" s="16">
+        <v>0</v>
+      </c>
+      <c r="R28" s="16">
+        <v>0</v>
+      </c>
+      <c r="S28" s="10">
+        <v>1</v>
+      </c>
+      <c r="T28" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="12">
+        <v>0</v>
+      </c>
+      <c r="C29" s="17">
+        <v>0</v>
+      </c>
+      <c r="D29" s="17">
+        <v>0</v>
+      </c>
+      <c r="E29" s="17">
+        <v>0</v>
+      </c>
+      <c r="F29" s="17">
+        <v>0</v>
+      </c>
+      <c r="G29" s="17">
+        <v>0</v>
+      </c>
+      <c r="H29" s="17">
+        <v>0</v>
+      </c>
+      <c r="I29" s="17">
+        <v>0</v>
+      </c>
+      <c r="J29" s="13">
+        <v>0</v>
+      </c>
+      <c r="K29" s="13">
+        <v>0</v>
+      </c>
+      <c r="L29" s="17">
+        <v>0</v>
+      </c>
+      <c r="M29" s="17">
+        <v>0</v>
+      </c>
+      <c r="N29" s="13">
+        <v>0</v>
+      </c>
+      <c r="O29" s="17">
+        <v>0</v>
+      </c>
+      <c r="P29" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>0</v>
+      </c>
+      <c r="R29" s="17">
+        <v>0</v>
+      </c>
+      <c r="S29" s="13">
+        <v>0</v>
+      </c>
+      <c r="T29" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="N5:T5"/>
+    <mergeCell ref="A7:T7"/>
+    <mergeCell ref="A16:T16"/>
+    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="43" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:T30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H34" sqref="H34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" style="5" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:20" ht="14.25">
+      <c r="A3" s="71" t="s">
+        <v>68</v>
+      </c>
+      <c r="B3" s="71"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="71"/>
+      <c r="O3" s="71"/>
+      <c r="P3" s="71"/>
+      <c r="Q3" s="71"/>
+      <c r="R3" s="71"/>
+      <c r="S3" s="71"/>
+      <c r="T3" s="71"/>
+    </row>
+    <row r="4" spans="1:20" s="2" customFormat="1">
+      <c r="R4" s="3"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="73"/>
+      <c r="B5" s="76">
+        <v>2025</v>
+      </c>
+      <c r="C5" s="77"/>
+      <c r="D5" s="77"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="77"/>
+      <c r="H5" s="77"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="77"/>
+      <c r="L5" s="77"/>
+      <c r="M5" s="77"/>
+      <c r="N5" s="69">
+        <v>2026</v>
+      </c>
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="70"/>
+      <c r="R5" s="70"/>
+      <c r="S5" s="70"/>
+      <c r="T5" s="70"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="74"/>
+      <c r="B6" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="65" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="K6" s="65" t="s">
+        <v>14</v>
+      </c>
+      <c r="L6" s="65" t="s">
+        <v>15</v>
+      </c>
+      <c r="M6" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="N6" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="P6" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q6" s="65" t="s">
+        <v>8</v>
+      </c>
+      <c r="R6" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="T6" s="65" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="72"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="72"/>
+      <c r="H7" s="72"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="72"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="72"/>
+      <c r="M7" s="72"/>
+      <c r="N7" s="72"/>
+      <c r="O7" s="72"/>
+      <c r="P7" s="72"/>
+      <c r="Q7" s="72"/>
+      <c r="R7" s="72"/>
+      <c r="S7" s="72"/>
+      <c r="T7" s="72"/>
+    </row>
+    <row r="8" spans="1:20" s="8" customFormat="1">
+      <c r="A8" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="18">
+        <v>31</v>
+      </c>
+      <c r="C8" s="6">
+        <v>366</v>
+      </c>
+      <c r="D8" s="6">
+        <v>345</v>
+      </c>
+      <c r="E8" s="6">
+        <v>428</v>
+      </c>
+      <c r="F8" s="6">
+        <v>183</v>
+      </c>
+      <c r="G8" s="6">
+        <v>279</v>
+      </c>
+      <c r="H8" s="6">
+        <v>264</v>
+      </c>
+      <c r="I8" s="6">
+        <v>316</v>
+      </c>
+      <c r="J8" s="6">
+        <v>83</v>
+      </c>
+      <c r="K8" s="6">
+        <v>435</v>
+      </c>
+      <c r="L8" s="6">
+        <v>275</v>
+      </c>
+      <c r="M8" s="6">
+        <v>429</v>
+      </c>
+      <c r="N8" s="6">
+        <v>368</v>
+      </c>
+      <c r="O8" s="6">
+        <v>180</v>
+      </c>
+      <c r="P8" s="6">
+        <v>342</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>149</v>
+      </c>
+      <c r="R8" s="6">
+        <v>16</v>
+      </c>
+      <c r="S8" s="6">
+        <v>13</v>
+      </c>
+      <c r="T8" s="8">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="16">
+        <v>14</v>
+      </c>
+      <c r="C9" s="10">
+        <v>115</v>
+      </c>
+      <c r="D9" s="10">
+        <v>136</v>
+      </c>
+      <c r="E9" s="10">
+        <v>178</v>
+      </c>
+      <c r="F9" s="10">
+        <v>70</v>
+      </c>
+      <c r="G9" s="10">
+        <v>117</v>
+      </c>
+      <c r="H9" s="10">
+        <v>94</v>
+      </c>
+      <c r="I9" s="10">
+        <v>113</v>
+      </c>
+      <c r="J9" s="10">
+        <v>27</v>
+      </c>
+      <c r="K9" s="10">
+        <v>126</v>
+      </c>
+      <c r="L9" s="10">
+        <v>104</v>
+      </c>
+      <c r="M9" s="10">
+        <v>193</v>
+      </c>
+      <c r="N9" s="10">
+        <v>163</v>
+      </c>
+      <c r="O9" s="10">
+        <v>56</v>
+      </c>
+      <c r="P9" s="10">
+        <v>174</v>
+      </c>
+      <c r="Q9" s="10">
+        <v>39</v>
+      </c>
+      <c r="R9" s="10">
+        <v>6</v>
+      </c>
+      <c r="S9" s="10">
+        <v>3</v>
+      </c>
+      <c r="T9" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="16">
+        <v>0</v>
+      </c>
+      <c r="C10" s="10">
+        <v>0</v>
+      </c>
+      <c r="D10" s="10">
+        <v>0</v>
+      </c>
+      <c r="E10" s="10">
+        <v>-2</v>
+      </c>
+      <c r="F10" s="10">
+        <v>-2</v>
+      </c>
+      <c r="G10" s="10">
+        <v>0</v>
+      </c>
+      <c r="H10" s="10">
+        <v>3</v>
+      </c>
+      <c r="I10" s="10">
+        <v>1</v>
+      </c>
+      <c r="J10" s="10">
+        <v>0</v>
+      </c>
+      <c r="K10" s="10">
+        <v>0</v>
+      </c>
+      <c r="L10" s="10">
+        <v>1</v>
+      </c>
+      <c r="M10" s="10">
+        <v>0</v>
+      </c>
+      <c r="N10" s="10">
+        <v>0</v>
+      </c>
+      <c r="O10" s="10">
+        <v>1</v>
+      </c>
+      <c r="P10" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>0</v>
+      </c>
+      <c r="R10" s="10">
+        <v>0</v>
+      </c>
+      <c r="S10" s="10">
+        <v>-1</v>
+      </c>
+      <c r="T10" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="16">
+        <v>2</v>
+      </c>
+      <c r="C11" s="10">
+        <v>6</v>
+      </c>
+      <c r="D11" s="10">
+        <v>9</v>
+      </c>
+      <c r="E11" s="10">
+        <v>20</v>
+      </c>
+      <c r="F11" s="10">
+        <v>12</v>
+      </c>
+      <c r="G11" s="10">
+        <v>15</v>
+      </c>
+      <c r="H11" s="10">
+        <v>10</v>
+      </c>
+      <c r="I11" s="10">
+        <v>17</v>
+      </c>
+      <c r="J11" s="10">
+        <v>4</v>
+      </c>
+      <c r="K11" s="10">
+        <v>9</v>
+      </c>
+      <c r="L11" s="10">
+        <v>10</v>
+      </c>
+      <c r="M11" s="10">
+        <v>15</v>
+      </c>
+      <c r="N11" s="10">
+        <v>17</v>
+      </c>
+      <c r="O11" s="10">
+        <v>10</v>
+      </c>
+      <c r="P11" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>6</v>
+      </c>
+      <c r="R11" s="10">
+        <v>0</v>
+      </c>
+      <c r="S11" s="10">
+        <v>0</v>
+      </c>
+      <c r="T11" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="16">
+        <v>0</v>
+      </c>
+      <c r="C12" s="10">
+        <v>6</v>
+      </c>
+      <c r="D12" s="10">
+        <v>1</v>
+      </c>
+      <c r="E12" s="10">
+        <v>0</v>
+      </c>
+      <c r="F12" s="10">
+        <v>0</v>
+      </c>
+      <c r="G12" s="10">
+        <v>8</v>
+      </c>
+      <c r="H12" s="10">
+        <v>0</v>
+      </c>
+      <c r="I12" s="10">
+        <v>0</v>
+      </c>
+      <c r="J12" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K12" s="10">
+        <v>7</v>
+      </c>
+      <c r="L12" s="10">
+        <v>4</v>
+      </c>
+      <c r="M12" s="10">
+        <v>8</v>
+      </c>
+      <c r="N12" s="10">
+        <v>6</v>
+      </c>
+      <c r="O12" s="10">
+        <v>12</v>
+      </c>
+      <c r="P12" s="10">
+        <v>21</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>4</v>
+      </c>
+      <c r="R12" s="10">
+        <v>0</v>
+      </c>
+      <c r="S12" s="10">
+        <v>0</v>
+      </c>
+      <c r="T12" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="16">
+        <v>0</v>
+      </c>
+      <c r="C13" s="10">
+        <v>1</v>
+      </c>
+      <c r="D13" s="10">
+        <v>0</v>
+      </c>
+      <c r="E13" s="10">
+        <v>0</v>
+      </c>
+      <c r="F13" s="10">
+        <v>0</v>
+      </c>
+      <c r="G13" s="10">
+        <v>0</v>
+      </c>
+      <c r="H13" s="10">
+        <v>0</v>
+      </c>
+      <c r="I13" s="10">
+        <v>0</v>
+      </c>
+      <c r="J13" s="10">
+        <v>0</v>
+      </c>
+      <c r="K13" s="10">
+        <v>0</v>
+      </c>
+      <c r="L13" s="10">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10">
+        <v>0</v>
+      </c>
+      <c r="O13" s="10">
+        <v>0</v>
+      </c>
+      <c r="P13" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>0</v>
+      </c>
+      <c r="R13" s="10">
+        <v>0</v>
+      </c>
+      <c r="S13" s="10">
+        <v>0</v>
+      </c>
+      <c r="T13" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="16">
+        <v>15</v>
+      </c>
+      <c r="C14" s="10">
+        <v>233</v>
+      </c>
+      <c r="D14" s="10">
+        <v>199</v>
+      </c>
+      <c r="E14" s="10">
+        <v>232</v>
+      </c>
+      <c r="F14" s="10">
+        <v>100</v>
+      </c>
+      <c r="G14" s="10">
+        <v>136</v>
+      </c>
+      <c r="H14" s="10">
+        <v>156</v>
+      </c>
+      <c r="I14" s="10">
+        <v>185</v>
+      </c>
+      <c r="J14" s="10">
+        <v>55</v>
+      </c>
+      <c r="K14" s="10">
+        <v>291</v>
+      </c>
+      <c r="L14" s="10">
+        <v>155</v>
+      </c>
+      <c r="M14" s="10">
+        <v>213</v>
+      </c>
+      <c r="N14" s="10">
+        <v>180</v>
+      </c>
+      <c r="O14" s="10">
+        <v>101</v>
+      </c>
+      <c r="P14" s="10">
+        <v>147</v>
+      </c>
+      <c r="Q14" s="10">
+        <v>100</v>
+      </c>
+      <c r="R14" s="10">
+        <v>10</v>
+      </c>
+      <c r="S14" s="10">
+        <v>11</v>
+      </c>
+      <c r="T14" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="16">
+        <v>0</v>
+      </c>
+      <c r="C15" s="10">
+        <v>5</v>
+      </c>
+      <c r="D15" s="10">
+        <v>0</v>
+      </c>
+      <c r="E15" s="10">
+        <v>0</v>
+      </c>
+      <c r="F15" s="10">
+        <v>3</v>
+      </c>
+      <c r="G15" s="10">
+        <v>3</v>
+      </c>
+      <c r="H15" s="10">
+        <v>1</v>
+      </c>
+      <c r="I15" s="10">
+        <v>0</v>
+      </c>
+      <c r="J15" s="10">
+        <v>0</v>
+      </c>
+      <c r="K15" s="10">
+        <v>2</v>
+      </c>
+      <c r="L15" s="10">
+        <v>1</v>
+      </c>
+      <c r="M15" s="10">
+        <v>0</v>
+      </c>
+      <c r="N15" s="10">
+        <v>2</v>
+      </c>
+      <c r="O15" s="10">
+        <v>0</v>
+      </c>
+      <c r="P15" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>0</v>
+      </c>
+      <c r="R15" s="10">
+        <v>0</v>
+      </c>
+      <c r="S15" s="10">
+        <v>0</v>
+      </c>
+      <c r="T15" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="68" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="68"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="68"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="68"/>
+      <c r="I16" s="68"/>
+      <c r="J16" s="68"/>
+      <c r="K16" s="68"/>
+      <c r="L16" s="68"/>
+      <c r="M16" s="68"/>
+      <c r="N16" s="68"/>
+      <c r="O16" s="68"/>
+      <c r="P16" s="68"/>
+      <c r="Q16" s="68"/>
+      <c r="R16" s="68"/>
+      <c r="S16" s="68"/>
+      <c r="T16" s="68"/>
+    </row>
+    <row r="17" spans="1:20" s="8" customFormat="1">
+      <c r="A17" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="18">
+        <v>14</v>
+      </c>
+      <c r="C17" s="7">
+        <v>114</v>
+      </c>
+      <c r="D17" s="6">
+        <v>134</v>
+      </c>
+      <c r="E17" s="7">
+        <v>168</v>
+      </c>
+      <c r="F17" s="7">
+        <v>67</v>
+      </c>
+      <c r="G17" s="6">
+        <v>104</v>
+      </c>
+      <c r="H17" s="7">
+        <v>93</v>
+      </c>
+      <c r="I17" s="6">
+        <v>109</v>
+      </c>
+      <c r="J17" s="6">
+        <v>30</v>
+      </c>
+      <c r="K17" s="6">
+        <v>114</v>
+      </c>
+      <c r="L17" s="7">
+        <v>99</v>
+      </c>
+      <c r="M17" s="6">
+        <v>187</v>
+      </c>
+      <c r="N17" s="6">
+        <v>156</v>
+      </c>
+      <c r="O17" s="7">
+        <v>54</v>
+      </c>
+      <c r="P17" s="6">
+        <v>167</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>35</v>
+      </c>
+      <c r="R17" s="6">
+        <v>5</v>
+      </c>
+      <c r="S17" s="6">
+        <v>3</v>
+      </c>
+      <c r="T17" s="8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="16">
+        <v>14</v>
+      </c>
+      <c r="C18" s="10">
+        <v>112</v>
+      </c>
+      <c r="D18" s="9">
+        <v>134</v>
+      </c>
+      <c r="E18" s="10">
+        <v>170</v>
+      </c>
+      <c r="F18" s="10">
+        <v>68</v>
+      </c>
+      <c r="G18" s="10">
+        <v>104</v>
+      </c>
+      <c r="H18" s="10">
+        <v>91</v>
+      </c>
+      <c r="I18" s="10">
+        <v>109</v>
+      </c>
+      <c r="J18" s="10">
+        <v>30</v>
+      </c>
+      <c r="K18" s="10">
+        <v>114</v>
+      </c>
+      <c r="L18" s="10">
+        <v>99</v>
+      </c>
+      <c r="M18" s="10">
+        <v>187</v>
+      </c>
+      <c r="N18" s="10">
+        <v>155</v>
+      </c>
+      <c r="O18" s="9">
+        <v>54</v>
+      </c>
+      <c r="P18" s="10">
+        <v>167</v>
+      </c>
+      <c r="Q18" s="10">
+        <v>35</v>
+      </c>
+      <c r="R18" s="20">
+        <v>0</v>
+      </c>
+      <c r="S18" s="10">
+        <v>3</v>
+      </c>
+      <c r="T18" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="16">
+        <v>0</v>
+      </c>
+      <c r="C19" s="10">
+        <v>0</v>
+      </c>
+      <c r="D19" s="9">
+        <v>0</v>
+      </c>
+      <c r="E19" s="10">
+        <v>-2</v>
+      </c>
+      <c r="F19" s="10">
+        <v>-2</v>
+      </c>
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+      <c r="H19" s="10">
+        <v>1</v>
+      </c>
+      <c r="I19" s="10">
+        <v>0</v>
+      </c>
+      <c r="J19" s="10">
+        <v>0</v>
+      </c>
+      <c r="K19" s="10">
+        <v>0</v>
+      </c>
+      <c r="L19" s="10">
+        <v>0</v>
+      </c>
+      <c r="M19" s="10">
+        <v>0</v>
+      </c>
+      <c r="N19" s="10">
+        <v>0</v>
+      </c>
+      <c r="O19" s="9">
+        <v>0</v>
+      </c>
+      <c r="P19" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="20">
+        <v>0</v>
+      </c>
+      <c r="R19" s="20">
+        <v>0</v>
+      </c>
+      <c r="S19" s="10">
+        <v>0</v>
+      </c>
+      <c r="T19" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="16">
+        <v>0</v>
+      </c>
+      <c r="C20" s="10">
+        <v>2</v>
+      </c>
+      <c r="D20" s="9">
+        <v>0</v>
+      </c>
+      <c r="E20" s="10">
+        <v>0</v>
+      </c>
+      <c r="F20" s="10">
+        <v>1</v>
+      </c>
+      <c r="G20" s="16">
+        <v>0</v>
+      </c>
+      <c r="H20" s="10">
+        <v>1</v>
+      </c>
+      <c r="I20" s="10">
+        <v>0</v>
+      </c>
+      <c r="J20" s="10">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10">
+        <v>0</v>
+      </c>
+      <c r="L20" s="10">
+        <v>0</v>
+      </c>
+      <c r="M20" s="10">
+        <v>0</v>
+      </c>
+      <c r="N20" s="10">
+        <v>1</v>
+      </c>
+      <c r="O20" s="9">
+        <v>0</v>
+      </c>
+      <c r="P20" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="20">
+        <v>0</v>
+      </c>
+      <c r="R20" s="20">
+        <v>0</v>
+      </c>
+      <c r="S20" s="25">
+        <v>0</v>
+      </c>
+      <c r="T20" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="68"/>
+      <c r="C21" s="68"/>
+      <c r="D21" s="68"/>
+      <c r="E21" s="68"/>
+      <c r="F21" s="68"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="68"/>
+      <c r="I21" s="68"/>
+      <c r="J21" s="68"/>
+      <c r="K21" s="68"/>
+      <c r="L21" s="68"/>
+      <c r="M21" s="68"/>
+      <c r="N21" s="68"/>
+      <c r="O21" s="68"/>
+      <c r="P21" s="68"/>
+      <c r="Q21" s="68"/>
+      <c r="R21" s="68"/>
+      <c r="S21" s="68"/>
+      <c r="T21" s="68"/>
+    </row>
+    <row r="22" spans="1:20" s="8" customFormat="1">
+      <c r="A22" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="18">
+        <v>17</v>
+      </c>
+      <c r="C22" s="7">
+        <v>252</v>
+      </c>
+      <c r="D22" s="7">
+        <v>211</v>
+      </c>
+      <c r="E22" s="7">
+        <v>260</v>
+      </c>
+      <c r="F22" s="7">
+        <v>116</v>
+      </c>
+      <c r="G22" s="18">
+        <v>175</v>
+      </c>
+      <c r="H22" s="7">
+        <v>171</v>
+      </c>
+      <c r="I22" s="7">
+        <v>207</v>
+      </c>
+      <c r="J22" s="18">
+        <v>53</v>
+      </c>
+      <c r="K22" s="7">
+        <v>321</v>
+      </c>
+      <c r="L22" s="7">
+        <v>176</v>
+      </c>
+      <c r="M22" s="7">
+        <v>242</v>
+      </c>
+      <c r="N22" s="24">
+        <v>212</v>
+      </c>
+      <c r="O22" s="7">
+        <v>126</v>
+      </c>
+      <c r="P22" s="18">
+        <v>175</v>
+      </c>
+      <c r="Q22" s="19">
+        <v>114</v>
+      </c>
+      <c r="R22" s="19">
+        <v>11</v>
+      </c>
+      <c r="S22" s="6">
+        <v>10</v>
+      </c>
+      <c r="T22" s="8">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="16">
+        <v>0</v>
+      </c>
+      <c r="C23" s="10">
+        <v>3</v>
+      </c>
+      <c r="D23" s="9">
+        <v>2</v>
+      </c>
+      <c r="E23" s="10">
+        <v>8</v>
+      </c>
+      <c r="F23" s="10">
+        <v>2</v>
+      </c>
+      <c r="G23" s="10">
+        <v>13</v>
+      </c>
+      <c r="H23" s="10">
+        <v>3</v>
+      </c>
+      <c r="I23" s="9">
+        <v>4</v>
+      </c>
+      <c r="J23" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K23" s="10">
+        <v>12</v>
+      </c>
+      <c r="L23" s="9">
+        <v>5</v>
+      </c>
+      <c r="M23" s="9">
+        <v>6</v>
+      </c>
+      <c r="N23" s="25">
+        <v>8</v>
+      </c>
+      <c r="O23" s="9">
+        <v>2</v>
+      </c>
+      <c r="P23" s="10">
+        <v>7</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>4</v>
+      </c>
+      <c r="R23" s="10">
+        <v>1</v>
+      </c>
+      <c r="S23" s="10">
+        <v>0</v>
+      </c>
+      <c r="T23" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="16">
+        <v>0</v>
+      </c>
+      <c r="C24" s="9">
+        <v>0</v>
+      </c>
+      <c r="D24" s="9">
+        <v>0</v>
+      </c>
+      <c r="E24" s="9">
+        <v>0</v>
+      </c>
+      <c r="F24" s="9">
+        <v>0</v>
+      </c>
+      <c r="G24" s="16">
+        <v>0</v>
+      </c>
+      <c r="H24" s="9">
+        <v>2</v>
+      </c>
+      <c r="I24" s="9">
+        <v>1</v>
+      </c>
+      <c r="J24" s="10">
+        <v>0</v>
+      </c>
+      <c r="K24" s="10">
+        <v>0</v>
+      </c>
+      <c r="L24" s="9">
+        <v>1</v>
+      </c>
+      <c r="M24" s="10">
+        <v>0</v>
+      </c>
+      <c r="N24" s="25">
+        <v>0</v>
+      </c>
+      <c r="O24" s="9">
+        <v>1</v>
+      </c>
+      <c r="P24" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>0</v>
+      </c>
+      <c r="R24" s="10">
+        <v>0</v>
+      </c>
+      <c r="S24" s="10">
+        <v>-1</v>
+      </c>
+      <c r="T24" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="16">
+        <v>2</v>
+      </c>
+      <c r="C25" s="10">
+        <v>6</v>
+      </c>
+      <c r="D25" s="10">
+        <v>9</v>
+      </c>
+      <c r="E25" s="10">
+        <v>20</v>
+      </c>
+      <c r="F25" s="10">
+        <v>12</v>
+      </c>
+      <c r="G25" s="10">
+        <v>15</v>
+      </c>
+      <c r="H25" s="10">
+        <v>10</v>
+      </c>
+      <c r="I25" s="10">
+        <v>17</v>
+      </c>
+      <c r="J25" s="10">
+        <v>4</v>
+      </c>
+      <c r="K25" s="10">
+        <v>9</v>
+      </c>
+      <c r="L25" s="10">
+        <v>10</v>
+      </c>
+      <c r="M25" s="10">
+        <v>15</v>
+      </c>
+      <c r="N25" s="25">
+        <v>17</v>
+      </c>
+      <c r="O25" s="10">
+        <v>10</v>
+      </c>
+      <c r="P25" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="10">
+        <v>6</v>
+      </c>
+      <c r="R25" s="10">
+        <v>0</v>
+      </c>
+      <c r="S25" s="10">
+        <v>0</v>
+      </c>
+      <c r="T25" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="16">
+        <v>0</v>
+      </c>
+      <c r="C26" s="10">
+        <v>6</v>
+      </c>
+      <c r="D26" s="10">
+        <v>1</v>
+      </c>
+      <c r="E26" s="10">
+        <v>0</v>
+      </c>
+      <c r="F26" s="10">
+        <v>0</v>
+      </c>
+      <c r="G26" s="10">
+        <v>8</v>
+      </c>
+      <c r="H26" s="10">
+        <v>0</v>
+      </c>
+      <c r="I26" s="10">
+        <v>0</v>
+      </c>
+      <c r="J26" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K26" s="10">
+        <v>7</v>
+      </c>
+      <c r="L26" s="10">
+        <v>4</v>
+      </c>
+      <c r="M26" s="10">
+        <v>8</v>
+      </c>
+      <c r="N26" s="25">
+        <v>6</v>
+      </c>
+      <c r="O26" s="10">
+        <v>12</v>
+      </c>
+      <c r="P26" s="10">
+        <v>21</v>
+      </c>
+      <c r="Q26" s="10">
+        <v>4</v>
+      </c>
+      <c r="R26" s="10">
+        <v>0</v>
+      </c>
+      <c r="S26" s="10">
+        <v>0</v>
+      </c>
+      <c r="T26" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="16">
+        <v>0</v>
+      </c>
+      <c r="C27" s="10">
+        <v>1</v>
+      </c>
+      <c r="D27" s="10">
+        <v>0</v>
+      </c>
+      <c r="E27" s="10">
+        <v>0</v>
+      </c>
+      <c r="F27" s="10">
+        <v>0</v>
+      </c>
+      <c r="G27" s="10">
+        <v>0</v>
+      </c>
+      <c r="H27" s="10">
+        <v>0</v>
+      </c>
+      <c r="I27" s="10">
+        <v>0</v>
+      </c>
+      <c r="J27" s="10">
+        <v>0</v>
+      </c>
+      <c r="K27" s="10">
+        <v>0</v>
+      </c>
+      <c r="L27" s="10">
+        <v>0</v>
+      </c>
+      <c r="M27" s="10">
+        <v>0</v>
+      </c>
+      <c r="N27" s="25">
+        <v>0</v>
+      </c>
+      <c r="O27" s="10">
+        <v>0</v>
+      </c>
+      <c r="P27" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="10">
+        <v>0</v>
+      </c>
+      <c r="R27" s="10">
+        <v>0</v>
+      </c>
+      <c r="S27" s="10">
+        <v>0</v>
+      </c>
+      <c r="T27" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="16">
+        <v>15</v>
+      </c>
+      <c r="C28" s="10">
+        <v>233</v>
+      </c>
+      <c r="D28" s="10">
+        <v>199</v>
+      </c>
+      <c r="E28" s="10">
+        <v>232</v>
+      </c>
+      <c r="F28" s="10">
+        <v>100</v>
+      </c>
+      <c r="G28" s="10">
+        <v>136</v>
+      </c>
+      <c r="H28" s="10">
+        <v>156</v>
+      </c>
+      <c r="I28" s="10">
+        <v>185</v>
+      </c>
+      <c r="J28" s="10">
+        <v>55</v>
+      </c>
+      <c r="K28" s="10">
+        <v>291</v>
+      </c>
+      <c r="L28" s="10">
+        <v>155</v>
+      </c>
+      <c r="M28" s="10">
+        <v>213</v>
+      </c>
+      <c r="N28" s="25">
+        <v>180</v>
+      </c>
+      <c r="O28" s="10">
+        <v>101</v>
+      </c>
+      <c r="P28" s="10">
+        <v>147</v>
+      </c>
+      <c r="Q28" s="10">
+        <v>100</v>
+      </c>
+      <c r="R28" s="10">
+        <v>10</v>
+      </c>
+      <c r="S28" s="10">
+        <v>11</v>
+      </c>
+      <c r="T28" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="17">
+        <v>0</v>
+      </c>
+      <c r="C29" s="12">
+        <v>3</v>
+      </c>
+      <c r="D29" s="12">
+        <v>0</v>
+      </c>
+      <c r="E29" s="12">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12">
+        <v>2</v>
+      </c>
+      <c r="G29" s="17">
+        <v>3</v>
+      </c>
+      <c r="H29" s="12">
+        <v>0</v>
+      </c>
+      <c r="I29" s="13">
+        <v>0</v>
+      </c>
+      <c r="J29" s="13">
+        <v>0</v>
+      </c>
+      <c r="K29" s="12">
+        <v>2</v>
+      </c>
+      <c r="L29" s="12">
+        <v>1</v>
+      </c>
+      <c r="M29" s="13">
+        <v>0</v>
+      </c>
+      <c r="N29" s="13">
+        <v>1</v>
+      </c>
+      <c r="O29" s="13">
+        <v>0</v>
+      </c>
+      <c r="P29" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="13">
+        <v>0</v>
+      </c>
+      <c r="R29" s="13">
+        <v>0</v>
+      </c>
+      <c r="S29" s="13">
+        <v>0</v>
+      </c>
+      <c r="T29" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="N5:T5"/>
+    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="A16:T16"/>
+    <mergeCell ref="A7:T7"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="43" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Число прибывшых</vt:lpstr>
       <vt:lpstr>Число выбывших</vt:lpstr>
       <vt:lpstr>Сальдо внешней миграции</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>