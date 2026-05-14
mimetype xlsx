--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1381,51 +1381,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="9" customWidth="1"/>
     <col min="2" max="2" width="91.140625" style="9" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="3">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>45</v>
       </c>
     </row>
@@ -1508,59 +1508,59 @@
       <c r="B12" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="45" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="6">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="6">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>58</v>
       </c>
@@ -1630,51 +1630,51 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="46"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="46"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="47" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
+      <selection pane="bottomLeft" activeCell="Q29" sqref="Q29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="13" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="13" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="13" bestFit="1" customWidth="1"/>
@@ -1898,449 +1898,476 @@
       </c>
       <c r="I7" s="25">
         <v>3510</v>
       </c>
       <c r="J7" s="25">
         <v>5225</v>
       </c>
       <c r="K7" s="26">
         <v>2759</v>
       </c>
       <c r="L7" s="27">
         <v>3255</v>
       </c>
       <c r="M7" s="28">
         <v>1884</v>
       </c>
       <c r="N7" s="19">
         <v>1505</v>
       </c>
       <c r="O7" s="19">
         <v>1753</v>
       </c>
       <c r="P7" s="19">
         <v>2063</v>
       </c>
+      <c r="Q7" s="19">
+        <v>2731</v>
+      </c>
     </row>
     <row r="8" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="18">
         <v>40</v>
       </c>
       <c r="D8" s="18">
         <v>297</v>
       </c>
       <c r="E8" s="18">
         <v>62</v>
       </c>
       <c r="F8" s="18">
         <v>231</v>
       </c>
       <c r="G8" s="18">
         <v>329</v>
       </c>
       <c r="H8" s="18">
         <v>305</v>
       </c>
       <c r="I8" s="18">
         <v>267</v>
       </c>
       <c r="J8" s="18">
         <v>266</v>
       </c>
       <c r="K8" s="19">
         <v>262</v>
       </c>
       <c r="L8" s="19">
         <v>-48</v>
       </c>
       <c r="M8" s="19">
         <v>-67</v>
       </c>
       <c r="N8" s="19">
         <v>92</v>
       </c>
       <c r="O8" s="19">
         <v>172</v>
       </c>
       <c r="P8" s="19">
         <v>323</v>
       </c>
+      <c r="Q8" s="19">
+        <v>352</v>
+      </c>
     </row>
     <row r="9" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A9" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="18">
         <v>1152</v>
       </c>
       <c r="D9" s="18">
         <v>775</v>
       </c>
       <c r="E9" s="18">
         <v>1308</v>
       </c>
       <c r="F9" s="18">
         <v>485</v>
       </c>
       <c r="G9" s="18">
         <v>891</v>
       </c>
       <c r="H9" s="18">
         <v>628</v>
       </c>
       <c r="I9" s="18">
         <v>674</v>
       </c>
       <c r="J9" s="18">
         <v>1391</v>
       </c>
       <c r="K9" s="19">
         <v>509</v>
       </c>
       <c r="L9" s="19">
         <v>616</v>
       </c>
       <c r="M9" s="19">
         <v>622</v>
       </c>
       <c r="N9" s="19">
         <v>570</v>
       </c>
       <c r="O9" s="19">
         <v>454</v>
       </c>
       <c r="P9" s="19">
         <v>510</v>
       </c>
+      <c r="Q9" s="19">
+        <v>382</v>
+      </c>
     </row>
     <row r="10" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A10" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="18">
         <v>-270</v>
       </c>
       <c r="D10" s="18">
         <v>-372</v>
       </c>
       <c r="E10" s="18">
         <v>-88</v>
       </c>
       <c r="F10" s="18">
         <v>-34</v>
       </c>
       <c r="G10" s="18">
         <v>-165</v>
       </c>
       <c r="H10" s="18">
         <v>-162</v>
       </c>
       <c r="I10" s="18">
         <v>1</v>
       </c>
       <c r="J10" s="18">
         <v>207</v>
       </c>
       <c r="K10" s="19">
         <v>-11</v>
       </c>
       <c r="L10" s="19">
         <v>333</v>
       </c>
       <c r="M10" s="19">
         <v>33</v>
       </c>
       <c r="N10" s="19">
         <v>100</v>
       </c>
       <c r="O10" s="19">
         <v>-77</v>
       </c>
       <c r="P10" s="19">
         <v>-15</v>
       </c>
+      <c r="Q10" s="19">
+        <v>77</v>
+      </c>
     </row>
     <row r="11" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="18">
         <v>1003</v>
       </c>
       <c r="D11" s="18">
         <v>354</v>
       </c>
       <c r="E11" s="18">
         <v>503</v>
       </c>
       <c r="F11" s="18">
         <v>640</v>
       </c>
       <c r="G11" s="18">
         <v>736</v>
       </c>
       <c r="H11" s="18">
         <v>934</v>
       </c>
       <c r="I11" s="18">
         <v>883</v>
       </c>
       <c r="J11" s="18">
         <v>1464</v>
       </c>
       <c r="K11" s="19">
         <v>406</v>
       </c>
       <c r="L11" s="19">
         <v>592</v>
       </c>
       <c r="M11" s="19">
         <v>163</v>
       </c>
       <c r="N11" s="19">
         <v>375</v>
       </c>
       <c r="O11" s="19">
         <v>356</v>
       </c>
       <c r="P11" s="19">
         <v>381</v>
       </c>
+      <c r="Q11" s="19">
+        <v>672</v>
+      </c>
     </row>
     <row r="12" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A12" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="18">
         <v>-47</v>
       </c>
       <c r="D12" s="18">
         <v>-550</v>
       </c>
       <c r="E12" s="18">
         <v>-109</v>
       </c>
       <c r="F12" s="18">
         <v>-323</v>
       </c>
       <c r="G12" s="18">
         <v>-122</v>
       </c>
       <c r="H12" s="18">
         <v>-122</v>
       </c>
       <c r="I12" s="18">
         <v>-178</v>
       </c>
       <c r="J12" s="18">
         <v>-201</v>
       </c>
       <c r="K12" s="19">
         <v>-357</v>
       </c>
       <c r="L12" s="19">
         <v>-77</v>
       </c>
       <c r="M12" s="19">
         <v>-168</v>
       </c>
       <c r="N12" s="19">
         <v>-221</v>
       </c>
       <c r="O12" s="19">
         <v>-201</v>
       </c>
       <c r="P12" s="19">
         <v>-341</v>
       </c>
+      <c r="Q12" s="19">
+        <v>-196</v>
+      </c>
     </row>
     <row r="13" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A13" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="18">
         <v>-141</v>
       </c>
       <c r="D13" s="18">
         <v>72</v>
       </c>
       <c r="E13" s="18">
         <v>247</v>
       </c>
       <c r="F13" s="18">
         <v>276</v>
       </c>
       <c r="G13" s="44">
         <v>239</v>
       </c>
       <c r="H13" s="18">
         <v>314</v>
       </c>
       <c r="I13" s="18">
         <v>197</v>
       </c>
       <c r="J13" s="18">
         <v>95</v>
       </c>
       <c r="K13" s="19">
         <v>145</v>
       </c>
       <c r="L13" s="19">
         <v>226</v>
       </c>
       <c r="M13" s="19">
         <v>223</v>
       </c>
       <c r="N13" s="19">
         <v>-5</v>
       </c>
       <c r="O13" s="19">
         <v>-95</v>
       </c>
       <c r="P13" s="19">
         <v>-60</v>
       </c>
+      <c r="Q13" s="19">
+        <v>110</v>
+      </c>
     </row>
     <row r="14" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="18">
         <v>1881</v>
       </c>
       <c r="D14" s="18">
         <v>1276</v>
       </c>
       <c r="E14" s="18">
         <v>1271</v>
       </c>
       <c r="F14" s="18">
         <v>970</v>
       </c>
       <c r="G14" s="18">
         <v>768</v>
       </c>
       <c r="H14" s="18">
         <v>1150</v>
       </c>
       <c r="I14" s="18">
         <v>1264</v>
       </c>
       <c r="J14" s="18">
         <v>1568</v>
       </c>
       <c r="K14" s="19">
         <v>1365</v>
       </c>
       <c r="L14" s="19">
         <v>1181</v>
       </c>
       <c r="M14" s="19">
         <v>771</v>
       </c>
       <c r="N14" s="19">
         <v>494</v>
       </c>
       <c r="O14" s="19">
         <v>970</v>
       </c>
       <c r="P14" s="19">
         <v>923</v>
       </c>
+      <c r="Q14" s="19">
+        <v>1054</v>
+      </c>
     </row>
     <row r="15" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="20">
         <v>207</v>
       </c>
       <c r="D15" s="20">
         <v>186</v>
       </c>
       <c r="E15" s="20">
         <v>238</v>
       </c>
       <c r="F15" s="20">
         <v>282</v>
       </c>
       <c r="G15" s="20">
         <v>522</v>
       </c>
       <c r="H15" s="20">
         <v>232</v>
       </c>
       <c r="I15" s="20">
         <v>402</v>
       </c>
       <c r="J15" s="20">
         <v>435</v>
       </c>
       <c r="K15" s="21">
         <v>440</v>
       </c>
       <c r="L15" s="21">
         <v>432</v>
       </c>
       <c r="M15" s="21">
         <v>307</v>
       </c>
       <c r="N15" s="21">
         <v>100</v>
       </c>
       <c r="O15" s="21">
         <v>174</v>
       </c>
       <c r="P15" s="21">
         <v>342</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>280</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>