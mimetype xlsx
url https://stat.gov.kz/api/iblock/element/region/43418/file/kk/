--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1381,51 +1381,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="9" customWidth="1"/>
     <col min="2" max="2" width="91.140625" style="9" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="3">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>45</v>
       </c>
     </row>
@@ -1508,59 +1508,59 @@
       <c r="B12" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="45" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="6">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="6">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>58</v>
       </c>
@@ -1630,51 +1630,51 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="46"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="46"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="47" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q29" sqref="Q29"/>
+      <selection pane="bottomLeft" activeCell="Q14" sqref="Q14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="13" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="13" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="13" bestFit="1" customWidth="1"/>
@@ -1901,50 +1901,53 @@
       </c>
       <c r="J7" s="25">
         <v>5225</v>
       </c>
       <c r="K7" s="26">
         <v>2759</v>
       </c>
       <c r="L7" s="27">
         <v>3255</v>
       </c>
       <c r="M7" s="28">
         <v>1884</v>
       </c>
       <c r="N7" s="19">
         <v>1505</v>
       </c>
       <c r="O7" s="19">
         <v>1753</v>
       </c>
       <c r="P7" s="19">
         <v>2063</v>
       </c>
       <c r="Q7" s="19">
         <v>2731</v>
       </c>
+      <c r="R7" s="19">
+        <v>1858</v>
+      </c>
     </row>
     <row r="8" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="18">
         <v>40</v>
       </c>
       <c r="D8" s="18">
         <v>297</v>
       </c>
       <c r="E8" s="18">
         <v>62</v>
       </c>
       <c r="F8" s="18">
         <v>231</v>
       </c>
       <c r="G8" s="18">
         <v>329</v>
       </c>
       <c r="H8" s="18">
         <v>305</v>
@@ -1954,50 +1957,53 @@
       </c>
       <c r="J8" s="18">
         <v>266</v>
       </c>
       <c r="K8" s="19">
         <v>262</v>
       </c>
       <c r="L8" s="19">
         <v>-48</v>
       </c>
       <c r="M8" s="19">
         <v>-67</v>
       </c>
       <c r="N8" s="19">
         <v>92</v>
       </c>
       <c r="O8" s="19">
         <v>172</v>
       </c>
       <c r="P8" s="19">
         <v>323</v>
       </c>
       <c r="Q8" s="19">
         <v>352</v>
       </c>
+      <c r="R8" s="19">
+        <v>161</v>
+      </c>
     </row>
     <row r="9" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A9" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="18">
         <v>1152</v>
       </c>
       <c r="D9" s="18">
         <v>775</v>
       </c>
       <c r="E9" s="18">
         <v>1308</v>
       </c>
       <c r="F9" s="18">
         <v>485</v>
       </c>
       <c r="G9" s="18">
         <v>891</v>
       </c>
       <c r="H9" s="18">
         <v>628</v>
@@ -2007,50 +2013,53 @@
       </c>
       <c r="J9" s="18">
         <v>1391</v>
       </c>
       <c r="K9" s="19">
         <v>509</v>
       </c>
       <c r="L9" s="19">
         <v>616</v>
       </c>
       <c r="M9" s="19">
         <v>622</v>
       </c>
       <c r="N9" s="19">
         <v>570</v>
       </c>
       <c r="O9" s="19">
         <v>454</v>
       </c>
       <c r="P9" s="19">
         <v>510</v>
       </c>
       <c r="Q9" s="19">
         <v>382</v>
       </c>
+      <c r="R9" s="19">
+        <v>456</v>
+      </c>
     </row>
     <row r="10" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A10" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="18">
         <v>-270</v>
       </c>
       <c r="D10" s="18">
         <v>-372</v>
       </c>
       <c r="E10" s="18">
         <v>-88</v>
       </c>
       <c r="F10" s="18">
         <v>-34</v>
       </c>
       <c r="G10" s="18">
         <v>-165</v>
       </c>
       <c r="H10" s="18">
         <v>-162</v>
@@ -2060,50 +2069,53 @@
       </c>
       <c r="J10" s="18">
         <v>207</v>
       </c>
       <c r="K10" s="19">
         <v>-11</v>
       </c>
       <c r="L10" s="19">
         <v>333</v>
       </c>
       <c r="M10" s="19">
         <v>33</v>
       </c>
       <c r="N10" s="19">
         <v>100</v>
       </c>
       <c r="O10" s="19">
         <v>-77</v>
       </c>
       <c r="P10" s="19">
         <v>-15</v>
       </c>
       <c r="Q10" s="19">
         <v>77</v>
       </c>
+      <c r="R10" s="19">
+        <v>-172</v>
+      </c>
     </row>
     <row r="11" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="18">
         <v>1003</v>
       </c>
       <c r="D11" s="18">
         <v>354</v>
       </c>
       <c r="E11" s="18">
         <v>503</v>
       </c>
       <c r="F11" s="18">
         <v>640</v>
       </c>
       <c r="G11" s="18">
         <v>736</v>
       </c>
       <c r="H11" s="18">
         <v>934</v>
@@ -2113,50 +2125,53 @@
       </c>
       <c r="J11" s="18">
         <v>1464</v>
       </c>
       <c r="K11" s="19">
         <v>406</v>
       </c>
       <c r="L11" s="19">
         <v>592</v>
       </c>
       <c r="M11" s="19">
         <v>163</v>
       </c>
       <c r="N11" s="19">
         <v>375</v>
       </c>
       <c r="O11" s="19">
         <v>356</v>
       </c>
       <c r="P11" s="19">
         <v>381</v>
       </c>
       <c r="Q11" s="19">
         <v>672</v>
       </c>
+      <c r="R11" s="19">
+        <v>333</v>
+      </c>
     </row>
     <row r="12" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A12" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="18">
         <v>-47</v>
       </c>
       <c r="D12" s="18">
         <v>-550</v>
       </c>
       <c r="E12" s="18">
         <v>-109</v>
       </c>
       <c r="F12" s="18">
         <v>-323</v>
       </c>
       <c r="G12" s="18">
         <v>-122</v>
       </c>
       <c r="H12" s="18">
         <v>-122</v>
@@ -2166,50 +2181,53 @@
       </c>
       <c r="J12" s="18">
         <v>-201</v>
       </c>
       <c r="K12" s="19">
         <v>-357</v>
       </c>
       <c r="L12" s="19">
         <v>-77</v>
       </c>
       <c r="M12" s="19">
         <v>-168</v>
       </c>
       <c r="N12" s="19">
         <v>-221</v>
       </c>
       <c r="O12" s="19">
         <v>-201</v>
       </c>
       <c r="P12" s="19">
         <v>-341</v>
       </c>
       <c r="Q12" s="19">
         <v>-196</v>
       </c>
+      <c r="R12" s="19">
+        <v>-124</v>
+      </c>
     </row>
     <row r="13" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A13" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="18">
         <v>-141</v>
       </c>
       <c r="D13" s="18">
         <v>72</v>
       </c>
       <c r="E13" s="18">
         <v>247</v>
       </c>
       <c r="F13" s="18">
         <v>276</v>
       </c>
       <c r="G13" s="44">
         <v>239</v>
       </c>
       <c r="H13" s="18">
         <v>314</v>
@@ -2219,50 +2237,53 @@
       </c>
       <c r="J13" s="18">
         <v>95</v>
       </c>
       <c r="K13" s="19">
         <v>145</v>
       </c>
       <c r="L13" s="19">
         <v>226</v>
       </c>
       <c r="M13" s="19">
         <v>223</v>
       </c>
       <c r="N13" s="19">
         <v>-5</v>
       </c>
       <c r="O13" s="19">
         <v>-95</v>
       </c>
       <c r="P13" s="19">
         <v>-60</v>
       </c>
       <c r="Q13" s="19">
         <v>110</v>
       </c>
+      <c r="R13" s="19">
+        <v>41</v>
+      </c>
     </row>
     <row r="14" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="18">
         <v>1881</v>
       </c>
       <c r="D14" s="18">
         <v>1276</v>
       </c>
       <c r="E14" s="18">
         <v>1271</v>
       </c>
       <c r="F14" s="18">
         <v>970</v>
       </c>
       <c r="G14" s="18">
         <v>768</v>
       </c>
       <c r="H14" s="18">
         <v>1150</v>
@@ -2272,50 +2293,53 @@
       </c>
       <c r="J14" s="18">
         <v>1568</v>
       </c>
       <c r="K14" s="19">
         <v>1365</v>
       </c>
       <c r="L14" s="19">
         <v>1181</v>
       </c>
       <c r="M14" s="19">
         <v>771</v>
       </c>
       <c r="N14" s="19">
         <v>494</v>
       </c>
       <c r="O14" s="19">
         <v>970</v>
       </c>
       <c r="P14" s="19">
         <v>923</v>
       </c>
       <c r="Q14" s="19">
         <v>1054</v>
       </c>
+      <c r="R14" s="19">
+        <v>812</v>
+      </c>
     </row>
     <row r="15" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="20">
         <v>207</v>
       </c>
       <c r="D15" s="20">
         <v>186</v>
       </c>
       <c r="E15" s="20">
         <v>238</v>
       </c>
       <c r="F15" s="20">
         <v>282</v>
       </c>
       <c r="G15" s="20">
         <v>522</v>
       </c>
       <c r="H15" s="20">
         <v>232</v>
@@ -2324,50 +2348,53 @@
         <v>402</v>
       </c>
       <c r="J15" s="20">
         <v>435</v>
       </c>
       <c r="K15" s="21">
         <v>440</v>
       </c>
       <c r="L15" s="21">
         <v>432</v>
       </c>
       <c r="M15" s="21">
         <v>307</v>
       </c>
       <c r="N15" s="21">
         <v>100</v>
       </c>
       <c r="O15" s="21">
         <v>174</v>
       </c>
       <c r="P15" s="21">
         <v>342</v>
       </c>
       <c r="Q15" s="21">
         <v>280</v>
+      </c>
+      <c r="R15" s="21">
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>