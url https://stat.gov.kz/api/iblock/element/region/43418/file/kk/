--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1381,51 +1381,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B35" sqref="B35"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="9" customWidth="1"/>
     <col min="2" max="2" width="91.140625" style="9" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="3">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>45</v>
       </c>
     </row>
@@ -1508,59 +1508,59 @@
       <c r="B12" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="45" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="6">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="6">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>58</v>
       </c>
@@ -1630,54 +1630,54 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="46"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="46"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="47" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q14" sqref="Q14"/>
+      <selection pane="bottomLeft" activeCell="S7" sqref="S7:S15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="13" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="13" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="13" bestFit="1" customWidth="1"/>
@@ -1904,50 +1904,53 @@
       </c>
       <c r="K7" s="26">
         <v>2759</v>
       </c>
       <c r="L7" s="27">
         <v>3255</v>
       </c>
       <c r="M7" s="28">
         <v>1884</v>
       </c>
       <c r="N7" s="19">
         <v>1505</v>
       </c>
       <c r="O7" s="19">
         <v>1753</v>
       </c>
       <c r="P7" s="19">
         <v>2063</v>
       </c>
       <c r="Q7" s="19">
         <v>2731</v>
       </c>
       <c r="R7" s="19">
         <v>1858</v>
       </c>
+      <c r="S7" s="19">
+        <v>2799</v>
+      </c>
     </row>
     <row r="8" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="18">
         <v>40</v>
       </c>
       <c r="D8" s="18">
         <v>297</v>
       </c>
       <c r="E8" s="18">
         <v>62</v>
       </c>
       <c r="F8" s="18">
         <v>231</v>
       </c>
       <c r="G8" s="18">
         <v>329</v>
       </c>
       <c r="H8" s="18">
         <v>305</v>
@@ -1960,50 +1963,53 @@
       </c>
       <c r="K8" s="19">
         <v>262</v>
       </c>
       <c r="L8" s="19">
         <v>-48</v>
       </c>
       <c r="M8" s="19">
         <v>-67</v>
       </c>
       <c r="N8" s="19">
         <v>92</v>
       </c>
       <c r="O8" s="19">
         <v>172</v>
       </c>
       <c r="P8" s="19">
         <v>323</v>
       </c>
       <c r="Q8" s="19">
         <v>352</v>
       </c>
       <c r="R8" s="19">
         <v>161</v>
       </c>
+      <c r="S8" s="19">
+        <v>34</v>
+      </c>
     </row>
     <row r="9" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A9" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="18">
         <v>1152</v>
       </c>
       <c r="D9" s="18">
         <v>775</v>
       </c>
       <c r="E9" s="18">
         <v>1308</v>
       </c>
       <c r="F9" s="18">
         <v>485</v>
       </c>
       <c r="G9" s="18">
         <v>891</v>
       </c>
       <c r="H9" s="18">
         <v>628</v>
@@ -2016,50 +2022,53 @@
       </c>
       <c r="K9" s="19">
         <v>509</v>
       </c>
       <c r="L9" s="19">
         <v>616</v>
       </c>
       <c r="M9" s="19">
         <v>622</v>
       </c>
       <c r="N9" s="19">
         <v>570</v>
       </c>
       <c r="O9" s="19">
         <v>454</v>
       </c>
       <c r="P9" s="19">
         <v>510</v>
       </c>
       <c r="Q9" s="19">
         <v>382</v>
       </c>
       <c r="R9" s="19">
         <v>456</v>
       </c>
+      <c r="S9" s="19">
+        <v>465</v>
+      </c>
     </row>
     <row r="10" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A10" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="18">
         <v>-270</v>
       </c>
       <c r="D10" s="18">
         <v>-372</v>
       </c>
       <c r="E10" s="18">
         <v>-88</v>
       </c>
       <c r="F10" s="18">
         <v>-34</v>
       </c>
       <c r="G10" s="18">
         <v>-165</v>
       </c>
       <c r="H10" s="18">
         <v>-162</v>
@@ -2072,50 +2081,53 @@
       </c>
       <c r="K10" s="19">
         <v>-11</v>
       </c>
       <c r="L10" s="19">
         <v>333</v>
       </c>
       <c r="M10" s="19">
         <v>33</v>
       </c>
       <c r="N10" s="19">
         <v>100</v>
       </c>
       <c r="O10" s="19">
         <v>-77</v>
       </c>
       <c r="P10" s="19">
         <v>-15</v>
       </c>
       <c r="Q10" s="19">
         <v>77</v>
       </c>
       <c r="R10" s="19">
         <v>-172</v>
       </c>
+      <c r="S10" s="19">
+        <v>475</v>
+      </c>
     </row>
     <row r="11" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="18">
         <v>1003</v>
       </c>
       <c r="D11" s="18">
         <v>354</v>
       </c>
       <c r="E11" s="18">
         <v>503</v>
       </c>
       <c r="F11" s="18">
         <v>640</v>
       </c>
       <c r="G11" s="18">
         <v>736</v>
       </c>
       <c r="H11" s="18">
         <v>934</v>
@@ -2128,50 +2140,53 @@
       </c>
       <c r="K11" s="19">
         <v>406</v>
       </c>
       <c r="L11" s="19">
         <v>592</v>
       </c>
       <c r="M11" s="19">
         <v>163</v>
       </c>
       <c r="N11" s="19">
         <v>375</v>
       </c>
       <c r="O11" s="19">
         <v>356</v>
       </c>
       <c r="P11" s="19">
         <v>381</v>
       </c>
       <c r="Q11" s="19">
         <v>672</v>
       </c>
       <c r="R11" s="19">
         <v>333</v>
       </c>
+      <c r="S11" s="19">
+        <v>727</v>
+      </c>
     </row>
     <row r="12" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A12" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="18">
         <v>-47</v>
       </c>
       <c r="D12" s="18">
         <v>-550</v>
       </c>
       <c r="E12" s="18">
         <v>-109</v>
       </c>
       <c r="F12" s="18">
         <v>-323</v>
       </c>
       <c r="G12" s="18">
         <v>-122</v>
       </c>
       <c r="H12" s="18">
         <v>-122</v>
@@ -2184,50 +2199,53 @@
       </c>
       <c r="K12" s="19">
         <v>-357</v>
       </c>
       <c r="L12" s="19">
         <v>-77</v>
       </c>
       <c r="M12" s="19">
         <v>-168</v>
       </c>
       <c r="N12" s="19">
         <v>-221</v>
       </c>
       <c r="O12" s="19">
         <v>-201</v>
       </c>
       <c r="P12" s="19">
         <v>-341</v>
       </c>
       <c r="Q12" s="19">
         <v>-196</v>
       </c>
       <c r="R12" s="19">
         <v>-124</v>
       </c>
+      <c r="S12" s="19">
+        <v>19</v>
+      </c>
     </row>
     <row r="13" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A13" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="18">
         <v>-141</v>
       </c>
       <c r="D13" s="18">
         <v>72</v>
       </c>
       <c r="E13" s="18">
         <v>247</v>
       </c>
       <c r="F13" s="18">
         <v>276</v>
       </c>
       <c r="G13" s="44">
         <v>239</v>
       </c>
       <c r="H13" s="18">
         <v>314</v>
@@ -2240,50 +2258,53 @@
       </c>
       <c r="K13" s="19">
         <v>145</v>
       </c>
       <c r="L13" s="19">
         <v>226</v>
       </c>
       <c r="M13" s="19">
         <v>223</v>
       </c>
       <c r="N13" s="19">
         <v>-5</v>
       </c>
       <c r="O13" s="19">
         <v>-95</v>
       </c>
       <c r="P13" s="19">
         <v>-60</v>
       </c>
       <c r="Q13" s="19">
         <v>110</v>
       </c>
       <c r="R13" s="19">
         <v>41</v>
       </c>
+      <c r="S13" s="19">
+        <v>96</v>
+      </c>
     </row>
     <row r="14" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="18">
         <v>1881</v>
       </c>
       <c r="D14" s="18">
         <v>1276</v>
       </c>
       <c r="E14" s="18">
         <v>1271</v>
       </c>
       <c r="F14" s="18">
         <v>970</v>
       </c>
       <c r="G14" s="18">
         <v>768</v>
       </c>
       <c r="H14" s="18">
         <v>1150</v>
@@ -2296,50 +2317,53 @@
       </c>
       <c r="K14" s="19">
         <v>1365</v>
       </c>
       <c r="L14" s="19">
         <v>1181</v>
       </c>
       <c r="M14" s="19">
         <v>771</v>
       </c>
       <c r="N14" s="19">
         <v>494</v>
       </c>
       <c r="O14" s="19">
         <v>970</v>
       </c>
       <c r="P14" s="19">
         <v>923</v>
       </c>
       <c r="Q14" s="19">
         <v>1054</v>
       </c>
       <c r="R14" s="19">
         <v>812</v>
       </c>
+      <c r="S14" s="19">
+        <v>724</v>
+      </c>
     </row>
     <row r="15" spans="1:28" s="33" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="20">
         <v>207</v>
       </c>
       <c r="D15" s="20">
         <v>186</v>
       </c>
       <c r="E15" s="20">
         <v>238</v>
       </c>
       <c r="F15" s="20">
         <v>282</v>
       </c>
       <c r="G15" s="20">
         <v>522</v>
       </c>
       <c r="H15" s="20">
         <v>232</v>
@@ -2351,50 +2375,53 @@
         <v>435</v>
       </c>
       <c r="K15" s="21">
         <v>440</v>
       </c>
       <c r="L15" s="21">
         <v>432</v>
       </c>
       <c r="M15" s="21">
         <v>307</v>
       </c>
       <c r="N15" s="21">
         <v>100</v>
       </c>
       <c r="O15" s="21">
         <v>174</v>
       </c>
       <c r="P15" s="21">
         <v>342</v>
       </c>
       <c r="Q15" s="21">
         <v>280</v>
       </c>
       <c r="R15" s="21">
         <v>351</v>
+      </c>
+      <c r="S15" s="21">
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>