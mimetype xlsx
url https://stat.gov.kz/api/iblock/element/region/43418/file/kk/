--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="5550"/>
+    <workbookView xWindow="-1035" yWindow="480" windowWidth="28860" windowHeight="12825"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="77">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
@@ -146,65 +146,59 @@
   <si>
     <t>Жоқ</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>"-" құбылыс жоқ</t>
   </si>
   <si>
     <t>"0,0" - елеусіз шама</t>
   </si>
   <si>
     <t>"х"- деректер құпия</t>
   </si>
   <si>
     <t>"..."- дерек жоқ</t>
   </si>
   <si>
     <t>Кейбір жағдайларда терминдердің жалпы және қосындысы арасындағы шамалы сәйкессіздіктер деректерді дөңгелектеу арқылы түсіндіріледі</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Барлық ағындар бойынша көші-қон айырымы</t>
   </si>
   <si>
     <t>СКК коды - 613103</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=quarter&amp;type=</t>
-[...1 lines deleted...]
-  <si>
     <t>есепті кезеңде келгендердің саны мен кеткендердің санының айырмасы</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Есепті кезең ішінде келгендер саны мен кеткендер санының арифметикалық айырмасы</t>
   </si>
   <si>
     <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер пайдаланылады.</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
@@ -246,50 +240,56 @@
     <t>751510000</t>
   </si>
   <si>
     <t xml:space="preserve">Жетісу </t>
   </si>
   <si>
     <t>751710000</t>
   </si>
   <si>
     <t xml:space="preserve">Медеу </t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбай </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>©Қазақстан Республикасының Стратегиялық жоспарлау мен реформалау агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="38">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -877,53 +877,50 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="19" fillId="0" borderId="18" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="35" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1024,50 +1021,53 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="30" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="36">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="23"/>
     <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="22"/>
     <cellStyle name="Обычный 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 2 2" xfId="35"/>
@@ -1365,1063 +1365,1092 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.42578125" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="9"/>
+    <col min="1" max="1" width="42.42578125" style="8" customWidth="1"/>
+    <col min="2" max="2" width="91.140625" style="8" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="8" t="s">
+      <c r="A1" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="3">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="8" t="s">
+      <c r="A2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="8" t="s">
+      <c r="A3" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="10" t="s">
+      <c r="B3" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="8" t="s">
+      <c r="A4" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="8" t="s">
+      <c r="A5" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="5">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="5">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="15" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-[...91 lines deleted...]
-      <c r="B17" s="16" t="s">
+    <row r="19" spans="1:2">
+      <c r="A19" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="16" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
-[...3 lines deleted...]
-      <c r="B18" s="16" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="2" t="s">
         <v>57</v>
-      </c>
-[...14 lines deleted...]
-        <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="111.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="46" t="s">
+      <c r="B5" s="45" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="46" t="s">
+      <c r="B6" s="45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="46" t="s">
+      <c r="B7" s="45" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="46" t="s">
+      <c r="B8" s="45" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="46" t="s">
+      <c r="B9" s="45" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="46"/>
+      <c r="B10" s="45"/>
     </row>
     <row r="11" spans="2:2" ht="46.5" customHeight="1">
-      <c r="B11" s="15" t="s">
+      <c r="B11" s="14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="46"/>
+      <c r="B12" s="45"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="46"/>
+      <c r="B13" s="45"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="47" t="s">
-        <v>76</v>
+      <c r="B14" s="46" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S7" sqref="S7:S15"/>
+      <selection pane="bottomLeft" activeCell="U7" sqref="U7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="13" bestFit="1" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="10.85546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.85546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.28515625" style="12" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.85546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.28515625" style="12" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7" style="12" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.85546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.28515625" style="12" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="5.28515625" style="12" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.5703125" style="12" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.85546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.28515625" style="12" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.7109375" style="12" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="6.28515625" style="12" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7" style="12" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.85546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.28515625" style="12" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="5.28515625" style="12" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.5703125" style="12" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="15" customFormat="1" ht="31.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B1" s="48" t="s">
+    <row r="1" spans="1:28" s="14" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A1" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="C1" s="48"/>
-[...24 lines deleted...]
-      <c r="AB1" s="35"/>
+      <c r="B1" s="47" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
     </row>
     <row r="2" spans="1:28">
-      <c r="B2" s="14"/>
-[...7 lines deleted...]
-      <c r="Z3" s="38" t="s">
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+    </row>
+    <row r="3" spans="1:28" s="35" customFormat="1" ht="11.25">
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="Z3" s="37" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:28" s="33" customFormat="1" ht="15" customHeight="1">
-[...4 lines deleted...]
-      <c r="C4" s="51">
+    <row r="4" spans="1:28" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="54" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="56"/>
+      <c r="C4" s="50">
         <v>2025</v>
       </c>
-      <c r="D4" s="52"/>
-[...10 lines deleted...]
-      <c r="O4" s="53">
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51"/>
+      <c r="O4" s="52">
         <v>2026</v>
       </c>
-      <c r="P4" s="54"/>
-[...14 lines deleted...]
-      <c r="C5" s="39" t="s">
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53"/>
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53"/>
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53"/>
+    </row>
+    <row r="5" spans="1:28" s="32" customFormat="1" ht="11.25">
+      <c r="A5" s="55"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="39" t="s">
+      <c r="D5" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="39" t="s">
+      <c r="E5" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="39" t="s">
+      <c r="F5" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="39" t="s">
+      <c r="G5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="39" t="s">
+      <c r="H5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="39" t="s">
+      <c r="I5" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="39" t="s">
+      <c r="J5" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="39" t="s">
+      <c r="K5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="40" t="s">
+      <c r="L5" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="40" t="s">
+      <c r="M5" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="41" t="s">
+      <c r="N5" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="O5" s="42" t="s">
+      <c r="O5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="P5" s="42" t="s">
+      <c r="P5" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="Q5" s="42" t="s">
+      <c r="Q5" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="R5" s="42" t="s">
+      <c r="R5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="42" t="s">
+      <c r="S5" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="T5" s="42" t="s">
+      <c r="T5" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="U5" s="42" t="s">
+      <c r="U5" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="V5" s="42" t="s">
+      <c r="V5" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="W5" s="42" t="s">
+      <c r="W5" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="X5" s="42" t="s">
+      <c r="X5" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="Y5" s="42" t="s">
+      <c r="Y5" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="Z5" s="41" t="s">
+      <c r="Z5" s="40" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:28" s="43" customFormat="1" ht="11.25">
-      <c r="B6" s="49" t="s">
+    <row r="6" spans="1:28" s="42" customFormat="1" ht="11.25">
+      <c r="B6" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="50"/>
-[...28 lines deleted...]
-      <c r="B7" s="23" t="s">
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="49"/>
+      <c r="U6" s="49"/>
+      <c r="V6" s="49"/>
+      <c r="W6" s="49"/>
+      <c r="X6" s="49"/>
+      <c r="Y6" s="49"/>
+      <c r="Z6" s="49"/>
+    </row>
+    <row r="7" spans="1:28" s="32" customFormat="1" ht="11.25">
+      <c r="A7" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="23">
         <v>3825</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="23">
         <v>2038</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="23">
         <v>3432</v>
       </c>
-      <c r="F7" s="25">
+      <c r="F7" s="24">
         <v>2527</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="24">
         <v>3198</v>
       </c>
-      <c r="H7" s="25">
+      <c r="H7" s="24">
         <v>3279</v>
       </c>
-      <c r="I7" s="25">
+      <c r="I7" s="24">
         <v>3510</v>
       </c>
-      <c r="J7" s="25">
+      <c r="J7" s="24">
         <v>5225</v>
       </c>
-      <c r="K7" s="26">
+      <c r="K7" s="25">
         <v>2759</v>
       </c>
-      <c r="L7" s="27">
+      <c r="L7" s="26">
         <v>3255</v>
       </c>
-      <c r="M7" s="28">
+      <c r="M7" s="27">
         <v>1884</v>
       </c>
-      <c r="N7" s="19">
+      <c r="N7" s="18">
         <v>1505</v>
       </c>
-      <c r="O7" s="19">
+      <c r="O7" s="18">
         <v>1753</v>
       </c>
-      <c r="P7" s="19">
+      <c r="P7" s="18">
         <v>2063</v>
       </c>
-      <c r="Q7" s="19">
+      <c r="Q7" s="18">
         <v>2731</v>
       </c>
-      <c r="R7" s="19">
+      <c r="R7" s="18">
         <v>1858</v>
       </c>
-      <c r="S7" s="19">
+      <c r="S7" s="18">
         <v>2799</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="29" t="s">
+      <c r="T7" s="18">
+        <v>5729</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="32" customFormat="1" ht="11.25">
+      <c r="A8" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="17">
+        <v>40</v>
+      </c>
+      <c r="D8" s="17">
+        <v>297</v>
+      </c>
+      <c r="E8" s="17">
+        <v>62</v>
+      </c>
+      <c r="F8" s="17">
+        <v>231</v>
+      </c>
+      <c r="G8" s="17">
+        <v>329</v>
+      </c>
+      <c r="H8" s="17">
+        <v>305</v>
+      </c>
+      <c r="I8" s="17">
+        <v>267</v>
+      </c>
+      <c r="J8" s="17">
+        <v>266</v>
+      </c>
+      <c r="K8" s="18">
+        <v>262</v>
+      </c>
+      <c r="L8" s="18">
+        <v>-48</v>
+      </c>
+      <c r="M8" s="18">
+        <v>-67</v>
+      </c>
+      <c r="N8" s="18">
+        <v>92</v>
+      </c>
+      <c r="O8" s="18">
+        <v>172</v>
+      </c>
+      <c r="P8" s="18">
+        <v>323</v>
+      </c>
+      <c r="Q8" s="18">
+        <v>352</v>
+      </c>
+      <c r="R8" s="18">
+        <v>161</v>
+      </c>
+      <c r="S8" s="18">
+        <v>34</v>
+      </c>
+      <c r="T8" s="18">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="32" customFormat="1" ht="11.25">
+      <c r="A9" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="30" t="s">
+      <c r="B9" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="C8" s="18">
-[...5 lines deleted...]
-      <c r="E8" s="18">
+      <c r="C9" s="17">
+        <v>1152</v>
+      </c>
+      <c r="D9" s="17">
+        <v>775</v>
+      </c>
+      <c r="E9" s="17">
+        <v>1308</v>
+      </c>
+      <c r="F9" s="17">
+        <v>485</v>
+      </c>
+      <c r="G9" s="17">
+        <v>891</v>
+      </c>
+      <c r="H9" s="17">
+        <v>628</v>
+      </c>
+      <c r="I9" s="17">
+        <v>674</v>
+      </c>
+      <c r="J9" s="17">
+        <v>1391</v>
+      </c>
+      <c r="K9" s="18">
+        <v>509</v>
+      </c>
+      <c r="L9" s="18">
+        <v>616</v>
+      </c>
+      <c r="M9" s="18">
+        <v>622</v>
+      </c>
+      <c r="N9" s="18">
+        <v>570</v>
+      </c>
+      <c r="O9" s="18">
+        <v>454</v>
+      </c>
+      <c r="P9" s="18">
+        <v>510</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>382</v>
+      </c>
+      <c r="R9" s="18">
+        <v>456</v>
+      </c>
+      <c r="S9" s="18">
+        <v>465</v>
+      </c>
+      <c r="T9" s="18">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="32" customFormat="1" ht="11.25">
+      <c r="A10" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="F8" s="18">
-[...46 lines deleted...]
-      <c r="B9" s="30" t="s">
+      <c r="B10" s="29" t="s">
         <v>63</v>
       </c>
-      <c r="C9" s="18">
-[...52 lines deleted...]
-      <c r="A10" s="29" t="s">
+      <c r="C10" s="17">
+        <v>-270</v>
+      </c>
+      <c r="D10" s="17">
+        <v>-372</v>
+      </c>
+      <c r="E10" s="17">
+        <v>-88</v>
+      </c>
+      <c r="F10" s="17">
+        <v>-34</v>
+      </c>
+      <c r="G10" s="17">
+        <v>-165</v>
+      </c>
+      <c r="H10" s="17">
+        <v>-162</v>
+      </c>
+      <c r="I10" s="17">
+        <v>1</v>
+      </c>
+      <c r="J10" s="17">
+        <v>207</v>
+      </c>
+      <c r="K10" s="18">
+        <v>-11</v>
+      </c>
+      <c r="L10" s="18">
+        <v>333</v>
+      </c>
+      <c r="M10" s="18">
+        <v>33</v>
+      </c>
+      <c r="N10" s="18">
+        <v>100</v>
+      </c>
+      <c r="O10" s="18">
+        <v>-77</v>
+      </c>
+      <c r="P10" s="18">
+        <v>-15</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>77</v>
+      </c>
+      <c r="R10" s="18">
+        <v>-172</v>
+      </c>
+      <c r="S10" s="18">
+        <v>475</v>
+      </c>
+      <c r="T10" s="18">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="32" customFormat="1" ht="11.25">
+      <c r="A11" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="30" t="s">
+      <c r="B11" s="29" t="s">
         <v>65</v>
       </c>
-      <c r="C10" s="18">
-[...20 lines deleted...]
-      <c r="J10" s="18">
+      <c r="C11" s="17">
+        <v>1003</v>
+      </c>
+      <c r="D11" s="17">
+        <v>354</v>
+      </c>
+      <c r="E11" s="17">
+        <v>503</v>
+      </c>
+      <c r="F11" s="17">
+        <v>640</v>
+      </c>
+      <c r="G11" s="17">
+        <v>736</v>
+      </c>
+      <c r="H11" s="17">
+        <v>934</v>
+      </c>
+      <c r="I11" s="17">
+        <v>883</v>
+      </c>
+      <c r="J11" s="17">
+        <v>1464</v>
+      </c>
+      <c r="K11" s="18">
+        <v>406</v>
+      </c>
+      <c r="L11" s="18">
+        <v>592</v>
+      </c>
+      <c r="M11" s="18">
+        <v>163</v>
+      </c>
+      <c r="N11" s="18">
+        <v>375</v>
+      </c>
+      <c r="O11" s="18">
+        <v>356</v>
+      </c>
+      <c r="P11" s="18">
+        <v>381</v>
+      </c>
+      <c r="Q11" s="18">
+        <v>672</v>
+      </c>
+      <c r="R11" s="18">
+        <v>333</v>
+      </c>
+      <c r="S11" s="18">
+        <v>727</v>
+      </c>
+      <c r="T11" s="18">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="32" customFormat="1" ht="11.25">
+      <c r="A12" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="C12" s="17">
+        <v>-47</v>
+      </c>
+      <c r="D12" s="17">
+        <v>-550</v>
+      </c>
+      <c r="E12" s="17">
+        <v>-109</v>
+      </c>
+      <c r="F12" s="17">
+        <v>-323</v>
+      </c>
+      <c r="G12" s="17">
+        <v>-122</v>
+      </c>
+      <c r="H12" s="17">
+        <v>-122</v>
+      </c>
+      <c r="I12" s="17">
+        <v>-178</v>
+      </c>
+      <c r="J12" s="17">
+        <v>-201</v>
+      </c>
+      <c r="K12" s="18">
+        <v>-357</v>
+      </c>
+      <c r="L12" s="18">
+        <v>-77</v>
+      </c>
+      <c r="M12" s="18">
+        <v>-168</v>
+      </c>
+      <c r="N12" s="18">
+        <v>-221</v>
+      </c>
+      <c r="O12" s="18">
+        <v>-201</v>
+      </c>
+      <c r="P12" s="18">
+        <v>-341</v>
+      </c>
+      <c r="Q12" s="18">
+        <v>-196</v>
+      </c>
+      <c r="R12" s="18">
+        <v>-124</v>
+      </c>
+      <c r="S12" s="18">
+        <v>19</v>
+      </c>
+      <c r="T12" s="18">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="32" customFormat="1" ht="11.25">
+      <c r="A13" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="17">
+        <v>-141</v>
+      </c>
+      <c r="D13" s="17">
+        <v>72</v>
+      </c>
+      <c r="E13" s="17">
+        <v>247</v>
+      </c>
+      <c r="F13" s="17">
+        <v>276</v>
+      </c>
+      <c r="G13" s="43">
+        <v>239</v>
+      </c>
+      <c r="H13" s="17">
+        <v>314</v>
+      </c>
+      <c r="I13" s="17">
+        <v>197</v>
+      </c>
+      <c r="J13" s="17">
+        <v>95</v>
+      </c>
+      <c r="K13" s="18">
+        <v>145</v>
+      </c>
+      <c r="L13" s="18">
+        <v>226</v>
+      </c>
+      <c r="M13" s="18">
+        <v>223</v>
+      </c>
+      <c r="N13" s="18">
+        <v>-5</v>
+      </c>
+      <c r="O13" s="18">
+        <v>-95</v>
+      </c>
+      <c r="P13" s="18">
+        <v>-60</v>
+      </c>
+      <c r="Q13" s="18">
+        <v>110</v>
+      </c>
+      <c r="R13" s="18">
+        <v>41</v>
+      </c>
+      <c r="S13" s="18">
+        <v>96</v>
+      </c>
+      <c r="T13" s="18">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="32" customFormat="1" ht="11.25">
+      <c r="A14" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" s="29" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" s="17">
+        <v>1881</v>
+      </c>
+      <c r="D14" s="17">
+        <v>1276</v>
+      </c>
+      <c r="E14" s="17">
+        <v>1271</v>
+      </c>
+      <c r="F14" s="17">
+        <v>970</v>
+      </c>
+      <c r="G14" s="17">
+        <v>768</v>
+      </c>
+      <c r="H14" s="17">
+        <v>1150</v>
+      </c>
+      <c r="I14" s="17">
+        <v>1264</v>
+      </c>
+      <c r="J14" s="17">
+        <v>1568</v>
+      </c>
+      <c r="K14" s="18">
+        <v>1365</v>
+      </c>
+      <c r="L14" s="18">
+        <v>1181</v>
+      </c>
+      <c r="M14" s="18">
+        <v>771</v>
+      </c>
+      <c r="N14" s="18">
+        <v>494</v>
+      </c>
+      <c r="O14" s="18">
+        <v>970</v>
+      </c>
+      <c r="P14" s="18">
+        <v>923</v>
+      </c>
+      <c r="Q14" s="18">
+        <v>1054</v>
+      </c>
+      <c r="R14" s="18">
+        <v>812</v>
+      </c>
+      <c r="S14" s="18">
+        <v>724</v>
+      </c>
+      <c r="T14" s="18">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="32" customFormat="1" ht="11.25">
+      <c r="A15" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" s="31" t="s">
+        <v>73</v>
+      </c>
+      <c r="C15" s="19">
         <v>207</v>
       </c>
-      <c r="K10" s="19">
-[...8 lines deleted...]
-      <c r="N10" s="19">
+      <c r="D15" s="19">
+        <v>186</v>
+      </c>
+      <c r="E15" s="19">
+        <v>238</v>
+      </c>
+      <c r="F15" s="19">
+        <v>282</v>
+      </c>
+      <c r="G15" s="19">
+        <v>522</v>
+      </c>
+      <c r="H15" s="19">
+        <v>232</v>
+      </c>
+      <c r="I15" s="19">
+        <v>402</v>
+      </c>
+      <c r="J15" s="19">
+        <v>435</v>
+      </c>
+      <c r="K15" s="20">
+        <v>440</v>
+      </c>
+      <c r="L15" s="20">
+        <v>432</v>
+      </c>
+      <c r="M15" s="20">
+        <v>307</v>
+      </c>
+      <c r="N15" s="20">
         <v>100</v>
       </c>
-      <c r="O10" s="19">
-[...294 lines deleted...]
-      <c r="O15" s="21">
+      <c r="O15" s="20">
         <v>174</v>
       </c>
-      <c r="P15" s="21">
+      <c r="P15" s="20">
         <v>342</v>
       </c>
-      <c r="Q15" s="21">
+      <c r="Q15" s="20">
         <v>280</v>
       </c>
-      <c r="R15" s="21">
+      <c r="R15" s="20">
         <v>351</v>
       </c>
-      <c r="S15" s="21">
+      <c r="S15" s="20">
         <v>259</v>
+      </c>
+      <c r="T15" s="20">
+        <v>520</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>