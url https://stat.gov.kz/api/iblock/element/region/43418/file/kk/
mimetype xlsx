--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -989,85 +989,85 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="30" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="36">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="23"/>
     <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="22"/>
     <cellStyle name="Обычный 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 2 2" xfId="35"/>
@@ -1381,58 +1381,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.42578125" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="42.375" style="8" customWidth="1"/>
+    <col min="2" max="2" width="91.125" style="8" customWidth="1"/>
+    <col min="3" max="16384" width="9.125" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="3">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>18</v>
       </c>
@@ -1483,84 +1483,84 @@
       </c>
       <c r="B9" s="11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="58" t="s">
+      <c r="B12" s="47" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="25.5">
+    <row r="13" spans="1:2">
       <c r="A13" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="58" t="s">
+      <c r="B13" s="47" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="5">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="5">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>56</v>
       </c>
@@ -1573,51 +1573,51 @@
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="111.85546875" customWidth="1"/>
+    <col min="2" max="2" width="111.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="45" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="45" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="45" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="45" t="s">
         <v>40</v>
@@ -1632,167 +1632,167 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="45"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="45"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="46" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U7" sqref="U7"/>
+      <selection pane="bottomLeft" activeCell="S37" sqref="S37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="12" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="6.28515625" style="12" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.875" style="12" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.875" style="12" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.125" style="12" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.25" style="12" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.375" style="12" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.875" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.25" style="12" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="12" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="5.42578125" style="12" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="19" max="19" width="6.28515625" style="12" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.375" style="12" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.25" style="12" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="5.25" style="12" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.625" style="12" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.875" style="12" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" style="12" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.25" style="12" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.375" style="12" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.75" style="12" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="6.25" style="12" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="12" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="5.42578125" style="12" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="12"/>
+    <col min="21" max="21" width="5.375" style="12" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.875" style="12" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.25" style="12" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="5.25" style="12" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.625" style="12" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.125" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" s="14" customFormat="1" ht="31.5" customHeight="1">
       <c r="A1" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="47" t="s">
+      <c r="B1" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="C1" s="47"/>
-[...22 lines deleted...]
-      <c r="Z1" s="47"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
       <c r="AA1" s="34"/>
       <c r="AB1" s="34"/>
     </row>
     <row r="2" spans="1:28">
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
     </row>
     <row r="3" spans="1:28" s="35" customFormat="1" ht="11.25">
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="Z3" s="37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:28" s="32" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="56"/>
-      <c r="C4" s="50">
+      <c r="B4" s="57"/>
+      <c r="C4" s="51">
         <v>2025</v>
       </c>
-      <c r="D4" s="51"/>
-[...10 lines deleted...]
-      <c r="O4" s="52">
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52"/>
+      <c r="O4" s="53">
         <v>2026</v>
       </c>
-      <c r="P4" s="53"/>
-[...9 lines deleted...]
-      <c r="Z4" s="53"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="54"/>
     </row>
     <row r="5" spans="1:28" s="32" customFormat="1" ht="11.25">
-      <c r="A5" s="55"/>
-      <c r="B5" s="57"/>
+      <c r="A5" s="56"/>
+      <c r="B5" s="58"/>
       <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="38" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="38" t="s">
@@ -1823,77 +1823,77 @@
         <v>6</v>
       </c>
       <c r="T5" s="41" t="s">
         <v>7</v>
       </c>
       <c r="U5" s="41" t="s">
         <v>8</v>
       </c>
       <c r="V5" s="41" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X5" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y5" s="41" t="s">
         <v>12</v>
       </c>
       <c r="Z5" s="40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:28" s="42" customFormat="1" ht="11.25">
-      <c r="B6" s="48" t="s">
+      <c r="B6" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="49"/>
-[...22 lines deleted...]
-      <c r="Z6" s="49"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
     </row>
     <row r="7" spans="1:28" s="32" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="23">
         <v>3825</v>
       </c>
       <c r="D7" s="23">
         <v>2038</v>
       </c>
       <c r="E7" s="23">
         <v>3432</v>
       </c>
       <c r="F7" s="24">
         <v>2527</v>
       </c>
       <c r="G7" s="24">
         <v>3198</v>
       </c>
       <c r="H7" s="24">
         <v>3279</v>
@@ -1912,50 +1912,53 @@
       </c>
       <c r="M7" s="27">
         <v>1884</v>
       </c>
       <c r="N7" s="18">
         <v>1505</v>
       </c>
       <c r="O7" s="18">
         <v>1753</v>
       </c>
       <c r="P7" s="18">
         <v>2063</v>
       </c>
       <c r="Q7" s="18">
         <v>2731</v>
       </c>
       <c r="R7" s="18">
         <v>1858</v>
       </c>
       <c r="S7" s="18">
         <v>2799</v>
       </c>
       <c r="T7" s="18">
         <v>5729</v>
       </c>
+      <c r="U7" s="18">
+        <v>4471</v>
+      </c>
     </row>
     <row r="8" spans="1:28" s="32" customFormat="1" ht="11.25">
       <c r="A8" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="17">
         <v>40</v>
       </c>
       <c r="D8" s="17">
         <v>297</v>
       </c>
       <c r="E8" s="17">
         <v>62</v>
       </c>
       <c r="F8" s="17">
         <v>231</v>
       </c>
       <c r="G8" s="17">
         <v>329</v>
       </c>
       <c r="H8" s="17">
         <v>305</v>
@@ -1974,50 +1977,53 @@
       </c>
       <c r="M8" s="18">
         <v>-67</v>
       </c>
       <c r="N8" s="18">
         <v>92</v>
       </c>
       <c r="O8" s="18">
         <v>172</v>
       </c>
       <c r="P8" s="18">
         <v>323</v>
       </c>
       <c r="Q8" s="18">
         <v>352</v>
       </c>
       <c r="R8" s="18">
         <v>161</v>
       </c>
       <c r="S8" s="18">
         <v>34</v>
       </c>
       <c r="T8" s="18">
         <v>260</v>
       </c>
+      <c r="U8" s="18">
+        <v>167</v>
+      </c>
     </row>
     <row r="9" spans="1:28" s="32" customFormat="1" ht="11.25">
       <c r="A9" s="28" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="17">
         <v>1152</v>
       </c>
       <c r="D9" s="17">
         <v>775</v>
       </c>
       <c r="E9" s="17">
         <v>1308</v>
       </c>
       <c r="F9" s="17">
         <v>485</v>
       </c>
       <c r="G9" s="17">
         <v>891</v>
       </c>
       <c r="H9" s="17">
         <v>628</v>
@@ -2036,50 +2042,53 @@
       </c>
       <c r="M9" s="18">
         <v>622</v>
       </c>
       <c r="N9" s="18">
         <v>570</v>
       </c>
       <c r="O9" s="18">
         <v>454</v>
       </c>
       <c r="P9" s="18">
         <v>510</v>
       </c>
       <c r="Q9" s="18">
         <v>382</v>
       </c>
       <c r="R9" s="18">
         <v>456</v>
       </c>
       <c r="S9" s="18">
         <v>465</v>
       </c>
       <c r="T9" s="18">
         <v>1658</v>
       </c>
+      <c r="U9" s="18">
+        <v>1692</v>
+      </c>
     </row>
     <row r="10" spans="1:28" s="32" customFormat="1" ht="11.25">
       <c r="A10" s="28" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="17">
         <v>-270</v>
       </c>
       <c r="D10" s="17">
         <v>-372</v>
       </c>
       <c r="E10" s="17">
         <v>-88</v>
       </c>
       <c r="F10" s="17">
         <v>-34</v>
       </c>
       <c r="G10" s="17">
         <v>-165</v>
       </c>
       <c r="H10" s="17">
         <v>-162</v>
@@ -2098,50 +2107,53 @@
       </c>
       <c r="M10" s="18">
         <v>33</v>
       </c>
       <c r="N10" s="18">
         <v>100</v>
       </c>
       <c r="O10" s="18">
         <v>-77</v>
       </c>
       <c r="P10" s="18">
         <v>-15</v>
       </c>
       <c r="Q10" s="18">
         <v>77</v>
       </c>
       <c r="R10" s="18">
         <v>-172</v>
       </c>
       <c r="S10" s="18">
         <v>475</v>
       </c>
       <c r="T10" s="18">
         <v>564</v>
       </c>
+      <c r="U10" s="18">
+        <v>103</v>
+      </c>
     </row>
     <row r="11" spans="1:28" s="32" customFormat="1" ht="11.25">
       <c r="A11" s="28" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="17">
         <v>1003</v>
       </c>
       <c r="D11" s="17">
         <v>354</v>
       </c>
       <c r="E11" s="17">
         <v>503</v>
       </c>
       <c r="F11" s="17">
         <v>640</v>
       </c>
       <c r="G11" s="17">
         <v>736</v>
       </c>
       <c r="H11" s="17">
         <v>934</v>
@@ -2160,50 +2172,53 @@
       </c>
       <c r="M11" s="18">
         <v>163</v>
       </c>
       <c r="N11" s="18">
         <v>375</v>
       </c>
       <c r="O11" s="18">
         <v>356</v>
       </c>
       <c r="P11" s="18">
         <v>381</v>
       </c>
       <c r="Q11" s="18">
         <v>672</v>
       </c>
       <c r="R11" s="18">
         <v>333</v>
       </c>
       <c r="S11" s="18">
         <v>727</v>
       </c>
       <c r="T11" s="18">
         <v>1218</v>
       </c>
+      <c r="U11" s="18">
+        <v>700</v>
+      </c>
     </row>
     <row r="12" spans="1:28" s="32" customFormat="1" ht="11.25">
       <c r="A12" s="28" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="17">
         <v>-47</v>
       </c>
       <c r="D12" s="17">
         <v>-550</v>
       </c>
       <c r="E12" s="17">
         <v>-109</v>
       </c>
       <c r="F12" s="17">
         <v>-323</v>
       </c>
       <c r="G12" s="17">
         <v>-122</v>
       </c>
       <c r="H12" s="17">
         <v>-122</v>
@@ -2222,50 +2237,53 @@
       </c>
       <c r="M12" s="18">
         <v>-168</v>
       </c>
       <c r="N12" s="18">
         <v>-221</v>
       </c>
       <c r="O12" s="18">
         <v>-201</v>
       </c>
       <c r="P12" s="18">
         <v>-341</v>
       </c>
       <c r="Q12" s="18">
         <v>-196</v>
       </c>
       <c r="R12" s="18">
         <v>-124</v>
       </c>
       <c r="S12" s="18">
         <v>19</v>
       </c>
       <c r="T12" s="18">
         <v>-22</v>
       </c>
+      <c r="U12" s="18">
+        <v>114</v>
+      </c>
     </row>
     <row r="13" spans="1:28" s="32" customFormat="1" ht="11.25">
       <c r="A13" s="28" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="17">
         <v>-141</v>
       </c>
       <c r="D13" s="17">
         <v>72</v>
       </c>
       <c r="E13" s="17">
         <v>247</v>
       </c>
       <c r="F13" s="17">
         <v>276</v>
       </c>
       <c r="G13" s="43">
         <v>239</v>
       </c>
       <c r="H13" s="17">
         <v>314</v>
@@ -2284,50 +2302,53 @@
       </c>
       <c r="M13" s="18">
         <v>223</v>
       </c>
       <c r="N13" s="18">
         <v>-5</v>
       </c>
       <c r="O13" s="18">
         <v>-95</v>
       </c>
       <c r="P13" s="18">
         <v>-60</v>
       </c>
       <c r="Q13" s="18">
         <v>110</v>
       </c>
       <c r="R13" s="18">
         <v>41</v>
       </c>
       <c r="S13" s="18">
         <v>96</v>
       </c>
       <c r="T13" s="18">
         <v>436</v>
       </c>
+      <c r="U13" s="18">
+        <v>295</v>
+      </c>
     </row>
     <row r="14" spans="1:28" s="32" customFormat="1" ht="11.25">
       <c r="A14" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="17">
         <v>1881</v>
       </c>
       <c r="D14" s="17">
         <v>1276</v>
       </c>
       <c r="E14" s="17">
         <v>1271</v>
       </c>
       <c r="F14" s="17">
         <v>970</v>
       </c>
       <c r="G14" s="17">
         <v>768</v>
       </c>
       <c r="H14" s="17">
         <v>1150</v>
@@ -2346,50 +2367,53 @@
       </c>
       <c r="M14" s="18">
         <v>771</v>
       </c>
       <c r="N14" s="18">
         <v>494</v>
       </c>
       <c r="O14" s="18">
         <v>970</v>
       </c>
       <c r="P14" s="18">
         <v>923</v>
       </c>
       <c r="Q14" s="18">
         <v>1054</v>
       </c>
       <c r="R14" s="18">
         <v>812</v>
       </c>
       <c r="S14" s="18">
         <v>724</v>
       </c>
       <c r="T14" s="18">
         <v>1095</v>
       </c>
+      <c r="U14" s="18">
+        <v>1049</v>
+      </c>
     </row>
     <row r="15" spans="1:28" s="32" customFormat="1" ht="11.25">
       <c r="A15" s="30" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="19">
         <v>207</v>
       </c>
       <c r="D15" s="19">
         <v>186</v>
       </c>
       <c r="E15" s="19">
         <v>238</v>
       </c>
       <c r="F15" s="19">
         <v>282</v>
       </c>
       <c r="G15" s="19">
         <v>522</v>
       </c>
       <c r="H15" s="19">
         <v>232</v>
@@ -2407,50 +2431,53 @@
         <v>432</v>
       </c>
       <c r="M15" s="20">
         <v>307</v>
       </c>
       <c r="N15" s="20">
         <v>100</v>
       </c>
       <c r="O15" s="20">
         <v>174</v>
       </c>
       <c r="P15" s="20">
         <v>342</v>
       </c>
       <c r="Q15" s="20">
         <v>280</v>
       </c>
       <c r="R15" s="20">
         <v>351</v>
       </c>
       <c r="S15" s="20">
         <v>259</v>
       </c>
       <c r="T15" s="20">
         <v>520</v>
+      </c>
+      <c r="U15" s="20">
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>