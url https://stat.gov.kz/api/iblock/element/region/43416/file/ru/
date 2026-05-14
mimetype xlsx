--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -535,111 +535,111 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -922,984 +922,1010 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B38" sqref="B38"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="91.42578125" style="4" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="39">
+      <c r="B1" s="31">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="40" t="s">
+      <c r="B2" s="32" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="40" t="s">
+      <c r="B3" s="32" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="38" t="s">
+      <c r="A4" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="40" t="s">
+      <c r="B4" s="32" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="38" t="s">
+      <c r="A5" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="40" t="s">
+      <c r="B5" s="32" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="40" t="s">
+      <c r="B6" s="32" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="40" t="s">
+      <c r="B7" s="32" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="38" t="s">
+      <c r="A8" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="41" t="s">
+      <c r="B8" s="33" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="38" t="s">
+      <c r="A9" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="41" t="s">
+      <c r="B9" s="33" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="38" t="s">
+      <c r="A10" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="41" t="s">
+      <c r="B10" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="30" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="42" t="s">
+      <c r="B11" s="34" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="38" t="s">
+      <c r="A12" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="43" t="s">
+      <c r="B12" s="35" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="44" t="s">
+      <c r="B13" s="36" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="43" t="s">
+      <c r="B14" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="38" t="s">
+      <c r="A15" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="45">
-        <v>46122</v>
+      <c r="B15" s="37">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="38" t="s">
+      <c r="A16" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="45">
-        <v>46154</v>
+      <c r="B16" s="37">
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="38" t="s">
+      <c r="A17" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="46" t="s">
+      <c r="B17" s="38" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="38" t="s">
+      <c r="A18" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="B18" s="46" t="s">
+      <c r="B18" s="38" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="38" t="s">
+      <c r="A19" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="B19" s="47" t="s">
+      <c r="B19" s="39" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="38" t="s">
+      <c r="A20" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="48" t="s">
+      <c r="B20" s="40" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="4"/>
     <col min="2" max="2" width="114" style="4" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="35" t="s">
+      <c r="B5" s="27" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="35" t="s">
+      <c r="B6" s="27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="35" t="s">
+      <c r="B7" s="27" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="35" t="s">
+      <c r="B8" s="27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="35" t="s">
+      <c r="B9" s="27" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="35"/>
+      <c r="B10" s="27"/>
     </row>
     <row r="11" spans="2:2" ht="57.75" customHeight="1">
-      <c r="B11" s="36" t="s">
+      <c r="B11" s="28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="35"/>
+      <c r="B12" s="27"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="35"/>
+      <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="29" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Y24"/>
+  <dimension ref="A1:Y23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5:B6"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" s="4" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A2" s="13" t="s">
+    <row r="1" spans="1:25" s="4" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="30" t="s">
+      <c r="B1" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="C2" s="30"/>
-[...33 lines deleted...]
-      <c r="Y4" s="16" t="s">
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+    </row>
+    <row r="2" spans="1:25" s="4" customFormat="1" ht="12.75">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+    </row>
+    <row r="3" spans="1:25" s="14" customFormat="1" ht="11.25">
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="G3" s="16"/>
+      <c r="Y3" s="16" t="s">
         <v>11</v>
       </c>
     </row>
+    <row r="4" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A4" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="41">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41"/>
+      <c r="O4" s="43">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+    </row>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="31" t="s">
-[...34 lines deleted...]
-      <c r="C6" s="17" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="48"/>
+      <c r="C5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="17" t="s">
+      <c r="D5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="17" t="s">
+      <c r="E5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="17" t="s">
+      <c r="F5" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="G6" s="17" t="s">
+      <c r="G5" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="H6" s="17" t="s">
+      <c r="H5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="17" t="s">
+      <c r="I5" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="J6" s="17" t="s">
+      <c r="J5" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="K6" s="17" t="s">
+      <c r="K5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="17" t="s">
+      <c r="L5" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="M6" s="17" t="s">
+      <c r="M5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="N6" s="18" t="s">
+      <c r="N5" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="O6" s="17" t="s">
+      <c r="O5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="P6" s="17" t="s">
+      <c r="P5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="Q6" s="17" t="s">
+      <c r="Q5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="R6" s="17" t="s">
+      <c r="R5" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="S6" s="17" t="s">
+      <c r="S5" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="T6" s="17" t="s">
+      <c r="T5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="U6" s="17" t="s">
+      <c r="U5" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="V6" s="17" t="s">
+      <c r="V5" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="W6" s="17" t="s">
+      <c r="W5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="X6" s="17" t="s">
+      <c r="X5" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="Y6" s="17" t="s">
+      <c r="Y5" s="17" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="7" spans="1:25" s="19" customFormat="1" ht="11.25">
-      <c r="B7" s="28" t="s">
+    <row r="6" spans="1:25" s="19" customFormat="1" ht="11.25">
+      <c r="B6" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="28"/>
-[...18 lines deleted...]
-      <c r="W7" s="20"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="W6" s="20"/>
+    </row>
+    <row r="7" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="10">
+        <v>3825</v>
+      </c>
+      <c r="D7" s="10">
+        <v>2038</v>
+      </c>
+      <c r="E7" s="10">
+        <v>3432</v>
+      </c>
+      <c r="F7" s="23">
+        <v>2527</v>
+      </c>
+      <c r="G7" s="24">
+        <v>3198</v>
+      </c>
+      <c r="H7" s="25">
+        <v>3279</v>
+      </c>
+      <c r="I7" s="25">
+        <v>3510</v>
+      </c>
+      <c r="J7" s="25">
+        <v>5225</v>
+      </c>
+      <c r="K7" s="26">
+        <v>2759</v>
+      </c>
+      <c r="L7" s="24">
+        <v>3255</v>
+      </c>
+      <c r="M7" s="24">
+        <v>1884</v>
+      </c>
+      <c r="N7" s="10">
+        <v>1505</v>
+      </c>
+      <c r="O7" s="10">
+        <v>1753</v>
+      </c>
+      <c r="P7" s="10">
+        <v>2063</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>2731</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A8" s="21" t="s">
-[...36 lines deleted...]
-        <v>1884</v>
+      <c r="A8" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C8" s="9">
+        <v>40</v>
+      </c>
+      <c r="D8" s="9">
+        <v>297</v>
+      </c>
+      <c r="E8" s="9">
+        <v>62</v>
+      </c>
+      <c r="F8" s="9">
+        <v>231</v>
+      </c>
+      <c r="G8" s="9">
+        <v>329</v>
+      </c>
+      <c r="H8" s="9">
+        <v>305</v>
+      </c>
+      <c r="I8" s="9">
+        <v>267</v>
+      </c>
+      <c r="J8" s="9">
+        <v>266</v>
+      </c>
+      <c r="K8" s="10">
+        <v>262</v>
+      </c>
+      <c r="L8" s="10">
+        <v>-48</v>
+      </c>
+      <c r="M8" s="10">
+        <v>-67</v>
       </c>
       <c r="N8" s="10">
-        <v>1505</v>
+        <v>92</v>
       </c>
       <c r="O8" s="10">
-        <v>1753</v>
+        <v>172</v>
       </c>
       <c r="P8" s="10">
-        <v>2063</v>
-      </c>
+        <v>323</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>352</v>
+      </c>
+      <c r="R8" s="23"/>
+      <c r="S8" s="24"/>
+      <c r="T8" s="25"/>
+      <c r="U8" s="25"/>
+      <c r="V8" s="25"/>
+      <c r="W8" s="26"/>
+      <c r="X8" s="24"/>
+      <c r="Y8" s="24"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C9" s="9">
-        <v>40</v>
+        <v>1152</v>
       </c>
       <c r="D9" s="9">
-        <v>297</v>
+        <v>775</v>
       </c>
       <c r="E9" s="9">
-        <v>62</v>
+        <v>1308</v>
       </c>
       <c r="F9" s="9">
-        <v>231</v>
+        <v>485</v>
       </c>
       <c r="G9" s="9">
-        <v>329</v>
+        <v>891</v>
       </c>
       <c r="H9" s="9">
-        <v>305</v>
+        <v>628</v>
       </c>
       <c r="I9" s="9">
-        <v>267</v>
+        <v>674</v>
       </c>
       <c r="J9" s="9">
-        <v>266</v>
+        <v>1391</v>
       </c>
       <c r="K9" s="10">
-        <v>262</v>
+        <v>509</v>
       </c>
       <c r="L9" s="10">
-        <v>-48</v>
+        <v>616</v>
       </c>
       <c r="M9" s="10">
-        <v>-67</v>
+        <v>622</v>
       </c>
       <c r="N9" s="10">
-        <v>92</v>
+        <v>570</v>
       </c>
       <c r="O9" s="10">
-        <v>172</v>
+        <v>454</v>
       </c>
       <c r="P9" s="10">
-        <v>323</v>
-[...4 lines deleted...]
-      <c r="T9" s="25"/>
+        <v>510</v>
+      </c>
+      <c r="Q9" s="10">
+        <v>382</v>
+      </c>
       <c r="U9" s="25"/>
-      <c r="V9" s="25"/>
-[...2 lines deleted...]
-      <c r="Y9" s="24"/>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C10" s="9">
-        <v>1152</v>
+        <v>-270</v>
       </c>
       <c r="D10" s="9">
-        <v>775</v>
+        <v>-372</v>
       </c>
       <c r="E10" s="9">
-        <v>1308</v>
+        <v>-88</v>
       </c>
       <c r="F10" s="9">
-        <v>485</v>
+        <v>-34</v>
       </c>
       <c r="G10" s="9">
-        <v>891</v>
+        <v>-165</v>
       </c>
       <c r="H10" s="9">
-        <v>628</v>
+        <v>-162</v>
       </c>
       <c r="I10" s="9">
-        <v>674</v>
+        <v>1</v>
       </c>
       <c r="J10" s="9">
-        <v>1391</v>
+        <v>207</v>
       </c>
       <c r="K10" s="10">
-        <v>509</v>
+        <v>-11</v>
       </c>
       <c r="L10" s="10">
-        <v>616</v>
+        <v>333</v>
       </c>
       <c r="M10" s="10">
-        <v>622</v>
+        <v>33</v>
       </c>
       <c r="N10" s="10">
-        <v>570</v>
+        <v>100</v>
       </c>
       <c r="O10" s="10">
-        <v>454</v>
+        <v>-77</v>
       </c>
       <c r="P10" s="10">
-        <v>510</v>
+        <v>-15</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>77</v>
       </c>
       <c r="U10" s="25"/>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C11" s="9">
-        <v>-270</v>
+        <v>1003</v>
       </c>
       <c r="D11" s="9">
-        <v>-372</v>
+        <v>354</v>
       </c>
       <c r="E11" s="9">
-        <v>-88</v>
+        <v>503</v>
       </c>
       <c r="F11" s="9">
-        <v>-34</v>
+        <v>640</v>
       </c>
       <c r="G11" s="9">
-        <v>-165</v>
+        <v>736</v>
       </c>
       <c r="H11" s="9">
-        <v>-162</v>
+        <v>934</v>
       </c>
       <c r="I11" s="9">
-        <v>1</v>
+        <v>883</v>
       </c>
       <c r="J11" s="9">
-        <v>207</v>
+        <v>1464</v>
       </c>
       <c r="K11" s="10">
-        <v>-11</v>
+        <v>406</v>
       </c>
       <c r="L11" s="10">
-        <v>333</v>
+        <v>592</v>
       </c>
       <c r="M11" s="10">
-        <v>33</v>
+        <v>163</v>
       </c>
       <c r="N11" s="10">
-        <v>100</v>
+        <v>375</v>
       </c>
       <c r="O11" s="10">
-        <v>-77</v>
+        <v>356</v>
       </c>
       <c r="P11" s="10">
-        <v>-15</v>
-[...1 lines deleted...]
-      <c r="U11" s="25"/>
+        <v>381</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>672</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C12" s="9">
-        <v>1003</v>
+        <v>-47</v>
       </c>
       <c r="D12" s="9">
-        <v>354</v>
+        <v>-550</v>
       </c>
       <c r="E12" s="9">
-        <v>503</v>
+        <v>-109</v>
       </c>
       <c r="F12" s="9">
-        <v>640</v>
+        <v>-323</v>
       </c>
       <c r="G12" s="9">
-        <v>736</v>
+        <v>-122</v>
       </c>
       <c r="H12" s="9">
-        <v>934</v>
+        <v>-122</v>
       </c>
       <c r="I12" s="9">
-        <v>883</v>
+        <v>-178</v>
       </c>
       <c r="J12" s="9">
-        <v>1464</v>
+        <v>-201</v>
       </c>
       <c r="K12" s="10">
-        <v>406</v>
+        <v>-357</v>
       </c>
       <c r="L12" s="10">
-        <v>592</v>
+        <v>-77</v>
       </c>
       <c r="M12" s="10">
-        <v>163</v>
+        <v>-168</v>
       </c>
       <c r="N12" s="10">
-        <v>375</v>
+        <v>-221</v>
       </c>
       <c r="O12" s="10">
-        <v>356</v>
+        <v>-201</v>
       </c>
       <c r="P12" s="10">
-        <v>381</v>
+        <v>-341</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>-196</v>
       </c>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C13" s="9">
-        <v>-47</v>
+        <v>-141</v>
       </c>
       <c r="D13" s="9">
-        <v>-550</v>
+        <v>72</v>
       </c>
       <c r="E13" s="9">
-        <v>-109</v>
+        <v>247</v>
       </c>
       <c r="F13" s="9">
-        <v>-323</v>
+        <v>276</v>
       </c>
       <c r="G13" s="9">
-        <v>-122</v>
+        <v>239</v>
       </c>
       <c r="H13" s="9">
-        <v>-122</v>
+        <v>314</v>
       </c>
       <c r="I13" s="9">
-        <v>-178</v>
+        <v>197</v>
       </c>
       <c r="J13" s="9">
-        <v>-201</v>
+        <v>95</v>
       </c>
       <c r="K13" s="10">
-        <v>-357</v>
+        <v>145</v>
       </c>
       <c r="L13" s="10">
-        <v>-77</v>
+        <v>226</v>
       </c>
       <c r="M13" s="10">
-        <v>-168</v>
+        <v>223</v>
       </c>
       <c r="N13" s="10">
-        <v>-221</v>
+        <v>-5</v>
       </c>
       <c r="O13" s="10">
-        <v>-201</v>
+        <v>-95</v>
       </c>
       <c r="P13" s="10">
-        <v>-341</v>
+        <v>-60</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C14" s="9">
-        <v>-141</v>
+        <v>1881</v>
       </c>
       <c r="D14" s="9">
-        <v>72</v>
+        <v>1276</v>
       </c>
       <c r="E14" s="9">
-        <v>247</v>
+        <v>1271</v>
       </c>
       <c r="F14" s="9">
-        <v>276</v>
+        <v>970</v>
       </c>
       <c r="G14" s="9">
-        <v>239</v>
+        <v>768</v>
       </c>
       <c r="H14" s="9">
-        <v>314</v>
+        <v>1150</v>
       </c>
       <c r="I14" s="9">
-        <v>197</v>
+        <v>1264</v>
       </c>
       <c r="J14" s="9">
-        <v>95</v>
+        <v>1568</v>
       </c>
       <c r="K14" s="10">
-        <v>145</v>
+        <v>1365</v>
       </c>
       <c r="L14" s="10">
-        <v>226</v>
+        <v>1181</v>
       </c>
       <c r="M14" s="10">
-        <v>223</v>
+        <v>771</v>
       </c>
       <c r="N14" s="10">
-        <v>-5</v>
+        <v>494</v>
       </c>
       <c r="O14" s="10">
-        <v>-95</v>
+        <v>970</v>
       </c>
       <c r="P14" s="10">
-        <v>-60</v>
+        <v>923</v>
+      </c>
+      <c r="Q14" s="10">
+        <v>1054</v>
       </c>
     </row>
     <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A15" s="5" t="s">
-[...49 lines deleted...]
-      <c r="A16" s="7" t="s">
+      <c r="A15" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="B16" s="8" t="s">
+      <c r="B15" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C15" s="11">
         <v>207</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D15" s="11">
         <v>186</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E15" s="11">
         <v>238</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F15" s="11">
         <v>282</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G15" s="11">
         <v>522</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H15" s="11">
         <v>232</v>
       </c>
-      <c r="I16" s="11">
+      <c r="I15" s="11">
         <v>402</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J15" s="11">
         <v>435</v>
       </c>
-      <c r="K16" s="12">
+      <c r="K15" s="12">
         <v>440</v>
       </c>
-      <c r="L16" s="12">
+      <c r="L15" s="12">
         <v>432</v>
       </c>
-      <c r="M16" s="12">
+      <c r="M15" s="12">
         <v>307</v>
       </c>
-      <c r="N16" s="12">
+      <c r="N15" s="12">
         <v>100</v>
       </c>
-      <c r="O16" s="12">
+      <c r="O15" s="12">
         <v>174</v>
       </c>
-      <c r="P16" s="12">
+      <c r="P15" s="12">
         <v>342</v>
       </c>
-    </row>
+      <c r="Q15" s="12">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" s="4" customFormat="1" ht="12.75"/>
     <row r="17" s="4" customFormat="1" ht="12.75"/>
     <row r="18" s="4" customFormat="1" ht="12.75"/>
     <row r="19" s="4" customFormat="1" ht="12.75"/>
     <row r="20" s="4" customFormat="1" ht="12.75"/>
     <row r="21" s="4" customFormat="1" ht="12.75"/>
     <row r="22" s="4" customFormat="1" ht="12.75"/>
     <row r="23" s="4" customFormat="1" ht="12.75"/>
-    <row r="24" s="4" customFormat="1" ht="12.75"/>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="C5:N5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="B6:U6"/>
+    <mergeCell ref="O4:Y4"/>
+    <mergeCell ref="B1:Y1"/>
+    <mergeCell ref="A4:B5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>