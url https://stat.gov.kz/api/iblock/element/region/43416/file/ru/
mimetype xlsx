--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1049,59 +1049,59 @@
       <c r="B12" s="35" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="37">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="37">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>58</v>
       </c>
@@ -1174,51 +1174,51 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="27"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="29" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:XFD1"/>
+      <selection pane="bottomLeft" activeCell="E30" sqref="E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
@@ -1432,50 +1432,53 @@
       </c>
       <c r="J7" s="25">
         <v>5225</v>
       </c>
       <c r="K7" s="26">
         <v>2759</v>
       </c>
       <c r="L7" s="24">
         <v>3255</v>
       </c>
       <c r="M7" s="24">
         <v>1884</v>
       </c>
       <c r="N7" s="10">
         <v>1505</v>
       </c>
       <c r="O7" s="10">
         <v>1753</v>
       </c>
       <c r="P7" s="10">
         <v>2063</v>
       </c>
       <c r="Q7" s="10">
         <v>2731</v>
       </c>
+      <c r="R7" s="10">
+        <v>1858</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="9">
         <v>40</v>
       </c>
       <c r="D8" s="9">
         <v>297</v>
       </c>
       <c r="E8" s="9">
         <v>62</v>
       </c>
       <c r="F8" s="9">
         <v>231</v>
       </c>
       <c r="G8" s="9">
         <v>329</v>
       </c>
       <c r="H8" s="9">
         <v>305</v>
@@ -1485,51 +1488,53 @@
       </c>
       <c r="J8" s="9">
         <v>266</v>
       </c>
       <c r="K8" s="10">
         <v>262</v>
       </c>
       <c r="L8" s="10">
         <v>-48</v>
       </c>
       <c r="M8" s="10">
         <v>-67</v>
       </c>
       <c r="N8" s="10">
         <v>92</v>
       </c>
       <c r="O8" s="10">
         <v>172</v>
       </c>
       <c r="P8" s="10">
         <v>323</v>
       </c>
       <c r="Q8" s="10">
         <v>352</v>
       </c>
-      <c r="R8" s="23"/>
+      <c r="R8" s="10">
+        <v>161</v>
+      </c>
       <c r="S8" s="24"/>
       <c r="T8" s="25"/>
       <c r="U8" s="25"/>
       <c r="V8" s="25"/>
       <c r="W8" s="26"/>
       <c r="X8" s="24"/>
       <c r="Y8" s="24"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="9">
         <v>1152</v>
       </c>
       <c r="D9" s="9">
         <v>775</v>
       </c>
       <c r="E9" s="9">
         <v>1308</v>
       </c>
       <c r="F9" s="9">
@@ -1546,50 +1551,53 @@
       </c>
       <c r="J9" s="9">
         <v>1391</v>
       </c>
       <c r="K9" s="10">
         <v>509</v>
       </c>
       <c r="L9" s="10">
         <v>616</v>
       </c>
       <c r="M9" s="10">
         <v>622</v>
       </c>
       <c r="N9" s="10">
         <v>570</v>
       </c>
       <c r="O9" s="10">
         <v>454</v>
       </c>
       <c r="P9" s="10">
         <v>510</v>
       </c>
       <c r="Q9" s="10">
         <v>382</v>
       </c>
+      <c r="R9" s="10">
+        <v>456</v>
+      </c>
       <c r="U9" s="25"/>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="9">
         <v>-270</v>
       </c>
       <c r="D10" s="9">
         <v>-372</v>
       </c>
       <c r="E10" s="9">
         <v>-88</v>
       </c>
       <c r="F10" s="9">
         <v>-34</v>
       </c>
       <c r="G10" s="9">
         <v>-165</v>
       </c>
       <c r="H10" s="9">
@@ -1600,50 +1608,53 @@
       </c>
       <c r="J10" s="9">
         <v>207</v>
       </c>
       <c r="K10" s="10">
         <v>-11</v>
       </c>
       <c r="L10" s="10">
         <v>333</v>
       </c>
       <c r="M10" s="10">
         <v>33</v>
       </c>
       <c r="N10" s="10">
         <v>100</v>
       </c>
       <c r="O10" s="10">
         <v>-77</v>
       </c>
       <c r="P10" s="10">
         <v>-15</v>
       </c>
       <c r="Q10" s="10">
         <v>77</v>
       </c>
+      <c r="R10" s="10">
+        <v>-172</v>
+      </c>
       <c r="U10" s="25"/>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="9">
         <v>1003</v>
       </c>
       <c r="D11" s="9">
         <v>354</v>
       </c>
       <c r="E11" s="9">
         <v>503</v>
       </c>
       <c r="F11" s="9">
         <v>640</v>
       </c>
       <c r="G11" s="9">
         <v>736</v>
       </c>
       <c r="H11" s="9">
@@ -1654,50 +1665,53 @@
       </c>
       <c r="J11" s="9">
         <v>1464</v>
       </c>
       <c r="K11" s="10">
         <v>406</v>
       </c>
       <c r="L11" s="10">
         <v>592</v>
       </c>
       <c r="M11" s="10">
         <v>163</v>
       </c>
       <c r="N11" s="10">
         <v>375</v>
       </c>
       <c r="O11" s="10">
         <v>356</v>
       </c>
       <c r="P11" s="10">
         <v>381</v>
       </c>
       <c r="Q11" s="10">
         <v>672</v>
       </c>
+      <c r="R11" s="10">
+        <v>333</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="9">
         <v>-47</v>
       </c>
       <c r="D12" s="9">
         <v>-550</v>
       </c>
       <c r="E12" s="9">
         <v>-109</v>
       </c>
       <c r="F12" s="9">
         <v>-323</v>
       </c>
       <c r="G12" s="9">
         <v>-122</v>
       </c>
       <c r="H12" s="9">
         <v>-122</v>
@@ -1707,50 +1721,53 @@
       </c>
       <c r="J12" s="9">
         <v>-201</v>
       </c>
       <c r="K12" s="10">
         <v>-357</v>
       </c>
       <c r="L12" s="10">
         <v>-77</v>
       </c>
       <c r="M12" s="10">
         <v>-168</v>
       </c>
       <c r="N12" s="10">
         <v>-221</v>
       </c>
       <c r="O12" s="10">
         <v>-201</v>
       </c>
       <c r="P12" s="10">
         <v>-341</v>
       </c>
       <c r="Q12" s="10">
         <v>-196</v>
       </c>
+      <c r="R12" s="10">
+        <v>-124</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="9">
         <v>-141</v>
       </c>
       <c r="D13" s="9">
         <v>72</v>
       </c>
       <c r="E13" s="9">
         <v>247</v>
       </c>
       <c r="F13" s="9">
         <v>276</v>
       </c>
       <c r="G13" s="9">
         <v>239</v>
       </c>
       <c r="H13" s="9">
         <v>314</v>
@@ -1760,50 +1777,53 @@
       </c>
       <c r="J13" s="9">
         <v>95</v>
       </c>
       <c r="K13" s="10">
         <v>145</v>
       </c>
       <c r="L13" s="10">
         <v>226</v>
       </c>
       <c r="M13" s="10">
         <v>223</v>
       </c>
       <c r="N13" s="10">
         <v>-5</v>
       </c>
       <c r="O13" s="10">
         <v>-95</v>
       </c>
       <c r="P13" s="10">
         <v>-60</v>
       </c>
       <c r="Q13" s="10">
         <v>110</v>
       </c>
+      <c r="R13" s="10">
+        <v>41</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="9">
         <v>1881</v>
       </c>
       <c r="D14" s="9">
         <v>1276</v>
       </c>
       <c r="E14" s="9">
         <v>1271</v>
       </c>
       <c r="F14" s="9">
         <v>970</v>
       </c>
       <c r="G14" s="9">
         <v>768</v>
       </c>
       <c r="H14" s="9">
         <v>1150</v>
@@ -1813,50 +1833,53 @@
       </c>
       <c r="J14" s="9">
         <v>1568</v>
       </c>
       <c r="K14" s="10">
         <v>1365</v>
       </c>
       <c r="L14" s="10">
         <v>1181</v>
       </c>
       <c r="M14" s="10">
         <v>771</v>
       </c>
       <c r="N14" s="10">
         <v>494</v>
       </c>
       <c r="O14" s="10">
         <v>970</v>
       </c>
       <c r="P14" s="10">
         <v>923</v>
       </c>
       <c r="Q14" s="10">
         <v>1054</v>
       </c>
+      <c r="R14" s="10">
+        <v>812</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="11">
         <v>207</v>
       </c>
       <c r="D15" s="11">
         <v>186</v>
       </c>
       <c r="E15" s="11">
         <v>238</v>
       </c>
       <c r="F15" s="11">
         <v>282</v>
       </c>
       <c r="G15" s="11">
         <v>522</v>
       </c>
       <c r="H15" s="11">
         <v>232</v>
@@ -1865,50 +1888,53 @@
         <v>402</v>
       </c>
       <c r="J15" s="11">
         <v>435</v>
       </c>
       <c r="K15" s="12">
         <v>440</v>
       </c>
       <c r="L15" s="12">
         <v>432</v>
       </c>
       <c r="M15" s="12">
         <v>307</v>
       </c>
       <c r="N15" s="12">
         <v>100</v>
       </c>
       <c r="O15" s="12">
         <v>174</v>
       </c>
       <c r="P15" s="12">
         <v>342</v>
       </c>
       <c r="Q15" s="12">
         <v>280</v>
+      </c>
+      <c r="R15" s="12">
+        <v>351</v>
       </c>
     </row>
     <row r="16" spans="1:25" s="4" customFormat="1" ht="12.75"/>
     <row r="17" s="4" customFormat="1" ht="12.75"/>
     <row r="18" s="4" customFormat="1" ht="12.75"/>
     <row r="19" s="4" customFormat="1" ht="12.75"/>
     <row r="20" s="4" customFormat="1" ht="12.75"/>
     <row r="21" s="4" customFormat="1" ht="12.75"/>
     <row r="22" s="4" customFormat="1" ht="12.75"/>
     <row r="23" s="4" customFormat="1" ht="12.75"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="B1:Y1"/>
     <mergeCell ref="A4:B5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>