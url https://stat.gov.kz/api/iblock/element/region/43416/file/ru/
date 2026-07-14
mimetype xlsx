--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1049,59 +1049,59 @@
       <c r="B12" s="35" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="37">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="37">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>58</v>
       </c>
@@ -1174,72 +1174,72 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="27"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="29" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E30" sqref="E30"/>
+      <selection pane="bottomLeft" activeCell="U32" sqref="U32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.85546875" style="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="4" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="44" t="s">
         <v>45</v>
       </c>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
@@ -1435,50 +1435,53 @@
       </c>
       <c r="K7" s="26">
         <v>2759</v>
       </c>
       <c r="L7" s="24">
         <v>3255</v>
       </c>
       <c r="M7" s="24">
         <v>1884</v>
       </c>
       <c r="N7" s="10">
         <v>1505</v>
       </c>
       <c r="O7" s="10">
         <v>1753</v>
       </c>
       <c r="P7" s="10">
         <v>2063</v>
       </c>
       <c r="Q7" s="10">
         <v>2731</v>
       </c>
       <c r="R7" s="10">
         <v>1858</v>
       </c>
+      <c r="S7" s="10">
+        <v>2799</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="9">
         <v>40</v>
       </c>
       <c r="D8" s="9">
         <v>297</v>
       </c>
       <c r="E8" s="9">
         <v>62</v>
       </c>
       <c r="F8" s="9">
         <v>231</v>
       </c>
       <c r="G8" s="9">
         <v>329</v>
       </c>
       <c r="H8" s="9">
         <v>305</v>
@@ -1491,51 +1494,53 @@
       </c>
       <c r="K8" s="10">
         <v>262</v>
       </c>
       <c r="L8" s="10">
         <v>-48</v>
       </c>
       <c r="M8" s="10">
         <v>-67</v>
       </c>
       <c r="N8" s="10">
         <v>92</v>
       </c>
       <c r="O8" s="10">
         <v>172</v>
       </c>
       <c r="P8" s="10">
         <v>323</v>
       </c>
       <c r="Q8" s="10">
         <v>352</v>
       </c>
       <c r="R8" s="10">
         <v>161</v>
       </c>
-      <c r="S8" s="24"/>
+      <c r="S8" s="10">
+        <v>34</v>
+      </c>
       <c r="T8" s="25"/>
       <c r="U8" s="25"/>
       <c r="V8" s="25"/>
       <c r="W8" s="26"/>
       <c r="X8" s="24"/>
       <c r="Y8" s="24"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="9">
         <v>1152</v>
       </c>
       <c r="D9" s="9">
         <v>775</v>
       </c>
       <c r="E9" s="9">
         <v>1308</v>
       </c>
       <c r="F9" s="9">
         <v>485</v>
@@ -1554,50 +1559,53 @@
       </c>
       <c r="K9" s="10">
         <v>509</v>
       </c>
       <c r="L9" s="10">
         <v>616</v>
       </c>
       <c r="M9" s="10">
         <v>622</v>
       </c>
       <c r="N9" s="10">
         <v>570</v>
       </c>
       <c r="O9" s="10">
         <v>454</v>
       </c>
       <c r="P9" s="10">
         <v>510</v>
       </c>
       <c r="Q9" s="10">
         <v>382</v>
       </c>
       <c r="R9" s="10">
         <v>456</v>
       </c>
+      <c r="S9" s="10">
+        <v>465</v>
+      </c>
       <c r="U9" s="25"/>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="9">
         <v>-270</v>
       </c>
       <c r="D10" s="9">
         <v>-372</v>
       </c>
       <c r="E10" s="9">
         <v>-88</v>
       </c>
       <c r="F10" s="9">
         <v>-34</v>
       </c>
       <c r="G10" s="9">
         <v>-165</v>
       </c>
       <c r="H10" s="9">
@@ -1611,50 +1619,53 @@
       </c>
       <c r="K10" s="10">
         <v>-11</v>
       </c>
       <c r="L10" s="10">
         <v>333</v>
       </c>
       <c r="M10" s="10">
         <v>33</v>
       </c>
       <c r="N10" s="10">
         <v>100</v>
       </c>
       <c r="O10" s="10">
         <v>-77</v>
       </c>
       <c r="P10" s="10">
         <v>-15</v>
       </c>
       <c r="Q10" s="10">
         <v>77</v>
       </c>
       <c r="R10" s="10">
         <v>-172</v>
       </c>
+      <c r="S10" s="10">
+        <v>475</v>
+      </c>
       <c r="U10" s="25"/>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="9">
         <v>1003</v>
       </c>
       <c r="D11" s="9">
         <v>354</v>
       </c>
       <c r="E11" s="9">
         <v>503</v>
       </c>
       <c r="F11" s="9">
         <v>640</v>
       </c>
       <c r="G11" s="9">
         <v>736</v>
       </c>
       <c r="H11" s="9">
@@ -1668,50 +1679,53 @@
       </c>
       <c r="K11" s="10">
         <v>406</v>
       </c>
       <c r="L11" s="10">
         <v>592</v>
       </c>
       <c r="M11" s="10">
         <v>163</v>
       </c>
       <c r="N11" s="10">
         <v>375</v>
       </c>
       <c r="O11" s="10">
         <v>356</v>
       </c>
       <c r="P11" s="10">
         <v>381</v>
       </c>
       <c r="Q11" s="10">
         <v>672</v>
       </c>
       <c r="R11" s="10">
         <v>333</v>
       </c>
+      <c r="S11" s="10">
+        <v>727</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="9">
         <v>-47</v>
       </c>
       <c r="D12" s="9">
         <v>-550</v>
       </c>
       <c r="E12" s="9">
         <v>-109</v>
       </c>
       <c r="F12" s="9">
         <v>-323</v>
       </c>
       <c r="G12" s="9">
         <v>-122</v>
       </c>
       <c r="H12" s="9">
         <v>-122</v>
@@ -1724,50 +1738,53 @@
       </c>
       <c r="K12" s="10">
         <v>-357</v>
       </c>
       <c r="L12" s="10">
         <v>-77</v>
       </c>
       <c r="M12" s="10">
         <v>-168</v>
       </c>
       <c r="N12" s="10">
         <v>-221</v>
       </c>
       <c r="O12" s="10">
         <v>-201</v>
       </c>
       <c r="P12" s="10">
         <v>-341</v>
       </c>
       <c r="Q12" s="10">
         <v>-196</v>
       </c>
       <c r="R12" s="10">
         <v>-124</v>
       </c>
+      <c r="S12" s="10">
+        <v>19</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="9">
         <v>-141</v>
       </c>
       <c r="D13" s="9">
         <v>72</v>
       </c>
       <c r="E13" s="9">
         <v>247</v>
       </c>
       <c r="F13" s="9">
         <v>276</v>
       </c>
       <c r="G13" s="9">
         <v>239</v>
       </c>
       <c r="H13" s="9">
         <v>314</v>
@@ -1780,50 +1797,53 @@
       </c>
       <c r="K13" s="10">
         <v>145</v>
       </c>
       <c r="L13" s="10">
         <v>226</v>
       </c>
       <c r="M13" s="10">
         <v>223</v>
       </c>
       <c r="N13" s="10">
         <v>-5</v>
       </c>
       <c r="O13" s="10">
         <v>-95</v>
       </c>
       <c r="P13" s="10">
         <v>-60</v>
       </c>
       <c r="Q13" s="10">
         <v>110</v>
       </c>
       <c r="R13" s="10">
         <v>41</v>
       </c>
+      <c r="S13" s="10">
+        <v>96</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="9">
         <v>1881</v>
       </c>
       <c r="D14" s="9">
         <v>1276</v>
       </c>
       <c r="E14" s="9">
         <v>1271</v>
       </c>
       <c r="F14" s="9">
         <v>970</v>
       </c>
       <c r="G14" s="9">
         <v>768</v>
       </c>
       <c r="H14" s="9">
         <v>1150</v>
@@ -1836,50 +1856,53 @@
       </c>
       <c r="K14" s="10">
         <v>1365</v>
       </c>
       <c r="L14" s="10">
         <v>1181</v>
       </c>
       <c r="M14" s="10">
         <v>771</v>
       </c>
       <c r="N14" s="10">
         <v>494</v>
       </c>
       <c r="O14" s="10">
         <v>970</v>
       </c>
       <c r="P14" s="10">
         <v>923</v>
       </c>
       <c r="Q14" s="10">
         <v>1054</v>
       </c>
       <c r="R14" s="10">
         <v>812</v>
       </c>
+      <c r="S14" s="10">
+        <v>724</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="11">
         <v>207</v>
       </c>
       <c r="D15" s="11">
         <v>186</v>
       </c>
       <c r="E15" s="11">
         <v>238</v>
       </c>
       <c r="F15" s="11">
         <v>282</v>
       </c>
       <c r="G15" s="11">
         <v>522</v>
       </c>
       <c r="H15" s="11">
         <v>232</v>
@@ -1891,50 +1914,53 @@
         <v>435</v>
       </c>
       <c r="K15" s="12">
         <v>440</v>
       </c>
       <c r="L15" s="12">
         <v>432</v>
       </c>
       <c r="M15" s="12">
         <v>307</v>
       </c>
       <c r="N15" s="12">
         <v>100</v>
       </c>
       <c r="O15" s="12">
         <v>174</v>
       </c>
       <c r="P15" s="12">
         <v>342</v>
       </c>
       <c r="Q15" s="12">
         <v>280</v>
       </c>
       <c r="R15" s="12">
         <v>351</v>
+      </c>
+      <c r="S15" s="12">
+        <v>259</v>
       </c>
     </row>
     <row r="16" spans="1:25" s="4" customFormat="1" ht="12.75"/>
     <row r="17" s="4" customFormat="1" ht="12.75"/>
     <row r="18" s="4" customFormat="1" ht="12.75"/>
     <row r="19" s="4" customFormat="1" ht="12.75"/>
     <row r="20" s="4" customFormat="1" ht="12.75"/>
     <row r="21" s="4" customFormat="1" ht="12.75"/>
     <row r="22" s="4" customFormat="1" ht="12.75"/>
     <row r="23" s="4" customFormat="1" ht="12.75"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="B1:Y1"/>
     <mergeCell ref="A4:B5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>