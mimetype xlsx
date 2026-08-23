--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -158,62 +158,56 @@
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"-" явление отсутствует</t>
   </si>
   <si>
     <t>"0,0" - незначительная величина</t>
   </si>
   <si>
     <t>"х"- данные конфиденциальны</t>
   </si>
   <si>
     <t>"..."- данные отсутствуют</t>
   </si>
   <si>
     <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
   </si>
   <si>
     <t>Сальдо миграции по всем потокам</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>код КСП - 613103</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=quarter&amp;type=</t>
-[...1 lines deleted...]
-  <si>
     <t>Код КАТО</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t xml:space="preserve">Арифметическая разница между числом прибывших и числом выбывших за отчетный период. </t>
   </si>
   <si>
     <t>Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками</t>
   </si>
   <si>
     <t>С 1 января 2025 года</t>
   </si>
   <si>
     <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
     <t>Толымбекова Э.Б.</t>
   </si>
   <si>
     <t>+7(727)277-55-56</t>
   </si>
   <si>
     <t>e.tolymbekova@aspire.gov.kz</t>
@@ -246,50 +240,56 @@
     <t>751510000</t>
   </si>
   <si>
     <t xml:space="preserve">Жетысуский </t>
   </si>
   <si>
     <t>751710000</t>
   </si>
   <si>
     <t xml:space="preserve">Медеуский </t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбайский </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Турксибский </t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -558,88 +558,88 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -906,244 +906,246 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="91.42578125" style="4" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="31">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="32" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="32" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="32" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="32" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="33" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="33" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="35" t="s">
-        <v>47</v>
+      <c r="B12" s="48" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="36" t="s">
-        <v>50</v>
+      <c r="B13" s="48" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="35" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="37">
-        <v>46216</v>
+      <c r="B15" s="36">
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="37">
-        <v>46244</v>
+      <c r="B16" s="36">
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="38" t="s">
-        <v>56</v>
+      <c r="B17" s="37" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="B18" s="38" t="s">
-        <v>57</v>
+      <c r="B18" s="37" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="B19" s="39" t="s">
-        <v>58</v>
+      <c r="B19" s="38" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="40" t="s">
-        <v>59</v>
+      <c r="B20" s="39" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="4"/>
     <col min="2" max="2" width="114" style="4" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="27" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="27" t="s">
@@ -1159,176 +1161,176 @@
       <c r="B8" s="27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="27" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="27"/>
     </row>
     <row r="11" spans="2:2" ht="57.75" customHeight="1">
       <c r="B11" s="28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="27"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="29" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U32" sqref="U32"/>
+      <selection pane="bottomLeft" activeCell="R21" sqref="R21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.85546875" style="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="4" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B1" s="44" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="C1" s="44"/>
-[...21 lines deleted...]
-      <c r="Y1" s="44"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
     </row>
     <row r="2" spans="1:25" s="4" customFormat="1" ht="12.75">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:25" s="14" customFormat="1" ht="11.25">
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="G3" s="16"/>
       <c r="Y3" s="16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A4" s="45" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="41">
+      <c r="A4" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="45"/>
+      <c r="C4" s="40">
         <v>2025</v>
       </c>
-      <c r="D4" s="41"/>
-[...10 lines deleted...]
-      <c r="O4" s="43">
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="40"/>
+      <c r="O4" s="42">
         <v>2026</v>
       </c>
-      <c r="P4" s="43"/>
-[...8 lines deleted...]
-      <c r="Y4" s="43"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
     </row>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="47"/>
-      <c r="B5" s="48"/>
+      <c r="A5" s="46"/>
+      <c r="B5" s="47"/>
       <c r="C5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="17" t="s">
@@ -1356,77 +1358,77 @@
         <v>8</v>
       </c>
       <c r="S5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="17" t="s">
         <v>4</v>
       </c>
       <c r="X5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="Y5" s="17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="19" customFormat="1" ht="11.25">
-      <c r="B6" s="42" t="s">
+      <c r="B6" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="42"/>
-[...17 lines deleted...]
-      <c r="U6" s="42"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
       <c r="W6" s="20"/>
     </row>
     <row r="7" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="10">
         <v>3825</v>
       </c>
       <c r="D7" s="10">
         <v>2038</v>
       </c>
       <c r="E7" s="10">
         <v>3432</v>
       </c>
       <c r="F7" s="23">
         <v>2527</v>
       </c>
       <c r="G7" s="24">
         <v>3198</v>
       </c>
       <c r="H7" s="25">
         <v>3279</v>
       </c>
       <c r="I7" s="25">
         <v>3510</v>
       </c>
@@ -1438,57 +1440,60 @@
       </c>
       <c r="L7" s="24">
         <v>3255</v>
       </c>
       <c r="M7" s="24">
         <v>1884</v>
       </c>
       <c r="N7" s="10">
         <v>1505</v>
       </c>
       <c r="O7" s="10">
         <v>1753</v>
       </c>
       <c r="P7" s="10">
         <v>2063</v>
       </c>
       <c r="Q7" s="10">
         <v>2731</v>
       </c>
       <c r="R7" s="10">
         <v>1858</v>
       </c>
       <c r="S7" s="10">
         <v>2799</v>
       </c>
+      <c r="T7" s="10">
+        <v>5729</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="5" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C8" s="9">
         <v>40</v>
       </c>
       <c r="D8" s="9">
         <v>297</v>
       </c>
       <c r="E8" s="9">
         <v>62</v>
       </c>
       <c r="F8" s="9">
         <v>231</v>
       </c>
       <c r="G8" s="9">
         <v>329</v>
       </c>
       <c r="H8" s="9">
         <v>305</v>
       </c>
       <c r="I8" s="9">
         <v>267</v>
       </c>
       <c r="J8" s="9">
         <v>266</v>
       </c>
@@ -1497,63 +1502,65 @@
       </c>
       <c r="L8" s="10">
         <v>-48</v>
       </c>
       <c r="M8" s="10">
         <v>-67</v>
       </c>
       <c r="N8" s="10">
         <v>92</v>
       </c>
       <c r="O8" s="10">
         <v>172</v>
       </c>
       <c r="P8" s="10">
         <v>323</v>
       </c>
       <c r="Q8" s="10">
         <v>352</v>
       </c>
       <c r="R8" s="10">
         <v>161</v>
       </c>
       <c r="S8" s="10">
         <v>34</v>
       </c>
-      <c r="T8" s="25"/>
+      <c r="T8" s="10">
+        <v>260</v>
+      </c>
       <c r="U8" s="25"/>
       <c r="V8" s="25"/>
       <c r="W8" s="26"/>
       <c r="X8" s="24"/>
       <c r="Y8" s="24"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="5" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C9" s="9">
         <v>1152</v>
       </c>
       <c r="D9" s="9">
         <v>775</v>
       </c>
       <c r="E9" s="9">
         <v>1308</v>
       </c>
       <c r="F9" s="9">
         <v>485</v>
       </c>
       <c r="G9" s="9">
         <v>891</v>
       </c>
       <c r="H9" s="9">
         <v>628</v>
       </c>
       <c r="I9" s="9">
         <v>674</v>
       </c>
       <c r="J9" s="9">
         <v>1391</v>
       </c>
@@ -1562,58 +1569,61 @@
       </c>
       <c r="L9" s="10">
         <v>616</v>
       </c>
       <c r="M9" s="10">
         <v>622</v>
       </c>
       <c r="N9" s="10">
         <v>570</v>
       </c>
       <c r="O9" s="10">
         <v>454</v>
       </c>
       <c r="P9" s="10">
         <v>510</v>
       </c>
       <c r="Q9" s="10">
         <v>382</v>
       </c>
       <c r="R9" s="10">
         <v>456</v>
       </c>
       <c r="S9" s="10">
         <v>465</v>
       </c>
+      <c r="T9" s="10">
+        <v>1658</v>
+      </c>
       <c r="U9" s="25"/>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="5" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C10" s="9">
         <v>-270</v>
       </c>
       <c r="D10" s="9">
         <v>-372</v>
       </c>
       <c r="E10" s="9">
         <v>-88</v>
       </c>
       <c r="F10" s="9">
         <v>-34</v>
       </c>
       <c r="G10" s="9">
         <v>-165</v>
       </c>
       <c r="H10" s="9">
         <v>-162</v>
       </c>
       <c r="I10" s="9">
         <v>1</v>
       </c>
       <c r="J10" s="9">
         <v>207</v>
       </c>
@@ -1622,58 +1632,61 @@
       </c>
       <c r="L10" s="10">
         <v>333</v>
       </c>
       <c r="M10" s="10">
         <v>33</v>
       </c>
       <c r="N10" s="10">
         <v>100</v>
       </c>
       <c r="O10" s="10">
         <v>-77</v>
       </c>
       <c r="P10" s="10">
         <v>-15</v>
       </c>
       <c r="Q10" s="10">
         <v>77</v>
       </c>
       <c r="R10" s="10">
         <v>-172</v>
       </c>
       <c r="S10" s="10">
         <v>475</v>
       </c>
+      <c r="T10" s="10">
+        <v>564</v>
+      </c>
       <c r="U10" s="25"/>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="5" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C11" s="9">
         <v>1003</v>
       </c>
       <c r="D11" s="9">
         <v>354</v>
       </c>
       <c r="E11" s="9">
         <v>503</v>
       </c>
       <c r="F11" s="9">
         <v>640</v>
       </c>
       <c r="G11" s="9">
         <v>736</v>
       </c>
       <c r="H11" s="9">
         <v>934</v>
       </c>
       <c r="I11" s="9">
         <v>883</v>
       </c>
       <c r="J11" s="9">
         <v>1464</v>
       </c>
@@ -1682,57 +1695,60 @@
       </c>
       <c r="L11" s="10">
         <v>592</v>
       </c>
       <c r="M11" s="10">
         <v>163</v>
       </c>
       <c r="N11" s="10">
         <v>375</v>
       </c>
       <c r="O11" s="10">
         <v>356</v>
       </c>
       <c r="P11" s="10">
         <v>381</v>
       </c>
       <c r="Q11" s="10">
         <v>672</v>
       </c>
       <c r="R11" s="10">
         <v>333</v>
       </c>
       <c r="S11" s="10">
         <v>727</v>
       </c>
+      <c r="T11" s="10">
+        <v>1218</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C12" s="9">
         <v>-47</v>
       </c>
       <c r="D12" s="9">
         <v>-550</v>
       </c>
       <c r="E12" s="9">
         <v>-109</v>
       </c>
       <c r="F12" s="9">
         <v>-323</v>
       </c>
       <c r="G12" s="9">
         <v>-122</v>
       </c>
       <c r="H12" s="9">
         <v>-122</v>
       </c>
       <c r="I12" s="9">
         <v>-178</v>
       </c>
       <c r="J12" s="9">
         <v>-201</v>
       </c>
@@ -1741,57 +1757,60 @@
       </c>
       <c r="L12" s="10">
         <v>-77</v>
       </c>
       <c r="M12" s="10">
         <v>-168</v>
       </c>
       <c r="N12" s="10">
         <v>-221</v>
       </c>
       <c r="O12" s="10">
         <v>-201</v>
       </c>
       <c r="P12" s="10">
         <v>-341</v>
       </c>
       <c r="Q12" s="10">
         <v>-196</v>
       </c>
       <c r="R12" s="10">
         <v>-124</v>
       </c>
       <c r="S12" s="10">
         <v>19</v>
       </c>
+      <c r="T12" s="10">
+        <v>-22</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C13" s="9">
         <v>-141</v>
       </c>
       <c r="D13" s="9">
         <v>72</v>
       </c>
       <c r="E13" s="9">
         <v>247</v>
       </c>
       <c r="F13" s="9">
         <v>276</v>
       </c>
       <c r="G13" s="9">
         <v>239</v>
       </c>
       <c r="H13" s="9">
         <v>314</v>
       </c>
       <c r="I13" s="9">
         <v>197</v>
       </c>
       <c r="J13" s="9">
         <v>95</v>
       </c>
@@ -1800,57 +1819,60 @@
       </c>
       <c r="L13" s="10">
         <v>226</v>
       </c>
       <c r="M13" s="10">
         <v>223</v>
       </c>
       <c r="N13" s="10">
         <v>-5</v>
       </c>
       <c r="O13" s="10">
         <v>-95</v>
       </c>
       <c r="P13" s="10">
         <v>-60</v>
       </c>
       <c r="Q13" s="10">
         <v>110</v>
       </c>
       <c r="R13" s="10">
         <v>41</v>
       </c>
       <c r="S13" s="10">
         <v>96</v>
       </c>
+      <c r="T13" s="10">
+        <v>436</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C14" s="9">
         <v>1881</v>
       </c>
       <c r="D14" s="9">
         <v>1276</v>
       </c>
       <c r="E14" s="9">
         <v>1271</v>
       </c>
       <c r="F14" s="9">
         <v>970</v>
       </c>
       <c r="G14" s="9">
         <v>768</v>
       </c>
       <c r="H14" s="9">
         <v>1150</v>
       </c>
       <c r="I14" s="9">
         <v>1264</v>
       </c>
       <c r="J14" s="9">
         <v>1568</v>
       </c>
@@ -1859,57 +1881,60 @@
       </c>
       <c r="L14" s="10">
         <v>1181</v>
       </c>
       <c r="M14" s="10">
         <v>771</v>
       </c>
       <c r="N14" s="10">
         <v>494</v>
       </c>
       <c r="O14" s="10">
         <v>970</v>
       </c>
       <c r="P14" s="10">
         <v>923</v>
       </c>
       <c r="Q14" s="10">
         <v>1054</v>
       </c>
       <c r="R14" s="10">
         <v>812</v>
       </c>
       <c r="S14" s="10">
         <v>724</v>
       </c>
+      <c r="T14" s="10">
+        <v>1095</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="7" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C15" s="11">
         <v>207</v>
       </c>
       <c r="D15" s="11">
         <v>186</v>
       </c>
       <c r="E15" s="11">
         <v>238</v>
       </c>
       <c r="F15" s="11">
         <v>282</v>
       </c>
       <c r="G15" s="11">
         <v>522</v>
       </c>
       <c r="H15" s="11">
         <v>232</v>
       </c>
       <c r="I15" s="11">
         <v>402</v>
       </c>
       <c r="J15" s="11">
         <v>435</v>
       </c>
@@ -1917,50 +1942,53 @@
         <v>440</v>
       </c>
       <c r="L15" s="12">
         <v>432</v>
       </c>
       <c r="M15" s="12">
         <v>307</v>
       </c>
       <c r="N15" s="12">
         <v>100</v>
       </c>
       <c r="O15" s="12">
         <v>174</v>
       </c>
       <c r="P15" s="12">
         <v>342</v>
       </c>
       <c r="Q15" s="12">
         <v>280</v>
       </c>
       <c r="R15" s="12">
         <v>351</v>
       </c>
       <c r="S15" s="12">
         <v>259</v>
+      </c>
+      <c r="T15" s="12">
+        <v>520</v>
       </c>
     </row>
     <row r="16" spans="1:25" s="4" customFormat="1" ht="12.75"/>
     <row r="17" s="4" customFormat="1" ht="12.75"/>
     <row r="18" s="4" customFormat="1" ht="12.75"/>
     <row r="19" s="4" customFormat="1" ht="12.75"/>
     <row r="20" s="4" customFormat="1" ht="12.75"/>
     <row r="21" s="4" customFormat="1" ht="12.75"/>
     <row r="22" s="4" customFormat="1" ht="12.75"/>
     <row r="23" s="4" customFormat="1" ht="12.75"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="B1:Y1"/>
     <mergeCell ref="A4:B5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>