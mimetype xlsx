--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -570,76 +570,76 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -922,58 +922,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="43.42578125" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="43.375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="91.375" style="4" customWidth="1"/>
+    <col min="3" max="16384" width="9.125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="31">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="32" t="s">
         <v>18</v>
       </c>
@@ -996,112 +996,112 @@
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="32" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="38.25">
+    <row r="9" spans="1:2" ht="25.5">
       <c r="A9" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="48" t="s">
+      <c r="B12" s="40" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="25.5">
+    <row r="13" spans="1:2">
       <c r="A13" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="48" t="s">
+      <c r="B13" s="40" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="36">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="36">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="37" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>56</v>
       </c>
@@ -1113,55 +1113,55 @@
       <c r="B20" s="39" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="4"/>
+    <col min="1" max="1" width="9.125" style="4"/>
     <col min="2" max="2" width="114" style="4" customWidth="1"/>
-    <col min="3" max="16384" width="9.140625" style="4"/>
+    <col min="3" max="16384" width="9.125" style="4"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="27" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="27" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="27" t="s">
         <v>43</v>
@@ -1176,161 +1176,161 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="27"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="29" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomLeft" activeCell="Q32" sqref="Q32:R32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.875" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="9" width="4.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.875" style="1" customWidth="1"/>
+    <col min="20" max="21" width="4.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="26" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="4" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="43" t="s">
+      <c r="B1" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="C1" s="43"/>
-[...21 lines deleted...]
-      <c r="Y1" s="43"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
     </row>
     <row r="2" spans="1:25" s="4" customFormat="1" ht="12.75">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:25" s="14" customFormat="1" ht="11.25">
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="G3" s="16"/>
       <c r="Y3" s="16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="45" t="s">
         <v>49</v>
       </c>
-      <c r="B4" s="45"/>
-      <c r="C4" s="40">
+      <c r="B4" s="46"/>
+      <c r="C4" s="41">
         <v>2025</v>
       </c>
-      <c r="D4" s="40"/>
-[...10 lines deleted...]
-      <c r="O4" s="42">
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41"/>
+      <c r="O4" s="43">
         <v>2026</v>
       </c>
-      <c r="P4" s="42"/>
-[...8 lines deleted...]
-      <c r="Y4" s="42"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
     </row>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="46"/>
-      <c r="B5" s="47"/>
+      <c r="A5" s="47"/>
+      <c r="B5" s="48"/>
       <c r="C5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="17" t="s">
@@ -1358,72 +1358,72 @@
         <v>8</v>
       </c>
       <c r="S5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="17" t="s">
         <v>4</v>
       </c>
       <c r="X5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="Y5" s="17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="19" customFormat="1" ht="11.25">
-      <c r="B6" s="41" t="s">
+      <c r="B6" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="41"/>
-[...17 lines deleted...]
-      <c r="U6" s="41"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
       <c r="W6" s="20"/>
     </row>
     <row r="7" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="10">
         <v>3825</v>
       </c>
       <c r="D7" s="10">
         <v>2038</v>
       </c>
       <c r="E7" s="10">
         <v>3432</v>
       </c>
       <c r="F7" s="23">
         <v>2527</v>
       </c>
       <c r="G7" s="24">
         <v>3198</v>
       </c>
       <c r="H7" s="25">
@@ -1443,50 +1443,53 @@
       </c>
       <c r="M7" s="24">
         <v>1884</v>
       </c>
       <c r="N7" s="10">
         <v>1505</v>
       </c>
       <c r="O7" s="10">
         <v>1753</v>
       </c>
       <c r="P7" s="10">
         <v>2063</v>
       </c>
       <c r="Q7" s="10">
         <v>2731</v>
       </c>
       <c r="R7" s="10">
         <v>1858</v>
       </c>
       <c r="S7" s="10">
         <v>2799</v>
       </c>
       <c r="T7" s="10">
         <v>5729</v>
       </c>
+      <c r="U7" s="10">
+        <v>4471</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="9">
         <v>40</v>
       </c>
       <c r="D8" s="9">
         <v>297</v>
       </c>
       <c r="E8" s="9">
         <v>62</v>
       </c>
       <c r="F8" s="9">
         <v>231</v>
       </c>
       <c r="G8" s="9">
         <v>329</v>
       </c>
       <c r="H8" s="9">
         <v>305</v>
@@ -1505,51 +1508,53 @@
       </c>
       <c r="M8" s="10">
         <v>-67</v>
       </c>
       <c r="N8" s="10">
         <v>92</v>
       </c>
       <c r="O8" s="10">
         <v>172</v>
       </c>
       <c r="P8" s="10">
         <v>323</v>
       </c>
       <c r="Q8" s="10">
         <v>352</v>
       </c>
       <c r="R8" s="10">
         <v>161</v>
       </c>
       <c r="S8" s="10">
         <v>34</v>
       </c>
       <c r="T8" s="10">
         <v>260</v>
       </c>
-      <c r="U8" s="25"/>
+      <c r="U8" s="10">
+        <v>167</v>
+      </c>
       <c r="V8" s="25"/>
       <c r="W8" s="26"/>
       <c r="X8" s="24"/>
       <c r="Y8" s="24"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="9">
         <v>1152</v>
       </c>
       <c r="D9" s="9">
         <v>775</v>
       </c>
       <c r="E9" s="9">
         <v>1308</v>
       </c>
       <c r="F9" s="9">
         <v>485</v>
       </c>
       <c r="G9" s="9">
@@ -1572,51 +1577,53 @@
       </c>
       <c r="M9" s="10">
         <v>622</v>
       </c>
       <c r="N9" s="10">
         <v>570</v>
       </c>
       <c r="O9" s="10">
         <v>454</v>
       </c>
       <c r="P9" s="10">
         <v>510</v>
       </c>
       <c r="Q9" s="10">
         <v>382</v>
       </c>
       <c r="R9" s="10">
         <v>456</v>
       </c>
       <c r="S9" s="10">
         <v>465</v>
       </c>
       <c r="T9" s="10">
         <v>1658</v>
       </c>
-      <c r="U9" s="25"/>
+      <c r="U9" s="10">
+        <v>1692</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="9">
         <v>-270</v>
       </c>
       <c r="D10" s="9">
         <v>-372</v>
       </c>
       <c r="E10" s="9">
         <v>-88</v>
       </c>
       <c r="F10" s="9">
         <v>-34</v>
       </c>
       <c r="G10" s="9">
         <v>-165</v>
       </c>
       <c r="H10" s="9">
         <v>-162</v>
@@ -1635,51 +1642,53 @@
       </c>
       <c r="M10" s="10">
         <v>33</v>
       </c>
       <c r="N10" s="10">
         <v>100</v>
       </c>
       <c r="O10" s="10">
         <v>-77</v>
       </c>
       <c r="P10" s="10">
         <v>-15</v>
       </c>
       <c r="Q10" s="10">
         <v>77</v>
       </c>
       <c r="R10" s="10">
         <v>-172</v>
       </c>
       <c r="S10" s="10">
         <v>475</v>
       </c>
       <c r="T10" s="10">
         <v>564</v>
       </c>
-      <c r="U10" s="25"/>
+      <c r="U10" s="10">
+        <v>103</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="9">
         <v>1003</v>
       </c>
       <c r="D11" s="9">
         <v>354</v>
       </c>
       <c r="E11" s="9">
         <v>503</v>
       </c>
       <c r="F11" s="9">
         <v>640</v>
       </c>
       <c r="G11" s="9">
         <v>736</v>
       </c>
       <c r="H11" s="9">
         <v>934</v>
@@ -1698,50 +1707,53 @@
       </c>
       <c r="M11" s="10">
         <v>163</v>
       </c>
       <c r="N11" s="10">
         <v>375</v>
       </c>
       <c r="O11" s="10">
         <v>356</v>
       </c>
       <c r="P11" s="10">
         <v>381</v>
       </c>
       <c r="Q11" s="10">
         <v>672</v>
       </c>
       <c r="R11" s="10">
         <v>333</v>
       </c>
       <c r="S11" s="10">
         <v>727</v>
       </c>
       <c r="T11" s="10">
         <v>1218</v>
       </c>
+      <c r="U11" s="10">
+        <v>700</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="9">
         <v>-47</v>
       </c>
       <c r="D12" s="9">
         <v>-550</v>
       </c>
       <c r="E12" s="9">
         <v>-109</v>
       </c>
       <c r="F12" s="9">
         <v>-323</v>
       </c>
       <c r="G12" s="9">
         <v>-122</v>
       </c>
       <c r="H12" s="9">
         <v>-122</v>
@@ -1760,50 +1772,53 @@
       </c>
       <c r="M12" s="10">
         <v>-168</v>
       </c>
       <c r="N12" s="10">
         <v>-221</v>
       </c>
       <c r="O12" s="10">
         <v>-201</v>
       </c>
       <c r="P12" s="10">
         <v>-341</v>
       </c>
       <c r="Q12" s="10">
         <v>-196</v>
       </c>
       <c r="R12" s="10">
         <v>-124</v>
       </c>
       <c r="S12" s="10">
         <v>19</v>
       </c>
       <c r="T12" s="10">
         <v>-22</v>
       </c>
+      <c r="U12" s="10">
+        <v>114</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="9">
         <v>-141</v>
       </c>
       <c r="D13" s="9">
         <v>72</v>
       </c>
       <c r="E13" s="9">
         <v>247</v>
       </c>
       <c r="F13" s="9">
         <v>276</v>
       </c>
       <c r="G13" s="9">
         <v>239</v>
       </c>
       <c r="H13" s="9">
         <v>314</v>
@@ -1822,50 +1837,53 @@
       </c>
       <c r="M13" s="10">
         <v>223</v>
       </c>
       <c r="N13" s="10">
         <v>-5</v>
       </c>
       <c r="O13" s="10">
         <v>-95</v>
       </c>
       <c r="P13" s="10">
         <v>-60</v>
       </c>
       <c r="Q13" s="10">
         <v>110</v>
       </c>
       <c r="R13" s="10">
         <v>41</v>
       </c>
       <c r="S13" s="10">
         <v>96</v>
       </c>
       <c r="T13" s="10">
         <v>436</v>
       </c>
+      <c r="U13" s="10">
+        <v>295</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="9">
         <v>1881</v>
       </c>
       <c r="D14" s="9">
         <v>1276</v>
       </c>
       <c r="E14" s="9">
         <v>1271</v>
       </c>
       <c r="F14" s="9">
         <v>970</v>
       </c>
       <c r="G14" s="9">
         <v>768</v>
       </c>
       <c r="H14" s="9">
         <v>1150</v>
@@ -1884,50 +1902,53 @@
       </c>
       <c r="M14" s="10">
         <v>771</v>
       </c>
       <c r="N14" s="10">
         <v>494</v>
       </c>
       <c r="O14" s="10">
         <v>970</v>
       </c>
       <c r="P14" s="10">
         <v>923</v>
       </c>
       <c r="Q14" s="10">
         <v>1054</v>
       </c>
       <c r="R14" s="10">
         <v>812</v>
       </c>
       <c r="S14" s="10">
         <v>724</v>
       </c>
       <c r="T14" s="10">
         <v>1095</v>
       </c>
+      <c r="U14" s="10">
+        <v>1049</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="11">
         <v>207</v>
       </c>
       <c r="D15" s="11">
         <v>186</v>
       </c>
       <c r="E15" s="11">
         <v>238</v>
       </c>
       <c r="F15" s="11">
         <v>282</v>
       </c>
       <c r="G15" s="11">
         <v>522</v>
       </c>
       <c r="H15" s="11">
         <v>232</v>
@@ -1945,50 +1966,53 @@
         <v>432</v>
       </c>
       <c r="M15" s="12">
         <v>307</v>
       </c>
       <c r="N15" s="12">
         <v>100</v>
       </c>
       <c r="O15" s="12">
         <v>174</v>
       </c>
       <c r="P15" s="12">
         <v>342</v>
       </c>
       <c r="Q15" s="12">
         <v>280</v>
       </c>
       <c r="R15" s="12">
         <v>351</v>
       </c>
       <c r="S15" s="12">
         <v>259</v>
       </c>
       <c r="T15" s="12">
         <v>520</v>
+      </c>
+      <c r="U15" s="12">
+        <v>351</v>
       </c>
     </row>
     <row r="16" spans="1:25" s="4" customFormat="1" ht="12.75"/>
     <row r="17" s="4" customFormat="1" ht="12.75"/>
     <row r="18" s="4" customFormat="1" ht="12.75"/>
     <row r="19" s="4" customFormat="1" ht="12.75"/>
     <row r="20" s="4" customFormat="1" ht="12.75"/>
     <row r="21" s="4" customFormat="1" ht="12.75"/>
     <row r="22" s="4" customFormat="1" ht="12.75"/>
     <row r="23" s="4" customFormat="1" ht="12.75"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="B1:Y1"/>
     <mergeCell ref="A4:B5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>