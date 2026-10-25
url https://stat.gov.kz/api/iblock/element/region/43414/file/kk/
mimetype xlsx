--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-1680" yWindow="150" windowWidth="28860" windowHeight="12825"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="78">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -255,51 +255,51 @@
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve"> ©Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/105/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="19">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -371,50 +371,57 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -615,51 +622,51 @@
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -978,51 +985,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28:B29"/>
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38" style="12" customWidth="1"/>
     <col min="2" max="2" width="88.85546875" style="12" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="11">
         <v>613301</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>25</v>
       </c>
     </row>
@@ -1105,59 +1112,59 @@
       <c r="B12" s="48" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="5">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="5">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>54</v>
       </c>
@@ -1245,77 +1252,77 @@
     <row r="12" spans="2:2">
       <c r="B12" s="19"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="14"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="14"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="14"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A8" sqref="A8:T8"/>
-      <selection pane="bottomLeft" activeCell="V23" sqref="V23"/>
+      <selection pane="bottomLeft" activeCell="V7" sqref="V7:V15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="12" customFormat="1" ht="25.5">
       <c r="A1" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="49" t="s">
         <v>25</v>
       </c>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
@@ -1517,50 +1524,53 @@
       </c>
       <c r="N7" s="25">
         <v>18995</v>
       </c>
       <c r="O7" s="25">
         <v>25071</v>
       </c>
       <c r="P7" s="25">
         <v>21220</v>
       </c>
       <c r="Q7" s="25">
         <v>23551</v>
       </c>
       <c r="R7" s="25">
         <v>21361</v>
       </c>
       <c r="S7" s="25">
         <v>19754</v>
       </c>
       <c r="T7" s="25">
         <v>29303</v>
       </c>
       <c r="U7" s="25">
         <v>25573</v>
       </c>
+      <c r="V7" s="25">
+        <v>34244</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="35">
         <v>2253</v>
       </c>
       <c r="D8" s="35">
         <v>2214</v>
       </c>
       <c r="E8" s="35">
         <v>1813</v>
       </c>
       <c r="F8" s="35">
         <v>2263</v>
       </c>
       <c r="G8" s="35">
         <v>2127</v>
       </c>
       <c r="H8" s="35">
         <v>2277</v>
@@ -1582,50 +1592,53 @@
       </c>
       <c r="N8" s="25">
         <v>1768</v>
       </c>
       <c r="O8" s="25">
         <v>2398</v>
       </c>
       <c r="P8" s="25">
         <v>2219</v>
       </c>
       <c r="Q8" s="25">
         <v>2399</v>
       </c>
       <c r="R8" s="25">
         <v>2054</v>
       </c>
       <c r="S8" s="25">
         <v>1843</v>
       </c>
       <c r="T8" s="25">
         <v>2771</v>
       </c>
       <c r="U8" s="25">
         <v>2280</v>
       </c>
+      <c r="V8" s="25">
+        <v>3045</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="35">
         <v>5361</v>
       </c>
       <c r="D9" s="35">
         <v>4742</v>
       </c>
       <c r="E9" s="35">
         <v>4304</v>
       </c>
       <c r="F9" s="35">
         <v>4728</v>
       </c>
       <c r="G9" s="35">
         <v>4533</v>
       </c>
       <c r="H9" s="35">
         <v>4584</v>
@@ -1647,50 +1660,53 @@
       </c>
       <c r="N9" s="25">
         <v>4035</v>
       </c>
       <c r="O9" s="25">
         <v>5325</v>
       </c>
       <c r="P9" s="25">
         <v>4539</v>
       </c>
       <c r="Q9" s="25">
         <v>5009</v>
       </c>
       <c r="R9" s="25">
         <v>4585</v>
       </c>
       <c r="S9" s="25">
         <v>4021</v>
       </c>
       <c r="T9" s="25">
         <v>6300</v>
       </c>
       <c r="U9" s="25">
         <v>5862</v>
       </c>
+      <c r="V9" s="25">
+        <v>7958</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="35">
         <v>3151</v>
       </c>
       <c r="D10" s="35">
         <v>2934</v>
       </c>
       <c r="E10" s="35">
         <v>2524</v>
       </c>
       <c r="F10" s="35">
         <v>3200</v>
       </c>
       <c r="G10" s="35">
         <v>2835</v>
       </c>
       <c r="H10" s="35">
         <v>2949</v>
@@ -1712,50 +1728,53 @@
       </c>
       <c r="N10" s="25">
         <v>2767</v>
       </c>
       <c r="O10" s="25">
         <v>3474</v>
       </c>
       <c r="P10" s="25">
         <v>2850</v>
       </c>
       <c r="Q10" s="25">
         <v>3347</v>
       </c>
       <c r="R10" s="25">
         <v>2941</v>
       </c>
       <c r="S10" s="25">
         <v>2941</v>
       </c>
       <c r="T10" s="25">
         <v>4141</v>
       </c>
       <c r="U10" s="25">
         <v>3368</v>
       </c>
+      <c r="V10" s="25">
+        <v>4396</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="35">
         <v>3493</v>
       </c>
       <c r="D11" s="35">
         <v>2996</v>
       </c>
       <c r="E11" s="35">
         <v>2737</v>
       </c>
       <c r="F11" s="35">
         <v>3354</v>
       </c>
       <c r="G11" s="35">
         <v>3144</v>
       </c>
       <c r="H11" s="35">
         <v>3531</v>
@@ -1777,50 +1796,53 @@
       </c>
       <c r="N11" s="25">
         <v>2865</v>
       </c>
       <c r="O11" s="25">
         <v>3478</v>
       </c>
       <c r="P11" s="25">
         <v>2917</v>
       </c>
       <c r="Q11" s="25">
         <v>3248</v>
       </c>
       <c r="R11" s="25">
         <v>3000</v>
       </c>
       <c r="S11" s="25">
         <v>3038</v>
       </c>
       <c r="T11" s="25">
         <v>4147</v>
       </c>
       <c r="U11" s="25">
         <v>3558</v>
       </c>
+      <c r="V11" s="25">
+        <v>4676</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="35">
         <v>1696</v>
       </c>
       <c r="D12" s="35">
         <v>1359</v>
       </c>
       <c r="E12" s="35">
         <v>1328</v>
       </c>
       <c r="F12" s="35">
         <v>1497</v>
       </c>
       <c r="G12" s="35">
         <v>1463</v>
       </c>
       <c r="H12" s="35">
         <v>1490</v>
@@ -1842,50 +1864,53 @@
       </c>
       <c r="N12" s="25">
         <v>1254</v>
       </c>
       <c r="O12" s="25">
         <v>1636</v>
       </c>
       <c r="P12" s="25">
         <v>1297</v>
       </c>
       <c r="Q12" s="25">
         <v>1409</v>
       </c>
       <c r="R12" s="25">
         <v>1380</v>
       </c>
       <c r="S12" s="25">
         <v>1279</v>
       </c>
       <c r="T12" s="25">
         <v>1892</v>
       </c>
       <c r="U12" s="25">
         <v>1759</v>
       </c>
+      <c r="V12" s="25">
+        <v>2150</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="35">
         <v>1818</v>
       </c>
       <c r="D13" s="35">
         <v>1751</v>
       </c>
       <c r="E13" s="35">
         <v>1654</v>
       </c>
       <c r="F13" s="35">
         <v>2058</v>
       </c>
       <c r="G13" s="35">
         <v>1879</v>
       </c>
       <c r="H13" s="35">
         <v>2062</v>
@@ -1907,50 +1932,53 @@
       </c>
       <c r="N13" s="25">
         <v>1572</v>
       </c>
       <c r="O13" s="25">
         <v>1984</v>
       </c>
       <c r="P13" s="25">
         <v>1665</v>
       </c>
       <c r="Q13" s="25">
         <v>1931</v>
       </c>
       <c r="R13" s="25">
         <v>1729</v>
       </c>
       <c r="S13" s="25">
         <v>1690</v>
       </c>
       <c r="T13" s="25">
         <v>2621</v>
       </c>
       <c r="U13" s="25">
         <v>2120</v>
       </c>
+      <c r="V13" s="25">
+        <v>2858</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A14" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="35">
         <v>4642</v>
       </c>
       <c r="D14" s="35">
         <v>3909</v>
       </c>
       <c r="E14" s="35">
         <v>3347</v>
       </c>
       <c r="F14" s="35">
         <v>3727</v>
       </c>
       <c r="G14" s="35">
         <v>3493</v>
       </c>
       <c r="H14" s="35">
         <v>3814</v>
@@ -1972,50 +2000,53 @@
       </c>
       <c r="N14" s="25">
         <v>2970</v>
       </c>
       <c r="O14" s="25">
         <v>4315</v>
       </c>
       <c r="P14" s="25">
         <v>3523</v>
       </c>
       <c r="Q14" s="25">
         <v>3916</v>
       </c>
       <c r="R14" s="25">
         <v>3508</v>
       </c>
       <c r="S14" s="25">
         <v>3057</v>
       </c>
       <c r="T14" s="25">
         <v>4501</v>
       </c>
       <c r="U14" s="25">
         <v>4100</v>
       </c>
+      <c r="V14" s="25">
+        <v>5643</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A15" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="36">
         <v>2288</v>
       </c>
       <c r="D15" s="36">
         <v>2104</v>
       </c>
       <c r="E15" s="36">
         <v>1859</v>
       </c>
       <c r="F15" s="36">
         <v>2195</v>
       </c>
       <c r="G15" s="36">
         <v>2216</v>
       </c>
       <c r="H15" s="36">
         <v>2134</v>
@@ -2036,50 +2067,58 @@
         <v>2008</v>
       </c>
       <c r="N15" s="38">
         <v>1764</v>
       </c>
       <c r="O15" s="38">
         <v>2461</v>
       </c>
       <c r="P15" s="38">
         <v>2210</v>
       </c>
       <c r="Q15" s="38">
         <v>2292</v>
       </c>
       <c r="R15" s="38">
         <v>2164</v>
       </c>
       <c r="S15" s="38">
         <v>1885</v>
       </c>
       <c r="T15" s="38">
         <v>2930</v>
       </c>
       <c r="U15" s="38">
         <v>2526</v>
+      </c>
+      <c r="V15" s="38">
+        <v>3518</v>
+      </c>
+    </row>
+    <row r="23" spans="22:22">
+      <c r="V23" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="36" spans="7:7">
       <c r="G36" s="1" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>