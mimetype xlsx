--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -7205,57 +7205,57 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="42.875" customWidth="1"/>
-    <col min="2" max="2" width="81.375" customWidth="1"/>
+    <col min="1" max="1" width="42.85546875" customWidth="1"/>
+    <col min="2" max="2" width="81.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A3" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>3</v>
       </c>
@@ -7332,59 +7332,59 @@
         <v>40</v>
       </c>
       <c r="C12" s="48"/>
     </row>
     <row r="13" spans="1:3" s="42" customFormat="1" ht="25.5">
       <c r="A13" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="47" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A14" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A15" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="50">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A16" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="50">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A17" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A18" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A19" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="28">
         <v>77272775556</v>
       </c>
@@ -7397,53 +7397,53 @@
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B4:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="2" max="2" width="99.375" customWidth="1"/>
+    <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:2" ht="15" customHeight="1">
       <c r="B4" s="17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="17" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="17" t="s">
         <v>46</v>
@@ -7458,81 +7458,81 @@
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="16"/>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="19" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U7" sqref="U7:U15"/>
+      <selection pane="bottomLeft" activeCell="U22" sqref="U22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="11" style="15" customWidth="1"/>
-    <col min="2" max="2" width="12.375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="6.25" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.42578125" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="5.375" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="19" max="19" width="6.25" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.85546875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="5.28515625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.28515625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.42578125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="5.375" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="26" max="27" width="8.75" customWidth="1"/>
+    <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.85546875" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="5.28515625" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="31.5" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="52" t="s">
         <v>51</v>
       </c>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
       <c r="N1" s="52"/>
       <c r="O1" s="52"/>
       <c r="P1" s="52"/>
       <c r="Q1" s="52"/>
       <c r="R1" s="52"/>
@@ -7790,50 +7790,53 @@
       </c>
       <c r="N7" s="24">
         <v>1173</v>
       </c>
       <c r="O7" s="24">
         <v>902</v>
       </c>
       <c r="P7" s="24">
         <v>852</v>
       </c>
       <c r="Q7" s="24">
         <v>1053</v>
       </c>
       <c r="R7" s="24">
         <v>962</v>
       </c>
       <c r="S7" s="24">
         <v>1031</v>
       </c>
       <c r="T7" s="24">
         <v>1077</v>
       </c>
       <c r="U7" s="24">
         <v>1163</v>
       </c>
+      <c r="V7" s="24">
+        <v>1004</v>
+      </c>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="14.25" customHeight="1">
       <c r="A8" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="24">
         <v>132</v>
       </c>
       <c r="D8" s="24">
         <v>134</v>
       </c>
       <c r="E8" s="24">
         <v>109</v>
       </c>
       <c r="F8" s="24">
         <v>126</v>
       </c>
       <c r="G8" s="24">
         <v>121</v>
       </c>
@@ -7857,51 +7860,53 @@
       </c>
       <c r="N8" s="24">
         <v>149</v>
       </c>
       <c r="O8" s="24">
         <v>102</v>
       </c>
       <c r="P8" s="24">
         <v>105</v>
       </c>
       <c r="Q8" s="24">
         <v>134</v>
       </c>
       <c r="R8" s="24">
         <v>108</v>
       </c>
       <c r="S8" s="24">
         <v>124</v>
       </c>
       <c r="T8" s="24">
         <v>139</v>
       </c>
       <c r="U8" s="24">
         <v>157</v>
       </c>
-      <c r="V8" s="1"/>
+      <c r="V8" s="24">
+        <v>145</v>
+      </c>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="14.25" customHeight="1">
       <c r="A9" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="24">
         <v>122</v>
       </c>
       <c r="D9" s="24">
         <v>121</v>
       </c>
       <c r="E9" s="24">
         <v>116</v>
       </c>
       <c r="F9" s="24">
         <v>125</v>
       </c>
@@ -7928,51 +7933,53 @@
       </c>
       <c r="N9" s="24">
         <v>139</v>
       </c>
       <c r="O9" s="24">
         <v>123</v>
       </c>
       <c r="P9" s="24">
         <v>104</v>
       </c>
       <c r="Q9" s="24">
         <v>123</v>
       </c>
       <c r="R9" s="24">
         <v>110</v>
       </c>
       <c r="S9" s="24">
         <v>120</v>
       </c>
       <c r="T9" s="24">
         <v>128</v>
       </c>
       <c r="U9" s="24">
         <v>127</v>
       </c>
-      <c r="V9" s="1"/>
+      <c r="V9" s="24">
+        <v>116</v>
+      </c>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
       <c r="A10" s="31" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="24">
         <v>181</v>
       </c>
       <c r="D10" s="24">
         <v>170</v>
       </c>
       <c r="E10" s="24">
         <v>156</v>
       </c>
       <c r="F10" s="24">
         <v>175</v>
       </c>
@@ -7999,51 +8006,53 @@
       </c>
       <c r="N10" s="24">
         <v>184</v>
       </c>
       <c r="O10" s="24">
         <v>165</v>
       </c>
       <c r="P10" s="24">
         <v>147</v>
       </c>
       <c r="Q10" s="24">
         <v>184</v>
       </c>
       <c r="R10" s="24">
         <v>167</v>
       </c>
       <c r="S10" s="24">
         <v>157</v>
       </c>
       <c r="T10" s="24">
         <v>172</v>
       </c>
       <c r="U10" s="24">
         <v>205</v>
       </c>
-      <c r="V10" s="1"/>
+      <c r="V10" s="24">
+        <v>176</v>
+      </c>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27" ht="14.25" customHeight="1">
       <c r="A11" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="24">
         <v>180</v>
       </c>
       <c r="D11" s="24">
         <v>163</v>
       </c>
       <c r="E11" s="24">
         <v>141</v>
       </c>
       <c r="F11" s="24">
         <v>182</v>
       </c>
@@ -8070,51 +8079,53 @@
       </c>
       <c r="N11" s="24">
         <v>173</v>
       </c>
       <c r="O11" s="24">
         <v>131</v>
       </c>
       <c r="P11" s="24">
         <v>143</v>
       </c>
       <c r="Q11" s="24">
         <v>189</v>
       </c>
       <c r="R11" s="24">
         <v>165</v>
       </c>
       <c r="S11" s="24">
         <v>181</v>
       </c>
       <c r="T11" s="24">
         <v>168</v>
       </c>
       <c r="U11" s="24">
         <v>178</v>
       </c>
-      <c r="V11" s="1"/>
+      <c r="V11" s="24">
+        <v>147</v>
+      </c>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
       <c r="A12" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="24">
         <v>102</v>
       </c>
       <c r="D12" s="24">
         <v>95</v>
       </c>
       <c r="E12" s="24">
         <v>105</v>
       </c>
       <c r="F12" s="24">
         <v>95</v>
       </c>
@@ -8141,51 +8152,53 @@
       </c>
       <c r="N12" s="24">
         <v>119</v>
       </c>
       <c r="O12" s="24">
         <v>92</v>
       </c>
       <c r="P12" s="24">
         <v>99</v>
       </c>
       <c r="Q12" s="24">
         <v>95</v>
       </c>
       <c r="R12" s="24">
         <v>106</v>
       </c>
       <c r="S12" s="24">
         <v>102</v>
       </c>
       <c r="T12" s="24">
         <v>102</v>
       </c>
       <c r="U12" s="24">
         <v>98</v>
       </c>
-      <c r="V12" s="1"/>
+      <c r="V12" s="24">
+        <v>76</v>
+      </c>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
       <c r="A13" s="31" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="24">
         <v>119</v>
       </c>
       <c r="D13" s="24">
         <v>116</v>
       </c>
       <c r="E13" s="24">
         <v>97</v>
       </c>
       <c r="F13" s="24">
         <v>121</v>
       </c>
@@ -8212,51 +8225,53 @@
       </c>
       <c r="N13" s="24">
         <v>136</v>
       </c>
       <c r="O13" s="24">
         <v>90</v>
       </c>
       <c r="P13" s="24">
         <v>83</v>
       </c>
       <c r="Q13" s="24">
         <v>127</v>
       </c>
       <c r="R13" s="24">
         <v>113</v>
       </c>
       <c r="S13" s="24">
         <v>121</v>
       </c>
       <c r="T13" s="24">
         <v>117</v>
       </c>
       <c r="U13" s="24">
         <v>112</v>
       </c>
-      <c r="V13" s="1"/>
+      <c r="V13" s="24">
+        <v>141</v>
+      </c>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
       <c r="A14" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="24">
         <v>78</v>
       </c>
       <c r="D14" s="24">
         <v>67</v>
       </c>
       <c r="E14" s="24">
         <v>55</v>
       </c>
       <c r="F14" s="24">
         <v>58</v>
       </c>
@@ -8283,51 +8298,53 @@
       </c>
       <c r="N14" s="24">
         <v>88</v>
       </c>
       <c r="O14" s="24">
         <v>60</v>
       </c>
       <c r="P14" s="24">
         <v>63</v>
       </c>
       <c r="Q14" s="24">
         <v>67</v>
       </c>
       <c r="R14" s="24">
         <v>59</v>
       </c>
       <c r="S14" s="24">
         <v>86</v>
       </c>
       <c r="T14" s="24">
         <v>73</v>
       </c>
       <c r="U14" s="24">
         <v>82</v>
       </c>
-      <c r="V14" s="1"/>
+      <c r="V14" s="24">
+        <v>72</v>
+      </c>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="30">
         <v>147</v>
       </c>
       <c r="D15" s="30">
         <v>146</v>
       </c>
       <c r="E15" s="30">
         <v>125</v>
       </c>
       <c r="F15" s="30">
         <v>172</v>
       </c>
@@ -8354,51 +8371,53 @@
       </c>
       <c r="N15" s="30">
         <v>185</v>
       </c>
       <c r="O15" s="30">
         <v>139</v>
       </c>
       <c r="P15" s="30">
         <v>108</v>
       </c>
       <c r="Q15" s="30">
         <v>134</v>
       </c>
       <c r="R15" s="30">
         <v>134</v>
       </c>
       <c r="S15" s="30">
         <v>140</v>
       </c>
       <c r="T15" s="30">
         <v>178</v>
       </c>
       <c r="U15" s="30">
         <v>204</v>
       </c>
-      <c r="V15" s="1"/>
+      <c r="V15" s="30">
+        <v>131</v>
+      </c>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
       <c r="A16" s="21"/>
       <c r="B16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>