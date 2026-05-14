--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -36,53 +36,50 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="79">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
-  </si>
-[...1 lines deleted...]
-    <t>Өңірлер бойынша қайтыс болғандардың ай сайынғы саны</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есеп айырысу</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу әдістемесі </t>
   </si>
   <si>
     <t>Көрсеткіш көзі</t>
   </si>
   <si>
     <t>Өлім статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
   </si>
   <si>
     <t>Ескерту</t>
   </si>
   <si>
     <t>Деректер өлім туралы актілерді тіркеу күні бойынша қалыптастырылды</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
@@ -252,50 +249,53 @@
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t>Алматы қаласында қайтыс болғандардың статистикасы қайтыс болу туралы актілерді азаматтық хал туралы актілерді тіркеу органдарында тіркеуге негізделеді</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t xml:space="preserve"> ©Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Алматы қаласы бойынша қайтыс болғандардың ай сайынғы саны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="63">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -7208,1174 +7208,1193 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="42.85546875" customWidth="1"/>
     <col min="2" max="2" width="81.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="43" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A3" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A4" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="43" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A5" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="43" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A6" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="43" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="42" customFormat="1" ht="12.75">
+      <c r="A7" s="40" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="B7" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="43" t="s">
+    </row>
+    <row r="8" spans="1:3" s="42" customFormat="1" ht="25.5">
+      <c r="A8" s="44" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="44" t="s">
+      <c r="B8" s="45" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="42" customFormat="1" ht="66" customHeight="1">
+      <c r="A9" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="45" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="44" t="s">
+      <c r="B9" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="46" t="s">
+    </row>
+    <row r="10" spans="1:3" s="42" customFormat="1" ht="12.75">
+      <c r="A10" s="40" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="40" t="s">
+      <c r="B10" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="46" t="s">
+    </row>
+    <row r="11" spans="1:3" s="42" customFormat="1" ht="12.75">
+      <c r="A11" s="40" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="40" t="s">
+      <c r="B11" s="43" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="42" customFormat="1" ht="12.75">
+      <c r="A12" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="43" t="s">
+      <c r="B12" s="52" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="44" t="s">
+      <c r="C12" s="48"/>
+    </row>
+    <row r="13" spans="1:3" s="42" customFormat="1" ht="25.5">
+      <c r="A13" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="52" t="s">
+      <c r="B13" s="47" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" s="42" customFormat="1" ht="12.75">
+      <c r="A14" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="C12" s="48"/>
-[...10 lines deleted...]
-      <c r="A14" s="40" t="s">
+    </row>
+    <row r="15" spans="1:3" s="42" customFormat="1" ht="12.75">
+      <c r="A15" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="49" t="s">
-        <v>43</v>
+      <c r="B15" s="50">
+        <v>46154</v>
       </c>
     </row>
-    <row r="15" spans="1:3" s="42" customFormat="1" ht="12.75">
-      <c r="A15" s="40" t="s">
+    <row r="16" spans="1:3" s="42" customFormat="1" ht="12.75">
+      <c r="A16" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="50">
-        <v>46122</v>
+      <c r="B16" s="51">
+        <v>46185</v>
       </c>
     </row>
-    <row r="16" spans="1:3" s="42" customFormat="1" ht="12.75">
-      <c r="A16" s="40" t="s">
+    <row r="17" spans="1:2" s="42" customFormat="1" ht="12.75">
+      <c r="A17" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="51">
-        <v>46154</v>
+      <c r="B17" s="26" t="s">
+        <v>71</v>
       </c>
     </row>
-    <row r="17" spans="1:2" s="42" customFormat="1" ht="12.75">
-      <c r="A17" s="40" t="s">
+    <row r="18" spans="1:2" s="42" customFormat="1" ht="12.75">
+      <c r="A18" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="26" t="s">
+      <c r="B18" s="27" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="18" spans="1:2" s="42" customFormat="1" ht="12.75">
-[...6 lines deleted...]
-    </row>
     <row r="19" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A19" s="40" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B19" s="28">
         <v>77272775556</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A20" s="40" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B20" s="29" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B4:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:2" ht="15" customHeight="1">
       <c r="B4" s="17" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="17" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="2:2">
-      <c r="B5" s="17" t="s">
+    <row r="6" spans="2:2" ht="15" customHeight="1">
+      <c r="B6" s="17" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="6" spans="2:2" ht="15" customHeight="1">
-      <c r="B6" s="17" t="s">
+    <row r="7" spans="2:2" ht="15" customHeight="1">
+      <c r="B7" s="17" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="7" spans="2:2" ht="15" customHeight="1">
-      <c r="B7" s="17" t="s">
+    <row r="8" spans="2:2" ht="15" customHeight="1">
+      <c r="B8" s="17" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="8" spans="2:2" ht="15" customHeight="1">
-      <c r="B8" s="17" t="s">
+    <row r="9" spans="2:2" ht="15" customHeight="1">
+      <c r="B9" s="16"/>
+    </row>
+    <row r="10" spans="2:2" ht="63" customHeight="1">
+      <c r="B10" s="18" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="9" spans="2:2" ht="15" customHeight="1">
-[...6 lines deleted...]
-    </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="16"/>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="19" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA939"/>
+  <dimension ref="A1:AA937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B18" sqref="B18"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="11" style="15" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="14.25" customHeight="1">
-[...29 lines deleted...]
-      <c r="A2" s="22" t="s">
+    <row r="1" spans="1:27" ht="31.5" customHeight="1">
+      <c r="A1" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="53" t="s">
-        <v>53</v>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
+      <c r="Z1" s="53"/>
+      <c r="AA1" s="1"/>
+    </row>
+    <row r="2" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A2" s="20"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+    </row>
+    <row r="3" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A3" s="23"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="35"/>
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
+      <c r="R3" s="35"/>
+      <c r="S3" s="35"/>
+      <c r="T3" s="35"/>
+      <c r="U3" s="36"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="36"/>
+      <c r="Z3" s="36" t="s">
+        <v>24</v>
       </c>
-      <c r="C2" s="53"/>
-[...52 lines deleted...]
-      <c r="AA3" s="1"/>
+      <c r="AA3" s="4"/>
     </row>
     <row r="4" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A4" s="23"/>
-[...24 lines deleted...]
-      <c r="Z4" s="1"/>
+      <c r="A4" s="60" t="s">
+        <v>76</v>
+      </c>
+      <c r="B4" s="62"/>
+      <c r="C4" s="56">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="58">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
       <c r="AA4" s="1"/>
     </row>
     <row r="5" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A5" s="23"/>
-[...23 lines deleted...]
-      <c r="Z5" s="36" t="s">
+      <c r="A5" s="61"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="AA5" s="4"/>
-[...39 lines deleted...]
-      <c r="C7" s="6" t="s">
+      <c r="D5" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="E5" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="F5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="G5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="G7" s="7" t="s">
+      <c r="H5" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="H7" s="7" t="s">
+      <c r="I5" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="L5" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="L7" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="M7" s="5" t="s">
+      <c r="N5" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="N7" s="5" t="s">
+      <c r="O5" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="P5" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q5" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="R5" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="S5" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="T5" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="U5" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="V5" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="W5" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="X5" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y5" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z5" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA5" s="1"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="25"/>
+      <c r="B6" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="O7" s="8" t="s">
-        <v>26</v>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
+      <c r="Z6" s="55"/>
+      <c r="AA6" s="9"/>
+    </row>
+    <row r="7" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A7" s="31" t="s">
+        <v>50</v>
       </c>
-      <c r="P7" s="8" t="s">
-[...36 lines deleted...]
-      <c r="B8" s="54" t="s">
+      <c r="B7" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="55"/>
-[...23 lines deleted...]
-      <c r="AA8" s="9"/>
+      <c r="C7" s="10">
+        <v>1061</v>
+      </c>
+      <c r="D7" s="10">
+        <v>1012</v>
+      </c>
+      <c r="E7" s="10">
+        <v>904</v>
+      </c>
+      <c r="F7" s="11">
+        <v>1054</v>
+      </c>
+      <c r="G7" s="12">
+        <v>1061</v>
+      </c>
+      <c r="H7" s="11">
+        <v>1008</v>
+      </c>
+      <c r="I7" s="12">
+        <v>1067</v>
+      </c>
+      <c r="J7" s="24">
+        <v>1028</v>
+      </c>
+      <c r="K7" s="24">
+        <v>962</v>
+      </c>
+      <c r="L7" s="24">
+        <v>1112</v>
+      </c>
+      <c r="M7" s="24">
+        <v>1075</v>
+      </c>
+      <c r="N7" s="24">
+        <v>1173</v>
+      </c>
+      <c r="O7" s="24">
+        <v>902</v>
+      </c>
+      <c r="P7" s="24">
+        <v>852</v>
+      </c>
+      <c r="Q7" s="24">
+        <v>1053</v>
+      </c>
+      <c r="Z7" s="1"/>
+      <c r="AA7" s="1"/>
+    </row>
+    <row r="8" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A8" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" s="24">
+        <v>132</v>
+      </c>
+      <c r="D8" s="24">
+        <v>134</v>
+      </c>
+      <c r="E8" s="24">
+        <v>109</v>
+      </c>
+      <c r="F8" s="24">
+        <v>126</v>
+      </c>
+      <c r="G8" s="24">
+        <v>121</v>
+      </c>
+      <c r="H8" s="24">
+        <v>131</v>
+      </c>
+      <c r="I8" s="24">
+        <v>154</v>
+      </c>
+      <c r="J8" s="24">
+        <v>153</v>
+      </c>
+      <c r="K8" s="24">
+        <v>121</v>
+      </c>
+      <c r="L8" s="24">
+        <v>145</v>
+      </c>
+      <c r="M8" s="24">
+        <v>138</v>
+      </c>
+      <c r="N8" s="24">
+        <v>149</v>
+      </c>
+      <c r="O8" s="24">
+        <v>102</v>
+      </c>
+      <c r="P8" s="24">
+        <v>105</v>
+      </c>
+      <c r="Q8" s="24">
+        <v>134</v>
+      </c>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+      <c r="X8" s="1"/>
+      <c r="Y8" s="1"/>
+      <c r="Z8" s="1"/>
+      <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="14.25" customHeight="1">
       <c r="A9" s="31" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
-      <c r="B9" s="13" t="s">
-        <v>39</v>
+      <c r="B9" s="32" t="s">
+        <v>58</v>
       </c>
-      <c r="C9" s="10">
-        <v>1061</v>
+      <c r="C9" s="24">
+        <v>122</v>
       </c>
-      <c r="D9" s="10">
-        <v>1012</v>
+      <c r="D9" s="24">
+        <v>121</v>
       </c>
-      <c r="E9" s="10">
-        <v>904</v>
+      <c r="E9" s="24">
+        <v>116</v>
       </c>
-      <c r="F9" s="11">
-        <v>1054</v>
+      <c r="F9" s="24">
+        <v>125</v>
       </c>
-      <c r="G9" s="12">
-        <v>1061</v>
+      <c r="G9" s="24">
+        <v>111</v>
       </c>
-      <c r="H9" s="11">
-        <v>1008</v>
+      <c r="H9" s="24">
+        <v>131</v>
       </c>
-      <c r="I9" s="12">
-        <v>1067</v>
+      <c r="I9" s="24">
+        <v>116</v>
       </c>
       <c r="J9" s="24">
-        <v>1028</v>
+        <v>109</v>
       </c>
       <c r="K9" s="24">
-        <v>962</v>
+        <v>110</v>
       </c>
       <c r="L9" s="24">
-        <v>1112</v>
+        <v>140</v>
       </c>
       <c r="M9" s="24">
-        <v>1075</v>
+        <v>134</v>
       </c>
       <c r="N9" s="24">
-        <v>1173</v>
+        <v>139</v>
       </c>
       <c r="O9" s="24">
-        <v>902</v>
+        <v>123</v>
       </c>
       <c r="P9" s="24">
-        <v>852</v>
+        <v>104</v>
       </c>
+      <c r="Q9" s="24">
+        <v>123</v>
+      </c>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
       <c r="A10" s="31" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B10" s="32" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C10" s="24">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="D10" s="24">
-        <v>134</v>
+        <v>170</v>
       </c>
       <c r="E10" s="24">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="F10" s="24">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="G10" s="24">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="H10" s="24">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="I10" s="24">
-        <v>154</v>
+        <v>187</v>
       </c>
       <c r="J10" s="24">
+        <v>177</v>
+      </c>
+      <c r="K10" s="24">
         <v>153</v>
       </c>
-      <c r="K10" s="24">
-[...1 lines deleted...]
-      </c>
       <c r="L10" s="24">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="M10" s="24">
-        <v>138</v>
+        <v>180</v>
       </c>
       <c r="N10" s="24">
-        <v>149</v>
+        <v>184</v>
       </c>
       <c r="O10" s="24">
-        <v>102</v>
+        <v>165</v>
       </c>
       <c r="P10" s="24">
-        <v>105</v>
+        <v>147</v>
       </c>
-      <c r="Q10" s="1"/>
+      <c r="Q10" s="24">
+        <v>184</v>
+      </c>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27" ht="14.25" customHeight="1">
       <c r="A11" s="31" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B11" s="32" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C11" s="24">
-        <v>122</v>
+        <v>180</v>
       </c>
       <c r="D11" s="24">
-        <v>121</v>
+        <v>163</v>
       </c>
       <c r="E11" s="24">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="F11" s="24">
-        <v>125</v>
+        <v>182</v>
       </c>
       <c r="G11" s="24">
-        <v>111</v>
+        <v>181</v>
       </c>
       <c r="H11" s="24">
+        <v>140</v>
+      </c>
+      <c r="I11" s="24">
+        <v>176</v>
+      </c>
+      <c r="J11" s="24">
+        <v>169</v>
+      </c>
+      <c r="K11" s="24">
+        <v>178</v>
+      </c>
+      <c r="L11" s="24">
+        <v>161</v>
+      </c>
+      <c r="M11" s="24">
+        <v>157</v>
+      </c>
+      <c r="N11" s="24">
+        <v>173</v>
+      </c>
+      <c r="O11" s="24">
         <v>131</v>
       </c>
-      <c r="I11" s="24">
-        <v>116</v>
+      <c r="P11" s="24">
+        <v>143</v>
       </c>
-      <c r="J11" s="24">
-        <v>109</v>
+      <c r="Q11" s="24">
+        <v>189</v>
       </c>
-      <c r="K11" s="24">
-[...17 lines deleted...]
-      <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
       <c r="A12" s="31" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B12" s="32" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C12" s="24">
-        <v>181</v>
+        <v>102</v>
       </c>
       <c r="D12" s="24">
-        <v>170</v>
+        <v>95</v>
       </c>
       <c r="E12" s="24">
-        <v>156</v>
+        <v>105</v>
       </c>
       <c r="F12" s="24">
-        <v>175</v>
+        <v>95</v>
       </c>
       <c r="G12" s="24">
-        <v>180</v>
+        <v>105</v>
       </c>
       <c r="H12" s="24">
-        <v>182</v>
+        <v>102</v>
       </c>
       <c r="I12" s="24">
-        <v>187</v>
+        <v>99</v>
       </c>
       <c r="J12" s="24">
-        <v>177</v>
+        <v>88</v>
       </c>
       <c r="K12" s="24">
-        <v>153</v>
+        <v>99</v>
       </c>
       <c r="L12" s="24">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="M12" s="24">
-        <v>180</v>
+        <v>96</v>
       </c>
       <c r="N12" s="24">
-        <v>184</v>
+        <v>119</v>
       </c>
       <c r="O12" s="24">
-        <v>165</v>
+        <v>92</v>
       </c>
       <c r="P12" s="24">
-        <v>147</v>
+        <v>99</v>
       </c>
-      <c r="Q12" s="1"/>
+      <c r="Q12" s="24">
+        <v>95</v>
+      </c>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
       <c r="A13" s="31" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B13" s="32" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C13" s="24">
-        <v>180</v>
+        <v>119</v>
       </c>
       <c r="D13" s="24">
-        <v>163</v>
+        <v>116</v>
       </c>
       <c r="E13" s="24">
-        <v>141</v>
+        <v>97</v>
       </c>
       <c r="F13" s="24">
-        <v>182</v>
+        <v>121</v>
       </c>
       <c r="G13" s="24">
-        <v>181</v>
+        <v>130</v>
       </c>
       <c r="H13" s="24">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="I13" s="24">
-        <v>176</v>
+        <v>112</v>
       </c>
       <c r="J13" s="24">
-        <v>169</v>
+        <v>114</v>
       </c>
       <c r="K13" s="24">
-        <v>178</v>
+        <v>111</v>
       </c>
       <c r="L13" s="24">
-        <v>161</v>
+        <v>110</v>
       </c>
       <c r="M13" s="24">
-        <v>157</v>
+        <v>128</v>
       </c>
       <c r="N13" s="24">
-        <v>173</v>
+        <v>136</v>
       </c>
       <c r="O13" s="24">
-        <v>131</v>
+        <v>90</v>
       </c>
       <c r="P13" s="24">
-        <v>143</v>
+        <v>83</v>
       </c>
-      <c r="Q13" s="1"/>
+      <c r="Q13" s="24">
+        <v>127</v>
+      </c>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
       <c r="A14" s="31" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C14" s="24">
-        <v>102</v>
+        <v>78</v>
       </c>
       <c r="D14" s="24">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="E14" s="24">
-        <v>105</v>
+        <v>55</v>
       </c>
       <c r="F14" s="24">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="G14" s="24">
-        <v>105</v>
+        <v>56</v>
       </c>
       <c r="H14" s="24">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="I14" s="24">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="J14" s="24">
+        <v>60</v>
+      </c>
+      <c r="K14" s="24">
+        <v>60</v>
+      </c>
+      <c r="L14" s="24">
+        <v>83</v>
+      </c>
+      <c r="M14" s="24">
+        <v>74</v>
+      </c>
+      <c r="N14" s="24">
         <v>88</v>
       </c>
-      <c r="K14" s="24">
-[...10 lines deleted...]
-      </c>
       <c r="O14" s="24">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="P14" s="24">
-        <v>99</v>
+        <v>63</v>
       </c>
-      <c r="Q14" s="1"/>
+      <c r="Q14" s="24">
+        <v>67</v>
+      </c>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A15" s="31" t="s">
-        <v>66</v>
+      <c r="A15" s="33" t="s">
+        <v>69</v>
       </c>
-      <c r="B15" s="32" t="s">
-        <v>67</v>
+      <c r="B15" s="34" t="s">
+        <v>70</v>
       </c>
-      <c r="C15" s="24">
-        <v>119</v>
+      <c r="C15" s="30">
+        <v>147</v>
       </c>
-      <c r="D15" s="24">
-        <v>116</v>
+      <c r="D15" s="30">
+        <v>146</v>
       </c>
-      <c r="E15" s="24">
-        <v>97</v>
+      <c r="E15" s="30">
+        <v>125</v>
       </c>
-      <c r="F15" s="24">
-        <v>121</v>
+      <c r="F15" s="30">
+        <v>172</v>
       </c>
-      <c r="G15" s="24">
+      <c r="G15" s="30">
+        <v>177</v>
+      </c>
+      <c r="H15" s="30">
+        <v>146</v>
+      </c>
+      <c r="I15" s="30">
+        <v>131</v>
+      </c>
+      <c r="J15" s="30">
+        <v>158</v>
+      </c>
+      <c r="K15" s="30">
         <v>130</v>
       </c>
-      <c r="H15" s="24">
-        <v>114</v>
+      <c r="L15" s="30">
+        <v>170</v>
       </c>
-      <c r="I15" s="24">
-        <v>112</v>
+      <c r="M15" s="30">
+        <v>168</v>
       </c>
-      <c r="J15" s="24">
-        <v>114</v>
+      <c r="N15" s="30">
+        <v>185</v>
       </c>
-      <c r="K15" s="24">
-        <v>111</v>
+      <c r="O15" s="30">
+        <v>139</v>
       </c>
-      <c r="L15" s="24">
-        <v>110</v>
+      <c r="P15" s="30">
+        <v>108</v>
       </c>
-      <c r="M15" s="24">
-        <v>128</v>
+      <c r="Q15" s="30">
+        <v>134</v>
       </c>
-      <c r="N15" s="24">
-[...8 lines deleted...]
-      <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A16" s="31" t="s">
-        <v>68</v>
+      <c r="A16" s="21"/>
+      <c r="B16" s="14" t="s">
+        <v>39</v>
       </c>
-      <c r="B16" s="32" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="1"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+      <c r="N16" s="1"/>
+      <c r="O16" s="1"/>
+      <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>
       <c r="AA16" s="1"/>
     </row>
     <row r="17" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A17" s="33" t="s">
-[...46 lines deleted...]
-      </c>
+      <c r="A17" s="21"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+      <c r="N17" s="1"/>
+      <c r="O17" s="1"/>
+      <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
       <c r="Z17" s="1"/>
       <c r="AA17" s="1"/>
     </row>
     <row r="18" spans="1:27" ht="14.25" customHeight="1">
       <c r="A18" s="21"/>
-      <c r="B18" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1"/>
@@ -8447,51 +8466,50 @@
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
       <c r="AA21" s="1"/>
     </row>
     <row r="22" spans="1:27" ht="14.25" customHeight="1">
       <c r="A22" s="21"/>
-      <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
       <c r="AA22" s="1"/>
@@ -8505,50 +8523,51 @@
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
       <c r="AA23" s="1"/>
     </row>
     <row r="24" spans="1:27" ht="14.25" customHeight="1">
       <c r="A24" s="21"/>
+      <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
       <c r="AA24" s="1"/>
@@ -16304,80 +16323,80 @@
       <c r="E292" s="1"/>
       <c r="F292" s="1"/>
       <c r="G292" s="1"/>
       <c r="H292" s="1"/>
       <c r="I292" s="1"/>
       <c r="J292" s="1"/>
       <c r="K292" s="1"/>
       <c r="L292" s="1"/>
       <c r="M292" s="1"/>
       <c r="N292" s="1"/>
       <c r="O292" s="1"/>
       <c r="P292" s="1"/>
       <c r="Q292" s="1"/>
       <c r="R292" s="1"/>
       <c r="S292" s="1"/>
       <c r="T292" s="1"/>
       <c r="U292" s="1"/>
       <c r="V292" s="1"/>
       <c r="W292" s="1"/>
       <c r="X292" s="1"/>
       <c r="Y292" s="1"/>
       <c r="Z292" s="1"/>
       <c r="AA292" s="1"/>
     </row>
     <row r="293" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A293" s="21"/>
+      <c r="A293" s="20"/>
       <c r="B293" s="1"/>
       <c r="C293" s="1"/>
       <c r="D293" s="1"/>
       <c r="E293" s="1"/>
       <c r="F293" s="1"/>
       <c r="G293" s="1"/>
       <c r="H293" s="1"/>
       <c r="I293" s="1"/>
       <c r="J293" s="1"/>
       <c r="K293" s="1"/>
       <c r="L293" s="1"/>
       <c r="M293" s="1"/>
       <c r="N293" s="1"/>
       <c r="O293" s="1"/>
       <c r="P293" s="1"/>
       <c r="Q293" s="1"/>
       <c r="R293" s="1"/>
       <c r="S293" s="1"/>
       <c r="T293" s="1"/>
       <c r="U293" s="1"/>
       <c r="V293" s="1"/>
       <c r="W293" s="1"/>
       <c r="X293" s="1"/>
       <c r="Y293" s="1"/>
       <c r="Z293" s="1"/>
       <c r="AA293" s="1"/>
     </row>
     <row r="294" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A294" s="21"/>
+      <c r="A294" s="20"/>
       <c r="B294" s="1"/>
       <c r="C294" s="1"/>
       <c r="D294" s="1"/>
       <c r="E294" s="1"/>
       <c r="F294" s="1"/>
       <c r="G294" s="1"/>
       <c r="H294" s="1"/>
       <c r="I294" s="1"/>
       <c r="J294" s="1"/>
       <c r="K294" s="1"/>
       <c r="L294" s="1"/>
       <c r="M294" s="1"/>
       <c r="N294" s="1"/>
       <c r="O294" s="1"/>
       <c r="P294" s="1"/>
       <c r="Q294" s="1"/>
       <c r="R294" s="1"/>
       <c r="S294" s="1"/>
       <c r="T294" s="1"/>
       <c r="U294" s="1"/>
       <c r="V294" s="1"/>
       <c r="W294" s="1"/>
       <c r="X294" s="1"/>
       <c r="Y294" s="1"/>
       <c r="Z294" s="1"/>
@@ -16681,80 +16700,78 @@
       <c r="E305" s="1"/>
       <c r="F305" s="1"/>
       <c r="G305" s="1"/>
       <c r="H305" s="1"/>
       <c r="I305" s="1"/>
       <c r="J305" s="1"/>
       <c r="K305" s="1"/>
       <c r="L305" s="1"/>
       <c r="M305" s="1"/>
       <c r="N305" s="1"/>
       <c r="O305" s="1"/>
       <c r="P305" s="1"/>
       <c r="Q305" s="1"/>
       <c r="R305" s="1"/>
       <c r="S305" s="1"/>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
       <c r="X305" s="1"/>
       <c r="Y305" s="1"/>
       <c r="Z305" s="1"/>
       <c r="AA305" s="1"/>
     </row>
     <row r="306" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A306" s="20"/>
       <c r="B306" s="1"/>
       <c r="C306" s="1"/>
       <c r="D306" s="1"/>
       <c r="E306" s="1"/>
       <c r="F306" s="1"/>
       <c r="G306" s="1"/>
       <c r="H306" s="1"/>
       <c r="I306" s="1"/>
       <c r="J306" s="1"/>
       <c r="K306" s="1"/>
       <c r="L306" s="1"/>
       <c r="M306" s="1"/>
       <c r="N306" s="1"/>
       <c r="O306" s="1"/>
       <c r="P306" s="1"/>
       <c r="Q306" s="1"/>
       <c r="R306" s="1"/>
       <c r="S306" s="1"/>
       <c r="T306" s="1"/>
       <c r="U306" s="1"/>
       <c r="V306" s="1"/>
       <c r="W306" s="1"/>
       <c r="X306" s="1"/>
       <c r="Y306" s="1"/>
       <c r="Z306" s="1"/>
       <c r="AA306" s="1"/>
     </row>
     <row r="307" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A307" s="20"/>
       <c r="B307" s="1"/>
       <c r="C307" s="1"/>
       <c r="D307" s="1"/>
       <c r="E307" s="1"/>
       <c r="F307" s="1"/>
       <c r="G307" s="1"/>
       <c r="H307" s="1"/>
       <c r="I307" s="1"/>
       <c r="J307" s="1"/>
       <c r="K307" s="1"/>
       <c r="L307" s="1"/>
       <c r="M307" s="1"/>
       <c r="N307" s="1"/>
       <c r="O307" s="1"/>
       <c r="P307" s="1"/>
       <c r="Q307" s="1"/>
       <c r="R307" s="1"/>
       <c r="S307" s="1"/>
       <c r="T307" s="1"/>
       <c r="U307" s="1"/>
       <c r="V307" s="1"/>
       <c r="W307" s="1"/>
       <c r="X307" s="1"/>
       <c r="Y307" s="1"/>
       <c r="Z307" s="1"/>
@@ -34378,114 +34395,58 @@
       <c r="D937" s="1"/>
       <c r="E937" s="1"/>
       <c r="F937" s="1"/>
       <c r="G937" s="1"/>
       <c r="H937" s="1"/>
       <c r="I937" s="1"/>
       <c r="J937" s="1"/>
       <c r="K937" s="1"/>
       <c r="L937" s="1"/>
       <c r="M937" s="1"/>
       <c r="N937" s="1"/>
       <c r="O937" s="1"/>
       <c r="P937" s="1"/>
       <c r="Q937" s="1"/>
       <c r="R937" s="1"/>
       <c r="S937" s="1"/>
       <c r="T937" s="1"/>
       <c r="U937" s="1"/>
       <c r="V937" s="1"/>
       <c r="W937" s="1"/>
       <c r="X937" s="1"/>
       <c r="Y937" s="1"/>
       <c r="Z937" s="1"/>
       <c r="AA937" s="1"/>
     </row>
-    <row r="938" spans="2:27" ht="14.25" customHeight="1">
-[...54 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:Z2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер (барлық хал)</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>