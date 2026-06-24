--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -39,53 +39,50 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="79">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
-  </si>
-[...1 lines deleted...]
-    <t>Есеп айырысу</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу әдістемесі </t>
   </si>
   <si>
     <t>Көрсеткіш көзі</t>
   </si>
   <si>
     <t>Өлім статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
   </si>
   <si>
     <t>Ескерту</t>
   </si>
   <si>
     <t>Деректер өлім туралы актілерді тіркеу күні бойынша қалыптастырылды</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>Әдіснамалық түсініктемелер</t>
   </si>
   <si>
     <t>Байланысты басылымдар</t>
   </si>
@@ -252,50 +249,53 @@
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t>Алматы қаласында қайтыс болғандардың статистикасы қайтыс болу туралы актілерді азаматтық хал туралы актілерді тіркеу органдарында тіркеуге негізделеді</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t xml:space="preserve"> ©Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Алматы қаласы бойынша қайтыс болғандардың ай сайынғы саны</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептік </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="63">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -7208,342 +7208,342 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="42.85546875" customWidth="1"/>
     <col min="2" max="2" width="81.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="43" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A3" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A4" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="43" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A5" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="43" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A6" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="43" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A7" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="43" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="42" customFormat="1" ht="25.5">
+      <c r="A8" s="44" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="44" t="s">
+      <c r="B8" s="45" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="42" customFormat="1" ht="66" customHeight="1">
+      <c r="A9" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="45" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="44" t="s">
+      <c r="B9" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="46" t="s">
+    </row>
+    <row r="10" spans="1:3" s="42" customFormat="1" ht="12.75">
+      <c r="A10" s="40" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="40" t="s">
+      <c r="B10" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="46" t="s">
+    </row>
+    <row r="11" spans="1:3" s="42" customFormat="1" ht="12.75">
+      <c r="A11" s="40" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="40" t="s">
+      <c r="B11" s="43" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="42" customFormat="1" ht="12.75">
+      <c r="A12" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="43" t="s">
+      <c r="B12" s="52" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="44" t="s">
+      <c r="C12" s="48"/>
+    </row>
+    <row r="13" spans="1:3" s="42" customFormat="1" ht="25.5">
+      <c r="A13" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="52" t="s">
+      <c r="B13" s="47" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" s="42" customFormat="1" ht="12.75">
+      <c r="A14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="C12" s="48"/>
-[...10 lines deleted...]
-      <c r="A14" s="40" t="s">
+    </row>
+    <row r="15" spans="1:3" s="42" customFormat="1" ht="12.75">
+      <c r="A15" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="49" t="s">
-        <v>42</v>
+      <c r="B15" s="50">
+        <v>46185</v>
       </c>
     </row>
-    <row r="15" spans="1:3" s="42" customFormat="1" ht="12.75">
-      <c r="A15" s="40" t="s">
+    <row r="16" spans="1:3" s="42" customFormat="1" ht="12.75">
+      <c r="A16" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="50">
-        <v>46154</v>
+      <c r="B16" s="51">
+        <v>46216</v>
       </c>
     </row>
-    <row r="16" spans="1:3" s="42" customFormat="1" ht="12.75">
-      <c r="A16" s="40" t="s">
+    <row r="17" spans="1:2" s="42" customFormat="1" ht="12.75">
+      <c r="A17" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="51">
-        <v>46185</v>
+      <c r="B17" s="26" t="s">
+        <v>70</v>
       </c>
     </row>
-    <row r="17" spans="1:2" s="42" customFormat="1" ht="12.75">
-      <c r="A17" s="40" t="s">
+    <row r="18" spans="1:2" s="42" customFormat="1" ht="12.75">
+      <c r="A18" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="26" t="s">
+      <c r="B18" s="27" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="18" spans="1:2" s="42" customFormat="1" ht="12.75">
-[...6 lines deleted...]
-    </row>
     <row r="19" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A19" s="40" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B19" s="28">
         <v>77272775556</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A20" s="40" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B20" s="29" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B4:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:2" ht="15" customHeight="1">
       <c r="B4" s="17" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="17" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="5" spans="2:2">
-      <c r="B5" s="17" t="s">
+    <row r="6" spans="2:2" ht="15" customHeight="1">
+      <c r="B6" s="17" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="2:2" ht="15" customHeight="1">
-      <c r="B6" s="17" t="s">
+    <row r="7" spans="2:2" ht="15" customHeight="1">
+      <c r="B7" s="17" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="2:2" ht="15" customHeight="1">
-      <c r="B7" s="17" t="s">
+    <row r="8" spans="2:2" ht="15" customHeight="1">
+      <c r="B8" s="17" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="8" spans="2:2" ht="15" customHeight="1">
-      <c r="B8" s="17" t="s">
+    <row r="9" spans="2:2" ht="15" customHeight="1">
+      <c r="B9" s="16"/>
+    </row>
+    <row r="10" spans="2:2" ht="63" customHeight="1">
+      <c r="B10" s="18" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="9" spans="2:2" ht="15" customHeight="1">
-[...6 lines deleted...]
-    </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="16"/>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="19" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
+      <selection pane="bottomLeft" activeCell="U20" sqref="U20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="11" style="15" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="31.5" customHeight="1">
       <c r="A1" s="22" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B1" s="53" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
       <c r="N1" s="53"/>
       <c r="O1" s="53"/>
       <c r="P1" s="53"/>
       <c r="Q1" s="53"/>
       <c r="R1" s="53"/>
       <c r="S1" s="53"/>
       <c r="T1" s="53"/>
       <c r="U1" s="53"/>
       <c r="V1" s="53"/>
       <c r="W1" s="53"/>
       <c r="X1" s="53"/>
       <c r="Y1" s="53"/>
       <c r="Z1" s="53"/>
@@ -7582,760 +7582,779 @@
       <c r="A3" s="23"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
       <c r="R3" s="35"/>
       <c r="S3" s="35"/>
       <c r="T3" s="35"/>
       <c r="U3" s="36"/>
       <c r="V3" s="37"/>
       <c r="W3" s="37"/>
       <c r="X3" s="36"/>
       <c r="Z3" s="36" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="AA3" s="4"/>
     </row>
     <row r="4" spans="1:27" ht="14.25" customHeight="1">
       <c r="A4" s="60" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B4" s="62"/>
       <c r="C4" s="56">
         <v>2025</v>
       </c>
       <c r="D4" s="57"/>
       <c r="E4" s="57"/>
       <c r="F4" s="57"/>
       <c r="G4" s="57"/>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="57"/>
       <c r="L4" s="57"/>
       <c r="M4" s="57"/>
       <c r="N4" s="57"/>
       <c r="O4" s="58">
         <v>2026</v>
       </c>
       <c r="P4" s="59"/>
       <c r="Q4" s="59"/>
       <c r="R4" s="59"/>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
       <c r="AA4" s="1"/>
     </row>
     <row r="5" spans="1:27" ht="14.25" customHeight="1">
       <c r="A5" s="61"/>
       <c r="B5" s="63"/>
       <c r="C5" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="E5" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="F5" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="G5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="H5" s="7" t="s">
+      <c r="I5" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="L5" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="L5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="M5" s="5" t="s">
+      <c r="N5" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="N5" s="5" t="s">
-        <v>36</v>
+      <c r="O5" s="8" t="s">
+        <v>24</v>
       </c>
-      <c r="O5" s="8" t="s">
+      <c r="P5" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="8" t="s">
+      <c r="Q5" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="R5" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="R5" s="7" t="s">
+      <c r="S5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="S5" s="7" t="s">
+      <c r="T5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="T5" s="7" t="s">
+      <c r="U5" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="U5" s="38" t="s">
+      <c r="V5" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="V5" s="38" t="s">
+      <c r="W5" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="W5" s="38" t="s">
+      <c r="X5" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="X5" s="38" t="s">
+      <c r="Y5" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="Y5" s="39" t="s">
+      <c r="Z5" s="7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="AA5" s="1"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="25"/>
       <c r="B6" s="54" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C6" s="55"/>
       <c r="D6" s="55"/>
       <c r="E6" s="55"/>
       <c r="F6" s="55"/>
       <c r="G6" s="55"/>
       <c r="H6" s="55"/>
       <c r="I6" s="55"/>
       <c r="J6" s="55"/>
       <c r="K6" s="55"/>
       <c r="L6" s="55"/>
       <c r="M6" s="55"/>
       <c r="N6" s="55"/>
       <c r="O6" s="55"/>
       <c r="P6" s="55"/>
       <c r="Q6" s="55"/>
       <c r="R6" s="55"/>
       <c r="S6" s="55"/>
       <c r="T6" s="55"/>
       <c r="U6" s="55"/>
       <c r="V6" s="55"/>
       <c r="W6" s="55"/>
       <c r="X6" s="55"/>
       <c r="Y6" s="55"/>
       <c r="Z6" s="55"/>
       <c r="AA6" s="9"/>
     </row>
     <row r="7" spans="1:27" ht="14.25" customHeight="1">
       <c r="A7" s="31" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B7" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C7" s="10">
         <v>1061</v>
       </c>
       <c r="D7" s="10">
         <v>1012</v>
       </c>
       <c r="E7" s="10">
         <v>904</v>
       </c>
       <c r="F7" s="11">
         <v>1054</v>
       </c>
       <c r="G7" s="12">
         <v>1061</v>
       </c>
       <c r="H7" s="11">
         <v>1008</v>
       </c>
       <c r="I7" s="12">
         <v>1067</v>
       </c>
       <c r="J7" s="24">
         <v>1028</v>
       </c>
       <c r="K7" s="24">
         <v>962</v>
       </c>
       <c r="L7" s="24">
         <v>1112</v>
       </c>
       <c r="M7" s="24">
         <v>1075</v>
       </c>
       <c r="N7" s="24">
         <v>1173</v>
       </c>
       <c r="O7" s="24">
         <v>902</v>
       </c>
       <c r="P7" s="24">
         <v>852</v>
       </c>
       <c r="Q7" s="24">
         <v>1053</v>
       </c>
+      <c r="R7" s="24">
+        <v>962</v>
+      </c>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="14.25" customHeight="1">
       <c r="A8" s="31" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B8" s="32" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C8" s="24">
         <v>132</v>
       </c>
       <c r="D8" s="24">
         <v>134</v>
       </c>
       <c r="E8" s="24">
         <v>109</v>
       </c>
       <c r="F8" s="24">
         <v>126</v>
       </c>
       <c r="G8" s="24">
         <v>121</v>
       </c>
       <c r="H8" s="24">
         <v>131</v>
       </c>
       <c r="I8" s="24">
         <v>154</v>
       </c>
       <c r="J8" s="24">
         <v>153</v>
       </c>
       <c r="K8" s="24">
         <v>121</v>
       </c>
       <c r="L8" s="24">
         <v>145</v>
       </c>
       <c r="M8" s="24">
         <v>138</v>
       </c>
       <c r="N8" s="24">
         <v>149</v>
       </c>
       <c r="O8" s="24">
         <v>102</v>
       </c>
       <c r="P8" s="24">
         <v>105</v>
       </c>
       <c r="Q8" s="24">
         <v>134</v>
       </c>
-      <c r="R8" s="1"/>
+      <c r="R8" s="24">
+        <v>108</v>
+      </c>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="14.25" customHeight="1">
       <c r="A9" s="31" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B9" s="32" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C9" s="24">
         <v>122</v>
       </c>
       <c r="D9" s="24">
         <v>121</v>
       </c>
       <c r="E9" s="24">
         <v>116</v>
       </c>
       <c r="F9" s="24">
         <v>125</v>
       </c>
       <c r="G9" s="24">
         <v>111</v>
       </c>
       <c r="H9" s="24">
         <v>131</v>
       </c>
       <c r="I9" s="24">
         <v>116</v>
       </c>
       <c r="J9" s="24">
         <v>109</v>
       </c>
       <c r="K9" s="24">
         <v>110</v>
       </c>
       <c r="L9" s="24">
         <v>140</v>
       </c>
       <c r="M9" s="24">
         <v>134</v>
       </c>
       <c r="N9" s="24">
         <v>139</v>
       </c>
       <c r="O9" s="24">
         <v>123</v>
       </c>
       <c r="P9" s="24">
         <v>104</v>
       </c>
       <c r="Q9" s="24">
         <v>123</v>
       </c>
-      <c r="R9" s="1"/>
+      <c r="R9" s="24">
+        <v>110</v>
+      </c>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
       <c r="A10" s="31" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B10" s="32" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C10" s="24">
         <v>181</v>
       </c>
       <c r="D10" s="24">
         <v>170</v>
       </c>
       <c r="E10" s="24">
         <v>156</v>
       </c>
       <c r="F10" s="24">
         <v>175</v>
       </c>
       <c r="G10" s="24">
         <v>180</v>
       </c>
       <c r="H10" s="24">
         <v>182</v>
       </c>
       <c r="I10" s="24">
         <v>187</v>
       </c>
       <c r="J10" s="24">
         <v>177</v>
       </c>
       <c r="K10" s="24">
         <v>153</v>
       </c>
       <c r="L10" s="24">
         <v>190</v>
       </c>
       <c r="M10" s="24">
         <v>180</v>
       </c>
       <c r="N10" s="24">
         <v>184</v>
       </c>
       <c r="O10" s="24">
         <v>165</v>
       </c>
       <c r="P10" s="24">
         <v>147</v>
       </c>
       <c r="Q10" s="24">
         <v>184</v>
       </c>
-      <c r="R10" s="1"/>
+      <c r="R10" s="24">
+        <v>167</v>
+      </c>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27" ht="14.25" customHeight="1">
       <c r="A11" s="31" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B11" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C11" s="24">
         <v>180</v>
       </c>
       <c r="D11" s="24">
         <v>163</v>
       </c>
       <c r="E11" s="24">
         <v>141</v>
       </c>
       <c r="F11" s="24">
         <v>182</v>
       </c>
       <c r="G11" s="24">
         <v>181</v>
       </c>
       <c r="H11" s="24">
         <v>140</v>
       </c>
       <c r="I11" s="24">
         <v>176</v>
       </c>
       <c r="J11" s="24">
         <v>169</v>
       </c>
       <c r="K11" s="24">
         <v>178</v>
       </c>
       <c r="L11" s="24">
         <v>161</v>
       </c>
       <c r="M11" s="24">
         <v>157</v>
       </c>
       <c r="N11" s="24">
         <v>173</v>
       </c>
       <c r="O11" s="24">
         <v>131</v>
       </c>
       <c r="P11" s="24">
         <v>143</v>
       </c>
       <c r="Q11" s="24">
         <v>189</v>
       </c>
-      <c r="R11" s="1"/>
+      <c r="R11" s="24">
+        <v>165</v>
+      </c>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
       <c r="A12" s="31" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B12" s="32" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C12" s="24">
         <v>102</v>
       </c>
       <c r="D12" s="24">
         <v>95</v>
       </c>
       <c r="E12" s="24">
         <v>105</v>
       </c>
       <c r="F12" s="24">
         <v>95</v>
       </c>
       <c r="G12" s="24">
         <v>105</v>
       </c>
       <c r="H12" s="24">
         <v>102</v>
       </c>
       <c r="I12" s="24">
         <v>99</v>
       </c>
       <c r="J12" s="24">
         <v>88</v>
       </c>
       <c r="K12" s="24">
         <v>99</v>
       </c>
       <c r="L12" s="24">
         <v>113</v>
       </c>
       <c r="M12" s="24">
         <v>96</v>
       </c>
       <c r="N12" s="24">
         <v>119</v>
       </c>
       <c r="O12" s="24">
         <v>92</v>
       </c>
       <c r="P12" s="24">
         <v>99</v>
       </c>
       <c r="Q12" s="24">
         <v>95</v>
       </c>
-      <c r="R12" s="1"/>
+      <c r="R12" s="24">
+        <v>106</v>
+      </c>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
       <c r="A13" s="31" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B13" s="32" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C13" s="24">
         <v>119</v>
       </c>
       <c r="D13" s="24">
         <v>116</v>
       </c>
       <c r="E13" s="24">
         <v>97</v>
       </c>
       <c r="F13" s="24">
         <v>121</v>
       </c>
       <c r="G13" s="24">
         <v>130</v>
       </c>
       <c r="H13" s="24">
         <v>114</v>
       </c>
       <c r="I13" s="24">
         <v>112</v>
       </c>
       <c r="J13" s="24">
         <v>114</v>
       </c>
       <c r="K13" s="24">
         <v>111</v>
       </c>
       <c r="L13" s="24">
         <v>110</v>
       </c>
       <c r="M13" s="24">
         <v>128</v>
       </c>
       <c r="N13" s="24">
         <v>136</v>
       </c>
       <c r="O13" s="24">
         <v>90</v>
       </c>
       <c r="P13" s="24">
         <v>83</v>
       </c>
       <c r="Q13" s="24">
         <v>127</v>
       </c>
-      <c r="R13" s="1"/>
+      <c r="R13" s="24">
+        <v>113</v>
+      </c>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
       <c r="A14" s="31" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C14" s="24">
         <v>78</v>
       </c>
       <c r="D14" s="24">
         <v>67</v>
       </c>
       <c r="E14" s="24">
         <v>55</v>
       </c>
       <c r="F14" s="24">
         <v>58</v>
       </c>
       <c r="G14" s="24">
         <v>56</v>
       </c>
       <c r="H14" s="24">
         <v>62</v>
       </c>
       <c r="I14" s="24">
         <v>92</v>
       </c>
       <c r="J14" s="24">
         <v>60</v>
       </c>
       <c r="K14" s="24">
         <v>60</v>
       </c>
       <c r="L14" s="24">
         <v>83</v>
       </c>
       <c r="M14" s="24">
         <v>74</v>
       </c>
       <c r="N14" s="24">
         <v>88</v>
       </c>
       <c r="O14" s="24">
         <v>60</v>
       </c>
       <c r="P14" s="24">
         <v>63</v>
       </c>
       <c r="Q14" s="24">
         <v>67</v>
       </c>
-      <c r="R14" s="1"/>
+      <c r="R14" s="24">
+        <v>59</v>
+      </c>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
       <c r="A15" s="33" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B15" s="34" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C15" s="30">
         <v>147</v>
       </c>
       <c r="D15" s="30">
         <v>146</v>
       </c>
       <c r="E15" s="30">
         <v>125</v>
       </c>
       <c r="F15" s="30">
         <v>172</v>
       </c>
       <c r="G15" s="30">
         <v>177</v>
       </c>
       <c r="H15" s="30">
         <v>146</v>
       </c>
       <c r="I15" s="30">
         <v>131</v>
       </c>
       <c r="J15" s="30">
         <v>158</v>
       </c>
       <c r="K15" s="30">
         <v>130</v>
       </c>
       <c r="L15" s="30">
         <v>170</v>
       </c>
       <c r="M15" s="30">
         <v>168</v>
       </c>
       <c r="N15" s="30">
         <v>185</v>
       </c>
       <c r="O15" s="30">
         <v>139</v>
       </c>
       <c r="P15" s="30">
         <v>108</v>
       </c>
       <c r="Q15" s="30">
         <v>134</v>
       </c>
-      <c r="R15" s="1"/>
+      <c r="R15" s="30">
+        <v>134</v>
+      </c>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
       <c r="A16" s="21"/>
       <c r="B16" s="14" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>