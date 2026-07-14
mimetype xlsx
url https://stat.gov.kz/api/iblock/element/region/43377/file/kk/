--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -7208,51 +7208,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="42.85546875" customWidth="1"/>
     <col min="2" max="2" width="81.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:3" s="42" customFormat="1" ht="12.75">
@@ -7335,59 +7335,59 @@
         <v>40</v>
       </c>
       <c r="C12" s="48"/>
     </row>
     <row r="13" spans="1:3" s="42" customFormat="1" ht="25.5">
       <c r="A13" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="47" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A14" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A15" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="50">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A16" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="51">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A17" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A18" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A19" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="28">
         <v>77272775556</v>
       </c>
@@ -7461,51 +7461,51 @@
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="16"/>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="19" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U20" sqref="U20"/>
+      <selection pane="bottomLeft" activeCell="W19" sqref="W19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="11" style="15" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
@@ -7784,50 +7784,53 @@
       </c>
       <c r="K7" s="24">
         <v>962</v>
       </c>
       <c r="L7" s="24">
         <v>1112</v>
       </c>
       <c r="M7" s="24">
         <v>1075</v>
       </c>
       <c r="N7" s="24">
         <v>1173</v>
       </c>
       <c r="O7" s="24">
         <v>902</v>
       </c>
       <c r="P7" s="24">
         <v>852</v>
       </c>
       <c r="Q7" s="24">
         <v>1053</v>
       </c>
       <c r="R7" s="24">
         <v>962</v>
       </c>
+      <c r="S7" s="24">
+        <v>1031</v>
+      </c>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="14.25" customHeight="1">
       <c r="A8" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="24">
         <v>132</v>
       </c>
       <c r="D8" s="24">
         <v>134</v>
       </c>
       <c r="E8" s="24">
         <v>109</v>
       </c>
       <c r="F8" s="24">
         <v>126</v>
       </c>
       <c r="G8" s="24">
         <v>121</v>
       </c>
@@ -7842,51 +7845,53 @@
       </c>
       <c r="K8" s="24">
         <v>121</v>
       </c>
       <c r="L8" s="24">
         <v>145</v>
       </c>
       <c r="M8" s="24">
         <v>138</v>
       </c>
       <c r="N8" s="24">
         <v>149</v>
       </c>
       <c r="O8" s="24">
         <v>102</v>
       </c>
       <c r="P8" s="24">
         <v>105</v>
       </c>
       <c r="Q8" s="24">
         <v>134</v>
       </c>
       <c r="R8" s="24">
         <v>108</v>
       </c>
-      <c r="S8" s="1"/>
+      <c r="S8" s="24">
+        <v>124</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="14.25" customHeight="1">
       <c r="A9" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="24">
         <v>122</v>
       </c>
       <c r="D9" s="24">
         <v>121</v>
       </c>
       <c r="E9" s="24">
         <v>116</v>
       </c>
@@ -7907,51 +7912,53 @@
       </c>
       <c r="K9" s="24">
         <v>110</v>
       </c>
       <c r="L9" s="24">
         <v>140</v>
       </c>
       <c r="M9" s="24">
         <v>134</v>
       </c>
       <c r="N9" s="24">
         <v>139</v>
       </c>
       <c r="O9" s="24">
         <v>123</v>
       </c>
       <c r="P9" s="24">
         <v>104</v>
       </c>
       <c r="Q9" s="24">
         <v>123</v>
       </c>
       <c r="R9" s="24">
         <v>110</v>
       </c>
-      <c r="S9" s="1"/>
+      <c r="S9" s="24">
+        <v>120</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
       <c r="A10" s="31" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="24">
         <v>181</v>
       </c>
       <c r="D10" s="24">
         <v>170</v>
       </c>
       <c r="E10" s="24">
         <v>156</v>
       </c>
@@ -7972,51 +7979,53 @@
       </c>
       <c r="K10" s="24">
         <v>153</v>
       </c>
       <c r="L10" s="24">
         <v>190</v>
       </c>
       <c r="M10" s="24">
         <v>180</v>
       </c>
       <c r="N10" s="24">
         <v>184</v>
       </c>
       <c r="O10" s="24">
         <v>165</v>
       </c>
       <c r="P10" s="24">
         <v>147</v>
       </c>
       <c r="Q10" s="24">
         <v>184</v>
       </c>
       <c r="R10" s="24">
         <v>167</v>
       </c>
-      <c r="S10" s="1"/>
+      <c r="S10" s="24">
+        <v>157</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27" ht="14.25" customHeight="1">
       <c r="A11" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="24">
         <v>180</v>
       </c>
       <c r="D11" s="24">
         <v>163</v>
       </c>
       <c r="E11" s="24">
         <v>141</v>
       </c>
@@ -8037,51 +8046,53 @@
       </c>
       <c r="K11" s="24">
         <v>178</v>
       </c>
       <c r="L11" s="24">
         <v>161</v>
       </c>
       <c r="M11" s="24">
         <v>157</v>
       </c>
       <c r="N11" s="24">
         <v>173</v>
       </c>
       <c r="O11" s="24">
         <v>131</v>
       </c>
       <c r="P11" s="24">
         <v>143</v>
       </c>
       <c r="Q11" s="24">
         <v>189</v>
       </c>
       <c r="R11" s="24">
         <v>165</v>
       </c>
-      <c r="S11" s="1"/>
+      <c r="S11" s="24">
+        <v>181</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
       <c r="A12" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="24">
         <v>102</v>
       </c>
       <c r="D12" s="24">
         <v>95</v>
       </c>
       <c r="E12" s="24">
         <v>105</v>
       </c>
@@ -8102,51 +8113,53 @@
       </c>
       <c r="K12" s="24">
         <v>99</v>
       </c>
       <c r="L12" s="24">
         <v>113</v>
       </c>
       <c r="M12" s="24">
         <v>96</v>
       </c>
       <c r="N12" s="24">
         <v>119</v>
       </c>
       <c r="O12" s="24">
         <v>92</v>
       </c>
       <c r="P12" s="24">
         <v>99</v>
       </c>
       <c r="Q12" s="24">
         <v>95</v>
       </c>
       <c r="R12" s="24">
         <v>106</v>
       </c>
-      <c r="S12" s="1"/>
+      <c r="S12" s="24">
+        <v>102</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
       <c r="A13" s="31" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="24">
         <v>119</v>
       </c>
       <c r="D13" s="24">
         <v>116</v>
       </c>
       <c r="E13" s="24">
         <v>97</v>
       </c>
@@ -8167,51 +8180,53 @@
       </c>
       <c r="K13" s="24">
         <v>111</v>
       </c>
       <c r="L13" s="24">
         <v>110</v>
       </c>
       <c r="M13" s="24">
         <v>128</v>
       </c>
       <c r="N13" s="24">
         <v>136</v>
       </c>
       <c r="O13" s="24">
         <v>90</v>
       </c>
       <c r="P13" s="24">
         <v>83</v>
       </c>
       <c r="Q13" s="24">
         <v>127</v>
       </c>
       <c r="R13" s="24">
         <v>113</v>
       </c>
-      <c r="S13" s="1"/>
+      <c r="S13" s="24">
+        <v>121</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
       <c r="A14" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="24">
         <v>78</v>
       </c>
       <c r="D14" s="24">
         <v>67</v>
       </c>
       <c r="E14" s="24">
         <v>55</v>
       </c>
@@ -8232,51 +8247,53 @@
       </c>
       <c r="K14" s="24">
         <v>60</v>
       </c>
       <c r="L14" s="24">
         <v>83</v>
       </c>
       <c r="M14" s="24">
         <v>74</v>
       </c>
       <c r="N14" s="24">
         <v>88</v>
       </c>
       <c r="O14" s="24">
         <v>60</v>
       </c>
       <c r="P14" s="24">
         <v>63</v>
       </c>
       <c r="Q14" s="24">
         <v>67</v>
       </c>
       <c r="R14" s="24">
         <v>59</v>
       </c>
-      <c r="S14" s="1"/>
+      <c r="S14" s="24">
+        <v>86</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="30">
         <v>147</v>
       </c>
       <c r="D15" s="30">
         <v>146</v>
       </c>
       <c r="E15" s="30">
         <v>125</v>
       </c>
@@ -8297,51 +8314,53 @@
       </c>
       <c r="K15" s="30">
         <v>130</v>
       </c>
       <c r="L15" s="30">
         <v>170</v>
       </c>
       <c r="M15" s="30">
         <v>168</v>
       </c>
       <c r="N15" s="30">
         <v>185</v>
       </c>
       <c r="O15" s="30">
         <v>139</v>
       </c>
       <c r="P15" s="30">
         <v>108</v>
       </c>
       <c r="Q15" s="30">
         <v>134</v>
       </c>
       <c r="R15" s="30">
         <v>134</v>
       </c>
-      <c r="S15" s="1"/>
+      <c r="S15" s="30">
+        <v>140</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
       <c r="A16" s="21"/>
       <c r="B16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>