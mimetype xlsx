--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -4049,51 +4049,51 @@
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -4160,53 +4160,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="14" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="14" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="14" fontId="42" fillId="0" borderId="24" xfId="1764" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="42" fillId="0" borderId="24" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="14" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -7208,51 +7205,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="K6" sqref="K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="42.85546875" customWidth="1"/>
     <col min="2" max="2" width="81.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:3" s="42" customFormat="1" ht="12.75">
@@ -7309,85 +7306,85 @@
       </c>
       <c r="B9" s="46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A10" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="46" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A11" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A12" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="52" t="s">
+      <c r="B12" s="51" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="48"/>
     </row>
     <row r="13" spans="1:3" s="42" customFormat="1" ht="25.5">
       <c r="A13" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="47" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A14" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A15" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="50">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A16" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="51">
-        <v>46244</v>
+      <c r="B16" s="50">
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A17" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A18" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A19" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="28">
         <v>77272775556</v>
       </c>
@@ -7461,114 +7458,114 @@
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="16"/>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="19" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="W19" sqref="W19"/>
+      <selection pane="bottomLeft" activeCell="V25" sqref="V25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="11" style="15" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="31.5" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>50</v>
       </c>
-      <c r="B1" s="53" t="s">
+      <c r="B1" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="C1" s="53"/>
-[...22 lines deleted...]
-      <c r="Z1" s="53"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
       <c r="AA1" s="1"/>
     </row>
     <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="A2" s="20"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
@@ -7587,87 +7584,87 @@
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
       <c r="R3" s="35"/>
       <c r="S3" s="35"/>
       <c r="T3" s="35"/>
       <c r="U3" s="36"/>
       <c r="V3" s="37"/>
       <c r="W3" s="37"/>
       <c r="X3" s="36"/>
       <c r="Z3" s="36" t="s">
         <v>23</v>
       </c>
       <c r="AA3" s="4"/>
     </row>
     <row r="4" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A4" s="60" t="s">
+      <c r="A4" s="59" t="s">
         <v>75</v>
       </c>
-      <c r="B4" s="62"/>
-      <c r="C4" s="56">
+      <c r="B4" s="61"/>
+      <c r="C4" s="55">
         <v>2025</v>
       </c>
-      <c r="D4" s="57"/>
-[...10 lines deleted...]
-      <c r="O4" s="58">
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="57">
         <v>2026</v>
       </c>
-      <c r="P4" s="59"/>
-[...9 lines deleted...]
-      <c r="Z4" s="59"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="58"/>
       <c r="AA4" s="1"/>
     </row>
     <row r="5" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A5" s="61"/>
-      <c r="B5" s="63"/>
+      <c r="A5" s="60"/>
+      <c r="B5" s="62"/>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -7700,77 +7697,77 @@
       <c r="T5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="U5" s="38" t="s">
         <v>30</v>
       </c>
       <c r="V5" s="38" t="s">
         <v>31</v>
       </c>
       <c r="W5" s="38" t="s">
         <v>32</v>
       </c>
       <c r="X5" s="38" t="s">
         <v>33</v>
       </c>
       <c r="Y5" s="39" t="s">
         <v>34</v>
       </c>
       <c r="Z5" s="7" t="s">
         <v>35</v>
       </c>
       <c r="AA5" s="1"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="25"/>
-      <c r="B6" s="54" t="s">
+      <c r="B6" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="55"/>
-[...22 lines deleted...]
-      <c r="Z6" s="55"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
       <c r="AA6" s="9"/>
     </row>
     <row r="7" spans="1:27" ht="14.25" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="10">
         <v>1061</v>
       </c>
       <c r="D7" s="10">
         <v>1012</v>
       </c>
       <c r="E7" s="10">
         <v>904</v>
       </c>
       <c r="F7" s="11">
         <v>1054</v>
       </c>
       <c r="G7" s="12">
         <v>1061</v>
       </c>
       <c r="H7" s="11">
@@ -7787,50 +7784,53 @@
       </c>
       <c r="L7" s="24">
         <v>1112</v>
       </c>
       <c r="M7" s="24">
         <v>1075</v>
       </c>
       <c r="N7" s="24">
         <v>1173</v>
       </c>
       <c r="O7" s="24">
         <v>902</v>
       </c>
       <c r="P7" s="24">
         <v>852</v>
       </c>
       <c r="Q7" s="24">
         <v>1053</v>
       </c>
       <c r="R7" s="24">
         <v>962</v>
       </c>
       <c r="S7" s="24">
         <v>1031</v>
       </c>
+      <c r="T7" s="24">
+        <v>1077</v>
+      </c>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="14.25" customHeight="1">
       <c r="A8" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="24">
         <v>132</v>
       </c>
       <c r="D8" s="24">
         <v>134</v>
       </c>
       <c r="E8" s="24">
         <v>109</v>
       </c>
       <c r="F8" s="24">
         <v>126</v>
       </c>
       <c r="G8" s="24">
         <v>121</v>
       </c>
@@ -7848,51 +7848,53 @@
       </c>
       <c r="L8" s="24">
         <v>145</v>
       </c>
       <c r="M8" s="24">
         <v>138</v>
       </c>
       <c r="N8" s="24">
         <v>149</v>
       </c>
       <c r="O8" s="24">
         <v>102</v>
       </c>
       <c r="P8" s="24">
         <v>105</v>
       </c>
       <c r="Q8" s="24">
         <v>134</v>
       </c>
       <c r="R8" s="24">
         <v>108</v>
       </c>
       <c r="S8" s="24">
         <v>124</v>
       </c>
-      <c r="T8" s="1"/>
+      <c r="T8" s="24">
+        <v>139</v>
+      </c>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="14.25" customHeight="1">
       <c r="A9" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="24">
         <v>122</v>
       </c>
       <c r="D9" s="24">
         <v>121</v>
       </c>
       <c r="E9" s="24">
         <v>116</v>
       </c>
       <c r="F9" s="24">
@@ -7915,51 +7917,53 @@
       </c>
       <c r="L9" s="24">
         <v>140</v>
       </c>
       <c r="M9" s="24">
         <v>134</v>
       </c>
       <c r="N9" s="24">
         <v>139</v>
       </c>
       <c r="O9" s="24">
         <v>123</v>
       </c>
       <c r="P9" s="24">
         <v>104</v>
       </c>
       <c r="Q9" s="24">
         <v>123</v>
       </c>
       <c r="R9" s="24">
         <v>110</v>
       </c>
       <c r="S9" s="24">
         <v>120</v>
       </c>
-      <c r="T9" s="1"/>
+      <c r="T9" s="24">
+        <v>128</v>
+      </c>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
       <c r="A10" s="31" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="24">
         <v>181</v>
       </c>
       <c r="D10" s="24">
         <v>170</v>
       </c>
       <c r="E10" s="24">
         <v>156</v>
       </c>
       <c r="F10" s="24">
@@ -7982,51 +7986,53 @@
       </c>
       <c r="L10" s="24">
         <v>190</v>
       </c>
       <c r="M10" s="24">
         <v>180</v>
       </c>
       <c r="N10" s="24">
         <v>184</v>
       </c>
       <c r="O10" s="24">
         <v>165</v>
       </c>
       <c r="P10" s="24">
         <v>147</v>
       </c>
       <c r="Q10" s="24">
         <v>184</v>
       </c>
       <c r="R10" s="24">
         <v>167</v>
       </c>
       <c r="S10" s="24">
         <v>157</v>
       </c>
-      <c r="T10" s="1"/>
+      <c r="T10" s="24">
+        <v>172</v>
+      </c>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27" ht="14.25" customHeight="1">
       <c r="A11" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="24">
         <v>180</v>
       </c>
       <c r="D11" s="24">
         <v>163</v>
       </c>
       <c r="E11" s="24">
         <v>141</v>
       </c>
       <c r="F11" s="24">
@@ -8049,51 +8055,53 @@
       </c>
       <c r="L11" s="24">
         <v>161</v>
       </c>
       <c r="M11" s="24">
         <v>157</v>
       </c>
       <c r="N11" s="24">
         <v>173</v>
       </c>
       <c r="O11" s="24">
         <v>131</v>
       </c>
       <c r="P11" s="24">
         <v>143</v>
       </c>
       <c r="Q11" s="24">
         <v>189</v>
       </c>
       <c r="R11" s="24">
         <v>165</v>
       </c>
       <c r="S11" s="24">
         <v>181</v>
       </c>
-      <c r="T11" s="1"/>
+      <c r="T11" s="24">
+        <v>168</v>
+      </c>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
       <c r="A12" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="24">
         <v>102</v>
       </c>
       <c r="D12" s="24">
         <v>95</v>
       </c>
       <c r="E12" s="24">
         <v>105</v>
       </c>
       <c r="F12" s="24">
@@ -8116,51 +8124,53 @@
       </c>
       <c r="L12" s="24">
         <v>113</v>
       </c>
       <c r="M12" s="24">
         <v>96</v>
       </c>
       <c r="N12" s="24">
         <v>119</v>
       </c>
       <c r="O12" s="24">
         <v>92</v>
       </c>
       <c r="P12" s="24">
         <v>99</v>
       </c>
       <c r="Q12" s="24">
         <v>95</v>
       </c>
       <c r="R12" s="24">
         <v>106</v>
       </c>
       <c r="S12" s="24">
         <v>102</v>
       </c>
-      <c r="T12" s="1"/>
+      <c r="T12" s="24">
+        <v>102</v>
+      </c>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
       <c r="A13" s="31" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="24">
         <v>119</v>
       </c>
       <c r="D13" s="24">
         <v>116</v>
       </c>
       <c r="E13" s="24">
         <v>97</v>
       </c>
       <c r="F13" s="24">
@@ -8183,51 +8193,53 @@
       </c>
       <c r="L13" s="24">
         <v>110</v>
       </c>
       <c r="M13" s="24">
         <v>128</v>
       </c>
       <c r="N13" s="24">
         <v>136</v>
       </c>
       <c r="O13" s="24">
         <v>90</v>
       </c>
       <c r="P13" s="24">
         <v>83</v>
       </c>
       <c r="Q13" s="24">
         <v>127</v>
       </c>
       <c r="R13" s="24">
         <v>113</v>
       </c>
       <c r="S13" s="24">
         <v>121</v>
       </c>
-      <c r="T13" s="1"/>
+      <c r="T13" s="24">
+        <v>117</v>
+      </c>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
       <c r="A14" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="24">
         <v>78</v>
       </c>
       <c r="D14" s="24">
         <v>67</v>
       </c>
       <c r="E14" s="24">
         <v>55</v>
       </c>
       <c r="F14" s="24">
@@ -8250,51 +8262,53 @@
       </c>
       <c r="L14" s="24">
         <v>83</v>
       </c>
       <c r="M14" s="24">
         <v>74</v>
       </c>
       <c r="N14" s="24">
         <v>88</v>
       </c>
       <c r="O14" s="24">
         <v>60</v>
       </c>
       <c r="P14" s="24">
         <v>63</v>
       </c>
       <c r="Q14" s="24">
         <v>67</v>
       </c>
       <c r="R14" s="24">
         <v>59</v>
       </c>
       <c r="S14" s="24">
         <v>86</v>
       </c>
-      <c r="T14" s="1"/>
+      <c r="T14" s="24">
+        <v>73</v>
+      </c>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="30">
         <v>147</v>
       </c>
       <c r="D15" s="30">
         <v>146</v>
       </c>
       <c r="E15" s="30">
         <v>125</v>
       </c>
       <c r="F15" s="30">
@@ -8317,51 +8331,53 @@
       </c>
       <c r="L15" s="30">
         <v>170</v>
       </c>
       <c r="M15" s="30">
         <v>168</v>
       </c>
       <c r="N15" s="30">
         <v>185</v>
       </c>
       <c r="O15" s="30">
         <v>139</v>
       </c>
       <c r="P15" s="30">
         <v>108</v>
       </c>
       <c r="Q15" s="30">
         <v>134</v>
       </c>
       <c r="R15" s="30">
         <v>134</v>
       </c>
       <c r="S15" s="30">
         <v>140</v>
       </c>
-      <c r="T15" s="1"/>
+      <c r="T15" s="30">
+        <v>178</v>
+      </c>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
       <c r="A16" s="21"/>
       <c r="B16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>