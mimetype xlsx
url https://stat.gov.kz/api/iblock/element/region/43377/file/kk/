--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -7205,57 +7205,57 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K6" sqref="K6"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="42.85546875" customWidth="1"/>
-    <col min="2" max="2" width="81.42578125" customWidth="1"/>
+    <col min="1" max="1" width="42.875" customWidth="1"/>
+    <col min="2" max="2" width="81.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A3" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>3</v>
       </c>
@@ -7332,59 +7332,59 @@
         <v>40</v>
       </c>
       <c r="C12" s="48"/>
     </row>
     <row r="13" spans="1:3" s="42" customFormat="1" ht="25.5">
       <c r="A13" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="47" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A14" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A15" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="50">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="42" customFormat="1" ht="12.75">
       <c r="A16" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="50">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A17" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A18" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A19" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="28">
         <v>77272775556</v>
       </c>
@@ -7397,53 +7397,53 @@
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B4:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="2" max="2" width="99.42578125" customWidth="1"/>
+    <col min="2" max="2" width="99.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:2" ht="15" customHeight="1">
       <c r="B4" s="17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="17" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="17" t="s">
         <v>46</v>
@@ -7458,81 +7458,81 @@
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="16"/>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="19" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="V25" sqref="V25"/>
+      <selection pane="bottomLeft" activeCell="U7" sqref="U7:U15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="11" style="15" customWidth="1"/>
-    <col min="2" max="2" width="12.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.375" customWidth="1"/>
+    <col min="3" max="3" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.25" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.375" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.75" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="6.25" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="26" max="27" width="8.7109375" customWidth="1"/>
+    <col min="21" max="21" width="5.375" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.875" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="26" max="27" width="8.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="31.5" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="52" t="s">
         <v>51</v>
       </c>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
       <c r="N1" s="52"/>
       <c r="O1" s="52"/>
       <c r="P1" s="52"/>
       <c r="Q1" s="52"/>
       <c r="R1" s="52"/>
@@ -7787,50 +7787,53 @@
       </c>
       <c r="M7" s="24">
         <v>1075</v>
       </c>
       <c r="N7" s="24">
         <v>1173</v>
       </c>
       <c r="O7" s="24">
         <v>902</v>
       </c>
       <c r="P7" s="24">
         <v>852</v>
       </c>
       <c r="Q7" s="24">
         <v>1053</v>
       </c>
       <c r="R7" s="24">
         <v>962</v>
       </c>
       <c r="S7" s="24">
         <v>1031</v>
       </c>
       <c r="T7" s="24">
         <v>1077</v>
       </c>
+      <c r="U7" s="24">
+        <v>1163</v>
+      </c>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="14.25" customHeight="1">
       <c r="A8" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="24">
         <v>132</v>
       </c>
       <c r="D8" s="24">
         <v>134</v>
       </c>
       <c r="E8" s="24">
         <v>109</v>
       </c>
       <c r="F8" s="24">
         <v>126</v>
       </c>
       <c r="G8" s="24">
         <v>121</v>
       </c>
@@ -7851,51 +7854,53 @@
       </c>
       <c r="M8" s="24">
         <v>138</v>
       </c>
       <c r="N8" s="24">
         <v>149</v>
       </c>
       <c r="O8" s="24">
         <v>102</v>
       </c>
       <c r="P8" s="24">
         <v>105</v>
       </c>
       <c r="Q8" s="24">
         <v>134</v>
       </c>
       <c r="R8" s="24">
         <v>108</v>
       </c>
       <c r="S8" s="24">
         <v>124</v>
       </c>
       <c r="T8" s="24">
         <v>139</v>
       </c>
-      <c r="U8" s="1"/>
+      <c r="U8" s="24">
+        <v>157</v>
+      </c>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="14.25" customHeight="1">
       <c r="A9" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="24">
         <v>122</v>
       </c>
       <c r="D9" s="24">
         <v>121</v>
       </c>
       <c r="E9" s="24">
         <v>116</v>
       </c>
       <c r="F9" s="24">
         <v>125</v>
@@ -7920,51 +7925,53 @@
       </c>
       <c r="M9" s="24">
         <v>134</v>
       </c>
       <c r="N9" s="24">
         <v>139</v>
       </c>
       <c r="O9" s="24">
         <v>123</v>
       </c>
       <c r="P9" s="24">
         <v>104</v>
       </c>
       <c r="Q9" s="24">
         <v>123</v>
       </c>
       <c r="R9" s="24">
         <v>110</v>
       </c>
       <c r="S9" s="24">
         <v>120</v>
       </c>
       <c r="T9" s="24">
         <v>128</v>
       </c>
-      <c r="U9" s="1"/>
+      <c r="U9" s="24">
+        <v>127</v>
+      </c>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
       <c r="A10" s="31" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="24">
         <v>181</v>
       </c>
       <c r="D10" s="24">
         <v>170</v>
       </c>
       <c r="E10" s="24">
         <v>156</v>
       </c>
       <c r="F10" s="24">
         <v>175</v>
@@ -7989,51 +7996,53 @@
       </c>
       <c r="M10" s="24">
         <v>180</v>
       </c>
       <c r="N10" s="24">
         <v>184</v>
       </c>
       <c r="O10" s="24">
         <v>165</v>
       </c>
       <c r="P10" s="24">
         <v>147</v>
       </c>
       <c r="Q10" s="24">
         <v>184</v>
       </c>
       <c r="R10" s="24">
         <v>167</v>
       </c>
       <c r="S10" s="24">
         <v>157</v>
       </c>
       <c r="T10" s="24">
         <v>172</v>
       </c>
-      <c r="U10" s="1"/>
+      <c r="U10" s="24">
+        <v>205</v>
+      </c>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27" ht="14.25" customHeight="1">
       <c r="A11" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="24">
         <v>180</v>
       </c>
       <c r="D11" s="24">
         <v>163</v>
       </c>
       <c r="E11" s="24">
         <v>141</v>
       </c>
       <c r="F11" s="24">
         <v>182</v>
@@ -8058,51 +8067,53 @@
       </c>
       <c r="M11" s="24">
         <v>157</v>
       </c>
       <c r="N11" s="24">
         <v>173</v>
       </c>
       <c r="O11" s="24">
         <v>131</v>
       </c>
       <c r="P11" s="24">
         <v>143</v>
       </c>
       <c r="Q11" s="24">
         <v>189</v>
       </c>
       <c r="R11" s="24">
         <v>165</v>
       </c>
       <c r="S11" s="24">
         <v>181</v>
       </c>
       <c r="T11" s="24">
         <v>168</v>
       </c>
-      <c r="U11" s="1"/>
+      <c r="U11" s="24">
+        <v>178</v>
+      </c>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
       <c r="A12" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="24">
         <v>102</v>
       </c>
       <c r="D12" s="24">
         <v>95</v>
       </c>
       <c r="E12" s="24">
         <v>105</v>
       </c>
       <c r="F12" s="24">
         <v>95</v>
@@ -8127,51 +8138,53 @@
       </c>
       <c r="M12" s="24">
         <v>96</v>
       </c>
       <c r="N12" s="24">
         <v>119</v>
       </c>
       <c r="O12" s="24">
         <v>92</v>
       </c>
       <c r="P12" s="24">
         <v>99</v>
       </c>
       <c r="Q12" s="24">
         <v>95</v>
       </c>
       <c r="R12" s="24">
         <v>106</v>
       </c>
       <c r="S12" s="24">
         <v>102</v>
       </c>
       <c r="T12" s="24">
         <v>102</v>
       </c>
-      <c r="U12" s="1"/>
+      <c r="U12" s="24">
+        <v>98</v>
+      </c>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
       <c r="A13" s="31" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="24">
         <v>119</v>
       </c>
       <c r="D13" s="24">
         <v>116</v>
       </c>
       <c r="E13" s="24">
         <v>97</v>
       </c>
       <c r="F13" s="24">
         <v>121</v>
@@ -8196,51 +8209,53 @@
       </c>
       <c r="M13" s="24">
         <v>128</v>
       </c>
       <c r="N13" s="24">
         <v>136</v>
       </c>
       <c r="O13" s="24">
         <v>90</v>
       </c>
       <c r="P13" s="24">
         <v>83</v>
       </c>
       <c r="Q13" s="24">
         <v>127</v>
       </c>
       <c r="R13" s="24">
         <v>113</v>
       </c>
       <c r="S13" s="24">
         <v>121</v>
       </c>
       <c r="T13" s="24">
         <v>117</v>
       </c>
-      <c r="U13" s="1"/>
+      <c r="U13" s="24">
+        <v>112</v>
+      </c>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
       <c r="A14" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="24">
         <v>78</v>
       </c>
       <c r="D14" s="24">
         <v>67</v>
       </c>
       <c r="E14" s="24">
         <v>55</v>
       </c>
       <c r="F14" s="24">
         <v>58</v>
@@ -8265,51 +8280,53 @@
       </c>
       <c r="M14" s="24">
         <v>74</v>
       </c>
       <c r="N14" s="24">
         <v>88</v>
       </c>
       <c r="O14" s="24">
         <v>60</v>
       </c>
       <c r="P14" s="24">
         <v>63</v>
       </c>
       <c r="Q14" s="24">
         <v>67</v>
       </c>
       <c r="R14" s="24">
         <v>59</v>
       </c>
       <c r="S14" s="24">
         <v>86</v>
       </c>
       <c r="T14" s="24">
         <v>73</v>
       </c>
-      <c r="U14" s="1"/>
+      <c r="U14" s="24">
+        <v>82</v>
+      </c>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="30">
         <v>147</v>
       </c>
       <c r="D15" s="30">
         <v>146</v>
       </c>
       <c r="E15" s="30">
         <v>125</v>
       </c>
       <c r="F15" s="30">
         <v>172</v>
@@ -8334,51 +8351,53 @@
       </c>
       <c r="M15" s="30">
         <v>168</v>
       </c>
       <c r="N15" s="30">
         <v>185</v>
       </c>
       <c r="O15" s="30">
         <v>139</v>
       </c>
       <c r="P15" s="30">
         <v>108</v>
       </c>
       <c r="Q15" s="30">
         <v>134</v>
       </c>
       <c r="R15" s="30">
         <v>134</v>
       </c>
       <c r="S15" s="30">
         <v>140</v>
       </c>
       <c r="T15" s="30">
         <v>178</v>
       </c>
-      <c r="U15" s="1"/>
+      <c r="U15" s="30">
+        <v>204</v>
+      </c>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
       <c r="A16" s="21"/>
       <c r="B16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>