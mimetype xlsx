--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -4049,51 +4049,51 @@
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -4119,139 +4119,136 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="38" applyFont="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="44"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="44" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="60" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="60" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="60" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...26 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="1648" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="6" xfId="1648" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="6" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2772">
     <cellStyle name="20% - Акцент1 2" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1772"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1773"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1774"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1775"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1776"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1777"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 16 2" xfId="1778"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="55"/>
     <cellStyle name="20% - Акцент1 2 17 2" xfId="1779"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="56"/>
     <cellStyle name="20% - Акцент1 2 18 2" xfId="1780"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="57"/>
     <cellStyle name="20% - Акцент1 2 19 2" xfId="1781"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="58"/>
@@ -7217,222 +7214,222 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="47.7109375" style="54" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="54"/>
+    <col min="1" max="1" width="47.7109375" style="43" customWidth="1"/>
+    <col min="2" max="2" width="86.7109375" style="43" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="57">
+      <c r="B1" s="46">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
-      <c r="A2" s="56" t="s">
+      <c r="A2" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="58" t="s">
+      <c r="B2" s="47" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="58" t="s">
+      <c r="B3" s="47" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75">
-      <c r="A4" s="56" t="s">
+      <c r="A4" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="58" t="s">
+      <c r="B4" s="47" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="58" t="s">
+      <c r="B5" s="47" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75">
-      <c r="A6" s="56" t="s">
+      <c r="A6" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="58" t="s">
+      <c r="B6" s="47" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75">
-      <c r="A7" s="56" t="s">
+      <c r="A7" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="56" t="s">
+      <c r="A8" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="59" t="s">
+      <c r="B8" s="48" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="54.75" customHeight="1">
-      <c r="A9" s="56" t="s">
+      <c r="A9" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="59" t="s">
+      <c r="B9" s="48" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
-      <c r="A10" s="56" t="s">
+      <c r="A10" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="59" t="s">
+      <c r="B10" s="48" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="25.5">
-      <c r="A11" s="56" t="s">
+      <c r="A11" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="60" t="s">
+      <c r="B11" s="49" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A12" s="56" t="s">
+      <c r="A12" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="61" t="s">
+      <c r="B12" s="50" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75">
-      <c r="A13" s="56" t="s">
+      <c r="A13" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="59" t="s">
+      <c r="B13" s="48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
-      <c r="A14" s="56" t="s">
+      <c r="A14" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="62" t="s">
+      <c r="B14" s="51" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
-      <c r="A15" s="56" t="s">
+      <c r="A15" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="63">
-        <v>46122</v>
+      <c r="B15" s="52">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
-      <c r="A16" s="56" t="s">
+      <c r="A16" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="63">
-        <v>46154</v>
+      <c r="B16" s="52">
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
-      <c r="A17" s="56" t="s">
+      <c r="A17" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="64" t="s">
+      <c r="B17" s="53" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
-      <c r="A18" s="56" t="s">
+      <c r="A18" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="64" t="s">
+      <c r="B18" s="53" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
-      <c r="A19" s="56" t="s">
+      <c r="A19" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="54" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75">
-      <c r="A20" s="56" t="s">
+      <c r="A20" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="66" t="s">
+      <c r="B20" s="55" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="15" customHeight="1">
-      <c r="B24" s="55"/>
+      <c r="B24" s="44"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B20" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="18" customWidth="1"/>
@@ -7473,922 +7470,941 @@
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="16.5" customHeight="1">
       <c r="B12" s="21"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="2:2" ht="15" customHeight="1">
       <c r="B15" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA942"/>
+  <dimension ref="A1:AA940"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B26" sqref="B26"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" customWidth="1"/>
     <col min="13" max="13" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="14.25" customHeight="1">
-[...29 lines deleted...]
-      <c r="A2" s="26" t="s">
+    <row r="1" spans="1:27" ht="31.5" customHeight="1">
+      <c r="A1" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="44" t="s">
+      <c r="B1" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="C2" s="44"/>
-[...22 lines deleted...]
-      <c r="Z2" s="44"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="1"/>
+    </row>
+    <row r="2" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A2" s="24"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
     <row r="3" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A3" s="24"/>
-[...81 lines deleted...]
-      <c r="Z5" s="31" t="s">
+      <c r="A3" s="27"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="6"/>
+      <c r="V3" s="30"/>
+      <c r="W3" s="30"/>
+      <c r="X3" s="31"/>
+      <c r="Z3" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="AA5" s="5"/>
-[...2 lines deleted...]
-      <c r="A6" s="45" t="s">
+      <c r="AA3" s="5"/>
+    </row>
+    <row r="4" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A4" s="57" t="s">
         <v>55</v>
       </c>
-      <c r="B6" s="46"/>
-      <c r="C6" s="50">
+      <c r="B4" s="58"/>
+      <c r="C4" s="62">
         <v>2025</v>
       </c>
-      <c r="D6" s="51"/>
-[...10 lines deleted...]
-      <c r="O6" s="52">
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="63"/>
+      <c r="O4" s="64">
         <v>2026</v>
       </c>
-      <c r="P6" s="53"/>
-[...15 lines deleted...]
-      <c r="C7" s="8" t="s">
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="65"/>
+      <c r="AA4" s="1"/>
+    </row>
+    <row r="5" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A5" s="59"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D5" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F5" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G5" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="H7" s="7" t="s">
+      <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="I7" s="7" t="s">
+      <c r="I5" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="J7" s="7" t="s">
+      <c r="J5" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="7" t="s">
+      <c r="K5" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="L7" s="7" t="s">
+      <c r="L5" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="M7" s="9" t="s">
+      <c r="M5" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="N7" s="7" t="s">
+      <c r="N5" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="O7" s="10" t="s">
+      <c r="O5" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="P7" s="10" t="s">
+      <c r="P5" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="Q7" s="10" t="s">
+      <c r="Q5" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="R7" s="8" t="s">
+      <c r="R5" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="S7" s="8" t="s">
+      <c r="S5" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="T7" s="8" t="s">
+      <c r="T5" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="U7" s="8" t="s">
+      <c r="U5" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="V7" s="8" t="s">
+      <c r="V5" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="W7" s="8" t="s">
+      <c r="W5" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="X7" s="32" t="s">
+      <c r="X5" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="Y7" s="10" t="s">
+      <c r="Y5" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="Z7" s="8" t="s">
+      <c r="Z5" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="AA7" s="1"/>
-[...3 lines deleted...]
-      <c r="B8" s="49" t="s">
+      <c r="AA5" s="1"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="28"/>
+      <c r="B6" s="61" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="49"/>
-[...26 lines deleted...]
-      <c r="A9" s="42" t="s">
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="61"/>
+      <c r="AA6" s="11"/>
+    </row>
+    <row r="7" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A7" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="15" t="s">
+      <c r="B7" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="C9" s="12">
+      <c r="C7" s="12">
         <v>1061</v>
       </c>
-      <c r="D9" s="12">
+      <c r="D7" s="12">
         <v>1012</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E7" s="12">
         <v>904</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F7" s="13">
         <v>1054</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G7" s="14">
         <v>1061</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H7" s="13">
         <v>1008</v>
       </c>
-      <c r="I9" s="14">
+      <c r="I7" s="14">
         <v>1067</v>
       </c>
-      <c r="J9" s="29">
+      <c r="J7" s="29">
         <v>1028</v>
       </c>
-      <c r="K9" s="29">
+      <c r="K7" s="29">
         <v>962</v>
       </c>
-      <c r="L9" s="29">
+      <c r="L7" s="29">
         <v>1112</v>
       </c>
-      <c r="M9" s="29">
+      <c r="M7" s="29">
         <v>1075</v>
       </c>
-      <c r="N9" s="29">
+      <c r="N7" s="29">
         <v>1173</v>
       </c>
-      <c r="O9" s="29">
+      <c r="O7" s="29">
         <v>902</v>
       </c>
-      <c r="P9" s="29">
+      <c r="P7" s="29">
         <v>852</v>
       </c>
+      <c r="Q7" s="29">
+        <v>1053</v>
+      </c>
+      <c r="Z7" s="1"/>
+      <c r="AA7" s="1"/>
+    </row>
+    <row r="8" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A8" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="29">
+        <v>132</v>
+      </c>
+      <c r="D8" s="29">
+        <v>134</v>
+      </c>
+      <c r="E8" s="29">
+        <v>109</v>
+      </c>
+      <c r="F8" s="29">
+        <v>126</v>
+      </c>
+      <c r="G8" s="29">
+        <v>121</v>
+      </c>
+      <c r="H8" s="29">
+        <v>131</v>
+      </c>
+      <c r="I8" s="29">
+        <v>154</v>
+      </c>
+      <c r="J8" s="29">
+        <v>153</v>
+      </c>
+      <c r="K8" s="29">
+        <v>121</v>
+      </c>
+      <c r="L8" s="29">
+        <v>145</v>
+      </c>
+      <c r="M8" s="29">
+        <v>138</v>
+      </c>
+      <c r="N8" s="29">
+        <v>149</v>
+      </c>
+      <c r="O8" s="29">
+        <v>102</v>
+      </c>
+      <c r="P8" s="29">
+        <v>105</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>134</v>
+      </c>
+      <c r="R8" s="13"/>
+      <c r="S8" s="14"/>
+      <c r="T8" s="13"/>
+      <c r="U8" s="14"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="1"/>
+      <c r="AA8" s="1"/>
+    </row>
+    <row r="9" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A9" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="29">
+        <v>122</v>
+      </c>
+      <c r="D9" s="29">
+        <v>121</v>
+      </c>
+      <c r="E9" s="29">
+        <v>116</v>
+      </c>
+      <c r="F9" s="29">
+        <v>125</v>
+      </c>
+      <c r="G9" s="29">
+        <v>111</v>
+      </c>
+      <c r="H9" s="29">
+        <v>131</v>
+      </c>
+      <c r="I9" s="29">
+        <v>116</v>
+      </c>
+      <c r="J9" s="29">
+        <v>109</v>
+      </c>
+      <c r="K9" s="29">
+        <v>110</v>
+      </c>
+      <c r="L9" s="29">
+        <v>140</v>
+      </c>
+      <c r="M9" s="29">
+        <v>134</v>
+      </c>
+      <c r="N9" s="29">
+        <v>139</v>
+      </c>
+      <c r="O9" s="29">
+        <v>123</v>
+      </c>
+      <c r="P9" s="29">
+        <v>104</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>123</v>
+      </c>
+      <c r="R9" s="13"/>
+      <c r="S9" s="14"/>
+      <c r="T9" s="13"/>
+      <c r="U9" s="14"/>
+      <c r="V9" s="29"/>
+      <c r="W9" s="29"/>
+      <c r="X9" s="29"/>
+      <c r="Y9" s="29"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A10" s="38" t="s">
+      <c r="A10" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="C10" s="29">
+        <v>181</v>
+      </c>
+      <c r="D10" s="29">
+        <v>170</v>
+      </c>
+      <c r="E10" s="29">
+        <v>156</v>
+      </c>
+      <c r="F10" s="29">
+        <v>175</v>
+      </c>
+      <c r="G10" s="29">
+        <v>180</v>
+      </c>
+      <c r="H10" s="29">
+        <v>182</v>
+      </c>
+      <c r="I10" s="29">
+        <v>187</v>
+      </c>
+      <c r="J10" s="29">
+        <v>177</v>
+      </c>
+      <c r="K10" s="29">
+        <v>153</v>
+      </c>
+      <c r="L10" s="29">
+        <v>190</v>
+      </c>
+      <c r="M10" s="29">
+        <v>180</v>
+      </c>
+      <c r="N10" s="29">
+        <v>184</v>
+      </c>
+      <c r="O10" s="29">
+        <v>165</v>
+      </c>
+      <c r="P10" s="29">
+        <v>147</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>184</v>
+      </c>
+      <c r="R10" s="33"/>
+      <c r="S10" s="34"/>
+      <c r="T10" s="33"/>
+      <c r="U10" s="34"/>
+      <c r="V10" s="35"/>
+      <c r="W10" s="35"/>
+      <c r="X10" s="35"/>
+      <c r="Y10" s="35"/>
+      <c r="Z10" s="36"/>
+      <c r="AA10" s="1"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" s="29">
+        <v>180</v>
+      </c>
+      <c r="D11" s="29">
+        <v>163</v>
+      </c>
+      <c r="E11" s="29">
+        <v>141</v>
+      </c>
+      <c r="F11" s="29">
+        <v>182</v>
+      </c>
+      <c r="G11" s="29">
+        <v>181</v>
+      </c>
+      <c r="H11" s="29">
+        <v>140</v>
+      </c>
+      <c r="I11" s="29">
+        <v>176</v>
+      </c>
+      <c r="J11" s="29">
+        <v>169</v>
+      </c>
+      <c r="K11" s="29">
+        <v>178</v>
+      </c>
+      <c r="L11" s="29">
+        <v>161</v>
+      </c>
+      <c r="M11" s="29">
+        <v>157</v>
+      </c>
+      <c r="N11" s="29">
+        <v>173</v>
+      </c>
+      <c r="O11" s="29">
+        <v>131</v>
+      </c>
+      <c r="P11" s="29">
+        <v>143</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>189</v>
+      </c>
+      <c r="R11" s="36"/>
+      <c r="S11" s="36"/>
+      <c r="T11" s="36"/>
+      <c r="U11" s="36"/>
+      <c r="V11" s="36"/>
+      <c r="W11" s="36"/>
+      <c r="X11" s="36"/>
+      <c r="Y11" s="36"/>
+      <c r="Z11" s="36"/>
+      <c r="AA11" s="1"/>
+    </row>
+    <row r="12" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A12" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="C12" s="29">
+        <v>102</v>
+      </c>
+      <c r="D12" s="29">
+        <v>95</v>
+      </c>
+      <c r="E12" s="29">
+        <v>105</v>
+      </c>
+      <c r="F12" s="29">
+        <v>95</v>
+      </c>
+      <c r="G12" s="29">
+        <v>105</v>
+      </c>
+      <c r="H12" s="29">
+        <v>102</v>
+      </c>
+      <c r="I12" s="29">
+        <v>99</v>
+      </c>
+      <c r="J12" s="29">
+        <v>88</v>
+      </c>
+      <c r="K12" s="29">
+        <v>99</v>
+      </c>
+      <c r="L12" s="29">
+        <v>113</v>
+      </c>
+      <c r="M12" s="29">
+        <v>96</v>
+      </c>
+      <c r="N12" s="29">
+        <v>119</v>
+      </c>
+      <c r="O12" s="29">
+        <v>92</v>
+      </c>
+      <c r="P12" s="29">
+        <v>99</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>95</v>
+      </c>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+      <c r="X12" s="1"/>
+      <c r="Y12" s="1"/>
+      <c r="Z12" s="1"/>
+      <c r="AA12" s="1"/>
+    </row>
+    <row r="13" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A13" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="29">
+        <v>119</v>
+      </c>
+      <c r="D13" s="29">
+        <v>116</v>
+      </c>
+      <c r="E13" s="29">
+        <v>97</v>
+      </c>
+      <c r="F13" s="29">
+        <v>121</v>
+      </c>
+      <c r="G13" s="29">
+        <v>130</v>
+      </c>
+      <c r="H13" s="29">
+        <v>114</v>
+      </c>
+      <c r="I13" s="29">
+        <v>112</v>
+      </c>
+      <c r="J13" s="29">
+        <v>114</v>
+      </c>
+      <c r="K13" s="29">
+        <v>111</v>
+      </c>
+      <c r="L13" s="29">
+        <v>110</v>
+      </c>
+      <c r="M13" s="29">
+        <v>128</v>
+      </c>
+      <c r="N13" s="29">
+        <v>136</v>
+      </c>
+      <c r="O13" s="29">
+        <v>90</v>
+      </c>
+      <c r="P13" s="29">
+        <v>83</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>127</v>
+      </c>
+      <c r="R13" s="1"/>
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+      <c r="X13" s="1"/>
+      <c r="Y13" s="1"/>
+      <c r="Z13" s="1"/>
+      <c r="AA13" s="1"/>
+    </row>
+    <row r="14" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A14" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" s="29">
+        <v>78</v>
+      </c>
+      <c r="D14" s="29">
+        <v>67</v>
+      </c>
+      <c r="E14" s="29">
+        <v>55</v>
+      </c>
+      <c r="F14" s="29">
         <v>58</v>
       </c>
-      <c r="B10" s="39" t="s">
-        <v>59</v>
+      <c r="G14" s="29">
+        <v>56</v>
       </c>
-      <c r="C10" s="29">
-        <v>132</v>
+      <c r="H14" s="29">
+        <v>62</v>
       </c>
-      <c r="D10" s="29">
-        <v>134</v>
+      <c r="I14" s="29">
+        <v>92</v>
       </c>
-      <c r="E10" s="29">
-[...48 lines deleted...]
-      <c r="A11" s="38" t="s">
+      <c r="J14" s="29">
         <v>60</v>
       </c>
-      <c r="B11" s="39" t="s">
-        <v>61</v>
+      <c r="K14" s="29">
+        <v>60</v>
       </c>
-      <c r="C11" s="29">
-        <v>122</v>
+      <c r="L14" s="29">
+        <v>83</v>
       </c>
-      <c r="D11" s="29">
-        <v>121</v>
+      <c r="M14" s="29">
+        <v>74</v>
       </c>
-      <c r="E11" s="29">
-        <v>116</v>
+      <c r="N14" s="29">
+        <v>88</v>
       </c>
-      <c r="F11" s="29">
-        <v>125</v>
+      <c r="O14" s="29">
+        <v>60</v>
       </c>
-      <c r="G11" s="29">
-[...45 lines deleted...]
-      <c r="B12" s="39" t="s">
+      <c r="P14" s="29">
         <v>63</v>
       </c>
-      <c r="C12" s="29">
-[...118 lines deleted...]
-      <c r="B14" s="39" t="s">
+      <c r="Q14" s="29">
         <v>67</v>
       </c>
-      <c r="C14" s="29">
-[...41 lines deleted...]
-      <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A15" s="38" t="s">
-        <v>68</v>
+      <c r="A15" s="39" t="s">
+        <v>72</v>
       </c>
-      <c r="B15" s="39" t="s">
-        <v>69</v>
+      <c r="B15" s="40" t="s">
+        <v>73</v>
       </c>
-      <c r="C15" s="29">
-        <v>119</v>
+      <c r="C15" s="42">
+        <v>147</v>
       </c>
-      <c r="D15" s="29">
-        <v>116</v>
+      <c r="D15" s="42">
+        <v>146</v>
       </c>
-      <c r="E15" s="29">
-        <v>97</v>
+      <c r="E15" s="42">
+        <v>125</v>
       </c>
-      <c r="F15" s="29">
-        <v>121</v>
+      <c r="F15" s="42">
+        <v>172</v>
       </c>
-      <c r="G15" s="29">
+      <c r="G15" s="42">
+        <v>177</v>
+      </c>
+      <c r="H15" s="42">
+        <v>146</v>
+      </c>
+      <c r="I15" s="42">
+        <v>131</v>
+      </c>
+      <c r="J15" s="42">
+        <v>158</v>
+      </c>
+      <c r="K15" s="42">
         <v>130</v>
       </c>
-      <c r="H15" s="29">
-        <v>114</v>
+      <c r="L15" s="42">
+        <v>170</v>
       </c>
-      <c r="I15" s="29">
-        <v>112</v>
+      <c r="M15" s="42">
+        <v>168</v>
       </c>
-      <c r="J15" s="29">
-        <v>114</v>
+      <c r="N15" s="42">
+        <v>185</v>
       </c>
-      <c r="K15" s="29">
-        <v>111</v>
+      <c r="O15" s="42">
+        <v>139</v>
       </c>
-      <c r="L15" s="29">
-        <v>110</v>
+      <c r="P15" s="42">
+        <v>108</v>
       </c>
-      <c r="M15" s="29">
-        <v>128</v>
+      <c r="Q15" s="42">
+        <v>134</v>
       </c>
-      <c r="N15" s="29">
-[...8 lines deleted...]
-      <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A16" s="38" t="s">
-        <v>70</v>
+      <c r="A16" s="25"/>
+      <c r="B16" s="16" t="s">
+        <v>38</v>
       </c>
-      <c r="B16" s="39" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="1"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+      <c r="N16" s="1"/>
+      <c r="O16" s="1"/>
+      <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>
       <c r="AA16" s="1"/>
     </row>
     <row r="17" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A17" s="40" t="s">
-[...46 lines deleted...]
-      </c>
+      <c r="A17" s="25"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+      <c r="N17" s="1"/>
+      <c r="O17" s="1"/>
+      <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
       <c r="Z17" s="1"/>
       <c r="AA17" s="1"/>
     </row>
     <row r="18" spans="1:27" ht="14.25" customHeight="1">
       <c r="A18" s="25"/>
-      <c r="B18" s="16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="2"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1"/>
@@ -8431,51 +8447,50 @@
       <c r="F20" s="2"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
     </row>
     <row r="21" spans="1:27" ht="14.25" customHeight="1">
       <c r="A21" s="25"/>
-      <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="2"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
       <c r="AA21" s="1"/>
@@ -8489,50 +8504,51 @@
       <c r="F22" s="2"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
       <c r="AA22" s="1"/>
     </row>
     <row r="23" spans="1:27" ht="14.25" customHeight="1">
       <c r="A23" s="25"/>
+      <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="2"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
       <c r="AA23" s="1"/>
@@ -16404,80 +16420,80 @@
       <c r="E295" s="1"/>
       <c r="F295" s="2"/>
       <c r="G295" s="1"/>
       <c r="H295" s="1"/>
       <c r="I295" s="1"/>
       <c r="J295" s="1"/>
       <c r="K295" s="1"/>
       <c r="L295" s="1"/>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
       <c r="X295" s="1"/>
       <c r="Y295" s="1"/>
       <c r="Z295" s="1"/>
       <c r="AA295" s="1"/>
     </row>
     <row r="296" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A296" s="25"/>
+      <c r="A296" s="24"/>
       <c r="B296" s="1"/>
       <c r="C296" s="1"/>
       <c r="D296" s="1"/>
       <c r="E296" s="1"/>
       <c r="F296" s="2"/>
       <c r="G296" s="1"/>
       <c r="H296" s="1"/>
       <c r="I296" s="1"/>
       <c r="J296" s="1"/>
       <c r="K296" s="1"/>
       <c r="L296" s="1"/>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
       <c r="X296" s="1"/>
       <c r="Y296" s="1"/>
       <c r="Z296" s="1"/>
       <c r="AA296" s="1"/>
     </row>
     <row r="297" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A297" s="25"/>
+      <c r="A297" s="24"/>
       <c r="B297" s="1"/>
       <c r="C297" s="1"/>
       <c r="D297" s="1"/>
       <c r="E297" s="1"/>
       <c r="F297" s="2"/>
       <c r="G297" s="1"/>
       <c r="H297" s="1"/>
       <c r="I297" s="1"/>
       <c r="J297" s="1"/>
       <c r="K297" s="1"/>
       <c r="L297" s="1"/>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
       <c r="X297" s="1"/>
       <c r="Y297" s="1"/>
       <c r="Z297" s="1"/>
@@ -16781,80 +16797,78 @@
       <c r="E308" s="1"/>
       <c r="F308" s="2"/>
       <c r="G308" s="1"/>
       <c r="H308" s="1"/>
       <c r="I308" s="1"/>
       <c r="J308" s="1"/>
       <c r="K308" s="1"/>
       <c r="L308" s="1"/>
       <c r="M308" s="1"/>
       <c r="N308" s="1"/>
       <c r="O308" s="1"/>
       <c r="P308" s="1"/>
       <c r="Q308" s="1"/>
       <c r="R308" s="1"/>
       <c r="S308" s="1"/>
       <c r="T308" s="1"/>
       <c r="U308" s="1"/>
       <c r="V308" s="1"/>
       <c r="W308" s="1"/>
       <c r="X308" s="1"/>
       <c r="Y308" s="1"/>
       <c r="Z308" s="1"/>
       <c r="AA308" s="1"/>
     </row>
     <row r="309" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A309" s="24"/>
       <c r="B309" s="1"/>
       <c r="C309" s="1"/>
       <c r="D309" s="1"/>
       <c r="E309" s="1"/>
       <c r="F309" s="2"/>
       <c r="G309" s="1"/>
       <c r="H309" s="1"/>
       <c r="I309" s="1"/>
       <c r="J309" s="1"/>
       <c r="K309" s="1"/>
       <c r="L309" s="1"/>
       <c r="M309" s="1"/>
       <c r="N309" s="1"/>
       <c r="O309" s="1"/>
       <c r="P309" s="1"/>
       <c r="Q309" s="1"/>
       <c r="R309" s="1"/>
       <c r="S309" s="1"/>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
       <c r="X309" s="1"/>
       <c r="Y309" s="1"/>
       <c r="Z309" s="1"/>
       <c r="AA309" s="1"/>
     </row>
     <row r="310" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A310" s="24"/>
       <c r="B310" s="1"/>
       <c r="C310" s="1"/>
       <c r="D310" s="1"/>
       <c r="E310" s="1"/>
       <c r="F310" s="2"/>
       <c r="G310" s="1"/>
       <c r="H310" s="1"/>
       <c r="I310" s="1"/>
       <c r="J310" s="1"/>
       <c r="K310" s="1"/>
       <c r="L310" s="1"/>
       <c r="M310" s="1"/>
       <c r="N310" s="1"/>
       <c r="O310" s="1"/>
       <c r="P310" s="1"/>
       <c r="Q310" s="1"/>
       <c r="R310" s="1"/>
       <c r="S310" s="1"/>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
       <c r="X310" s="1"/>
       <c r="Y310" s="1"/>
       <c r="Z310" s="1"/>
@@ -34478,113 +34492,57 @@
       <c r="D940" s="1"/>
       <c r="E940" s="1"/>
       <c r="F940" s="2"/>
       <c r="G940" s="1"/>
       <c r="H940" s="1"/>
       <c r="I940" s="1"/>
       <c r="J940" s="1"/>
       <c r="K940" s="1"/>
       <c r="L940" s="1"/>
       <c r="M940" s="1"/>
       <c r="N940" s="1"/>
       <c r="O940" s="1"/>
       <c r="P940" s="1"/>
       <c r="Q940" s="1"/>
       <c r="R940" s="1"/>
       <c r="S940" s="1"/>
       <c r="T940" s="1"/>
       <c r="U940" s="1"/>
       <c r="V940" s="1"/>
       <c r="W940" s="1"/>
       <c r="X940" s="1"/>
       <c r="Y940" s="1"/>
       <c r="Z940" s="1"/>
       <c r="AA940" s="1"/>
     </row>
-    <row r="941" spans="2:27" ht="14.25" customHeight="1">
-[...54 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="B2:Z2"/>
-[...3 lines deleted...]
-    <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="A4:B5"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>