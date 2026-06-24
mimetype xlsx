--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -7341,59 +7341,59 @@
       <c r="B12" s="50" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75">
       <c r="A13" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="52">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="52">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="53" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="53" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>79</v>
       </c>
@@ -7474,51 +7474,51 @@
       <c r="B12" s="21"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="2:2" ht="15" customHeight="1">
       <c r="B15" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA940"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
+      <selection pane="bottomLeft" activeCell="R7" sqref="R7:R15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" customWidth="1"/>
     <col min="13" max="13" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
@@ -7791,50 +7791,53 @@
       </c>
       <c r="J7" s="29">
         <v>1028</v>
       </c>
       <c r="K7" s="29">
         <v>962</v>
       </c>
       <c r="L7" s="29">
         <v>1112</v>
       </c>
       <c r="M7" s="29">
         <v>1075</v>
       </c>
       <c r="N7" s="29">
         <v>1173</v>
       </c>
       <c r="O7" s="29">
         <v>902</v>
       </c>
       <c r="P7" s="29">
         <v>852</v>
       </c>
       <c r="Q7" s="29">
         <v>1053</v>
       </c>
+      <c r="R7" s="29">
+        <v>962</v>
+      </c>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="14.25" customHeight="1">
       <c r="A8" s="37" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="29">
         <v>132</v>
       </c>
       <c r="D8" s="29">
         <v>134</v>
       </c>
       <c r="E8" s="29">
         <v>109</v>
       </c>
       <c r="F8" s="29">
         <v>126</v>
       </c>
       <c r="G8" s="29">
         <v>121</v>
       </c>
@@ -7846,51 +7849,53 @@
       </c>
       <c r="J8" s="29">
         <v>153</v>
       </c>
       <c r="K8" s="29">
         <v>121</v>
       </c>
       <c r="L8" s="29">
         <v>145</v>
       </c>
       <c r="M8" s="29">
         <v>138</v>
       </c>
       <c r="N8" s="29">
         <v>149</v>
       </c>
       <c r="O8" s="29">
         <v>102</v>
       </c>
       <c r="P8" s="29">
         <v>105</v>
       </c>
       <c r="Q8" s="29">
         <v>134</v>
       </c>
-      <c r="R8" s="13"/>
+      <c r="R8" s="29">
+        <v>108</v>
+      </c>
       <c r="S8" s="14"/>
       <c r="T8" s="13"/>
       <c r="U8" s="14"/>
       <c r="V8" s="29"/>
       <c r="W8" s="29"/>
       <c r="X8" s="29"/>
       <c r="Y8" s="29"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="14.25" customHeight="1">
       <c r="A9" s="37" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="29">
         <v>122</v>
       </c>
       <c r="D9" s="29">
         <v>121</v>
       </c>
       <c r="E9" s="29">
         <v>116</v>
@@ -7909,51 +7914,53 @@
       </c>
       <c r="J9" s="29">
         <v>109</v>
       </c>
       <c r="K9" s="29">
         <v>110</v>
       </c>
       <c r="L9" s="29">
         <v>140</v>
       </c>
       <c r="M9" s="29">
         <v>134</v>
       </c>
       <c r="N9" s="29">
         <v>139</v>
       </c>
       <c r="O9" s="29">
         <v>123</v>
       </c>
       <c r="P9" s="29">
         <v>104</v>
       </c>
       <c r="Q9" s="29">
         <v>123</v>
       </c>
-      <c r="R9" s="13"/>
+      <c r="R9" s="29">
+        <v>110</v>
+      </c>
       <c r="S9" s="14"/>
       <c r="T9" s="13"/>
       <c r="U9" s="14"/>
       <c r="V9" s="29"/>
       <c r="W9" s="29"/>
       <c r="X9" s="29"/>
       <c r="Y9" s="29"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
       <c r="A10" s="37" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="29">
         <v>181</v>
       </c>
       <c r="D10" s="29">
         <v>170</v>
       </c>
       <c r="E10" s="29">
         <v>156</v>
@@ -7972,51 +7979,53 @@
       </c>
       <c r="J10" s="29">
         <v>177</v>
       </c>
       <c r="K10" s="29">
         <v>153</v>
       </c>
       <c r="L10" s="29">
         <v>190</v>
       </c>
       <c r="M10" s="29">
         <v>180</v>
       </c>
       <c r="N10" s="29">
         <v>184</v>
       </c>
       <c r="O10" s="29">
         <v>165</v>
       </c>
       <c r="P10" s="29">
         <v>147</v>
       </c>
       <c r="Q10" s="29">
         <v>184</v>
       </c>
-      <c r="R10" s="33"/>
+      <c r="R10" s="29">
+        <v>167</v>
+      </c>
       <c r="S10" s="34"/>
       <c r="T10" s="33"/>
       <c r="U10" s="34"/>
       <c r="V10" s="35"/>
       <c r="W10" s="35"/>
       <c r="X10" s="35"/>
       <c r="Y10" s="35"/>
       <c r="Z10" s="36"/>
       <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="37" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="29">
         <v>180</v>
       </c>
       <c r="D11" s="29">
         <v>163</v>
       </c>
       <c r="E11" s="29">
         <v>141</v>
@@ -8035,51 +8044,53 @@
       </c>
       <c r="J11" s="29">
         <v>169</v>
       </c>
       <c r="K11" s="29">
         <v>178</v>
       </c>
       <c r="L11" s="29">
         <v>161</v>
       </c>
       <c r="M11" s="29">
         <v>157</v>
       </c>
       <c r="N11" s="29">
         <v>173</v>
       </c>
       <c r="O11" s="29">
         <v>131</v>
       </c>
       <c r="P11" s="29">
         <v>143</v>
       </c>
       <c r="Q11" s="29">
         <v>189</v>
       </c>
-      <c r="R11" s="36"/>
+      <c r="R11" s="29">
+        <v>165</v>
+      </c>
       <c r="S11" s="36"/>
       <c r="T11" s="36"/>
       <c r="U11" s="36"/>
       <c r="V11" s="36"/>
       <c r="W11" s="36"/>
       <c r="X11" s="36"/>
       <c r="Y11" s="36"/>
       <c r="Z11" s="36"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="29">
         <v>102</v>
       </c>
       <c r="D12" s="29">
         <v>95</v>
       </c>
       <c r="E12" s="29">
         <v>105</v>
@@ -8098,51 +8109,53 @@
       </c>
       <c r="J12" s="29">
         <v>88</v>
       </c>
       <c r="K12" s="29">
         <v>99</v>
       </c>
       <c r="L12" s="29">
         <v>113</v>
       </c>
       <c r="M12" s="29">
         <v>96</v>
       </c>
       <c r="N12" s="29">
         <v>119</v>
       </c>
       <c r="O12" s="29">
         <v>92</v>
       </c>
       <c r="P12" s="29">
         <v>99</v>
       </c>
       <c r="Q12" s="29">
         <v>95</v>
       </c>
-      <c r="R12" s="1"/>
+      <c r="R12" s="29">
+        <v>106</v>
+      </c>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
       <c r="A13" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="29">
         <v>119</v>
       </c>
       <c r="D13" s="29">
         <v>116</v>
       </c>
       <c r="E13" s="29">
         <v>97</v>
@@ -8161,51 +8174,53 @@
       </c>
       <c r="J13" s="29">
         <v>114</v>
       </c>
       <c r="K13" s="29">
         <v>111</v>
       </c>
       <c r="L13" s="29">
         <v>110</v>
       </c>
       <c r="M13" s="29">
         <v>128</v>
       </c>
       <c r="N13" s="29">
         <v>136</v>
       </c>
       <c r="O13" s="29">
         <v>90</v>
       </c>
       <c r="P13" s="29">
         <v>83</v>
       </c>
       <c r="Q13" s="29">
         <v>127</v>
       </c>
-      <c r="R13" s="1"/>
+      <c r="R13" s="29">
+        <v>113</v>
+      </c>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="29">
         <v>78</v>
       </c>
       <c r="D14" s="29">
         <v>67</v>
       </c>
       <c r="E14" s="29">
         <v>55</v>
@@ -8224,51 +8239,53 @@
       </c>
       <c r="J14" s="29">
         <v>60</v>
       </c>
       <c r="K14" s="29">
         <v>60</v>
       </c>
       <c r="L14" s="29">
         <v>83</v>
       </c>
       <c r="M14" s="29">
         <v>74</v>
       </c>
       <c r="N14" s="29">
         <v>88</v>
       </c>
       <c r="O14" s="29">
         <v>60</v>
       </c>
       <c r="P14" s="29">
         <v>63</v>
       </c>
       <c r="Q14" s="29">
         <v>67</v>
       </c>
-      <c r="R14" s="1"/>
+      <c r="R14" s="29">
+        <v>59</v>
+      </c>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="42">
         <v>147</v>
       </c>
       <c r="D15" s="42">
         <v>146</v>
       </c>
       <c r="E15" s="42">
         <v>125</v>
@@ -8287,51 +8304,53 @@
       </c>
       <c r="J15" s="42">
         <v>158</v>
       </c>
       <c r="K15" s="42">
         <v>130</v>
       </c>
       <c r="L15" s="42">
         <v>170</v>
       </c>
       <c r="M15" s="42">
         <v>168</v>
       </c>
       <c r="N15" s="42">
         <v>185</v>
       </c>
       <c r="O15" s="42">
         <v>139</v>
       </c>
       <c r="P15" s="42">
         <v>108</v>
       </c>
       <c r="Q15" s="42">
         <v>134</v>
       </c>
-      <c r="R15" s="1"/>
+      <c r="R15" s="42">
+        <v>134</v>
+      </c>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
       <c r="A16" s="25"/>
       <c r="B16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="2"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>