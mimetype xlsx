--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -7341,59 +7341,59 @@
       <c r="B12" s="50" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75">
       <c r="A13" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="52">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="52">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="53" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="53" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>79</v>
       </c>
@@ -7474,72 +7474,72 @@
       <c r="B12" s="21"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="2:2" ht="15" customHeight="1">
       <c r="B15" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA940"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R7" sqref="R7:R15"/>
+      <selection pane="bottomLeft" activeCell="N37" sqref="N37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" customWidth="1"/>
     <col min="13" max="13" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="3.85546875" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.85546875" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="31.5" customHeight="1">
       <c r="A1" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="56" t="s">
         <v>22</v>
       </c>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
@@ -7794,50 +7794,53 @@
       </c>
       <c r="K7" s="29">
         <v>962</v>
       </c>
       <c r="L7" s="29">
         <v>1112</v>
       </c>
       <c r="M7" s="29">
         <v>1075</v>
       </c>
       <c r="N7" s="29">
         <v>1173</v>
       </c>
       <c r="O7" s="29">
         <v>902</v>
       </c>
       <c r="P7" s="29">
         <v>852</v>
       </c>
       <c r="Q7" s="29">
         <v>1053</v>
       </c>
       <c r="R7" s="29">
         <v>962</v>
       </c>
+      <c r="S7" s="29">
+        <v>1031</v>
+      </c>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="14.25" customHeight="1">
       <c r="A8" s="37" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="29">
         <v>132</v>
       </c>
       <c r="D8" s="29">
         <v>134</v>
       </c>
       <c r="E8" s="29">
         <v>109</v>
       </c>
       <c r="F8" s="29">
         <v>126</v>
       </c>
       <c r="G8" s="29">
         <v>121</v>
       </c>
@@ -7852,51 +7855,53 @@
       </c>
       <c r="K8" s="29">
         <v>121</v>
       </c>
       <c r="L8" s="29">
         <v>145</v>
       </c>
       <c r="M8" s="29">
         <v>138</v>
       </c>
       <c r="N8" s="29">
         <v>149</v>
       </c>
       <c r="O8" s="29">
         <v>102</v>
       </c>
       <c r="P8" s="29">
         <v>105</v>
       </c>
       <c r="Q8" s="29">
         <v>134</v>
       </c>
       <c r="R8" s="29">
         <v>108</v>
       </c>
-      <c r="S8" s="14"/>
+      <c r="S8" s="29">
+        <v>124</v>
+      </c>
       <c r="T8" s="13"/>
       <c r="U8" s="14"/>
       <c r="V8" s="29"/>
       <c r="W8" s="29"/>
       <c r="X8" s="29"/>
       <c r="Y8" s="29"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="14.25" customHeight="1">
       <c r="A9" s="37" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="29">
         <v>122</v>
       </c>
       <c r="D9" s="29">
         <v>121</v>
       </c>
       <c r="E9" s="29">
         <v>116</v>
       </c>
@@ -7917,51 +7922,53 @@
       </c>
       <c r="K9" s="29">
         <v>110</v>
       </c>
       <c r="L9" s="29">
         <v>140</v>
       </c>
       <c r="M9" s="29">
         <v>134</v>
       </c>
       <c r="N9" s="29">
         <v>139</v>
       </c>
       <c r="O9" s="29">
         <v>123</v>
       </c>
       <c r="P9" s="29">
         <v>104</v>
       </c>
       <c r="Q9" s="29">
         <v>123</v>
       </c>
       <c r="R9" s="29">
         <v>110</v>
       </c>
-      <c r="S9" s="14"/>
+      <c r="S9" s="29">
+        <v>120</v>
+      </c>
       <c r="T9" s="13"/>
       <c r="U9" s="14"/>
       <c r="V9" s="29"/>
       <c r="W9" s="29"/>
       <c r="X9" s="29"/>
       <c r="Y9" s="29"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
       <c r="A10" s="37" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="29">
         <v>181</v>
       </c>
       <c r="D10" s="29">
         <v>170</v>
       </c>
       <c r="E10" s="29">
         <v>156</v>
       </c>
@@ -7982,51 +7989,53 @@
       </c>
       <c r="K10" s="29">
         <v>153</v>
       </c>
       <c r="L10" s="29">
         <v>190</v>
       </c>
       <c r="M10" s="29">
         <v>180</v>
       </c>
       <c r="N10" s="29">
         <v>184</v>
       </c>
       <c r="O10" s="29">
         <v>165</v>
       </c>
       <c r="P10" s="29">
         <v>147</v>
       </c>
       <c r="Q10" s="29">
         <v>184</v>
       </c>
       <c r="R10" s="29">
         <v>167</v>
       </c>
-      <c r="S10" s="34"/>
+      <c r="S10" s="29">
+        <v>157</v>
+      </c>
       <c r="T10" s="33"/>
       <c r="U10" s="34"/>
       <c r="V10" s="35"/>
       <c r="W10" s="35"/>
       <c r="X10" s="35"/>
       <c r="Y10" s="35"/>
       <c r="Z10" s="36"/>
       <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="37" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="29">
         <v>180</v>
       </c>
       <c r="D11" s="29">
         <v>163</v>
       </c>
       <c r="E11" s="29">
         <v>141</v>
       </c>
@@ -8047,51 +8056,53 @@
       </c>
       <c r="K11" s="29">
         <v>178</v>
       </c>
       <c r="L11" s="29">
         <v>161</v>
       </c>
       <c r="M11" s="29">
         <v>157</v>
       </c>
       <c r="N11" s="29">
         <v>173</v>
       </c>
       <c r="O11" s="29">
         <v>131</v>
       </c>
       <c r="P11" s="29">
         <v>143</v>
       </c>
       <c r="Q11" s="29">
         <v>189</v>
       </c>
       <c r="R11" s="29">
         <v>165</v>
       </c>
-      <c r="S11" s="36"/>
+      <c r="S11" s="29">
+        <v>181</v>
+      </c>
       <c r="T11" s="36"/>
       <c r="U11" s="36"/>
       <c r="V11" s="36"/>
       <c r="W11" s="36"/>
       <c r="X11" s="36"/>
       <c r="Y11" s="36"/>
       <c r="Z11" s="36"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="29">
         <v>102</v>
       </c>
       <c r="D12" s="29">
         <v>95</v>
       </c>
       <c r="E12" s="29">
         <v>105</v>
       </c>
@@ -8112,51 +8123,53 @@
       </c>
       <c r="K12" s="29">
         <v>99</v>
       </c>
       <c r="L12" s="29">
         <v>113</v>
       </c>
       <c r="M12" s="29">
         <v>96</v>
       </c>
       <c r="N12" s="29">
         <v>119</v>
       </c>
       <c r="O12" s="29">
         <v>92</v>
       </c>
       <c r="P12" s="29">
         <v>99</v>
       </c>
       <c r="Q12" s="29">
         <v>95</v>
       </c>
       <c r="R12" s="29">
         <v>106</v>
       </c>
-      <c r="S12" s="1"/>
+      <c r="S12" s="29">
+        <v>102</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
       <c r="A13" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="29">
         <v>119</v>
       </c>
       <c r="D13" s="29">
         <v>116</v>
       </c>
       <c r="E13" s="29">
         <v>97</v>
       </c>
@@ -8177,51 +8190,53 @@
       </c>
       <c r="K13" s="29">
         <v>111</v>
       </c>
       <c r="L13" s="29">
         <v>110</v>
       </c>
       <c r="M13" s="29">
         <v>128</v>
       </c>
       <c r="N13" s="29">
         <v>136</v>
       </c>
       <c r="O13" s="29">
         <v>90</v>
       </c>
       <c r="P13" s="29">
         <v>83</v>
       </c>
       <c r="Q13" s="29">
         <v>127</v>
       </c>
       <c r="R13" s="29">
         <v>113</v>
       </c>
-      <c r="S13" s="1"/>
+      <c r="S13" s="29">
+        <v>121</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="29">
         <v>78</v>
       </c>
       <c r="D14" s="29">
         <v>67</v>
       </c>
       <c r="E14" s="29">
         <v>55</v>
       </c>
@@ -8242,51 +8257,53 @@
       </c>
       <c r="K14" s="29">
         <v>60</v>
       </c>
       <c r="L14" s="29">
         <v>83</v>
       </c>
       <c r="M14" s="29">
         <v>74</v>
       </c>
       <c r="N14" s="29">
         <v>88</v>
       </c>
       <c r="O14" s="29">
         <v>60</v>
       </c>
       <c r="P14" s="29">
         <v>63</v>
       </c>
       <c r="Q14" s="29">
         <v>67</v>
       </c>
       <c r="R14" s="29">
         <v>59</v>
       </c>
-      <c r="S14" s="1"/>
+      <c r="S14" s="29">
+        <v>86</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="42">
         <v>147</v>
       </c>
       <c r="D15" s="42">
         <v>146</v>
       </c>
       <c r="E15" s="42">
         <v>125</v>
       </c>
@@ -8307,51 +8324,53 @@
       </c>
       <c r="K15" s="42">
         <v>130</v>
       </c>
       <c r="L15" s="42">
         <v>170</v>
       </c>
       <c r="M15" s="42">
         <v>168</v>
       </c>
       <c r="N15" s="42">
         <v>185</v>
       </c>
       <c r="O15" s="42">
         <v>139</v>
       </c>
       <c r="P15" s="42">
         <v>108</v>
       </c>
       <c r="Q15" s="42">
         <v>134</v>
       </c>
       <c r="R15" s="42">
         <v>134</v>
       </c>
-      <c r="S15" s="1"/>
+      <c r="S15" s="42">
+        <v>140</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
       <c r="A16" s="25"/>
       <c r="B16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="2"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>