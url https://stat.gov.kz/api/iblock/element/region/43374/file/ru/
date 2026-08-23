--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -4049,51 +4049,51 @@
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -4119,51 +4119,50 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="38" applyFont="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="44"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="44" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="60" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="60" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="60" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
@@ -7219,217 +7218,217 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="47.7109375" style="43" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="43"/>
+    <col min="1" max="1" width="47.7109375" style="42" customWidth="1"/>
+    <col min="2" max="2" width="86.7109375" style="42" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46">
+      <c r="B1" s="45">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
+      <c r="B2" s="46" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="47" t="s">
+      <c r="B3" s="46" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="47" t="s">
+      <c r="B4" s="46" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75">
-      <c r="A5" s="45" t="s">
+      <c r="A5" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="47" t="s">
+      <c r="B5" s="46" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="47" t="s">
+      <c r="B6" s="46" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75">
-      <c r="A7" s="45" t="s">
+      <c r="A7" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="47" t="s">
+      <c r="B7" s="46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="45" t="s">
+      <c r="A8" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="48" t="s">
+      <c r="B8" s="47" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="54.75" customHeight="1">
-      <c r="A9" s="45" t="s">
+      <c r="A9" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="48" t="s">
+      <c r="B9" s="47" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
-      <c r="A10" s="45" t="s">
+      <c r="A10" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="48" t="s">
+      <c r="B10" s="47" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="25.5">
-      <c r="A11" s="45" t="s">
+      <c r="A11" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="49" t="s">
+      <c r="B11" s="48" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A12" s="45" t="s">
+      <c r="A12" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="50" t="s">
+      <c r="B12" s="49" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75">
-      <c r="A13" s="45" t="s">
+      <c r="A13" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="48" t="s">
+      <c r="B13" s="47" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
-      <c r="A14" s="45" t="s">
+      <c r="A14" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="51" t="s">
+      <c r="B14" s="50" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
-      <c r="A15" s="45" t="s">
+      <c r="A15" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="52">
-        <v>46216</v>
+      <c r="B15" s="51">
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
-      <c r="A16" s="45" t="s">
+      <c r="A16" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="52">
-        <v>46244</v>
+      <c r="B16" s="51">
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
-      <c r="A17" s="45" t="s">
+      <c r="A17" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="53" t="s">
+      <c r="B17" s="52" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
-      <c r="A18" s="45" t="s">
+      <c r="A18" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="53" t="s">
+      <c r="B18" s="52" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
-      <c r="A19" s="45" t="s">
+      <c r="A19" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="54" t="s">
+      <c r="B19" s="53" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75">
-      <c r="A20" s="45" t="s">
+      <c r="A20" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="55" t="s">
+      <c r="B20" s="54" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="15" customHeight="1">
-      <c r="B24" s="44"/>
+      <c r="B24" s="43"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B20" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="18" customWidth="1"/>
@@ -7474,111 +7473,111 @@
       <c r="B12" s="21"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="2:2" ht="15" customHeight="1">
       <c r="B15" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA940"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="N37" sqref="N37"/>
+      <selection pane="bottomLeft" activeCell="P21" sqref="P21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" customWidth="1"/>
     <col min="13" max="13" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.85546875" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="31.5" customHeight="1">
       <c r="A1" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="56" t="s">
+      <c r="B1" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="C1" s="56"/>
-[...22 lines deleted...]
-      <c r="Z1" s="56"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+      <c r="Z1" s="55"/>
       <c r="AA1" s="1"/>
     </row>
     <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="A2" s="24"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
@@ -7597,87 +7596,87 @@
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="6"/>
       <c r="V3" s="30"/>
       <c r="W3" s="30"/>
       <c r="X3" s="31"/>
       <c r="Z3" s="31" t="s">
         <v>23</v>
       </c>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="58"/>
-      <c r="C4" s="62">
+      <c r="B4" s="57"/>
+      <c r="C4" s="61">
         <v>2025</v>
       </c>
-      <c r="D4" s="63"/>
-[...10 lines deleted...]
-      <c r="O4" s="64">
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="62"/>
+      <c r="O4" s="63">
         <v>2026</v>
       </c>
-      <c r="P4" s="65"/>
-[...9 lines deleted...]
-      <c r="Z4" s="65"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="64"/>
       <c r="AA4" s="1"/>
     </row>
     <row r="5" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A5" s="59"/>
-      <c r="B5" s="60"/>
+      <c r="A5" s="58"/>
+      <c r="B5" s="59"/>
       <c r="C5" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="7" t="s">
@@ -7710,81 +7709,81 @@
       <c r="T5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="U5" s="8" t="s">
         <v>30</v>
       </c>
       <c r="V5" s="8" t="s">
         <v>31</v>
       </c>
       <c r="W5" s="8" t="s">
         <v>57</v>
       </c>
       <c r="X5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="Y5" s="10" t="s">
         <v>34</v>
       </c>
       <c r="Z5" s="8" t="s">
         <v>35</v>
       </c>
       <c r="AA5" s="1"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="28"/>
-      <c r="B6" s="61" t="s">
+      <c r="B6" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="61"/>
-[...22 lines deleted...]
-      <c r="Z6" s="61"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60"/>
+      <c r="O6" s="60"/>
+      <c r="P6" s="60"/>
+      <c r="Q6" s="60"/>
+      <c r="R6" s="60"/>
+      <c r="S6" s="60"/>
+      <c r="T6" s="60"/>
+      <c r="U6" s="60"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="60"/>
+      <c r="X6" s="60"/>
+      <c r="Y6" s="60"/>
+      <c r="Z6" s="60"/>
       <c r="AA6" s="11"/>
     </row>
     <row r="7" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A7" s="41" t="s">
+      <c r="A7" s="40" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="12">
         <v>1061</v>
       </c>
       <c r="D7" s="12">
         <v>1012</v>
       </c>
       <c r="E7" s="12">
         <v>904</v>
       </c>
       <c r="F7" s="13">
         <v>1054</v>
       </c>
       <c r="G7" s="14">
         <v>1061</v>
       </c>
       <c r="H7" s="13">
         <v>1008</v>
       </c>
       <c r="I7" s="14">
         <v>1067</v>
@@ -7797,58 +7796,61 @@
       </c>
       <c r="L7" s="29">
         <v>1112</v>
       </c>
       <c r="M7" s="29">
         <v>1075</v>
       </c>
       <c r="N7" s="29">
         <v>1173</v>
       </c>
       <c r="O7" s="29">
         <v>902</v>
       </c>
       <c r="P7" s="29">
         <v>852</v>
       </c>
       <c r="Q7" s="29">
         <v>1053</v>
       </c>
       <c r="R7" s="29">
         <v>962</v>
       </c>
       <c r="S7" s="29">
         <v>1031</v>
       </c>
+      <c r="T7" s="29">
+        <v>1077</v>
+      </c>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A8" s="37" t="s">
+      <c r="A8" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="38" t="s">
+      <c r="B8" s="37" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="29">
         <v>132</v>
       </c>
       <c r="D8" s="29">
         <v>134</v>
       </c>
       <c r="E8" s="29">
         <v>109</v>
       </c>
       <c r="F8" s="29">
         <v>126</v>
       </c>
       <c r="G8" s="29">
         <v>121</v>
       </c>
       <c r="H8" s="29">
         <v>131</v>
       </c>
       <c r="I8" s="29">
         <v>154</v>
       </c>
       <c r="J8" s="29">
         <v>153</v>
@@ -7858,64 +7860,66 @@
       </c>
       <c r="L8" s="29">
         <v>145</v>
       </c>
       <c r="M8" s="29">
         <v>138</v>
       </c>
       <c r="N8" s="29">
         <v>149</v>
       </c>
       <c r="O8" s="29">
         <v>102</v>
       </c>
       <c r="P8" s="29">
         <v>105</v>
       </c>
       <c r="Q8" s="29">
         <v>134</v>
       </c>
       <c r="R8" s="29">
         <v>108</v>
       </c>
       <c r="S8" s="29">
         <v>124</v>
       </c>
-      <c r="T8" s="13"/>
+      <c r="T8" s="29">
+        <v>139</v>
+      </c>
       <c r="U8" s="14"/>
       <c r="V8" s="29"/>
       <c r="W8" s="29"/>
       <c r="X8" s="29"/>
       <c r="Y8" s="29"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A9" s="37" t="s">
+      <c r="A9" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="38" t="s">
+      <c r="B9" s="37" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="29">
         <v>122</v>
       </c>
       <c r="D9" s="29">
         <v>121</v>
       </c>
       <c r="E9" s="29">
         <v>116</v>
       </c>
       <c r="F9" s="29">
         <v>125</v>
       </c>
       <c r="G9" s="29">
         <v>111</v>
       </c>
       <c r="H9" s="29">
         <v>131</v>
       </c>
       <c r="I9" s="29">
         <v>116</v>
       </c>
       <c r="J9" s="29">
         <v>109</v>
@@ -7925,64 +7929,66 @@
       </c>
       <c r="L9" s="29">
         <v>140</v>
       </c>
       <c r="M9" s="29">
         <v>134</v>
       </c>
       <c r="N9" s="29">
         <v>139</v>
       </c>
       <c r="O9" s="29">
         <v>123</v>
       </c>
       <c r="P9" s="29">
         <v>104</v>
       </c>
       <c r="Q9" s="29">
         <v>123</v>
       </c>
       <c r="R9" s="29">
         <v>110</v>
       </c>
       <c r="S9" s="29">
         <v>120</v>
       </c>
-      <c r="T9" s="13"/>
+      <c r="T9" s="29">
+        <v>128</v>
+      </c>
       <c r="U9" s="14"/>
       <c r="V9" s="29"/>
       <c r="W9" s="29"/>
       <c r="X9" s="29"/>
       <c r="Y9" s="29"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A10" s="37" t="s">
+      <c r="A10" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="38" t="s">
+      <c r="B10" s="37" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="29">
         <v>181</v>
       </c>
       <c r="D10" s="29">
         <v>170</v>
       </c>
       <c r="E10" s="29">
         <v>156</v>
       </c>
       <c r="F10" s="29">
         <v>175</v>
       </c>
       <c r="G10" s="29">
         <v>180</v>
       </c>
       <c r="H10" s="29">
         <v>182</v>
       </c>
       <c r="I10" s="29">
         <v>187</v>
       </c>
       <c r="J10" s="29">
         <v>177</v>
@@ -7992,64 +7998,66 @@
       </c>
       <c r="L10" s="29">
         <v>190</v>
       </c>
       <c r="M10" s="29">
         <v>180</v>
       </c>
       <c r="N10" s="29">
         <v>184</v>
       </c>
       <c r="O10" s="29">
         <v>165</v>
       </c>
       <c r="P10" s="29">
         <v>147</v>
       </c>
       <c r="Q10" s="29">
         <v>184</v>
       </c>
       <c r="R10" s="29">
         <v>167</v>
       </c>
       <c r="S10" s="29">
         <v>157</v>
       </c>
-      <c r="T10" s="33"/>
-[...5 lines deleted...]
-      <c r="Z10" s="36"/>
+      <c r="T10" s="29">
+        <v>172</v>
+      </c>
+      <c r="U10" s="33"/>
+      <c r="V10" s="34"/>
+      <c r="W10" s="34"/>
+      <c r="X10" s="34"/>
+      <c r="Y10" s="34"/>
+      <c r="Z10" s="35"/>
       <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27">
-      <c r="A11" s="37" t="s">
+      <c r="A11" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B11" s="38" t="s">
+      <c r="B11" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="29">
         <v>180</v>
       </c>
       <c r="D11" s="29">
         <v>163</v>
       </c>
       <c r="E11" s="29">
         <v>141</v>
       </c>
       <c r="F11" s="29">
         <v>182</v>
       </c>
       <c r="G11" s="29">
         <v>181</v>
       </c>
       <c r="H11" s="29">
         <v>140</v>
       </c>
       <c r="I11" s="29">
         <v>176</v>
       </c>
       <c r="J11" s="29">
         <v>169</v>
@@ -8059,64 +8067,66 @@
       </c>
       <c r="L11" s="29">
         <v>161</v>
       </c>
       <c r="M11" s="29">
         <v>157</v>
       </c>
       <c r="N11" s="29">
         <v>173</v>
       </c>
       <c r="O11" s="29">
         <v>131</v>
       </c>
       <c r="P11" s="29">
         <v>143</v>
       </c>
       <c r="Q11" s="29">
         <v>189</v>
       </c>
       <c r="R11" s="29">
         <v>165</v>
       </c>
       <c r="S11" s="29">
         <v>181</v>
       </c>
-      <c r="T11" s="36"/>
-[...5 lines deleted...]
-      <c r="Z11" s="36"/>
+      <c r="T11" s="29">
+        <v>168</v>
+      </c>
+      <c r="U11" s="35"/>
+      <c r="V11" s="35"/>
+      <c r="W11" s="35"/>
+      <c r="X11" s="35"/>
+      <c r="Y11" s="35"/>
+      <c r="Z11" s="35"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A12" s="37" t="s">
+      <c r="A12" s="36" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="38" t="s">
+      <c r="B12" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="29">
         <v>102</v>
       </c>
       <c r="D12" s="29">
         <v>95</v>
       </c>
       <c r="E12" s="29">
         <v>105</v>
       </c>
       <c r="F12" s="29">
         <v>95</v>
       </c>
       <c r="G12" s="29">
         <v>105</v>
       </c>
       <c r="H12" s="29">
         <v>102</v>
       </c>
       <c r="I12" s="29">
         <v>99</v>
       </c>
       <c r="J12" s="29">
         <v>88</v>
@@ -8126,64 +8136,66 @@
       </c>
       <c r="L12" s="29">
         <v>113</v>
       </c>
       <c r="M12" s="29">
         <v>96</v>
       </c>
       <c r="N12" s="29">
         <v>119</v>
       </c>
       <c r="O12" s="29">
         <v>92</v>
       </c>
       <c r="P12" s="29">
         <v>99</v>
       </c>
       <c r="Q12" s="29">
         <v>95</v>
       </c>
       <c r="R12" s="29">
         <v>106</v>
       </c>
       <c r="S12" s="29">
         <v>102</v>
       </c>
-      <c r="T12" s="1"/>
+      <c r="T12" s="29">
+        <v>102</v>
+      </c>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A13" s="37" t="s">
+      <c r="A13" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="37" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="29">
         <v>119</v>
       </c>
       <c r="D13" s="29">
         <v>116</v>
       </c>
       <c r="E13" s="29">
         <v>97</v>
       </c>
       <c r="F13" s="29">
         <v>121</v>
       </c>
       <c r="G13" s="29">
         <v>130</v>
       </c>
       <c r="H13" s="29">
         <v>114</v>
       </c>
       <c r="I13" s="29">
         <v>112</v>
       </c>
       <c r="J13" s="29">
         <v>114</v>
@@ -8193,64 +8205,66 @@
       </c>
       <c r="L13" s="29">
         <v>110</v>
       </c>
       <c r="M13" s="29">
         <v>128</v>
       </c>
       <c r="N13" s="29">
         <v>136</v>
       </c>
       <c r="O13" s="29">
         <v>90</v>
       </c>
       <c r="P13" s="29">
         <v>83</v>
       </c>
       <c r="Q13" s="29">
         <v>127</v>
       </c>
       <c r="R13" s="29">
         <v>113</v>
       </c>
       <c r="S13" s="29">
         <v>121</v>
       </c>
-      <c r="T13" s="1"/>
+      <c r="T13" s="29">
+        <v>117</v>
+      </c>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A14" s="37" t="s">
+      <c r="A14" s="36" t="s">
         <v>70</v>
       </c>
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="37" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="29">
         <v>78</v>
       </c>
       <c r="D14" s="29">
         <v>67</v>
       </c>
       <c r="E14" s="29">
         <v>55</v>
       </c>
       <c r="F14" s="29">
         <v>58</v>
       </c>
       <c r="G14" s="29">
         <v>56</v>
       </c>
       <c r="H14" s="29">
         <v>62</v>
       </c>
       <c r="I14" s="29">
         <v>92</v>
       </c>
       <c r="J14" s="29">
         <v>60</v>
@@ -8260,118 +8274,122 @@
       </c>
       <c r="L14" s="29">
         <v>83</v>
       </c>
       <c r="M14" s="29">
         <v>74</v>
       </c>
       <c r="N14" s="29">
         <v>88</v>
       </c>
       <c r="O14" s="29">
         <v>60</v>
       </c>
       <c r="P14" s="29">
         <v>63</v>
       </c>
       <c r="Q14" s="29">
         <v>67</v>
       </c>
       <c r="R14" s="29">
         <v>59</v>
       </c>
       <c r="S14" s="29">
         <v>86</v>
       </c>
-      <c r="T14" s="1"/>
+      <c r="T14" s="29">
+        <v>73</v>
+      </c>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="B15" s="40" t="s">
+      <c r="B15" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C15" s="42">
+      <c r="C15" s="41">
         <v>147</v>
       </c>
-      <c r="D15" s="42">
+      <c r="D15" s="41">
         <v>146</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="41">
         <v>125</v>
       </c>
-      <c r="F15" s="42">
+      <c r="F15" s="41">
         <v>172</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="41">
         <v>177</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>146</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="41">
         <v>131</v>
       </c>
-      <c r="J15" s="42">
+      <c r="J15" s="41">
         <v>158</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="41">
         <v>130</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="41">
         <v>170</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="41">
         <v>168</v>
       </c>
-      <c r="N15" s="42">
+      <c r="N15" s="41">
         <v>185</v>
       </c>
-      <c r="O15" s="42">
+      <c r="O15" s="41">
         <v>139</v>
       </c>
-      <c r="P15" s="42">
+      <c r="P15" s="41">
         <v>108</v>
       </c>
-      <c r="Q15" s="42">
+      <c r="Q15" s="41">
         <v>134</v>
       </c>
-      <c r="R15" s="42">
+      <c r="R15" s="41">
         <v>134</v>
       </c>
-      <c r="S15" s="42">
+      <c r="S15" s="41">
         <v>140</v>
       </c>
-      <c r="T15" s="1"/>
+      <c r="T15" s="41">
+        <v>178</v>
+      </c>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
       <c r="A16" s="25"/>
       <c r="B16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="2"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>