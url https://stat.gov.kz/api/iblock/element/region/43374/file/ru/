--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -4049,51 +4049,51 @@
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -4118,53 +4118,50 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="38" applyFont="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="44"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="44" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="60" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="60" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="60" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -7213,249 +7210,249 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="47.7109375" style="42" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="42"/>
+    <col min="1" max="1" width="47.75" style="41" customWidth="1"/>
+    <col min="2" max="2" width="86.75" style="41" customWidth="1"/>
+    <col min="3" max="16384" width="14.375" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45">
+      <c r="B1" s="44">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="45" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="46" t="s">
+      <c r="B3" s="45" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="46" t="s">
+      <c r="B4" s="45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75">
-      <c r="A5" s="44" t="s">
+      <c r="A5" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="46" t="s">
+      <c r="B5" s="45" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="46" t="s">
+      <c r="B6" s="45" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75">
-      <c r="A7" s="44" t="s">
+      <c r="A7" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="46" t="s">
+      <c r="B7" s="45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="46" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="54.75" customHeight="1">
-      <c r="A9" s="44" t="s">
+      <c r="A9" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="47" t="s">
+      <c r="B9" s="46" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
-      <c r="A10" s="44" t="s">
+      <c r="A10" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="47" t="s">
+      <c r="B10" s="46" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="25.5">
-      <c r="A11" s="44" t="s">
+    <row r="11" spans="1:2" ht="12.75">
+      <c r="A11" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="48" t="s">
+      <c r="B11" s="47" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A12" s="44" t="s">
+      <c r="A12" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="49" t="s">
+      <c r="B12" s="48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75">
-      <c r="A13" s="44" t="s">
+      <c r="A13" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="47" t="s">
+      <c r="B13" s="46" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
-      <c r="A14" s="44" t="s">
+      <c r="A14" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="50" t="s">
+      <c r="B14" s="49" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
-      <c r="A15" s="44" t="s">
+      <c r="A15" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="51">
-        <v>46244</v>
+      <c r="B15" s="50">
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
-      <c r="A16" s="44" t="s">
+      <c r="A16" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="51">
-        <v>46275</v>
+      <c r="B16" s="50">
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
-      <c r="A17" s="44" t="s">
+      <c r="A17" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="52" t="s">
+      <c r="B17" s="51" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
-      <c r="A18" s="44" t="s">
+      <c r="A18" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="52" t="s">
+      <c r="B18" s="51" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
-      <c r="A19" s="44" t="s">
+      <c r="A19" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="53" t="s">
+      <c r="B19" s="52" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75">
-      <c r="A20" s="44" t="s">
+      <c r="A20" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="54" t="s">
+      <c r="B20" s="53" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="15" customHeight="1">
-      <c r="B24" s="43"/>
+      <c r="B24" s="42"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B20" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="18" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="18"/>
+    <col min="1" max="1" width="8.75" style="18" customWidth="1"/>
+    <col min="2" max="2" width="120.125" style="18" customWidth="1"/>
+    <col min="3" max="16384" width="14.375" style="18"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="17.25" customHeight="1">
       <c r="B5" s="20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
       <c r="B9" s="20" t="s">
         <v>46</v>
@@ -7473,111 +7470,111 @@
       <c r="B12" s="21"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="2:2" ht="15" customHeight="1">
       <c r="B15" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA940"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P21" sqref="P21"/>
+      <selection pane="bottomLeft" activeCell="T18" sqref="T18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" style="17" bestFit="1" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.375" style="17" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.25" customWidth="1"/>
+    <col min="3" max="3" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.25" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="7" max="9" width="4.875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="13" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.25" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.875" customWidth="1"/>
+    <col min="20" max="21" width="4.875" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.75" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.625" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" bestFit="1" customWidth="1"/>
-    <col min="26" max="27" width="8.7109375" customWidth="1"/>
+    <col min="26" max="27" width="8.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="31.5" customHeight="1">
       <c r="A1" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="55" t="s">
+      <c r="B1" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="C1" s="55"/>
-[...22 lines deleted...]
-      <c r="Z1" s="55"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
       <c r="AA1" s="1"/>
     </row>
     <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="A2" s="24"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
@@ -7596,87 +7593,87 @@
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="6"/>
       <c r="V3" s="30"/>
       <c r="W3" s="30"/>
       <c r="X3" s="31"/>
       <c r="Z3" s="31" t="s">
         <v>23</v>
       </c>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A4" s="56" t="s">
+      <c r="A4" s="55" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="57"/>
-      <c r="C4" s="61">
+      <c r="B4" s="56"/>
+      <c r="C4" s="60">
         <v>2025</v>
       </c>
-      <c r="D4" s="62"/>
-[...10 lines deleted...]
-      <c r="O4" s="63">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="62">
         <v>2026</v>
       </c>
-      <c r="P4" s="64"/>
-[...9 lines deleted...]
-      <c r="Z4" s="64"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="63"/>
       <c r="AA4" s="1"/>
     </row>
     <row r="5" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A5" s="58"/>
-      <c r="B5" s="59"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="58"/>
       <c r="C5" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="7" t="s">
@@ -7709,81 +7706,81 @@
       <c r="T5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="U5" s="8" t="s">
         <v>30</v>
       </c>
       <c r="V5" s="8" t="s">
         <v>31</v>
       </c>
       <c r="W5" s="8" t="s">
         <v>57</v>
       </c>
       <c r="X5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="Y5" s="10" t="s">
         <v>34</v>
       </c>
       <c r="Z5" s="8" t="s">
         <v>35</v>
       </c>
       <c r="AA5" s="1"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="28"/>
-      <c r="B6" s="60" t="s">
+      <c r="B6" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="60"/>
-[...22 lines deleted...]
-      <c r="Z6" s="60"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
+      <c r="Z6" s="59"/>
       <c r="AA6" s="11"/>
     </row>
     <row r="7" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A7" s="40" t="s">
+      <c r="A7" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="12">
         <v>1061</v>
       </c>
       <c r="D7" s="12">
         <v>1012</v>
       </c>
       <c r="E7" s="12">
         <v>904</v>
       </c>
       <c r="F7" s="13">
         <v>1054</v>
       </c>
       <c r="G7" s="14">
         <v>1061</v>
       </c>
       <c r="H7" s="13">
         <v>1008</v>
       </c>
       <c r="I7" s="14">
         <v>1067</v>
@@ -7799,58 +7796,61 @@
       </c>
       <c r="M7" s="29">
         <v>1075</v>
       </c>
       <c r="N7" s="29">
         <v>1173</v>
       </c>
       <c r="O7" s="29">
         <v>902</v>
       </c>
       <c r="P7" s="29">
         <v>852</v>
       </c>
       <c r="Q7" s="29">
         <v>1053</v>
       </c>
       <c r="R7" s="29">
         <v>962</v>
       </c>
       <c r="S7" s="29">
         <v>1031</v>
       </c>
       <c r="T7" s="29">
         <v>1077</v>
       </c>
+      <c r="U7" s="29">
+        <v>1163</v>
+      </c>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A8" s="36" t="s">
+      <c r="A8" s="35" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="36" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="29">
         <v>132</v>
       </c>
       <c r="D8" s="29">
         <v>134</v>
       </c>
       <c r="E8" s="29">
         <v>109</v>
       </c>
       <c r="F8" s="29">
         <v>126</v>
       </c>
       <c r="G8" s="29">
         <v>121</v>
       </c>
       <c r="H8" s="29">
         <v>131</v>
       </c>
       <c r="I8" s="29">
         <v>154</v>
       </c>
       <c r="J8" s="29">
         <v>153</v>
@@ -7863,63 +7863,65 @@
       </c>
       <c r="M8" s="29">
         <v>138</v>
       </c>
       <c r="N8" s="29">
         <v>149</v>
       </c>
       <c r="O8" s="29">
         <v>102</v>
       </c>
       <c r="P8" s="29">
         <v>105</v>
       </c>
       <c r="Q8" s="29">
         <v>134</v>
       </c>
       <c r="R8" s="29">
         <v>108</v>
       </c>
       <c r="S8" s="29">
         <v>124</v>
       </c>
       <c r="T8" s="29">
         <v>139</v>
       </c>
-      <c r="U8" s="14"/>
+      <c r="U8" s="29">
+        <v>157</v>
+      </c>
       <c r="V8" s="29"/>
       <c r="W8" s="29"/>
       <c r="X8" s="29"/>
       <c r="Y8" s="29"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A9" s="36" t="s">
+      <c r="A9" s="35" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="37" t="s">
+      <c r="B9" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="29">
         <v>122</v>
       </c>
       <c r="D9" s="29">
         <v>121</v>
       </c>
       <c r="E9" s="29">
         <v>116</v>
       </c>
       <c r="F9" s="29">
         <v>125</v>
       </c>
       <c r="G9" s="29">
         <v>111</v>
       </c>
       <c r="H9" s="29">
         <v>131</v>
       </c>
       <c r="I9" s="29">
         <v>116</v>
       </c>
       <c r="J9" s="29">
         <v>109</v>
@@ -7932,63 +7934,65 @@
       </c>
       <c r="M9" s="29">
         <v>134</v>
       </c>
       <c r="N9" s="29">
         <v>139</v>
       </c>
       <c r="O9" s="29">
         <v>123</v>
       </c>
       <c r="P9" s="29">
         <v>104</v>
       </c>
       <c r="Q9" s="29">
         <v>123</v>
       </c>
       <c r="R9" s="29">
         <v>110</v>
       </c>
       <c r="S9" s="29">
         <v>120</v>
       </c>
       <c r="T9" s="29">
         <v>128</v>
       </c>
-      <c r="U9" s="14"/>
+      <c r="U9" s="29">
+        <v>127</v>
+      </c>
       <c r="V9" s="29"/>
       <c r="W9" s="29"/>
       <c r="X9" s="29"/>
       <c r="Y9" s="29"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A10" s="36" t="s">
+      <c r="A10" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="B10" s="36" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="29">
         <v>181</v>
       </c>
       <c r="D10" s="29">
         <v>170</v>
       </c>
       <c r="E10" s="29">
         <v>156</v>
       </c>
       <c r="F10" s="29">
         <v>175</v>
       </c>
       <c r="G10" s="29">
         <v>180</v>
       </c>
       <c r="H10" s="29">
         <v>182</v>
       </c>
       <c r="I10" s="29">
         <v>187</v>
       </c>
       <c r="J10" s="29">
         <v>177</v>
@@ -8001,63 +8005,65 @@
       </c>
       <c r="M10" s="29">
         <v>180</v>
       </c>
       <c r="N10" s="29">
         <v>184</v>
       </c>
       <c r="O10" s="29">
         <v>165</v>
       </c>
       <c r="P10" s="29">
         <v>147</v>
       </c>
       <c r="Q10" s="29">
         <v>184</v>
       </c>
       <c r="R10" s="29">
         <v>167</v>
       </c>
       <c r="S10" s="29">
         <v>157</v>
       </c>
       <c r="T10" s="29">
         <v>172</v>
       </c>
-      <c r="U10" s="33"/>
-[...4 lines deleted...]
-      <c r="Z10" s="35"/>
+      <c r="U10" s="29">
+        <v>205</v>
+      </c>
+      <c r="V10" s="33"/>
+      <c r="W10" s="33"/>
+      <c r="X10" s="33"/>
+      <c r="Y10" s="33"/>
+      <c r="Z10" s="34"/>
       <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="35" t="s">
         <v>64</v>
       </c>
-      <c r="B11" s="37" t="s">
+      <c r="B11" s="36" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="29">
         <v>180</v>
       </c>
       <c r="D11" s="29">
         <v>163</v>
       </c>
       <c r="E11" s="29">
         <v>141</v>
       </c>
       <c r="F11" s="29">
         <v>182</v>
       </c>
       <c r="G11" s="29">
         <v>181</v>
       </c>
       <c r="H11" s="29">
         <v>140</v>
       </c>
       <c r="I11" s="29">
         <v>176</v>
       </c>
       <c r="J11" s="29">
         <v>169</v>
@@ -8070,63 +8076,65 @@
       </c>
       <c r="M11" s="29">
         <v>157</v>
       </c>
       <c r="N11" s="29">
         <v>173</v>
       </c>
       <c r="O11" s="29">
         <v>131</v>
       </c>
       <c r="P11" s="29">
         <v>143</v>
       </c>
       <c r="Q11" s="29">
         <v>189</v>
       </c>
       <c r="R11" s="29">
         <v>165</v>
       </c>
       <c r="S11" s="29">
         <v>181</v>
       </c>
       <c r="T11" s="29">
         <v>168</v>
       </c>
-      <c r="U11" s="35"/>
-[...4 lines deleted...]
-      <c r="Z11" s="35"/>
+      <c r="U11" s="29">
+        <v>178</v>
+      </c>
+      <c r="V11" s="34"/>
+      <c r="W11" s="34"/>
+      <c r="X11" s="34"/>
+      <c r="Y11" s="34"/>
+      <c r="Z11" s="34"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A12" s="36" t="s">
+      <c r="A12" s="35" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="36" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="29">
         <v>102</v>
       </c>
       <c r="D12" s="29">
         <v>95</v>
       </c>
       <c r="E12" s="29">
         <v>105</v>
       </c>
       <c r="F12" s="29">
         <v>95</v>
       </c>
       <c r="G12" s="29">
         <v>105</v>
       </c>
       <c r="H12" s="29">
         <v>102</v>
       </c>
       <c r="I12" s="29">
         <v>99</v>
       </c>
       <c r="J12" s="29">
         <v>88</v>
@@ -8139,63 +8147,65 @@
       </c>
       <c r="M12" s="29">
         <v>96</v>
       </c>
       <c r="N12" s="29">
         <v>119</v>
       </c>
       <c r="O12" s="29">
         <v>92</v>
       </c>
       <c r="P12" s="29">
         <v>99</v>
       </c>
       <c r="Q12" s="29">
         <v>95</v>
       </c>
       <c r="R12" s="29">
         <v>106</v>
       </c>
       <c r="S12" s="29">
         <v>102</v>
       </c>
       <c r="T12" s="29">
         <v>102</v>
       </c>
-      <c r="U12" s="1"/>
+      <c r="U12" s="29">
+        <v>98</v>
+      </c>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A13" s="36" t="s">
+      <c r="A13" s="35" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="36" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="29">
         <v>119</v>
       </c>
       <c r="D13" s="29">
         <v>116</v>
       </c>
       <c r="E13" s="29">
         <v>97</v>
       </c>
       <c r="F13" s="29">
         <v>121</v>
       </c>
       <c r="G13" s="29">
         <v>130</v>
       </c>
       <c r="H13" s="29">
         <v>114</v>
       </c>
       <c r="I13" s="29">
         <v>112</v>
       </c>
       <c r="J13" s="29">
         <v>114</v>
@@ -8208,63 +8218,65 @@
       </c>
       <c r="M13" s="29">
         <v>128</v>
       </c>
       <c r="N13" s="29">
         <v>136</v>
       </c>
       <c r="O13" s="29">
         <v>90</v>
       </c>
       <c r="P13" s="29">
         <v>83</v>
       </c>
       <c r="Q13" s="29">
         <v>127</v>
       </c>
       <c r="R13" s="29">
         <v>113</v>
       </c>
       <c r="S13" s="29">
         <v>121</v>
       </c>
       <c r="T13" s="29">
         <v>117</v>
       </c>
-      <c r="U13" s="1"/>
+      <c r="U13" s="29">
+        <v>112</v>
+      </c>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A14" s="36" t="s">
+      <c r="A14" s="35" t="s">
         <v>70</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="36" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="29">
         <v>78</v>
       </c>
       <c r="D14" s="29">
         <v>67</v>
       </c>
       <c r="E14" s="29">
         <v>55</v>
       </c>
       <c r="F14" s="29">
         <v>58</v>
       </c>
       <c r="G14" s="29">
         <v>56</v>
       </c>
       <c r="H14" s="29">
         <v>62</v>
       </c>
       <c r="I14" s="29">
         <v>92</v>
       </c>
       <c r="J14" s="29">
         <v>60</v>
@@ -8277,120 +8289,124 @@
       </c>
       <c r="M14" s="29">
         <v>74</v>
       </c>
       <c r="N14" s="29">
         <v>88</v>
       </c>
       <c r="O14" s="29">
         <v>60</v>
       </c>
       <c r="P14" s="29">
         <v>63</v>
       </c>
       <c r="Q14" s="29">
         <v>67</v>
       </c>
       <c r="R14" s="29">
         <v>59</v>
       </c>
       <c r="S14" s="29">
         <v>86</v>
       </c>
       <c r="T14" s="29">
         <v>73</v>
       </c>
-      <c r="U14" s="1"/>
+      <c r="U14" s="29">
+        <v>82</v>
+      </c>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A15" s="38" t="s">
+      <c r="A15" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="B15" s="39" t="s">
+      <c r="B15" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="C15" s="41">
+      <c r="C15" s="40">
         <v>147</v>
       </c>
-      <c r="D15" s="41">
+      <c r="D15" s="40">
         <v>146</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="40">
         <v>125</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="40">
         <v>172</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="40">
         <v>177</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="40">
         <v>146</v>
       </c>
-      <c r="I15" s="41">
+      <c r="I15" s="40">
         <v>131</v>
       </c>
-      <c r="J15" s="41">
+      <c r="J15" s="40">
         <v>158</v>
       </c>
-      <c r="K15" s="41">
+      <c r="K15" s="40">
         <v>130</v>
       </c>
-      <c r="L15" s="41">
+      <c r="L15" s="40">
         <v>170</v>
       </c>
-      <c r="M15" s="41">
+      <c r="M15" s="40">
         <v>168</v>
       </c>
-      <c r="N15" s="41">
+      <c r="N15" s="40">
         <v>185</v>
       </c>
-      <c r="O15" s="41">
+      <c r="O15" s="40">
         <v>139</v>
       </c>
-      <c r="P15" s="41">
+      <c r="P15" s="40">
         <v>108</v>
       </c>
-      <c r="Q15" s="41">
+      <c r="Q15" s="40">
         <v>134</v>
       </c>
-      <c r="R15" s="41">
+      <c r="R15" s="40">
         <v>134</v>
       </c>
-      <c r="S15" s="41">
+      <c r="S15" s="40">
         <v>140</v>
       </c>
-      <c r="T15" s="41">
+      <c r="T15" s="40">
         <v>178</v>
       </c>
-      <c r="U15" s="1"/>
+      <c r="U15" s="40">
+        <v>204</v>
+      </c>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
       <c r="A16" s="25"/>
       <c r="B16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="2"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>