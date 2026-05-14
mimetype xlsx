--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -44,53 +44,50 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="80">
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіш коды </t>
   </si>
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіштің атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Өлшем бірлігі </t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t xml:space="preserve">КСП қысқаша атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің тарихы </t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
-  </si>
-[...1 lines deleted...]
-    <t>Өңірлер бойынша туғандардың ай сайынғы саны</t>
   </si>
   <si>
     <t xml:space="preserve">Деректерді өңдеу әдісі </t>
   </si>
   <si>
     <t>Есеп айырысу</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіш көзі </t>
   </si>
   <si>
     <t>Туу статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
   </si>
   <si>
     <t xml:space="preserve">Ескерту </t>
   </si>
   <si>
     <t>Деректер туу туралы актілерді тіркеу күні бойынша қалыптастырылған</t>
   </si>
   <si>
     <t xml:space="preserve">Жіктеуіштер </t>
   </si>
@@ -263,50 +260,53 @@
     <t xml:space="preserve">Наурызбай </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve"> Алматы қаласында туылғандардың статистикасы азаматтық хал актілерін тіркеу органдарында туу туралы актілерді тіркеуге негізделеді</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Алматы қаласы бойынша туғандардың ай сайынғы саны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -584,103 +584,97 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -732,83 +726,83 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 5" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1008,2627 +1002,2693 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="42.85546875" style="38" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="38"/>
+    <col min="1" max="1" width="42.85546875" style="36" customWidth="1"/>
+    <col min="2" max="2" width="90.85546875" style="36" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37">
+      <c r="B1" s="35">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="39" t="s">
-        <v>57</v>
+      <c r="B2" s="37" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
-      <c r="A3" s="61" t="s">
+      <c r="A3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="39" t="s">
+      <c r="B3" s="37" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
-      <c r="A4" s="61" t="s">
+      <c r="A4" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="39" t="s">
-        <v>57</v>
+      <c r="B4" s="37" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
-      <c r="A5" s="61" t="s">
+      <c r="A5" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="39" t="s">
+      <c r="B5" s="37" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15" customHeight="1">
+      <c r="A6" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="37" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1">
+      <c r="A7" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5" customHeight="1">
+      <c r="A8" s="60" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="62" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="15" customHeight="1">
-[...16 lines deleted...]
-      <c r="A8" s="62" t="s">
+    <row r="9" spans="1:2" ht="51">
+      <c r="A9" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="64" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="62" t="s">
+      <c r="B9" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="64" t="s">
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1">
+      <c r="A10" s="59" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="61" t="s">
+      <c r="B10" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="39" t="s">
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1">
+      <c r="A11" s="59" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="61" t="s">
+      <c r="B11" s="32" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1">
+      <c r="A12" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="34" t="s">
+      <c r="B12" s="34" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="15" customHeight="1">
-      <c r="A12" s="61" t="s">
+    <row r="13" spans="1:2" ht="15" customHeight="1">
+      <c r="A13" s="59" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="36" t="s">
+      <c r="B13" s="32" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="15" customHeight="1">
-      <c r="A13" s="61" t="s">
+    <row r="14" spans="1:2" ht="15" customHeight="1">
+      <c r="A14" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="34" t="s">
+      <c r="B14" s="32" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="15" customHeight="1">
-      <c r="A14" s="61" t="s">
+    <row r="15" spans="1:2" ht="15" customHeight="1">
+      <c r="A15" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="34" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="61" t="s">
+      <c r="B15" s="33">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1">
+      <c r="A16" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="35">
-[...4 lines deleted...]
-      <c r="A16" s="61" t="s">
+      <c r="B16" s="33">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1">
+      <c r="A17" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="35">
-[...4 lines deleted...]
-      <c r="A17" s="61" t="s">
+      <c r="B17" s="37" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1">
+      <c r="A18" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="39" t="s">
+      <c r="B18" s="35" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="18" spans="1:2" ht="15" customHeight="1">
-      <c r="A18" s="61" t="s">
+    <row r="19" spans="1:2" ht="15" customHeight="1">
+      <c r="A19" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="37" t="s">
+      <c r="B19" s="38">
+        <v>77272775556</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15" customHeight="1">
+      <c r="A20" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="39" t="s">
         <v>75</v>
-      </c>
-[...14 lines deleted...]
-        <v>76</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="23" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="24"/>
+    <col min="1" max="1" width="4.5703125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="96.28515625" style="21" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="21"/>
+    <col min="4" max="4" width="51.7109375" style="21" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="22"/>
+    <col min="257" max="257" width="4.5703125" style="22" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="22" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="22"/>
+    <col min="260" max="260" width="51.7109375" style="22" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="22"/>
+    <col min="513" max="513" width="4.5703125" style="22" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="22" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="22"/>
+    <col min="516" max="516" width="51.7109375" style="22" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="22"/>
+    <col min="769" max="769" width="4.5703125" style="22" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="22" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="22"/>
+    <col min="772" max="772" width="51.7109375" style="22" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="22"/>
+    <col min="1025" max="1025" width="4.5703125" style="22" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="22"/>
+    <col min="1028" max="1028" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="22"/>
+    <col min="1281" max="1281" width="4.5703125" style="22" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="22"/>
+    <col min="1284" max="1284" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="22"/>
+    <col min="1537" max="1537" width="4.5703125" style="22" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="22"/>
+    <col min="1540" max="1540" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="22"/>
+    <col min="1793" max="1793" width="4.5703125" style="22" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="22"/>
+    <col min="1796" max="1796" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="22"/>
+    <col min="2049" max="2049" width="4.5703125" style="22" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="22"/>
+    <col min="2052" max="2052" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="22"/>
+    <col min="2305" max="2305" width="4.5703125" style="22" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="22"/>
+    <col min="2308" max="2308" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="22"/>
+    <col min="2561" max="2561" width="4.5703125" style="22" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="22"/>
+    <col min="2564" max="2564" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="22"/>
+    <col min="2817" max="2817" width="4.5703125" style="22" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="22"/>
+    <col min="2820" max="2820" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="22"/>
+    <col min="3073" max="3073" width="4.5703125" style="22" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="22"/>
+    <col min="3076" max="3076" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="22"/>
+    <col min="3329" max="3329" width="4.5703125" style="22" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="22"/>
+    <col min="3332" max="3332" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="22"/>
+    <col min="3585" max="3585" width="4.5703125" style="22" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="22"/>
+    <col min="3588" max="3588" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="22"/>
+    <col min="3841" max="3841" width="4.5703125" style="22" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="22"/>
+    <col min="3844" max="3844" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="22"/>
+    <col min="4097" max="4097" width="4.5703125" style="22" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="22"/>
+    <col min="4100" max="4100" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="22"/>
+    <col min="4353" max="4353" width="4.5703125" style="22" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="22"/>
+    <col min="4356" max="4356" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="22"/>
+    <col min="4609" max="4609" width="4.5703125" style="22" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="22"/>
+    <col min="4612" max="4612" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="22"/>
+    <col min="4865" max="4865" width="4.5703125" style="22" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="22"/>
+    <col min="4868" max="4868" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="22"/>
+    <col min="5121" max="5121" width="4.5703125" style="22" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="22"/>
+    <col min="5124" max="5124" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="22"/>
+    <col min="5377" max="5377" width="4.5703125" style="22" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="22"/>
+    <col min="5380" max="5380" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="22"/>
+    <col min="5633" max="5633" width="4.5703125" style="22" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="22"/>
+    <col min="5636" max="5636" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="22"/>
+    <col min="5889" max="5889" width="4.5703125" style="22" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="22"/>
+    <col min="5892" max="5892" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="22"/>
+    <col min="6145" max="6145" width="4.5703125" style="22" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="22"/>
+    <col min="6148" max="6148" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="22"/>
+    <col min="6401" max="6401" width="4.5703125" style="22" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="22"/>
+    <col min="6404" max="6404" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="22"/>
+    <col min="6657" max="6657" width="4.5703125" style="22" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="22"/>
+    <col min="6660" max="6660" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="22"/>
+    <col min="6913" max="6913" width="4.5703125" style="22" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="22"/>
+    <col min="6916" max="6916" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="22"/>
+    <col min="7169" max="7169" width="4.5703125" style="22" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="22"/>
+    <col min="7172" max="7172" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="22"/>
+    <col min="7425" max="7425" width="4.5703125" style="22" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="22"/>
+    <col min="7428" max="7428" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="22"/>
+    <col min="7681" max="7681" width="4.5703125" style="22" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="22"/>
+    <col min="7684" max="7684" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="22"/>
+    <col min="7937" max="7937" width="4.5703125" style="22" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="22"/>
+    <col min="7940" max="7940" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="22"/>
+    <col min="8193" max="8193" width="4.5703125" style="22" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="22"/>
+    <col min="8196" max="8196" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="22"/>
+    <col min="8449" max="8449" width="4.5703125" style="22" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="22"/>
+    <col min="8452" max="8452" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="22"/>
+    <col min="8705" max="8705" width="4.5703125" style="22" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="22"/>
+    <col min="8708" max="8708" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="22"/>
+    <col min="8961" max="8961" width="4.5703125" style="22" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="22"/>
+    <col min="8964" max="8964" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="22"/>
+    <col min="9217" max="9217" width="4.5703125" style="22" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="22"/>
+    <col min="9220" max="9220" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="22"/>
+    <col min="9473" max="9473" width="4.5703125" style="22" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="22"/>
+    <col min="9476" max="9476" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="22"/>
+    <col min="9729" max="9729" width="4.5703125" style="22" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="22"/>
+    <col min="9732" max="9732" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="22"/>
+    <col min="9985" max="9985" width="4.5703125" style="22" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="22"/>
+    <col min="9988" max="9988" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="22"/>
+    <col min="10241" max="10241" width="4.5703125" style="22" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="22" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="22"/>
+    <col min="10244" max="10244" width="51.7109375" style="22" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="22"/>
+    <col min="10497" max="10497" width="4.5703125" style="22" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="22" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="22"/>
+    <col min="10500" max="10500" width="51.7109375" style="22" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="22"/>
+    <col min="10753" max="10753" width="4.5703125" style="22" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="22" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="22"/>
+    <col min="10756" max="10756" width="51.7109375" style="22" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="22"/>
+    <col min="11009" max="11009" width="4.5703125" style="22" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="22"/>
+    <col min="11012" max="11012" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="22"/>
+    <col min="11265" max="11265" width="4.5703125" style="22" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="22"/>
+    <col min="11268" max="11268" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="22"/>
+    <col min="11521" max="11521" width="4.5703125" style="22" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="22"/>
+    <col min="11524" max="11524" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="22"/>
+    <col min="11777" max="11777" width="4.5703125" style="22" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="22"/>
+    <col min="11780" max="11780" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="22"/>
+    <col min="12033" max="12033" width="4.5703125" style="22" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="22"/>
+    <col min="12036" max="12036" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="22"/>
+    <col min="12289" max="12289" width="4.5703125" style="22" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="22"/>
+    <col min="12292" max="12292" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="22"/>
+    <col min="12545" max="12545" width="4.5703125" style="22" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="22"/>
+    <col min="12548" max="12548" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="22"/>
+    <col min="12801" max="12801" width="4.5703125" style="22" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="22"/>
+    <col min="12804" max="12804" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="22"/>
+    <col min="13057" max="13057" width="4.5703125" style="22" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="22"/>
+    <col min="13060" max="13060" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="22"/>
+    <col min="13313" max="13313" width="4.5703125" style="22" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="22"/>
+    <col min="13316" max="13316" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="22"/>
+    <col min="13569" max="13569" width="4.5703125" style="22" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="22"/>
+    <col min="13572" max="13572" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="22"/>
+    <col min="13825" max="13825" width="4.5703125" style="22" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="22"/>
+    <col min="13828" max="13828" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="22"/>
+    <col min="14081" max="14081" width="4.5703125" style="22" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="22"/>
+    <col min="14084" max="14084" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="22"/>
+    <col min="14337" max="14337" width="4.5703125" style="22" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="22"/>
+    <col min="14340" max="14340" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="22"/>
+    <col min="14593" max="14593" width="4.5703125" style="22" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="22"/>
+    <col min="14596" max="14596" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="22"/>
+    <col min="14849" max="14849" width="4.5703125" style="22" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="22"/>
+    <col min="14852" max="14852" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="22"/>
+    <col min="15105" max="15105" width="4.5703125" style="22" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="22"/>
+    <col min="15108" max="15108" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="22"/>
+    <col min="15361" max="15361" width="4.5703125" style="22" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="22"/>
+    <col min="15364" max="15364" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="22"/>
+    <col min="15617" max="15617" width="4.5703125" style="22" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="22"/>
+    <col min="15620" max="15620" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="22"/>
+    <col min="15873" max="15873" width="4.5703125" style="22" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="22"/>
+    <col min="15876" max="15876" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="22"/>
+    <col min="16129" max="16129" width="4.5703125" style="22" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="22" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="22"/>
+    <col min="16132" max="16132" width="51.7109375" style="22" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="15" customHeight="1">
-      <c r="A1" s="22"/>
-[...1 lines deleted...]
-      <c r="C1" s="22"/>
+      <c r="A1" s="20"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
     </row>
     <row r="2" spans="1:24" ht="15" customHeight="1">
-      <c r="A2" s="22"/>
-[...1 lines deleted...]
-      <c r="C2" s="22"/>
+      <c r="A2" s="20"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
     </row>
     <row r="3" spans="1:24" ht="15" customHeight="1">
-      <c r="A3" s="22"/>
-[...1 lines deleted...]
-      <c r="C3" s="25"/>
+      <c r="A3" s="20"/>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
     </row>
     <row r="4" spans="1:24" ht="15" customHeight="1">
-      <c r="A4" s="22"/>
-[...1 lines deleted...]
-      <c r="D4" s="26"/>
+      <c r="A4" s="20"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="24"/>
     </row>
     <row r="5" spans="1:24">
-      <c r="A5" s="22"/>
-      <c r="B5" s="27" t="s">
+      <c r="A5" s="20"/>
+      <c r="B5" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="23"/>
+    </row>
+    <row r="6" spans="1:24" ht="15" customHeight="1">
+      <c r="A6" s="20"/>
+      <c r="B6" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="C5" s="25"/>
-[...3 lines deleted...]
-      <c r="B6" s="27" t="s">
+      <c r="C6" s="23"/>
+    </row>
+    <row r="7" spans="1:24" ht="15" customHeight="1">
+      <c r="A7" s="20"/>
+      <c r="B7" s="25" t="s">
         <v>48</v>
       </c>
-      <c r="C6" s="25"/>
-[...3 lines deleted...]
-      <c r="B7" s="27" t="s">
+      <c r="C7" s="23"/>
+    </row>
+    <row r="8" spans="1:24" ht="15" customHeight="1">
+      <c r="A8" s="20"/>
+      <c r="B8" s="25" t="s">
         <v>49</v>
       </c>
-      <c r="C7" s="25"/>
-[...3 lines deleted...]
-      <c r="B8" s="27" t="s">
+      <c r="C8" s="23"/>
+    </row>
+    <row r="9" spans="1:24" ht="15" customHeight="1">
+      <c r="A9" s="20"/>
+      <c r="B9" s="25" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="25"/>
-[...3 lines deleted...]
-      <c r="B9" s="27" t="s">
+      <c r="C9" s="23"/>
+    </row>
+    <row r="10" spans="1:24" ht="15" customHeight="1">
+      <c r="A10" s="20"/>
+      <c r="B10" s="20"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="26"/>
+    </row>
+    <row r="11" spans="1:24" ht="38.25" customHeight="1">
+      <c r="A11" s="20"/>
+      <c r="B11" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="C9" s="25"/>
-[...13 lines deleted...]
-      <c r="D11" s="28"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="26"/>
     </row>
     <row r="12" spans="1:24" ht="15" customHeight="1">
-      <c r="A12" s="22"/>
-[...2 lines deleted...]
-      <c r="D12" s="28"/>
+      <c r="A12" s="20"/>
+      <c r="B12" s="20"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="26"/>
     </row>
     <row r="13" spans="1:24" ht="15" customHeight="1">
-      <c r="A13" s="22"/>
-[...2 lines deleted...]
-      <c r="D13" s="28"/>
+      <c r="A13" s="20"/>
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="26"/>
     </row>
     <row r="14" spans="1:24" ht="15" customHeight="1">
-      <c r="B14" s="30" t="s">
-[...3 lines deleted...]
-      <c r="D14" s="31"/>
+      <c r="B14" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1">
-      <c r="B15" s="26"/>
-[...1 lines deleted...]
-      <c r="X15" s="23"/>
+      <c r="B15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="X15" s="21"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1">
-      <c r="A19" s="60"/>
-[...2 lines deleted...]
-      <c r="D19" s="60"/>
+      <c r="A19" s="58"/>
+      <c r="B19" s="58"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="58"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA946"/>
+  <dimension ref="A1:AA944"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B38" sqref="B38"/>
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="14.25" customHeight="1">
-[...31 lines deleted...]
-      <c r="B2" s="69" t="s">
+    <row r="1" spans="1:27" s="51" customFormat="1" ht="33" customHeight="1">
+      <c r="A1" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="50"/>
+    </row>
+    <row r="2" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+    </row>
+    <row r="3" spans="1:27" s="52" customFormat="1" ht="11.25">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="X3" s="4"/>
+      <c r="Z3" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C2" s="69"/>
-[...103 lines deleted...]
-      <c r="Z5" s="4" t="s">
+      <c r="AA3" s="3"/>
+    </row>
+    <row r="4" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="71" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="73"/>
+      <c r="C4" s="67">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
+      <c r="N4" s="68"/>
+      <c r="O4" s="69">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="70"/>
+      <c r="AA4" s="3"/>
+    </row>
+    <row r="5" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="72"/>
+      <c r="B5" s="74"/>
+      <c r="C5" s="5" t="s">
         <v>26</v>
       </c>
+      <c r="D5" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="H5" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="P5" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q5" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="R5" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="S5" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="T5" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="U5" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="V5" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="W5" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="X5" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y5" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z5" s="31" t="s">
+        <v>37</v>
+      </c>
       <c r="AA5" s="3"/>
     </row>
-    <row r="6" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A6" s="65" t="s">
+    <row r="6" spans="1:27" s="52" customFormat="1" ht="11.25">
+      <c r="A6" s="3"/>
+      <c r="B6" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="53"/>
+    </row>
+    <row r="7" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="67"/>
-[...104 lines deleted...]
-      </c>
+      <c r="B7" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="6">
+        <v>2394</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2637</v>
+      </c>
+      <c r="E7" s="6">
+        <v>2361</v>
+      </c>
+      <c r="F7" s="7">
+        <v>2833</v>
+      </c>
+      <c r="G7" s="11">
+        <v>2721</v>
+      </c>
+      <c r="H7" s="8">
+        <v>2693</v>
+      </c>
+      <c r="I7" s="9">
+        <v>3149</v>
+      </c>
+      <c r="J7" s="9">
+        <v>2715</v>
+      </c>
+      <c r="K7" s="11">
+        <v>2829</v>
+      </c>
+      <c r="L7" s="11">
+        <v>2735</v>
+      </c>
+      <c r="M7" s="11">
+        <v>2302</v>
+      </c>
+      <c r="N7" s="11">
+        <v>2580</v>
+      </c>
+      <c r="O7" s="11">
+        <v>2470</v>
+      </c>
+      <c r="P7" s="11">
+        <v>2101</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>2638</v>
+      </c>
+      <c r="Z7" s="3"/>
       <c r="AA7" s="3"/>
     </row>
-    <row r="8" spans="1:27" s="54" customFormat="1" ht="11.25">
-[...83 lines deleted...]
-      <c r="A10" s="44" t="s">
+    <row r="8" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="43" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="45" t="s">
+      <c r="C8" s="40">
+        <v>214</v>
+      </c>
+      <c r="D8" s="40">
+        <v>257</v>
+      </c>
+      <c r="E8" s="40">
+        <v>199</v>
+      </c>
+      <c r="F8" s="40">
+        <v>248</v>
+      </c>
+      <c r="G8" s="40">
+        <v>231</v>
+      </c>
+      <c r="H8" s="40">
+        <v>236</v>
+      </c>
+      <c r="I8" s="40">
+        <v>265</v>
+      </c>
+      <c r="J8" s="40">
+        <v>249</v>
+      </c>
+      <c r="K8" s="40">
+        <v>261</v>
+      </c>
+      <c r="L8" s="40">
+        <v>233</v>
+      </c>
+      <c r="M8" s="40">
+        <v>190</v>
+      </c>
+      <c r="N8" s="40">
+        <v>189</v>
+      </c>
+      <c r="O8" s="40">
+        <v>220</v>
+      </c>
+      <c r="P8" s="40">
+        <v>175</v>
+      </c>
+      <c r="Q8" s="40">
+        <v>241</v>
+      </c>
+      <c r="R8" s="7"/>
+      <c r="S8" s="11"/>
+      <c r="T8" s="8"/>
+      <c r="U8" s="9"/>
+      <c r="V8" s="9"/>
+      <c r="W8" s="11"/>
+      <c r="X8" s="11"/>
+      <c r="Y8" s="11"/>
+      <c r="Z8" s="3"/>
+      <c r="AA8" s="3"/>
+    </row>
+    <row r="9" spans="1:27" s="52" customFormat="1" ht="11.25">
+      <c r="A9" s="42" t="s">
         <v>59</v>
       </c>
-      <c r="C10" s="42">
-[...49 lines deleted...]
-      <c r="Y10" s="11"/>
+      <c r="B9" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="C9" s="40">
+        <v>600</v>
+      </c>
+      <c r="D9" s="40">
+        <v>622</v>
+      </c>
+      <c r="E9" s="40">
+        <v>577</v>
+      </c>
+      <c r="F9" s="40">
+        <v>685</v>
+      </c>
+      <c r="G9" s="40">
+        <v>678</v>
+      </c>
+      <c r="H9" s="40">
+        <v>686</v>
+      </c>
+      <c r="I9" s="40">
+        <v>785</v>
+      </c>
+      <c r="J9" s="40">
+        <v>661</v>
+      </c>
+      <c r="K9" s="40">
+        <v>683</v>
+      </c>
+      <c r="L9" s="40">
+        <v>674</v>
+      </c>
+      <c r="M9" s="40">
+        <v>575</v>
+      </c>
+      <c r="N9" s="40">
+        <v>633</v>
+      </c>
+      <c r="O9" s="40">
+        <v>616</v>
+      </c>
+      <c r="P9" s="40">
+        <v>561</v>
+      </c>
+      <c r="Q9" s="40">
+        <v>594</v>
+      </c>
+      <c r="Z9" s="54"/>
+      <c r="AA9" s="54"/>
+    </row>
+    <row r="10" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" s="40">
+        <v>314</v>
+      </c>
+      <c r="D10" s="40">
+        <v>398</v>
+      </c>
+      <c r="E10" s="40">
+        <v>300</v>
+      </c>
+      <c r="F10" s="40">
+        <v>382</v>
+      </c>
+      <c r="G10" s="40">
+        <v>357</v>
+      </c>
+      <c r="H10" s="40">
+        <v>358</v>
+      </c>
+      <c r="I10" s="40">
+        <v>434</v>
+      </c>
+      <c r="J10" s="40">
+        <v>381</v>
+      </c>
+      <c r="K10" s="40">
+        <v>381</v>
+      </c>
+      <c r="L10" s="40">
+        <v>358</v>
+      </c>
+      <c r="M10" s="40">
+        <v>301</v>
+      </c>
+      <c r="N10" s="40">
+        <v>343</v>
+      </c>
+      <c r="O10" s="40">
+        <v>306</v>
+      </c>
+      <c r="P10" s="40">
+        <v>274</v>
+      </c>
+      <c r="Q10" s="40">
+        <v>345</v>
+      </c>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
     </row>
-    <row r="11" spans="1:27" s="54" customFormat="1" ht="11.25">
-[...55 lines deleted...]
-      <c r="B12" s="45" t="s">
+    <row r="11" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="C12" s="42">
-[...5 lines deleted...]
-      <c r="E12" s="42">
+      <c r="B11" s="43" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" s="40">
+        <v>275</v>
+      </c>
+      <c r="D11" s="40">
+        <v>294</v>
+      </c>
+      <c r="E11" s="40">
         <v>300</v>
       </c>
-      <c r="F12" s="42">
-[...23 lines deleted...]
-      <c r="N12" s="42">
+      <c r="F11" s="40">
+        <v>341</v>
+      </c>
+      <c r="G11" s="40">
+        <v>322</v>
+      </c>
+      <c r="H11" s="40">
+        <v>333</v>
+      </c>
+      <c r="I11" s="40">
+        <v>364</v>
+      </c>
+      <c r="J11" s="40">
+        <v>334</v>
+      </c>
+      <c r="K11" s="40">
+        <v>354</v>
+      </c>
+      <c r="L11" s="40">
+        <v>344</v>
+      </c>
+      <c r="M11" s="40">
+        <v>278</v>
+      </c>
+      <c r="N11" s="40">
+        <v>332</v>
+      </c>
+      <c r="O11" s="40">
+        <v>306</v>
+      </c>
+      <c r="P11" s="40">
+        <v>243</v>
+      </c>
+      <c r="Q11" s="40">
         <v>343</v>
       </c>
-      <c r="O12" s="42">
-[...12 lines deleted...]
-      <c r="B13" s="45" t="s">
+      <c r="Z11" s="3"/>
+      <c r="AA11" s="3"/>
+    </row>
+    <row r="12" spans="1:27" s="52" customFormat="1" ht="11.25">
+      <c r="A12" s="42" t="s">
         <v>65</v>
       </c>
-      <c r="C13" s="42">
-[...39 lines deleted...]
-        <v>243</v>
+      <c r="B12" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" s="40">
+        <v>196</v>
+      </c>
+      <c r="D12" s="40">
+        <v>202</v>
+      </c>
+      <c r="E12" s="40">
+        <v>173</v>
+      </c>
+      <c r="F12" s="40">
+        <v>209</v>
+      </c>
+      <c r="G12" s="40">
+        <v>239</v>
+      </c>
+      <c r="H12" s="40">
+        <v>208</v>
+      </c>
+      <c r="I12" s="40">
+        <v>272</v>
+      </c>
+      <c r="J12" s="40">
+        <v>192</v>
+      </c>
+      <c r="K12" s="40">
+        <v>206</v>
+      </c>
+      <c r="L12" s="40">
+        <v>207</v>
+      </c>
+      <c r="M12" s="40">
+        <v>189</v>
+      </c>
+      <c r="N12" s="40">
+        <v>205</v>
+      </c>
+      <c r="O12" s="40">
+        <v>197</v>
+      </c>
+      <c r="P12" s="40">
+        <v>167</v>
+      </c>
+      <c r="Q12" s="40">
+        <v>226</v>
+      </c>
+      <c r="Z12" s="54"/>
+      <c r="AA12" s="54"/>
+    </row>
+    <row r="13" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="C13" s="40">
+        <v>223</v>
+      </c>
+      <c r="D13" s="40">
+        <v>230</v>
+      </c>
+      <c r="E13" s="40">
+        <v>214</v>
+      </c>
+      <c r="F13" s="40">
+        <v>236</v>
+      </c>
+      <c r="G13" s="40">
+        <v>237</v>
+      </c>
+      <c r="H13" s="40">
+        <v>227</v>
+      </c>
+      <c r="I13" s="40">
+        <v>240</v>
+      </c>
+      <c r="J13" s="40">
+        <v>226</v>
+      </c>
+      <c r="K13" s="40">
+        <v>222</v>
+      </c>
+      <c r="L13" s="40">
+        <v>248</v>
+      </c>
+      <c r="M13" s="40">
+        <v>187</v>
+      </c>
+      <c r="N13" s="40">
+        <v>222</v>
+      </c>
+      <c r="O13" s="40">
+        <v>220</v>
+      </c>
+      <c r="P13" s="40">
+        <v>177</v>
+      </c>
+      <c r="Q13" s="40">
+        <v>217</v>
       </c>
       <c r="Z13" s="3"/>
       <c r="AA13" s="3"/>
     </row>
-    <row r="14" spans="1:27" s="54" customFormat="1" ht="11.25">
-[...18 lines deleted...]
-      <c r="G14" s="42">
+    <row r="14" spans="1:27" s="56" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A14" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="40">
+        <v>333</v>
+      </c>
+      <c r="D14" s="40">
+        <v>369</v>
+      </c>
+      <c r="E14" s="40">
+        <v>342</v>
+      </c>
+      <c r="F14" s="40">
+        <v>399</v>
+      </c>
+      <c r="G14" s="40">
+        <v>392</v>
+      </c>
+      <c r="H14" s="40">
+        <v>349</v>
+      </c>
+      <c r="I14" s="40">
+        <v>453</v>
+      </c>
+      <c r="J14" s="40">
+        <v>397</v>
+      </c>
+      <c r="K14" s="40">
+        <v>392</v>
+      </c>
+      <c r="L14" s="40">
+        <v>399</v>
+      </c>
+      <c r="M14" s="40">
+        <v>361</v>
+      </c>
+      <c r="N14" s="40">
+        <v>368</v>
+      </c>
+      <c r="O14" s="40">
+        <v>338</v>
+      </c>
+      <c r="P14" s="40">
+        <v>287</v>
+      </c>
+      <c r="Q14" s="40">
+        <v>380</v>
+      </c>
+      <c r="R14" s="15"/>
+      <c r="S14" s="16"/>
+      <c r="T14" s="17"/>
+      <c r="U14" s="18"/>
+      <c r="V14" s="9"/>
+      <c r="W14" s="15"/>
+      <c r="X14" s="11"/>
+      <c r="Y14" s="11"/>
+      <c r="Z14" s="55"/>
+      <c r="AA14" s="55"/>
+    </row>
+    <row r="15" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" s="41">
         <v>239</v>
       </c>
-      <c r="H14" s="42">
-[...2 lines deleted...]
-      <c r="I14" s="42">
+      <c r="D15" s="41">
+        <v>265</v>
+      </c>
+      <c r="E15" s="41">
+        <v>256</v>
+      </c>
+      <c r="F15" s="41">
+        <v>333</v>
+      </c>
+      <c r="G15" s="41">
+        <v>265</v>
+      </c>
+      <c r="H15" s="41">
+        <v>296</v>
+      </c>
+      <c r="I15" s="41">
+        <v>336</v>
+      </c>
+      <c r="J15" s="41">
+        <v>275</v>
+      </c>
+      <c r="K15" s="41">
+        <v>330</v>
+      </c>
+      <c r="L15" s="41">
         <v>272</v>
       </c>
-      <c r="J14" s="42">
-[...71 lines deleted...]
-      </c>
+      <c r="M15" s="41">
+        <v>221</v>
+      </c>
+      <c r="N15" s="41">
+        <v>288</v>
+      </c>
+      <c r="O15" s="41">
+        <v>267</v>
+      </c>
+      <c r="P15" s="41">
+        <v>217</v>
+      </c>
+      <c r="Q15" s="41">
+        <v>292</v>
+      </c>
+      <c r="R15" s="3"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="3"/>
+      <c r="U15" s="9"/>
+      <c r="V15" s="3"/>
+      <c r="W15" s="3"/>
+      <c r="X15" s="3"/>
+      <c r="Y15" s="3"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
-    <row r="16" spans="1:27" s="58" customFormat="1" ht="14.25" customHeight="1">
-[...60 lines deleted...]
-    <row r="17" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
+    <row r="16" spans="1:27" s="52" customFormat="1" ht="11.25">
+      <c r="A16" s="3"/>
+      <c r="B16" s="65" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="65"/>
+      <c r="N16" s="65"/>
+      <c r="O16" s="65"/>
+      <c r="P16" s="65"/>
+      <c r="Q16" s="65"/>
+      <c r="R16" s="65"/>
+      <c r="S16" s="65"/>
+      <c r="T16" s="65"/>
+      <c r="U16" s="65"/>
+      <c r="V16" s="65"/>
+      <c r="W16" s="65"/>
+      <c r="X16" s="65"/>
+      <c r="Y16" s="65"/>
+      <c r="Z16" s="65"/>
+      <c r="AA16" s="3"/>
+    </row>
+    <row r="17" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="46" t="s">
-        <v>72</v>
-[...54 lines deleted...]
-      <c r="Y17" s="3"/>
+        <v>44</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="40">
+        <v>1238</v>
+      </c>
+      <c r="D17" s="40">
+        <v>1379</v>
+      </c>
+      <c r="E17" s="40">
+        <v>1187</v>
+      </c>
+      <c r="F17" s="40">
+        <v>1438</v>
+      </c>
+      <c r="G17" s="40">
+        <v>1403</v>
+      </c>
+      <c r="H17" s="40">
+        <v>1435</v>
+      </c>
+      <c r="I17" s="40">
+        <v>1650</v>
+      </c>
+      <c r="J17" s="40">
+        <v>1399</v>
+      </c>
+      <c r="K17" s="40">
+        <v>1419</v>
+      </c>
+      <c r="L17" s="40">
+        <v>1412</v>
+      </c>
+      <c r="M17" s="40">
+        <v>1214</v>
+      </c>
+      <c r="N17" s="11">
+        <v>1324</v>
+      </c>
+      <c r="O17" s="11">
+        <v>1277</v>
+      </c>
+      <c r="P17" s="11">
+        <v>1080</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>1372</v>
+      </c>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
     </row>
-    <row r="18" spans="1:27" s="54" customFormat="1" ht="11.25">
-[...27 lines deleted...]
-      <c r="Z18" s="71"/>
+    <row r="18" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A18" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="40">
+        <v>110</v>
+      </c>
+      <c r="D18" s="40">
+        <v>135</v>
+      </c>
+      <c r="E18" s="40">
+        <v>107</v>
+      </c>
+      <c r="F18" s="40">
+        <v>139</v>
+      </c>
+      <c r="G18" s="40">
+        <v>132</v>
+      </c>
+      <c r="H18" s="40">
+        <v>120</v>
+      </c>
+      <c r="I18" s="40">
+        <v>147</v>
+      </c>
+      <c r="J18" s="40">
+        <v>125</v>
+      </c>
+      <c r="K18" s="40">
+        <v>125</v>
+      </c>
+      <c r="L18" s="40">
+        <v>119</v>
+      </c>
+      <c r="M18" s="40">
+        <v>107</v>
+      </c>
+      <c r="N18" s="40">
+        <v>89</v>
+      </c>
+      <c r="O18" s="40">
+        <v>113</v>
+      </c>
+      <c r="P18" s="40">
+        <v>91</v>
+      </c>
+      <c r="Q18" s="40">
+        <v>120</v>
+      </c>
+      <c r="R18" s="3"/>
+      <c r="S18" s="3"/>
+      <c r="T18" s="3"/>
+      <c r="U18" s="3"/>
+      <c r="V18" s="3"/>
+      <c r="W18" s="3"/>
+      <c r="X18" s="3"/>
+      <c r="Y18" s="3"/>
+      <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
     </row>
-    <row r="19" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...47 lines deleted...]
-      </c>
+    <row r="19" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A19" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="40">
+        <v>331</v>
+      </c>
+      <c r="D19" s="40">
+        <v>326</v>
+      </c>
+      <c r="E19" s="40">
+        <v>283</v>
+      </c>
+      <c r="F19" s="40">
+        <v>347</v>
+      </c>
+      <c r="G19" s="40">
+        <v>343</v>
+      </c>
+      <c r="H19" s="40">
+        <v>381</v>
+      </c>
+      <c r="I19" s="40">
+        <v>404</v>
+      </c>
+      <c r="J19" s="40">
+        <v>343</v>
+      </c>
+      <c r="K19" s="40">
+        <v>331</v>
+      </c>
+      <c r="L19" s="40">
+        <v>350</v>
+      </c>
+      <c r="M19" s="40">
+        <v>286</v>
+      </c>
+      <c r="N19" s="40">
+        <v>339</v>
+      </c>
+      <c r="O19" s="40">
+        <v>301</v>
+      </c>
+      <c r="P19" s="40">
+        <v>284</v>
+      </c>
+      <c r="Q19" s="40">
+        <v>310</v>
+      </c>
+      <c r="R19" s="3"/>
+      <c r="S19" s="3"/>
+      <c r="T19" s="3"/>
+      <c r="U19" s="3"/>
+      <c r="V19" s="3"/>
+      <c r="W19" s="3"/>
+      <c r="X19" s="3"/>
+      <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
     </row>
-    <row r="20" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...48 lines deleted...]
-      <c r="Q20" s="3"/>
+    <row r="20" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A20" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" s="40">
+        <v>153</v>
+      </c>
+      <c r="D20" s="40">
+        <v>201</v>
+      </c>
+      <c r="E20" s="40">
+        <v>146</v>
+      </c>
+      <c r="F20" s="40">
+        <v>195</v>
+      </c>
+      <c r="G20" s="40">
+        <v>176</v>
+      </c>
+      <c r="H20" s="40">
+        <v>177</v>
+      </c>
+      <c r="I20" s="40">
+        <v>227</v>
+      </c>
+      <c r="J20" s="40">
+        <v>199</v>
+      </c>
+      <c r="K20" s="40">
+        <v>178</v>
+      </c>
+      <c r="L20" s="40">
+        <v>190</v>
+      </c>
+      <c r="M20" s="40">
+        <v>168</v>
+      </c>
+      <c r="N20" s="40">
+        <v>178</v>
+      </c>
+      <c r="O20" s="40">
+        <v>164</v>
+      </c>
+      <c r="P20" s="40">
+        <v>146</v>
+      </c>
+      <c r="Q20" s="40">
+        <v>185</v>
+      </c>
       <c r="R20" s="3"/>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
     </row>
-    <row r="21" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...48 lines deleted...]
-      <c r="Q21" s="3"/>
+    <row r="21" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A21" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="43" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="40">
+        <v>150</v>
+      </c>
+      <c r="D21" s="40">
+        <v>140</v>
+      </c>
+      <c r="E21" s="40">
+        <v>150</v>
+      </c>
+      <c r="F21" s="40">
+        <v>177</v>
+      </c>
+      <c r="G21" s="40">
+        <v>178</v>
+      </c>
+      <c r="H21" s="40">
+        <v>170</v>
+      </c>
+      <c r="I21" s="40">
+        <v>196</v>
+      </c>
+      <c r="J21" s="40">
+        <v>161</v>
+      </c>
+      <c r="K21" s="40">
+        <v>188</v>
+      </c>
+      <c r="L21" s="40">
+        <v>186</v>
+      </c>
+      <c r="M21" s="40">
+        <v>147</v>
+      </c>
+      <c r="N21" s="40">
+        <v>173</v>
+      </c>
+      <c r="O21" s="40">
+        <v>159</v>
+      </c>
+      <c r="P21" s="40">
+        <v>126</v>
+      </c>
+      <c r="Q21" s="40">
+        <v>177</v>
+      </c>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
     </row>
-    <row r="22" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...48 lines deleted...]
-      <c r="Q22" s="3"/>
+    <row r="22" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A22" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" s="40">
+        <v>105</v>
+      </c>
+      <c r="D22" s="40">
+        <v>114</v>
+      </c>
+      <c r="E22" s="40">
+        <v>85</v>
+      </c>
+      <c r="F22" s="40">
+        <v>105</v>
+      </c>
+      <c r="G22" s="40">
+        <v>121</v>
+      </c>
+      <c r="H22" s="40">
+        <v>111</v>
+      </c>
+      <c r="I22" s="40">
+        <v>149</v>
+      </c>
+      <c r="J22" s="40">
+        <v>106</v>
+      </c>
+      <c r="K22" s="40">
+        <v>105</v>
+      </c>
+      <c r="L22" s="40">
+        <v>104</v>
+      </c>
+      <c r="M22" s="40">
+        <v>109</v>
+      </c>
+      <c r="N22" s="40">
+        <v>97</v>
+      </c>
+      <c r="O22" s="40">
+        <v>97</v>
+      </c>
+      <c r="P22" s="40">
+        <v>86</v>
+      </c>
+      <c r="Q22" s="40">
+        <v>122</v>
+      </c>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
     </row>
-    <row r="23" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...48 lines deleted...]
-      <c r="Q23" s="3"/>
+    <row r="23" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A23" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" s="40">
+        <v>105</v>
+      </c>
+      <c r="D23" s="40">
+        <v>136</v>
+      </c>
+      <c r="E23" s="40">
+        <v>112</v>
+      </c>
+      <c r="F23" s="40">
+        <v>107</v>
+      </c>
+      <c r="G23" s="40">
+        <v>113</v>
+      </c>
+      <c r="H23" s="40">
+        <v>131</v>
+      </c>
+      <c r="I23" s="40">
+        <v>121</v>
+      </c>
+      <c r="J23" s="40">
+        <v>117</v>
+      </c>
+      <c r="K23" s="40">
+        <v>113</v>
+      </c>
+      <c r="L23" s="40">
+        <v>135</v>
+      </c>
+      <c r="M23" s="40">
+        <v>103</v>
+      </c>
+      <c r="N23" s="40">
+        <v>110</v>
+      </c>
+      <c r="O23" s="40">
+        <v>108</v>
+      </c>
+      <c r="P23" s="40">
+        <v>91</v>
+      </c>
+      <c r="Q23" s="40">
+        <v>102</v>
+      </c>
       <c r="R23" s="3"/>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
       <c r="U23" s="3"/>
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
     </row>
-    <row r="24" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...48 lines deleted...]
-      <c r="Q24" s="3"/>
+    <row r="24" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A24" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" s="40">
+        <v>168</v>
+      </c>
+      <c r="D24" s="40">
+        <v>187</v>
+      </c>
+      <c r="E24" s="40">
+        <v>183</v>
+      </c>
+      <c r="F24" s="40">
+        <v>197</v>
+      </c>
+      <c r="G24" s="40">
+        <v>194</v>
+      </c>
+      <c r="H24" s="40">
+        <v>180</v>
+      </c>
+      <c r="I24" s="40">
+        <v>233</v>
+      </c>
+      <c r="J24" s="40">
+        <v>208</v>
+      </c>
+      <c r="K24" s="40">
+        <v>205</v>
+      </c>
+      <c r="L24" s="40">
+        <v>196</v>
+      </c>
+      <c r="M24" s="40">
+        <v>185</v>
+      </c>
+      <c r="N24" s="40">
+        <v>200</v>
+      </c>
+      <c r="O24" s="40">
+        <v>181</v>
+      </c>
+      <c r="P24" s="40">
+        <v>138</v>
+      </c>
+      <c r="Q24" s="40">
+        <v>216</v>
+      </c>
       <c r="R24" s="3"/>
       <c r="S24" s="3"/>
       <c r="T24" s="3"/>
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
     </row>
-    <row r="25" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
+    <row r="25" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="44" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B25" s="45" t="s">
-        <v>69</v>
-[...19 lines deleted...]
-      <c r="I25" s="42">
+        <v>72</v>
+      </c>
+      <c r="C25" s="41">
+        <v>116</v>
+      </c>
+      <c r="D25" s="41">
+        <v>140</v>
+      </c>
+      <c r="E25" s="41">
         <v>121</v>
       </c>
-      <c r="J25" s="42">
-[...20 lines deleted...]
-      <c r="Q25" s="3"/>
+      <c r="F25" s="41">
+        <v>171</v>
+      </c>
+      <c r="G25" s="41">
+        <v>146</v>
+      </c>
+      <c r="H25" s="41">
+        <v>165</v>
+      </c>
+      <c r="I25" s="41">
+        <v>173</v>
+      </c>
+      <c r="J25" s="41">
+        <v>140</v>
+      </c>
+      <c r="K25" s="41">
+        <v>174</v>
+      </c>
+      <c r="L25" s="41">
+        <v>132</v>
+      </c>
+      <c r="M25" s="41">
+        <v>109</v>
+      </c>
+      <c r="N25" s="41">
+        <v>138</v>
+      </c>
+      <c r="O25" s="41">
+        <v>154</v>
+      </c>
+      <c r="P25" s="41">
+        <v>118</v>
+      </c>
+      <c r="Q25" s="41">
+        <v>140</v>
+      </c>
       <c r="R25" s="3"/>
       <c r="S25" s="3"/>
       <c r="T25" s="3"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
     </row>
-    <row r="26" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...57 lines deleted...]
-      <c r="Z26" s="3"/>
+    <row r="26" spans="1:27" s="52" customFormat="1" ht="11.25">
+      <c r="A26" s="3"/>
+      <c r="B26" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" s="66"/>
+      <c r="D26" s="66"/>
+      <c r="E26" s="66"/>
+      <c r="F26" s="66"/>
+      <c r="G26" s="66"/>
+      <c r="H26" s="66"/>
+      <c r="I26" s="66"/>
+      <c r="J26" s="66"/>
+      <c r="K26" s="66"/>
+      <c r="L26" s="66"/>
+      <c r="M26" s="66"/>
+      <c r="N26" s="66"/>
+      <c r="O26" s="66"/>
+      <c r="P26" s="66"/>
+      <c r="Q26" s="66"/>
+      <c r="R26" s="66"/>
+      <c r="S26" s="66"/>
+      <c r="T26" s="66"/>
+      <c r="U26" s="66"/>
+      <c r="V26" s="66"/>
+      <c r="W26" s="66"/>
+      <c r="X26" s="66"/>
+      <c r="Y26" s="66"/>
+      <c r="Z26" s="66"/>
       <c r="AA26" s="3"/>
     </row>
-    <row r="27" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
+    <row r="27" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="46" t="s">
-        <v>72</v>
-[...54 lines deleted...]
-      <c r="Y27" s="3"/>
+        <v>44</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="40">
+        <v>1156</v>
+      </c>
+      <c r="D27" s="40">
+        <v>1258</v>
+      </c>
+      <c r="E27" s="40">
+        <v>1174</v>
+      </c>
+      <c r="F27" s="40">
+        <v>1395</v>
+      </c>
+      <c r="G27" s="40">
+        <v>1318</v>
+      </c>
+      <c r="H27" s="40">
+        <v>1258</v>
+      </c>
+      <c r="I27" s="40">
+        <v>1499</v>
+      </c>
+      <c r="J27" s="40">
+        <v>1316</v>
+      </c>
+      <c r="K27" s="40">
+        <v>1410</v>
+      </c>
+      <c r="L27" s="40">
+        <v>1323</v>
+      </c>
+      <c r="M27" s="40">
+        <v>1088</v>
+      </c>
+      <c r="N27" s="11">
+        <v>1256</v>
+      </c>
+      <c r="O27" s="11">
+        <v>1193</v>
+      </c>
+      <c r="P27" s="11">
+        <v>1021</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>1266</v>
+      </c>
       <c r="Z27" s="3"/>
       <c r="AA27" s="3"/>
     </row>
-    <row r="28" spans="1:27" s="54" customFormat="1" ht="11.25">
-[...27 lines deleted...]
-      <c r="Z28" s="72"/>
+    <row r="28" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A28" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="40">
+        <v>104</v>
+      </c>
+      <c r="D28" s="40">
+        <v>122</v>
+      </c>
+      <c r="E28" s="40">
+        <v>92</v>
+      </c>
+      <c r="F28" s="40">
+        <v>109</v>
+      </c>
+      <c r="G28" s="40">
+        <v>99</v>
+      </c>
+      <c r="H28" s="40">
+        <v>116</v>
+      </c>
+      <c r="I28" s="40">
+        <v>118</v>
+      </c>
+      <c r="J28" s="40">
+        <v>124</v>
+      </c>
+      <c r="K28" s="40">
+        <v>136</v>
+      </c>
+      <c r="L28" s="40">
+        <v>114</v>
+      </c>
+      <c r="M28" s="40">
+        <v>83</v>
+      </c>
+      <c r="N28" s="40">
+        <v>100</v>
+      </c>
+      <c r="O28" s="40">
+        <v>107</v>
+      </c>
+      <c r="P28" s="40">
+        <v>84</v>
+      </c>
+      <c r="Q28" s="40">
+        <v>121</v>
+      </c>
+      <c r="R28" s="3"/>
+      <c r="S28" s="3"/>
+      <c r="T28" s="3"/>
+      <c r="U28" s="3"/>
+      <c r="V28" s="3"/>
+      <c r="W28" s="3"/>
+      <c r="X28" s="3"/>
+      <c r="Y28" s="3"/>
+      <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
     </row>
-    <row r="29" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...46 lines deleted...]
-        <v>1021</v>
+    <row r="29" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A29" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" s="40">
+        <v>269</v>
+      </c>
+      <c r="D29" s="40">
+        <v>296</v>
+      </c>
+      <c r="E29" s="40">
+        <v>294</v>
+      </c>
+      <c r="F29" s="40">
+        <v>338</v>
+      </c>
+      <c r="G29" s="40">
+        <v>335</v>
+      </c>
+      <c r="H29" s="40">
+        <v>305</v>
+      </c>
+      <c r="I29" s="40">
+        <v>381</v>
+      </c>
+      <c r="J29" s="40">
+        <v>318</v>
+      </c>
+      <c r="K29" s="40">
+        <v>352</v>
+      </c>
+      <c r="L29" s="40">
+        <v>324</v>
+      </c>
+      <c r="M29" s="40">
+        <v>289</v>
+      </c>
+      <c r="N29" s="40">
+        <v>294</v>
+      </c>
+      <c r="O29" s="40">
+        <v>315</v>
+      </c>
+      <c r="P29" s="40">
+        <v>277</v>
+      </c>
+      <c r="Q29" s="40">
+        <v>284</v>
       </c>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
     </row>
-    <row r="30" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...56 lines deleted...]
-      <c r="Y30" s="3"/>
+    <row r="30" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A30" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="40">
+        <v>161</v>
+      </c>
+      <c r="D30" s="40">
+        <v>197</v>
+      </c>
+      <c r="E30" s="40">
+        <v>154</v>
+      </c>
+      <c r="F30" s="40">
+        <v>187</v>
+      </c>
+      <c r="G30" s="40">
+        <v>181</v>
+      </c>
+      <c r="H30" s="40">
+        <v>181</v>
+      </c>
+      <c r="I30" s="40">
+        <v>207</v>
+      </c>
+      <c r="J30" s="40">
+        <v>182</v>
+      </c>
+      <c r="K30" s="40">
+        <v>203</v>
+      </c>
+      <c r="L30" s="40">
+        <v>168</v>
+      </c>
+      <c r="M30" s="40">
+        <v>133</v>
+      </c>
+      <c r="N30" s="40">
+        <v>165</v>
+      </c>
+      <c r="O30" s="40">
+        <v>142</v>
+      </c>
+      <c r="P30" s="40">
+        <v>128</v>
+      </c>
+      <c r="Q30" s="40">
+        <v>160</v>
+      </c>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
     </row>
-    <row r="31" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...47 lines deleted...]
-      </c>
+    <row r="31" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A31" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="43" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="40">
+        <v>125</v>
+      </c>
+      <c r="D31" s="40">
+        <v>154</v>
+      </c>
+      <c r="E31" s="40">
+        <v>150</v>
+      </c>
+      <c r="F31" s="40">
+        <v>164</v>
+      </c>
+      <c r="G31" s="40">
+        <v>144</v>
+      </c>
+      <c r="H31" s="40">
+        <v>163</v>
+      </c>
+      <c r="I31" s="40">
+        <v>168</v>
+      </c>
+      <c r="J31" s="40">
+        <v>173</v>
+      </c>
+      <c r="K31" s="40">
+        <v>166</v>
+      </c>
+      <c r="L31" s="40">
+        <v>158</v>
+      </c>
+      <c r="M31" s="40">
+        <v>131</v>
+      </c>
+      <c r="N31" s="40">
+        <v>159</v>
+      </c>
+      <c r="O31" s="40">
+        <v>147</v>
+      </c>
+      <c r="P31" s="40">
+        <v>117</v>
+      </c>
+      <c r="Q31" s="40">
+        <v>166</v>
+      </c>
+      <c r="R31" s="11"/>
+      <c r="S31" s="11"/>
+      <c r="T31" s="12"/>
+      <c r="U31" s="14"/>
+      <c r="V31" s="9"/>
+      <c r="W31" s="11"/>
+      <c r="X31" s="11"/>
+      <c r="Y31" s="11"/>
       <c r="Z31" s="3"/>
       <c r="AA31" s="3"/>
     </row>
-    <row r="32" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...46 lines deleted...]
-        <v>128</v>
+    <row r="32" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A32" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="40">
+        <v>91</v>
+      </c>
+      <c r="D32" s="40">
+        <v>88</v>
+      </c>
+      <c r="E32" s="40">
+        <v>88</v>
+      </c>
+      <c r="F32" s="40">
+        <v>104</v>
+      </c>
+      <c r="G32" s="40">
+        <v>118</v>
+      </c>
+      <c r="H32" s="40">
+        <v>97</v>
+      </c>
+      <c r="I32" s="40">
+        <v>123</v>
+      </c>
+      <c r="J32" s="40">
+        <v>86</v>
+      </c>
+      <c r="K32" s="40">
+        <v>101</v>
+      </c>
+      <c r="L32" s="40">
+        <v>103</v>
+      </c>
+      <c r="M32" s="40">
+        <v>80</v>
+      </c>
+      <c r="N32" s="40">
+        <v>108</v>
+      </c>
+      <c r="O32" s="40">
+        <v>100</v>
+      </c>
+      <c r="P32" s="40">
+        <v>81</v>
+      </c>
+      <c r="Q32" s="40">
+        <v>104</v>
       </c>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
     </row>
-    <row r="33" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...56 lines deleted...]
-      <c r="Y33" s="11"/>
+    <row r="33" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A33" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="40">
+        <v>118</v>
+      </c>
+      <c r="D33" s="40">
+        <v>94</v>
+      </c>
+      <c r="E33" s="40">
+        <v>102</v>
+      </c>
+      <c r="F33" s="40">
+        <v>129</v>
+      </c>
+      <c r="G33" s="40">
+        <v>124</v>
+      </c>
+      <c r="H33" s="40">
+        <v>96</v>
+      </c>
+      <c r="I33" s="40">
+        <v>119</v>
+      </c>
+      <c r="J33" s="40">
+        <v>109</v>
+      </c>
+      <c r="K33" s="40">
+        <v>109</v>
+      </c>
+      <c r="L33" s="40">
+        <v>113</v>
+      </c>
+      <c r="M33" s="40">
+        <v>84</v>
+      </c>
+      <c r="N33" s="40">
+        <v>112</v>
+      </c>
+      <c r="O33" s="40">
+        <v>112</v>
+      </c>
+      <c r="P33" s="40">
+        <v>86</v>
+      </c>
+      <c r="Q33" s="40">
+        <v>115</v>
+      </c>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
     </row>
-    <row r="34" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...47 lines deleted...]
-      </c>
+    <row r="34" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A34" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="40">
+        <v>165</v>
+      </c>
+      <c r="D34" s="40">
+        <v>182</v>
+      </c>
+      <c r="E34" s="40">
+        <v>159</v>
+      </c>
+      <c r="F34" s="40">
+        <v>202</v>
+      </c>
+      <c r="G34" s="40">
+        <v>198</v>
+      </c>
+      <c r="H34" s="40">
+        <v>169</v>
+      </c>
+      <c r="I34" s="40">
+        <v>220</v>
+      </c>
+      <c r="J34" s="40">
+        <v>189</v>
+      </c>
+      <c r="K34" s="40">
+        <v>187</v>
+      </c>
+      <c r="L34" s="40">
+        <v>203</v>
+      </c>
+      <c r="M34" s="40">
+        <v>176</v>
+      </c>
+      <c r="N34" s="40">
+        <v>168</v>
+      </c>
+      <c r="O34" s="40">
+        <v>157</v>
+      </c>
+      <c r="P34" s="40">
+        <v>149</v>
+      </c>
+      <c r="Q34" s="40">
+        <v>164</v>
+      </c>
+      <c r="R34" s="3"/>
+      <c r="S34" s="3"/>
+      <c r="T34" s="3"/>
+      <c r="U34" s="3"/>
+      <c r="V34" s="3"/>
+      <c r="W34" s="3"/>
+      <c r="X34" s="3"/>
+      <c r="Y34" s="3"/>
       <c r="Z34" s="3"/>
       <c r="AA34" s="3"/>
     </row>
-    <row r="35" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
+    <row r="35" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="44" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B35" s="45" t="s">
-        <v>69</v>
-[...19 lines deleted...]
-      <c r="I35" s="42">
+        <v>72</v>
+      </c>
+      <c r="C35" s="41">
+        <v>123</v>
+      </c>
+      <c r="D35" s="41">
+        <v>125</v>
+      </c>
+      <c r="E35" s="41">
+        <v>135</v>
+      </c>
+      <c r="F35" s="41">
+        <v>162</v>
+      </c>
+      <c r="G35" s="41">
         <v>119</v>
       </c>
-      <c r="J35" s="42">
-[...5 lines deleted...]
-      <c r="L35" s="42">
+      <c r="H35" s="41">
+        <v>131</v>
+      </c>
+      <c r="I35" s="41">
+        <v>163</v>
+      </c>
+      <c r="J35" s="41">
+        <v>135</v>
+      </c>
+      <c r="K35" s="41">
+        <v>156</v>
+      </c>
+      <c r="L35" s="41">
+        <v>140</v>
+      </c>
+      <c r="M35" s="41">
+        <v>112</v>
+      </c>
+      <c r="N35" s="41">
+        <v>150</v>
+      </c>
+      <c r="O35" s="41">
         <v>113</v>
       </c>
-      <c r="M35" s="42">
-[...10 lines deleted...]
-      </c>
+      <c r="P35" s="41">
+        <v>99</v>
+      </c>
+      <c r="Q35" s="41">
+        <v>152</v>
+      </c>
+      <c r="R35" s="3"/>
+      <c r="S35" s="3"/>
+      <c r="T35" s="3"/>
+      <c r="U35" s="3"/>
+      <c r="V35" s="3"/>
+      <c r="W35" s="3"/>
+      <c r="X35" s="3"/>
+      <c r="Y35" s="3"/>
       <c r="Z35" s="3"/>
       <c r="AA35" s="3"/>
     </row>
-    <row r="36" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...47 lines deleted...]
-      </c>
+    <row r="36" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A36" s="3"/>
+      <c r="B36" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="3"/>
+      <c r="M36" s="3"/>
+      <c r="N36" s="3"/>
+      <c r="O36" s="3"/>
+      <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="R36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
       <c r="V36" s="3"/>
       <c r="W36" s="3"/>
       <c r="X36" s="3"/>
       <c r="Y36" s="3"/>
       <c r="Z36" s="3"/>
       <c r="AA36" s="3"/>
     </row>
-    <row r="37" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...89 lines deleted...]
-      <c r="AA38" s="3"/>
+    <row r="37" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1"/>
+      <c r="I37" s="1"/>
+      <c r="J37" s="1"/>
+      <c r="K37" s="1"/>
+      <c r="L37" s="1"/>
+      <c r="M37" s="1"/>
+      <c r="N37" s="1"/>
+      <c r="O37" s="1"/>
+      <c r="P37" s="1"/>
+      <c r="Q37" s="1"/>
+      <c r="R37" s="1"/>
+      <c r="S37" s="1"/>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+      <c r="X37" s="1"/>
+      <c r="Y37" s="1"/>
+      <c r="Z37" s="1"/>
+      <c r="AA37" s="1"/>
+    </row>
+    <row r="38" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B38" s="1"/>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
+      <c r="H38" s="1"/>
+      <c r="I38" s="1"/>
+      <c r="J38" s="1"/>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1"/>
+      <c r="M38" s="1"/>
+      <c r="N38" s="1"/>
+      <c r="O38" s="1"/>
+      <c r="P38" s="1"/>
+      <c r="Q38" s="1"/>
+      <c r="R38" s="1"/>
+      <c r="S38" s="1"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+      <c r="X38" s="1"/>
+      <c r="Y38" s="1"/>
+      <c r="Z38" s="1"/>
+      <c r="AA38" s="1"/>
     </row>
     <row r="39" spans="1:27" ht="14.25" customHeight="1">
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
       <c r="X39" s="1"/>
@@ -3727,51 +3787,50 @@
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
       <c r="AA43" s="1"/>
     </row>
     <row r="44" spans="1:27" ht="14.25" customHeight="1">
-      <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
       <c r="AA44" s="1"/>
@@ -3783,50 +3842,51 @@
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
       <c r="AA45" s="1"/>
     </row>
     <row r="46" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
       <c r="AA46" s="1"/>
@@ -28953,116 +29013,60 @@
       <c r="D944" s="1"/>
       <c r="E944" s="1"/>
       <c r="F944" s="1"/>
       <c r="G944" s="1"/>
       <c r="H944" s="1"/>
       <c r="I944" s="1"/>
       <c r="J944" s="1"/>
       <c r="K944" s="1"/>
       <c r="L944" s="1"/>
       <c r="M944" s="1"/>
       <c r="N944" s="1"/>
       <c r="O944" s="1"/>
       <c r="P944" s="1"/>
       <c r="Q944" s="1"/>
       <c r="R944" s="1"/>
       <c r="S944" s="1"/>
       <c r="T944" s="1"/>
       <c r="U944" s="1"/>
       <c r="V944" s="1"/>
       <c r="W944" s="1"/>
       <c r="X944" s="1"/>
       <c r="Y944" s="1"/>
       <c r="Z944" s="1"/>
       <c r="AA944" s="1"/>
     </row>
-    <row r="945" spans="2:27" ht="14.25" customHeight="1">
-[...54 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B28:Z28"/>
-[...6 lines deleted...]
-    <mergeCell ref="B18:Z18"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="B16:Z16"/>
+    <mergeCell ref="B26:Z26"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер (туғ. саны)</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>