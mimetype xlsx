--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -47,53 +47,50 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="80">
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіш коды </t>
   </si>
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіштің атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Өлшем бірлігі </t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t xml:space="preserve">КСП қысқаша атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің тарихы </t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t xml:space="preserve">Деректерді өңдеу әдісі </t>
-  </si>
-[...1 lines deleted...]
-    <t>Есеп айырысу</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіш көзі </t>
   </si>
   <si>
     <t>Туу статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
   </si>
   <si>
     <t xml:space="preserve">Ескерту </t>
   </si>
   <si>
     <t>Деректер туу туралы актілерді тіркеу күні бойынша қалыптастырылған</t>
   </si>
   <si>
     <t xml:space="preserve">Жіктеуіштер </t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер</t>
   </si>
   <si>
     <t xml:space="preserve">Қатысты басылымдар </t>
   </si>
@@ -263,50 +260,53 @@
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve"> Алматы қаласында туылғандардың статистикасы азаматтық хал актілерін тіркеу органдарында туу туралы актілерді тіркеуге негізделеді</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Алматы қаласы бойынша туғандардың ай сайынғы саны</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептік </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -1002,218 +1002,218 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="42.85546875" style="36" customWidth="1"/>
     <col min="2" max="2" width="90.85546875" style="36" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="35">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="37" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="59" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="37" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
       <c r="A4" s="59" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="37" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="59" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="37" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="59" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="37" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="59" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="37" t="s">
-        <v>8</v>
+        <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5" customHeight="1">
       <c r="A8" s="60" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B8" s="62" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="51">
       <c r="A9" s="60" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="62" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
       <c r="A10" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="37" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
       <c r="A11" s="59" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B11" s="32" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="59" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B12" s="34" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="59" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B13" s="32" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="59" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="59" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B15" s="33">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="59" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B16" s="33">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="59" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B17" s="37" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="59" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B18" s="35" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="59" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B19" s="38">
         <v>77272775556</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
       <c r="A20" s="61" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B20" s="39" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
@@ -1541,176 +1541,176 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="15" customHeight="1">
       <c r="A1" s="20"/>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
     </row>
     <row r="2" spans="1:24" ht="15" customHeight="1">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
     </row>
     <row r="3" spans="1:24" ht="15" customHeight="1">
       <c r="A3" s="20"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
     </row>
     <row r="4" spans="1:24" ht="15" customHeight="1">
       <c r="A4" s="20"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="20"/>
       <c r="B5" s="25" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C5" s="23"/>
     </row>
     <row r="6" spans="1:24" ht="15" customHeight="1">
       <c r="A6" s="20"/>
       <c r="B6" s="25" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C6" s="23"/>
     </row>
     <row r="7" spans="1:24" ht="15" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="25" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C7" s="23"/>
     </row>
     <row r="8" spans="1:24" ht="15" customHeight="1">
       <c r="A8" s="20"/>
       <c r="B8" s="25" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C8" s="23"/>
     </row>
     <row r="9" spans="1:24" ht="15" customHeight="1">
       <c r="A9" s="20"/>
       <c r="B9" s="25" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C9" s="23"/>
     </row>
     <row r="10" spans="1:24" ht="15" customHeight="1">
       <c r="A10" s="20"/>
       <c r="B10" s="20"/>
       <c r="C10" s="23"/>
       <c r="D10" s="26"/>
     </row>
     <row r="11" spans="1:24" ht="38.25" customHeight="1">
       <c r="A11" s="20"/>
       <c r="B11" s="27" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C11" s="23"/>
       <c r="D11" s="26"/>
     </row>
     <row r="12" spans="1:24" ht="15" customHeight="1">
       <c r="A12" s="20"/>
       <c r="B12" s="20"/>
       <c r="C12" s="23"/>
       <c r="D12" s="26"/>
     </row>
     <row r="13" spans="1:24" ht="15" customHeight="1">
       <c r="A13" s="20"/>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="26"/>
     </row>
     <row r="14" spans="1:24" ht="15" customHeight="1">
       <c r="B14" s="28" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1">
       <c r="B15" s="24"/>
       <c r="D15" s="24"/>
       <c r="X15" s="21"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1">
       <c r="A19" s="58"/>
       <c r="B19" s="58"/>
       <c r="C19" s="58"/>
       <c r="D19" s="58"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA944"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H24" sqref="H24"/>
+      <selection activeCell="AB31" sqref="AB31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="51" customFormat="1" ht="33" customHeight="1">
       <c r="A1" s="49" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B1" s="63" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="63"/>
       <c r="M1" s="63"/>
       <c r="N1" s="63"/>
       <c r="O1" s="63"/>
       <c r="P1" s="63"/>
       <c r="Q1" s="63"/>
       <c r="R1" s="63"/>
       <c r="S1" s="63"/>
       <c r="T1" s="63"/>
       <c r="U1" s="63"/>
       <c r="V1" s="63"/>
       <c r="W1" s="63"/>
       <c r="X1" s="63"/>
       <c r="Y1" s="63"/>
       <c r="Z1" s="63"/>
@@ -1745,1868 +1745,1934 @@
       <c r="AA2" s="1"/>
     </row>
     <row r="3" spans="1:27" s="52" customFormat="1" ht="11.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="X3" s="4"/>
       <c r="Z3" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="AA3" s="3"/>
     </row>
     <row r="4" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="71" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B4" s="73"/>
       <c r="C4" s="67">
         <v>2025</v>
       </c>
       <c r="D4" s="68"/>
       <c r="E4" s="68"/>
       <c r="F4" s="68"/>
       <c r="G4" s="68"/>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="68"/>
       <c r="L4" s="68"/>
       <c r="M4" s="68"/>
       <c r="N4" s="68"/>
       <c r="O4" s="69">
         <v>2026</v>
       </c>
       <c r="P4" s="70"/>
       <c r="Q4" s="70"/>
       <c r="R4" s="70"/>
       <c r="S4" s="70"/>
       <c r="T4" s="70"/>
       <c r="U4" s="70"/>
       <c r="V4" s="70"/>
       <c r="W4" s="70"/>
       <c r="X4" s="70"/>
       <c r="Y4" s="70"/>
       <c r="Z4" s="70"/>
       <c r="AA4" s="3"/>
     </row>
     <row r="5" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="72"/>
       <c r="B5" s="74"/>
       <c r="C5" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="E5" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="E5" s="48" t="s">
+      <c r="F5" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="F5" s="48" t="s">
+      <c r="G5" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="G5" s="48" t="s">
+      <c r="H5" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="H5" s="48" t="s">
+      <c r="I5" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="I5" s="48" t="s">
+      <c r="J5" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="J5" s="48" t="s">
+      <c r="K5" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="K5" s="48" t="s">
+      <c r="L5" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="L5" s="48" t="s">
+      <c r="M5" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="M5" s="48" t="s">
+      <c r="N5" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="N5" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="P5" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="P5" s="30" t="s">
+      <c r="Q5" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="Q5" s="31" t="s">
+      <c r="R5" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="R5" s="31" t="s">
+      <c r="S5" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="S5" s="31" t="s">
+      <c r="T5" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="T5" s="31" t="s">
+      <c r="U5" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="U5" s="31" t="s">
+      <c r="V5" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="V5" s="31" t="s">
+      <c r="W5" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="W5" s="31" t="s">
+      <c r="X5" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="X5" s="31" t="s">
+      <c r="Y5" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="Y5" s="57" t="s">
+      <c r="Z5" s="31" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AA5" s="3"/>
     </row>
     <row r="6" spans="1:27" s="52" customFormat="1" ht="11.25">
       <c r="A6" s="3"/>
       <c r="B6" s="64" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C6" s="64"/>
       <c r="D6" s="64"/>
       <c r="E6" s="64"/>
       <c r="F6" s="64"/>
       <c r="G6" s="64"/>
       <c r="H6" s="64"/>
       <c r="I6" s="64"/>
       <c r="J6" s="64"/>
       <c r="K6" s="64"/>
       <c r="L6" s="64"/>
       <c r="M6" s="64"/>
       <c r="N6" s="64"/>
       <c r="O6" s="64"/>
       <c r="P6" s="64"/>
       <c r="Q6" s="64"/>
       <c r="R6" s="64"/>
       <c r="S6" s="64"/>
       <c r="T6" s="64"/>
       <c r="U6" s="64"/>
       <c r="V6" s="64"/>
       <c r="W6" s="64"/>
       <c r="X6" s="64"/>
       <c r="Y6" s="64"/>
       <c r="Z6" s="64"/>
       <c r="AA6" s="53"/>
     </row>
     <row r="7" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="47" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B7" s="10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C7" s="6">
         <v>2394</v>
       </c>
       <c r="D7" s="6">
         <v>2637</v>
       </c>
       <c r="E7" s="6">
         <v>2361</v>
       </c>
       <c r="F7" s="7">
         <v>2833</v>
       </c>
       <c r="G7" s="11">
         <v>2721</v>
       </c>
       <c r="H7" s="8">
         <v>2693</v>
       </c>
       <c r="I7" s="9">
         <v>3149</v>
       </c>
       <c r="J7" s="9">
         <v>2715</v>
       </c>
       <c r="K7" s="11">
         <v>2829</v>
       </c>
       <c r="L7" s="11">
         <v>2735</v>
       </c>
       <c r="M7" s="11">
         <v>2302</v>
       </c>
       <c r="N7" s="11">
         <v>2580</v>
       </c>
       <c r="O7" s="11">
         <v>2470</v>
       </c>
       <c r="P7" s="11">
         <v>2101</v>
       </c>
       <c r="Q7" s="11">
         <v>2638</v>
       </c>
+      <c r="R7" s="11">
+        <v>2515</v>
+      </c>
       <c r="Z7" s="3"/>
       <c r="AA7" s="3"/>
     </row>
     <row r="8" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="43" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C8" s="40">
         <v>214</v>
       </c>
       <c r="D8" s="40">
         <v>257</v>
       </c>
       <c r="E8" s="40">
         <v>199</v>
       </c>
       <c r="F8" s="40">
         <v>248</v>
       </c>
       <c r="G8" s="40">
         <v>231</v>
       </c>
       <c r="H8" s="40">
         <v>236</v>
       </c>
       <c r="I8" s="40">
         <v>265</v>
       </c>
       <c r="J8" s="40">
         <v>249</v>
       </c>
       <c r="K8" s="40">
         <v>261</v>
       </c>
       <c r="L8" s="40">
         <v>233</v>
       </c>
       <c r="M8" s="40">
         <v>190</v>
       </c>
       <c r="N8" s="40">
         <v>189</v>
       </c>
       <c r="O8" s="40">
         <v>220</v>
       </c>
       <c r="P8" s="40">
         <v>175</v>
       </c>
       <c r="Q8" s="40">
         <v>241</v>
       </c>
-      <c r="R8" s="7"/>
+      <c r="R8" s="40">
+        <v>221</v>
+      </c>
       <c r="S8" s="11"/>
       <c r="T8" s="8"/>
       <c r="U8" s="9"/>
       <c r="V8" s="9"/>
       <c r="W8" s="11"/>
       <c r="X8" s="11"/>
       <c r="Y8" s="11"/>
       <c r="Z8" s="3"/>
       <c r="AA8" s="3"/>
     </row>
     <row r="9" spans="1:27" s="52" customFormat="1" ht="11.25">
       <c r="A9" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="43" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C9" s="40">
         <v>600</v>
       </c>
       <c r="D9" s="40">
         <v>622</v>
       </c>
       <c r="E9" s="40">
         <v>577</v>
       </c>
       <c r="F9" s="40">
         <v>685</v>
       </c>
       <c r="G9" s="40">
         <v>678</v>
       </c>
       <c r="H9" s="40">
         <v>686</v>
       </c>
       <c r="I9" s="40">
         <v>785</v>
       </c>
       <c r="J9" s="40">
         <v>661</v>
       </c>
       <c r="K9" s="40">
         <v>683</v>
       </c>
       <c r="L9" s="40">
         <v>674</v>
       </c>
       <c r="M9" s="40">
         <v>575</v>
       </c>
       <c r="N9" s="40">
         <v>633</v>
       </c>
       <c r="O9" s="40">
         <v>616</v>
       </c>
       <c r="P9" s="40">
         <v>561</v>
       </c>
       <c r="Q9" s="40">
         <v>594</v>
       </c>
+      <c r="R9" s="40">
+        <v>593</v>
+      </c>
       <c r="Z9" s="54"/>
       <c r="AA9" s="54"/>
     </row>
     <row r="10" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="43" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C10" s="40">
         <v>314</v>
       </c>
       <c r="D10" s="40">
         <v>398</v>
       </c>
       <c r="E10" s="40">
         <v>300</v>
       </c>
       <c r="F10" s="40">
         <v>382</v>
       </c>
       <c r="G10" s="40">
         <v>357</v>
       </c>
       <c r="H10" s="40">
         <v>358</v>
       </c>
       <c r="I10" s="40">
         <v>434</v>
       </c>
       <c r="J10" s="40">
         <v>381</v>
       </c>
       <c r="K10" s="40">
         <v>381</v>
       </c>
       <c r="L10" s="40">
         <v>358</v>
       </c>
       <c r="M10" s="40">
         <v>301</v>
       </c>
       <c r="N10" s="40">
         <v>343</v>
       </c>
       <c r="O10" s="40">
         <v>306</v>
       </c>
       <c r="P10" s="40">
         <v>274</v>
       </c>
       <c r="Q10" s="40">
         <v>345</v>
       </c>
+      <c r="R10" s="40">
+        <v>334</v>
+      </c>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
     </row>
     <row r="11" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="43" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C11" s="40">
         <v>275</v>
       </c>
       <c r="D11" s="40">
         <v>294</v>
       </c>
       <c r="E11" s="40">
         <v>300</v>
       </c>
       <c r="F11" s="40">
         <v>341</v>
       </c>
       <c r="G11" s="40">
         <v>322</v>
       </c>
       <c r="H11" s="40">
         <v>333</v>
       </c>
       <c r="I11" s="40">
         <v>364</v>
       </c>
       <c r="J11" s="40">
         <v>334</v>
       </c>
       <c r="K11" s="40">
         <v>354</v>
       </c>
       <c r="L11" s="40">
         <v>344</v>
       </c>
       <c r="M11" s="40">
         <v>278</v>
       </c>
       <c r="N11" s="40">
         <v>332</v>
       </c>
       <c r="O11" s="40">
         <v>306</v>
       </c>
       <c r="P11" s="40">
         <v>243</v>
       </c>
       <c r="Q11" s="40">
         <v>343</v>
       </c>
+      <c r="R11" s="40">
+        <v>321</v>
+      </c>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
     </row>
     <row r="12" spans="1:27" s="52" customFormat="1" ht="11.25">
       <c r="A12" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="43" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C12" s="40">
         <v>196</v>
       </c>
       <c r="D12" s="40">
         <v>202</v>
       </c>
       <c r="E12" s="40">
         <v>173</v>
       </c>
       <c r="F12" s="40">
         <v>209</v>
       </c>
       <c r="G12" s="40">
         <v>239</v>
       </c>
       <c r="H12" s="40">
         <v>208</v>
       </c>
       <c r="I12" s="40">
         <v>272</v>
       </c>
       <c r="J12" s="40">
         <v>192</v>
       </c>
       <c r="K12" s="40">
         <v>206</v>
       </c>
       <c r="L12" s="40">
         <v>207</v>
       </c>
       <c r="M12" s="40">
         <v>189</v>
       </c>
       <c r="N12" s="40">
         <v>205</v>
       </c>
       <c r="O12" s="40">
         <v>197</v>
       </c>
       <c r="P12" s="40">
         <v>167</v>
       </c>
       <c r="Q12" s="40">
         <v>226</v>
       </c>
+      <c r="R12" s="40">
+        <v>204</v>
+      </c>
       <c r="Z12" s="54"/>
       <c r="AA12" s="54"/>
     </row>
     <row r="13" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="43" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C13" s="40">
         <v>223</v>
       </c>
       <c r="D13" s="40">
         <v>230</v>
       </c>
       <c r="E13" s="40">
         <v>214</v>
       </c>
       <c r="F13" s="40">
         <v>236</v>
       </c>
       <c r="G13" s="40">
         <v>237</v>
       </c>
       <c r="H13" s="40">
         <v>227</v>
       </c>
       <c r="I13" s="40">
         <v>240</v>
       </c>
       <c r="J13" s="40">
         <v>226</v>
       </c>
       <c r="K13" s="40">
         <v>222</v>
       </c>
       <c r="L13" s="40">
         <v>248</v>
       </c>
       <c r="M13" s="40">
         <v>187</v>
       </c>
       <c r="N13" s="40">
         <v>222</v>
       </c>
       <c r="O13" s="40">
         <v>220</v>
       </c>
       <c r="P13" s="40">
         <v>177</v>
       </c>
       <c r="Q13" s="40">
         <v>217</v>
       </c>
+      <c r="R13" s="40">
+        <v>188</v>
+      </c>
       <c r="Z13" s="3"/>
       <c r="AA13" s="3"/>
     </row>
     <row r="14" spans="1:27" s="56" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="43" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C14" s="40">
         <v>333</v>
       </c>
       <c r="D14" s="40">
         <v>369</v>
       </c>
       <c r="E14" s="40">
         <v>342</v>
       </c>
       <c r="F14" s="40">
         <v>399</v>
       </c>
       <c r="G14" s="40">
         <v>392</v>
       </c>
       <c r="H14" s="40">
         <v>349</v>
       </c>
       <c r="I14" s="40">
         <v>453</v>
       </c>
       <c r="J14" s="40">
         <v>397</v>
       </c>
       <c r="K14" s="40">
         <v>392</v>
       </c>
       <c r="L14" s="40">
         <v>399</v>
       </c>
       <c r="M14" s="40">
         <v>361</v>
       </c>
       <c r="N14" s="40">
         <v>368</v>
       </c>
       <c r="O14" s="40">
         <v>338</v>
       </c>
       <c r="P14" s="40">
         <v>287</v>
       </c>
       <c r="Q14" s="40">
         <v>380</v>
       </c>
-      <c r="R14" s="15"/>
+      <c r="R14" s="40">
+        <v>375</v>
+      </c>
       <c r="S14" s="16"/>
       <c r="T14" s="17"/>
       <c r="U14" s="18"/>
       <c r="V14" s="9"/>
       <c r="W14" s="15"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="55"/>
       <c r="AA14" s="55"/>
     </row>
     <row r="15" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="45" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C15" s="41">
         <v>239</v>
       </c>
       <c r="D15" s="41">
         <v>265</v>
       </c>
       <c r="E15" s="41">
         <v>256</v>
       </c>
       <c r="F15" s="41">
         <v>333</v>
       </c>
       <c r="G15" s="41">
         <v>265</v>
       </c>
       <c r="H15" s="41">
         <v>296</v>
       </c>
       <c r="I15" s="41">
         <v>336</v>
       </c>
       <c r="J15" s="41">
         <v>275</v>
       </c>
       <c r="K15" s="41">
         <v>330</v>
       </c>
       <c r="L15" s="41">
         <v>272</v>
       </c>
       <c r="M15" s="41">
         <v>221</v>
       </c>
       <c r="N15" s="41">
         <v>288</v>
       </c>
       <c r="O15" s="41">
         <v>267</v>
       </c>
       <c r="P15" s="41">
         <v>217</v>
       </c>
       <c r="Q15" s="41">
         <v>292</v>
       </c>
-      <c r="R15" s="3"/>
+      <c r="R15" s="41">
+        <v>279</v>
+      </c>
       <c r="S15" s="7"/>
       <c r="T15" s="3"/>
       <c r="U15" s="9"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
     <row r="16" spans="1:27" s="52" customFormat="1" ht="11.25">
       <c r="A16" s="3"/>
       <c r="B16" s="65" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C16" s="65"/>
       <c r="D16" s="65"/>
       <c r="E16" s="65"/>
       <c r="F16" s="65"/>
       <c r="G16" s="65"/>
       <c r="H16" s="65"/>
       <c r="I16" s="65"/>
       <c r="J16" s="65"/>
       <c r="K16" s="65"/>
       <c r="L16" s="65"/>
       <c r="M16" s="65"/>
       <c r="N16" s="65"/>
       <c r="O16" s="65"/>
       <c r="P16" s="65"/>
       <c r="Q16" s="65"/>
       <c r="R16" s="65"/>
       <c r="S16" s="65"/>
       <c r="T16" s="65"/>
       <c r="U16" s="65"/>
       <c r="V16" s="65"/>
       <c r="W16" s="65"/>
       <c r="X16" s="65"/>
       <c r="Y16" s="65"/>
       <c r="Z16" s="65"/>
       <c r="AA16" s="3"/>
     </row>
     <row r="17" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="46" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C17" s="40">
         <v>1238</v>
       </c>
       <c r="D17" s="40">
         <v>1379</v>
       </c>
       <c r="E17" s="40">
         <v>1187</v>
       </c>
       <c r="F17" s="40">
         <v>1438</v>
       </c>
       <c r="G17" s="40">
         <v>1403</v>
       </c>
       <c r="H17" s="40">
         <v>1435</v>
       </c>
       <c r="I17" s="40">
         <v>1650</v>
       </c>
       <c r="J17" s="40">
         <v>1399</v>
       </c>
       <c r="K17" s="40">
         <v>1419</v>
       </c>
       <c r="L17" s="40">
         <v>1412</v>
       </c>
       <c r="M17" s="40">
         <v>1214</v>
       </c>
       <c r="N17" s="11">
         <v>1324</v>
       </c>
       <c r="O17" s="11">
         <v>1277</v>
       </c>
       <c r="P17" s="11">
         <v>1080</v>
       </c>
       <c r="Q17" s="11">
         <v>1372</v>
       </c>
+      <c r="R17" s="11">
+        <v>1310</v>
+      </c>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
     </row>
     <row r="18" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="43" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C18" s="40">
         <v>110</v>
       </c>
       <c r="D18" s="40">
         <v>135</v>
       </c>
       <c r="E18" s="40">
         <v>107</v>
       </c>
       <c r="F18" s="40">
         <v>139</v>
       </c>
       <c r="G18" s="40">
         <v>132</v>
       </c>
       <c r="H18" s="40">
         <v>120</v>
       </c>
       <c r="I18" s="40">
         <v>147</v>
       </c>
       <c r="J18" s="40">
         <v>125</v>
       </c>
       <c r="K18" s="40">
         <v>125</v>
       </c>
       <c r="L18" s="40">
         <v>119</v>
       </c>
       <c r="M18" s="40">
         <v>107</v>
       </c>
       <c r="N18" s="40">
         <v>89</v>
       </c>
       <c r="O18" s="40">
         <v>113</v>
       </c>
       <c r="P18" s="40">
         <v>91</v>
       </c>
       <c r="Q18" s="40">
         <v>120</v>
       </c>
-      <c r="R18" s="3"/>
+      <c r="R18" s="40">
+        <v>120</v>
+      </c>
       <c r="S18" s="3"/>
       <c r="T18" s="3"/>
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
     </row>
     <row r="19" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A19" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="43" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C19" s="40">
         <v>331</v>
       </c>
       <c r="D19" s="40">
         <v>326</v>
       </c>
       <c r="E19" s="40">
         <v>283</v>
       </c>
       <c r="F19" s="40">
         <v>347</v>
       </c>
       <c r="G19" s="40">
         <v>343</v>
       </c>
       <c r="H19" s="40">
         <v>381</v>
       </c>
       <c r="I19" s="40">
         <v>404</v>
       </c>
       <c r="J19" s="40">
         <v>343</v>
       </c>
       <c r="K19" s="40">
         <v>331</v>
       </c>
       <c r="L19" s="40">
         <v>350</v>
       </c>
       <c r="M19" s="40">
         <v>286</v>
       </c>
       <c r="N19" s="40">
         <v>339</v>
       </c>
       <c r="O19" s="40">
         <v>301</v>
       </c>
       <c r="P19" s="40">
         <v>284</v>
       </c>
       <c r="Q19" s="40">
         <v>310</v>
       </c>
-      <c r="R19" s="3"/>
+      <c r="R19" s="40">
+        <v>296</v>
+      </c>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
     </row>
     <row r="20" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="43" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C20" s="40">
         <v>153</v>
       </c>
       <c r="D20" s="40">
         <v>201</v>
       </c>
       <c r="E20" s="40">
         <v>146</v>
       </c>
       <c r="F20" s="40">
         <v>195</v>
       </c>
       <c r="G20" s="40">
         <v>176</v>
       </c>
       <c r="H20" s="40">
         <v>177</v>
       </c>
       <c r="I20" s="40">
         <v>227</v>
       </c>
       <c r="J20" s="40">
         <v>199</v>
       </c>
       <c r="K20" s="40">
         <v>178</v>
       </c>
       <c r="L20" s="40">
         <v>190</v>
       </c>
       <c r="M20" s="40">
         <v>168</v>
       </c>
       <c r="N20" s="40">
         <v>178</v>
       </c>
       <c r="O20" s="40">
         <v>164</v>
       </c>
       <c r="P20" s="40">
         <v>146</v>
       </c>
       <c r="Q20" s="40">
         <v>185</v>
       </c>
-      <c r="R20" s="3"/>
+      <c r="R20" s="40">
+        <v>172</v>
+      </c>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
     </row>
     <row r="21" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="43" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C21" s="40">
         <v>150</v>
       </c>
       <c r="D21" s="40">
         <v>140</v>
       </c>
       <c r="E21" s="40">
         <v>150</v>
       </c>
       <c r="F21" s="40">
         <v>177</v>
       </c>
       <c r="G21" s="40">
         <v>178</v>
       </c>
       <c r="H21" s="40">
         <v>170</v>
       </c>
       <c r="I21" s="40">
         <v>196</v>
       </c>
       <c r="J21" s="40">
         <v>161</v>
       </c>
       <c r="K21" s="40">
         <v>188</v>
       </c>
       <c r="L21" s="40">
         <v>186</v>
       </c>
       <c r="M21" s="40">
         <v>147</v>
       </c>
       <c r="N21" s="40">
         <v>173</v>
       </c>
       <c r="O21" s="40">
         <v>159</v>
       </c>
       <c r="P21" s="40">
         <v>126</v>
       </c>
       <c r="Q21" s="40">
         <v>177</v>
       </c>
-      <c r="R21" s="3"/>
+      <c r="R21" s="40">
+        <v>160</v>
+      </c>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
     </row>
     <row r="22" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" s="43" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C22" s="40">
         <v>105</v>
       </c>
       <c r="D22" s="40">
         <v>114</v>
       </c>
       <c r="E22" s="40">
         <v>85</v>
       </c>
       <c r="F22" s="40">
         <v>105</v>
       </c>
       <c r="G22" s="40">
         <v>121</v>
       </c>
       <c r="H22" s="40">
         <v>111</v>
       </c>
       <c r="I22" s="40">
         <v>149</v>
       </c>
       <c r="J22" s="40">
         <v>106</v>
       </c>
       <c r="K22" s="40">
         <v>105</v>
       </c>
       <c r="L22" s="40">
         <v>104</v>
       </c>
       <c r="M22" s="40">
         <v>109</v>
       </c>
       <c r="N22" s="40">
         <v>97</v>
       </c>
       <c r="O22" s="40">
         <v>97</v>
       </c>
       <c r="P22" s="40">
         <v>86</v>
       </c>
       <c r="Q22" s="40">
         <v>122</v>
       </c>
-      <c r="R22" s="3"/>
+      <c r="R22" s="40">
+        <v>115</v>
+      </c>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
     </row>
     <row r="23" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23" s="43" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C23" s="40">
         <v>105</v>
       </c>
       <c r="D23" s="40">
         <v>136</v>
       </c>
       <c r="E23" s="40">
         <v>112</v>
       </c>
       <c r="F23" s="40">
         <v>107</v>
       </c>
       <c r="G23" s="40">
         <v>113</v>
       </c>
       <c r="H23" s="40">
         <v>131</v>
       </c>
       <c r="I23" s="40">
         <v>121</v>
       </c>
       <c r="J23" s="40">
         <v>117</v>
       </c>
       <c r="K23" s="40">
         <v>113</v>
       </c>
       <c r="L23" s="40">
         <v>135</v>
       </c>
       <c r="M23" s="40">
         <v>103</v>
       </c>
       <c r="N23" s="40">
         <v>110</v>
       </c>
       <c r="O23" s="40">
         <v>108</v>
       </c>
       <c r="P23" s="40">
         <v>91</v>
       </c>
       <c r="Q23" s="40">
         <v>102</v>
       </c>
-      <c r="R23" s="3"/>
+      <c r="R23" s="40">
+        <v>94</v>
+      </c>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
       <c r="U23" s="3"/>
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
     </row>
     <row r="24" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="43" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C24" s="40">
         <v>168</v>
       </c>
       <c r="D24" s="40">
         <v>187</v>
       </c>
       <c r="E24" s="40">
         <v>183</v>
       </c>
       <c r="F24" s="40">
         <v>197</v>
       </c>
       <c r="G24" s="40">
         <v>194</v>
       </c>
       <c r="H24" s="40">
         <v>180</v>
       </c>
       <c r="I24" s="40">
         <v>233</v>
       </c>
       <c r="J24" s="40">
         <v>208</v>
       </c>
       <c r="K24" s="40">
         <v>205</v>
       </c>
       <c r="L24" s="40">
         <v>196</v>
       </c>
       <c r="M24" s="40">
         <v>185</v>
       </c>
       <c r="N24" s="40">
         <v>200</v>
       </c>
       <c r="O24" s="40">
         <v>181</v>
       </c>
       <c r="P24" s="40">
         <v>138</v>
       </c>
       <c r="Q24" s="40">
         <v>216</v>
       </c>
-      <c r="R24" s="3"/>
+      <c r="R24" s="40">
+        <v>203</v>
+      </c>
       <c r="S24" s="3"/>
       <c r="T24" s="3"/>
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
     </row>
     <row r="25" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25" s="45" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C25" s="41">
         <v>116</v>
       </c>
       <c r="D25" s="41">
         <v>140</v>
       </c>
       <c r="E25" s="41">
         <v>121</v>
       </c>
       <c r="F25" s="41">
         <v>171</v>
       </c>
       <c r="G25" s="41">
         <v>146</v>
       </c>
       <c r="H25" s="41">
         <v>165</v>
       </c>
       <c r="I25" s="41">
         <v>173</v>
       </c>
       <c r="J25" s="41">
         <v>140</v>
       </c>
       <c r="K25" s="41">
         <v>174</v>
       </c>
       <c r="L25" s="41">
         <v>132</v>
       </c>
       <c r="M25" s="41">
         <v>109</v>
       </c>
       <c r="N25" s="41">
         <v>138</v>
       </c>
       <c r="O25" s="41">
         <v>154</v>
       </c>
       <c r="P25" s="41">
         <v>118</v>
       </c>
       <c r="Q25" s="41">
         <v>140</v>
       </c>
-      <c r="R25" s="3"/>
+      <c r="R25" s="41">
+        <v>150</v>
+      </c>
       <c r="S25" s="3"/>
       <c r="T25" s="3"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
     </row>
     <row r="26" spans="1:27" s="52" customFormat="1" ht="11.25">
       <c r="A26" s="3"/>
       <c r="B26" s="66" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C26" s="66"/>
       <c r="D26" s="66"/>
       <c r="E26" s="66"/>
       <c r="F26" s="66"/>
       <c r="G26" s="66"/>
       <c r="H26" s="66"/>
       <c r="I26" s="66"/>
       <c r="J26" s="66"/>
       <c r="K26" s="66"/>
       <c r="L26" s="66"/>
       <c r="M26" s="66"/>
       <c r="N26" s="66"/>
       <c r="O26" s="66"/>
       <c r="P26" s="66"/>
       <c r="Q26" s="66"/>
       <c r="R26" s="66"/>
       <c r="S26" s="66"/>
       <c r="T26" s="66"/>
       <c r="U26" s="66"/>
       <c r="V26" s="66"/>
       <c r="W26" s="66"/>
       <c r="X26" s="66"/>
       <c r="Y26" s="66"/>
       <c r="Z26" s="66"/>
       <c r="AA26" s="3"/>
     </row>
     <row r="27" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="46" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C27" s="40">
         <v>1156</v>
       </c>
       <c r="D27" s="40">
         <v>1258</v>
       </c>
       <c r="E27" s="40">
         <v>1174</v>
       </c>
       <c r="F27" s="40">
         <v>1395</v>
       </c>
       <c r="G27" s="40">
         <v>1318</v>
       </c>
       <c r="H27" s="40">
         <v>1258</v>
       </c>
       <c r="I27" s="40">
         <v>1499</v>
       </c>
       <c r="J27" s="40">
         <v>1316</v>
       </c>
       <c r="K27" s="40">
         <v>1410</v>
       </c>
       <c r="L27" s="40">
         <v>1323</v>
       </c>
       <c r="M27" s="40">
         <v>1088</v>
       </c>
       <c r="N27" s="11">
         <v>1256</v>
       </c>
       <c r="O27" s="11">
         <v>1193</v>
       </c>
       <c r="P27" s="11">
         <v>1021</v>
       </c>
       <c r="Q27" s="11">
         <v>1266</v>
       </c>
+      <c r="R27" s="11">
+        <v>1205</v>
+      </c>
       <c r="Z27" s="3"/>
       <c r="AA27" s="3"/>
     </row>
     <row r="28" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" s="43" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C28" s="40">
         <v>104</v>
       </c>
       <c r="D28" s="40">
         <v>122</v>
       </c>
       <c r="E28" s="40">
         <v>92</v>
       </c>
       <c r="F28" s="40">
         <v>109</v>
       </c>
       <c r="G28" s="40">
         <v>99</v>
       </c>
       <c r="H28" s="40">
         <v>116</v>
       </c>
       <c r="I28" s="40">
         <v>118</v>
       </c>
       <c r="J28" s="40">
         <v>124</v>
       </c>
       <c r="K28" s="40">
         <v>136</v>
       </c>
       <c r="L28" s="40">
         <v>114</v>
       </c>
       <c r="M28" s="40">
         <v>83</v>
       </c>
       <c r="N28" s="40">
         <v>100</v>
       </c>
       <c r="O28" s="40">
         <v>107</v>
       </c>
       <c r="P28" s="40">
         <v>84</v>
       </c>
       <c r="Q28" s="40">
         <v>121</v>
       </c>
-      <c r="R28" s="3"/>
+      <c r="R28" s="40">
+        <v>101</v>
+      </c>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
     </row>
     <row r="29" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="43" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C29" s="40">
         <v>269</v>
       </c>
       <c r="D29" s="40">
         <v>296</v>
       </c>
       <c r="E29" s="40">
         <v>294</v>
       </c>
       <c r="F29" s="40">
         <v>338</v>
       </c>
       <c r="G29" s="40">
         <v>335</v>
       </c>
       <c r="H29" s="40">
         <v>305</v>
       </c>
       <c r="I29" s="40">
         <v>381</v>
       </c>
       <c r="J29" s="40">
         <v>318</v>
       </c>
       <c r="K29" s="40">
         <v>352</v>
       </c>
       <c r="L29" s="40">
         <v>324</v>
       </c>
       <c r="M29" s="40">
         <v>289</v>
       </c>
       <c r="N29" s="40">
         <v>294</v>
       </c>
       <c r="O29" s="40">
         <v>315</v>
       </c>
       <c r="P29" s="40">
         <v>277</v>
       </c>
       <c r="Q29" s="40">
         <v>284</v>
       </c>
+      <c r="R29" s="40">
+        <v>297</v>
+      </c>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
     </row>
     <row r="30" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A30" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30" s="43" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C30" s="40">
         <v>161</v>
       </c>
       <c r="D30" s="40">
         <v>197</v>
       </c>
       <c r="E30" s="40">
         <v>154</v>
       </c>
       <c r="F30" s="40">
         <v>187</v>
       </c>
       <c r="G30" s="40">
         <v>181</v>
       </c>
       <c r="H30" s="40">
         <v>181</v>
       </c>
       <c r="I30" s="40">
         <v>207</v>
       </c>
       <c r="J30" s="40">
         <v>182</v>
       </c>
       <c r="K30" s="40">
         <v>203</v>
       </c>
       <c r="L30" s="40">
         <v>168</v>
       </c>
       <c r="M30" s="40">
         <v>133</v>
       </c>
       <c r="N30" s="40">
         <v>165</v>
       </c>
       <c r="O30" s="40">
         <v>142</v>
       </c>
       <c r="P30" s="40">
         <v>128</v>
       </c>
       <c r="Q30" s="40">
         <v>160</v>
       </c>
+      <c r="R30" s="40">
+        <v>162</v>
+      </c>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
     </row>
     <row r="31" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B31" s="43" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C31" s="40">
         <v>125</v>
       </c>
       <c r="D31" s="40">
         <v>154</v>
       </c>
       <c r="E31" s="40">
         <v>150</v>
       </c>
       <c r="F31" s="40">
         <v>164</v>
       </c>
       <c r="G31" s="40">
         <v>144</v>
       </c>
       <c r="H31" s="40">
         <v>163</v>
       </c>
       <c r="I31" s="40">
         <v>168</v>
       </c>
       <c r="J31" s="40">
         <v>173</v>
       </c>
       <c r="K31" s="40">
         <v>166</v>
       </c>
       <c r="L31" s="40">
         <v>158</v>
       </c>
       <c r="M31" s="40">
         <v>131</v>
       </c>
       <c r="N31" s="40">
         <v>159</v>
       </c>
       <c r="O31" s="40">
         <v>147</v>
       </c>
       <c r="P31" s="40">
         <v>117</v>
       </c>
       <c r="Q31" s="40">
         <v>166</v>
       </c>
-      <c r="R31" s="11"/>
+      <c r="R31" s="40">
+        <v>161</v>
+      </c>
       <c r="S31" s="11"/>
       <c r="T31" s="12"/>
       <c r="U31" s="14"/>
       <c r="V31" s="9"/>
       <c r="W31" s="11"/>
       <c r="X31" s="11"/>
       <c r="Y31" s="11"/>
       <c r="Z31" s="3"/>
       <c r="AA31" s="3"/>
     </row>
     <row r="32" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" s="43" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C32" s="40">
         <v>91</v>
       </c>
       <c r="D32" s="40">
         <v>88</v>
       </c>
       <c r="E32" s="40">
         <v>88</v>
       </c>
       <c r="F32" s="40">
         <v>104</v>
       </c>
       <c r="G32" s="40">
         <v>118</v>
       </c>
       <c r="H32" s="40">
         <v>97</v>
       </c>
       <c r="I32" s="40">
         <v>123</v>
       </c>
       <c r="J32" s="40">
         <v>86</v>
       </c>
       <c r="K32" s="40">
         <v>101</v>
       </c>
       <c r="L32" s="40">
         <v>103</v>
       </c>
       <c r="M32" s="40">
         <v>80</v>
       </c>
       <c r="N32" s="40">
         <v>108</v>
       </c>
       <c r="O32" s="40">
         <v>100</v>
       </c>
       <c r="P32" s="40">
         <v>81</v>
       </c>
       <c r="Q32" s="40">
         <v>104</v>
       </c>
+      <c r="R32" s="40">
+        <v>89</v>
+      </c>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
     </row>
     <row r="33" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B33" s="43" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C33" s="40">
         <v>118</v>
       </c>
       <c r="D33" s="40">
         <v>94</v>
       </c>
       <c r="E33" s="40">
         <v>102</v>
       </c>
       <c r="F33" s="40">
         <v>129</v>
       </c>
       <c r="G33" s="40">
         <v>124</v>
       </c>
       <c r="H33" s="40">
         <v>96</v>
       </c>
       <c r="I33" s="40">
         <v>119</v>
       </c>
       <c r="J33" s="40">
         <v>109</v>
       </c>
       <c r="K33" s="40">
         <v>109</v>
       </c>
       <c r="L33" s="40">
         <v>113</v>
       </c>
       <c r="M33" s="40">
         <v>84</v>
       </c>
       <c r="N33" s="40">
         <v>112</v>
       </c>
       <c r="O33" s="40">
         <v>112</v>
       </c>
       <c r="P33" s="40">
         <v>86</v>
       </c>
       <c r="Q33" s="40">
         <v>115</v>
       </c>
+      <c r="R33" s="40">
+        <v>94</v>
+      </c>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
     </row>
     <row r="34" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B34" s="43" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C34" s="40">
         <v>165</v>
       </c>
       <c r="D34" s="40">
         <v>182</v>
       </c>
       <c r="E34" s="40">
         <v>159</v>
       </c>
       <c r="F34" s="40">
         <v>202</v>
       </c>
       <c r="G34" s="40">
         <v>198</v>
       </c>
       <c r="H34" s="40">
         <v>169</v>
       </c>
       <c r="I34" s="40">
         <v>220</v>
       </c>
       <c r="J34" s="40">
         <v>189</v>
       </c>
       <c r="K34" s="40">
         <v>187</v>
       </c>
       <c r="L34" s="40">
         <v>203</v>
       </c>
       <c r="M34" s="40">
         <v>176</v>
       </c>
       <c r="N34" s="40">
         <v>168</v>
       </c>
       <c r="O34" s="40">
         <v>157</v>
       </c>
       <c r="P34" s="40">
         <v>149</v>
       </c>
       <c r="Q34" s="40">
         <v>164</v>
       </c>
-      <c r="R34" s="3"/>
+      <c r="R34" s="40">
+        <v>172</v>
+      </c>
       <c r="S34" s="3"/>
       <c r="T34" s="3"/>
       <c r="U34" s="3"/>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
       <c r="Z34" s="3"/>
       <c r="AA34" s="3"/>
     </row>
     <row r="35" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="B35" s="45" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C35" s="41">
         <v>123</v>
       </c>
       <c r="D35" s="41">
         <v>125</v>
       </c>
       <c r="E35" s="41">
         <v>135</v>
       </c>
       <c r="F35" s="41">
         <v>162</v>
       </c>
       <c r="G35" s="41">
         <v>119</v>
       </c>
       <c r="H35" s="41">
         <v>131</v>
       </c>
       <c r="I35" s="41">
         <v>163</v>
       </c>
       <c r="J35" s="41">
         <v>135</v>
       </c>
       <c r="K35" s="41">
         <v>156</v>
       </c>
       <c r="L35" s="41">
         <v>140</v>
       </c>
       <c r="M35" s="41">
         <v>112</v>
       </c>
       <c r="N35" s="41">
         <v>150</v>
       </c>
       <c r="O35" s="41">
         <v>113</v>
       </c>
       <c r="P35" s="41">
         <v>99</v>
       </c>
       <c r="Q35" s="41">
         <v>152</v>
       </c>
-      <c r="R35" s="3"/>
+      <c r="R35" s="41">
+        <v>129</v>
+      </c>
       <c r="S35" s="3"/>
       <c r="T35" s="3"/>
       <c r="U35" s="3"/>
       <c r="V35" s="3"/>
       <c r="W35" s="3"/>
       <c r="X35" s="3"/>
       <c r="Y35" s="3"/>
       <c r="Z35" s="3"/>
       <c r="AA35" s="3"/>
     </row>
     <row r="36" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A36" s="3"/>
       <c r="B36" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="R36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
       <c r="V36" s="3"/>
       <c r="W36" s="3"/>
       <c r="X36" s="3"/>
       <c r="Y36" s="3"/>
       <c r="Z36" s="3"/>