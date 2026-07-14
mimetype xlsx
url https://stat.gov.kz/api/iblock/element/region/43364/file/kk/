--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -584,92 +584,88 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1"/>
@@ -726,83 +722,86 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 5" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1002,942 +1001,942 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="42.85546875" style="36" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="36"/>
+    <col min="1" max="1" width="42.85546875" style="34" customWidth="1"/>
+    <col min="2" max="2" width="90.85546875" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35">
+      <c r="B1" s="33">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="37" t="s">
+      <c r="B2" s="35" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="37" t="s">
+      <c r="B3" s="35" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
-      <c r="A4" s="59" t="s">
+      <c r="A4" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="37" t="s">
+      <c r="B4" s="35" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
-      <c r="A5" s="59" t="s">
+      <c r="A5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="37" t="s">
+      <c r="B5" s="35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="37" t="s">
+      <c r="B6" s="35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
-      <c r="A7" s="59" t="s">
+      <c r="A7" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="37" t="s">
+      <c r="B7" s="35" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5" customHeight="1">
-      <c r="A8" s="60" t="s">
+      <c r="A8" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="62" t="s">
+      <c r="B8" s="60" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="51">
-      <c r="A9" s="60" t="s">
+      <c r="A9" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="62" t="s">
+      <c r="B9" s="60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
-      <c r="A10" s="59" t="s">
+      <c r="A10" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="B10" s="35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
-      <c r="A11" s="59" t="s">
+      <c r="A11" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="32" t="s">
+      <c r="B11" s="30" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
-      <c r="A12" s="59" t="s">
+      <c r="A12" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="32" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
-      <c r="A13" s="59" t="s">
+      <c r="A13" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="32" t="s">
+      <c r="B13" s="30" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
-      <c r="A14" s="59" t="s">
+      <c r="A14" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="32" t="s">
+      <c r="B14" s="30" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
-      <c r="A15" s="59" t="s">
+      <c r="A15" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="33">
-        <v>46185</v>
+      <c r="B15" s="31">
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
-      <c r="A16" s="59" t="s">
+      <c r="A16" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="33">
-        <v>46216</v>
+      <c r="B16" s="31">
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
-      <c r="A17" s="59" t="s">
+      <c r="A17" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="37" t="s">
+      <c r="B17" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
-      <c r="A18" s="59" t="s">
+      <c r="A18" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="35" t="s">
+      <c r="B18" s="33" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
-      <c r="A19" s="59" t="s">
+      <c r="A19" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="38">
+      <c r="B19" s="36">
         <v>77272775556</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
-      <c r="A20" s="61" t="s">
+      <c r="A20" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="39" t="s">
+      <c r="B20" s="37" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="21" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="22"/>
+    <col min="1" max="1" width="4.5703125" style="19" customWidth="1"/>
+    <col min="2" max="2" width="96.28515625" style="19" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="19"/>
+    <col min="4" max="4" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="20"/>
+    <col min="257" max="257" width="4.5703125" style="20" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="20" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="20"/>
+    <col min="260" max="260" width="51.7109375" style="20" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="20"/>
+    <col min="513" max="513" width="4.5703125" style="20" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="20" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="20"/>
+    <col min="516" max="516" width="51.7109375" style="20" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="20"/>
+    <col min="769" max="769" width="4.5703125" style="20" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="20" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="20"/>
+    <col min="772" max="772" width="51.7109375" style="20" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="20"/>
+    <col min="1025" max="1025" width="4.5703125" style="20" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="20" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="20"/>
+    <col min="1028" max="1028" width="51.7109375" style="20" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="20"/>
+    <col min="1281" max="1281" width="4.5703125" style="20" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="20" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="20"/>
+    <col min="1284" max="1284" width="51.7109375" style="20" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="20"/>
+    <col min="1537" max="1537" width="4.5703125" style="20" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="20" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="20"/>
+    <col min="1540" max="1540" width="51.7109375" style="20" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="20"/>
+    <col min="1793" max="1793" width="4.5703125" style="20" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="20" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="20"/>
+    <col min="1796" max="1796" width="51.7109375" style="20" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="20"/>
+    <col min="2049" max="2049" width="4.5703125" style="20" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="20" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="20"/>
+    <col min="2052" max="2052" width="51.7109375" style="20" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="20"/>
+    <col min="2305" max="2305" width="4.5703125" style="20" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="20" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="20"/>
+    <col min="2308" max="2308" width="51.7109375" style="20" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="20"/>
+    <col min="2561" max="2561" width="4.5703125" style="20" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="20" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="20"/>
+    <col min="2564" max="2564" width="51.7109375" style="20" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="20"/>
+    <col min="2817" max="2817" width="4.5703125" style="20" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="20" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="20"/>
+    <col min="2820" max="2820" width="51.7109375" style="20" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="20"/>
+    <col min="3073" max="3073" width="4.5703125" style="20" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="20" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="20"/>
+    <col min="3076" max="3076" width="51.7109375" style="20" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="20"/>
+    <col min="3329" max="3329" width="4.5703125" style="20" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="20" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="20"/>
+    <col min="3332" max="3332" width="51.7109375" style="20" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="20"/>
+    <col min="3585" max="3585" width="4.5703125" style="20" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="20" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="20"/>
+    <col min="3588" max="3588" width="51.7109375" style="20" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="20"/>
+    <col min="3841" max="3841" width="4.5703125" style="20" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="20" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="20"/>
+    <col min="3844" max="3844" width="51.7109375" style="20" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="20"/>
+    <col min="4097" max="4097" width="4.5703125" style="20" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="20" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="20"/>
+    <col min="4100" max="4100" width="51.7109375" style="20" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="20"/>
+    <col min="4353" max="4353" width="4.5703125" style="20" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="20" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="20"/>
+    <col min="4356" max="4356" width="51.7109375" style="20" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="20"/>
+    <col min="4609" max="4609" width="4.5703125" style="20" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="20" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="20"/>
+    <col min="4612" max="4612" width="51.7109375" style="20" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="20"/>
+    <col min="4865" max="4865" width="4.5703125" style="20" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="20" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="20"/>
+    <col min="4868" max="4868" width="51.7109375" style="20" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="20"/>
+    <col min="5121" max="5121" width="4.5703125" style="20" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="20" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="20"/>
+    <col min="5124" max="5124" width="51.7109375" style="20" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="20"/>
+    <col min="5377" max="5377" width="4.5703125" style="20" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="20" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="20"/>
+    <col min="5380" max="5380" width="51.7109375" style="20" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="20"/>
+    <col min="5633" max="5633" width="4.5703125" style="20" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="20" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="20"/>
+    <col min="5636" max="5636" width="51.7109375" style="20" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="20"/>
+    <col min="5889" max="5889" width="4.5703125" style="20" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="20" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="20"/>
+    <col min="5892" max="5892" width="51.7109375" style="20" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="20"/>
+    <col min="6145" max="6145" width="4.5703125" style="20" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="20" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="20"/>
+    <col min="6148" max="6148" width="51.7109375" style="20" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="20"/>
+    <col min="6401" max="6401" width="4.5703125" style="20" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="20" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="20"/>
+    <col min="6404" max="6404" width="51.7109375" style="20" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="20"/>
+    <col min="6657" max="6657" width="4.5703125" style="20" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="20" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="20"/>
+    <col min="6660" max="6660" width="51.7109375" style="20" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="20"/>
+    <col min="6913" max="6913" width="4.5703125" style="20" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="20" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="20"/>
+    <col min="6916" max="6916" width="51.7109375" style="20" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="20"/>
+    <col min="7169" max="7169" width="4.5703125" style="20" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="20" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="20"/>
+    <col min="7172" max="7172" width="51.7109375" style="20" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="20"/>
+    <col min="7425" max="7425" width="4.5703125" style="20" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="20" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="20"/>
+    <col min="7428" max="7428" width="51.7109375" style="20" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="20"/>
+    <col min="7681" max="7681" width="4.5703125" style="20" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="20" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="20"/>
+    <col min="7684" max="7684" width="51.7109375" style="20" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="20"/>
+    <col min="7937" max="7937" width="4.5703125" style="20" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="20" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="20"/>
+    <col min="7940" max="7940" width="51.7109375" style="20" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="20"/>
+    <col min="8193" max="8193" width="4.5703125" style="20" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="20" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="20"/>
+    <col min="8196" max="8196" width="51.7109375" style="20" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="20"/>
+    <col min="8449" max="8449" width="4.5703125" style="20" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="20" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="20"/>
+    <col min="8452" max="8452" width="51.7109375" style="20" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="20"/>
+    <col min="8705" max="8705" width="4.5703125" style="20" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="20" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="20"/>
+    <col min="8708" max="8708" width="51.7109375" style="20" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="20"/>
+    <col min="8961" max="8961" width="4.5703125" style="20" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="20" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="20"/>
+    <col min="8964" max="8964" width="51.7109375" style="20" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="20"/>
+    <col min="9217" max="9217" width="4.5703125" style="20" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="20" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="20"/>
+    <col min="9220" max="9220" width="51.7109375" style="20" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="20"/>
+    <col min="9473" max="9473" width="4.5703125" style="20" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="20" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="20"/>
+    <col min="9476" max="9476" width="51.7109375" style="20" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="20"/>
+    <col min="9729" max="9729" width="4.5703125" style="20" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="20" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="20"/>
+    <col min="9732" max="9732" width="51.7109375" style="20" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="20"/>
+    <col min="9985" max="9985" width="4.5703125" style="20" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="20" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="20"/>
+    <col min="9988" max="9988" width="51.7109375" style="20" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="20"/>
+    <col min="10241" max="10241" width="4.5703125" style="20" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="20" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="20"/>
+    <col min="10244" max="10244" width="51.7109375" style="20" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="20"/>
+    <col min="10497" max="10497" width="4.5703125" style="20" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="20" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="20"/>
+    <col min="10500" max="10500" width="51.7109375" style="20" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="20"/>
+    <col min="10753" max="10753" width="4.5703125" style="20" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="20" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="20"/>
+    <col min="10756" max="10756" width="51.7109375" style="20" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="20"/>
+    <col min="11009" max="11009" width="4.5703125" style="20" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="20" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="20"/>
+    <col min="11012" max="11012" width="51.7109375" style="20" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="20"/>
+    <col min="11265" max="11265" width="4.5703125" style="20" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="20" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="20"/>
+    <col min="11268" max="11268" width="51.7109375" style="20" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="20"/>
+    <col min="11521" max="11521" width="4.5703125" style="20" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="20" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="20"/>
+    <col min="11524" max="11524" width="51.7109375" style="20" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="20"/>
+    <col min="11777" max="11777" width="4.5703125" style="20" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="20" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="20"/>
+    <col min="11780" max="11780" width="51.7109375" style="20" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="20"/>
+    <col min="12033" max="12033" width="4.5703125" style="20" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="20" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="20"/>
+    <col min="12036" max="12036" width="51.7109375" style="20" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="20"/>
+    <col min="12289" max="12289" width="4.5703125" style="20" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="20" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="20"/>
+    <col min="12292" max="12292" width="51.7109375" style="20" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="20"/>
+    <col min="12545" max="12545" width="4.5703125" style="20" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="20" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="20"/>
+    <col min="12548" max="12548" width="51.7109375" style="20" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="20"/>
+    <col min="12801" max="12801" width="4.5703125" style="20" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="20" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="20"/>
+    <col min="12804" max="12804" width="51.7109375" style="20" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="20"/>
+    <col min="13057" max="13057" width="4.5703125" style="20" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="20" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="20"/>
+    <col min="13060" max="13060" width="51.7109375" style="20" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="20"/>
+    <col min="13313" max="13313" width="4.5703125" style="20" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="20" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="20"/>
+    <col min="13316" max="13316" width="51.7109375" style="20" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="20"/>
+    <col min="13569" max="13569" width="4.5703125" style="20" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="20" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="20"/>
+    <col min="13572" max="13572" width="51.7109375" style="20" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="20"/>
+    <col min="13825" max="13825" width="4.5703125" style="20" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="20" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="20"/>
+    <col min="13828" max="13828" width="51.7109375" style="20" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="20"/>
+    <col min="14081" max="14081" width="4.5703125" style="20" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="20" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="20"/>
+    <col min="14084" max="14084" width="51.7109375" style="20" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="20"/>
+    <col min="14337" max="14337" width="4.5703125" style="20" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="20" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="20"/>
+    <col min="14340" max="14340" width="51.7109375" style="20" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="20"/>
+    <col min="14593" max="14593" width="4.5703125" style="20" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="20" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="20"/>
+    <col min="14596" max="14596" width="51.7109375" style="20" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="20"/>
+    <col min="14849" max="14849" width="4.5703125" style="20" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="20" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="20"/>
+    <col min="14852" max="14852" width="51.7109375" style="20" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="20"/>
+    <col min="15105" max="15105" width="4.5703125" style="20" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="20" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="20"/>
+    <col min="15108" max="15108" width="51.7109375" style="20" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="20"/>
+    <col min="15361" max="15361" width="4.5703125" style="20" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="20" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="20"/>
+    <col min="15364" max="15364" width="51.7109375" style="20" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="20"/>
+    <col min="15617" max="15617" width="4.5703125" style="20" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="20" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="20"/>
+    <col min="15620" max="15620" width="51.7109375" style="20" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="20"/>
+    <col min="15873" max="15873" width="4.5703125" style="20" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="20" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="20"/>
+    <col min="15876" max="15876" width="51.7109375" style="20" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="20"/>
+    <col min="16129" max="16129" width="4.5703125" style="20" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="20" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="20"/>
+    <col min="16132" max="16132" width="51.7109375" style="20" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="15" customHeight="1">
-      <c r="A1" s="20"/>
-[...1 lines deleted...]
-      <c r="C1" s="20"/>
+      <c r="A1" s="18"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
     </row>
     <row r="2" spans="1:24" ht="15" customHeight="1">
-      <c r="A2" s="20"/>
-[...1 lines deleted...]
-      <c r="C2" s="20"/>
+      <c r="A2" s="18"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
     </row>
     <row r="3" spans="1:24" ht="15" customHeight="1">
-      <c r="A3" s="20"/>
-[...1 lines deleted...]
-      <c r="C3" s="23"/>
+      <c r="A3" s="18"/>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
     </row>
     <row r="4" spans="1:24" ht="15" customHeight="1">
-      <c r="A4" s="20"/>
-[...1 lines deleted...]
-      <c r="D4" s="24"/>
+      <c r="A4" s="18"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="22"/>
     </row>
     <row r="5" spans="1:24">
-      <c r="A5" s="20"/>
-      <c r="B5" s="25" t="s">
+      <c r="A5" s="18"/>
+      <c r="B5" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="23"/>
+      <c r="C5" s="21"/>
     </row>
     <row r="6" spans="1:24" ht="15" customHeight="1">
-      <c r="A6" s="20"/>
-      <c r="B6" s="25" t="s">
+      <c r="A6" s="18"/>
+      <c r="B6" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="C6" s="23"/>
+      <c r="C6" s="21"/>
     </row>
     <row r="7" spans="1:24" ht="15" customHeight="1">
-      <c r="A7" s="20"/>
-      <c r="B7" s="25" t="s">
+      <c r="A7" s="18"/>
+      <c r="B7" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="23"/>
+      <c r="C7" s="21"/>
     </row>
     <row r="8" spans="1:24" ht="15" customHeight="1">
-      <c r="A8" s="20"/>
-      <c r="B8" s="25" t="s">
+      <c r="A8" s="18"/>
+      <c r="B8" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="C8" s="23"/>
+      <c r="C8" s="21"/>
     </row>
     <row r="9" spans="1:24" ht="15" customHeight="1">
-      <c r="A9" s="20"/>
-      <c r="B9" s="25" t="s">
+      <c r="A9" s="18"/>
+      <c r="B9" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="C9" s="23"/>
+      <c r="C9" s="21"/>
     </row>
     <row r="10" spans="1:24" ht="15" customHeight="1">
-      <c r="A10" s="20"/>
-[...2 lines deleted...]
-      <c r="D10" s="26"/>
+      <c r="A10" s="18"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="24"/>
     </row>
     <row r="11" spans="1:24" ht="38.25" customHeight="1">
-      <c r="A11" s="20"/>
-      <c r="B11" s="27" t="s">
+      <c r="A11" s="18"/>
+      <c r="B11" s="25" t="s">
         <v>50</v>
       </c>
-      <c r="C11" s="23"/>
-      <c r="D11" s="26"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="24"/>
     </row>
     <row r="12" spans="1:24" ht="15" customHeight="1">
-      <c r="A12" s="20"/>
-[...2 lines deleted...]
-      <c r="D12" s="26"/>
+      <c r="A12" s="18"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="21"/>
+      <c r="D12" s="24"/>
     </row>
     <row r="13" spans="1:24" ht="15" customHeight="1">
-      <c r="A13" s="20"/>
-[...2 lines deleted...]
-      <c r="D13" s="26"/>
+      <c r="A13" s="18"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="24"/>
     </row>
     <row r="14" spans="1:24" ht="15" customHeight="1">
-      <c r="B14" s="28" t="s">
+      <c r="B14" s="26" t="s">
         <v>77</v>
       </c>
-      <c r="C14" s="29"/>
-      <c r="D14" s="29"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="27"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1">
-      <c r="B15" s="24"/>
-[...1 lines deleted...]
-      <c r="X15" s="21"/>
+      <c r="B15" s="22"/>
+      <c r="D15" s="22"/>
+      <c r="X15" s="19"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1">
-      <c r="A19" s="58"/>
-[...2 lines deleted...]
-      <c r="D19" s="58"/>
+      <c r="A19" s="56"/>
+      <c r="B19" s="56"/>
+      <c r="C19" s="56"/>
+      <c r="D19" s="56"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA944"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AB31" sqref="AB31"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="X25" sqref="X25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="19" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="51" customFormat="1" ht="33" customHeight="1">
-      <c r="A1" s="49" t="s">
+    <row r="1" spans="1:27" s="49" customFormat="1" ht="33" customHeight="1">
+      <c r="A1" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="63" t="s">
+      <c r="B1" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="C1" s="63"/>
-[...23 lines deleted...]
-      <c r="AA1" s="50"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="48"/>
     </row>
     <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:27" s="52" customFormat="1" ht="11.25">
+    <row r="3" spans="1:27" s="50" customFormat="1" ht="11.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="X3" s="4"/>
       <c r="Z3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AA3" s="3"/>
     </row>
-    <row r="4" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="71" t="s">
+    <row r="4" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="66" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="73"/>
-      <c r="C4" s="67">
+      <c r="B4" s="68"/>
+      <c r="C4" s="62">
         <v>2025</v>
       </c>
-      <c r="D4" s="68"/>
-[...10 lines deleted...]
-      <c r="O4" s="69">
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="63"/>
+      <c r="O4" s="64">
         <v>2026</v>
       </c>
-      <c r="P4" s="70"/>
-[...9 lines deleted...]
-      <c r="Z4" s="70"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="65"/>
       <c r="AA4" s="3"/>
     </row>
-    <row r="5" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="74"/>
+    <row r="5" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="67"/>
+      <c r="B5" s="69"/>
       <c r="C5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E5" s="48" t="s">
+      <c r="E5" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="F5" s="48" t="s">
+      <c r="F5" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="48" t="s">
+      <c r="G5" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="H5" s="48" t="s">
+      <c r="H5" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="I5" s="48" t="s">
+      <c r="I5" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="J5" s="48" t="s">
+      <c r="J5" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="K5" s="48" t="s">
+      <c r="K5" s="46" t="s">
         <v>33</v>
       </c>
-      <c r="L5" s="48" t="s">
+      <c r="L5" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="M5" s="48" t="s">
+      <c r="M5" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="N5" s="48" t="s">
+      <c r="N5" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="O5" s="30" t="s">
+      <c r="O5" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="30" t="s">
+      <c r="P5" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="Q5" s="31" t="s">
+      <c r="Q5" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="R5" s="31" t="s">
+      <c r="R5" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="S5" s="31" t="s">
+      <c r="S5" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="T5" s="31" t="s">
+      <c r="T5" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="U5" s="31" t="s">
+      <c r="U5" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="V5" s="31" t="s">
+      <c r="V5" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="W5" s="31" t="s">
+      <c r="W5" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="X5" s="31" t="s">
+      <c r="X5" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="Y5" s="57" t="s">
+      <c r="Y5" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="Z5" s="31" t="s">
+      <c r="Z5" s="29" t="s">
         <v>36</v>
       </c>
       <c r="AA5" s="3"/>
     </row>
-    <row r="6" spans="1:27" s="52" customFormat="1" ht="11.25">
+    <row r="6" spans="1:27" s="50" customFormat="1" ht="11.25">
       <c r="A6" s="3"/>
-      <c r="B6" s="64" t="s">
+      <c r="B6" s="71" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="64"/>
-[...26 lines deleted...]
-      <c r="A7" s="47" t="s">
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+      <c r="L6" s="71"/>
+      <c r="M6" s="71"/>
+      <c r="N6" s="71"/>
+      <c r="O6" s="71"/>
+      <c r="P6" s="71"/>
+      <c r="Q6" s="71"/>
+      <c r="R6" s="71"/>
+      <c r="S6" s="71"/>
+      <c r="T6" s="71"/>
+      <c r="U6" s="71"/>
+      <c r="V6" s="71"/>
+      <c r="W6" s="71"/>
+      <c r="X6" s="71"/>
+      <c r="Y6" s="71"/>
+      <c r="Z6" s="71"/>
+      <c r="AA6" s="51"/>
+    </row>
+    <row r="7" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="45" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="6">
         <v>2394</v>
       </c>
       <c r="D7" s="6">
         <v>2637</v>
       </c>
       <c r="E7" s="6">
         <v>2361</v>
       </c>
       <c r="F7" s="7">
         <v>2833</v>
       </c>
       <c r="G7" s="11">
         <v>2721</v>
       </c>
       <c r="H7" s="8">
         <v>2693</v>
       </c>
       <c r="I7" s="9">
         <v>3149</v>
@@ -1947,1729 +1946,1801 @@
       </c>
       <c r="K7" s="11">
         <v>2829</v>
       </c>
       <c r="L7" s="11">
         <v>2735</v>
       </c>
       <c r="M7" s="11">
         <v>2302</v>
       </c>
       <c r="N7" s="11">
         <v>2580</v>
       </c>
       <c r="O7" s="11">
         <v>2470</v>
       </c>
       <c r="P7" s="11">
         <v>2101</v>
       </c>
       <c r="Q7" s="11">
         <v>2638</v>
       </c>
       <c r="R7" s="11">
         <v>2515</v>
       </c>
+      <c r="S7" s="11">
+        <v>2294</v>
+      </c>
+      <c r="T7" s="73"/>
       <c r="Z7" s="3"/>
       <c r="AA7" s="3"/>
     </row>
-    <row r="8" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A8" s="42" t="s">
+    <row r="8" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="43" t="s">
+      <c r="B8" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="C8" s="40">
+      <c r="C8" s="38">
         <v>214</v>
       </c>
-      <c r="D8" s="40">
+      <c r="D8" s="38">
         <v>257</v>
       </c>
-      <c r="E8" s="40">
+      <c r="E8" s="38">
         <v>199</v>
       </c>
-      <c r="F8" s="40">
+      <c r="F8" s="38">
         <v>248</v>
       </c>
-      <c r="G8" s="40">
+      <c r="G8" s="38">
         <v>231</v>
       </c>
-      <c r="H8" s="40">
+      <c r="H8" s="38">
         <v>236</v>
       </c>
-      <c r="I8" s="40">
+      <c r="I8" s="38">
         <v>265</v>
       </c>
-      <c r="J8" s="40">
+      <c r="J8" s="38">
         <v>249</v>
       </c>
-      <c r="K8" s="40">
+      <c r="K8" s="38">
         <v>261</v>
       </c>
-      <c r="L8" s="40">
+      <c r="L8" s="38">
         <v>233</v>
       </c>
-      <c r="M8" s="40">
+      <c r="M8" s="38">
         <v>190</v>
       </c>
-      <c r="N8" s="40">
+      <c r="N8" s="38">
         <v>189</v>
       </c>
-      <c r="O8" s="40">
+      <c r="O8" s="38">
         <v>220</v>
       </c>
-      <c r="P8" s="40">
+      <c r="P8" s="38">
         <v>175</v>
       </c>
-      <c r="Q8" s="40">
+      <c r="Q8" s="38">
         <v>241</v>
       </c>
-      <c r="R8" s="40">
+      <c r="R8" s="38">
         <v>221</v>
       </c>
-      <c r="S8" s="11"/>
-      <c r="T8" s="8"/>
+      <c r="S8" s="38">
+        <v>192</v>
+      </c>
+      <c r="T8" s="73"/>
       <c r="U8" s="9"/>
       <c r="V8" s="9"/>
       <c r="W8" s="11"/>
       <c r="X8" s="11"/>
       <c r="Y8" s="11"/>
       <c r="Z8" s="3"/>
       <c r="AA8" s="3"/>
     </row>
-    <row r="9" spans="1:27" s="52" customFormat="1" ht="11.25">
-      <c r="A9" s="42" t="s">
+    <row r="9" spans="1:27" s="50" customFormat="1" ht="11.25">
+      <c r="A9" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="43" t="s">
+      <c r="B9" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="38">
         <v>600</v>
       </c>
-      <c r="D9" s="40">
+      <c r="D9" s="38">
         <v>622</v>
       </c>
-      <c r="E9" s="40">
+      <c r="E9" s="38">
         <v>577</v>
       </c>
-      <c r="F9" s="40">
+      <c r="F9" s="38">
         <v>685</v>
       </c>
-      <c r="G9" s="40">
+      <c r="G9" s="38">
         <v>678</v>
       </c>
-      <c r="H9" s="40">
+      <c r="H9" s="38">
         <v>686</v>
       </c>
-      <c r="I9" s="40">
+      <c r="I9" s="38">
         <v>785</v>
       </c>
-      <c r="J9" s="40">
+      <c r="J9" s="38">
         <v>661</v>
       </c>
-      <c r="K9" s="40">
+      <c r="K9" s="38">
         <v>683</v>
       </c>
-      <c r="L9" s="40">
+      <c r="L9" s="38">
         <v>674</v>
       </c>
-      <c r="M9" s="40">
+      <c r="M9" s="38">
         <v>575</v>
       </c>
-      <c r="N9" s="40">
+      <c r="N9" s="38">
         <v>633</v>
       </c>
-      <c r="O9" s="40">
+      <c r="O9" s="38">
         <v>616</v>
       </c>
-      <c r="P9" s="40">
+      <c r="P9" s="38">
         <v>561</v>
       </c>
-      <c r="Q9" s="40">
+      <c r="Q9" s="38">
         <v>594</v>
       </c>
-      <c r="R9" s="40">
+      <c r="R9" s="38">
         <v>593</v>
       </c>
-      <c r="Z9" s="54"/>
-[...3 lines deleted...]
-      <c r="A10" s="42" t="s">
+      <c r="S9" s="38">
+        <v>563</v>
+      </c>
+      <c r="T9" s="73"/>
+      <c r="Z9" s="52"/>
+      <c r="AA9" s="52"/>
+    </row>
+    <row r="10" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="40" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="43" t="s">
+      <c r="B10" s="41" t="s">
         <v>61</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>314</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>398</v>
       </c>
-      <c r="E10" s="40">
+      <c r="E10" s="38">
         <v>300</v>
       </c>
-      <c r="F10" s="40">
+      <c r="F10" s="38">
         <v>382</v>
       </c>
-      <c r="G10" s="40">
+      <c r="G10" s="38">
         <v>357</v>
       </c>
-      <c r="H10" s="40">
+      <c r="H10" s="38">
         <v>358</v>
       </c>
-      <c r="I10" s="40">
+      <c r="I10" s="38">
         <v>434</v>
       </c>
-      <c r="J10" s="40">
+      <c r="J10" s="38">
         <v>381</v>
       </c>
-      <c r="K10" s="40">
+      <c r="K10" s="38">
         <v>381</v>
       </c>
-      <c r="L10" s="40">
+      <c r="L10" s="38">
         <v>358</v>
       </c>
-      <c r="M10" s="40">
+      <c r="M10" s="38">
         <v>301</v>
       </c>
-      <c r="N10" s="40">
+      <c r="N10" s="38">
         <v>343</v>
       </c>
-      <c r="O10" s="40">
+      <c r="O10" s="38">
         <v>306</v>
       </c>
-      <c r="P10" s="40">
+      <c r="P10" s="38">
         <v>274</v>
       </c>
-      <c r="Q10" s="40">
+      <c r="Q10" s="38">
         <v>345</v>
       </c>
-      <c r="R10" s="40">
+      <c r="R10" s="38">
         <v>334</v>
       </c>
+      <c r="S10" s="38">
+        <v>289</v>
+      </c>
+      <c r="T10" s="73"/>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
     </row>
-    <row r="11" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A11" s="42" t="s">
+    <row r="11" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="40" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="43" t="s">
+      <c r="B11" s="41" t="s">
         <v>63</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>275</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>294</v>
       </c>
-      <c r="E11" s="40">
+      <c r="E11" s="38">
         <v>300</v>
       </c>
-      <c r="F11" s="40">
+      <c r="F11" s="38">
         <v>341</v>
       </c>
-      <c r="G11" s="40">
+      <c r="G11" s="38">
         <v>322</v>
       </c>
-      <c r="H11" s="40">
+      <c r="H11" s="38">
         <v>333</v>
       </c>
-      <c r="I11" s="40">
+      <c r="I11" s="38">
         <v>364</v>
       </c>
-      <c r="J11" s="40">
+      <c r="J11" s="38">
         <v>334</v>
       </c>
-      <c r="K11" s="40">
+      <c r="K11" s="38">
         <v>354</v>
       </c>
-      <c r="L11" s="40">
+      <c r="L11" s="38">
         <v>344</v>
       </c>
-      <c r="M11" s="40">
+      <c r="M11" s="38">
         <v>278</v>
       </c>
-      <c r="N11" s="40">
+      <c r="N11" s="38">
         <v>332</v>
       </c>
-      <c r="O11" s="40">
+      <c r="O11" s="38">
         <v>306</v>
       </c>
-      <c r="P11" s="40">
+      <c r="P11" s="38">
         <v>243</v>
       </c>
-      <c r="Q11" s="40">
+      <c r="Q11" s="38">
         <v>343</v>
       </c>
-      <c r="R11" s="40">
+      <c r="R11" s="38">
         <v>321</v>
       </c>
+      <c r="S11" s="38">
+        <v>284</v>
+      </c>
+      <c r="T11" s="73"/>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
     </row>
-    <row r="12" spans="1:27" s="52" customFormat="1" ht="11.25">
-      <c r="A12" s="42" t="s">
+    <row r="12" spans="1:27" s="50" customFormat="1" ht="11.25">
+      <c r="A12" s="40" t="s">
         <v>64</v>
       </c>
-      <c r="B12" s="43" t="s">
+      <c r="B12" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="38">
         <v>196</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>202</v>
       </c>
-      <c r="E12" s="40">
+      <c r="E12" s="38">
         <v>173</v>
       </c>
-      <c r="F12" s="40">
+      <c r="F12" s="38">
         <v>209</v>
       </c>
-      <c r="G12" s="40">
+      <c r="G12" s="38">
         <v>239</v>
       </c>
-      <c r="H12" s="40">
+      <c r="H12" s="38">
         <v>208</v>
       </c>
-      <c r="I12" s="40">
+      <c r="I12" s="38">
         <v>272</v>
       </c>
-      <c r="J12" s="40">
+      <c r="J12" s="38">
         <v>192</v>
       </c>
-      <c r="K12" s="40">
+      <c r="K12" s="38">
         <v>206</v>
       </c>
-      <c r="L12" s="40">
+      <c r="L12" s="38">
         <v>207</v>
       </c>
-      <c r="M12" s="40">
+      <c r="M12" s="38">
         <v>189</v>
       </c>
-      <c r="N12" s="40">
+      <c r="N12" s="38">
         <v>205</v>
       </c>
-      <c r="O12" s="40">
+      <c r="O12" s="38">
         <v>197</v>
       </c>
-      <c r="P12" s="40">
+      <c r="P12" s="38">
         <v>167</v>
       </c>
-      <c r="Q12" s="40">
+      <c r="Q12" s="38">
         <v>226</v>
       </c>
-      <c r="R12" s="40">
+      <c r="R12" s="38">
         <v>204</v>
       </c>
-      <c r="Z12" s="54"/>
-[...3 lines deleted...]
-      <c r="A13" s="42" t="s">
+      <c r="S12" s="38">
+        <v>184</v>
+      </c>
+      <c r="T12" s="73"/>
+      <c r="Z12" s="52"/>
+      <c r="AA12" s="52"/>
+    </row>
+    <row r="13" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="40" t="s">
         <v>66</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B13" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="C13" s="40">
+      <c r="C13" s="38">
         <v>223</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="38">
         <v>230</v>
       </c>
-      <c r="E13" s="40">
+      <c r="E13" s="38">
         <v>214</v>
       </c>
-      <c r="F13" s="40">
+      <c r="F13" s="38">
         <v>236</v>
       </c>
-      <c r="G13" s="40">
+      <c r="G13" s="38">
         <v>237</v>
       </c>
-      <c r="H13" s="40">
+      <c r="H13" s="38">
         <v>227</v>
       </c>
-      <c r="I13" s="40">
+      <c r="I13" s="38">
         <v>240</v>
       </c>
-      <c r="J13" s="40">
+      <c r="J13" s="38">
         <v>226</v>
       </c>
-      <c r="K13" s="40">
+      <c r="K13" s="38">
         <v>222</v>
       </c>
-      <c r="L13" s="40">
+      <c r="L13" s="38">
         <v>248</v>
       </c>
-      <c r="M13" s="40">
+      <c r="M13" s="38">
         <v>187</v>
       </c>
-      <c r="N13" s="40">
+      <c r="N13" s="38">
         <v>222</v>
       </c>
-      <c r="O13" s="40">
+      <c r="O13" s="38">
         <v>220</v>
       </c>
-      <c r="P13" s="40">
+      <c r="P13" s="38">
         <v>177</v>
       </c>
-      <c r="Q13" s="40">
+      <c r="Q13" s="38">
         <v>217</v>
       </c>
-      <c r="R13" s="40">
+      <c r="R13" s="38">
         <v>188</v>
       </c>
+      <c r="S13" s="38">
+        <v>184</v>
+      </c>
+      <c r="T13" s="73"/>
       <c r="Z13" s="3"/>
       <c r="AA13" s="3"/>
     </row>
-    <row r="14" spans="1:27" s="56" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A14" s="42" t="s">
+    <row r="14" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A14" s="40" t="s">
         <v>68</v>
       </c>
-      <c r="B14" s="43" t="s">
+      <c r="B14" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="C14" s="40">
+      <c r="C14" s="38">
         <v>333</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="38">
         <v>369</v>
       </c>
-      <c r="E14" s="40">
+      <c r="E14" s="38">
         <v>342</v>
       </c>
-      <c r="F14" s="40">
+      <c r="F14" s="38">
         <v>399</v>
       </c>
-      <c r="G14" s="40">
+      <c r="G14" s="38">
         <v>392</v>
       </c>
-      <c r="H14" s="40">
+      <c r="H14" s="38">
         <v>349</v>
       </c>
-      <c r="I14" s="40">
+      <c r="I14" s="38">
         <v>453</v>
       </c>
-      <c r="J14" s="40">
+      <c r="J14" s="38">
         <v>397</v>
       </c>
-      <c r="K14" s="40">
+      <c r="K14" s="38">
         <v>392</v>
       </c>
-      <c r="L14" s="40">
+      <c r="L14" s="38">
         <v>399</v>
       </c>
-      <c r="M14" s="40">
+      <c r="M14" s="38">
         <v>361</v>
       </c>
-      <c r="N14" s="40">
+      <c r="N14" s="38">
         <v>368</v>
       </c>
-      <c r="O14" s="40">
+      <c r="O14" s="38">
         <v>338</v>
       </c>
-      <c r="P14" s="40">
+      <c r="P14" s="38">
         <v>287</v>
       </c>
-      <c r="Q14" s="40">
+      <c r="Q14" s="38">
         <v>380</v>
       </c>
-      <c r="R14" s="40">
+      <c r="R14" s="38">
         <v>375</v>
       </c>
-      <c r="S14" s="16"/>
-[...1 lines deleted...]
-      <c r="U14" s="18"/>
+      <c r="S14" s="38">
+        <v>350</v>
+      </c>
+      <c r="T14" s="73"/>
+      <c r="U14" s="16"/>
       <c r="V14" s="9"/>
       <c r="W14" s="15"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
-      <c r="Z14" s="55"/>
-[...3 lines deleted...]
-      <c r="A15" s="44" t="s">
+      <c r="Z14" s="53"/>
+      <c r="AA14" s="53"/>
+    </row>
+    <row r="15" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="42" t="s">
         <v>70</v>
       </c>
-      <c r="B15" s="45" t="s">
+      <c r="B15" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="C15" s="41">
+      <c r="C15" s="39">
         <v>239</v>
       </c>
-      <c r="D15" s="41">
+      <c r="D15" s="39">
         <v>265</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="39">
         <v>256</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="39">
         <v>333</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="39">
         <v>265</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="39">
         <v>296</v>
       </c>
-      <c r="I15" s="41">
+      <c r="I15" s="39">
         <v>336</v>
       </c>
-      <c r="J15" s="41">
+      <c r="J15" s="39">
         <v>275</v>
       </c>
-      <c r="K15" s="41">
+      <c r="K15" s="39">
         <v>330</v>
       </c>
-      <c r="L15" s="41">
+      <c r="L15" s="39">
         <v>272</v>
       </c>
-      <c r="M15" s="41">
+      <c r="M15" s="39">
         <v>221</v>
       </c>
-      <c r="N15" s="41">
+      <c r="N15" s="39">
         <v>288</v>
       </c>
-      <c r="O15" s="41">
+      <c r="O15" s="39">
         <v>267</v>
       </c>
-      <c r="P15" s="41">
+      <c r="P15" s="39">
         <v>217</v>
       </c>
-      <c r="Q15" s="41">
+      <c r="Q15" s="39">
         <v>292</v>
       </c>
-      <c r="R15" s="41">
+      <c r="R15" s="39">
         <v>279</v>
       </c>
-      <c r="S15" s="7"/>
-      <c r="T15" s="3"/>
+      <c r="S15" s="39">
+        <v>248</v>
+      </c>
+      <c r="T15" s="73"/>
       <c r="U15" s="9"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
-    <row r="16" spans="1:27" s="52" customFormat="1" ht="11.25">
+    <row r="16" spans="1:27" s="50" customFormat="1" ht="11.25">
       <c r="A16" s="3"/>
-      <c r="B16" s="65" t="s">
+      <c r="B16" s="72" t="s">
         <v>40</v>
       </c>
-      <c r="C16" s="65"/>
-[...22 lines deleted...]
-      <c r="Z16" s="65"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="72"/>
+      <c r="O16" s="72"/>
+      <c r="P16" s="72"/>
+      <c r="Q16" s="72"/>
+      <c r="R16" s="72"/>
+      <c r="S16" s="72"/>
+      <c r="T16" s="72"/>
+      <c r="U16" s="72"/>
+      <c r="V16" s="72"/>
+      <c r="W16" s="72"/>
+      <c r="X16" s="72"/>
+      <c r="Y16" s="72"/>
+      <c r="Z16" s="72"/>
       <c r="AA16" s="3"/>
     </row>
-    <row r="17" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="46" t="s">
+    <row r="17" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="44" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="C17" s="40">
+      <c r="C17" s="38">
         <v>1238</v>
       </c>
-      <c r="D17" s="40">
+      <c r="D17" s="38">
         <v>1379</v>
       </c>
-      <c r="E17" s="40">
+      <c r="E17" s="38">
         <v>1187</v>
       </c>
-      <c r="F17" s="40">
+      <c r="F17" s="38">
         <v>1438</v>
       </c>
-      <c r="G17" s="40">
+      <c r="G17" s="38">
         <v>1403</v>
       </c>
-      <c r="H17" s="40">
+      <c r="H17" s="38">
         <v>1435</v>
       </c>
-      <c r="I17" s="40">
+      <c r="I17" s="38">
         <v>1650</v>
       </c>
-      <c r="J17" s="40">
+      <c r="J17" s="38">
         <v>1399</v>
       </c>
-      <c r="K17" s="40">
+      <c r="K17" s="38">
         <v>1419</v>
       </c>
-      <c r="L17" s="40">
+      <c r="L17" s="38">
         <v>1412</v>
       </c>
-      <c r="M17" s="40">
+      <c r="M17" s="38">
         <v>1214</v>
       </c>
       <c r="N17" s="11">
         <v>1324</v>
       </c>
       <c r="O17" s="11">
         <v>1277</v>
       </c>
       <c r="P17" s="11">
         <v>1080</v>
       </c>
       <c r="Q17" s="11">
         <v>1372</v>
       </c>
       <c r="R17" s="11">
         <v>1310</v>
       </c>
+      <c r="S17" s="11">
+        <v>1204</v>
+      </c>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
     </row>
-    <row r="18" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A18" s="42" t="s">
+    <row r="18" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A18" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="43" t="s">
+      <c r="B18" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="C18" s="40">
+      <c r="C18" s="38">
         <v>110</v>
       </c>
-      <c r="D18" s="40">
+      <c r="D18" s="38">
         <v>135</v>
       </c>
-      <c r="E18" s="40">
+      <c r="E18" s="38">
         <v>107</v>
       </c>
-      <c r="F18" s="40">
+      <c r="F18" s="38">
         <v>139</v>
       </c>
-      <c r="G18" s="40">
+      <c r="G18" s="38">
         <v>132</v>
       </c>
-      <c r="H18" s="40">
+      <c r="H18" s="38">
         <v>120</v>
       </c>
-      <c r="I18" s="40">
+      <c r="I18" s="38">
         <v>147</v>
       </c>
-      <c r="J18" s="40">
+      <c r="J18" s="38">
         <v>125</v>
       </c>
-      <c r="K18" s="40">
+      <c r="K18" s="38">
         <v>125</v>
       </c>
-      <c r="L18" s="40">
+      <c r="L18" s="38">
         <v>119</v>
       </c>
-      <c r="M18" s="40">
+      <c r="M18" s="38">
         <v>107</v>
       </c>
-      <c r="N18" s="40">
+      <c r="N18" s="38">
         <v>89</v>
       </c>
-      <c r="O18" s="40">
+      <c r="O18" s="38">
         <v>113</v>
       </c>
-      <c r="P18" s="40">
+      <c r="P18" s="38">
         <v>91</v>
       </c>
-      <c r="Q18" s="40">
+      <c r="Q18" s="38">
         <v>120</v>
       </c>
-      <c r="R18" s="40">
+      <c r="R18" s="38">
         <v>120</v>
       </c>
-      <c r="S18" s="3"/>
+      <c r="S18" s="38">
+        <v>105</v>
+      </c>
       <c r="T18" s="3"/>
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
     </row>
-    <row r="19" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A19" s="42" t="s">
+    <row r="19" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A19" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="43" t="s">
+      <c r="B19" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="C19" s="40">
+      <c r="C19" s="38">
         <v>331</v>
       </c>
-      <c r="D19" s="40">
+      <c r="D19" s="38">
         <v>326</v>
       </c>
-      <c r="E19" s="40">
+      <c r="E19" s="38">
         <v>283</v>
       </c>
-      <c r="F19" s="40">
+      <c r="F19" s="38">
         <v>347</v>
       </c>
-      <c r="G19" s="40">
+      <c r="G19" s="38">
         <v>343</v>
       </c>
-      <c r="H19" s="40">
+      <c r="H19" s="38">
         <v>381</v>
       </c>
-      <c r="I19" s="40">
+      <c r="I19" s="38">
         <v>404</v>
       </c>
-      <c r="J19" s="40">
+      <c r="J19" s="38">
         <v>343</v>
       </c>
-      <c r="K19" s="40">
+      <c r="K19" s="38">
         <v>331</v>
       </c>
-      <c r="L19" s="40">
+      <c r="L19" s="38">
         <v>350</v>
       </c>
-      <c r="M19" s="40">
+      <c r="M19" s="38">
         <v>286</v>
       </c>
-      <c r="N19" s="40">
+      <c r="N19" s="38">
         <v>339</v>
       </c>
-      <c r="O19" s="40">
+      <c r="O19" s="38">
         <v>301</v>
       </c>
-      <c r="P19" s="40">
+      <c r="P19" s="38">
         <v>284</v>
       </c>
-      <c r="Q19" s="40">
+      <c r="Q19" s="38">
         <v>310</v>
       </c>
-      <c r="R19" s="40">
+      <c r="R19" s="38">
         <v>296</v>
       </c>
-      <c r="S19" s="3"/>
+      <c r="S19" s="38">
+        <v>313</v>
+      </c>
       <c r="T19" s="3"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
     </row>
-    <row r="20" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A20" s="42" t="s">
+    <row r="20" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A20" s="40" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="43" t="s">
+      <c r="B20" s="41" t="s">
         <v>61</v>
       </c>
-      <c r="C20" s="40">
+      <c r="C20" s="38">
         <v>153</v>
       </c>
-      <c r="D20" s="40">
+      <c r="D20" s="38">
         <v>201</v>
       </c>
-      <c r="E20" s="40">
+      <c r="E20" s="38">
         <v>146</v>
       </c>
-      <c r="F20" s="40">
+      <c r="F20" s="38">
         <v>195</v>
       </c>
-      <c r="G20" s="40">
+      <c r="G20" s="38">
         <v>176</v>
       </c>
-      <c r="H20" s="40">
+      <c r="H20" s="38">
         <v>177</v>
       </c>
-      <c r="I20" s="40">
+      <c r="I20" s="38">
         <v>227</v>
       </c>
-      <c r="J20" s="40">
+      <c r="J20" s="38">
         <v>199</v>
       </c>
-      <c r="K20" s="40">
+      <c r="K20" s="38">
         <v>178</v>
       </c>
-      <c r="L20" s="40">
+      <c r="L20" s="38">
         <v>190</v>
       </c>
-      <c r="M20" s="40">
+      <c r="M20" s="38">
         <v>168</v>
       </c>
-      <c r="N20" s="40">
+      <c r="N20" s="38">
         <v>178</v>
       </c>
-      <c r="O20" s="40">
+      <c r="O20" s="38">
         <v>164</v>
       </c>
-      <c r="P20" s="40">
+      <c r="P20" s="38">
         <v>146</v>
       </c>
-      <c r="Q20" s="40">
+      <c r="Q20" s="38">
         <v>185</v>
       </c>
-      <c r="R20" s="40">
+      <c r="R20" s="38">
         <v>172</v>
       </c>
-      <c r="S20" s="3"/>
+      <c r="S20" s="38">
+        <v>141</v>
+      </c>
       <c r="T20" s="3"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
     </row>
-    <row r="21" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A21" s="42" t="s">
+    <row r="21" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A21" s="40" t="s">
         <v>62</v>
       </c>
-      <c r="B21" s="43" t="s">
+      <c r="B21" s="41" t="s">
         <v>63</v>
       </c>
-      <c r="C21" s="40">
+      <c r="C21" s="38">
         <v>150</v>
       </c>
-      <c r="D21" s="40">
+      <c r="D21" s="38">
         <v>140</v>
       </c>
-      <c r="E21" s="40">
+      <c r="E21" s="38">
         <v>150</v>
       </c>
-      <c r="F21" s="40">
+      <c r="F21" s="38">
         <v>177</v>
       </c>
-      <c r="G21" s="40">
+      <c r="G21" s="38">
         <v>178</v>
       </c>
-      <c r="H21" s="40">
+      <c r="H21" s="38">
         <v>170</v>
       </c>
-      <c r="I21" s="40">
+      <c r="I21" s="38">
         <v>196</v>
       </c>
-      <c r="J21" s="40">
+      <c r="J21" s="38">
         <v>161</v>
       </c>
-      <c r="K21" s="40">
+      <c r="K21" s="38">
         <v>188</v>
       </c>
-      <c r="L21" s="40">
+      <c r="L21" s="38">
         <v>186</v>
       </c>
-      <c r="M21" s="40">
+      <c r="M21" s="38">
         <v>147</v>
       </c>
-      <c r="N21" s="40">
+      <c r="N21" s="38">
         <v>173</v>
       </c>
-      <c r="O21" s="40">
+      <c r="O21" s="38">
         <v>159</v>
       </c>
-      <c r="P21" s="40">
+      <c r="P21" s="38">
         <v>126</v>
       </c>
-      <c r="Q21" s="40">
+      <c r="Q21" s="38">
         <v>177</v>
       </c>
-      <c r="R21" s="40">
+      <c r="R21" s="38">
         <v>160</v>
       </c>
-      <c r="S21" s="3"/>
+      <c r="S21" s="38">
+        <v>147</v>
+      </c>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
     </row>
-    <row r="22" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A22" s="42" t="s">
+    <row r="22" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A22" s="40" t="s">
         <v>64</v>
       </c>
-      <c r="B22" s="43" t="s">
+      <c r="B22" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="C22" s="40">
+      <c r="C22" s="38">
         <v>105</v>
       </c>
-      <c r="D22" s="40">
+      <c r="D22" s="38">
         <v>114</v>
       </c>
-      <c r="E22" s="40">
+      <c r="E22" s="38">
         <v>85</v>
       </c>
-      <c r="F22" s="40">
+      <c r="F22" s="38">
         <v>105</v>
       </c>
-      <c r="G22" s="40">
+      <c r="G22" s="38">
         <v>121</v>
       </c>
-      <c r="H22" s="40">
+      <c r="H22" s="38">
         <v>111</v>
       </c>
-      <c r="I22" s="40">
+      <c r="I22" s="38">
         <v>149</v>
       </c>
-      <c r="J22" s="40">
+      <c r="J22" s="38">
         <v>106</v>
       </c>
-      <c r="K22" s="40">
+      <c r="K22" s="38">
         <v>105</v>
       </c>
-      <c r="L22" s="40">
+      <c r="L22" s="38">
         <v>104</v>
       </c>
-      <c r="M22" s="40">
+      <c r="M22" s="38">
         <v>109</v>
       </c>
-      <c r="N22" s="40">
+      <c r="N22" s="38">
         <v>97</v>
       </c>
-      <c r="O22" s="40">
+      <c r="O22" s="38">
         <v>97</v>
       </c>
-      <c r="P22" s="40">
+      <c r="P22" s="38">
         <v>86</v>
       </c>
-      <c r="Q22" s="40">
+      <c r="Q22" s="38">
         <v>122</v>
       </c>
-      <c r="R22" s="40">
+      <c r="R22" s="38">
         <v>115</v>
       </c>
-      <c r="S22" s="3"/>
+      <c r="S22" s="38">
+        <v>88</v>
+      </c>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
     </row>
-    <row r="23" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A23" s="42" t="s">
+    <row r="23" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A23" s="40" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="43" t="s">
+      <c r="B23" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="C23" s="40">
+      <c r="C23" s="38">
         <v>105</v>
       </c>
-      <c r="D23" s="40">
+      <c r="D23" s="38">
         <v>136</v>
       </c>
-      <c r="E23" s="40">
+      <c r="E23" s="38">
         <v>112</v>
       </c>
-      <c r="F23" s="40">
+      <c r="F23" s="38">
         <v>107</v>
       </c>
-      <c r="G23" s="40">
+      <c r="G23" s="38">
         <v>113</v>
       </c>
-      <c r="H23" s="40">
+      <c r="H23" s="38">
         <v>131</v>
       </c>
-      <c r="I23" s="40">
+      <c r="I23" s="38">
         <v>121</v>
       </c>
-      <c r="J23" s="40">
+      <c r="J23" s="38">
         <v>117</v>
       </c>
-      <c r="K23" s="40">
+      <c r="K23" s="38">
         <v>113</v>
       </c>
-      <c r="L23" s="40">
+      <c r="L23" s="38">
         <v>135</v>
       </c>
-      <c r="M23" s="40">
+      <c r="M23" s="38">
         <v>103</v>
       </c>
-      <c r="N23" s="40">
+      <c r="N23" s="38">
         <v>110</v>
       </c>
-      <c r="O23" s="40">
+      <c r="O23" s="38">
         <v>108</v>
       </c>
-      <c r="P23" s="40">
+      <c r="P23" s="38">
         <v>91</v>
       </c>
-      <c r="Q23" s="40">
+      <c r="Q23" s="38">
         <v>102</v>
       </c>
-      <c r="R23" s="40">
+      <c r="R23" s="38">
         <v>94</v>
       </c>
-      <c r="S23" s="3"/>
+      <c r="S23" s="38">
+        <v>104</v>
+      </c>
       <c r="T23" s="3"/>
       <c r="U23" s="3"/>
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
     </row>
-    <row r="24" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A24" s="42" t="s">
+    <row r="24" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A24" s="40" t="s">
         <v>68</v>
       </c>
-      <c r="B24" s="43" t="s">
+      <c r="B24" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="C24" s="40">
+      <c r="C24" s="38">
         <v>168</v>
       </c>
-      <c r="D24" s="40">
+      <c r="D24" s="38">
         <v>187</v>
       </c>
-      <c r="E24" s="40">
+      <c r="E24" s="38">
         <v>183</v>
       </c>
-      <c r="F24" s="40">
+      <c r="F24" s="38">
         <v>197</v>
       </c>
-      <c r="G24" s="40">
+      <c r="G24" s="38">
         <v>194</v>
       </c>
-      <c r="H24" s="40">
+      <c r="H24" s="38">
         <v>180</v>
       </c>
-      <c r="I24" s="40">
+      <c r="I24" s="38">
         <v>233</v>
       </c>
-      <c r="J24" s="40">
+      <c r="J24" s="38">
         <v>208</v>
       </c>
-      <c r="K24" s="40">
+      <c r="K24" s="38">
         <v>205</v>
       </c>
-      <c r="L24" s="40">
+      <c r="L24" s="38">
         <v>196</v>
       </c>
-      <c r="M24" s="40">
+      <c r="M24" s="38">
         <v>185</v>
       </c>
-      <c r="N24" s="40">
+      <c r="N24" s="38">
         <v>200</v>
       </c>
-      <c r="O24" s="40">
+      <c r="O24" s="38">
         <v>181</v>
       </c>
-      <c r="P24" s="40">
+      <c r="P24" s="38">
         <v>138</v>
       </c>
-      <c r="Q24" s="40">
+      <c r="Q24" s="38">
         <v>216</v>
       </c>
-      <c r="R24" s="40">
+      <c r="R24" s="38">
         <v>203</v>
       </c>
-      <c r="S24" s="3"/>
+      <c r="S24" s="38">
+        <v>173</v>
+      </c>
       <c r="T24" s="3"/>
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
     </row>
-    <row r="25" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A25" s="44" t="s">
+    <row r="25" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A25" s="42" t="s">
         <v>70</v>
       </c>
-      <c r="B25" s="45" t="s">
+      <c r="B25" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="C25" s="41">
+      <c r="C25" s="39">
         <v>116</v>
       </c>
-      <c r="D25" s="41">
+      <c r="D25" s="39">
         <v>140</v>
       </c>
-      <c r="E25" s="41">
+      <c r="E25" s="39">
         <v>121</v>
       </c>
-      <c r="F25" s="41">
+      <c r="F25" s="39">
         <v>171</v>
       </c>
-      <c r="G25" s="41">
+      <c r="G25" s="39">
         <v>146</v>
       </c>
-      <c r="H25" s="41">
+      <c r="H25" s="39">
         <v>165</v>
       </c>
-      <c r="I25" s="41">
+      <c r="I25" s="39">
         <v>173</v>
       </c>
-      <c r="J25" s="41">
+      <c r="J25" s="39">
         <v>140</v>
       </c>
-      <c r="K25" s="41">
+      <c r="K25" s="39">
         <v>174</v>
       </c>
-      <c r="L25" s="41">
+      <c r="L25" s="39">
         <v>132</v>
       </c>
-      <c r="M25" s="41">
+      <c r="M25" s="39">
         <v>109</v>
       </c>
-      <c r="N25" s="41">
+      <c r="N25" s="39">
         <v>138</v>
       </c>
-      <c r="O25" s="41">
+      <c r="O25" s="39">
         <v>154</v>
       </c>
-      <c r="P25" s="41">
+      <c r="P25" s="39">
         <v>118</v>
       </c>
-      <c r="Q25" s="41">
+      <c r="Q25" s="39">
         <v>140</v>
       </c>
-      <c r="R25" s="41">
+      <c r="R25" s="39">
         <v>150</v>
       </c>
-      <c r="S25" s="3"/>
+      <c r="S25" s="39">
+        <v>133</v>
+      </c>
       <c r="T25" s="3"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
     </row>
-    <row r="26" spans="1:27" s="52" customFormat="1" ht="11.25">
+    <row r="26" spans="1:27" s="50" customFormat="1" ht="11.25">
       <c r="A26" s="3"/>
-      <c r="B26" s="66" t="s">
+      <c r="B26" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="66"/>
-[...22 lines deleted...]
-      <c r="Z26" s="66"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="61"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="61"/>
+      <c r="H26" s="61"/>
+      <c r="I26" s="61"/>
+      <c r="J26" s="61"/>
+      <c r="K26" s="61"/>
+      <c r="L26" s="61"/>
+      <c r="M26" s="61"/>
+      <c r="N26" s="61"/>
+      <c r="O26" s="61"/>
+      <c r="P26" s="61"/>
+      <c r="Q26" s="61"/>
+      <c r="R26" s="61"/>
+      <c r="S26" s="61"/>
+      <c r="T26" s="61"/>
+      <c r="U26" s="61"/>
+      <c r="V26" s="61"/>
+      <c r="W26" s="61"/>
+      <c r="X26" s="61"/>
+      <c r="Y26" s="61"/>
+      <c r="Z26" s="61"/>
       <c r="AA26" s="3"/>
     </row>
-    <row r="27" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A27" s="46" t="s">
+    <row r="27" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A27" s="44" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="C27" s="40">
+      <c r="C27" s="38">
         <v>1156</v>
       </c>
-      <c r="D27" s="40">
+      <c r="D27" s="38">
         <v>1258</v>
       </c>
-      <c r="E27" s="40">
+      <c r="E27" s="38">
         <v>1174</v>
       </c>
-      <c r="F27" s="40">
+      <c r="F27" s="38">
         <v>1395</v>
       </c>
-      <c r="G27" s="40">
+      <c r="G27" s="38">
         <v>1318</v>
       </c>
-      <c r="H27" s="40">
+      <c r="H27" s="38">
         <v>1258</v>
       </c>
-      <c r="I27" s="40">
+      <c r="I27" s="38">
         <v>1499</v>
       </c>
-      <c r="J27" s="40">
+      <c r="J27" s="38">
         <v>1316</v>
       </c>
-      <c r="K27" s="40">
+      <c r="K27" s="38">
         <v>1410</v>
       </c>
-      <c r="L27" s="40">
+      <c r="L27" s="38">
         <v>1323</v>
       </c>
-      <c r="M27" s="40">
+      <c r="M27" s="38">
         <v>1088</v>
       </c>
       <c r="N27" s="11">
         <v>1256</v>
       </c>
       <c r="O27" s="11">
         <v>1193</v>
       </c>
       <c r="P27" s="11">
         <v>1021</v>
       </c>
       <c r="Q27" s="11">
         <v>1266</v>
       </c>
       <c r="R27" s="11">
         <v>1205</v>
       </c>
+      <c r="S27" s="11">
+        <v>1090</v>
+      </c>
       <c r="Z27" s="3"/>
       <c r="AA27" s="3"/>
     </row>
-    <row r="28" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A28" s="42" t="s">
+    <row r="28" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A28" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="B28" s="43" t="s">
+      <c r="B28" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="C28" s="40">
+      <c r="C28" s="38">
         <v>104</v>
       </c>
-      <c r="D28" s="40">
+      <c r="D28" s="38">
         <v>122</v>
       </c>
-      <c r="E28" s="40">
+      <c r="E28" s="38">
         <v>92</v>
       </c>
-      <c r="F28" s="40">
+      <c r="F28" s="38">
         <v>109</v>
       </c>
-      <c r="G28" s="40">
+      <c r="G28" s="38">
         <v>99</v>
       </c>
-      <c r="H28" s="40">
+      <c r="H28" s="38">
         <v>116</v>
       </c>
-      <c r="I28" s="40">
+      <c r="I28" s="38">
         <v>118</v>
       </c>
-      <c r="J28" s="40">
+      <c r="J28" s="38">
         <v>124</v>
       </c>
-      <c r="K28" s="40">
+      <c r="K28" s="38">
         <v>136</v>
       </c>
-      <c r="L28" s="40">
+      <c r="L28" s="38">
         <v>114</v>
       </c>
-      <c r="M28" s="40">
+      <c r="M28" s="38">
         <v>83</v>
       </c>
-      <c r="N28" s="40">
+      <c r="N28" s="38">
         <v>100</v>
       </c>
-      <c r="O28" s="40">
+      <c r="O28" s="38">
         <v>107</v>
       </c>
-      <c r="P28" s="40">
+      <c r="P28" s="38">
         <v>84</v>
       </c>
-      <c r="Q28" s="40">
+      <c r="Q28" s="38">
         <v>121</v>
       </c>
-      <c r="R28" s="40">
+      <c r="R28" s="38">
         <v>101</v>
       </c>
-      <c r="S28" s="3"/>
+      <c r="S28" s="38">
+        <v>87</v>
+      </c>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
     </row>
-    <row r="29" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A29" s="42" t="s">
+    <row r="29" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A29" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="43" t="s">
+      <c r="B29" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="C29" s="40">
+      <c r="C29" s="38">
         <v>269</v>
       </c>
-      <c r="D29" s="40">
+      <c r="D29" s="38">
         <v>296</v>
       </c>
-      <c r="E29" s="40">
+      <c r="E29" s="38">
         <v>294</v>
       </c>
-      <c r="F29" s="40">
+      <c r="F29" s="38">
         <v>338</v>
       </c>
-      <c r="G29" s="40">
+      <c r="G29" s="38">
         <v>335</v>
       </c>
-      <c r="H29" s="40">
+      <c r="H29" s="38">
         <v>305</v>
       </c>
-      <c r="I29" s="40">
+      <c r="I29" s="38">
         <v>381</v>
       </c>
-      <c r="J29" s="40">
+      <c r="J29" s="38">
         <v>318</v>
       </c>
-      <c r="K29" s="40">
+      <c r="K29" s="38">
         <v>352</v>
       </c>
-      <c r="L29" s="40">
+      <c r="L29" s="38">
         <v>324</v>
       </c>
-      <c r="M29" s="40">
+      <c r="M29" s="38">
         <v>289</v>
       </c>
-      <c r="N29" s="40">
+      <c r="N29" s="38">
         <v>294</v>
       </c>
-      <c r="O29" s="40">
+      <c r="O29" s="38">
         <v>315</v>
       </c>
-      <c r="P29" s="40">
+      <c r="P29" s="38">
         <v>277</v>
       </c>
-      <c r="Q29" s="40">
+      <c r="Q29" s="38">
         <v>284</v>
       </c>
-      <c r="R29" s="40">
+      <c r="R29" s="38">
         <v>297</v>
+      </c>
+      <c r="S29" s="38">
+        <v>250</v>
       </c>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
     </row>
-    <row r="30" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A30" s="42" t="s">
+    <row r="30" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A30" s="40" t="s">
         <v>60</v>
       </c>
-      <c r="B30" s="43" t="s">
+      <c r="B30" s="41" t="s">
         <v>61</v>
       </c>
-      <c r="C30" s="40">
+      <c r="C30" s="38">
         <v>161</v>
       </c>
-      <c r="D30" s="40">
+      <c r="D30" s="38">
         <v>197</v>
       </c>
-      <c r="E30" s="40">
+      <c r="E30" s="38">
         <v>154</v>
       </c>
-      <c r="F30" s="40">
+      <c r="F30" s="38">
         <v>187</v>
       </c>
-      <c r="G30" s="40">
+      <c r="G30" s="38">
         <v>181</v>
       </c>
-      <c r="H30" s="40">
+      <c r="H30" s="38">
         <v>181</v>
       </c>
-      <c r="I30" s="40">
+      <c r="I30" s="38">
         <v>207</v>
       </c>
-      <c r="J30" s="40">
+      <c r="J30" s="38">
         <v>182</v>
       </c>
-      <c r="K30" s="40">
+      <c r="K30" s="38">
         <v>203</v>
       </c>
-      <c r="L30" s="40">
+      <c r="L30" s="38">
         <v>168</v>
       </c>
-      <c r="M30" s="40">
+      <c r="M30" s="38">
         <v>133</v>
       </c>
-      <c r="N30" s="40">
+      <c r="N30" s="38">
         <v>165</v>
       </c>
-      <c r="O30" s="40">
+      <c r="O30" s="38">
         <v>142</v>
       </c>
-      <c r="P30" s="40">
+      <c r="P30" s="38">
         <v>128</v>
       </c>
-      <c r="Q30" s="40">
+      <c r="Q30" s="38">
         <v>160</v>
       </c>
-      <c r="R30" s="40">
+      <c r="R30" s="38">
         <v>162</v>
+      </c>
+      <c r="S30" s="38">
+        <v>148</v>
       </c>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
     </row>
-    <row r="31" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A31" s="42" t="s">
+    <row r="31" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A31" s="40" t="s">
         <v>62</v>
       </c>
-      <c r="B31" s="43" t="s">
+      <c r="B31" s="41" t="s">
         <v>63</v>
       </c>
-      <c r="C31" s="40">
+      <c r="C31" s="38">
         <v>125</v>
       </c>
-      <c r="D31" s="40">
+      <c r="D31" s="38">
         <v>154</v>
       </c>
-      <c r="E31" s="40">
+      <c r="E31" s="38">
         <v>150</v>
       </c>
-      <c r="F31" s="40">
+      <c r="F31" s="38">
         <v>164</v>
       </c>
-      <c r="G31" s="40">
+      <c r="G31" s="38">
         <v>144</v>
       </c>
-      <c r="H31" s="40">
+      <c r="H31" s="38">
         <v>163</v>
       </c>
-      <c r="I31" s="40">
+      <c r="I31" s="38">
         <v>168</v>
       </c>
-      <c r="J31" s="40">
+      <c r="J31" s="38">
         <v>173</v>
       </c>
-      <c r="K31" s="40">
+      <c r="K31" s="38">
         <v>166</v>
       </c>
-      <c r="L31" s="40">
+      <c r="L31" s="38">
         <v>158</v>
       </c>
-      <c r="M31" s="40">
+      <c r="M31" s="38">
         <v>131</v>
       </c>
-      <c r="N31" s="40">
+      <c r="N31" s="38">
         <v>159</v>
       </c>
-      <c r="O31" s="40">
+      <c r="O31" s="38">
         <v>147</v>
       </c>
-      <c r="P31" s="40">
+      <c r="P31" s="38">
         <v>117</v>
       </c>
-      <c r="Q31" s="40">
+      <c r="Q31" s="38">
         <v>166</v>
       </c>
-      <c r="R31" s="40">
+      <c r="R31" s="38">
         <v>161</v>
       </c>
-      <c r="S31" s="11"/>
+      <c r="S31" s="38">
+        <v>137</v>
+      </c>
       <c r="T31" s="12"/>
       <c r="U31" s="14"/>
       <c r="V31" s="9"/>
       <c r="W31" s="11"/>
       <c r="X31" s="11"/>
       <c r="Y31" s="11"/>
       <c r="Z31" s="3"/>
       <c r="AA31" s="3"/>
     </row>
-    <row r="32" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A32" s="42" t="s">
+    <row r="32" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A32" s="40" t="s">
         <v>64</v>
       </c>
-      <c r="B32" s="43" t="s">
+      <c r="B32" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="C32" s="40">
+      <c r="C32" s="38">
         <v>91</v>
       </c>
-      <c r="D32" s="40">
+      <c r="D32" s="38">
         <v>88</v>
       </c>
-      <c r="E32" s="40">
+      <c r="E32" s="38">
         <v>88</v>
       </c>
-      <c r="F32" s="40">
+      <c r="F32" s="38">
         <v>104</v>
       </c>
-      <c r="G32" s="40">
+      <c r="G32" s="38">
         <v>118</v>
       </c>
-      <c r="H32" s="40">
+      <c r="H32" s="38">
         <v>97</v>
       </c>
-      <c r="I32" s="40">
+      <c r="I32" s="38">
         <v>123</v>
       </c>
-      <c r="J32" s="40">
+      <c r="J32" s="38">
         <v>86</v>
       </c>
-      <c r="K32" s="40">
+      <c r="K32" s="38">
         <v>101</v>
       </c>
-      <c r="L32" s="40">
+      <c r="L32" s="38">
         <v>103</v>
       </c>
-      <c r="M32" s="40">
+      <c r="M32" s="38">
         <v>80</v>
       </c>
-      <c r="N32" s="40">
+      <c r="N32" s="38">
         <v>108</v>
       </c>
-      <c r="O32" s="40">
+      <c r="O32" s="38">
         <v>100</v>
       </c>
-      <c r="P32" s="40">
+      <c r="P32" s="38">
         <v>81</v>
       </c>
-      <c r="Q32" s="40">
+      <c r="Q32" s="38">
         <v>104</v>
       </c>
-      <c r="R32" s="40">
+      <c r="R32" s="38">
         <v>89</v>
+      </c>
+      <c r="S32" s="38">
+        <v>96</v>
       </c>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
     </row>
-    <row r="33" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A33" s="42" t="s">
+    <row r="33" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A33" s="40" t="s">
         <v>66</v>
       </c>
-      <c r="B33" s="43" t="s">
+      <c r="B33" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="C33" s="40">
+      <c r="C33" s="38">
         <v>118</v>
       </c>
-      <c r="D33" s="40">
+      <c r="D33" s="38">
         <v>94</v>
       </c>
-      <c r="E33" s="40">
+      <c r="E33" s="38">
         <v>102</v>
       </c>
-      <c r="F33" s="40">
+      <c r="F33" s="38">
         <v>129</v>
       </c>
-      <c r="G33" s="40">
+      <c r="G33" s="38">
         <v>124</v>
       </c>
-      <c r="H33" s="40">
+      <c r="H33" s="38">
         <v>96</v>
       </c>
-      <c r="I33" s="40">
+      <c r="I33" s="38">
         <v>119</v>
       </c>
-      <c r="J33" s="40">
+      <c r="J33" s="38">
         <v>109</v>
       </c>
-      <c r="K33" s="40">
+      <c r="K33" s="38">
         <v>109</v>
       </c>
-      <c r="L33" s="40">
+      <c r="L33" s="38">
         <v>113</v>
       </c>
-      <c r="M33" s="40">
+      <c r="M33" s="38">
         <v>84</v>
       </c>
-      <c r="N33" s="40">
+      <c r="N33" s="38">
         <v>112</v>
       </c>
-      <c r="O33" s="40">
+      <c r="O33" s="38">
         <v>112</v>
       </c>
-      <c r="P33" s="40">
+      <c r="P33" s="38">
         <v>86</v>
       </c>
-      <c r="Q33" s="40">
+      <c r="Q33" s="38">
         <v>115</v>
       </c>
-      <c r="R33" s="40">
+      <c r="R33" s="38">
         <v>94</v>
+      </c>
+      <c r="S33" s="38">
+        <v>80</v>
       </c>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
     </row>
-    <row r="34" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A34" s="42" t="s">
+    <row r="34" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A34" s="40" t="s">
         <v>68</v>
       </c>
-      <c r="B34" s="43" t="s">
+      <c r="B34" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="C34" s="40">
+      <c r="C34" s="38">
         <v>165</v>
       </c>
-      <c r="D34" s="40">
+      <c r="D34" s="38">
         <v>182</v>
       </c>
-      <c r="E34" s="40">
+      <c r="E34" s="38">
         <v>159</v>
       </c>
-      <c r="F34" s="40">
+      <c r="F34" s="38">
         <v>202</v>
       </c>
-      <c r="G34" s="40">
+      <c r="G34" s="38">
         <v>198</v>
       </c>
-      <c r="H34" s="40">
+      <c r="H34" s="38">
         <v>169</v>
       </c>
-      <c r="I34" s="40">
+      <c r="I34" s="38">
         <v>220</v>
       </c>
-      <c r="J34" s="40">
+      <c r="J34" s="38">
         <v>189</v>
       </c>
-      <c r="K34" s="40">
+      <c r="K34" s="38">
         <v>187</v>
       </c>
-      <c r="L34" s="40">
+      <c r="L34" s="38">
         <v>203</v>
       </c>
-      <c r="M34" s="40">
+      <c r="M34" s="38">
         <v>176</v>
       </c>
-      <c r="N34" s="40">
+      <c r="N34" s="38">
         <v>168</v>
       </c>
-      <c r="O34" s="40">
+      <c r="O34" s="38">
         <v>157</v>
       </c>
-      <c r="P34" s="40">
+      <c r="P34" s="38">
         <v>149</v>
       </c>
-      <c r="Q34" s="40">
+      <c r="Q34" s="38">
         <v>164</v>
       </c>
-      <c r="R34" s="40">
+      <c r="R34" s="38">
         <v>172</v>
       </c>
-      <c r="S34" s="3"/>
+      <c r="S34" s="38">
+        <v>177</v>
+      </c>
       <c r="T34" s="3"/>
       <c r="U34" s="3"/>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
       <c r="Z34" s="3"/>
       <c r="AA34" s="3"/>
     </row>
-    <row r="35" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A35" s="44" t="s">
+    <row r="35" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A35" s="42" t="s">
         <v>70</v>
       </c>
-      <c r="B35" s="45" t="s">
+      <c r="B35" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="C35" s="41">
+      <c r="C35" s="39">
         <v>123</v>
       </c>
-      <c r="D35" s="41">
+      <c r="D35" s="39">
         <v>125</v>
       </c>
-      <c r="E35" s="41">
+      <c r="E35" s="39">
         <v>135</v>
       </c>
-      <c r="F35" s="41">
+      <c r="F35" s="39">
         <v>162</v>
       </c>
-      <c r="G35" s="41">
+      <c r="G35" s="39">
         <v>119</v>
       </c>
-      <c r="H35" s="41">
+      <c r="H35" s="39">
         <v>131</v>
       </c>
-      <c r="I35" s="41">
+      <c r="I35" s="39">
         <v>163</v>
       </c>
-      <c r="J35" s="41">
+      <c r="J35" s="39">
         <v>135</v>
       </c>
-      <c r="K35" s="41">
+      <c r="K35" s="39">
         <v>156</v>
       </c>
-      <c r="L35" s="41">
+      <c r="L35" s="39">
         <v>140</v>
       </c>
-      <c r="M35" s="41">
+      <c r="M35" s="39">
         <v>112</v>
       </c>
-      <c r="N35" s="41">
+      <c r="N35" s="39">
         <v>150</v>
       </c>
-      <c r="O35" s="41">
+      <c r="O35" s="39">
         <v>113</v>
       </c>
-      <c r="P35" s="41">
+      <c r="P35" s="39">
         <v>99</v>
       </c>
-      <c r="Q35" s="41">
+      <c r="Q35" s="39">
         <v>152</v>
       </c>
-      <c r="R35" s="41">
+      <c r="R35" s="39">
         <v>129</v>
       </c>
-      <c r="S35" s="3"/>
+      <c r="S35" s="39">
+        <v>115</v>
+      </c>
       <c r="T35" s="3"/>
       <c r="U35" s="3"/>
       <c r="V35" s="3"/>
       <c r="W35" s="3"/>
       <c r="X35" s="3"/>
       <c r="Y35" s="3"/>
       <c r="Z35" s="3"/>
       <c r="AA35" s="3"/>
     </row>
-    <row r="36" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+    <row r="36" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
       <c r="A36" s="3"/>
       <c r="B36" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="R36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
       <c r="V36" s="3"/>
       <c r="W36" s="3"/>
@@ -29081,58 +29152,58 @@
       <c r="F944" s="1"/>
       <c r="G944" s="1"/>
       <c r="H944" s="1"/>
       <c r="I944" s="1"/>
       <c r="J944" s="1"/>
       <c r="K944" s="1"/>
       <c r="L944" s="1"/>
       <c r="M944" s="1"/>
       <c r="N944" s="1"/>
       <c r="O944" s="1"/>
       <c r="P944" s="1"/>
       <c r="Q944" s="1"/>
       <c r="R944" s="1"/>
       <c r="S944" s="1"/>
       <c r="T944" s="1"/>
       <c r="U944" s="1"/>
       <c r="V944" s="1"/>
       <c r="W944" s="1"/>
       <c r="X944" s="1"/>
       <c r="Y944" s="1"/>
       <c r="Z944" s="1"/>
       <c r="AA944" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A4:A5"/>
-    <mergeCell ref="B4:B5"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="B16:Z16"/>
     <mergeCell ref="B26:Z26"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер (туғ. саны)</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>