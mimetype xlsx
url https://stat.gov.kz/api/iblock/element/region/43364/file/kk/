--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="630" yWindow="585" windowWidth="27495" windowHeight="12720"/>
+    <workbookView xWindow="255" yWindow="-180" windowWidth="28860" windowHeight="12825"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (туғ. саны)" sheetId="1" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Метадеректер (туғ. саны)'!$A$1:$B$16</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="uwjn/Xbo8ZTvzJbnL640vCh4g3/HqWRN9dw33cGFQpo="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="80">
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіш коды </t>
   </si>
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіштің атауы </t>
@@ -181,56 +181,50 @@
   <si>
     <t>СКК коды - 612101</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Туғандар саны</t>
   </si>
   <si>
     <t>751110000</t>
   </si>
   <si>
     <t xml:space="preserve">Алмалы </t>
   </si>
   <si>
     <t>751210000</t>
   </si>
   <si>
     <t xml:space="preserve">Алатау </t>
   </si>
   <si>
     <t>751310000</t>
   </si>
   <si>
     <t xml:space="preserve">Әуезов </t>
   </si>
   <si>
     <t>751410000</t>
@@ -263,50 +257,56 @@
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve"> Алматы қаласында туылғандардың статистикасы азаматтық хал актілерін тіркеу органдарында туу туралы актілерді тіркеуге негізделеді</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Алматы қаласы бойынша туғандардың ай сайынғы саны</t>
   </si>
   <si>
     <t xml:space="preserve">Есептік </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19157&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -584,126 +584,120 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
@@ -756,51 +750,54 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 5" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -982,961 +979,962 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19157&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="42.85546875" style="34" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="34"/>
+    <col min="1" max="1" width="42.85546875" style="32" customWidth="1"/>
+    <col min="2" max="2" width="90.85546875" style="32" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="33">
+      <c r="B1" s="31">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="35" t="s">
-        <v>55</v>
+      <c r="B2" s="33" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="35" t="s">
+      <c r="B3" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="35" t="s">
-        <v>55</v>
+      <c r="B4" s="33" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
-      <c r="A5" s="57" t="s">
+      <c r="A5" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="35" t="s">
-        <v>75</v>
+      <c r="B5" s="33" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
-      <c r="A6" s="57" t="s">
+      <c r="A6" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="35" t="s">
+      <c r="B6" s="33" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1">
+      <c r="A7" s="55" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="33" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5" customHeight="1">
+      <c r="A8" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="58" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51">
+      <c r="A9" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="58" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1">
+      <c r="A10" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1">
+      <c r="A11" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1">
+      <c r="A12" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="B7" s="35" t="s">
+    <row r="13" spans="1:2" ht="32.25" customHeight="1">
+      <c r="A13" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="72" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="25.5" customHeight="1">
-[...35 lines deleted...]
-      <c r="B12" s="32" t="s">
+    <row r="14" spans="1:2" ht="15" customHeight="1">
+      <c r="A14" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="29" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="15" customHeight="1">
-[...14 lines deleted...]
-    </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="31">
-        <v>46216</v>
+      <c r="B15" s="30">
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="31">
-        <v>46244</v>
+      <c r="B16" s="30">
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
-      <c r="A17" s="57" t="s">
+      <c r="A17" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="35" t="s">
+      <c r="B17" s="33" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1">
+      <c r="A18" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" customHeight="1">
+      <c r="A19" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="34">
+        <v>77272775556</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15" customHeight="1">
+      <c r="A20" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="35" t="s">
         <v>72</v>
-      </c>
-[...22 lines deleted...]
-        <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
-    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="19" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="20"/>
+    <col min="1" max="1" width="4.5703125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="96.28515625" style="18" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="18"/>
+    <col min="4" max="4" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="19"/>
+    <col min="257" max="257" width="4.5703125" style="19" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="19" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="19"/>
+    <col min="260" max="260" width="51.7109375" style="19" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="19"/>
+    <col min="513" max="513" width="4.5703125" style="19" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="19" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="19"/>
+    <col min="516" max="516" width="51.7109375" style="19" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="19"/>
+    <col min="769" max="769" width="4.5703125" style="19" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="19" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="19"/>
+    <col min="772" max="772" width="51.7109375" style="19" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="19"/>
+    <col min="1025" max="1025" width="4.5703125" style="19" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="19"/>
+    <col min="1028" max="1028" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="19"/>
+    <col min="1281" max="1281" width="4.5703125" style="19" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="19"/>
+    <col min="1284" max="1284" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="19"/>
+    <col min="1537" max="1537" width="4.5703125" style="19" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="19"/>
+    <col min="1540" max="1540" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="19"/>
+    <col min="1793" max="1793" width="4.5703125" style="19" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="19"/>
+    <col min="1796" max="1796" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="19"/>
+    <col min="2049" max="2049" width="4.5703125" style="19" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="19"/>
+    <col min="2052" max="2052" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="19"/>
+    <col min="2305" max="2305" width="4.5703125" style="19" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="19"/>
+    <col min="2308" max="2308" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="19"/>
+    <col min="2561" max="2561" width="4.5703125" style="19" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="19"/>
+    <col min="2564" max="2564" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="19"/>
+    <col min="2817" max="2817" width="4.5703125" style="19" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="19"/>
+    <col min="2820" max="2820" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="19"/>
+    <col min="3073" max="3073" width="4.5703125" style="19" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="19"/>
+    <col min="3076" max="3076" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="19"/>
+    <col min="3329" max="3329" width="4.5703125" style="19" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="19"/>
+    <col min="3332" max="3332" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="19"/>
+    <col min="3585" max="3585" width="4.5703125" style="19" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="19"/>
+    <col min="3588" max="3588" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="19"/>
+    <col min="3841" max="3841" width="4.5703125" style="19" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="19"/>
+    <col min="3844" max="3844" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="19"/>
+    <col min="4097" max="4097" width="4.5703125" style="19" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="19"/>
+    <col min="4100" max="4100" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="19"/>
+    <col min="4353" max="4353" width="4.5703125" style="19" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="19"/>
+    <col min="4356" max="4356" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="19"/>
+    <col min="4609" max="4609" width="4.5703125" style="19" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="19"/>
+    <col min="4612" max="4612" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="19"/>
+    <col min="4865" max="4865" width="4.5703125" style="19" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="19"/>
+    <col min="4868" max="4868" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="19"/>
+    <col min="5121" max="5121" width="4.5703125" style="19" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="19"/>
+    <col min="5124" max="5124" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="19"/>
+    <col min="5377" max="5377" width="4.5703125" style="19" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="19"/>
+    <col min="5380" max="5380" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="19"/>
+    <col min="5633" max="5633" width="4.5703125" style="19" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="19"/>
+    <col min="5636" max="5636" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="19"/>
+    <col min="5889" max="5889" width="4.5703125" style="19" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="19"/>
+    <col min="5892" max="5892" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="19"/>
+    <col min="6145" max="6145" width="4.5703125" style="19" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="19"/>
+    <col min="6148" max="6148" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="19"/>
+    <col min="6401" max="6401" width="4.5703125" style="19" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="19"/>
+    <col min="6404" max="6404" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="19"/>
+    <col min="6657" max="6657" width="4.5703125" style="19" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="19"/>
+    <col min="6660" max="6660" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="19"/>
+    <col min="6913" max="6913" width="4.5703125" style="19" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="19"/>
+    <col min="6916" max="6916" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="19"/>
+    <col min="7169" max="7169" width="4.5703125" style="19" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="19"/>
+    <col min="7172" max="7172" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="19"/>
+    <col min="7425" max="7425" width="4.5703125" style="19" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="19"/>
+    <col min="7428" max="7428" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="19"/>
+    <col min="7681" max="7681" width="4.5703125" style="19" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="19"/>
+    <col min="7684" max="7684" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="19"/>
+    <col min="7937" max="7937" width="4.5703125" style="19" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="19"/>
+    <col min="7940" max="7940" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="19"/>
+    <col min="8193" max="8193" width="4.5703125" style="19" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="19"/>
+    <col min="8196" max="8196" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="19"/>
+    <col min="8449" max="8449" width="4.5703125" style="19" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="19"/>
+    <col min="8452" max="8452" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="19"/>
+    <col min="8705" max="8705" width="4.5703125" style="19" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="19"/>
+    <col min="8708" max="8708" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="19"/>
+    <col min="8961" max="8961" width="4.5703125" style="19" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="19"/>
+    <col min="8964" max="8964" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="19"/>
+    <col min="9217" max="9217" width="4.5703125" style="19" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="19"/>
+    <col min="9220" max="9220" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="19"/>
+    <col min="9473" max="9473" width="4.5703125" style="19" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="19"/>
+    <col min="9476" max="9476" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="19"/>
+    <col min="9729" max="9729" width="4.5703125" style="19" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="19"/>
+    <col min="9732" max="9732" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="19"/>
+    <col min="9985" max="9985" width="4.5703125" style="19" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="19"/>
+    <col min="9988" max="9988" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="19"/>
+    <col min="10241" max="10241" width="4.5703125" style="19" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="19" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="19"/>
+    <col min="10244" max="10244" width="51.7109375" style="19" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="19"/>
+    <col min="10497" max="10497" width="4.5703125" style="19" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="19" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="19"/>
+    <col min="10500" max="10500" width="51.7109375" style="19" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="19"/>
+    <col min="10753" max="10753" width="4.5703125" style="19" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="19" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="19"/>
+    <col min="10756" max="10756" width="51.7109375" style="19" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="19"/>
+    <col min="11009" max="11009" width="4.5703125" style="19" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="19"/>
+    <col min="11012" max="11012" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="19"/>
+    <col min="11265" max="11265" width="4.5703125" style="19" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="19"/>
+    <col min="11268" max="11268" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="19"/>
+    <col min="11521" max="11521" width="4.5703125" style="19" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="19"/>
+    <col min="11524" max="11524" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="19"/>
+    <col min="11777" max="11777" width="4.5703125" style="19" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="19"/>
+    <col min="11780" max="11780" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="19"/>
+    <col min="12033" max="12033" width="4.5703125" style="19" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="19"/>
+    <col min="12036" max="12036" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="19"/>
+    <col min="12289" max="12289" width="4.5703125" style="19" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="19"/>
+    <col min="12292" max="12292" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="19"/>
+    <col min="12545" max="12545" width="4.5703125" style="19" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="19"/>
+    <col min="12548" max="12548" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="19"/>
+    <col min="12801" max="12801" width="4.5703125" style="19" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="19"/>
+    <col min="12804" max="12804" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="19"/>
+    <col min="13057" max="13057" width="4.5703125" style="19" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="19"/>
+    <col min="13060" max="13060" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="19"/>
+    <col min="13313" max="13313" width="4.5703125" style="19" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="19"/>
+    <col min="13316" max="13316" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="19"/>
+    <col min="13569" max="13569" width="4.5703125" style="19" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="19"/>
+    <col min="13572" max="13572" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="19"/>
+    <col min="13825" max="13825" width="4.5703125" style="19" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="19"/>
+    <col min="13828" max="13828" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="19"/>
+    <col min="14081" max="14081" width="4.5703125" style="19" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="19"/>
+    <col min="14084" max="14084" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="19"/>
+    <col min="14337" max="14337" width="4.5703125" style="19" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="19"/>
+    <col min="14340" max="14340" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="19"/>
+    <col min="14593" max="14593" width="4.5703125" style="19" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="19"/>
+    <col min="14596" max="14596" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="19"/>
+    <col min="14849" max="14849" width="4.5703125" style="19" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="19"/>
+    <col min="14852" max="14852" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="19"/>
+    <col min="15105" max="15105" width="4.5703125" style="19" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="19"/>
+    <col min="15108" max="15108" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="19"/>
+    <col min="15361" max="15361" width="4.5703125" style="19" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="19"/>
+    <col min="15364" max="15364" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="19"/>
+    <col min="15617" max="15617" width="4.5703125" style="19" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="19"/>
+    <col min="15620" max="15620" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="19"/>
+    <col min="15873" max="15873" width="4.5703125" style="19" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="19"/>
+    <col min="15876" max="15876" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="19"/>
+    <col min="16129" max="16129" width="4.5703125" style="19" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="19" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="19"/>
+    <col min="16132" max="16132" width="51.7109375" style="19" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="15" customHeight="1">
-      <c r="A1" s="18"/>
-[...1 lines deleted...]
-      <c r="C1" s="18"/>
+      <c r="A1" s="17"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
     </row>
     <row r="2" spans="1:24" ht="15" customHeight="1">
-      <c r="A2" s="18"/>
-[...1 lines deleted...]
-      <c r="C2" s="18"/>
+      <c r="A2" s="17"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
     </row>
     <row r="3" spans="1:24" ht="15" customHeight="1">
-      <c r="A3" s="18"/>
-[...1 lines deleted...]
-      <c r="C3" s="21"/>
+      <c r="A3" s="17"/>
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
     </row>
     <row r="4" spans="1:24" ht="15" customHeight="1">
-      <c r="A4" s="18"/>
-[...1 lines deleted...]
-      <c r="D4" s="22"/>
+      <c r="A4" s="17"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="21"/>
     </row>
     <row r="5" spans="1:24">
-      <c r="A5" s="18"/>
-      <c r="B5" s="23" t="s">
+      <c r="A5" s="17"/>
+      <c r="B5" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="21"/>
+      <c r="C5" s="20"/>
     </row>
     <row r="6" spans="1:24" ht="15" customHeight="1">
-      <c r="A6" s="18"/>
-      <c r="B6" s="23" t="s">
+      <c r="A6" s="17"/>
+      <c r="B6" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="C6" s="21"/>
+      <c r="C6" s="20"/>
     </row>
     <row r="7" spans="1:24" ht="15" customHeight="1">
-      <c r="A7" s="18"/>
-      <c r="B7" s="23" t="s">
+      <c r="A7" s="17"/>
+      <c r="B7" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="21"/>
+      <c r="C7" s="20"/>
     </row>
     <row r="8" spans="1:24" ht="15" customHeight="1">
-      <c r="A8" s="18"/>
-      <c r="B8" s="23" t="s">
+      <c r="A8" s="17"/>
+      <c r="B8" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="C8" s="21"/>
+      <c r="C8" s="20"/>
     </row>
     <row r="9" spans="1:24" ht="15" customHeight="1">
-      <c r="A9" s="18"/>
-      <c r="B9" s="23" t="s">
+      <c r="A9" s="17"/>
+      <c r="B9" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="C9" s="21"/>
+      <c r="C9" s="20"/>
     </row>
     <row r="10" spans="1:24" ht="15" customHeight="1">
-      <c r="A10" s="18"/>
-[...2 lines deleted...]
-      <c r="D10" s="24"/>
+      <c r="A10" s="17"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="23"/>
     </row>
     <row r="11" spans="1:24" ht="38.25" customHeight="1">
-      <c r="A11" s="18"/>
-      <c r="B11" s="25" t="s">
+      <c r="A11" s="17"/>
+      <c r="B11" s="24" t="s">
         <v>50</v>
       </c>
-      <c r="C11" s="21"/>
-      <c r="D11" s="24"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="23"/>
     </row>
     <row r="12" spans="1:24" ht="15" customHeight="1">
-      <c r="A12" s="18"/>
-[...2 lines deleted...]
-      <c r="D12" s="24"/>
+      <c r="A12" s="17"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="23"/>
     </row>
     <row r="13" spans="1:24" ht="15" customHeight="1">
-      <c r="A13" s="18"/>
-[...2 lines deleted...]
-      <c r="D13" s="24"/>
+      <c r="A13" s="17"/>
+      <c r="B13" s="17"/>
+      <c r="C13" s="17"/>
+      <c r="D13" s="23"/>
     </row>
     <row r="14" spans="1:24" ht="15" customHeight="1">
-      <c r="B14" s="26" t="s">
-[...3 lines deleted...]
-      <c r="D14" s="27"/>
+      <c r="B14" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="26"/>
+      <c r="D14" s="26"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1">
-      <c r="B15" s="22"/>
-[...1 lines deleted...]
-      <c r="X15" s="19"/>
+      <c r="B15" s="21"/>
+      <c r="D15" s="21"/>
+      <c r="X15" s="18"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1">
-      <c r="A19" s="56"/>
-[...2 lines deleted...]
-      <c r="D19" s="56"/>
+      <c r="A19" s="54"/>
+      <c r="B19" s="54"/>
+      <c r="C19" s="54"/>
+      <c r="D19" s="54"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA944"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="X25" sqref="X25"/>
+      <selection activeCell="W22" sqref="W22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="49" customFormat="1" ht="33" customHeight="1">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:27" s="47" customFormat="1" ht="33" customHeight="1">
+      <c r="A1" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="70" t="s">
+      <c r="B1" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="C1" s="70"/>
-[...23 lines deleted...]
-      <c r="AA1" s="48"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
+      <c r="Z1" s="68"/>
+      <c r="AA1" s="46"/>
     </row>
     <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:27" s="50" customFormat="1" ht="11.25">
+    <row r="3" spans="1:27" s="48" customFormat="1" ht="11.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="X3" s="4"/>
       <c r="Z3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AA3" s="3"/>
     </row>
-    <row r="4" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="66" t="s">
+    <row r="4" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="68"/>
-      <c r="C4" s="62">
+      <c r="B4" s="66"/>
+      <c r="C4" s="60">
         <v>2025</v>
       </c>
-      <c r="D4" s="63"/>
-[...10 lines deleted...]
-      <c r="O4" s="64">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="62">
         <v>2026</v>
       </c>
-      <c r="P4" s="65"/>
-[...9 lines deleted...]
-      <c r="Z4" s="65"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="63"/>
       <c r="AA4" s="3"/>
     </row>
-    <row r="5" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="69"/>
+    <row r="5" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="65"/>
+      <c r="B5" s="67"/>
       <c r="C5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E5" s="46" t="s">
+      <c r="E5" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="F5" s="46" t="s">
+      <c r="F5" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="46" t="s">
+      <c r="G5" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="H5" s="46" t="s">
+      <c r="H5" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="I5" s="46" t="s">
+      <c r="I5" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="J5" s="46" t="s">
+      <c r="J5" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="K5" s="46" t="s">
+      <c r="K5" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="L5" s="46" t="s">
+      <c r="L5" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="M5" s="46" t="s">
+      <c r="M5" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="N5" s="46" t="s">
+      <c r="N5" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="O5" s="28" t="s">
+      <c r="O5" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="28" t="s">
+      <c r="P5" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="Q5" s="29" t="s">
+      <c r="Q5" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="R5" s="29" t="s">
+      <c r="R5" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="S5" s="29" t="s">
+      <c r="S5" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="T5" s="29" t="s">
+      <c r="T5" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="U5" s="29" t="s">
+      <c r="U5" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="V5" s="29" t="s">
+      <c r="V5" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="W5" s="29" t="s">
+      <c r="W5" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="X5" s="29" t="s">
+      <c r="X5" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="Y5" s="55" t="s">
+      <c r="Y5" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="Z5" s="29" t="s">
+      <c r="Z5" s="28" t="s">
         <v>36</v>
       </c>
       <c r="AA5" s="3"/>
     </row>
-    <row r="6" spans="1:27" s="50" customFormat="1" ht="11.25">
+    <row r="6" spans="1:27" s="48" customFormat="1" ht="11.25">
       <c r="A6" s="3"/>
-      <c r="B6" s="71" t="s">
+      <c r="B6" s="69" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="71"/>
-[...26 lines deleted...]
-      <c r="A7" s="45" t="s">
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
+      <c r="Z6" s="69"/>
+      <c r="AA6" s="49"/>
+    </row>
+    <row r="7" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="6">
         <v>2394</v>
       </c>
       <c r="D7" s="6">
         <v>2637</v>
       </c>
       <c r="E7" s="6">
         <v>2361</v>
       </c>
       <c r="F7" s="7">
         <v>2833</v>
       </c>
       <c r="G7" s="11">
         <v>2721</v>
       </c>
       <c r="H7" s="8">
         <v>2693</v>
       </c>
       <c r="I7" s="9">
         <v>3149</v>
@@ -1949,1800 +1947,1860 @@
       </c>
       <c r="L7" s="11">
         <v>2735</v>
       </c>
       <c r="M7" s="11">
         <v>2302</v>
       </c>
       <c r="N7" s="11">
         <v>2580</v>
       </c>
       <c r="O7" s="11">
         <v>2470</v>
       </c>
       <c r="P7" s="11">
         <v>2101</v>
       </c>
       <c r="Q7" s="11">
         <v>2638</v>
       </c>
       <c r="R7" s="11">
         <v>2515</v>
       </c>
       <c r="S7" s="11">
         <v>2294</v>
       </c>
-      <c r="T7" s="73"/>
+      <c r="T7" s="11">
+        <v>2595</v>
+      </c>
       <c r="Z7" s="3"/>
       <c r="AA7" s="3"/>
     </row>
-    <row r="8" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C8" s="38">
+    <row r="8" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="36">
         <v>214</v>
       </c>
-      <c r="D8" s="38">
+      <c r="D8" s="36">
         <v>257</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>199</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>248</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>231</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="36">
         <v>236</v>
       </c>
-      <c r="I8" s="38">
+      <c r="I8" s="36">
         <v>265</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="36">
         <v>249</v>
       </c>
-      <c r="K8" s="38">
+      <c r="K8" s="36">
         <v>261</v>
       </c>
-      <c r="L8" s="38">
+      <c r="L8" s="36">
         <v>233</v>
       </c>
-      <c r="M8" s="38">
+      <c r="M8" s="36">
         <v>190</v>
       </c>
-      <c r="N8" s="38">
+      <c r="N8" s="36">
         <v>189</v>
       </c>
-      <c r="O8" s="38">
+      <c r="O8" s="36">
         <v>220</v>
       </c>
-      <c r="P8" s="38">
+      <c r="P8" s="36">
         <v>175</v>
       </c>
-      <c r="Q8" s="38">
+      <c r="Q8" s="36">
         <v>241</v>
       </c>
-      <c r="R8" s="38">
+      <c r="R8" s="36">
         <v>221</v>
       </c>
-      <c r="S8" s="38">
+      <c r="S8" s="36">
         <v>192</v>
       </c>
-      <c r="T8" s="73"/>
+      <c r="T8" s="36">
+        <v>219</v>
+      </c>
       <c r="U8" s="9"/>
       <c r="V8" s="9"/>
       <c r="W8" s="11"/>
       <c r="X8" s="11"/>
       <c r="Y8" s="11"/>
       <c r="Z8" s="3"/>
       <c r="AA8" s="3"/>
     </row>
-    <row r="9" spans="1:27" s="50" customFormat="1" ht="11.25">
-      <c r="A9" s="40" t="s">
+    <row r="9" spans="1:27" s="48" customFormat="1" ht="11.25">
+      <c r="A9" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="36">
+        <v>600</v>
+      </c>
+      <c r="D9" s="36">
+        <v>622</v>
+      </c>
+      <c r="E9" s="36">
+        <v>577</v>
+      </c>
+      <c r="F9" s="36">
+        <v>685</v>
+      </c>
+      <c r="G9" s="36">
+        <v>678</v>
+      </c>
+      <c r="H9" s="36">
+        <v>686</v>
+      </c>
+      <c r="I9" s="36">
+        <v>785</v>
+      </c>
+      <c r="J9" s="36">
+        <v>661</v>
+      </c>
+      <c r="K9" s="36">
+        <v>683</v>
+      </c>
+      <c r="L9" s="36">
+        <v>674</v>
+      </c>
+      <c r="M9" s="36">
+        <v>575</v>
+      </c>
+      <c r="N9" s="36">
+        <v>633</v>
+      </c>
+      <c r="O9" s="36">
+        <v>616</v>
+      </c>
+      <c r="P9" s="36">
+        <v>561</v>
+      </c>
+      <c r="Q9" s="36">
+        <v>594</v>
+      </c>
+      <c r="R9" s="36">
+        <v>593</v>
+      </c>
+      <c r="S9" s="36">
+        <v>563</v>
+      </c>
+      <c r="T9" s="36">
+        <v>631</v>
+      </c>
+      <c r="Z9" s="50"/>
+      <c r="AA9" s="50"/>
+    </row>
+    <row r="10" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="41" t="s">
+      <c r="B10" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="38">
-[...61 lines deleted...]
-      <c r="C10" s="38">
+      <c r="C10" s="36">
         <v>314</v>
       </c>
-      <c r="D10" s="38">
+      <c r="D10" s="36">
         <v>398</v>
       </c>
-      <c r="E10" s="38">
+      <c r="E10" s="36">
         <v>300</v>
       </c>
-      <c r="F10" s="38">
+      <c r="F10" s="36">
         <v>382</v>
       </c>
-      <c r="G10" s="38">
+      <c r="G10" s="36">
         <v>357</v>
       </c>
-      <c r="H10" s="38">
+      <c r="H10" s="36">
         <v>358</v>
       </c>
-      <c r="I10" s="38">
+      <c r="I10" s="36">
         <v>434</v>
       </c>
-      <c r="J10" s="38">
+      <c r="J10" s="36">
         <v>381</v>
       </c>
-      <c r="K10" s="38">
+      <c r="K10" s="36">
         <v>381</v>
       </c>
-      <c r="L10" s="38">
+      <c r="L10" s="36">
         <v>358</v>
       </c>
-      <c r="M10" s="38">
+      <c r="M10" s="36">
         <v>301</v>
       </c>
-      <c r="N10" s="38">
+      <c r="N10" s="36">
         <v>343</v>
       </c>
-      <c r="O10" s="38">
+      <c r="O10" s="36">
         <v>306</v>
       </c>
-      <c r="P10" s="38">
+      <c r="P10" s="36">
         <v>274</v>
       </c>
-      <c r="Q10" s="38">
+      <c r="Q10" s="36">
         <v>345</v>
       </c>
-      <c r="R10" s="38">
+      <c r="R10" s="36">
         <v>334</v>
       </c>
-      <c r="S10" s="38">
+      <c r="S10" s="36">
         <v>289</v>
       </c>
-      <c r="T10" s="73"/>
+      <c r="T10" s="36">
+        <v>352</v>
+      </c>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
     </row>
-    <row r="11" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C11" s="38">
+    <row r="11" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" s="36">
         <v>275</v>
       </c>
-      <c r="D11" s="38">
+      <c r="D11" s="36">
         <v>294</v>
       </c>
-      <c r="E11" s="38">
+      <c r="E11" s="36">
         <v>300</v>
       </c>
-      <c r="F11" s="38">
+      <c r="F11" s="36">
         <v>341</v>
       </c>
-      <c r="G11" s="38">
+      <c r="G11" s="36">
         <v>322</v>
       </c>
-      <c r="H11" s="38">
+      <c r="H11" s="36">
         <v>333</v>
       </c>
-      <c r="I11" s="38">
+      <c r="I11" s="36">
         <v>364</v>
       </c>
-      <c r="J11" s="38">
+      <c r="J11" s="36">
         <v>334</v>
       </c>
-      <c r="K11" s="38">
+      <c r="K11" s="36">
         <v>354</v>
       </c>
-      <c r="L11" s="38">
+      <c r="L11" s="36">
         <v>344</v>
       </c>
-      <c r="M11" s="38">
+      <c r="M11" s="36">
         <v>278</v>
       </c>
-      <c r="N11" s="38">
+      <c r="N11" s="36">
         <v>332</v>
       </c>
-      <c r="O11" s="38">
+      <c r="O11" s="36">
         <v>306</v>
       </c>
-      <c r="P11" s="38">
+      <c r="P11" s="36">
         <v>243</v>
       </c>
-      <c r="Q11" s="38">
+      <c r="Q11" s="36">
         <v>343</v>
       </c>
-      <c r="R11" s="38">
+      <c r="R11" s="36">
         <v>321</v>
       </c>
-      <c r="S11" s="38">
+      <c r="S11" s="36">
         <v>284</v>
       </c>
-      <c r="T11" s="73"/>
+      <c r="T11" s="36">
+        <v>311</v>
+      </c>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
     </row>
-    <row r="12" spans="1:27" s="50" customFormat="1" ht="11.25">
-      <c r="A12" s="40" t="s">
+    <row r="12" spans="1:27" s="48" customFormat="1" ht="11.25">
+      <c r="A12" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="36">
+        <v>196</v>
+      </c>
+      <c r="D12" s="36">
+        <v>202</v>
+      </c>
+      <c r="E12" s="36">
+        <v>173</v>
+      </c>
+      <c r="F12" s="36">
+        <v>209</v>
+      </c>
+      <c r="G12" s="36">
+        <v>239</v>
+      </c>
+      <c r="H12" s="36">
+        <v>208</v>
+      </c>
+      <c r="I12" s="36">
+        <v>272</v>
+      </c>
+      <c r="J12" s="36">
+        <v>192</v>
+      </c>
+      <c r="K12" s="36">
+        <v>206</v>
+      </c>
+      <c r="L12" s="36">
+        <v>207</v>
+      </c>
+      <c r="M12" s="36">
+        <v>189</v>
+      </c>
+      <c r="N12" s="36">
+        <v>205</v>
+      </c>
+      <c r="O12" s="36">
+        <v>197</v>
+      </c>
+      <c r="P12" s="36">
+        <v>167</v>
+      </c>
+      <c r="Q12" s="36">
+        <v>226</v>
+      </c>
+      <c r="R12" s="36">
+        <v>204</v>
+      </c>
+      <c r="S12" s="36">
+        <v>184</v>
+      </c>
+      <c r="T12" s="36">
+        <v>216</v>
+      </c>
+      <c r="Z12" s="50"/>
+      <c r="AA12" s="50"/>
+    </row>
+    <row r="13" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="B12" s="41" t="s">
+      <c r="B13" s="39" t="s">
         <v>65</v>
       </c>
-      <c r="C12" s="38">
-[...35 lines deleted...]
-      <c r="O12" s="38">
+      <c r="C13" s="36">
+        <v>223</v>
+      </c>
+      <c r="D13" s="36">
+        <v>230</v>
+      </c>
+      <c r="E13" s="36">
+        <v>214</v>
+      </c>
+      <c r="F13" s="36">
+        <v>236</v>
+      </c>
+      <c r="G13" s="36">
+        <v>237</v>
+      </c>
+      <c r="H13" s="36">
+        <v>227</v>
+      </c>
+      <c r="I13" s="36">
+        <v>240</v>
+      </c>
+      <c r="J13" s="36">
+        <v>226</v>
+      </c>
+      <c r="K13" s="36">
+        <v>222</v>
+      </c>
+      <c r="L13" s="36">
+        <v>248</v>
+      </c>
+      <c r="M13" s="36">
+        <v>187</v>
+      </c>
+      <c r="N13" s="36">
+        <v>222</v>
+      </c>
+      <c r="O13" s="36">
+        <v>220</v>
+      </c>
+      <c r="P13" s="36">
+        <v>177</v>
+      </c>
+      <c r="Q13" s="36">
+        <v>217</v>
+      </c>
+      <c r="R13" s="36">
+        <v>188</v>
+      </c>
+      <c r="S13" s="36">
+        <v>184</v>
+      </c>
+      <c r="T13" s="36">
         <v>197</v>
       </c>
-      <c r="P12" s="38">
-[...73 lines deleted...]
-      <c r="T13" s="73"/>
       <c r="Z13" s="3"/>
       <c r="AA13" s="3"/>
     </row>
-    <row r="14" spans="1:27" s="54" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C14" s="38">
+    <row r="14" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A14" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" s="36">
         <v>333</v>
       </c>
-      <c r="D14" s="38">
+      <c r="D14" s="36">
         <v>369</v>
       </c>
-      <c r="E14" s="38">
+      <c r="E14" s="36">
         <v>342</v>
       </c>
-      <c r="F14" s="38">
+      <c r="F14" s="36">
         <v>399</v>
       </c>
-      <c r="G14" s="38">
+      <c r="G14" s="36">
         <v>392</v>
       </c>
-      <c r="H14" s="38">
+      <c r="H14" s="36">
         <v>349</v>
       </c>
-      <c r="I14" s="38">
+      <c r="I14" s="36">
         <v>453</v>
       </c>
-      <c r="J14" s="38">
+      <c r="J14" s="36">
         <v>397</v>
       </c>
-      <c r="K14" s="38">
+      <c r="K14" s="36">
         <v>392</v>
       </c>
-      <c r="L14" s="38">
+      <c r="L14" s="36">
         <v>399</v>
       </c>
-      <c r="M14" s="38">
+      <c r="M14" s="36">
         <v>361</v>
       </c>
-      <c r="N14" s="38">
+      <c r="N14" s="36">
         <v>368</v>
       </c>
-      <c r="O14" s="38">
+      <c r="O14" s="36">
         <v>338</v>
       </c>
-      <c r="P14" s="38">
+      <c r="P14" s="36">
         <v>287</v>
       </c>
-      <c r="Q14" s="38">
+      <c r="Q14" s="36">
         <v>380</v>
       </c>
-      <c r="R14" s="38">
+      <c r="R14" s="36">
         <v>375</v>
       </c>
-      <c r="S14" s="38">
+      <c r="S14" s="36">
         <v>350</v>
       </c>
-      <c r="T14" s="73"/>
-      <c r="U14" s="16"/>
+      <c r="T14" s="36">
+        <v>392</v>
+      </c>
+      <c r="U14" s="15"/>
       <c r="V14" s="9"/>
-      <c r="W14" s="15"/>
+      <c r="W14" s="14"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
-      <c r="Z14" s="53"/>
-[...9 lines deleted...]
-      <c r="C15" s="39">
+      <c r="Z14" s="51"/>
+      <c r="AA14" s="51"/>
+    </row>
+    <row r="15" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="C15" s="37">
         <v>239</v>
       </c>
-      <c r="D15" s="39">
+      <c r="D15" s="37">
         <v>265</v>
       </c>
-      <c r="E15" s="39">
+      <c r="E15" s="37">
         <v>256</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="37">
         <v>333</v>
       </c>
-      <c r="G15" s="39">
+      <c r="G15" s="37">
         <v>265</v>
       </c>
-      <c r="H15" s="39">
+      <c r="H15" s="37">
         <v>296</v>
       </c>
-      <c r="I15" s="39">
+      <c r="I15" s="37">
         <v>336</v>
       </c>
-      <c r="J15" s="39">
+      <c r="J15" s="37">
         <v>275</v>
       </c>
-      <c r="K15" s="39">
+      <c r="K15" s="37">
         <v>330</v>
       </c>
-      <c r="L15" s="39">
+      <c r="L15" s="37">
         <v>272</v>
       </c>
-      <c r="M15" s="39">
+      <c r="M15" s="37">
         <v>221</v>
       </c>
-      <c r="N15" s="39">
+      <c r="N15" s="37">
         <v>288</v>
       </c>
-      <c r="O15" s="39">
+      <c r="O15" s="37">
         <v>267</v>
       </c>
-      <c r="P15" s="39">
+      <c r="P15" s="37">
         <v>217</v>
       </c>
-      <c r="Q15" s="39">
+      <c r="Q15" s="37">
         <v>292</v>
       </c>
-      <c r="R15" s="39">
+      <c r="R15" s="37">
         <v>279</v>
       </c>
-      <c r="S15" s="39">
+      <c r="S15" s="37">
         <v>248</v>
       </c>
-      <c r="T15" s="73"/>
+      <c r="T15" s="37">
+        <v>277</v>
+      </c>
       <c r="U15" s="9"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
-    <row r="16" spans="1:27" s="50" customFormat="1" ht="11.25">
+    <row r="16" spans="1:27" s="48" customFormat="1" ht="11.25">
       <c r="A16" s="3"/>
-      <c r="B16" s="72" t="s">
+      <c r="B16" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="C16" s="72"/>
-[...22 lines deleted...]
-      <c r="Z16" s="72"/>
+      <c r="C16" s="70"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="70"/>
+      <c r="F16" s="70"/>
+      <c r="G16" s="70"/>
+      <c r="H16" s="70"/>
+      <c r="I16" s="70"/>
+      <c r="J16" s="70"/>
+      <c r="K16" s="70"/>
+      <c r="L16" s="70"/>
+      <c r="M16" s="70"/>
+      <c r="N16" s="70"/>
+      <c r="O16" s="70"/>
+      <c r="P16" s="70"/>
+      <c r="Q16" s="70"/>
+      <c r="R16" s="70"/>
+      <c r="S16" s="70"/>
+      <c r="T16" s="70"/>
+      <c r="U16" s="70"/>
+      <c r="V16" s="70"/>
+      <c r="W16" s="70"/>
+      <c r="X16" s="70"/>
+      <c r="Y16" s="70"/>
+      <c r="Z16" s="70"/>
       <c r="AA16" s="3"/>
     </row>
-    <row r="17" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="44" t="s">
+    <row r="17" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="42" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="C17" s="38">
+      <c r="C17" s="36">
         <v>1238</v>
       </c>
-      <c r="D17" s="38">
+      <c r="D17" s="36">
         <v>1379</v>
       </c>
-      <c r="E17" s="38">
+      <c r="E17" s="36">
         <v>1187</v>
       </c>
-      <c r="F17" s="38">
+      <c r="F17" s="36">
         <v>1438</v>
       </c>
-      <c r="G17" s="38">
+      <c r="G17" s="36">
         <v>1403</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="36">
         <v>1435</v>
       </c>
-      <c r="I17" s="38">
+      <c r="I17" s="36">
         <v>1650</v>
       </c>
-      <c r="J17" s="38">
+      <c r="J17" s="36">
         <v>1399</v>
       </c>
-      <c r="K17" s="38">
+      <c r="K17" s="36">
         <v>1419</v>
       </c>
-      <c r="L17" s="38">
+      <c r="L17" s="36">
         <v>1412</v>
       </c>
-      <c r="M17" s="38">
+      <c r="M17" s="36">
         <v>1214</v>
       </c>
       <c r="N17" s="11">
         <v>1324</v>
       </c>
       <c r="O17" s="11">
         <v>1277</v>
       </c>
       <c r="P17" s="11">
         <v>1080</v>
       </c>
       <c r="Q17" s="11">
         <v>1372</v>
       </c>
       <c r="R17" s="11">
         <v>1310</v>
       </c>
       <c r="S17" s="11">
         <v>1204</v>
       </c>
+      <c r="T17" s="11">
+        <v>1320</v>
+      </c>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
     </row>
-    <row r="18" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C18" s="38">
+    <row r="18" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A18" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="36">
         <v>110</v>
       </c>
-      <c r="D18" s="38">
+      <c r="D18" s="36">
         <v>135</v>
       </c>
-      <c r="E18" s="38">
+      <c r="E18" s="36">
         <v>107</v>
       </c>
-      <c r="F18" s="38">
+      <c r="F18" s="36">
         <v>139</v>
       </c>
-      <c r="G18" s="38">
+      <c r="G18" s="36">
         <v>132</v>
       </c>
-      <c r="H18" s="38">
+      <c r="H18" s="36">
         <v>120</v>
       </c>
-      <c r="I18" s="38">
+      <c r="I18" s="36">
         <v>147</v>
       </c>
-      <c r="J18" s="38">
+      <c r="J18" s="36">
         <v>125</v>
       </c>
-      <c r="K18" s="38">
+      <c r="K18" s="36">
         <v>125</v>
       </c>
-      <c r="L18" s="38">
+      <c r="L18" s="36">
         <v>119</v>
       </c>
-      <c r="M18" s="38">
+      <c r="M18" s="36">
         <v>107</v>
       </c>
-      <c r="N18" s="38">
+      <c r="N18" s="36">
         <v>89</v>
       </c>
-      <c r="O18" s="38">
+      <c r="O18" s="36">
         <v>113</v>
       </c>
-      <c r="P18" s="38">
+      <c r="P18" s="36">
         <v>91</v>
       </c>
-      <c r="Q18" s="38">
+      <c r="Q18" s="36">
         <v>120</v>
       </c>
-      <c r="R18" s="38">
+      <c r="R18" s="36">
         <v>120</v>
       </c>
-      <c r="S18" s="38">
+      <c r="S18" s="36">
         <v>105</v>
       </c>
-      <c r="T18" s="3"/>
+      <c r="T18" s="36">
+        <v>121</v>
+      </c>
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
     </row>
-    <row r="19" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C19" s="38">
+    <row r="19" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A19" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="36">
         <v>331</v>
       </c>
-      <c r="D19" s="38">
+      <c r="D19" s="36">
         <v>326</v>
       </c>
-      <c r="E19" s="38">
+      <c r="E19" s="36">
         <v>283</v>
       </c>
-      <c r="F19" s="38">
+      <c r="F19" s="36">
         <v>347</v>
       </c>
-      <c r="G19" s="38">
+      <c r="G19" s="36">
         <v>343</v>
       </c>
-      <c r="H19" s="38">
+      <c r="H19" s="36">
         <v>381</v>
       </c>
-      <c r="I19" s="38">
+      <c r="I19" s="36">
         <v>404</v>
       </c>
-      <c r="J19" s="38">
+      <c r="J19" s="36">
         <v>343</v>
       </c>
-      <c r="K19" s="38">
+      <c r="K19" s="36">
         <v>331</v>
       </c>
-      <c r="L19" s="38">
+      <c r="L19" s="36">
         <v>350</v>
       </c>
-      <c r="M19" s="38">
+      <c r="M19" s="36">
         <v>286</v>
       </c>
-      <c r="N19" s="38">
+      <c r="N19" s="36">
         <v>339</v>
       </c>
-      <c r="O19" s="38">
+      <c r="O19" s="36">
         <v>301</v>
       </c>
-      <c r="P19" s="38">
+      <c r="P19" s="36">
         <v>284</v>
       </c>
-      <c r="Q19" s="38">
+      <c r="Q19" s="36">
         <v>310</v>
       </c>
-      <c r="R19" s="38">
+      <c r="R19" s="36">
         <v>296</v>
       </c>
-      <c r="S19" s="38">
+      <c r="S19" s="36">
         <v>313</v>
       </c>
-      <c r="T19" s="3"/>
+      <c r="T19" s="36">
+        <v>322</v>
+      </c>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
     </row>
-    <row r="20" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C20" s="38">
+    <row r="20" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A20" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="36">
         <v>153</v>
       </c>
-      <c r="D20" s="38">
+      <c r="D20" s="36">
         <v>201</v>
       </c>
-      <c r="E20" s="38">
+      <c r="E20" s="36">
         <v>146</v>
       </c>
-      <c r="F20" s="38">
+      <c r="F20" s="36">
         <v>195</v>
       </c>
-      <c r="G20" s="38">
+      <c r="G20" s="36">
         <v>176</v>
       </c>
-      <c r="H20" s="38">
+      <c r="H20" s="36">
         <v>177</v>
       </c>
-      <c r="I20" s="38">
+      <c r="I20" s="36">
         <v>227</v>
       </c>
-      <c r="J20" s="38">
+      <c r="J20" s="36">
         <v>199</v>
       </c>
-      <c r="K20" s="38">
+      <c r="K20" s="36">
         <v>178</v>
       </c>
-      <c r="L20" s="38">
+      <c r="L20" s="36">
         <v>190</v>
       </c>
-      <c r="M20" s="38">
+      <c r="M20" s="36">
         <v>168</v>
       </c>
-      <c r="N20" s="38">
+      <c r="N20" s="36">
         <v>178</v>
       </c>
-      <c r="O20" s="38">
+      <c r="O20" s="36">
         <v>164</v>
       </c>
-      <c r="P20" s="38">
+      <c r="P20" s="36">
         <v>146</v>
       </c>
-      <c r="Q20" s="38">
+      <c r="Q20" s="36">
         <v>185</v>
       </c>
-      <c r="R20" s="38">
+      <c r="R20" s="36">
         <v>172</v>
       </c>
-      <c r="S20" s="38">
+      <c r="S20" s="36">
         <v>141</v>
       </c>
-      <c r="T20" s="3"/>
+      <c r="T20" s="36">
+        <v>186</v>
+      </c>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
     </row>
-    <row r="21" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C21" s="38">
+    <row r="21" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A21" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="36">
         <v>150</v>
       </c>
-      <c r="D21" s="38">
+      <c r="D21" s="36">
         <v>140</v>
       </c>
-      <c r="E21" s="38">
+      <c r="E21" s="36">
         <v>150</v>
       </c>
-      <c r="F21" s="38">
+      <c r="F21" s="36">
         <v>177</v>
       </c>
-      <c r="G21" s="38">
+      <c r="G21" s="36">
         <v>178</v>
       </c>
-      <c r="H21" s="38">
+      <c r="H21" s="36">
         <v>170</v>
       </c>
-      <c r="I21" s="38">
+      <c r="I21" s="36">
         <v>196</v>
       </c>
-      <c r="J21" s="38">
+      <c r="J21" s="36">
         <v>161</v>
       </c>
-      <c r="K21" s="38">
+      <c r="K21" s="36">
         <v>188</v>
       </c>
-      <c r="L21" s="38">
+      <c r="L21" s="36">
         <v>186</v>
       </c>
-      <c r="M21" s="38">
+      <c r="M21" s="36">
         <v>147</v>
       </c>
-      <c r="N21" s="38">
+      <c r="N21" s="36">
         <v>173</v>
       </c>
-      <c r="O21" s="38">
+      <c r="O21" s="36">
         <v>159</v>
       </c>
-      <c r="P21" s="38">
+      <c r="P21" s="36">
         <v>126</v>
       </c>
-      <c r="Q21" s="38">
+      <c r="Q21" s="36">
         <v>177</v>
       </c>
-      <c r="R21" s="38">
+      <c r="R21" s="36">
         <v>160</v>
       </c>
-      <c r="S21" s="38">
+      <c r="S21" s="36">
         <v>147</v>
       </c>
-      <c r="T21" s="3"/>
+      <c r="T21" s="36">
+        <v>152</v>
+      </c>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
     </row>
-    <row r="22" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C22" s="38">
+    <row r="22" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A22" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="36">
         <v>105</v>
       </c>
-      <c r="D22" s="38">
+      <c r="D22" s="36">
         <v>114</v>
       </c>
-      <c r="E22" s="38">
+      <c r="E22" s="36">
         <v>85</v>
       </c>
-      <c r="F22" s="38">
+      <c r="F22" s="36">
         <v>105</v>
       </c>
-      <c r="G22" s="38">
+      <c r="G22" s="36">
         <v>121</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="36">
         <v>111</v>
       </c>
-      <c r="I22" s="38">
+      <c r="I22" s="36">
         <v>149</v>
       </c>
-      <c r="J22" s="38">
+      <c r="J22" s="36">
         <v>106</v>
       </c>
-      <c r="K22" s="38">
+      <c r="K22" s="36">
         <v>105</v>
       </c>
-      <c r="L22" s="38">
+      <c r="L22" s="36">
         <v>104</v>
       </c>
-      <c r="M22" s="38">
+      <c r="M22" s="36">
         <v>109</v>
       </c>
-      <c r="N22" s="38">
+      <c r="N22" s="36">
         <v>97</v>
       </c>
-      <c r="O22" s="38">
+      <c r="O22" s="36">
         <v>97</v>
       </c>
-      <c r="P22" s="38">
+      <c r="P22" s="36">
         <v>86</v>
       </c>
-      <c r="Q22" s="38">
+      <c r="Q22" s="36">
         <v>122</v>
       </c>
-      <c r="R22" s="38">
+      <c r="R22" s="36">
         <v>115</v>
       </c>
-      <c r="S22" s="38">
+      <c r="S22" s="36">
         <v>88</v>
       </c>
-      <c r="T22" s="3"/>
+      <c r="T22" s="36">
+        <v>116</v>
+      </c>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
     </row>
-    <row r="23" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C23" s="38">
+    <row r="23" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A23" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" s="36">
         <v>105</v>
       </c>
-      <c r="D23" s="38">
+      <c r="D23" s="36">
         <v>136</v>
       </c>
-      <c r="E23" s="38">
+      <c r="E23" s="36">
         <v>112</v>
       </c>
-      <c r="F23" s="38">
+      <c r="F23" s="36">
         <v>107</v>
       </c>
-      <c r="G23" s="38">
+      <c r="G23" s="36">
         <v>113</v>
       </c>
-      <c r="H23" s="38">
+      <c r="H23" s="36">
         <v>131</v>
       </c>
-      <c r="I23" s="38">
+      <c r="I23" s="36">
         <v>121</v>
       </c>
-      <c r="J23" s="38">
+      <c r="J23" s="36">
         <v>117</v>
       </c>
-      <c r="K23" s="38">
+      <c r="K23" s="36">
         <v>113</v>
       </c>
-      <c r="L23" s="38">
+      <c r="L23" s="36">
         <v>135</v>
       </c>
-      <c r="M23" s="38">
+      <c r="M23" s="36">
         <v>103</v>
       </c>
-      <c r="N23" s="38">
+      <c r="N23" s="36">
         <v>110</v>
       </c>
-      <c r="O23" s="38">
+      <c r="O23" s="36">
         <v>108</v>
       </c>
-      <c r="P23" s="38">
+      <c r="P23" s="36">
         <v>91</v>
       </c>
-      <c r="Q23" s="38">
+      <c r="Q23" s="36">
         <v>102</v>
       </c>
-      <c r="R23" s="38">
+      <c r="R23" s="36">
         <v>94</v>
       </c>
-      <c r="S23" s="38">
+      <c r="S23" s="36">
         <v>104</v>
       </c>
-      <c r="T23" s="3"/>
+      <c r="T23" s="36">
+        <v>102</v>
+      </c>
       <c r="U23" s="3"/>
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
     </row>
-    <row r="24" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C24" s="38">
+    <row r="24" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A24" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="B24" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" s="36">
         <v>168</v>
       </c>
-      <c r="D24" s="38">
+      <c r="D24" s="36">
         <v>187</v>
       </c>
-      <c r="E24" s="38">
+      <c r="E24" s="36">
         <v>183</v>
       </c>
-      <c r="F24" s="38">
+      <c r="F24" s="36">
         <v>197</v>
       </c>
-      <c r="G24" s="38">
+      <c r="G24" s="36">
         <v>194</v>
       </c>
-      <c r="H24" s="38">
+      <c r="H24" s="36">
         <v>180</v>
       </c>
-      <c r="I24" s="38">
+      <c r="I24" s="36">
         <v>233</v>
       </c>
-      <c r="J24" s="38">
+      <c r="J24" s="36">
         <v>208</v>
       </c>
-      <c r="K24" s="38">
+      <c r="K24" s="36">
         <v>205</v>
       </c>
-      <c r="L24" s="38">
+      <c r="L24" s="36">
         <v>196</v>
       </c>
-      <c r="M24" s="38">
+      <c r="M24" s="36">
         <v>185</v>
       </c>
-      <c r="N24" s="38">
+      <c r="N24" s="36">
         <v>200</v>
       </c>
-      <c r="O24" s="38">
+      <c r="O24" s="36">
         <v>181</v>
       </c>
-      <c r="P24" s="38">
+      <c r="P24" s="36">
         <v>138</v>
       </c>
-      <c r="Q24" s="38">
+      <c r="Q24" s="36">
         <v>216</v>
       </c>
-      <c r="R24" s="38">
+      <c r="R24" s="36">
         <v>203</v>
       </c>
-      <c r="S24" s="38">
+      <c r="S24" s="36">
         <v>173</v>
       </c>
-      <c r="T24" s="3"/>
+      <c r="T24" s="36">
+        <v>206</v>
+      </c>
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
     </row>
-    <row r="25" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C25" s="39">
+    <row r="25" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A25" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B25" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" s="37">
         <v>116</v>
       </c>
-      <c r="D25" s="39">
+      <c r="D25" s="37">
         <v>140</v>
       </c>
-      <c r="E25" s="39">
+      <c r="E25" s="37">
         <v>121</v>
       </c>
-      <c r="F25" s="39">
+      <c r="F25" s="37">
         <v>171</v>
       </c>
-      <c r="G25" s="39">
+      <c r="G25" s="37">
         <v>146</v>
       </c>
-      <c r="H25" s="39">
+      <c r="H25" s="37">
         <v>165</v>
       </c>
-      <c r="I25" s="39">
+      <c r="I25" s="37">
         <v>173</v>
       </c>
-      <c r="J25" s="39">
+      <c r="J25" s="37">
         <v>140</v>
       </c>
-      <c r="K25" s="39">
+      <c r="K25" s="37">
         <v>174</v>
       </c>
-      <c r="L25" s="39">
+      <c r="L25" s="37">
         <v>132</v>
       </c>
-      <c r="M25" s="39">
+      <c r="M25" s="37">
         <v>109</v>
       </c>
-      <c r="N25" s="39">
+      <c r="N25" s="37">
         <v>138</v>
       </c>
-      <c r="O25" s="39">
+      <c r="O25" s="37">
         <v>154</v>
       </c>
-      <c r="P25" s="39">
+      <c r="P25" s="37">
         <v>118</v>
       </c>
-      <c r="Q25" s="39">
+      <c r="Q25" s="37">
         <v>140</v>
       </c>
-      <c r="R25" s="39">
+      <c r="R25" s="37">
         <v>150</v>
       </c>
-      <c r="S25" s="39">
+      <c r="S25" s="37">
         <v>133</v>
       </c>
-      <c r="T25" s="3"/>
+      <c r="T25" s="37">
+        <v>115</v>
+      </c>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
     </row>
-    <row r="26" spans="1:27" s="50" customFormat="1" ht="11.25">
+    <row r="26" spans="1:27" s="48" customFormat="1" ht="11.25">
       <c r="A26" s="3"/>
-      <c r="B26" s="61" t="s">
+      <c r="B26" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="61"/>
-[...22 lines deleted...]
-      <c r="Z26" s="61"/>
+      <c r="C26" s="59"/>
+      <c r="D26" s="59"/>
+      <c r="E26" s="59"/>
+      <c r="F26" s="59"/>
+      <c r="G26" s="59"/>
+      <c r="H26" s="59"/>
+      <c r="I26" s="59"/>
+      <c r="J26" s="59"/>
+      <c r="K26" s="59"/>
+      <c r="L26" s="59"/>
+      <c r="M26" s="59"/>
+      <c r="N26" s="59"/>
+      <c r="O26" s="59"/>
+      <c r="P26" s="59"/>
+      <c r="Q26" s="59"/>
+      <c r="R26" s="59"/>
+      <c r="S26" s="59"/>
+      <c r="T26" s="59"/>
+      <c r="U26" s="59"/>
+      <c r="V26" s="59"/>
+      <c r="W26" s="59"/>
+      <c r="X26" s="59"/>
+      <c r="Y26" s="59"/>
+      <c r="Z26" s="59"/>
       <c r="AA26" s="3"/>
     </row>
-    <row r="27" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A27" s="44" t="s">
+    <row r="27" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A27" s="42" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="C27" s="38">
+      <c r="C27" s="36">
         <v>1156</v>
       </c>
-      <c r="D27" s="38">
+      <c r="D27" s="36">
         <v>1258</v>
       </c>
-      <c r="E27" s="38">
+      <c r="E27" s="36">
         <v>1174</v>
       </c>
-      <c r="F27" s="38">
+      <c r="F27" s="36">
         <v>1395</v>
       </c>
-      <c r="G27" s="38">
+      <c r="G27" s="36">
         <v>1318</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="36">
         <v>1258</v>
       </c>
-      <c r="I27" s="38">
+      <c r="I27" s="36">
         <v>1499</v>
       </c>
-      <c r="J27" s="38">
+      <c r="J27" s="36">
         <v>1316</v>
       </c>
-      <c r="K27" s="38">
+      <c r="K27" s="36">
         <v>1410</v>
       </c>
-      <c r="L27" s="38">
+      <c r="L27" s="36">
         <v>1323</v>
       </c>
-      <c r="M27" s="38">
+      <c r="M27" s="36">
         <v>1088</v>
       </c>
       <c r="N27" s="11">
         <v>1256</v>
       </c>
       <c r="O27" s="11">
         <v>1193</v>
       </c>
       <c r="P27" s="11">
         <v>1021</v>
       </c>
       <c r="Q27" s="11">
         <v>1266</v>
       </c>
       <c r="R27" s="11">
         <v>1205</v>
       </c>
       <c r="S27" s="11">
         <v>1090</v>
       </c>
+      <c r="T27" s="11">
+        <v>1275</v>
+      </c>
       <c r="Z27" s="3"/>
       <c r="AA27" s="3"/>
     </row>
-    <row r="28" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C28" s="38">
+    <row r="28" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A28" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" s="36">
         <v>104</v>
       </c>
-      <c r="D28" s="38">
+      <c r="D28" s="36">
         <v>122</v>
       </c>
-      <c r="E28" s="38">
+      <c r="E28" s="36">
         <v>92</v>
       </c>
-      <c r="F28" s="38">
+      <c r="F28" s="36">
         <v>109</v>
       </c>
-      <c r="G28" s="38">
+      <c r="G28" s="36">
         <v>99</v>
       </c>
-      <c r="H28" s="38">
+      <c r="H28" s="36">
         <v>116</v>
       </c>
-      <c r="I28" s="38">
+      <c r="I28" s="36">
         <v>118</v>
       </c>
-      <c r="J28" s="38">
+      <c r="J28" s="36">
         <v>124</v>
       </c>
-      <c r="K28" s="38">
+      <c r="K28" s="36">
         <v>136</v>
       </c>
-      <c r="L28" s="38">
+      <c r="L28" s="36">
         <v>114</v>
       </c>
-      <c r="M28" s="38">
+      <c r="M28" s="36">
         <v>83</v>
       </c>
-      <c r="N28" s="38">
+      <c r="N28" s="36">
         <v>100</v>
       </c>
-      <c r="O28" s="38">
+      <c r="O28" s="36">
         <v>107</v>
       </c>
-      <c r="P28" s="38">
+      <c r="P28" s="36">
         <v>84</v>
       </c>
-      <c r="Q28" s="38">
+      <c r="Q28" s="36">
         <v>121</v>
       </c>
-      <c r="R28" s="38">
+      <c r="R28" s="36">
         <v>101</v>
       </c>
-      <c r="S28" s="38">
+      <c r="S28" s="36">
         <v>87</v>
       </c>
-      <c r="T28" s="3"/>
+      <c r="T28" s="36">
+        <v>98</v>
+      </c>
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
     </row>
-    <row r="29" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C29" s="38">
+    <row r="29" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A29" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" s="36">
         <v>269</v>
       </c>
-      <c r="D29" s="38">
+      <c r="D29" s="36">
         <v>296</v>
       </c>
-      <c r="E29" s="38">
+      <c r="E29" s="36">
         <v>294</v>
       </c>
-      <c r="F29" s="38">
+      <c r="F29" s="36">
         <v>338</v>
       </c>
-      <c r="G29" s="38">
+      <c r="G29" s="36">
         <v>335</v>
       </c>
-      <c r="H29" s="38">
+      <c r="H29" s="36">
         <v>305</v>
       </c>
-      <c r="I29" s="38">
+      <c r="I29" s="36">
         <v>381</v>
       </c>
-      <c r="J29" s="38">
+      <c r="J29" s="36">
         <v>318</v>
       </c>
-      <c r="K29" s="38">
+      <c r="K29" s="36">
         <v>352</v>
       </c>
-      <c r="L29" s="38">
+      <c r="L29" s="36">
         <v>324</v>
       </c>
-      <c r="M29" s="38">
+      <c r="M29" s="36">
         <v>289</v>
       </c>
-      <c r="N29" s="38">
+      <c r="N29" s="36">
         <v>294</v>
       </c>
-      <c r="O29" s="38">
+      <c r="O29" s="36">
         <v>315</v>
       </c>
-      <c r="P29" s="38">
+      <c r="P29" s="36">
         <v>277</v>
       </c>
-      <c r="Q29" s="38">
+      <c r="Q29" s="36">
         <v>284</v>
       </c>
-      <c r="R29" s="38">
+      <c r="R29" s="36">
         <v>297</v>
       </c>
-      <c r="S29" s="38">
+      <c r="S29" s="36">
         <v>250</v>
+      </c>
+      <c r="T29" s="36">
+        <v>309</v>
       </c>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
     </row>
-    <row r="30" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C30" s="38">
+    <row r="30" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A30" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B30" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="C30" s="36">
         <v>161</v>
       </c>
-      <c r="D30" s="38">
+      <c r="D30" s="36">
         <v>197</v>
       </c>
-      <c r="E30" s="38">
+      <c r="E30" s="36">
         <v>154</v>
       </c>
-      <c r="F30" s="38">
+      <c r="F30" s="36">
         <v>187</v>
       </c>
-      <c r="G30" s="38">
+      <c r="G30" s="36">
         <v>181</v>
       </c>
-      <c r="H30" s="38">
+      <c r="H30" s="36">
         <v>181</v>
       </c>
-      <c r="I30" s="38">
+      <c r="I30" s="36">
         <v>207</v>
       </c>
-      <c r="J30" s="38">
+      <c r="J30" s="36">
         <v>182</v>
       </c>
-      <c r="K30" s="38">
+      <c r="K30" s="36">
         <v>203</v>
       </c>
-      <c r="L30" s="38">
+      <c r="L30" s="36">
         <v>168</v>
       </c>
-      <c r="M30" s="38">
+      <c r="M30" s="36">
         <v>133</v>
       </c>
-      <c r="N30" s="38">
+      <c r="N30" s="36">
         <v>165</v>
       </c>
-      <c r="O30" s="38">
+      <c r="O30" s="36">
         <v>142</v>
       </c>
-      <c r="P30" s="38">
+      <c r="P30" s="36">
         <v>128</v>
       </c>
-      <c r="Q30" s="38">
+      <c r="Q30" s="36">
         <v>160</v>
       </c>
-      <c r="R30" s="38">
+      <c r="R30" s="36">
         <v>162</v>
       </c>
-      <c r="S30" s="38">
+      <c r="S30" s="36">
         <v>148</v>
+      </c>
+      <c r="T30" s="36">
+        <v>166</v>
       </c>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
     </row>
-    <row r="31" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C31" s="38">
+    <row r="31" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A31" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" s="36">
         <v>125</v>
       </c>
-      <c r="D31" s="38">
+      <c r="D31" s="36">
         <v>154</v>
       </c>
-      <c r="E31" s="38">
+      <c r="E31" s="36">
         <v>150</v>
       </c>
-      <c r="F31" s="38">
+      <c r="F31" s="36">
         <v>164</v>
       </c>
-      <c r="G31" s="38">
+      <c r="G31" s="36">
         <v>144</v>
       </c>
-      <c r="H31" s="38">
+      <c r="H31" s="36">
         <v>163</v>
       </c>
-      <c r="I31" s="38">
+      <c r="I31" s="36">
         <v>168</v>
       </c>
-      <c r="J31" s="38">
+      <c r="J31" s="36">
         <v>173</v>
       </c>
-      <c r="K31" s="38">
+      <c r="K31" s="36">
         <v>166</v>
       </c>
-      <c r="L31" s="38">
+      <c r="L31" s="36">
         <v>158</v>
       </c>
-      <c r="M31" s="38">
+      <c r="M31" s="36">
         <v>131</v>
       </c>
-      <c r="N31" s="38">
+      <c r="N31" s="36">
         <v>159</v>
       </c>
-      <c r="O31" s="38">
+      <c r="O31" s="36">
         <v>147</v>
       </c>
-      <c r="P31" s="38">
+      <c r="P31" s="36">
         <v>117</v>
       </c>
-      <c r="Q31" s="38">
+      <c r="Q31" s="36">
         <v>166</v>
       </c>
-      <c r="R31" s="38">
+      <c r="R31" s="36">
         <v>161</v>
       </c>
-      <c r="S31" s="38">
+      <c r="S31" s="36">
         <v>137</v>
       </c>
-      <c r="T31" s="12"/>
-      <c r="U31" s="14"/>
+      <c r="T31" s="36">
+        <v>159</v>
+      </c>
+      <c r="U31" s="13"/>
       <c r="V31" s="9"/>
       <c r="W31" s="11"/>
       <c r="X31" s="11"/>
       <c r="Y31" s="11"/>
       <c r="Z31" s="3"/>
       <c r="AA31" s="3"/>
     </row>
-    <row r="32" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C32" s="38">
+    <row r="32" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A32" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="C32" s="36">
         <v>91</v>
       </c>
-      <c r="D32" s="38">
+      <c r="D32" s="36">
         <v>88</v>
       </c>
-      <c r="E32" s="38">
+      <c r="E32" s="36">
         <v>88</v>
       </c>
-      <c r="F32" s="38">
+      <c r="F32" s="36">
         <v>104</v>
       </c>
-      <c r="G32" s="38">
+      <c r="G32" s="36">
         <v>118</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="36">
         <v>97</v>
       </c>
-      <c r="I32" s="38">
+      <c r="I32" s="36">
         <v>123</v>
       </c>
-      <c r="J32" s="38">
+      <c r="J32" s="36">
         <v>86</v>
       </c>
-      <c r="K32" s="38">
+      <c r="K32" s="36">
         <v>101</v>
       </c>
-      <c r="L32" s="38">
+      <c r="L32" s="36">
         <v>103</v>
       </c>
-      <c r="M32" s="38">
+      <c r="M32" s="36">
         <v>80</v>
       </c>
-      <c r="N32" s="38">
+      <c r="N32" s="36">
         <v>108</v>
       </c>
-      <c r="O32" s="38">
+      <c r="O32" s="36">
         <v>100</v>
       </c>
-      <c r="P32" s="38">
+      <c r="P32" s="36">
         <v>81</v>
       </c>
-      <c r="Q32" s="38">
+      <c r="Q32" s="36">
         <v>104</v>
       </c>
-      <c r="R32" s="38">
+      <c r="R32" s="36">
         <v>89</v>
       </c>
-      <c r="S32" s="38">
+      <c r="S32" s="36">
         <v>96</v>
+      </c>
+      <c r="T32" s="36">
+        <v>100</v>
       </c>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
     </row>
-    <row r="33" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C33" s="38">
+    <row r="33" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A33" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B33" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="36">
         <v>118</v>
       </c>
-      <c r="D33" s="38">
+      <c r="D33" s="36">
         <v>94</v>
       </c>
-      <c r="E33" s="38">
+      <c r="E33" s="36">
         <v>102</v>
       </c>
-      <c r="F33" s="38">
+      <c r="F33" s="36">
         <v>129</v>
       </c>
-      <c r="G33" s="38">
+      <c r="G33" s="36">
         <v>124</v>
       </c>
-      <c r="H33" s="38">
+      <c r="H33" s="36">
         <v>96</v>
       </c>
-      <c r="I33" s="38">
+      <c r="I33" s="36">
         <v>119</v>
       </c>
-      <c r="J33" s="38">
+      <c r="J33" s="36">
         <v>109</v>
       </c>
-      <c r="K33" s="38">
+      <c r="K33" s="36">
         <v>109</v>
       </c>
-      <c r="L33" s="38">
+      <c r="L33" s="36">
         <v>113</v>
       </c>
-      <c r="M33" s="38">
+      <c r="M33" s="36">
         <v>84</v>
       </c>
-      <c r="N33" s="38">
+      <c r="N33" s="36">
         <v>112</v>
       </c>
-      <c r="O33" s="38">
+      <c r="O33" s="36">
         <v>112</v>
       </c>
-      <c r="P33" s="38">
+      <c r="P33" s="36">
         <v>86</v>
       </c>
-      <c r="Q33" s="38">
+      <c r="Q33" s="36">
         <v>115</v>
       </c>
-      <c r="R33" s="38">
+      <c r="R33" s="36">
         <v>94</v>
       </c>
-      <c r="S33" s="38">
+      <c r="S33" s="36">
         <v>80</v>
+      </c>
+      <c r="T33" s="36">
+        <v>95</v>
       </c>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
     </row>
-    <row r="34" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C34" s="38">
+    <row r="34" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A34" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="B34" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" s="36">
         <v>165</v>
       </c>
-      <c r="D34" s="38">
+      <c r="D34" s="36">
         <v>182</v>
       </c>
-      <c r="E34" s="38">
+      <c r="E34" s="36">
         <v>159</v>
       </c>
-      <c r="F34" s="38">
+      <c r="F34" s="36">
         <v>202</v>
       </c>
-      <c r="G34" s="38">
+      <c r="G34" s="36">
         <v>198</v>
       </c>
-      <c r="H34" s="38">
+      <c r="H34" s="36">
         <v>169</v>
       </c>
-      <c r="I34" s="38">
+      <c r="I34" s="36">
         <v>220</v>
       </c>
-      <c r="J34" s="38">
+      <c r="J34" s="36">
         <v>189</v>
       </c>
-      <c r="K34" s="38">
+      <c r="K34" s="36">
         <v>187</v>
       </c>
-      <c r="L34" s="38">
+      <c r="L34" s="36">
         <v>203</v>
       </c>
-      <c r="M34" s="38">
+      <c r="M34" s="36">
         <v>176</v>
       </c>
-      <c r="N34" s="38">
+      <c r="N34" s="36">
         <v>168</v>
       </c>
-      <c r="O34" s="38">
+      <c r="O34" s="36">
         <v>157</v>
       </c>
-      <c r="P34" s="38">
+      <c r="P34" s="36">
         <v>149</v>
       </c>
-      <c r="Q34" s="38">
+      <c r="Q34" s="36">
         <v>164</v>
       </c>
-      <c r="R34" s="38">
+      <c r="R34" s="36">
         <v>172</v>
       </c>
-      <c r="S34" s="38">
+      <c r="S34" s="36">
         <v>177</v>
       </c>
-      <c r="T34" s="3"/>
+      <c r="T34" s="36">
+        <v>186</v>
+      </c>
       <c r="U34" s="3"/>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
       <c r="Z34" s="3"/>
       <c r="AA34" s="3"/>
     </row>
-    <row r="35" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C35" s="39">
+    <row r="35" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A35" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B35" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="C35" s="37">
         <v>123</v>
       </c>
-      <c r="D35" s="39">
+      <c r="D35" s="37">
         <v>125</v>
       </c>
-      <c r="E35" s="39">
+      <c r="E35" s="37">
         <v>135</v>
       </c>
-      <c r="F35" s="39">
+      <c r="F35" s="37">
         <v>162</v>
       </c>
-      <c r="G35" s="39">
+      <c r="G35" s="37">
         <v>119</v>
       </c>
-      <c r="H35" s="39">
+      <c r="H35" s="37">
         <v>131</v>
       </c>
-      <c r="I35" s="39">
+      <c r="I35" s="37">
         <v>163</v>
       </c>
-      <c r="J35" s="39">
+      <c r="J35" s="37">
         <v>135</v>
       </c>
-      <c r="K35" s="39">
+      <c r="K35" s="37">
         <v>156</v>
       </c>
-      <c r="L35" s="39">
+      <c r="L35" s="37">
         <v>140</v>
       </c>
-      <c r="M35" s="39">
+      <c r="M35" s="37">
         <v>112</v>
       </c>
-      <c r="N35" s="39">
+      <c r="N35" s="37">
         <v>150</v>
       </c>
-      <c r="O35" s="39">
+      <c r="O35" s="37">
         <v>113</v>
       </c>
-      <c r="P35" s="39">
+      <c r="P35" s="37">
         <v>99</v>
       </c>
-      <c r="Q35" s="39">
+      <c r="Q35" s="37">
         <v>152</v>
       </c>
-      <c r="R35" s="39">
+      <c r="R35" s="37">
         <v>129</v>
       </c>
-      <c r="S35" s="39">
+      <c r="S35" s="37">
         <v>115</v>
       </c>
-      <c r="T35" s="3"/>
+      <c r="T35" s="37">
+        <v>162</v>
+      </c>
       <c r="U35" s="3"/>
       <c r="V35" s="3"/>
       <c r="W35" s="3"/>
       <c r="X35" s="3"/>
       <c r="Y35" s="3"/>
       <c r="Z35" s="3"/>
       <c r="AA35" s="3"/>
     </row>
-    <row r="36" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+    <row r="36" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
       <c r="A36" s="3"/>
-      <c r="B36" s="13" t="s">
+      <c r="B36" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="R36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
       <c r="V36" s="3"/>
       <c r="W36" s="3"/>
       <c r="X36" s="3"/>
       <c r="Y36" s="3"/>