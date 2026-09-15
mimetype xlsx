--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -584,88 +584,82 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -716,89 +710,89 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 5" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -998,943 +992,943 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19157&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="42.85546875" style="32" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="32"/>
+    <col min="1" max="1" width="42.875" style="30" customWidth="1"/>
+    <col min="2" max="2" width="90.875" style="30" customWidth="1"/>
+    <col min="3" max="16384" width="14.375" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="31">
+      <c r="B1" s="29">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="33" t="s">
+      <c r="B2" s="31" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="33" t="s">
+      <c r="B3" s="31" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
-      <c r="A4" s="55" t="s">
+      <c r="A4" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="31" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="33" t="s">
+      <c r="B5" s="31" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="33" t="s">
+      <c r="B6" s="31" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
-      <c r="A7" s="55" t="s">
+      <c r="A7" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="31" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5" customHeight="1">
-      <c r="A8" s="56" t="s">
+      <c r="A8" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="58" t="s">
+      <c r="B8" s="56" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="51">
-      <c r="A9" s="56" t="s">
+      <c r="A9" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="58" t="s">
+      <c r="B9" s="56" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
-      <c r="A10" s="55" t="s">
+      <c r="A10" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="33" t="s">
+      <c r="B10" s="31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
-      <c r="A11" s="55" t="s">
+      <c r="A11" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="29" t="s">
+      <c r="B11" s="27" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
-      <c r="A12" s="55" t="s">
+      <c r="A12" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="71" t="s">
+      <c r="B12" s="57" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="32.25" customHeight="1">
-      <c r="A13" s="55" t="s">
+      <c r="A13" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="72" t="s">
+      <c r="B13" s="58" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
-      <c r="A14" s="55" t="s">
+      <c r="A14" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="29" t="s">
+      <c r="B14" s="27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
-      <c r="A15" s="55" t="s">
+      <c r="A15" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="30">
-        <v>46244</v>
+      <c r="B15" s="28">
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
-      <c r="A16" s="55" t="s">
+      <c r="A16" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="30">
-        <v>46275</v>
+      <c r="B16" s="28">
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
-      <c r="A17" s="55" t="s">
+      <c r="A17" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="33" t="s">
+      <c r="B17" s="31" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
-      <c r="A18" s="55" t="s">
+      <c r="A18" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="31" t="s">
+      <c r="B18" s="29" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
-      <c r="A19" s="55" t="s">
+      <c r="A19" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="34">
+      <c r="B19" s="32">
         <v>77272775556</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
-      <c r="A20" s="57" t="s">
+      <c r="A20" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="35" t="s">
+      <c r="B20" s="33" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="18" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="19"/>
+    <col min="1" max="1" width="4.625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="96.25" style="16" customWidth="1"/>
+    <col min="3" max="3" width="9.125" style="16"/>
+    <col min="4" max="4" width="51.75" style="16" customWidth="1"/>
+    <col min="5" max="256" width="9.125" style="17"/>
+    <col min="257" max="257" width="4.625" style="17" customWidth="1"/>
+    <col min="258" max="258" width="51.75" style="17" customWidth="1"/>
+    <col min="259" max="259" width="9.125" style="17"/>
+    <col min="260" max="260" width="51.75" style="17" customWidth="1"/>
+    <col min="261" max="512" width="9.125" style="17"/>
+    <col min="513" max="513" width="4.625" style="17" customWidth="1"/>
+    <col min="514" max="514" width="51.75" style="17" customWidth="1"/>
+    <col min="515" max="515" width="9.125" style="17"/>
+    <col min="516" max="516" width="51.75" style="17" customWidth="1"/>
+    <col min="517" max="768" width="9.125" style="17"/>
+    <col min="769" max="769" width="4.625" style="17" customWidth="1"/>
+    <col min="770" max="770" width="51.75" style="17" customWidth="1"/>
+    <col min="771" max="771" width="9.125" style="17"/>
+    <col min="772" max="772" width="51.75" style="17" customWidth="1"/>
+    <col min="773" max="1024" width="9.125" style="17"/>
+    <col min="1025" max="1025" width="4.625" style="17" customWidth="1"/>
+    <col min="1026" max="1026" width="51.75" style="17" customWidth="1"/>
+    <col min="1027" max="1027" width="9.125" style="17"/>
+    <col min="1028" max="1028" width="51.75" style="17" customWidth="1"/>
+    <col min="1029" max="1280" width="9.125" style="17"/>
+    <col min="1281" max="1281" width="4.625" style="17" customWidth="1"/>
+    <col min="1282" max="1282" width="51.75" style="17" customWidth="1"/>
+    <col min="1283" max="1283" width="9.125" style="17"/>
+    <col min="1284" max="1284" width="51.75" style="17" customWidth="1"/>
+    <col min="1285" max="1536" width="9.125" style="17"/>
+    <col min="1537" max="1537" width="4.625" style="17" customWidth="1"/>
+    <col min="1538" max="1538" width="51.75" style="17" customWidth="1"/>
+    <col min="1539" max="1539" width="9.125" style="17"/>
+    <col min="1540" max="1540" width="51.75" style="17" customWidth="1"/>
+    <col min="1541" max="1792" width="9.125" style="17"/>
+    <col min="1793" max="1793" width="4.625" style="17" customWidth="1"/>
+    <col min="1794" max="1794" width="51.75" style="17" customWidth="1"/>
+    <col min="1795" max="1795" width="9.125" style="17"/>
+    <col min="1796" max="1796" width="51.75" style="17" customWidth="1"/>
+    <col min="1797" max="2048" width="9.125" style="17"/>
+    <col min="2049" max="2049" width="4.625" style="17" customWidth="1"/>
+    <col min="2050" max="2050" width="51.75" style="17" customWidth="1"/>
+    <col min="2051" max="2051" width="9.125" style="17"/>
+    <col min="2052" max="2052" width="51.75" style="17" customWidth="1"/>
+    <col min="2053" max="2304" width="9.125" style="17"/>
+    <col min="2305" max="2305" width="4.625" style="17" customWidth="1"/>
+    <col min="2306" max="2306" width="51.75" style="17" customWidth="1"/>
+    <col min="2307" max="2307" width="9.125" style="17"/>
+    <col min="2308" max="2308" width="51.75" style="17" customWidth="1"/>
+    <col min="2309" max="2560" width="9.125" style="17"/>
+    <col min="2561" max="2561" width="4.625" style="17" customWidth="1"/>
+    <col min="2562" max="2562" width="51.75" style="17" customWidth="1"/>
+    <col min="2563" max="2563" width="9.125" style="17"/>
+    <col min="2564" max="2564" width="51.75" style="17" customWidth="1"/>
+    <col min="2565" max="2816" width="9.125" style="17"/>
+    <col min="2817" max="2817" width="4.625" style="17" customWidth="1"/>
+    <col min="2818" max="2818" width="51.75" style="17" customWidth="1"/>
+    <col min="2819" max="2819" width="9.125" style="17"/>
+    <col min="2820" max="2820" width="51.75" style="17" customWidth="1"/>
+    <col min="2821" max="3072" width="9.125" style="17"/>
+    <col min="3073" max="3073" width="4.625" style="17" customWidth="1"/>
+    <col min="3074" max="3074" width="51.75" style="17" customWidth="1"/>
+    <col min="3075" max="3075" width="9.125" style="17"/>
+    <col min="3076" max="3076" width="51.75" style="17" customWidth="1"/>
+    <col min="3077" max="3328" width="9.125" style="17"/>
+    <col min="3329" max="3329" width="4.625" style="17" customWidth="1"/>
+    <col min="3330" max="3330" width="51.75" style="17" customWidth="1"/>
+    <col min="3331" max="3331" width="9.125" style="17"/>
+    <col min="3332" max="3332" width="51.75" style="17" customWidth="1"/>
+    <col min="3333" max="3584" width="9.125" style="17"/>
+    <col min="3585" max="3585" width="4.625" style="17" customWidth="1"/>
+    <col min="3586" max="3586" width="51.75" style="17" customWidth="1"/>
+    <col min="3587" max="3587" width="9.125" style="17"/>
+    <col min="3588" max="3588" width="51.75" style="17" customWidth="1"/>
+    <col min="3589" max="3840" width="9.125" style="17"/>
+    <col min="3841" max="3841" width="4.625" style="17" customWidth="1"/>
+    <col min="3842" max="3842" width="51.75" style="17" customWidth="1"/>
+    <col min="3843" max="3843" width="9.125" style="17"/>
+    <col min="3844" max="3844" width="51.75" style="17" customWidth="1"/>
+    <col min="3845" max="4096" width="9.125" style="17"/>
+    <col min="4097" max="4097" width="4.625" style="17" customWidth="1"/>
+    <col min="4098" max="4098" width="51.75" style="17" customWidth="1"/>
+    <col min="4099" max="4099" width="9.125" style="17"/>
+    <col min="4100" max="4100" width="51.75" style="17" customWidth="1"/>
+    <col min="4101" max="4352" width="9.125" style="17"/>
+    <col min="4353" max="4353" width="4.625" style="17" customWidth="1"/>
+    <col min="4354" max="4354" width="51.75" style="17" customWidth="1"/>
+    <col min="4355" max="4355" width="9.125" style="17"/>
+    <col min="4356" max="4356" width="51.75" style="17" customWidth="1"/>
+    <col min="4357" max="4608" width="9.125" style="17"/>
+    <col min="4609" max="4609" width="4.625" style="17" customWidth="1"/>
+    <col min="4610" max="4610" width="51.75" style="17" customWidth="1"/>
+    <col min="4611" max="4611" width="9.125" style="17"/>
+    <col min="4612" max="4612" width="51.75" style="17" customWidth="1"/>
+    <col min="4613" max="4864" width="9.125" style="17"/>
+    <col min="4865" max="4865" width="4.625" style="17" customWidth="1"/>
+    <col min="4866" max="4866" width="51.75" style="17" customWidth="1"/>
+    <col min="4867" max="4867" width="9.125" style="17"/>
+    <col min="4868" max="4868" width="51.75" style="17" customWidth="1"/>
+    <col min="4869" max="5120" width="9.125" style="17"/>
+    <col min="5121" max="5121" width="4.625" style="17" customWidth="1"/>
+    <col min="5122" max="5122" width="51.75" style="17" customWidth="1"/>
+    <col min="5123" max="5123" width="9.125" style="17"/>
+    <col min="5124" max="5124" width="51.75" style="17" customWidth="1"/>
+    <col min="5125" max="5376" width="9.125" style="17"/>
+    <col min="5377" max="5377" width="4.625" style="17" customWidth="1"/>
+    <col min="5378" max="5378" width="51.75" style="17" customWidth="1"/>
+    <col min="5379" max="5379" width="9.125" style="17"/>
+    <col min="5380" max="5380" width="51.75" style="17" customWidth="1"/>
+    <col min="5381" max="5632" width="9.125" style="17"/>
+    <col min="5633" max="5633" width="4.625" style="17" customWidth="1"/>
+    <col min="5634" max="5634" width="51.75" style="17" customWidth="1"/>
+    <col min="5635" max="5635" width="9.125" style="17"/>
+    <col min="5636" max="5636" width="51.75" style="17" customWidth="1"/>
+    <col min="5637" max="5888" width="9.125" style="17"/>
+    <col min="5889" max="5889" width="4.625" style="17" customWidth="1"/>
+    <col min="5890" max="5890" width="51.75" style="17" customWidth="1"/>
+    <col min="5891" max="5891" width="9.125" style="17"/>
+    <col min="5892" max="5892" width="51.75" style="17" customWidth="1"/>
+    <col min="5893" max="6144" width="9.125" style="17"/>
+    <col min="6145" max="6145" width="4.625" style="17" customWidth="1"/>
+    <col min="6146" max="6146" width="51.75" style="17" customWidth="1"/>
+    <col min="6147" max="6147" width="9.125" style="17"/>
+    <col min="6148" max="6148" width="51.75" style="17" customWidth="1"/>
+    <col min="6149" max="6400" width="9.125" style="17"/>
+    <col min="6401" max="6401" width="4.625" style="17" customWidth="1"/>
+    <col min="6402" max="6402" width="51.75" style="17" customWidth="1"/>
+    <col min="6403" max="6403" width="9.125" style="17"/>
+    <col min="6404" max="6404" width="51.75" style="17" customWidth="1"/>
+    <col min="6405" max="6656" width="9.125" style="17"/>
+    <col min="6657" max="6657" width="4.625" style="17" customWidth="1"/>
+    <col min="6658" max="6658" width="51.75" style="17" customWidth="1"/>
+    <col min="6659" max="6659" width="9.125" style="17"/>
+    <col min="6660" max="6660" width="51.75" style="17" customWidth="1"/>
+    <col min="6661" max="6912" width="9.125" style="17"/>
+    <col min="6913" max="6913" width="4.625" style="17" customWidth="1"/>
+    <col min="6914" max="6914" width="51.75" style="17" customWidth="1"/>
+    <col min="6915" max="6915" width="9.125" style="17"/>
+    <col min="6916" max="6916" width="51.75" style="17" customWidth="1"/>
+    <col min="6917" max="7168" width="9.125" style="17"/>
+    <col min="7169" max="7169" width="4.625" style="17" customWidth="1"/>
+    <col min="7170" max="7170" width="51.75" style="17" customWidth="1"/>
+    <col min="7171" max="7171" width="9.125" style="17"/>
+    <col min="7172" max="7172" width="51.75" style="17" customWidth="1"/>
+    <col min="7173" max="7424" width="9.125" style="17"/>
+    <col min="7425" max="7425" width="4.625" style="17" customWidth="1"/>
+    <col min="7426" max="7426" width="51.75" style="17" customWidth="1"/>
+    <col min="7427" max="7427" width="9.125" style="17"/>
+    <col min="7428" max="7428" width="51.75" style="17" customWidth="1"/>
+    <col min="7429" max="7680" width="9.125" style="17"/>
+    <col min="7681" max="7681" width="4.625" style="17" customWidth="1"/>
+    <col min="7682" max="7682" width="51.75" style="17" customWidth="1"/>
+    <col min="7683" max="7683" width="9.125" style="17"/>
+    <col min="7684" max="7684" width="51.75" style="17" customWidth="1"/>
+    <col min="7685" max="7936" width="9.125" style="17"/>
+    <col min="7937" max="7937" width="4.625" style="17" customWidth="1"/>
+    <col min="7938" max="7938" width="51.75" style="17" customWidth="1"/>
+    <col min="7939" max="7939" width="9.125" style="17"/>
+    <col min="7940" max="7940" width="51.75" style="17" customWidth="1"/>
+    <col min="7941" max="8192" width="9.125" style="17"/>
+    <col min="8193" max="8193" width="4.625" style="17" customWidth="1"/>
+    <col min="8194" max="8194" width="51.75" style="17" customWidth="1"/>
+    <col min="8195" max="8195" width="9.125" style="17"/>
+    <col min="8196" max="8196" width="51.75" style="17" customWidth="1"/>
+    <col min="8197" max="8448" width="9.125" style="17"/>
+    <col min="8449" max="8449" width="4.625" style="17" customWidth="1"/>
+    <col min="8450" max="8450" width="51.75" style="17" customWidth="1"/>
+    <col min="8451" max="8451" width="9.125" style="17"/>
+    <col min="8452" max="8452" width="51.75" style="17" customWidth="1"/>
+    <col min="8453" max="8704" width="9.125" style="17"/>
+    <col min="8705" max="8705" width="4.625" style="17" customWidth="1"/>
+    <col min="8706" max="8706" width="51.75" style="17" customWidth="1"/>
+    <col min="8707" max="8707" width="9.125" style="17"/>
+    <col min="8708" max="8708" width="51.75" style="17" customWidth="1"/>
+    <col min="8709" max="8960" width="9.125" style="17"/>
+    <col min="8961" max="8961" width="4.625" style="17" customWidth="1"/>
+    <col min="8962" max="8962" width="51.75" style="17" customWidth="1"/>
+    <col min="8963" max="8963" width="9.125" style="17"/>
+    <col min="8964" max="8964" width="51.75" style="17" customWidth="1"/>
+    <col min="8965" max="9216" width="9.125" style="17"/>
+    <col min="9217" max="9217" width="4.625" style="17" customWidth="1"/>
+    <col min="9218" max="9218" width="51.75" style="17" customWidth="1"/>
+    <col min="9219" max="9219" width="9.125" style="17"/>
+    <col min="9220" max="9220" width="51.75" style="17" customWidth="1"/>
+    <col min="9221" max="9472" width="9.125" style="17"/>
+    <col min="9473" max="9473" width="4.625" style="17" customWidth="1"/>
+    <col min="9474" max="9474" width="51.75" style="17" customWidth="1"/>
+    <col min="9475" max="9475" width="9.125" style="17"/>
+    <col min="9476" max="9476" width="51.75" style="17" customWidth="1"/>
+    <col min="9477" max="9728" width="9.125" style="17"/>
+    <col min="9729" max="9729" width="4.625" style="17" customWidth="1"/>
+    <col min="9730" max="9730" width="51.75" style="17" customWidth="1"/>
+    <col min="9731" max="9731" width="9.125" style="17"/>
+    <col min="9732" max="9732" width="51.75" style="17" customWidth="1"/>
+    <col min="9733" max="9984" width="9.125" style="17"/>
+    <col min="9985" max="9985" width="4.625" style="17" customWidth="1"/>
+    <col min="9986" max="9986" width="51.75" style="17" customWidth="1"/>
+    <col min="9987" max="9987" width="9.125" style="17"/>
+    <col min="9988" max="9988" width="51.75" style="17" customWidth="1"/>
+    <col min="9989" max="10240" width="9.125" style="17"/>
+    <col min="10241" max="10241" width="4.625" style="17" customWidth="1"/>
+    <col min="10242" max="10242" width="51.75" style="17" customWidth="1"/>
+    <col min="10243" max="10243" width="9.125" style="17"/>
+    <col min="10244" max="10244" width="51.75" style="17" customWidth="1"/>
+    <col min="10245" max="10496" width="9.125" style="17"/>
+    <col min="10497" max="10497" width="4.625" style="17" customWidth="1"/>
+    <col min="10498" max="10498" width="51.75" style="17" customWidth="1"/>
+    <col min="10499" max="10499" width="9.125" style="17"/>
+    <col min="10500" max="10500" width="51.75" style="17" customWidth="1"/>
+    <col min="10501" max="10752" width="9.125" style="17"/>
+    <col min="10753" max="10753" width="4.625" style="17" customWidth="1"/>
+    <col min="10754" max="10754" width="51.75" style="17" customWidth="1"/>
+    <col min="10755" max="10755" width="9.125" style="17"/>
+    <col min="10756" max="10756" width="51.75" style="17" customWidth="1"/>
+    <col min="10757" max="11008" width="9.125" style="17"/>
+    <col min="11009" max="11009" width="4.625" style="17" customWidth="1"/>
+    <col min="11010" max="11010" width="51.75" style="17" customWidth="1"/>
+    <col min="11011" max="11011" width="9.125" style="17"/>
+    <col min="11012" max="11012" width="51.75" style="17" customWidth="1"/>
+    <col min="11013" max="11264" width="9.125" style="17"/>
+    <col min="11265" max="11265" width="4.625" style="17" customWidth="1"/>
+    <col min="11266" max="11266" width="51.75" style="17" customWidth="1"/>
+    <col min="11267" max="11267" width="9.125" style="17"/>
+    <col min="11268" max="11268" width="51.75" style="17" customWidth="1"/>
+    <col min="11269" max="11520" width="9.125" style="17"/>
+    <col min="11521" max="11521" width="4.625" style="17" customWidth="1"/>
+    <col min="11522" max="11522" width="51.75" style="17" customWidth="1"/>
+    <col min="11523" max="11523" width="9.125" style="17"/>
+    <col min="11524" max="11524" width="51.75" style="17" customWidth="1"/>
+    <col min="11525" max="11776" width="9.125" style="17"/>
+    <col min="11777" max="11777" width="4.625" style="17" customWidth="1"/>
+    <col min="11778" max="11778" width="51.75" style="17" customWidth="1"/>
+    <col min="11779" max="11779" width="9.125" style="17"/>
+    <col min="11780" max="11780" width="51.75" style="17" customWidth="1"/>
+    <col min="11781" max="12032" width="9.125" style="17"/>
+    <col min="12033" max="12033" width="4.625" style="17" customWidth="1"/>
+    <col min="12034" max="12034" width="51.75" style="17" customWidth="1"/>
+    <col min="12035" max="12035" width="9.125" style="17"/>
+    <col min="12036" max="12036" width="51.75" style="17" customWidth="1"/>
+    <col min="12037" max="12288" width="9.125" style="17"/>
+    <col min="12289" max="12289" width="4.625" style="17" customWidth="1"/>
+    <col min="12290" max="12290" width="51.75" style="17" customWidth="1"/>
+    <col min="12291" max="12291" width="9.125" style="17"/>
+    <col min="12292" max="12292" width="51.75" style="17" customWidth="1"/>
+    <col min="12293" max="12544" width="9.125" style="17"/>
+    <col min="12545" max="12545" width="4.625" style="17" customWidth="1"/>
+    <col min="12546" max="12546" width="51.75" style="17" customWidth="1"/>
+    <col min="12547" max="12547" width="9.125" style="17"/>
+    <col min="12548" max="12548" width="51.75" style="17" customWidth="1"/>
+    <col min="12549" max="12800" width="9.125" style="17"/>
+    <col min="12801" max="12801" width="4.625" style="17" customWidth="1"/>
+    <col min="12802" max="12802" width="51.75" style="17" customWidth="1"/>
+    <col min="12803" max="12803" width="9.125" style="17"/>
+    <col min="12804" max="12804" width="51.75" style="17" customWidth="1"/>
+    <col min="12805" max="13056" width="9.125" style="17"/>
+    <col min="13057" max="13057" width="4.625" style="17" customWidth="1"/>
+    <col min="13058" max="13058" width="51.75" style="17" customWidth="1"/>
+    <col min="13059" max="13059" width="9.125" style="17"/>
+    <col min="13060" max="13060" width="51.75" style="17" customWidth="1"/>
+    <col min="13061" max="13312" width="9.125" style="17"/>
+    <col min="13313" max="13313" width="4.625" style="17" customWidth="1"/>
+    <col min="13314" max="13314" width="51.75" style="17" customWidth="1"/>
+    <col min="13315" max="13315" width="9.125" style="17"/>
+    <col min="13316" max="13316" width="51.75" style="17" customWidth="1"/>
+    <col min="13317" max="13568" width="9.125" style="17"/>
+    <col min="13569" max="13569" width="4.625" style="17" customWidth="1"/>
+    <col min="13570" max="13570" width="51.75" style="17" customWidth="1"/>
+    <col min="13571" max="13571" width="9.125" style="17"/>
+    <col min="13572" max="13572" width="51.75" style="17" customWidth="1"/>
+    <col min="13573" max="13824" width="9.125" style="17"/>
+    <col min="13825" max="13825" width="4.625" style="17" customWidth="1"/>
+    <col min="13826" max="13826" width="51.75" style="17" customWidth="1"/>
+    <col min="13827" max="13827" width="9.125" style="17"/>
+    <col min="13828" max="13828" width="51.75" style="17" customWidth="1"/>
+    <col min="13829" max="14080" width="9.125" style="17"/>
+    <col min="14081" max="14081" width="4.625" style="17" customWidth="1"/>
+    <col min="14082" max="14082" width="51.75" style="17" customWidth="1"/>
+    <col min="14083" max="14083" width="9.125" style="17"/>
+    <col min="14084" max="14084" width="51.75" style="17" customWidth="1"/>
+    <col min="14085" max="14336" width="9.125" style="17"/>
+    <col min="14337" max="14337" width="4.625" style="17" customWidth="1"/>
+    <col min="14338" max="14338" width="51.75" style="17" customWidth="1"/>
+    <col min="14339" max="14339" width="9.125" style="17"/>
+    <col min="14340" max="14340" width="51.75" style="17" customWidth="1"/>
+    <col min="14341" max="14592" width="9.125" style="17"/>
+    <col min="14593" max="14593" width="4.625" style="17" customWidth="1"/>
+    <col min="14594" max="14594" width="51.75" style="17" customWidth="1"/>
+    <col min="14595" max="14595" width="9.125" style="17"/>
+    <col min="14596" max="14596" width="51.75" style="17" customWidth="1"/>
+    <col min="14597" max="14848" width="9.125" style="17"/>
+    <col min="14849" max="14849" width="4.625" style="17" customWidth="1"/>
+    <col min="14850" max="14850" width="51.75" style="17" customWidth="1"/>
+    <col min="14851" max="14851" width="9.125" style="17"/>
+    <col min="14852" max="14852" width="51.75" style="17" customWidth="1"/>
+    <col min="14853" max="15104" width="9.125" style="17"/>
+    <col min="15105" max="15105" width="4.625" style="17" customWidth="1"/>
+    <col min="15106" max="15106" width="51.75" style="17" customWidth="1"/>
+    <col min="15107" max="15107" width="9.125" style="17"/>
+    <col min="15108" max="15108" width="51.75" style="17" customWidth="1"/>
+    <col min="15109" max="15360" width="9.125" style="17"/>
+    <col min="15361" max="15361" width="4.625" style="17" customWidth="1"/>
+    <col min="15362" max="15362" width="51.75" style="17" customWidth="1"/>
+    <col min="15363" max="15363" width="9.125" style="17"/>
+    <col min="15364" max="15364" width="51.75" style="17" customWidth="1"/>
+    <col min="15365" max="15616" width="9.125" style="17"/>
+    <col min="15617" max="15617" width="4.625" style="17" customWidth="1"/>
+    <col min="15618" max="15618" width="51.75" style="17" customWidth="1"/>
+    <col min="15619" max="15619" width="9.125" style="17"/>
+    <col min="15620" max="15620" width="51.75" style="17" customWidth="1"/>
+    <col min="15621" max="15872" width="9.125" style="17"/>
+    <col min="15873" max="15873" width="4.625" style="17" customWidth="1"/>
+    <col min="15874" max="15874" width="51.75" style="17" customWidth="1"/>
+    <col min="15875" max="15875" width="9.125" style="17"/>
+    <col min="15876" max="15876" width="51.75" style="17" customWidth="1"/>
+    <col min="15877" max="16128" width="9.125" style="17"/>
+    <col min="16129" max="16129" width="4.625" style="17" customWidth="1"/>
+    <col min="16130" max="16130" width="51.75" style="17" customWidth="1"/>
+    <col min="16131" max="16131" width="9.125" style="17"/>
+    <col min="16132" max="16132" width="51.75" style="17" customWidth="1"/>
+    <col min="16133" max="16384" width="9.125" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="15" customHeight="1">
-      <c r="A1" s="17"/>
-[...1 lines deleted...]
-      <c r="C1" s="17"/>
+      <c r="A1" s="15"/>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:24" ht="15" customHeight="1">
-      <c r="A2" s="17"/>
-[...1 lines deleted...]
-      <c r="C2" s="17"/>
+      <c r="A2" s="15"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:24" ht="15" customHeight="1">
-      <c r="A3" s="17"/>
-[...1 lines deleted...]
-      <c r="C3" s="20"/>
+      <c r="A3" s="15"/>
+      <c r="B3" s="18"/>
+      <c r="C3" s="18"/>
     </row>
     <row r="4" spans="1:24" ht="15" customHeight="1">
-      <c r="A4" s="17"/>
-[...1 lines deleted...]
-      <c r="D4" s="21"/>
+      <c r="A4" s="15"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="19"/>
     </row>
     <row r="5" spans="1:24">
-      <c r="A5" s="17"/>
-      <c r="B5" s="22" t="s">
+      <c r="A5" s="15"/>
+      <c r="B5" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="20"/>
+      <c r="C5" s="18"/>
     </row>
     <row r="6" spans="1:24" ht="15" customHeight="1">
-      <c r="A6" s="17"/>
-      <c r="B6" s="22" t="s">
+      <c r="A6" s="15"/>
+      <c r="B6" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="C6" s="20"/>
+      <c r="C6" s="18"/>
     </row>
     <row r="7" spans="1:24" ht="15" customHeight="1">
-      <c r="A7" s="17"/>
-      <c r="B7" s="22" t="s">
+      <c r="A7" s="15"/>
+      <c r="B7" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="20"/>
+      <c r="C7" s="18"/>
     </row>
     <row r="8" spans="1:24" ht="15" customHeight="1">
-      <c r="A8" s="17"/>
-      <c r="B8" s="22" t="s">
+      <c r="A8" s="15"/>
+      <c r="B8" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="C8" s="20"/>
+      <c r="C8" s="18"/>
     </row>
     <row r="9" spans="1:24" ht="15" customHeight="1">
-      <c r="A9" s="17"/>
-      <c r="B9" s="22" t="s">
+      <c r="A9" s="15"/>
+      <c r="B9" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="C9" s="20"/>
+      <c r="C9" s="18"/>
     </row>
     <row r="10" spans="1:24" ht="15" customHeight="1">
-      <c r="A10" s="17"/>
-[...2 lines deleted...]
-      <c r="D10" s="23"/>
+      <c r="A10" s="15"/>
+      <c r="B10" s="15"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="21"/>
     </row>
     <row r="11" spans="1:24" ht="38.25" customHeight="1">
-      <c r="A11" s="17"/>
-      <c r="B11" s="24" t="s">
+      <c r="A11" s="15"/>
+      <c r="B11" s="22" t="s">
         <v>50</v>
       </c>
-      <c r="C11" s="20"/>
-      <c r="D11" s="23"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="21"/>
     </row>
     <row r="12" spans="1:24" ht="15" customHeight="1">
-      <c r="A12" s="17"/>
-[...2 lines deleted...]
-      <c r="D12" s="23"/>
+      <c r="A12" s="15"/>
+      <c r="B12" s="15"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="21"/>
     </row>
     <row r="13" spans="1:24" ht="15" customHeight="1">
-      <c r="A13" s="17"/>
-[...2 lines deleted...]
-      <c r="D13" s="23"/>
+      <c r="A13" s="15"/>
+      <c r="B13" s="15"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="21"/>
     </row>
     <row r="14" spans="1:24" ht="15" customHeight="1">
-      <c r="B14" s="25" t="s">
+      <c r="B14" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="C14" s="26"/>
-      <c r="D14" s="26"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1">
-      <c r="B15" s="21"/>
-[...1 lines deleted...]
-      <c r="X15" s="18"/>
+      <c r="B15" s="19"/>
+      <c r="D15" s="19"/>
+      <c r="X15" s="16"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1">
-      <c r="A19" s="54"/>
-[...2 lines deleted...]
-      <c r="D19" s="54"/>
+      <c r="A19" s="52"/>
+      <c r="B19" s="52"/>
+      <c r="C19" s="52"/>
+      <c r="D19" s="52"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA944"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="W22" sqref="W22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="W38" sqref="W38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="16" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.875" style="14" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.625" customWidth="1"/>
+    <col min="3" max="3" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.25" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.375" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.75" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="6.25" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="26" max="27" width="8.7109375" customWidth="1"/>
+    <col min="21" max="21" width="5.375" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.875" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="26" max="27" width="8.75" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="47" customFormat="1" ht="33" customHeight="1">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:27" s="45" customFormat="1" ht="33" customHeight="1">
+      <c r="A1" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="68" t="s">
+      <c r="B1" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="C1" s="68"/>
-[...23 lines deleted...]
-      <c r="AA1" s="46"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="44"/>
     </row>
     <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:27" s="48" customFormat="1" ht="11.25">
+    <row r="3" spans="1:27" s="46" customFormat="1" ht="11.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="X3" s="4"/>
       <c r="Z3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AA3" s="3"/>
     </row>
-    <row r="4" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="64" t="s">
+    <row r="4" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="66"/>
-      <c r="C4" s="60">
+      <c r="B4" s="61"/>
+      <c r="C4" s="67">
         <v>2025</v>
       </c>
-      <c r="D4" s="61"/>
-[...10 lines deleted...]
-      <c r="O4" s="62">
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
+      <c r="N4" s="68"/>
+      <c r="O4" s="69">
         <v>2026</v>
       </c>
-      <c r="P4" s="63"/>
-[...9 lines deleted...]
-      <c r="Z4" s="63"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="70"/>
       <c r="AA4" s="3"/>
     </row>
-    <row r="5" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="67"/>
+    <row r="5" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="60"/>
+      <c r="B5" s="62"/>
       <c r="C5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E5" s="44" t="s">
+      <c r="E5" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="F5" s="44" t="s">
+      <c r="F5" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="44" t="s">
+      <c r="G5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="H5" s="44" t="s">
+      <c r="H5" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="I5" s="44" t="s">
+      <c r="I5" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="J5" s="44" t="s">
+      <c r="J5" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="K5" s="44" t="s">
+      <c r="K5" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="L5" s="44" t="s">
+      <c r="L5" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="M5" s="44" t="s">
+      <c r="M5" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="N5" s="44" t="s">
+      <c r="N5" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="O5" s="27" t="s">
+      <c r="O5" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="27" t="s">
+      <c r="P5" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="Q5" s="28" t="s">
+      <c r="Q5" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="R5" s="28" t="s">
+      <c r="R5" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="S5" s="28" t="s">
+      <c r="S5" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="T5" s="28" t="s">
+      <c r="T5" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="U5" s="28" t="s">
+      <c r="U5" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="V5" s="28" t="s">
+      <c r="V5" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="W5" s="28" t="s">
+      <c r="W5" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="X5" s="28" t="s">
+      <c r="X5" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="Y5" s="53" t="s">
+      <c r="Y5" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="Z5" s="28" t="s">
+      <c r="Z5" s="26" t="s">
         <v>36</v>
       </c>
       <c r="AA5" s="3"/>
     </row>
-    <row r="6" spans="1:27" s="48" customFormat="1" ht="11.25">
+    <row r="6" spans="1:27" s="46" customFormat="1" ht="11.25">
       <c r="A6" s="3"/>
-      <c r="B6" s="69" t="s">
+      <c r="B6" s="64" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="69"/>
-[...26 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="47"/>
+    </row>
+    <row r="7" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="6">
         <v>2394</v>
       </c>
       <c r="D7" s="6">
         <v>2637</v>
       </c>
       <c r="E7" s="6">
         <v>2361</v>
       </c>
       <c r="F7" s="7">
         <v>2833</v>
       </c>
       <c r="G7" s="11">
         <v>2721</v>
       </c>
       <c r="H7" s="8">
         <v>2693</v>
       </c>
       <c r="I7" s="9">
         <v>3149</v>
@@ -1950,1855 +1944,1921 @@
       </c>
       <c r="M7" s="11">
         <v>2302</v>
       </c>
       <c r="N7" s="11">
         <v>2580</v>
       </c>
       <c r="O7" s="11">
         <v>2470</v>
       </c>
       <c r="P7" s="11">
         <v>2101</v>
       </c>
       <c r="Q7" s="11">
         <v>2638</v>
       </c>
       <c r="R7" s="11">
         <v>2515</v>
       </c>
       <c r="S7" s="11">
         <v>2294</v>
       </c>
       <c r="T7" s="11">
         <v>2595</v>
       </c>
+      <c r="U7" s="11">
+        <v>2713</v>
+      </c>
       <c r="Z7" s="3"/>
       <c r="AA7" s="3"/>
     </row>
-    <row r="8" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A8" s="38" t="s">
+    <row r="8" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="36" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="39" t="s">
+      <c r="B8" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="34">
         <v>214</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="34">
         <v>257</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="34">
         <v>199</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="34">
         <v>248</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="34">
         <v>231</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="34">
         <v>236</v>
       </c>
-      <c r="I8" s="36">
+      <c r="I8" s="34">
         <v>265</v>
       </c>
-      <c r="J8" s="36">
+      <c r="J8" s="34">
         <v>249</v>
       </c>
-      <c r="K8" s="36">
+      <c r="K8" s="34">
         <v>261</v>
       </c>
-      <c r="L8" s="36">
+      <c r="L8" s="34">
         <v>233</v>
       </c>
-      <c r="M8" s="36">
+      <c r="M8" s="34">
         <v>190</v>
       </c>
-      <c r="N8" s="36">
+      <c r="N8" s="34">
         <v>189</v>
       </c>
-      <c r="O8" s="36">
+      <c r="O8" s="34">
         <v>220</v>
       </c>
-      <c r="P8" s="36">
+      <c r="P8" s="34">
         <v>175</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="Q8" s="34">
         <v>241</v>
       </c>
-      <c r="R8" s="36">
+      <c r="R8" s="34">
         <v>221</v>
       </c>
-      <c r="S8" s="36">
+      <c r="S8" s="34">
         <v>192</v>
       </c>
-      <c r="T8" s="36">
+      <c r="T8" s="34">
         <v>219</v>
       </c>
-      <c r="U8" s="9"/>
+      <c r="U8" s="34">
+        <v>219</v>
+      </c>
       <c r="V8" s="9"/>
       <c r="W8" s="11"/>
       <c r="X8" s="11"/>
       <c r="Y8" s="11"/>
       <c r="Z8" s="3"/>
       <c r="AA8" s="3"/>
     </row>
-    <row r="9" spans="1:27" s="48" customFormat="1" ht="11.25">
-      <c r="A9" s="38" t="s">
+    <row r="9" spans="1:27" s="46" customFormat="1" ht="11.25">
+      <c r="A9" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="C9" s="36">
+      <c r="C9" s="34">
         <v>600</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D9" s="34">
         <v>622</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E9" s="34">
         <v>577</v>
       </c>
-      <c r="F9" s="36">
+      <c r="F9" s="34">
         <v>685</v>
       </c>
-      <c r="G9" s="36">
+      <c r="G9" s="34">
         <v>678</v>
       </c>
-      <c r="H9" s="36">
+      <c r="H9" s="34">
         <v>686</v>
       </c>
-      <c r="I9" s="36">
+      <c r="I9" s="34">
         <v>785</v>
       </c>
-      <c r="J9" s="36">
+      <c r="J9" s="34">
         <v>661</v>
       </c>
-      <c r="K9" s="36">
+      <c r="K9" s="34">
         <v>683</v>
       </c>
-      <c r="L9" s="36">
+      <c r="L9" s="34">
         <v>674</v>
       </c>
-      <c r="M9" s="36">
+      <c r="M9" s="34">
         <v>575</v>
       </c>
-      <c r="N9" s="36">
+      <c r="N9" s="34">
         <v>633</v>
       </c>
-      <c r="O9" s="36">
+      <c r="O9" s="34">
         <v>616</v>
       </c>
-      <c r="P9" s="36">
+      <c r="P9" s="34">
         <v>561</v>
       </c>
-      <c r="Q9" s="36">
+      <c r="Q9" s="34">
         <v>594</v>
       </c>
-      <c r="R9" s="36">
+      <c r="R9" s="34">
         <v>593</v>
       </c>
-      <c r="S9" s="36">
+      <c r="S9" s="34">
         <v>563</v>
       </c>
-      <c r="T9" s="36">
+      <c r="T9" s="34">
         <v>631</v>
       </c>
-      <c r="Z9" s="50"/>
-[...3 lines deleted...]
-      <c r="A10" s="38" t="s">
+      <c r="U9" s="34">
+        <v>654</v>
+      </c>
+      <c r="Z9" s="48"/>
+      <c r="AA9" s="48"/>
+    </row>
+    <row r="10" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="39" t="s">
+      <c r="B10" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="C10" s="36">
+      <c r="C10" s="34">
         <v>314</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D10" s="34">
         <v>398</v>
       </c>
-      <c r="E10" s="36">
+      <c r="E10" s="34">
         <v>300</v>
       </c>
-      <c r="F10" s="36">
+      <c r="F10" s="34">
         <v>382</v>
       </c>
-      <c r="G10" s="36">
+      <c r="G10" s="34">
         <v>357</v>
       </c>
-      <c r="H10" s="36">
+      <c r="H10" s="34">
         <v>358</v>
       </c>
-      <c r="I10" s="36">
+      <c r="I10" s="34">
         <v>434</v>
       </c>
-      <c r="J10" s="36">
+      <c r="J10" s="34">
         <v>381</v>
       </c>
-      <c r="K10" s="36">
+      <c r="K10" s="34">
         <v>381</v>
       </c>
-      <c r="L10" s="36">
+      <c r="L10" s="34">
         <v>358</v>
       </c>
-      <c r="M10" s="36">
+      <c r="M10" s="34">
         <v>301</v>
       </c>
-      <c r="N10" s="36">
+      <c r="N10" s="34">
         <v>343</v>
       </c>
-      <c r="O10" s="36">
+      <c r="O10" s="34">
         <v>306</v>
       </c>
-      <c r="P10" s="36">
+      <c r="P10" s="34">
         <v>274</v>
       </c>
-      <c r="Q10" s="36">
+      <c r="Q10" s="34">
         <v>345</v>
       </c>
-      <c r="R10" s="36">
+      <c r="R10" s="34">
         <v>334</v>
       </c>
-      <c r="S10" s="36">
+      <c r="S10" s="34">
         <v>289</v>
       </c>
-      <c r="T10" s="36">
+      <c r="T10" s="34">
         <v>352</v>
+      </c>
+      <c r="U10" s="34">
+        <v>392</v>
       </c>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
     </row>
-    <row r="11" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A11" s="38" t="s">
+    <row r="11" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="B11" s="39" t="s">
+      <c r="B11" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="36">
+      <c r="C11" s="34">
         <v>275</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="34">
         <v>294</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E11" s="34">
         <v>300</v>
       </c>
-      <c r="F11" s="36">
+      <c r="F11" s="34">
         <v>341</v>
       </c>
-      <c r="G11" s="36">
+      <c r="G11" s="34">
         <v>322</v>
       </c>
-      <c r="H11" s="36">
+      <c r="H11" s="34">
         <v>333</v>
       </c>
-      <c r="I11" s="36">
+      <c r="I11" s="34">
         <v>364</v>
       </c>
-      <c r="J11" s="36">
+      <c r="J11" s="34">
         <v>334</v>
       </c>
-      <c r="K11" s="36">
+      <c r="K11" s="34">
         <v>354</v>
       </c>
-      <c r="L11" s="36">
+      <c r="L11" s="34">
         <v>344</v>
       </c>
-      <c r="M11" s="36">
+      <c r="M11" s="34">
         <v>278</v>
       </c>
-      <c r="N11" s="36">
+      <c r="N11" s="34">
         <v>332</v>
       </c>
-      <c r="O11" s="36">
+      <c r="O11" s="34">
         <v>306</v>
       </c>
-      <c r="P11" s="36">
+      <c r="P11" s="34">
         <v>243</v>
       </c>
-      <c r="Q11" s="36">
+      <c r="Q11" s="34">
         <v>343</v>
       </c>
-      <c r="R11" s="36">
+      <c r="R11" s="34">
         <v>321</v>
       </c>
-      <c r="S11" s="36">
+      <c r="S11" s="34">
         <v>284</v>
       </c>
-      <c r="T11" s="36">
+      <c r="T11" s="34">
         <v>311</v>
+      </c>
+      <c r="U11" s="34">
+        <v>337</v>
       </c>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
     </row>
-    <row r="12" spans="1:27" s="48" customFormat="1" ht="11.25">
-      <c r="A12" s="38" t="s">
+    <row r="12" spans="1:27" s="46" customFormat="1" ht="11.25">
+      <c r="A12" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="B12" s="39" t="s">
+      <c r="B12" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="C12" s="36">
+      <c r="C12" s="34">
         <v>196</v>
       </c>
-      <c r="D12" s="36">
+      <c r="D12" s="34">
         <v>202</v>
       </c>
-      <c r="E12" s="36">
+      <c r="E12" s="34">
         <v>173</v>
       </c>
-      <c r="F12" s="36">
+      <c r="F12" s="34">
         <v>209</v>
       </c>
-      <c r="G12" s="36">
+      <c r="G12" s="34">
         <v>239</v>
       </c>
-      <c r="H12" s="36">
+      <c r="H12" s="34">
         <v>208</v>
       </c>
-      <c r="I12" s="36">
+      <c r="I12" s="34">
         <v>272</v>
       </c>
-      <c r="J12" s="36">
+      <c r="J12" s="34">
         <v>192</v>
       </c>
-      <c r="K12" s="36">
+      <c r="K12" s="34">
         <v>206</v>
       </c>
-      <c r="L12" s="36">
+      <c r="L12" s="34">
         <v>207</v>
       </c>
-      <c r="M12" s="36">
+      <c r="M12" s="34">
         <v>189</v>
       </c>
-      <c r="N12" s="36">
+      <c r="N12" s="34">
         <v>205</v>
       </c>
-      <c r="O12" s="36">
+      <c r="O12" s="34">
         <v>197</v>
       </c>
-      <c r="P12" s="36">
+      <c r="P12" s="34">
         <v>167</v>
       </c>
-      <c r="Q12" s="36">
+      <c r="Q12" s="34">
         <v>226</v>
       </c>
-      <c r="R12" s="36">
+      <c r="R12" s="34">
         <v>204</v>
       </c>
-      <c r="S12" s="36">
+      <c r="S12" s="34">
         <v>184</v>
       </c>
-      <c r="T12" s="36">
+      <c r="T12" s="34">
         <v>216</v>
       </c>
-      <c r="Z12" s="50"/>
-[...3 lines deleted...]
-      <c r="A13" s="38" t="s">
+      <c r="U12" s="34">
+        <v>208</v>
+      </c>
+      <c r="Z12" s="48"/>
+      <c r="AA12" s="48"/>
+    </row>
+    <row r="13" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="39" t="s">
+      <c r="B13" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="C13" s="36">
+      <c r="C13" s="34">
         <v>223</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="34">
         <v>230</v>
       </c>
-      <c r="E13" s="36">
+      <c r="E13" s="34">
         <v>214</v>
       </c>
-      <c r="F13" s="36">
+      <c r="F13" s="34">
         <v>236</v>
       </c>
-      <c r="G13" s="36">
+      <c r="G13" s="34">
         <v>237</v>
       </c>
-      <c r="H13" s="36">
+      <c r="H13" s="34">
         <v>227</v>
       </c>
-      <c r="I13" s="36">
+      <c r="I13" s="34">
         <v>240</v>
       </c>
-      <c r="J13" s="36">
+      <c r="J13" s="34">
         <v>226</v>
       </c>
-      <c r="K13" s="36">
+      <c r="K13" s="34">
         <v>222</v>
       </c>
-      <c r="L13" s="36">
+      <c r="L13" s="34">
         <v>248</v>
       </c>
-      <c r="M13" s="36">
+      <c r="M13" s="34">
         <v>187</v>
       </c>
-      <c r="N13" s="36">
+      <c r="N13" s="34">
         <v>222</v>
       </c>
-      <c r="O13" s="36">
+      <c r="O13" s="34">
         <v>220</v>
       </c>
-      <c r="P13" s="36">
+      <c r="P13" s="34">
         <v>177</v>
       </c>
-      <c r="Q13" s="36">
+      <c r="Q13" s="34">
         <v>217</v>
       </c>
-      <c r="R13" s="36">
+      <c r="R13" s="34">
         <v>188</v>
       </c>
-      <c r="S13" s="36">
+      <c r="S13" s="34">
         <v>184</v>
       </c>
-      <c r="T13" s="36">
+      <c r="T13" s="34">
         <v>197</v>
+      </c>
+      <c r="U13" s="34">
+        <v>255</v>
       </c>
       <c r="Z13" s="3"/>
       <c r="AA13" s="3"/>
     </row>
-    <row r="14" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A14" s="38" t="s">
+    <row r="14" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A14" s="36" t="s">
         <v>66</v>
       </c>
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="C14" s="36">
+      <c r="C14" s="34">
         <v>333</v>
       </c>
-      <c r="D14" s="36">
+      <c r="D14" s="34">
         <v>369</v>
       </c>
-      <c r="E14" s="36">
+      <c r="E14" s="34">
         <v>342</v>
       </c>
-      <c r="F14" s="36">
+      <c r="F14" s="34">
         <v>399</v>
       </c>
-      <c r="G14" s="36">
+      <c r="G14" s="34">
         <v>392</v>
       </c>
-      <c r="H14" s="36">
+      <c r="H14" s="34">
         <v>349</v>
       </c>
-      <c r="I14" s="36">
+      <c r="I14" s="34">
         <v>453</v>
       </c>
-      <c r="J14" s="36">
+      <c r="J14" s="34">
         <v>397</v>
       </c>
-      <c r="K14" s="36">
+      <c r="K14" s="34">
         <v>392</v>
       </c>
-      <c r="L14" s="36">
+      <c r="L14" s="34">
         <v>399</v>
       </c>
-      <c r="M14" s="36">
+      <c r="M14" s="34">
         <v>361</v>
       </c>
-      <c r="N14" s="36">
+      <c r="N14" s="34">
         <v>368</v>
       </c>
-      <c r="O14" s="36">
+      <c r="O14" s="34">
         <v>338</v>
       </c>
-      <c r="P14" s="36">
+      <c r="P14" s="34">
         <v>287</v>
       </c>
-      <c r="Q14" s="36">
+      <c r="Q14" s="34">
         <v>380</v>
       </c>
-      <c r="R14" s="36">
+      <c r="R14" s="34">
         <v>375</v>
       </c>
-      <c r="S14" s="36">
+      <c r="S14" s="34">
         <v>350</v>
       </c>
-      <c r="T14" s="36">
+      <c r="T14" s="34">
         <v>392</v>
       </c>
-      <c r="U14" s="15"/>
+      <c r="U14" s="34">
+        <v>378</v>
+      </c>
       <c r="V14" s="9"/>
-      <c r="W14" s="14"/>
+      <c r="W14" s="13"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
-      <c r="Z14" s="51"/>
-[...3 lines deleted...]
-      <c r="A15" s="40" t="s">
+      <c r="Z14" s="49"/>
+      <c r="AA14" s="49"/>
+    </row>
+    <row r="15" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="B15" s="41" t="s">
+      <c r="B15" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="C15" s="37">
+      <c r="C15" s="35">
         <v>239</v>
       </c>
-      <c r="D15" s="37">
+      <c r="D15" s="35">
         <v>265</v>
       </c>
-      <c r="E15" s="37">
+      <c r="E15" s="35">
         <v>256</v>
       </c>
-      <c r="F15" s="37">
+      <c r="F15" s="35">
         <v>333</v>
       </c>
-      <c r="G15" s="37">
+      <c r="G15" s="35">
         <v>265</v>
       </c>
-      <c r="H15" s="37">
+      <c r="H15" s="35">
         <v>296</v>
       </c>
-      <c r="I15" s="37">
+      <c r="I15" s="35">
         <v>336</v>
       </c>
-      <c r="J15" s="37">
+      <c r="J15" s="35">
         <v>275</v>
       </c>
-      <c r="K15" s="37">
+      <c r="K15" s="35">
         <v>330</v>
       </c>
-      <c r="L15" s="37">
+      <c r="L15" s="35">
         <v>272</v>
       </c>
-      <c r="M15" s="37">
+      <c r="M15" s="35">
         <v>221</v>
       </c>
-      <c r="N15" s="37">
+      <c r="N15" s="35">
         <v>288</v>
       </c>
-      <c r="O15" s="37">
+      <c r="O15" s="35">
         <v>267</v>
       </c>
-      <c r="P15" s="37">
+      <c r="P15" s="35">
         <v>217</v>
       </c>
-      <c r="Q15" s="37">
+      <c r="Q15" s="35">
         <v>292</v>
       </c>
-      <c r="R15" s="37">
+      <c r="R15" s="35">
         <v>279</v>
       </c>
-      <c r="S15" s="37">
+      <c r="S15" s="35">
         <v>248</v>
       </c>
-      <c r="T15" s="37">
+      <c r="T15" s="35">
         <v>277</v>
       </c>
-      <c r="U15" s="9"/>
+      <c r="U15" s="35">
+        <v>270</v>
+      </c>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
-    <row r="16" spans="1:27" s="48" customFormat="1" ht="11.25">
+    <row r="16" spans="1:27" s="46" customFormat="1" ht="11.25">
       <c r="A16" s="3"/>
-      <c r="B16" s="70" t="s">
+      <c r="B16" s="65" t="s">
         <v>40</v>
       </c>
-      <c r="C16" s="70"/>
-[...22 lines deleted...]
-      <c r="Z16" s="70"/>
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="65"/>
+      <c r="N16" s="65"/>
+      <c r="O16" s="65"/>
+      <c r="P16" s="65"/>
+      <c r="Q16" s="65"/>
+      <c r="R16" s="65"/>
+      <c r="S16" s="65"/>
+      <c r="T16" s="65"/>
+      <c r="U16" s="65"/>
+      <c r="V16" s="65"/>
+      <c r="W16" s="65"/>
+      <c r="X16" s="65"/>
+      <c r="Y16" s="65"/>
+      <c r="Z16" s="65"/>
       <c r="AA16" s="3"/>
     </row>
-    <row r="17" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="42" t="s">
+    <row r="17" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="40" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="C17" s="36">
+      <c r="C17" s="34">
         <v>1238</v>
       </c>
-      <c r="D17" s="36">
+      <c r="D17" s="34">
         <v>1379</v>
       </c>
-      <c r="E17" s="36">
+      <c r="E17" s="34">
         <v>1187</v>
       </c>
-      <c r="F17" s="36">
+      <c r="F17" s="34">
         <v>1438</v>
       </c>
-      <c r="G17" s="36">
+      <c r="G17" s="34">
         <v>1403</v>
       </c>
-      <c r="H17" s="36">
+      <c r="H17" s="34">
         <v>1435</v>
       </c>
-      <c r="I17" s="36">
+      <c r="I17" s="34">
         <v>1650</v>
       </c>
-      <c r="J17" s="36">
+      <c r="J17" s="34">
         <v>1399</v>
       </c>
-      <c r="K17" s="36">
+      <c r="K17" s="34">
         <v>1419</v>
       </c>
-      <c r="L17" s="36">
+      <c r="L17" s="34">
         <v>1412</v>
       </c>
-      <c r="M17" s="36">
+      <c r="M17" s="34">
         <v>1214</v>
       </c>
       <c r="N17" s="11">
         <v>1324</v>
       </c>
       <c r="O17" s="11">
         <v>1277</v>
       </c>
       <c r="P17" s="11">
         <v>1080</v>
       </c>
       <c r="Q17" s="11">
         <v>1372</v>
       </c>
       <c r="R17" s="11">
         <v>1310</v>
       </c>
       <c r="S17" s="11">
         <v>1204</v>
       </c>
       <c r="T17" s="11">
         <v>1320</v>
       </c>
+      <c r="U17" s="11">
+        <v>1419</v>
+      </c>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
     </row>
-    <row r="18" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A18" s="38" t="s">
+    <row r="18" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A18" s="36" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="39" t="s">
+      <c r="B18" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="C18" s="36">
+      <c r="C18" s="34">
         <v>110</v>
       </c>
-      <c r="D18" s="36">
+      <c r="D18" s="34">
         <v>135</v>
       </c>
-      <c r="E18" s="36">
+      <c r="E18" s="34">
         <v>107</v>
       </c>
-      <c r="F18" s="36">
+      <c r="F18" s="34">
         <v>139</v>
       </c>
-      <c r="G18" s="36">
+      <c r="G18" s="34">
         <v>132</v>
       </c>
-      <c r="H18" s="36">
+      <c r="H18" s="34">
         <v>120</v>
       </c>
-      <c r="I18" s="36">
+      <c r="I18" s="34">
         <v>147</v>
       </c>
-      <c r="J18" s="36">
+      <c r="J18" s="34">
         <v>125</v>
       </c>
-      <c r="K18" s="36">
+      <c r="K18" s="34">
         <v>125</v>
       </c>
-      <c r="L18" s="36">
+      <c r="L18" s="34">
         <v>119</v>
       </c>
-      <c r="M18" s="36">
+      <c r="M18" s="34">
         <v>107</v>
       </c>
-      <c r="N18" s="36">
+      <c r="N18" s="34">
         <v>89</v>
       </c>
-      <c r="O18" s="36">
+      <c r="O18" s="34">
         <v>113</v>
       </c>
-      <c r="P18" s="36">
+      <c r="P18" s="34">
         <v>91</v>
       </c>
-      <c r="Q18" s="36">
+      <c r="Q18" s="34">
         <v>120</v>
       </c>
-      <c r="R18" s="36">
+      <c r="R18" s="34">
         <v>120</v>
       </c>
-      <c r="S18" s="36">
+      <c r="S18" s="34">
         <v>105</v>
       </c>
-      <c r="T18" s="36">
+      <c r="T18" s="34">
         <v>121</v>
       </c>
-      <c r="U18" s="3"/>
+      <c r="U18" s="34">
+        <v>109</v>
+      </c>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
     </row>
-    <row r="19" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A19" s="38" t="s">
+    <row r="19" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A19" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="39" t="s">
+      <c r="B19" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="C19" s="36">
+      <c r="C19" s="34">
         <v>331</v>
       </c>
-      <c r="D19" s="36">
+      <c r="D19" s="34">
         <v>326</v>
       </c>
-      <c r="E19" s="36">
+      <c r="E19" s="34">
         <v>283</v>
       </c>
-      <c r="F19" s="36">
+      <c r="F19" s="34">
         <v>347</v>
       </c>
-      <c r="G19" s="36">
+      <c r="G19" s="34">
         <v>343</v>
       </c>
-      <c r="H19" s="36">
+      <c r="H19" s="34">
         <v>381</v>
       </c>
-      <c r="I19" s="36">
+      <c r="I19" s="34">
         <v>404</v>
       </c>
-      <c r="J19" s="36">
+      <c r="J19" s="34">
         <v>343</v>
       </c>
-      <c r="K19" s="36">
+      <c r="K19" s="34">
         <v>331</v>
       </c>
-      <c r="L19" s="36">
+      <c r="L19" s="34">
         <v>350</v>
       </c>
-      <c r="M19" s="36">
+      <c r="M19" s="34">
         <v>286</v>
       </c>
-      <c r="N19" s="36">
+      <c r="N19" s="34">
         <v>339</v>
       </c>
-      <c r="O19" s="36">
+      <c r="O19" s="34">
         <v>301</v>
       </c>
-      <c r="P19" s="36">
+      <c r="P19" s="34">
         <v>284</v>
       </c>
-      <c r="Q19" s="36">
+      <c r="Q19" s="34">
         <v>310</v>
       </c>
-      <c r="R19" s="36">
+      <c r="R19" s="34">
         <v>296</v>
       </c>
-      <c r="S19" s="36">
+      <c r="S19" s="34">
         <v>313</v>
       </c>
-      <c r="T19" s="36">
+      <c r="T19" s="34">
         <v>322</v>
       </c>
-      <c r="U19" s="3"/>
+      <c r="U19" s="34">
+        <v>344</v>
+      </c>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
     </row>
-    <row r="20" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A20" s="38" t="s">
+    <row r="20" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A20" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="B20" s="39" t="s">
+      <c r="B20" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="C20" s="36">
+      <c r="C20" s="34">
         <v>153</v>
       </c>
-      <c r="D20" s="36">
+      <c r="D20" s="34">
         <v>201</v>
       </c>
-      <c r="E20" s="36">
+      <c r="E20" s="34">
         <v>146</v>
       </c>
-      <c r="F20" s="36">
+      <c r="F20" s="34">
         <v>195</v>
       </c>
-      <c r="G20" s="36">
+      <c r="G20" s="34">
         <v>176</v>
       </c>
-      <c r="H20" s="36">
+      <c r="H20" s="34">
         <v>177</v>
       </c>
-      <c r="I20" s="36">
+      <c r="I20" s="34">
         <v>227</v>
       </c>
-      <c r="J20" s="36">
+      <c r="J20" s="34">
         <v>199</v>
       </c>
-      <c r="K20" s="36">
+      <c r="K20" s="34">
         <v>178</v>
       </c>
-      <c r="L20" s="36">
+      <c r="L20" s="34">
         <v>190</v>
       </c>
-      <c r="M20" s="36">
+      <c r="M20" s="34">
         <v>168</v>
       </c>
-      <c r="N20" s="36">
+      <c r="N20" s="34">
         <v>178</v>
       </c>
-      <c r="O20" s="36">
+      <c r="O20" s="34">
         <v>164</v>
       </c>
-      <c r="P20" s="36">
+      <c r="P20" s="34">
         <v>146</v>
       </c>
-      <c r="Q20" s="36">
+      <c r="Q20" s="34">
         <v>185</v>
       </c>
-      <c r="R20" s="36">
+      <c r="R20" s="34">
         <v>172</v>
       </c>
-      <c r="S20" s="36">
+      <c r="S20" s="34">
         <v>141</v>
       </c>
-      <c r="T20" s="36">
+      <c r="T20" s="34">
         <v>186</v>
       </c>
-      <c r="U20" s="3"/>
+      <c r="U20" s="34">
+        <v>216</v>
+      </c>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
     </row>
-    <row r="21" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A21" s="38" t="s">
+    <row r="21" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A21" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="39" t="s">
+      <c r="B21" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="36">
+      <c r="C21" s="34">
         <v>150</v>
       </c>
-      <c r="D21" s="36">
+      <c r="D21" s="34">
         <v>140</v>
       </c>
-      <c r="E21" s="36">
+      <c r="E21" s="34">
         <v>150</v>
       </c>
-      <c r="F21" s="36">
+      <c r="F21" s="34">
         <v>177</v>
       </c>
-      <c r="G21" s="36">
+      <c r="G21" s="34">
         <v>178</v>
       </c>
-      <c r="H21" s="36">
+      <c r="H21" s="34">
         <v>170</v>
       </c>
-      <c r="I21" s="36">
+      <c r="I21" s="34">
         <v>196</v>
       </c>
-      <c r="J21" s="36">
+      <c r="J21" s="34">
         <v>161</v>
       </c>
-      <c r="K21" s="36">
+      <c r="K21" s="34">
         <v>188</v>
       </c>
-      <c r="L21" s="36">
+      <c r="L21" s="34">
         <v>186</v>
       </c>
-      <c r="M21" s="36">
+      <c r="M21" s="34">
         <v>147</v>
       </c>
-      <c r="N21" s="36">
+      <c r="N21" s="34">
         <v>173</v>
       </c>
-      <c r="O21" s="36">
+      <c r="O21" s="34">
         <v>159</v>
       </c>
-      <c r="P21" s="36">
+      <c r="P21" s="34">
         <v>126</v>
       </c>
-      <c r="Q21" s="36">
+      <c r="Q21" s="34">
         <v>177</v>
       </c>
-      <c r="R21" s="36">
+      <c r="R21" s="34">
         <v>160</v>
       </c>
-      <c r="S21" s="36">
+      <c r="S21" s="34">
         <v>147</v>
       </c>
-      <c r="T21" s="36">
+      <c r="T21" s="34">
         <v>152</v>
       </c>
-      <c r="U21" s="3"/>
+      <c r="U21" s="34">
+        <v>178</v>
+      </c>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
     </row>
-    <row r="22" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A22" s="38" t="s">
+    <row r="22" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A22" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="B22" s="39" t="s">
+      <c r="B22" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="C22" s="36">
+      <c r="C22" s="34">
         <v>105</v>
       </c>
-      <c r="D22" s="36">
+      <c r="D22" s="34">
         <v>114</v>
       </c>
-      <c r="E22" s="36">
+      <c r="E22" s="34">
         <v>85</v>
       </c>
-      <c r="F22" s="36">
+      <c r="F22" s="34">
         <v>105</v>
       </c>
-      <c r="G22" s="36">
+      <c r="G22" s="34">
         <v>121</v>
       </c>
-      <c r="H22" s="36">
+      <c r="H22" s="34">
         <v>111</v>
       </c>
-      <c r="I22" s="36">
+      <c r="I22" s="34">
         <v>149</v>
       </c>
-      <c r="J22" s="36">
+      <c r="J22" s="34">
         <v>106</v>
       </c>
-      <c r="K22" s="36">
+      <c r="K22" s="34">
         <v>105</v>
       </c>
-      <c r="L22" s="36">
+      <c r="L22" s="34">
         <v>104</v>
       </c>
-      <c r="M22" s="36">
+      <c r="M22" s="34">
         <v>109</v>
       </c>
-      <c r="N22" s="36">
+      <c r="N22" s="34">
         <v>97</v>
       </c>
-      <c r="O22" s="36">
+      <c r="O22" s="34">
         <v>97</v>
       </c>
-      <c r="P22" s="36">
+      <c r="P22" s="34">
         <v>86</v>
       </c>
-      <c r="Q22" s="36">
+      <c r="Q22" s="34">
         <v>122</v>
       </c>
-      <c r="R22" s="36">
+      <c r="R22" s="34">
         <v>115</v>
       </c>
-      <c r="S22" s="36">
+      <c r="S22" s="34">
         <v>88</v>
       </c>
-      <c r="T22" s="36">
+      <c r="T22" s="34">
         <v>116</v>
       </c>
-      <c r="U22" s="3"/>
+      <c r="U22" s="34">
+        <v>109</v>
+      </c>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
     </row>
-    <row r="23" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A23" s="38" t="s">
+    <row r="23" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A23" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B23" s="39" t="s">
+      <c r="B23" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="C23" s="36">
+      <c r="C23" s="34">
         <v>105</v>
       </c>
-      <c r="D23" s="36">
+      <c r="D23" s="34">
         <v>136</v>
       </c>
-      <c r="E23" s="36">
+      <c r="E23" s="34">
         <v>112</v>
       </c>
-      <c r="F23" s="36">
+      <c r="F23" s="34">
         <v>107</v>
       </c>
-      <c r="G23" s="36">
+      <c r="G23" s="34">
         <v>113</v>
       </c>
-      <c r="H23" s="36">
+      <c r="H23" s="34">
         <v>131</v>
       </c>
-      <c r="I23" s="36">
+      <c r="I23" s="34">
         <v>121</v>
       </c>
-      <c r="J23" s="36">
+      <c r="J23" s="34">
         <v>117</v>
       </c>
-      <c r="K23" s="36">
+      <c r="K23" s="34">
         <v>113</v>
       </c>
-      <c r="L23" s="36">
+      <c r="L23" s="34">
         <v>135</v>
       </c>
-      <c r="M23" s="36">
+      <c r="M23" s="34">
         <v>103</v>
       </c>
-      <c r="N23" s="36">
+      <c r="N23" s="34">
         <v>110</v>
       </c>
-      <c r="O23" s="36">
+      <c r="O23" s="34">
         <v>108</v>
       </c>
-      <c r="P23" s="36">
+      <c r="P23" s="34">
         <v>91</v>
       </c>
-      <c r="Q23" s="36">
+      <c r="Q23" s="34">
         <v>102</v>
       </c>
-      <c r="R23" s="36">
+      <c r="R23" s="34">
         <v>94</v>
       </c>
-      <c r="S23" s="36">
+      <c r="S23" s="34">
         <v>104</v>
       </c>
-      <c r="T23" s="36">
+      <c r="T23" s="34">
         <v>102</v>
       </c>
-      <c r="U23" s="3"/>
+      <c r="U23" s="34">
+        <v>121</v>
+      </c>
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
     </row>
-    <row r="24" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A24" s="38" t="s">
+    <row r="24" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A24" s="36" t="s">
         <v>66</v>
       </c>
-      <c r="B24" s="39" t="s">
+      <c r="B24" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="C24" s="36">
+      <c r="C24" s="34">
         <v>168</v>
       </c>
-      <c r="D24" s="36">
+      <c r="D24" s="34">
         <v>187</v>
       </c>
-      <c r="E24" s="36">
+      <c r="E24" s="34">
         <v>183</v>
       </c>
-      <c r="F24" s="36">
+      <c r="F24" s="34">
         <v>197</v>
       </c>
-      <c r="G24" s="36">
+      <c r="G24" s="34">
         <v>194</v>
       </c>
-      <c r="H24" s="36">
+      <c r="H24" s="34">
         <v>180</v>
       </c>
-      <c r="I24" s="36">
+      <c r="I24" s="34">
         <v>233</v>
       </c>
-      <c r="J24" s="36">
+      <c r="J24" s="34">
         <v>208</v>
       </c>
-      <c r="K24" s="36">
+      <c r="K24" s="34">
         <v>205</v>
       </c>
-      <c r="L24" s="36">
+      <c r="L24" s="34">
         <v>196</v>
       </c>
-      <c r="M24" s="36">
+      <c r="M24" s="34">
         <v>185</v>
       </c>
-      <c r="N24" s="36">
+      <c r="N24" s="34">
         <v>200</v>
       </c>
-      <c r="O24" s="36">
+      <c r="O24" s="34">
         <v>181</v>
       </c>
-      <c r="P24" s="36">
+      <c r="P24" s="34">
         <v>138</v>
       </c>
-      <c r="Q24" s="36">
+      <c r="Q24" s="34">
         <v>216</v>
       </c>
-      <c r="R24" s="36">
+      <c r="R24" s="34">
         <v>203</v>
       </c>
-      <c r="S24" s="36">
+      <c r="S24" s="34">
         <v>173</v>
       </c>
-      <c r="T24" s="36">
+      <c r="T24" s="34">
         <v>206</v>
       </c>
-      <c r="U24" s="3"/>
+      <c r="U24" s="34">
+        <v>202</v>
+      </c>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
     </row>
-    <row r="25" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A25" s="40" t="s">
+    <row r="25" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A25" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="B25" s="41" t="s">
+      <c r="B25" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="C25" s="37">
+      <c r="C25" s="35">
         <v>116</v>
       </c>
-      <c r="D25" s="37">
+      <c r="D25" s="35">
         <v>140</v>
       </c>
-      <c r="E25" s="37">
+      <c r="E25" s="35">
         <v>121</v>
       </c>
-      <c r="F25" s="37">
+      <c r="F25" s="35">
         <v>171</v>
       </c>
-      <c r="G25" s="37">
+      <c r="G25" s="35">
         <v>146</v>
       </c>
-      <c r="H25" s="37">
+      <c r="H25" s="35">
         <v>165</v>
       </c>
-      <c r="I25" s="37">
+      <c r="I25" s="35">
         <v>173</v>
       </c>
-      <c r="J25" s="37">
+      <c r="J25" s="35">
         <v>140</v>
       </c>
-      <c r="K25" s="37">
+      <c r="K25" s="35">
         <v>174</v>
       </c>
-      <c r="L25" s="37">
+      <c r="L25" s="35">
         <v>132</v>
       </c>
-      <c r="M25" s="37">
+      <c r="M25" s="35">
         <v>109</v>
       </c>
-      <c r="N25" s="37">
+      <c r="N25" s="35">
         <v>138</v>
       </c>
-      <c r="O25" s="37">
+      <c r="O25" s="35">
         <v>154</v>
       </c>
-      <c r="P25" s="37">
+      <c r="P25" s="35">
         <v>118</v>
       </c>
-      <c r="Q25" s="37">
+      <c r="Q25" s="35">
         <v>140</v>
       </c>
-      <c r="R25" s="37">
+      <c r="R25" s="35">
         <v>150</v>
       </c>
-      <c r="S25" s="37">
+      <c r="S25" s="35">
         <v>133</v>
       </c>
-      <c r="T25" s="37">
+      <c r="T25" s="35">
         <v>115</v>
       </c>
-      <c r="U25" s="3"/>
+      <c r="U25" s="35">
+        <v>140</v>
+      </c>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
     </row>
-    <row r="26" spans="1:27" s="48" customFormat="1" ht="11.25">
+    <row r="26" spans="1:27" s="46" customFormat="1" ht="11.25">
       <c r="A26" s="3"/>
-      <c r="B26" s="59" t="s">
+      <c r="B26" s="66" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="59"/>
-[...22 lines deleted...]
-      <c r="Z26" s="59"/>
+      <c r="C26" s="66"/>
+      <c r="D26" s="66"/>
+      <c r="E26" s="66"/>
+      <c r="F26" s="66"/>
+      <c r="G26" s="66"/>
+      <c r="H26" s="66"/>
+      <c r="I26" s="66"/>
+      <c r="J26" s="66"/>
+      <c r="K26" s="66"/>
+      <c r="L26" s="66"/>
+      <c r="M26" s="66"/>
+      <c r="N26" s="66"/>
+      <c r="O26" s="66"/>
+      <c r="P26" s="66"/>
+      <c r="Q26" s="66"/>
+      <c r="R26" s="66"/>
+      <c r="S26" s="66"/>
+      <c r="T26" s="66"/>
+      <c r="U26" s="66"/>
+      <c r="V26" s="66"/>
+      <c r="W26" s="66"/>
+      <c r="X26" s="66"/>
+      <c r="Y26" s="66"/>
+      <c r="Z26" s="66"/>
       <c r="AA26" s="3"/>
     </row>
-    <row r="27" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A27" s="42" t="s">
+    <row r="27" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A27" s="40" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="C27" s="36">
+      <c r="C27" s="34">
         <v>1156</v>
       </c>
-      <c r="D27" s="36">
+      <c r="D27" s="34">
         <v>1258</v>
       </c>
-      <c r="E27" s="36">
+      <c r="E27" s="34">
         <v>1174</v>
       </c>
-      <c r="F27" s="36">
+      <c r="F27" s="34">
         <v>1395</v>
       </c>
-      <c r="G27" s="36">
+      <c r="G27" s="34">
         <v>1318</v>
       </c>
-      <c r="H27" s="36">
+      <c r="H27" s="34">
         <v>1258</v>
       </c>
-      <c r="I27" s="36">
+      <c r="I27" s="34">
         <v>1499</v>
       </c>
-      <c r="J27" s="36">
+      <c r="J27" s="34">
         <v>1316</v>
       </c>
-      <c r="K27" s="36">
+      <c r="K27" s="34">
         <v>1410</v>
       </c>
-      <c r="L27" s="36">
+      <c r="L27" s="34">
         <v>1323</v>
       </c>
-      <c r="M27" s="36">
+      <c r="M27" s="34">
         <v>1088</v>
       </c>
       <c r="N27" s="11">
         <v>1256</v>
       </c>
       <c r="O27" s="11">
         <v>1193</v>
       </c>
       <c r="P27" s="11">
         <v>1021</v>
       </c>
       <c r="Q27" s="11">
         <v>1266</v>
       </c>
       <c r="R27" s="11">
         <v>1205</v>
       </c>
       <c r="S27" s="11">
         <v>1090</v>
       </c>
       <c r="T27" s="11">
         <v>1275</v>
       </c>
+      <c r="U27" s="11">
+        <v>1294</v>
+      </c>
       <c r="Z27" s="3"/>
       <c r="AA27" s="3"/>
     </row>
-    <row r="28" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A28" s="38" t="s">
+    <row r="28" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A28" s="36" t="s">
         <v>54</v>
       </c>
-      <c r="B28" s="39" t="s">
+      <c r="B28" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="C28" s="36">
+      <c r="C28" s="34">
         <v>104</v>
       </c>
-      <c r="D28" s="36">
+      <c r="D28" s="34">
         <v>122</v>
       </c>
-      <c r="E28" s="36">
+      <c r="E28" s="34">
         <v>92</v>
       </c>
-      <c r="F28" s="36">
+      <c r="F28" s="34">
         <v>109</v>
       </c>
-      <c r="G28" s="36">
+      <c r="G28" s="34">
         <v>99</v>
       </c>
-      <c r="H28" s="36">
+      <c r="H28" s="34">
         <v>116</v>
       </c>
-      <c r="I28" s="36">
+      <c r="I28" s="34">
         <v>118</v>
       </c>
-      <c r="J28" s="36">
+      <c r="J28" s="34">
         <v>124</v>
       </c>
-      <c r="K28" s="36">
+      <c r="K28" s="34">
         <v>136</v>
       </c>
-      <c r="L28" s="36">
+      <c r="L28" s="34">
         <v>114</v>
       </c>
-      <c r="M28" s="36">
+      <c r="M28" s="34">
         <v>83</v>
       </c>
-      <c r="N28" s="36">
+      <c r="N28" s="34">
         <v>100</v>
       </c>
-      <c r="O28" s="36">
+      <c r="O28" s="34">
         <v>107</v>
       </c>
-      <c r="P28" s="36">
+      <c r="P28" s="34">
         <v>84</v>
       </c>
-      <c r="Q28" s="36">
+      <c r="Q28" s="34">
         <v>121</v>
       </c>
-      <c r="R28" s="36">
+      <c r="R28" s="34">
         <v>101</v>
       </c>
-      <c r="S28" s="36">
+      <c r="S28" s="34">
         <v>87</v>
       </c>
-      <c r="T28" s="36">
+      <c r="T28" s="34">
         <v>98</v>
       </c>
-      <c r="U28" s="3"/>
+      <c r="U28" s="34">
+        <v>110</v>
+      </c>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
     </row>
-    <row r="29" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A29" s="38" t="s">
+    <row r="29" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A29" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="B29" s="39" t="s">
+      <c r="B29" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="C29" s="36">
+      <c r="C29" s="34">
         <v>269</v>
       </c>
-      <c r="D29" s="36">
+      <c r="D29" s="34">
         <v>296</v>
       </c>
-      <c r="E29" s="36">
+      <c r="E29" s="34">
         <v>294</v>
       </c>
-      <c r="F29" s="36">
+      <c r="F29" s="34">
         <v>338</v>
       </c>
-      <c r="G29" s="36">
+      <c r="G29" s="34">
         <v>335</v>
       </c>
-      <c r="H29" s="36">
+      <c r="H29" s="34">
         <v>305</v>
       </c>
-      <c r="I29" s="36">
+      <c r="I29" s="34">
         <v>381</v>
       </c>
-      <c r="J29" s="36">
+      <c r="J29" s="34">
         <v>318</v>
       </c>
-      <c r="K29" s="36">
+      <c r="K29" s="34">
         <v>352</v>
       </c>
-      <c r="L29" s="36">
+      <c r="L29" s="34">
         <v>324</v>
       </c>
-      <c r="M29" s="36">
+      <c r="M29" s="34">
         <v>289</v>
       </c>
-      <c r="N29" s="36">
+      <c r="N29" s="34">
         <v>294</v>
       </c>
-      <c r="O29" s="36">
+      <c r="O29" s="34">
         <v>315</v>
       </c>
-      <c r="P29" s="36">
+      <c r="P29" s="34">
         <v>277</v>
       </c>
-      <c r="Q29" s="36">
+      <c r="Q29" s="34">
         <v>284</v>
       </c>
-      <c r="R29" s="36">
+      <c r="R29" s="34">
         <v>297</v>
       </c>
-      <c r="S29" s="36">
+      <c r="S29" s="34">
         <v>250</v>
       </c>
-      <c r="T29" s="36">
+      <c r="T29" s="34">
         <v>309</v>
+      </c>
+      <c r="U29" s="34">
+        <v>310</v>
       </c>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
     </row>
-    <row r="30" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A30" s="38" t="s">
+    <row r="30" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A30" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="B30" s="39" t="s">
+      <c r="B30" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="C30" s="36">
+      <c r="C30" s="34">
         <v>161</v>
       </c>
-      <c r="D30" s="36">
+      <c r="D30" s="34">
         <v>197</v>
       </c>
-      <c r="E30" s="36">
+      <c r="E30" s="34">
         <v>154</v>
       </c>
-      <c r="F30" s="36">
+      <c r="F30" s="34">
         <v>187</v>
       </c>
-      <c r="G30" s="36">
+      <c r="G30" s="34">
         <v>181</v>
       </c>
-      <c r="H30" s="36">
+      <c r="H30" s="34">
         <v>181</v>
       </c>
-      <c r="I30" s="36">
+      <c r="I30" s="34">
         <v>207</v>
       </c>
-      <c r="J30" s="36">
+      <c r="J30" s="34">
         <v>182</v>
       </c>
-      <c r="K30" s="36">
+      <c r="K30" s="34">
         <v>203</v>
       </c>
-      <c r="L30" s="36">
+      <c r="L30" s="34">
         <v>168</v>
       </c>
-      <c r="M30" s="36">
+      <c r="M30" s="34">
         <v>133</v>
       </c>
-      <c r="N30" s="36">
+      <c r="N30" s="34">
         <v>165</v>
       </c>
-      <c r="O30" s="36">
+      <c r="O30" s="34">
         <v>142</v>
       </c>
-      <c r="P30" s="36">
+      <c r="P30" s="34">
         <v>128</v>
       </c>
-      <c r="Q30" s="36">
+      <c r="Q30" s="34">
         <v>160</v>
       </c>
-      <c r="R30" s="36">
+      <c r="R30" s="34">
         <v>162</v>
       </c>
-      <c r="S30" s="36">
+      <c r="S30" s="34">
         <v>148</v>
       </c>
-      <c r="T30" s="36">
+      <c r="T30" s="34">
         <v>166</v>
+      </c>
+      <c r="U30" s="34">
+        <v>176</v>
       </c>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
     </row>
-    <row r="31" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A31" s="38" t="s">
+    <row r="31" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A31" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="B31" s="39" t="s">
+      <c r="B31" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="C31" s="36">
+      <c r="C31" s="34">
         <v>125</v>
       </c>
-      <c r="D31" s="36">
+      <c r="D31" s="34">
         <v>154</v>
       </c>
-      <c r="E31" s="36">
+      <c r="E31" s="34">
         <v>150</v>
       </c>
-      <c r="F31" s="36">
+      <c r="F31" s="34">
         <v>164</v>
       </c>
-      <c r="G31" s="36">
+      <c r="G31" s="34">
         <v>144</v>
       </c>
-      <c r="H31" s="36">
+      <c r="H31" s="34">
         <v>163</v>
       </c>
-      <c r="I31" s="36">
+      <c r="I31" s="34">
         <v>168</v>
       </c>
-      <c r="J31" s="36">
+      <c r="J31" s="34">
         <v>173</v>
       </c>
-      <c r="K31" s="36">
+      <c r="K31" s="34">
         <v>166</v>
       </c>
-      <c r="L31" s="36">
+      <c r="L31" s="34">
         <v>158</v>
       </c>
-      <c r="M31" s="36">
+      <c r="M31" s="34">
         <v>131</v>
       </c>
-      <c r="N31" s="36">
+      <c r="N31" s="34">
         <v>159</v>
       </c>
-      <c r="O31" s="36">
+      <c r="O31" s="34">
         <v>147</v>
       </c>
-      <c r="P31" s="36">
+      <c r="P31" s="34">
         <v>117</v>
       </c>
-      <c r="Q31" s="36">
+      <c r="Q31" s="34">
         <v>166</v>
       </c>
-      <c r="R31" s="36">
+      <c r="R31" s="34">
         <v>161</v>
       </c>
-      <c r="S31" s="36">
+      <c r="S31" s="34">
         <v>137</v>
       </c>
-      <c r="T31" s="36">
+      <c r="T31" s="34">
         <v>159</v>
       </c>
-      <c r="U31" s="13"/>
+      <c r="U31" s="34">
+        <v>159</v>
+      </c>
       <c r="V31" s="9"/>
       <c r="W31" s="11"/>
       <c r="X31" s="11"/>
       <c r="Y31" s="11"/>
       <c r="Z31" s="3"/>
       <c r="AA31" s="3"/>
     </row>
-    <row r="32" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A32" s="38" t="s">
+    <row r="32" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A32" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="B32" s="39" t="s">
+      <c r="B32" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="C32" s="36">
+      <c r="C32" s="34">
         <v>91</v>
       </c>
-      <c r="D32" s="36">
+      <c r="D32" s="34">
         <v>88</v>
       </c>
-      <c r="E32" s="36">
+      <c r="E32" s="34">
         <v>88</v>
       </c>
-      <c r="F32" s="36">
+      <c r="F32" s="34">
         <v>104</v>
       </c>
-      <c r="G32" s="36">
+      <c r="G32" s="34">
         <v>118</v>
       </c>
-      <c r="H32" s="36">
+      <c r="H32" s="34">
         <v>97</v>
       </c>
-      <c r="I32" s="36">
+      <c r="I32" s="34">
         <v>123</v>
       </c>
-      <c r="J32" s="36">
+      <c r="J32" s="34">
         <v>86</v>
       </c>
-      <c r="K32" s="36">
+      <c r="K32" s="34">
         <v>101</v>
       </c>
-      <c r="L32" s="36">
+      <c r="L32" s="34">
         <v>103</v>
       </c>
-      <c r="M32" s="36">
+      <c r="M32" s="34">
         <v>80</v>
       </c>
-      <c r="N32" s="36">
+      <c r="N32" s="34">
         <v>108</v>
       </c>
-      <c r="O32" s="36">
+      <c r="O32" s="34">
         <v>100</v>
       </c>
-      <c r="P32" s="36">
+      <c r="P32" s="34">
         <v>81</v>
       </c>
-      <c r="Q32" s="36">
+      <c r="Q32" s="34">
         <v>104</v>
       </c>
-      <c r="R32" s="36">
+      <c r="R32" s="34">
         <v>89</v>
       </c>
-      <c r="S32" s="36">
+      <c r="S32" s="34">
         <v>96</v>
       </c>
-      <c r="T32" s="36">
+      <c r="T32" s="34">
         <v>100</v>
+      </c>
+      <c r="U32" s="34">
+        <v>99</v>
       </c>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
     </row>
-    <row r="33" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A33" s="38" t="s">
+    <row r="33" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A33" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B33" s="39" t="s">
+      <c r="B33" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="C33" s="36">
+      <c r="C33" s="34">
         <v>118</v>
       </c>
-      <c r="D33" s="36">
+      <c r="D33" s="34">
         <v>94</v>
       </c>
-      <c r="E33" s="36">
+      <c r="E33" s="34">
         <v>102</v>
       </c>
-      <c r="F33" s="36">
+      <c r="F33" s="34">
         <v>129</v>
       </c>
-      <c r="G33" s="36">
+      <c r="G33" s="34">
         <v>124</v>
       </c>
-      <c r="H33" s="36">
+      <c r="H33" s="34">
         <v>96</v>
       </c>
-      <c r="I33" s="36">
+      <c r="I33" s="34">
         <v>119</v>
       </c>
-      <c r="J33" s="36">
+      <c r="J33" s="34">
         <v>109</v>
       </c>
-      <c r="K33" s="36">
+      <c r="K33" s="34">
         <v>109</v>
       </c>
-      <c r="L33" s="36">
+      <c r="L33" s="34">
         <v>113</v>
       </c>
-      <c r="M33" s="36">
+      <c r="M33" s="34">
         <v>84</v>
       </c>
-      <c r="N33" s="36">
+      <c r="N33" s="34">
         <v>112</v>
       </c>
-      <c r="O33" s="36">
+      <c r="O33" s="34">
         <v>112</v>
       </c>
-      <c r="P33" s="36">
+      <c r="P33" s="34">
         <v>86</v>
       </c>
-      <c r="Q33" s="36">
+      <c r="Q33" s="34">
         <v>115</v>
       </c>
-      <c r="R33" s="36">
+      <c r="R33" s="34">
         <v>94</v>
       </c>
-      <c r="S33" s="36">
+      <c r="S33" s="34">
         <v>80</v>
       </c>
-      <c r="T33" s="36">
+      <c r="T33" s="34">
         <v>95</v>
+      </c>
+      <c r="U33" s="34">
+        <v>134</v>
       </c>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
     </row>
-    <row r="34" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A34" s="38" t="s">
+    <row r="34" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A34" s="36" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="39" t="s">
+      <c r="B34" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="C34" s="36">
+      <c r="C34" s="34">
         <v>165</v>
       </c>
-      <c r="D34" s="36">
+      <c r="D34" s="34">
         <v>182</v>
       </c>
-      <c r="E34" s="36">
+      <c r="E34" s="34">
         <v>159</v>
       </c>
-      <c r="F34" s="36">
+      <c r="F34" s="34">
         <v>202</v>
       </c>
-      <c r="G34" s="36">
+      <c r="G34" s="34">
         <v>198</v>
       </c>
-      <c r="H34" s="36">
+      <c r="H34" s="34">
         <v>169</v>
       </c>
-      <c r="I34" s="36">
+      <c r="I34" s="34">
         <v>220</v>
       </c>
-      <c r="J34" s="36">
+      <c r="J34" s="34">
         <v>189</v>
       </c>
-      <c r="K34" s="36">
+      <c r="K34" s="34">
         <v>187</v>
       </c>
-      <c r="L34" s="36">
+      <c r="L34" s="34">
         <v>203</v>
       </c>
-      <c r="M34" s="36">
+      <c r="M34" s="34">
         <v>176</v>
       </c>
-      <c r="N34" s="36">
+      <c r="N34" s="34">
         <v>168</v>
       </c>
-      <c r="O34" s="36">
+      <c r="O34" s="34">
         <v>157</v>
       </c>
-      <c r="P34" s="36">
+      <c r="P34" s="34">
         <v>149</v>
       </c>
-      <c r="Q34" s="36">
+      <c r="Q34" s="34">
         <v>164</v>
       </c>
-      <c r="R34" s="36">
+      <c r="R34" s="34">
         <v>172</v>
       </c>
-      <c r="S34" s="36">
+      <c r="S34" s="34">
         <v>177</v>
       </c>
-      <c r="T34" s="36">
+      <c r="T34" s="34">
         <v>186</v>
       </c>
-      <c r="U34" s="3"/>
+      <c r="U34" s="34">
+        <v>176</v>
+      </c>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
       <c r="Z34" s="3"/>
       <c r="AA34" s="3"/>
     </row>
-    <row r="35" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A35" s="40" t="s">
+    <row r="35" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A35" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="B35" s="41" t="s">
+      <c r="B35" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="C35" s="37">
+      <c r="C35" s="35">
         <v>123</v>
       </c>
-      <c r="D35" s="37">
+      <c r="D35" s="35">
         <v>125</v>
       </c>
-      <c r="E35" s="37">
+      <c r="E35" s="35">
         <v>135</v>
       </c>
-      <c r="F35" s="37">
+      <c r="F35" s="35">
         <v>162</v>
       </c>
-      <c r="G35" s="37">
+      <c r="G35" s="35">
         <v>119</v>
       </c>
-      <c r="H35" s="37">
+      <c r="H35" s="35">
         <v>131</v>
       </c>
-      <c r="I35" s="37">
+      <c r="I35" s="35">
         <v>163</v>
       </c>
-      <c r="J35" s="37">
+      <c r="J35" s="35">
         <v>135</v>
       </c>
-      <c r="K35" s="37">
+      <c r="K35" s="35">
         <v>156</v>
       </c>
-      <c r="L35" s="37">
+      <c r="L35" s="35">
         <v>140</v>
       </c>
-      <c r="M35" s="37">
+      <c r="M35" s="35">
         <v>112</v>
       </c>
-      <c r="N35" s="37">
+      <c r="N35" s="35">
         <v>150</v>
       </c>
-      <c r="O35" s="37">
+      <c r="O35" s="35">
         <v>113</v>
       </c>
-      <c r="P35" s="37">
+      <c r="P35" s="35">
         <v>99</v>
       </c>
-      <c r="Q35" s="37">
+      <c r="Q35" s="35">
         <v>152</v>
       </c>
-      <c r="R35" s="37">
+      <c r="R35" s="35">
         <v>129</v>
       </c>
-      <c r="S35" s="37">
+      <c r="S35" s="35">
         <v>115</v>
       </c>
-      <c r="T35" s="37">
+      <c r="T35" s="35">
         <v>162</v>
       </c>
-      <c r="U35" s="3"/>
+      <c r="U35" s="35">
+        <v>130</v>
+      </c>
       <c r="V35" s="3"/>
       <c r="W35" s="3"/>
       <c r="X35" s="3"/>
       <c r="Y35" s="3"/>
       <c r="Z35" s="3"/>
       <c r="AA35" s="3"/>
     </row>
-    <row r="36" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+    <row r="36" spans="1:27" s="46" customFormat="1" ht="14.25" customHeight="1">
       <c r="A36" s="3"/>
       <c r="B36" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="R36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
       <c r="V36" s="3"/>
       <c r="W36" s="3"/>
@@ -29210,58 +29270,58 @@
       <c r="F944" s="1"/>
       <c r="G944" s="1"/>
       <c r="H944" s="1"/>
       <c r="I944" s="1"/>
       <c r="J944" s="1"/>
       <c r="K944" s="1"/>
       <c r="L944" s="1"/>
       <c r="M944" s="1"/>
       <c r="N944" s="1"/>
       <c r="O944" s="1"/>
       <c r="P944" s="1"/>
       <c r="Q944" s="1"/>
       <c r="R944" s="1"/>
       <c r="S944" s="1"/>
       <c r="T944" s="1"/>
       <c r="U944" s="1"/>
       <c r="V944" s="1"/>
       <c r="W944" s="1"/>
       <c r="X944" s="1"/>
       <c r="Y944" s="1"/>
       <c r="Z944" s="1"/>
       <c r="AA944" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B1:Z1"/>
-[...1 lines deleted...]
-    <mergeCell ref="B16:Z16"/>
     <mergeCell ref="B26:Z26"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="B16:Z16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер (туғ. саны)</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>