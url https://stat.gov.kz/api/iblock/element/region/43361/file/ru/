--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -745,87 +745,87 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1024,59 +1024,59 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="47.75" style="48" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="14.375" style="48"/>
+    <col min="1" max="1" width="47.7109375" style="48" customWidth="1"/>
+    <col min="2" max="2" width="86.140625" style="48" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="48" customWidth="1"/>
+    <col min="4" max="16384" width="14.42578125" style="48"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="53">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="51" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="54" t="s">
         <v>3</v>
       </c>
@@ -1127,84 +1127,84 @@
       </c>
       <c r="B9" s="55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="54" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
       <c r="A11" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="56" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="61" t="s">
+      <c r="B12" s="73" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="33.75" customHeight="1">
       <c r="A13" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="62" t="s">
+      <c r="B13" s="74" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="51" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="56" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="57">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="57">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="58" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="58" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="59" t="s">
         <v>56</v>
       </c>
@@ -1218,165 +1218,165 @@
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A41" sqref="A41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="14.375" style="48"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.375" style="48"/>
+    <col min="1" max="1" width="14.42578125" style="48"/>
+    <col min="2" max="2" width="110.28515625" style="48" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="48"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="15" customHeight="1">
       <c r="B5" s="48" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="48" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="48" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
       <c r="B9" s="48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="49" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="50" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA944"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="X32" sqref="X32"/>
+      <selection pane="bottomLeft" activeCell="AB31" sqref="AB31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="25" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="14.375" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="24" max="24" width="6.875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.42578125" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.5703125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="5.140625" customWidth="1"/>
+    <col min="20" max="21" width="4.85546875" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" bestFit="1" customWidth="1"/>
-    <col min="26" max="27" width="8.75" customWidth="1"/>
+    <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="40" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="63" t="s">
+      <c r="B1" s="61" t="s">
         <v>30</v>
       </c>
-      <c r="C1" s="63"/>
-[...22 lines deleted...]
-      <c r="Z1" s="63"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
       <c r="AA1" s="39"/>
     </row>
     <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
@@ -1391,87 +1391,87 @@
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="X3" s="5"/>
       <c r="Z3" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AA3" s="4"/>
     </row>
     <row r="4" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="67" t="s">
+      <c r="A4" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="B4" s="69"/>
-      <c r="C4" s="71">
+      <c r="B4" s="67"/>
+      <c r="C4" s="69">
         <v>2025</v>
       </c>
-      <c r="D4" s="72"/>
-[...10 lines deleted...]
-      <c r="O4" s="73">
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="71">
         <v>2026</v>
       </c>
-      <c r="P4" s="74"/>
-[...9 lines deleted...]
-      <c r="Z4" s="74"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="72"/>
       <c r="AA4" s="2"/>
     </row>
     <row r="5" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="68"/>
-      <c r="B5" s="70"/>
+      <c r="A5" s="66"/>
+      <c r="B5" s="68"/>
       <c r="C5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="6" t="s">
@@ -1504,77 +1504,77 @@
       <c r="T5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="W5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="X5" s="28" t="s">
         <v>41</v>
       </c>
       <c r="Y5" s="47" t="s">
         <v>42</v>
       </c>
       <c r="Z5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="AA5" s="2"/>
     </row>
     <row r="6" spans="1:27" s="37" customFormat="1" ht="11.25">
       <c r="A6" s="2"/>
-      <c r="B6" s="64" t="s">
+      <c r="B6" s="62" t="s">
         <v>44</v>
       </c>
-      <c r="C6" s="64"/>
-[...22 lines deleted...]
-      <c r="Z6" s="64"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
       <c r="AA6" s="41"/>
     </row>
     <row r="7" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="8">
         <v>2394</v>
       </c>
       <c r="D7" s="8">
         <v>2637</v>
       </c>
       <c r="E7" s="8">
         <v>2361</v>
       </c>
       <c r="F7" s="9">
         <v>2833</v>
       </c>
       <c r="G7" s="10">
         <v>2721</v>
       </c>
       <c r="H7" s="11">
@@ -1597,50 +1597,53 @@
       </c>
       <c r="N7" s="10">
         <v>2580</v>
       </c>
       <c r="O7" s="10">
         <v>2470</v>
       </c>
       <c r="P7" s="10">
         <v>2101</v>
       </c>
       <c r="Q7" s="10">
         <v>2638</v>
       </c>
       <c r="R7" s="10">
         <v>2515</v>
       </c>
       <c r="S7" s="10">
         <v>2294</v>
       </c>
       <c r="T7" s="10">
         <v>2595</v>
       </c>
       <c r="U7" s="10">
         <v>2713</v>
       </c>
+      <c r="V7" s="10">
+        <v>2591</v>
+      </c>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
     </row>
     <row r="8" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C8" s="34">
         <v>214</v>
       </c>
       <c r="D8" s="34">
         <v>257</v>
       </c>
       <c r="E8" s="34">
         <v>199</v>
       </c>
       <c r="F8" s="34">
         <v>248</v>
       </c>
       <c r="G8" s="34">
         <v>231</v>
       </c>
@@ -1664,51 +1667,53 @@
       </c>
       <c r="N8" s="34">
         <v>189</v>
       </c>
       <c r="O8" s="34">
         <v>220</v>
       </c>
       <c r="P8" s="34">
         <v>175</v>
       </c>
       <c r="Q8" s="34">
         <v>241</v>
       </c>
       <c r="R8" s="34">
         <v>221</v>
       </c>
       <c r="S8" s="34">
         <v>192</v>
       </c>
       <c r="T8" s="34">
         <v>219</v>
       </c>
       <c r="U8" s="34">
         <v>219</v>
       </c>
-      <c r="V8" s="12"/>
+      <c r="V8" s="34">
+        <v>214</v>
+      </c>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
     </row>
     <row r="9" spans="1:27" s="37" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="34">
         <v>600</v>
       </c>
       <c r="D9" s="34">
         <v>622</v>
       </c>
       <c r="E9" s="34">
         <v>577</v>
       </c>
       <c r="F9" s="34">
         <v>685</v>
       </c>
@@ -1735,50 +1740,53 @@
       </c>
       <c r="N9" s="34">
         <v>633</v>
       </c>
       <c r="O9" s="34">
         <v>616</v>
       </c>
       <c r="P9" s="34">
         <v>561</v>
       </c>
       <c r="Q9" s="34">
         <v>594</v>
       </c>
       <c r="R9" s="34">
         <v>593</v>
       </c>
       <c r="S9" s="34">
         <v>563</v>
       </c>
       <c r="T9" s="34">
         <v>631</v>
       </c>
       <c r="U9" s="34">
         <v>654</v>
       </c>
+      <c r="V9" s="34">
+        <v>615</v>
+      </c>
       <c r="Z9" s="42"/>
       <c r="AA9" s="42"/>
     </row>
     <row r="10" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="34">
         <v>314</v>
       </c>
       <c r="D10" s="34">
         <v>398</v>
       </c>
       <c r="E10" s="34">
         <v>300</v>
       </c>
       <c r="F10" s="34">
         <v>382</v>
       </c>
       <c r="G10" s="34">
         <v>357</v>
       </c>
@@ -1802,50 +1810,53 @@
       </c>
       <c r="N10" s="34">
         <v>343</v>
       </c>
       <c r="O10" s="34">
         <v>306</v>
       </c>
       <c r="P10" s="34">
         <v>274</v>
       </c>
       <c r="Q10" s="34">
         <v>345</v>
       </c>
       <c r="R10" s="34">
         <v>334</v>
       </c>
       <c r="S10" s="34">
         <v>289</v>
       </c>
       <c r="T10" s="34">
         <v>352</v>
       </c>
       <c r="U10" s="34">
         <v>392</v>
       </c>
+      <c r="V10" s="34">
+        <v>338</v>
+      </c>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
     </row>
     <row r="11" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="34">
         <v>275</v>
       </c>
       <c r="D11" s="34">
         <v>294</v>
       </c>
       <c r="E11" s="34">
         <v>300</v>
       </c>
       <c r="F11" s="34">
         <v>341</v>
       </c>
       <c r="G11" s="34">
         <v>322</v>
       </c>
@@ -1869,50 +1880,53 @@
       </c>
       <c r="N11" s="34">
         <v>332</v>
       </c>
       <c r="O11" s="34">
         <v>306</v>
       </c>
       <c r="P11" s="34">
         <v>243</v>
       </c>
       <c r="Q11" s="34">
         <v>343</v>
       </c>
       <c r="R11" s="34">
         <v>321</v>
       </c>
       <c r="S11" s="34">
         <v>284</v>
       </c>
       <c r="T11" s="34">
         <v>311</v>
       </c>
       <c r="U11" s="34">
         <v>337</v>
       </c>
+      <c r="V11" s="34">
+        <v>334</v>
+      </c>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
     </row>
     <row r="12" spans="1:27" s="37" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="34">
         <v>196</v>
       </c>
       <c r="D12" s="34">
         <v>202</v>
       </c>
       <c r="E12" s="34">
         <v>173</v>
       </c>
       <c r="F12" s="34">
         <v>209</v>
       </c>
       <c r="G12" s="34">
         <v>239</v>
       </c>
@@ -1936,50 +1950,53 @@
       </c>
       <c r="N12" s="34">
         <v>205</v>
       </c>
       <c r="O12" s="34">
         <v>197</v>
       </c>
       <c r="P12" s="34">
         <v>167</v>
       </c>
       <c r="Q12" s="34">
         <v>226</v>
       </c>
       <c r="R12" s="34">
         <v>204</v>
       </c>
       <c r="S12" s="34">
         <v>184</v>
       </c>
       <c r="T12" s="34">
         <v>216</v>
       </c>
       <c r="U12" s="34">
         <v>208</v>
       </c>
+      <c r="V12" s="34">
+        <v>196</v>
+      </c>
       <c r="Z12" s="42"/>
       <c r="AA12" s="42"/>
     </row>
     <row r="13" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="34">
         <v>223</v>
       </c>
       <c r="D13" s="34">
         <v>230</v>
       </c>
       <c r="E13" s="34">
         <v>214</v>
       </c>
       <c r="F13" s="34">
         <v>236</v>
       </c>
       <c r="G13" s="34">
         <v>237</v>
       </c>
@@ -2003,50 +2020,53 @@
       </c>
       <c r="N13" s="34">
         <v>222</v>
       </c>
       <c r="O13" s="34">
         <v>220</v>
       </c>
       <c r="P13" s="34">
         <v>177</v>
       </c>
       <c r="Q13" s="34">
         <v>217</v>
       </c>
       <c r="R13" s="34">
         <v>188</v>
       </c>
       <c r="S13" s="34">
         <v>184</v>
       </c>
       <c r="T13" s="34">
         <v>197</v>
       </c>
       <c r="U13" s="34">
         <v>255</v>
       </c>
+      <c r="V13" s="34">
+        <v>231</v>
+      </c>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
     </row>
     <row r="14" spans="1:27" s="43" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="34">
         <v>333</v>
       </c>
       <c r="D14" s="34">
         <v>369</v>
       </c>
       <c r="E14" s="34">
         <v>342</v>
       </c>
       <c r="F14" s="34">
         <v>399</v>
       </c>
       <c r="G14" s="34">
         <v>392</v>
       </c>
@@ -2070,50 +2090,53 @@
       </c>
       <c r="N14" s="34">
         <v>368</v>
       </c>
       <c r="O14" s="34">
         <v>338</v>
       </c>
       <c r="P14" s="34">
         <v>287</v>
       </c>
       <c r="Q14" s="34">
         <v>380</v>
       </c>
       <c r="R14" s="34">
         <v>375</v>
       </c>
       <c r="S14" s="34">
         <v>350</v>
       </c>
       <c r="T14" s="34">
         <v>392</v>
       </c>
       <c r="U14" s="34">
         <v>378</v>
       </c>
+      <c r="V14" s="34">
+        <v>397</v>
+      </c>
       <c r="Z14" s="44"/>
       <c r="AA14" s="44"/>
     </row>
     <row r="15" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>76</v>
       </c>
       <c r="C15" s="35">
         <v>239</v>
       </c>
       <c r="D15" s="35">
         <v>265</v>
       </c>
       <c r="E15" s="35">
         <v>256</v>
       </c>
       <c r="F15" s="35">
         <v>333</v>
       </c>
       <c r="G15" s="35">
         <v>265</v>
       </c>
@@ -2137,82 +2160,85 @@
       </c>
       <c r="N15" s="35">
         <v>288</v>
       </c>
       <c r="O15" s="35">
         <v>267</v>
       </c>
       <c r="P15" s="35">
         <v>217</v>
       </c>
       <c r="Q15" s="35">
         <v>292</v>
       </c>
       <c r="R15" s="35">
         <v>279</v>
       </c>
       <c r="S15" s="35">
         <v>248</v>
       </c>
       <c r="T15" s="35">
         <v>277</v>
       </c>
       <c r="U15" s="35">
         <v>270</v>
       </c>
+      <c r="V15" s="35">
+        <v>266</v>
+      </c>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
     </row>
     <row r="16" spans="1:27" s="37" customFormat="1" ht="11.25">
       <c r="A16" s="45"/>
-      <c r="B16" s="65" t="s">
+      <c r="B16" s="63" t="s">
         <v>47</v>
       </c>
-      <c r="C16" s="65"/>
-[...22 lines deleted...]
-      <c r="Z16" s="65"/>
+      <c r="C16" s="63"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="63"/>
+      <c r="G16" s="63"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="63"/>
+      <c r="J16" s="63"/>
+      <c r="K16" s="63"/>
+      <c r="L16" s="63"/>
+      <c r="M16" s="63"/>
+      <c r="N16" s="63"/>
+      <c r="O16" s="63"/>
+      <c r="P16" s="63"/>
+      <c r="Q16" s="63"/>
+      <c r="R16" s="63"/>
+      <c r="S16" s="63"/>
+      <c r="T16" s="63"/>
+      <c r="U16" s="63"/>
+      <c r="V16" s="63"/>
+      <c r="W16" s="63"/>
+      <c r="X16" s="63"/>
+      <c r="Y16" s="63"/>
+      <c r="Z16" s="63"/>
       <c r="AA16" s="2"/>
     </row>
     <row r="17" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="34">
         <v>1238</v>
       </c>
       <c r="D17" s="34">
         <v>1379</v>
       </c>
       <c r="E17" s="34">
         <v>1187</v>
       </c>
       <c r="F17" s="34">
         <v>1438</v>
       </c>
       <c r="G17" s="34">
         <v>1403</v>
       </c>
       <c r="H17" s="34">
@@ -2235,50 +2261,53 @@
       </c>
       <c r="N17" s="10">
         <v>1324</v>
       </c>
       <c r="O17" s="10">
         <v>1277</v>
       </c>
       <c r="P17" s="10">
         <v>1080</v>
       </c>
       <c r="Q17" s="10">
         <v>1372</v>
       </c>
       <c r="R17" s="10">
         <v>1310</v>
       </c>
       <c r="S17" s="10">
         <v>1204</v>
       </c>
       <c r="T17" s="10">
         <v>1320</v>
       </c>
       <c r="U17" s="10">
         <v>1419</v>
       </c>
+      <c r="V17" s="10">
+        <v>1347</v>
+      </c>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
     </row>
     <row r="18" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="34">
         <v>110</v>
       </c>
       <c r="D18" s="34">
         <v>135</v>
       </c>
       <c r="E18" s="34">
         <v>107</v>
       </c>
       <c r="F18" s="34">
         <v>139</v>
       </c>
       <c r="G18" s="34">
         <v>132</v>
       </c>
@@ -2302,51 +2331,53 @@
       </c>
       <c r="N18" s="34">
         <v>89</v>
       </c>
       <c r="O18" s="34">
         <v>113</v>
       </c>
       <c r="P18" s="34">
         <v>91</v>
       </c>
       <c r="Q18" s="34">
         <v>120</v>
       </c>
       <c r="R18" s="34">
         <v>120</v>
       </c>
       <c r="S18" s="34">
         <v>105</v>
       </c>
       <c r="T18" s="34">
         <v>121</v>
       </c>
       <c r="U18" s="34">
         <v>109</v>
       </c>
-      <c r="V18" s="2"/>
+      <c r="V18" s="34">
+        <v>111</v>
+      </c>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
       <c r="AA18" s="2"/>
     </row>
     <row r="19" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A19" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="34">
         <v>331</v>
       </c>
       <c r="D19" s="34">
         <v>326</v>
       </c>
       <c r="E19" s="34">
         <v>283</v>
       </c>
       <c r="F19" s="34">
         <v>347</v>
       </c>
@@ -2373,51 +2404,53 @@
       </c>
       <c r="N19" s="34">
         <v>339</v>
       </c>
       <c r="O19" s="34">
         <v>301</v>
       </c>
       <c r="P19" s="34">
         <v>284</v>
       </c>
       <c r="Q19" s="34">
         <v>310</v>
       </c>
       <c r="R19" s="34">
         <v>296</v>
       </c>
       <c r="S19" s="34">
         <v>313</v>
       </c>
       <c r="T19" s="34">
         <v>322</v>
       </c>
       <c r="U19" s="34">
         <v>344</v>
       </c>
-      <c r="V19" s="2"/>
+      <c r="V19" s="34">
+        <v>327</v>
+      </c>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
     </row>
     <row r="20" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="34">
         <v>153</v>
       </c>
       <c r="D20" s="34">
         <v>201</v>
       </c>
       <c r="E20" s="34">
         <v>146</v>
       </c>
       <c r="F20" s="34">
         <v>195</v>
       </c>
@@ -2444,51 +2477,53 @@
       </c>
       <c r="N20" s="34">
         <v>178</v>
       </c>
       <c r="O20" s="34">
         <v>164</v>
       </c>
       <c r="P20" s="34">
         <v>146</v>
       </c>
       <c r="Q20" s="34">
         <v>185</v>
       </c>
       <c r="R20" s="34">
         <v>172</v>
       </c>
       <c r="S20" s="34">
         <v>141</v>
       </c>
       <c r="T20" s="34">
         <v>186</v>
       </c>
       <c r="U20" s="34">
         <v>216</v>
       </c>
-      <c r="V20" s="2"/>
+      <c r="V20" s="34">
+        <v>187</v>
+      </c>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
     </row>
     <row r="21" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="34">
         <v>150</v>
       </c>
       <c r="D21" s="34">
         <v>140</v>
       </c>
       <c r="E21" s="34">
         <v>150</v>
       </c>
       <c r="F21" s="34">
         <v>177</v>
       </c>
@@ -2515,51 +2550,53 @@
       </c>
       <c r="N21" s="34">
         <v>173</v>
       </c>
       <c r="O21" s="34">
         <v>159</v>
       </c>
       <c r="P21" s="34">
         <v>126</v>
       </c>
       <c r="Q21" s="34">
         <v>177</v>
       </c>
       <c r="R21" s="34">
         <v>160</v>
       </c>
       <c r="S21" s="34">
         <v>147</v>
       </c>
       <c r="T21" s="34">
         <v>152</v>
       </c>
       <c r="U21" s="34">
         <v>178</v>
       </c>
-      <c r="V21" s="2"/>
+      <c r="V21" s="34">
+        <v>166</v>
+      </c>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2"/>
     </row>
     <row r="22" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="34">
         <v>105</v>
       </c>
       <c r="D22" s="34">
         <v>114</v>
       </c>
       <c r="E22" s="34">
         <v>85</v>
       </c>
       <c r="F22" s="34">
         <v>105</v>
       </c>
@@ -2586,51 +2623,53 @@
       </c>
       <c r="N22" s="34">
         <v>97</v>
       </c>
       <c r="O22" s="34">
         <v>97</v>
       </c>
       <c r="P22" s="34">
         <v>86</v>
       </c>
       <c r="Q22" s="34">
         <v>122</v>
       </c>
       <c r="R22" s="34">
         <v>115</v>
       </c>
       <c r="S22" s="34">
         <v>88</v>
       </c>
       <c r="T22" s="34">
         <v>116</v>
       </c>
       <c r="U22" s="34">
         <v>109</v>
       </c>
-      <c r="V22" s="2"/>
+      <c r="V22" s="34">
+        <v>105</v>
+      </c>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="2"/>
     </row>
     <row r="23" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="30" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="34">
         <v>105</v>
       </c>
       <c r="D23" s="34">
         <v>136</v>
       </c>
       <c r="E23" s="34">
         <v>112</v>
       </c>
       <c r="F23" s="34">
         <v>107</v>
       </c>
@@ -2657,51 +2696,53 @@
       </c>
       <c r="N23" s="34">
         <v>110</v>
       </c>
       <c r="O23" s="34">
         <v>108</v>
       </c>
       <c r="P23" s="34">
         <v>91</v>
       </c>
       <c r="Q23" s="34">
         <v>102</v>
       </c>
       <c r="R23" s="34">
         <v>94</v>
       </c>
       <c r="S23" s="34">
         <v>104</v>
       </c>
       <c r="T23" s="34">
         <v>102</v>
       </c>
       <c r="U23" s="34">
         <v>121</v>
       </c>
-      <c r="V23" s="2"/>
+      <c r="V23" s="34">
+        <v>105</v>
+      </c>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
     </row>
     <row r="24" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="34">
         <v>168</v>
       </c>
       <c r="D24" s="34">
         <v>187</v>
       </c>
       <c r="E24" s="34">
         <v>183</v>
       </c>
       <c r="F24" s="34">
         <v>197</v>
       </c>
@@ -2728,51 +2769,53 @@
       </c>
       <c r="N24" s="34">
         <v>200</v>
       </c>
       <c r="O24" s="34">
         <v>181</v>
       </c>
       <c r="P24" s="34">
         <v>138</v>
       </c>
       <c r="Q24" s="34">
         <v>216</v>
       </c>
       <c r="R24" s="34">
         <v>203</v>
       </c>
       <c r="S24" s="34">
         <v>173</v>
       </c>
       <c r="T24" s="34">
         <v>206</v>
       </c>
       <c r="U24" s="34">
         <v>202</v>
       </c>
-      <c r="V24" s="2"/>
+      <c r="V24" s="34">
+        <v>205</v>
+      </c>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
     </row>
     <row r="25" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="33" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="35">
         <v>116</v>
       </c>
       <c r="D25" s="35">
         <v>140</v>
       </c>
       <c r="E25" s="35">
         <v>121</v>
       </c>
       <c r="F25" s="35">
         <v>171</v>
       </c>
@@ -2799,86 +2842,88 @@
       </c>
       <c r="N25" s="35">
         <v>138</v>
       </c>
       <c r="O25" s="35">
         <v>154</v>
       </c>
       <c r="P25" s="35">
         <v>118</v>
       </c>
       <c r="Q25" s="35">
         <v>140</v>
       </c>
       <c r="R25" s="35">
         <v>150</v>
       </c>
       <c r="S25" s="35">
         <v>133</v>
       </c>
       <c r="T25" s="35">
         <v>115</v>
       </c>
       <c r="U25" s="35">
         <v>140</v>
       </c>
-      <c r="V25" s="2"/>
+      <c r="V25" s="35">
+        <v>141</v>
+      </c>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
     </row>
     <row r="26" spans="1:27" s="37" customFormat="1" ht="11.25">
       <c r="A26" s="46"/>
-      <c r="B26" s="66" t="s">
+      <c r="B26" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="C26" s="66"/>
-[...22 lines deleted...]
-      <c r="Z26" s="66"/>
+      <c r="C26" s="64"/>
+      <c r="D26" s="64"/>
+      <c r="E26" s="64"/>
+      <c r="F26" s="64"/>
+      <c r="G26" s="64"/>
+      <c r="H26" s="64"/>
+      <c r="I26" s="64"/>
+      <c r="J26" s="64"/>
+      <c r="K26" s="64"/>
+      <c r="L26" s="64"/>
+      <c r="M26" s="64"/>
+      <c r="N26" s="64"/>
+      <c r="O26" s="64"/>
+      <c r="P26" s="64"/>
+      <c r="Q26" s="64"/>
+      <c r="R26" s="64"/>
+      <c r="S26" s="64"/>
+      <c r="T26" s="64"/>
+      <c r="U26" s="64"/>
+      <c r="V26" s="64"/>
+      <c r="W26" s="64"/>
+      <c r="X26" s="64"/>
+      <c r="Y26" s="64"/>
+      <c r="Z26" s="64"/>
       <c r="AA26" s="2"/>
     </row>
     <row r="27" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="34">
         <v>1156</v>
       </c>
       <c r="D27" s="34">
         <v>1258</v>
       </c>
       <c r="E27" s="34">
         <v>1174</v>
       </c>
       <c r="F27" s="34">
         <v>1395</v>
       </c>
       <c r="G27" s="34">
         <v>1318</v>
       </c>
       <c r="H27" s="34">
@@ -2901,50 +2946,53 @@
       </c>
       <c r="N27" s="10">
         <v>1256</v>
       </c>
       <c r="O27" s="10">
         <v>1193</v>
       </c>
       <c r="P27" s="10">
         <v>1021</v>
       </c>
       <c r="Q27" s="10">
         <v>1266</v>
       </c>
       <c r="R27" s="10">
         <v>1205</v>
       </c>
       <c r="S27" s="10">
         <v>1090</v>
       </c>
       <c r="T27" s="10">
         <v>1275</v>
       </c>
       <c r="U27" s="10">
         <v>1294</v>
       </c>
+      <c r="V27" s="10">
+        <v>1244</v>
+      </c>
       <c r="Z27" s="2"/>
       <c r="AA27" s="2"/>
     </row>
     <row r="28" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="34">
         <v>104</v>
       </c>
       <c r="D28" s="34">
         <v>122</v>
       </c>
       <c r="E28" s="34">
         <v>92</v>
       </c>
       <c r="F28" s="34">
         <v>109</v>
       </c>
       <c r="G28" s="34">
         <v>99</v>
       </c>
@@ -2968,51 +3016,53 @@
       </c>
       <c r="N28" s="34">
         <v>100</v>
       </c>
       <c r="O28" s="34">
         <v>107</v>
       </c>
       <c r="P28" s="34">
         <v>84</v>
       </c>
       <c r="Q28" s="34">
         <v>121</v>
       </c>
       <c r="R28" s="34">
         <v>101</v>
       </c>
       <c r="S28" s="34">
         <v>87</v>
       </c>
       <c r="T28" s="34">
         <v>98</v>
       </c>
       <c r="U28" s="34">
         <v>110</v>
       </c>
-      <c r="V28" s="2"/>
+      <c r="V28" s="34">
+        <v>103</v>
+      </c>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
     </row>
     <row r="29" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="34">
         <v>269</v>
       </c>
       <c r="D29" s="34">
         <v>296</v>
       </c>
       <c r="E29" s="34">
         <v>294</v>
       </c>
       <c r="F29" s="34">
         <v>338</v>
       </c>
@@ -3039,51 +3089,53 @@
       </c>
       <c r="N29" s="34">
         <v>294</v>
       </c>
       <c r="O29" s="34">
         <v>315</v>
       </c>
       <c r="P29" s="34">
         <v>277</v>
       </c>
       <c r="Q29" s="34">
         <v>284</v>
       </c>
       <c r="R29" s="34">
         <v>297</v>
       </c>
       <c r="S29" s="34">
         <v>250</v>
       </c>
       <c r="T29" s="34">
         <v>309</v>
       </c>
       <c r="U29" s="34">
         <v>310</v>
       </c>
-      <c r="V29" s="2"/>
+      <c r="V29" s="34">
+        <v>288</v>
+      </c>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
     </row>
     <row r="30" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A30" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="34">
         <v>161</v>
       </c>
       <c r="D30" s="34">
         <v>197</v>
       </c>
       <c r="E30" s="34">
         <v>154</v>
       </c>
       <c r="F30" s="34">
         <v>187</v>
       </c>
@@ -3110,51 +3162,53 @@
       </c>
       <c r="N30" s="34">
         <v>165</v>
       </c>
       <c r="O30" s="34">
         <v>142</v>
       </c>
       <c r="P30" s="34">
         <v>128</v>
       </c>
       <c r="Q30" s="34">
         <v>160</v>
       </c>
       <c r="R30" s="34">
         <v>162</v>
       </c>
       <c r="S30" s="34">
         <v>148</v>
       </c>
       <c r="T30" s="34">
         <v>166</v>
       </c>
       <c r="U30" s="34">
         <v>176</v>
       </c>
-      <c r="V30" s="2"/>
+      <c r="V30" s="34">
+        <v>151</v>
+      </c>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
       <c r="AA30" s="2"/>
     </row>
     <row r="31" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C31" s="34">
         <v>125</v>
       </c>
       <c r="D31" s="34">
         <v>154</v>
       </c>
       <c r="E31" s="34">
         <v>150</v>
       </c>
       <c r="F31" s="34">
         <v>164</v>
       </c>
@@ -3181,51 +3235,53 @@
       </c>
       <c r="N31" s="34">
         <v>159</v>
       </c>
       <c r="O31" s="34">
         <v>147</v>
       </c>
       <c r="P31" s="34">
         <v>117</v>
       </c>
       <c r="Q31" s="34">
         <v>166</v>
       </c>
       <c r="R31" s="34">
         <v>161</v>
       </c>
       <c r="S31" s="34">
         <v>137</v>
       </c>
       <c r="T31" s="34">
         <v>159</v>
       </c>
       <c r="U31" s="34">
         <v>159</v>
       </c>
-      <c r="V31" s="2"/>
+      <c r="V31" s="34">
+        <v>168</v>
+      </c>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
     </row>
     <row r="32" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C32" s="34">
         <v>91</v>
       </c>
       <c r="D32" s="34">
         <v>88</v>
       </c>
       <c r="E32" s="34">
         <v>88</v>
       </c>
       <c r="F32" s="34">
         <v>104</v>
       </c>
@@ -3252,51 +3308,53 @@
       </c>
       <c r="N32" s="34">
         <v>108</v>
       </c>
       <c r="O32" s="34">
         <v>100</v>
       </c>
       <c r="P32" s="34">
         <v>81</v>
       </c>
       <c r="Q32" s="34">
         <v>104</v>
       </c>
       <c r="R32" s="34">
         <v>89</v>
       </c>
       <c r="S32" s="34">
         <v>96</v>
       </c>
       <c r="T32" s="34">
         <v>100</v>
       </c>
       <c r="U32" s="34">
         <v>99</v>
       </c>
-      <c r="V32" s="2"/>
+      <c r="V32" s="34">
+        <v>91</v>
+      </c>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
       <c r="AA32" s="2"/>
     </row>
     <row r="33" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="30" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="34">
         <v>118</v>
       </c>
       <c r="D33" s="34">
         <v>94</v>
       </c>
       <c r="E33" s="34">
         <v>102</v>
       </c>
       <c r="F33" s="34">
         <v>129</v>
       </c>
@@ -3323,51 +3381,53 @@
       </c>
       <c r="N33" s="34">
         <v>112</v>
       </c>
       <c r="O33" s="34">
         <v>112</v>
       </c>
       <c r="P33" s="34">
         <v>86</v>
       </c>
       <c r="Q33" s="34">
         <v>115</v>
       </c>
       <c r="R33" s="34">
         <v>94</v>
       </c>
       <c r="S33" s="34">
         <v>80</v>
       </c>
       <c r="T33" s="34">
         <v>95</v>
       </c>
       <c r="U33" s="34">
         <v>134</v>
       </c>
-      <c r="V33" s="2"/>
+      <c r="V33" s="34">
+        <v>126</v>
+      </c>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
       <c r="AA33" s="2"/>
     </row>
     <row r="34" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="30" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>74</v>
       </c>
       <c r="C34" s="34">
         <v>165</v>
       </c>
       <c r="D34" s="34">
         <v>182</v>
       </c>
       <c r="E34" s="34">
         <v>159</v>
       </c>
       <c r="F34" s="34">
         <v>202</v>
       </c>
@@ -3394,51 +3454,53 @@
       </c>
       <c r="N34" s="34">
         <v>168</v>
       </c>
       <c r="O34" s="34">
         <v>157</v>
       </c>
       <c r="P34" s="34">
         <v>149</v>
       </c>
       <c r="Q34" s="34">
         <v>164</v>
       </c>
       <c r="R34" s="34">
         <v>172</v>
       </c>
       <c r="S34" s="34">
         <v>177</v>
       </c>
       <c r="T34" s="34">
         <v>186</v>
       </c>
       <c r="U34" s="34">
         <v>176</v>
       </c>
-      <c r="V34" s="2"/>
+      <c r="V34" s="34">
+        <v>192</v>
+      </c>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="2"/>
     </row>
     <row r="35" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="33" t="s">
         <v>76</v>
       </c>
       <c r="C35" s="35">
         <v>123</v>
       </c>
       <c r="D35" s="35">
         <v>125</v>
       </c>
       <c r="E35" s="35">
         <v>135</v>
       </c>
       <c r="F35" s="35">
         <v>162</v>
       </c>
@@ -3465,51 +3527,53 @@
       </c>
       <c r="N35" s="35">
         <v>150</v>
       </c>
       <c r="O35" s="35">
         <v>113</v>
       </c>
       <c r="P35" s="35">
         <v>99</v>
       </c>
       <c r="Q35" s="35">
         <v>152</v>
       </c>
       <c r="R35" s="35">
         <v>129</v>
       </c>
       <c r="S35" s="35">
         <v>115</v>
       </c>
       <c r="T35" s="35">
         <v>162</v>
       </c>
       <c r="U35" s="35">
         <v>130</v>
       </c>
-      <c r="V35" s="2"/>
+      <c r="V35" s="35">
+        <v>125</v>
+      </c>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="2"/>
       <c r="AA35" s="2"/>
     </row>
     <row r="36" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A36" s="2"/>
       <c r="B36" s="15" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>