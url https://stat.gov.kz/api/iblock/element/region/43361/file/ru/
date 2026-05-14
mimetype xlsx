--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -36,53 +36,50 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="81">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ежемесячное число родившихся по регионам</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методика рассчета</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Для формирования текущих данных по статистике рождаемости  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО "Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Данные сформированы по дате регистрации актов о рождении</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
@@ -258,50 +255,53 @@
     <t>751510000</t>
   </si>
   <si>
     <t xml:space="preserve">Жетысуский </t>
   </si>
   <si>
     <t>751710000</t>
   </si>
   <si>
     <t xml:space="preserve">Медеуский </t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбайский </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Турксибский </t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Ежемесячное число родившихся по городу Алматы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -1024,2388 +1024,2452 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="47.7109375" style="49" customWidth="1"/>
     <col min="2" max="2" width="86.140625" style="49" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="49" customWidth="1"/>
     <col min="4" max="16384" width="14.42578125" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="54">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="52" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="55" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="52" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="55" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
       <c r="A4" s="52" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="55" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="52" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="55" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="52" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="55" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="55" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="52" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="56" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="63.75">
       <c r="A9" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="56" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
       <c r="A10" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="55" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
       <c r="A11" s="52" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B11" s="57" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="52" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B12" s="58" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="52" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B13" s="57" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="52" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B14" s="57" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="52" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B15" s="59">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="52" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B16" s="59">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="52" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B17" s="60" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="52" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B18" s="60" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="53" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B19" s="61" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
       <c r="A20" s="53" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B20" s="62" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="49"/>
     <col min="2" max="2" width="110.28515625" style="49" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="49"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="15" customHeight="1">
       <c r="B5" s="49" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="49" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="49" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="49" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
       <c r="B9" s="49" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="50" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="51" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA946"/>
+  <dimension ref="A1:AA944"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B2" sqref="B2:Z2"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="14.25" customHeight="1">
-[...31 lines deleted...]
-      <c r="B2" s="63" t="s">
+    <row r="1" spans="1:27" s="41" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="40"/>
+    </row>
+    <row r="2" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+    </row>
+    <row r="3" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="2"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="4"/>
+      <c r="T3" s="4"/>
+      <c r="X3" s="5"/>
+      <c r="Z3" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="63"/>
-[...79 lines deleted...]
-      <c r="AA4" s="1"/>
+      <c r="AA3" s="4"/>
+    </row>
+    <row r="4" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="69"/>
+      <c r="C4" s="71">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="72"/>
+      <c r="O4" s="73">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74"/>
+      <c r="AA4" s="2"/>
     </row>
     <row r="5" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="2"/>
-[...20 lines deleted...]
-      <c r="Z5" s="5" t="s">
+      <c r="A5" s="68"/>
+      <c r="B5" s="70"/>
+      <c r="C5" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="AA5" s="4"/>
-[...2 lines deleted...]
-      <c r="A6" s="67" t="s">
+      <c r="D5" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="P5" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q5" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="R5" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="S5" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="T5" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U5" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V5" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="W5" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="X5" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y5" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA5" s="2"/>
+    </row>
+    <row r="6" spans="1:27" s="38" customFormat="1" ht="11.25">
+      <c r="A6" s="2"/>
+      <c r="B6" s="64" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="42"/>
+    </row>
+    <row r="7" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="69"/>
-[...104 lines deleted...]
-      </c>
+      <c r="B7" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="8">
+        <v>2394</v>
+      </c>
+      <c r="D7" s="8">
+        <v>2637</v>
+      </c>
+      <c r="E7" s="8">
+        <v>2361</v>
+      </c>
+      <c r="F7" s="9">
+        <v>2833</v>
+      </c>
+      <c r="G7" s="10">
+        <v>2721</v>
+      </c>
+      <c r="H7" s="11">
+        <v>2693</v>
+      </c>
+      <c r="I7" s="12">
+        <v>3149</v>
+      </c>
+      <c r="J7" s="12">
+        <v>2715</v>
+      </c>
+      <c r="K7" s="10">
+        <v>2829</v>
+      </c>
+      <c r="L7" s="10">
+        <v>2735</v>
+      </c>
+      <c r="M7" s="10">
+        <v>2302</v>
+      </c>
+      <c r="N7" s="10">
+        <v>2580</v>
+      </c>
+      <c r="O7" s="10">
+        <v>2470</v>
+      </c>
+      <c r="P7" s="10">
+        <v>2101</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>2638</v>
+      </c>
+      <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
     </row>
-    <row r="8" spans="1:27" s="38" customFormat="1" ht="11.25">
-[...80 lines deleted...]
-      <c r="AA9" s="2"/>
+    <row r="8" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" s="35">
+        <v>214</v>
+      </c>
+      <c r="D8" s="35">
+        <v>257</v>
+      </c>
+      <c r="E8" s="35">
+        <v>199</v>
+      </c>
+      <c r="F8" s="35">
+        <v>248</v>
+      </c>
+      <c r="G8" s="35">
+        <v>231</v>
+      </c>
+      <c r="H8" s="35">
+        <v>236</v>
+      </c>
+      <c r="I8" s="35">
+        <v>265</v>
+      </c>
+      <c r="J8" s="35">
+        <v>249</v>
+      </c>
+      <c r="K8" s="35">
+        <v>261</v>
+      </c>
+      <c r="L8" s="35">
+        <v>233</v>
+      </c>
+      <c r="M8" s="35">
+        <v>190</v>
+      </c>
+      <c r="N8" s="35">
+        <v>189</v>
+      </c>
+      <c r="O8" s="35">
+        <v>220</v>
+      </c>
+      <c r="P8" s="35">
+        <v>175</v>
+      </c>
+      <c r="Q8" s="35">
+        <v>241</v>
+      </c>
+      <c r="R8" s="9"/>
+      <c r="S8" s="10"/>
+      <c r="T8" s="11"/>
+      <c r="U8" s="12"/>
+      <c r="V8" s="12"/>
+      <c r="W8" s="10"/>
+      <c r="X8" s="10"/>
+      <c r="Y8" s="10"/>
+      <c r="Z8" s="2"/>
+      <c r="AA8" s="2"/>
+    </row>
+    <row r="9" spans="1:27" s="38" customFormat="1" ht="11.25">
+      <c r="A9" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="35">
+        <v>600</v>
+      </c>
+      <c r="D9" s="35">
+        <v>622</v>
+      </c>
+      <c r="E9" s="35">
+        <v>577</v>
+      </c>
+      <c r="F9" s="35">
+        <v>685</v>
+      </c>
+      <c r="G9" s="35">
+        <v>678</v>
+      </c>
+      <c r="H9" s="35">
+        <v>686</v>
+      </c>
+      <c r="I9" s="35">
+        <v>785</v>
+      </c>
+      <c r="J9" s="35">
+        <v>661</v>
+      </c>
+      <c r="K9" s="35">
+        <v>683</v>
+      </c>
+      <c r="L9" s="35">
+        <v>674</v>
+      </c>
+      <c r="M9" s="35">
+        <v>575</v>
+      </c>
+      <c r="N9" s="35">
+        <v>633</v>
+      </c>
+      <c r="O9" s="35">
+        <v>616</v>
+      </c>
+      <c r="P9" s="35">
+        <v>561</v>
+      </c>
+      <c r="Q9" s="35">
+        <v>594</v>
+      </c>
+      <c r="Z9" s="43"/>
+      <c r="AA9" s="43"/>
     </row>
     <row r="10" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="31" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B10" s="32" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C10" s="35">
-        <v>214</v>
+        <v>314</v>
       </c>
       <c r="D10" s="35">
-        <v>257</v>
+        <v>398</v>
       </c>
       <c r="E10" s="35">
-        <v>199</v>
+        <v>300</v>
       </c>
       <c r="F10" s="35">
-        <v>248</v>
+        <v>382</v>
       </c>
       <c r="G10" s="35">
-        <v>231</v>
+        <v>357</v>
       </c>
       <c r="H10" s="35">
-        <v>236</v>
+        <v>358</v>
       </c>
       <c r="I10" s="35">
-        <v>265</v>
+        <v>434</v>
       </c>
       <c r="J10" s="35">
-        <v>249</v>
+        <v>381</v>
       </c>
       <c r="K10" s="35">
-        <v>261</v>
+        <v>381</v>
       </c>
       <c r="L10" s="35">
-        <v>233</v>
+        <v>358</v>
       </c>
       <c r="M10" s="35">
-        <v>190</v>
+        <v>301</v>
       </c>
       <c r="N10" s="35">
-        <v>189</v>
+        <v>343</v>
       </c>
       <c r="O10" s="35">
-        <v>220</v>
+        <v>306</v>
       </c>
       <c r="P10" s="35">
-        <v>175</v>
-[...9 lines deleted...]
-      <c r="Y10" s="10"/>
+        <v>274</v>
+      </c>
+      <c r="Q10" s="35">
+        <v>345</v>
+      </c>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
     </row>
-    <row r="11" spans="1:27" s="38" customFormat="1" ht="11.25">
+    <row r="11" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="31" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B11" s="32" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C11" s="35">
-        <v>600</v>
+        <v>275</v>
       </c>
       <c r="D11" s="35">
-        <v>622</v>
+        <v>294</v>
       </c>
       <c r="E11" s="35">
-        <v>577</v>
+        <v>300</v>
       </c>
       <c r="F11" s="35">
-        <v>685</v>
+        <v>341</v>
       </c>
       <c r="G11" s="35">
-        <v>678</v>
+        <v>322</v>
       </c>
       <c r="H11" s="35">
-        <v>686</v>
+        <v>333</v>
       </c>
       <c r="I11" s="35">
-        <v>785</v>
+        <v>364</v>
       </c>
       <c r="J11" s="35">
-        <v>661</v>
+        <v>334</v>
       </c>
       <c r="K11" s="35">
-        <v>683</v>
+        <v>354</v>
       </c>
       <c r="L11" s="35">
-        <v>674</v>
+        <v>344</v>
       </c>
       <c r="M11" s="35">
-        <v>575</v>
+        <v>278</v>
       </c>
       <c r="N11" s="35">
-        <v>633</v>
+        <v>332</v>
       </c>
       <c r="O11" s="35">
-        <v>616</v>
+        <v>306</v>
       </c>
       <c r="P11" s="35">
-        <v>561</v>
-[...4 lines deleted...]
-    <row r="12" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
+        <v>243</v>
+      </c>
+      <c r="Q11" s="35">
+        <v>343</v>
+      </c>
+      <c r="Z11" s="2"/>
+      <c r="AA11" s="2"/>
+    </row>
+    <row r="12" spans="1:27" s="38" customFormat="1" ht="11.25">
       <c r="A12" s="31" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B12" s="32" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C12" s="35">
-        <v>314</v>
+        <v>196</v>
       </c>
       <c r="D12" s="35">
-        <v>398</v>
+        <v>202</v>
       </c>
       <c r="E12" s="35">
-        <v>300</v>
+        <v>173</v>
       </c>
       <c r="F12" s="35">
-        <v>382</v>
+        <v>209</v>
       </c>
       <c r="G12" s="35">
-        <v>357</v>
+        <v>239</v>
       </c>
       <c r="H12" s="35">
-        <v>358</v>
+        <v>208</v>
       </c>
       <c r="I12" s="35">
-        <v>434</v>
+        <v>272</v>
       </c>
       <c r="J12" s="35">
-        <v>381</v>
+        <v>192</v>
       </c>
       <c r="K12" s="35">
-        <v>381</v>
+        <v>206</v>
       </c>
       <c r="L12" s="35">
-        <v>358</v>
+        <v>207</v>
       </c>
       <c r="M12" s="35">
-        <v>301</v>
+        <v>189</v>
       </c>
       <c r="N12" s="35">
-        <v>343</v>
+        <v>205</v>
       </c>
       <c r="O12" s="35">
-        <v>306</v>
+        <v>197</v>
       </c>
       <c r="P12" s="35">
-        <v>274</v>
-[...2 lines deleted...]
-      <c r="AA12" s="2"/>
+        <v>167</v>
+      </c>
+      <c r="Q12" s="35">
+        <v>226</v>
+      </c>
+      <c r="Z12" s="43"/>
+      <c r="AA12" s="43"/>
     </row>
     <row r="13" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="31" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B13" s="32" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C13" s="35">
-        <v>275</v>
+        <v>223</v>
       </c>
       <c r="D13" s="35">
-        <v>294</v>
+        <v>230</v>
       </c>
       <c r="E13" s="35">
-        <v>300</v>
+        <v>214</v>
       </c>
       <c r="F13" s="35">
-        <v>341</v>
+        <v>236</v>
       </c>
       <c r="G13" s="35">
-        <v>322</v>
+        <v>237</v>
       </c>
       <c r="H13" s="35">
-        <v>333</v>
+        <v>227</v>
       </c>
       <c r="I13" s="35">
-        <v>364</v>
+        <v>240</v>
       </c>
       <c r="J13" s="35">
-        <v>334</v>
+        <v>226</v>
       </c>
       <c r="K13" s="35">
-        <v>354</v>
+        <v>222</v>
       </c>
       <c r="L13" s="35">
-        <v>344</v>
+        <v>248</v>
       </c>
       <c r="M13" s="35">
-        <v>278</v>
+        <v>187</v>
       </c>
       <c r="N13" s="35">
-        <v>332</v>
+        <v>222</v>
       </c>
       <c r="O13" s="35">
-        <v>306</v>
+        <v>220</v>
       </c>
       <c r="P13" s="35">
-        <v>243</v>
+        <v>177</v>
+      </c>
+      <c r="Q13" s="35">
+        <v>217</v>
       </c>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
     </row>
-    <row r="14" spans="1:27" s="38" customFormat="1" ht="11.25">
+    <row r="14" spans="1:27" s="44" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="31" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C14" s="35">
-        <v>196</v>
+        <v>333</v>
       </c>
       <c r="D14" s="35">
-        <v>202</v>
+        <v>369</v>
       </c>
       <c r="E14" s="35">
-        <v>173</v>
+        <v>342</v>
       </c>
       <c r="F14" s="35">
-        <v>209</v>
+        <v>399</v>
       </c>
       <c r="G14" s="35">
+        <v>392</v>
+      </c>
+      <c r="H14" s="35">
+        <v>349</v>
+      </c>
+      <c r="I14" s="35">
+        <v>453</v>
+      </c>
+      <c r="J14" s="35">
+        <v>397</v>
+      </c>
+      <c r="K14" s="35">
+        <v>392</v>
+      </c>
+      <c r="L14" s="35">
+        <v>399</v>
+      </c>
+      <c r="M14" s="35">
+        <v>361</v>
+      </c>
+      <c r="N14" s="35">
+        <v>368</v>
+      </c>
+      <c r="O14" s="35">
+        <v>338</v>
+      </c>
+      <c r="P14" s="35">
+        <v>287</v>
+      </c>
+      <c r="Q14" s="35">
+        <v>380</v>
+      </c>
+      <c r="Z14" s="45"/>
+      <c r="AA14" s="45"/>
+    </row>
+    <row r="15" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="B15" s="34" t="s">
+        <v>78</v>
+      </c>
+      <c r="C15" s="36">
         <v>239</v>
       </c>
-      <c r="H14" s="35">
-[...2 lines deleted...]
-      <c r="I14" s="35">
+      <c r="D15" s="36">
+        <v>265</v>
+      </c>
+      <c r="E15" s="36">
+        <v>256</v>
+      </c>
+      <c r="F15" s="36">
+        <v>333</v>
+      </c>
+      <c r="G15" s="36">
+        <v>265</v>
+      </c>
+      <c r="H15" s="36">
+        <v>296</v>
+      </c>
+      <c r="I15" s="36">
+        <v>336</v>
+      </c>
+      <c r="J15" s="36">
+        <v>275</v>
+      </c>
+      <c r="K15" s="36">
+        <v>330</v>
+      </c>
+      <c r="L15" s="36">
         <v>272</v>
       </c>
-      <c r="J14" s="35">
-[...70 lines deleted...]
-        <v>177</v>
+      <c r="M15" s="36">
+        <v>221</v>
+      </c>
+      <c r="N15" s="36">
+        <v>288</v>
+      </c>
+      <c r="O15" s="36">
+        <v>267</v>
+      </c>
+      <c r="P15" s="36">
+        <v>217</v>
+      </c>
+      <c r="Q15" s="36">
+        <v>292</v>
       </c>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
     </row>
-    <row r="16" spans="1:27" s="44" customFormat="1" ht="14.25" customHeight="1">
-[...49 lines deleted...]
-      <c r="AA16" s="45"/>
+    <row r="16" spans="1:27" s="38" customFormat="1" ht="11.25">
+      <c r="A16" s="46"/>
+      <c r="B16" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="65"/>
+      <c r="N16" s="65"/>
+      <c r="O16" s="65"/>
+      <c r="P16" s="65"/>
+      <c r="Q16" s="65"/>
+      <c r="R16" s="65"/>
+      <c r="S16" s="65"/>
+      <c r="T16" s="65"/>
+      <c r="U16" s="65"/>
+      <c r="V16" s="65"/>
+      <c r="W16" s="65"/>
+      <c r="X16" s="65"/>
+      <c r="Y16" s="65"/>
+      <c r="Z16" s="65"/>
+      <c r="AA16" s="2"/>
     </row>
     <row r="17" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="33" t="s">
-[...45 lines deleted...]
-        <v>217</v>
+      <c r="A17" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="35">
+        <v>1238</v>
+      </c>
+      <c r="D17" s="35">
+        <v>1379</v>
+      </c>
+      <c r="E17" s="35">
+        <v>1187</v>
+      </c>
+      <c r="F17" s="35">
+        <v>1438</v>
+      </c>
+      <c r="G17" s="35">
+        <v>1403</v>
+      </c>
+      <c r="H17" s="35">
+        <v>1435</v>
+      </c>
+      <c r="I17" s="35">
+        <v>1650</v>
+      </c>
+      <c r="J17" s="35">
+        <v>1399</v>
+      </c>
+      <c r="K17" s="35">
+        <v>1419</v>
+      </c>
+      <c r="L17" s="35">
+        <v>1412</v>
+      </c>
+      <c r="M17" s="35">
+        <v>1214</v>
+      </c>
+      <c r="N17" s="10">
+        <v>1324</v>
+      </c>
+      <c r="O17" s="10">
+        <v>1277</v>
+      </c>
+      <c r="P17" s="10">
+        <v>1080</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>1372</v>
       </c>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
     </row>
-    <row r="18" spans="1:27" s="38" customFormat="1" ht="11.25">
-[...27 lines deleted...]
-      <c r="Z18" s="65"/>
+    <row r="18" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A18" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C18" s="35">
+        <v>110</v>
+      </c>
+      <c r="D18" s="35">
+        <v>135</v>
+      </c>
+      <c r="E18" s="35">
+        <v>107</v>
+      </c>
+      <c r="F18" s="35">
+        <v>139</v>
+      </c>
+      <c r="G18" s="35">
+        <v>132</v>
+      </c>
+      <c r="H18" s="35">
+        <v>120</v>
+      </c>
+      <c r="I18" s="35">
+        <v>147</v>
+      </c>
+      <c r="J18" s="35">
+        <v>125</v>
+      </c>
+      <c r="K18" s="35">
+        <v>125</v>
+      </c>
+      <c r="L18" s="35">
+        <v>119</v>
+      </c>
+      <c r="M18" s="35">
+        <v>107</v>
+      </c>
+      <c r="N18" s="35">
+        <v>89</v>
+      </c>
+      <c r="O18" s="35">
+        <v>113</v>
+      </c>
+      <c r="P18" s="35">
+        <v>91</v>
+      </c>
+      <c r="Q18" s="35">
+        <v>120</v>
+      </c>
+      <c r="R18" s="2"/>
+      <c r="S18" s="2"/>
+      <c r="T18" s="2"/>
+      <c r="U18" s="16"/>
+      <c r="V18" s="2"/>
+      <c r="W18" s="2"/>
+      <c r="X18" s="2"/>
+      <c r="Y18" s="2"/>
+      <c r="Z18" s="2"/>
       <c r="AA18" s="2"/>
     </row>
     <row r="19" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A19" s="30" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="A19" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>66</v>
       </c>
       <c r="C19" s="35">
-        <v>1238</v>
+        <v>331</v>
       </c>
       <c r="D19" s="35">
-        <v>1379</v>
+        <v>326</v>
       </c>
       <c r="E19" s="35">
-        <v>1187</v>
+        <v>283</v>
       </c>
       <c r="F19" s="35">
-        <v>1438</v>
+        <v>347</v>
       </c>
       <c r="G19" s="35">
-        <v>1403</v>
+        <v>343</v>
       </c>
       <c r="H19" s="35">
-        <v>1435</v>
+        <v>381</v>
       </c>
       <c r="I19" s="35">
-        <v>1650</v>
+        <v>404</v>
       </c>
       <c r="J19" s="35">
-        <v>1399</v>
+        <v>343</v>
       </c>
       <c r="K19" s="35">
-        <v>1419</v>
+        <v>331</v>
       </c>
       <c r="L19" s="35">
-        <v>1412</v>
+        <v>350</v>
       </c>
       <c r="M19" s="35">
-        <v>1214</v>
-[...9 lines deleted...]
-      </c>
+        <v>286</v>
+      </c>
+      <c r="N19" s="35">
+        <v>339</v>
+      </c>
+      <c r="O19" s="35">
+        <v>301</v>
+      </c>
+      <c r="P19" s="35">
+        <v>284</v>
+      </c>
+      <c r="Q19" s="35">
+        <v>310</v>
+      </c>
+      <c r="R19" s="2"/>
+      <c r="S19" s="2"/>
+      <c r="T19" s="2"/>
+      <c r="U19" s="16"/>
+      <c r="V19" s="2"/>
+      <c r="W19" s="2"/>
+      <c r="X19" s="2"/>
+      <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
     </row>
     <row r="20" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="31" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B20" s="32" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C20" s="35">
-        <v>110</v>
+        <v>153</v>
       </c>
       <c r="D20" s="35">
-        <v>135</v>
+        <v>201</v>
       </c>
       <c r="E20" s="35">
-        <v>107</v>
+        <v>146</v>
       </c>
       <c r="F20" s="35">
-        <v>139</v>
+        <v>195</v>
       </c>
       <c r="G20" s="35">
-        <v>132</v>
+        <v>176</v>
       </c>
       <c r="H20" s="35">
-        <v>120</v>
+        <v>177</v>
       </c>
       <c r="I20" s="35">
-        <v>147</v>
+        <v>227</v>
       </c>
       <c r="J20" s="35">
-        <v>125</v>
+        <v>199</v>
       </c>
       <c r="K20" s="35">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="L20" s="35">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="M20" s="35">
-        <v>107</v>
+        <v>168</v>
       </c>
       <c r="N20" s="35">
-        <v>89</v>
+        <v>178</v>
       </c>
       <c r="O20" s="35">
-        <v>113</v>
+        <v>164</v>
       </c>
       <c r="P20" s="35">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="Q20" s="2"/>
+        <v>146</v>
+      </c>
+      <c r="Q20" s="35">
+        <v>185</v>
+      </c>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="16"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
     </row>
     <row r="21" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="31" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C21" s="35">
-        <v>331</v>
+        <v>150</v>
       </c>
       <c r="D21" s="35">
-        <v>326</v>
+        <v>140</v>
       </c>
       <c r="E21" s="35">
-        <v>283</v>
+        <v>150</v>
       </c>
       <c r="F21" s="35">
-        <v>347</v>
+        <v>177</v>
       </c>
       <c r="G21" s="35">
-        <v>343</v>
+        <v>178</v>
       </c>
       <c r="H21" s="35">
-        <v>381</v>
+        <v>170</v>
       </c>
       <c r="I21" s="35">
-        <v>404</v>
+        <v>196</v>
       </c>
       <c r="J21" s="35">
-        <v>343</v>
+        <v>161</v>
       </c>
       <c r="K21" s="35">
-        <v>331</v>
+        <v>188</v>
       </c>
       <c r="L21" s="35">
-        <v>350</v>
+        <v>186</v>
       </c>
       <c r="M21" s="35">
-        <v>286</v>
+        <v>147</v>
       </c>
       <c r="N21" s="35">
-        <v>339</v>
+        <v>173</v>
       </c>
       <c r="O21" s="35">
-        <v>301</v>
+        <v>159</v>
       </c>
       <c r="P21" s="35">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="Q21" s="2"/>
+        <v>126</v>
+      </c>
+      <c r="Q21" s="35">
+        <v>177</v>
+      </c>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="16"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2"/>
     </row>
     <row r="22" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="31" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B22" s="32" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C22" s="35">
-        <v>153</v>
+        <v>105</v>
       </c>
       <c r="D22" s="35">
-        <v>201</v>
+        <v>114</v>
       </c>
       <c r="E22" s="35">
-        <v>146</v>
+        <v>85</v>
       </c>
       <c r="F22" s="35">
-        <v>195</v>
+        <v>105</v>
       </c>
       <c r="G22" s="35">
-        <v>176</v>
+        <v>121</v>
       </c>
       <c r="H22" s="35">
-        <v>177</v>
+        <v>111</v>
       </c>
       <c r="I22" s="35">
-        <v>227</v>
+        <v>149</v>
       </c>
       <c r="J22" s="35">
-        <v>199</v>
+        <v>106</v>
       </c>
       <c r="K22" s="35">
-        <v>178</v>
+        <v>105</v>
       </c>
       <c r="L22" s="35">
-        <v>190</v>
+        <v>104</v>
       </c>
       <c r="M22" s="35">
-        <v>168</v>
+        <v>109</v>
       </c>
       <c r="N22" s="35">
-        <v>178</v>
+        <v>97</v>
       </c>
       <c r="O22" s="35">
-        <v>164</v>
+        <v>97</v>
       </c>
       <c r="P22" s="35">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="Q22" s="2"/>
+        <v>86</v>
+      </c>
+      <c r="Q22" s="35">
+        <v>122</v>
+      </c>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
-      <c r="U22" s="16"/>
+      <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="2"/>
     </row>
     <row r="23" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="31" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B23" s="32" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C23" s="35">
-        <v>150</v>
+        <v>105</v>
       </c>
       <c r="D23" s="35">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="E23" s="35">
-        <v>150</v>
+        <v>112</v>
       </c>
       <c r="F23" s="35">
-        <v>177</v>
+        <v>107</v>
       </c>
       <c r="G23" s="35">
-        <v>178</v>
+        <v>113</v>
       </c>
       <c r="H23" s="35">
-        <v>170</v>
+        <v>131</v>
       </c>
       <c r="I23" s="35">
-        <v>196</v>
+        <v>121</v>
       </c>
       <c r="J23" s="35">
-        <v>161</v>
+        <v>117</v>
       </c>
       <c r="K23" s="35">
-        <v>188</v>
+        <v>113</v>
       </c>
       <c r="L23" s="35">
-        <v>186</v>
+        <v>135</v>
       </c>
       <c r="M23" s="35">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="N23" s="35">
-        <v>173</v>
+        <v>110</v>
       </c>
       <c r="O23" s="35">
-        <v>159</v>
+        <v>108</v>
       </c>
       <c r="P23" s="35">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="Q23" s="2"/>
+        <v>91</v>
+      </c>
+      <c r="Q23" s="35">
+        <v>102</v>
+      </c>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
-      <c r="U23" s="16"/>
+      <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
     </row>
     <row r="24" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="31" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B24" s="32" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C24" s="35">
-        <v>105</v>
+        <v>168</v>
       </c>
       <c r="D24" s="35">
-        <v>114</v>
+        <v>187</v>
       </c>
       <c r="E24" s="35">
-        <v>85</v>
+        <v>183</v>
       </c>
       <c r="F24" s="35">
-        <v>105</v>
+        <v>197</v>
       </c>
       <c r="G24" s="35">
-        <v>121</v>
+        <v>194</v>
       </c>
       <c r="H24" s="35">
-        <v>111</v>
+        <v>180</v>
       </c>
       <c r="I24" s="35">
-        <v>149</v>
+        <v>233</v>
       </c>
       <c r="J24" s="35">
-        <v>106</v>
+        <v>208</v>
       </c>
       <c r="K24" s="35">
-        <v>105</v>
+        <v>205</v>
       </c>
       <c r="L24" s="35">
-        <v>104</v>
+        <v>196</v>
       </c>
       <c r="M24" s="35">
-        <v>109</v>
+        <v>185</v>
       </c>
       <c r="N24" s="35">
-        <v>97</v>
+        <v>200</v>
       </c>
       <c r="O24" s="35">
-        <v>97</v>
+        <v>181</v>
       </c>
       <c r="P24" s="35">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="Q24" s="2"/>
+        <v>138</v>
+      </c>
+      <c r="Q24" s="35">
+        <v>216</v>
+      </c>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
     </row>
     <row r="25" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A25" s="31" t="s">
-[...23 lines deleted...]
-      <c r="I25" s="35">
+      <c r="A25" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="34" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="36">
+        <v>116</v>
+      </c>
+      <c r="D25" s="36">
+        <v>140</v>
+      </c>
+      <c r="E25" s="36">
         <v>121</v>
       </c>
-      <c r="J25" s="35">
-[...20 lines deleted...]
-      <c r="Q25" s="2"/>
+      <c r="F25" s="36">
+        <v>171</v>
+      </c>
+      <c r="G25" s="36">
+        <v>146</v>
+      </c>
+      <c r="H25" s="36">
+        <v>165</v>
+      </c>
+      <c r="I25" s="36">
+        <v>173</v>
+      </c>
+      <c r="J25" s="36">
+        <v>140</v>
+      </c>
+      <c r="K25" s="36">
+        <v>174</v>
+      </c>
+      <c r="L25" s="36">
+        <v>132</v>
+      </c>
+      <c r="M25" s="36">
+        <v>109</v>
+      </c>
+      <c r="N25" s="36">
+        <v>138</v>
+      </c>
+      <c r="O25" s="36">
+        <v>154</v>
+      </c>
+      <c r="P25" s="36">
+        <v>118</v>
+      </c>
+      <c r="Q25" s="36">
+        <v>140</v>
+      </c>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
     </row>
-    <row r="26" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-[...57 lines deleted...]
-      <c r="Z26" s="2"/>
+    <row r="26" spans="1:27" s="38" customFormat="1" ht="11.25">
+      <c r="A26" s="47"/>
+      <c r="B26" s="66" t="s">
+        <v>48</v>
+      </c>
+      <c r="C26" s="66"/>
+      <c r="D26" s="66"/>
+      <c r="E26" s="66"/>
+      <c r="F26" s="66"/>
+      <c r="G26" s="66"/>
+      <c r="H26" s="66"/>
+      <c r="I26" s="66"/>
+      <c r="J26" s="66"/>
+      <c r="K26" s="66"/>
+      <c r="L26" s="66"/>
+      <c r="M26" s="66"/>
+      <c r="N26" s="66"/>
+      <c r="O26" s="66"/>
+      <c r="P26" s="66"/>
+      <c r="Q26" s="66"/>
+      <c r="R26" s="66"/>
+      <c r="S26" s="66"/>
+      <c r="T26" s="66"/>
+      <c r="U26" s="66"/>
+      <c r="V26" s="66"/>
+      <c r="W26" s="66"/>
+      <c r="X26" s="66"/>
+      <c r="Y26" s="66"/>
+      <c r="Z26" s="66"/>
       <c r="AA26" s="2"/>
     </row>
     <row r="27" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A27" s="33" t="s">
-[...55 lines deleted...]
-      <c r="Y27" s="2"/>
+      <c r="A27" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="35">
+        <v>1156</v>
+      </c>
+      <c r="D27" s="35">
+        <v>1258</v>
+      </c>
+      <c r="E27" s="35">
+        <v>1174</v>
+      </c>
+      <c r="F27" s="35">
+        <v>1395</v>
+      </c>
+      <c r="G27" s="35">
+        <v>1318</v>
+      </c>
+      <c r="H27" s="35">
+        <v>1258</v>
+      </c>
+      <c r="I27" s="35">
+        <v>1499</v>
+      </c>
+      <c r="J27" s="35">
+        <v>1316</v>
+      </c>
+      <c r="K27" s="35">
+        <v>1410</v>
+      </c>
+      <c r="L27" s="35">
+        <v>1323</v>
+      </c>
+      <c r="M27" s="35">
+        <v>1088</v>
+      </c>
+      <c r="N27" s="10">
+        <v>1256</v>
+      </c>
+      <c r="O27" s="10">
+        <v>1193</v>
+      </c>
+      <c r="P27" s="10">
+        <v>1021</v>
+      </c>
+      <c r="Q27" s="10">
+        <v>1266</v>
+      </c>
       <c r="Z27" s="2"/>
       <c r="AA27" s="2"/>
     </row>
-    <row r="28" spans="1:27" s="38" customFormat="1" ht="11.25">
-[...27 lines deleted...]
-      <c r="Z28" s="66"/>
+    <row r="28" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A28" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="35">
+        <v>104</v>
+      </c>
+      <c r="D28" s="35">
+        <v>122</v>
+      </c>
+      <c r="E28" s="35">
+        <v>92</v>
+      </c>
+      <c r="F28" s="35">
+        <v>109</v>
+      </c>
+      <c r="G28" s="35">
+        <v>99</v>
+      </c>
+      <c r="H28" s="35">
+        <v>116</v>
+      </c>
+      <c r="I28" s="35">
+        <v>118</v>
+      </c>
+      <c r="J28" s="35">
+        <v>124</v>
+      </c>
+      <c r="K28" s="35">
+        <v>136</v>
+      </c>
+      <c r="L28" s="35">
+        <v>114</v>
+      </c>
+      <c r="M28" s="35">
+        <v>83</v>
+      </c>
+      <c r="N28" s="35">
+        <v>100</v>
+      </c>
+      <c r="O28" s="35">
+        <v>107</v>
+      </c>
+      <c r="P28" s="35">
+        <v>84</v>
+      </c>
+      <c r="Q28" s="35">
+        <v>121</v>
+      </c>
+      <c r="R28" s="2"/>
+      <c r="S28" s="2"/>
+      <c r="T28" s="2"/>
+      <c r="U28" s="2"/>
+      <c r="V28" s="2"/>
+      <c r="W28" s="2"/>
+      <c r="X28" s="2"/>
+      <c r="Y28" s="2"/>
+      <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
     </row>
     <row r="29" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A29" s="30" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="A29" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="32" t="s">
+        <v>66</v>
       </c>
       <c r="C29" s="35">
-        <v>1156</v>
+        <v>269</v>
       </c>
       <c r="D29" s="35">
-        <v>1258</v>
+        <v>296</v>
       </c>
       <c r="E29" s="35">
-        <v>1174</v>
+        <v>294</v>
       </c>
       <c r="F29" s="35">
-        <v>1395</v>
+        <v>338</v>
       </c>
       <c r="G29" s="35">
-        <v>1318</v>
+        <v>335</v>
       </c>
       <c r="H29" s="35">
-        <v>1258</v>
+        <v>305</v>
       </c>
       <c r="I29" s="35">
-        <v>1499</v>
+        <v>381</v>
       </c>
       <c r="J29" s="35">
-        <v>1316</v>
+        <v>318</v>
       </c>
       <c r="K29" s="35">
-        <v>1410</v>
+        <v>352</v>
       </c>
       <c r="L29" s="35">
-        <v>1323</v>
+        <v>324</v>
       </c>
       <c r="M29" s="35">
-        <v>1088</v>
-[...9 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="N29" s="35">
+        <v>294</v>
+      </c>
+      <c r="O29" s="35">
+        <v>315</v>
+      </c>
+      <c r="P29" s="35">
+        <v>277</v>
+      </c>
+      <c r="Q29" s="35">
+        <v>284</v>
+      </c>
+      <c r="R29" s="2"/>
+      <c r="S29" s="2"/>
+      <c r="T29" s="2"/>
+      <c r="U29" s="2"/>
+      <c r="V29" s="2"/>
+      <c r="W29" s="2"/>
+      <c r="X29" s="2"/>
+      <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
     </row>
     <row r="30" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A30" s="31" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B30" s="32" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C30" s="35">
-        <v>104</v>
+        <v>161</v>
       </c>
       <c r="D30" s="35">
-        <v>122</v>
+        <v>197</v>
       </c>
       <c r="E30" s="35">
-        <v>92</v>
+        <v>154</v>
       </c>
       <c r="F30" s="35">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="G30" s="35">
-        <v>99</v>
+        <v>181</v>
       </c>
       <c r="H30" s="35">
-        <v>116</v>
+        <v>181</v>
       </c>
       <c r="I30" s="35">
-        <v>118</v>
+        <v>207</v>
       </c>
       <c r="J30" s="35">
-        <v>124</v>
+        <v>182</v>
       </c>
       <c r="K30" s="35">
-        <v>136</v>
+        <v>203</v>
       </c>
       <c r="L30" s="35">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="M30" s="35">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="N30" s="35">
-        <v>100</v>
+        <v>165</v>
       </c>
       <c r="O30" s="35">
-        <v>107</v>
+        <v>142</v>
       </c>
       <c r="P30" s="35">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="Q30" s="2"/>
+        <v>128</v>
+      </c>
+      <c r="Q30" s="35">
+        <v>160</v>
+      </c>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
       <c r="AA30" s="2"/>
     </row>
     <row r="31" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="31" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B31" s="32" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C31" s="35">
-        <v>269</v>
+        <v>125</v>
       </c>
       <c r="D31" s="35">
-        <v>296</v>
+        <v>154</v>
       </c>
       <c r="E31" s="35">
-        <v>294</v>
+        <v>150</v>
       </c>
       <c r="F31" s="35">
-        <v>338</v>
+        <v>164</v>
       </c>
       <c r="G31" s="35">
-        <v>335</v>
+        <v>144</v>
       </c>
       <c r="H31" s="35">
-        <v>305</v>
+        <v>163</v>
       </c>
       <c r="I31" s="35">
-        <v>381</v>
+        <v>168</v>
       </c>
       <c r="J31" s="35">
-        <v>318</v>
+        <v>173</v>
       </c>
       <c r="K31" s="35">
-        <v>352</v>
+        <v>166</v>
       </c>
       <c r="L31" s="35">
-        <v>324</v>
+        <v>158</v>
       </c>
       <c r="M31" s="35">
-        <v>289</v>
+        <v>131</v>
       </c>
       <c r="N31" s="35">
-        <v>294</v>
+        <v>159</v>
       </c>
       <c r="O31" s="35">
-        <v>315</v>
+        <v>147</v>
       </c>
       <c r="P31" s="35">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="Q31" s="2"/>
+        <v>117</v>
+      </c>
+      <c r="Q31" s="35">
+        <v>166</v>
+      </c>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
     </row>
     <row r="32" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="31" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B32" s="32" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C32" s="35">
-        <v>161</v>
+        <v>91</v>
       </c>
       <c r="D32" s="35">
-        <v>197</v>
+        <v>88</v>
       </c>
       <c r="E32" s="35">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="F32" s="35">
-        <v>187</v>
+        <v>104</v>
       </c>
       <c r="G32" s="35">
-        <v>181</v>
+        <v>118</v>
       </c>
       <c r="H32" s="35">
-        <v>181</v>
+        <v>97</v>
       </c>
       <c r="I32" s="35">
-        <v>207</v>
+        <v>123</v>
       </c>
       <c r="J32" s="35">
-        <v>182</v>
+        <v>86</v>
       </c>
       <c r="K32" s="35">
-        <v>203</v>
+        <v>101</v>
       </c>
       <c r="L32" s="35">
-        <v>168</v>
+        <v>103</v>
       </c>
       <c r="M32" s="35">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="N32" s="35">
-        <v>165</v>
+        <v>108</v>
       </c>
       <c r="O32" s="35">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="P32" s="35">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="Q32" s="2"/>
+        <v>81</v>
+      </c>
+      <c r="Q32" s="35">
+        <v>104</v>
+      </c>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
       <c r="AA32" s="2"/>
     </row>
     <row r="33" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="31" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B33" s="32" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C33" s="35">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="D33" s="35">
-        <v>154</v>
+        <v>94</v>
       </c>
       <c r="E33" s="35">
-        <v>150</v>
+        <v>102</v>
       </c>
       <c r="F33" s="35">
-        <v>164</v>
+        <v>129</v>
       </c>
       <c r="G33" s="35">
-        <v>144</v>
+        <v>124</v>
       </c>
       <c r="H33" s="35">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="I33" s="35">
-        <v>168</v>
+        <v>119</v>
       </c>
       <c r="J33" s="35">
-        <v>173</v>
+        <v>109</v>
       </c>
       <c r="K33" s="35">
-        <v>166</v>
+        <v>109</v>
       </c>
       <c r="L33" s="35">
-        <v>158</v>
+        <v>113</v>
       </c>
       <c r="M33" s="35">
-        <v>131</v>
+        <v>84</v>
       </c>
       <c r="N33" s="35">
-        <v>159</v>
+        <v>112</v>
       </c>
       <c r="O33" s="35">
-        <v>147</v>
+        <v>112</v>
       </c>
       <c r="P33" s="35">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="Q33" s="2"/>
+        <v>86</v>
+      </c>
+      <c r="Q33" s="35">
+        <v>115</v>
+      </c>
       <c r="R33" s="2"/>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
       <c r="AA33" s="2"/>
     </row>
     <row r="34" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="31" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B34" s="32" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C34" s="35">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="D34" s="35">
-        <v>88</v>
+        <v>182</v>
       </c>
       <c r="E34" s="35">
-        <v>88</v>
+        <v>159</v>
       </c>
       <c r="F34" s="35">
-        <v>104</v>
+        <v>202</v>
       </c>
       <c r="G34" s="35">
-        <v>118</v>
+        <v>198</v>
       </c>
       <c r="H34" s="35">
-        <v>97</v>
+        <v>169</v>
       </c>
       <c r="I34" s="35">
-        <v>123</v>
+        <v>220</v>
       </c>
       <c r="J34" s="35">
-        <v>86</v>
+        <v>189</v>
       </c>
       <c r="K34" s="35">
-        <v>101</v>
+        <v>187</v>
       </c>
       <c r="L34" s="35">
-        <v>103</v>
+        <v>203</v>
       </c>
       <c r="M34" s="35">
-        <v>80</v>
+        <v>176</v>
       </c>
       <c r="N34" s="35">
-        <v>108</v>
+        <v>168</v>
       </c>
       <c r="O34" s="35">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="P34" s="35">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="Q34" s="2"/>
+        <v>149</v>
+      </c>
+      <c r="Q34" s="35">
+        <v>164</v>
+      </c>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="2"/>
     </row>
     <row r="35" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A35" s="31" t="s">
-[...23 lines deleted...]
-      <c r="I35" s="35">
+      <c r="A35" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="B35" s="34" t="s">
+        <v>78</v>
+      </c>
+      <c r="C35" s="36">
+        <v>123</v>
+      </c>
+      <c r="D35" s="36">
+        <v>125</v>
+      </c>
+      <c r="E35" s="36">
+        <v>135</v>
+      </c>
+      <c r="F35" s="36">
+        <v>162</v>
+      </c>
+      <c r="G35" s="36">
         <v>119</v>
       </c>
-      <c r="J35" s="35">
-[...5 lines deleted...]
-      <c r="L35" s="35">
+      <c r="H35" s="36">
+        <v>131</v>
+      </c>
+      <c r="I35" s="36">
+        <v>163</v>
+      </c>
+      <c r="J35" s="36">
+        <v>135</v>
+      </c>
+      <c r="K35" s="36">
+        <v>156</v>
+      </c>
+      <c r="L35" s="36">
+        <v>140</v>
+      </c>
+      <c r="M35" s="36">
+        <v>112</v>
+      </c>
+      <c r="N35" s="36">
+        <v>150</v>
+      </c>
+      <c r="O35" s="36">
         <v>113</v>
       </c>
-      <c r="M35" s="35">
-[...11 lines deleted...]
-      <c r="Q35" s="2"/>
+      <c r="P35" s="36">
+        <v>99</v>
+      </c>
+      <c r="Q35" s="36">
+        <v>152</v>
+      </c>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="2"/>
       <c r="AA35" s="2"/>
     </row>
     <row r="36" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A36" s="31" t="s">
-[...46 lines deleted...]
-      </c>
+      <c r="A36" s="2"/>
+      <c r="B36" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+      <c r="I36" s="2"/>
+      <c r="J36" s="2"/>
+      <c r="K36" s="2"/>
+      <c r="L36" s="2"/>
+      <c r="M36" s="2"/>
+      <c r="N36" s="2"/>
+      <c r="O36" s="2"/>
+      <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
       <c r="Z36" s="2"/>
       <c r="AA36" s="2"/>
     </row>
-    <row r="37" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-[...89 lines deleted...]
-      <c r="AA38" s="2"/>
+    <row r="37" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1"/>
+      <c r="I37" s="1"/>
+      <c r="J37" s="1"/>
+      <c r="K37" s="1"/>
+      <c r="L37" s="1"/>
+      <c r="M37" s="1"/>
+      <c r="N37" s="1"/>
+      <c r="O37" s="1"/>
+      <c r="P37" s="1"/>
+      <c r="Q37" s="1"/>
+      <c r="R37" s="1"/>
+      <c r="S37" s="1"/>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+      <c r="X37" s="1"/>
+      <c r="Y37" s="1"/>
+      <c r="Z37" s="1"/>
+      <c r="AA37" s="1"/>
+    </row>
+    <row r="38" spans="1:27" ht="14.25" customHeight="1">
+      <c r="Z38" s="1"/>
+      <c r="AA38" s="1"/>
     </row>
     <row r="39" spans="1:27" ht="14.25" customHeight="1">
-      <c r="B39" s="1"/>
-[...22 lines deleted...]
-      <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
       <c r="AA39" s="1"/>
     </row>
     <row r="40" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A40" s="28"/>
+      <c r="B40" s="13"/>
+      <c r="C40" s="17"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="17"/>
+      <c r="F40" s="17"/>
+      <c r="G40" s="17"/>
+      <c r="H40" s="17"/>
+      <c r="I40" s="17"/>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="17"/>
+      <c r="O40" s="17"/>
+      <c r="P40" s="17"/>
+      <c r="Q40" s="8"/>
+      <c r="R40" s="10"/>
+      <c r="S40" s="10"/>
+      <c r="T40" s="14"/>
+      <c r="U40" s="18"/>
+      <c r="V40" s="12"/>
+      <c r="W40" s="10"/>
+      <c r="X40" s="10"/>
+      <c r="Y40" s="10"/>
       <c r="Z40" s="1"/>
       <c r="AA40" s="1"/>
     </row>
     <row r="41" spans="1:27" ht="14.25" customHeight="1">
       <c r="Z41" s="1"/>
       <c r="AA41" s="1"/>
     </row>
     <row r="42" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A42" s="28"/>
-[...23 lines deleted...]
-      <c r="Y42" s="10"/>
       <c r="Z42" s="1"/>
       <c r="AA42" s="1"/>
     </row>
     <row r="43" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A43" s="28"/>
+      <c r="B43" s="19"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="21"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="20"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="20"/>
+      <c r="K43" s="20"/>
+      <c r="L43" s="20"/>
+      <c r="M43" s="20"/>
+      <c r="N43" s="20"/>
+      <c r="O43" s="20"/>
+      <c r="P43" s="20"/>
+      <c r="Q43" s="21"/>
+      <c r="R43" s="22"/>
+      <c r="S43" s="23"/>
+      <c r="T43" s="24"/>
+      <c r="U43" s="25"/>
+      <c r="V43" s="12"/>
+      <c r="W43" s="22"/>
+      <c r="X43" s="10"/>
+      <c r="Y43" s="10"/>
       <c r="Z43" s="1"/>
       <c r="AA43" s="1"/>
     </row>
     <row r="44" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A44" s="27"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="I44" s="1"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="1"/>
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+      <c r="N44" s="1"/>
+      <c r="O44" s="1"/>
+      <c r="P44" s="1"/>
+      <c r="Q44" s="1"/>
+      <c r="R44" s="1"/>
+      <c r="S44" s="1"/>
+      <c r="T44" s="14"/>
+      <c r="U44" s="12"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+      <c r="X44" s="1"/>
+      <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
       <c r="AA44" s="1"/>
     </row>
     <row r="45" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A45" s="28"/>
-[...23 lines deleted...]
-      <c r="Y45" s="10"/>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="2"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="1"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+      <c r="N45" s="1"/>
+      <c r="O45" s="1"/>
+      <c r="P45" s="1"/>
+      <c r="Q45" s="1"/>
+      <c r="R45" s="1"/>
+      <c r="S45" s="1"/>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+      <c r="X45" s="1"/>
+      <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
       <c r="AA45" s="1"/>
     </row>
     <row r="46" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A46" s="27"/>
+      <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="2"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
-      <c r="T46" s="14"/>
-      <c r="U46" s="12"/>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
       <c r="AA46" s="1"/>
     </row>
     <row r="47" spans="1:27" ht="14.25" customHeight="1">
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="2"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
@@ -28513,116 +28577,60 @@
       <c r="D944" s="1"/>
       <c r="E944" s="1"/>
       <c r="F944" s="2"/>
       <c r="G944" s="1"/>
       <c r="H944" s="1"/>
       <c r="I944" s="1"/>
       <c r="J944" s="1"/>
       <c r="K944" s="1"/>
       <c r="L944" s="1"/>
       <c r="M944" s="1"/>
       <c r="N944" s="1"/>
       <c r="O944" s="1"/>
       <c r="P944" s="1"/>
       <c r="Q944" s="1"/>
       <c r="R944" s="1"/>
       <c r="S944" s="1"/>
       <c r="T944" s="1"/>
       <c r="U944" s="1"/>
       <c r="V944" s="1"/>
       <c r="W944" s="1"/>
       <c r="X944" s="1"/>
       <c r="Y944" s="1"/>
       <c r="Z944" s="1"/>
       <c r="AA944" s="1"/>
     </row>
-    <row r="945" spans="2:27" ht="14.25" customHeight="1">
-[...54 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:Z2"/>
-[...6 lines deleted...]
-    <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="B16:Z16"/>
+    <mergeCell ref="B26:Z26"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>