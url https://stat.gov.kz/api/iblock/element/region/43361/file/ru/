--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1024,51 +1024,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="47.7109375" style="49" customWidth="1"/>
     <col min="2" max="2" width="86.140625" style="49" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="49" customWidth="1"/>
     <col min="4" max="16384" width="14.42578125" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="54">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="52" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="55" t="s">
         <v>60</v>
       </c>
@@ -1152,59 +1152,59 @@
       <c r="B12" s="58" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="57" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="59">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="59">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="60" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="60" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="61" t="s">
         <v>58</v>
       </c>
@@ -1271,52 +1271,52 @@
       <c r="B9" s="49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="50" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="51" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA944"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
+      <pane ySplit="5" topLeftCell="A18" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Z30" sqref="Z30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
@@ -1585,50 +1585,53 @@
       </c>
       <c r="J7" s="12">
         <v>2715</v>
       </c>
       <c r="K7" s="10">
         <v>2829</v>
       </c>
       <c r="L7" s="10">
         <v>2735</v>
       </c>
       <c r="M7" s="10">
         <v>2302</v>
       </c>
       <c r="N7" s="10">
         <v>2580</v>
       </c>
       <c r="O7" s="10">
         <v>2470</v>
       </c>
       <c r="P7" s="10">
         <v>2101</v>
       </c>
       <c r="Q7" s="10">
         <v>2638</v>
       </c>
+      <c r="R7" s="10">
+        <v>2515</v>
+      </c>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
     </row>
     <row r="8" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>64</v>
       </c>
       <c r="C8" s="35">
         <v>214</v>
       </c>
       <c r="D8" s="35">
         <v>257</v>
       </c>
       <c r="E8" s="35">
         <v>199</v>
       </c>
       <c r="F8" s="35">
         <v>248</v>
       </c>
       <c r="G8" s="35">
         <v>231</v>
       </c>
@@ -1640,51 +1643,53 @@
       </c>
       <c r="J8" s="35">
         <v>249</v>
       </c>
       <c r="K8" s="35">
         <v>261</v>
       </c>
       <c r="L8" s="35">
         <v>233</v>
       </c>
       <c r="M8" s="35">
         <v>190</v>
       </c>
       <c r="N8" s="35">
         <v>189</v>
       </c>
       <c r="O8" s="35">
         <v>220</v>
       </c>
       <c r="P8" s="35">
         <v>175</v>
       </c>
       <c r="Q8" s="35">
         <v>241</v>
       </c>
-      <c r="R8" s="9"/>
+      <c r="R8" s="35">
+        <v>221</v>
+      </c>
       <c r="S8" s="10"/>
       <c r="T8" s="11"/>
       <c r="U8" s="12"/>
       <c r="V8" s="12"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
     </row>
     <row r="9" spans="1:27" s="38" customFormat="1" ht="11.25">
       <c r="A9" s="31" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="35">
         <v>600</v>
       </c>
       <c r="D9" s="35">
         <v>622</v>
       </c>
       <c r="E9" s="35">
         <v>577</v>
@@ -1703,50 +1708,53 @@
       </c>
       <c r="J9" s="35">
         <v>661</v>
       </c>
       <c r="K9" s="35">
         <v>683</v>
       </c>
       <c r="L9" s="35">
         <v>674</v>
       </c>
       <c r="M9" s="35">
         <v>575</v>
       </c>
       <c r="N9" s="35">
         <v>633</v>
       </c>
       <c r="O9" s="35">
         <v>616</v>
       </c>
       <c r="P9" s="35">
         <v>561</v>
       </c>
       <c r="Q9" s="35">
         <v>594</v>
       </c>
+      <c r="R9" s="35">
+        <v>593</v>
+      </c>
       <c r="Z9" s="43"/>
       <c r="AA9" s="43"/>
     </row>
     <row r="10" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="35">
         <v>314</v>
       </c>
       <c r="D10" s="35">
         <v>398</v>
       </c>
       <c r="E10" s="35">
         <v>300</v>
       </c>
       <c r="F10" s="35">
         <v>382</v>
       </c>
       <c r="G10" s="35">
         <v>357</v>
       </c>
@@ -1758,50 +1766,53 @@
       </c>
       <c r="J10" s="35">
         <v>381</v>
       </c>
       <c r="K10" s="35">
         <v>381</v>
       </c>
       <c r="L10" s="35">
         <v>358</v>
       </c>
       <c r="M10" s="35">
         <v>301</v>
       </c>
       <c r="N10" s="35">
         <v>343</v>
       </c>
       <c r="O10" s="35">
         <v>306</v>
       </c>
       <c r="P10" s="35">
         <v>274</v>
       </c>
       <c r="Q10" s="35">
         <v>345</v>
       </c>
+      <c r="R10" s="35">
+        <v>334</v>
+      </c>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
     </row>
     <row r="11" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="35">
         <v>275</v>
       </c>
       <c r="D11" s="35">
         <v>294</v>
       </c>
       <c r="E11" s="35">
         <v>300</v>
       </c>
       <c r="F11" s="35">
         <v>341</v>
       </c>
       <c r="G11" s="35">
         <v>322</v>
       </c>
@@ -1813,50 +1824,53 @@
       </c>
       <c r="J11" s="35">
         <v>334</v>
       </c>
       <c r="K11" s="35">
         <v>354</v>
       </c>
       <c r="L11" s="35">
         <v>344</v>
       </c>
       <c r="M11" s="35">
         <v>278</v>
       </c>
       <c r="N11" s="35">
         <v>332</v>
       </c>
       <c r="O11" s="35">
         <v>306</v>
       </c>
       <c r="P11" s="35">
         <v>243</v>
       </c>
       <c r="Q11" s="35">
         <v>343</v>
       </c>
+      <c r="R11" s="35">
+        <v>321</v>
+      </c>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
     </row>
     <row r="12" spans="1:27" s="38" customFormat="1" ht="11.25">
       <c r="A12" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="35">
         <v>196</v>
       </c>
       <c r="D12" s="35">
         <v>202</v>
       </c>
       <c r="E12" s="35">
         <v>173</v>
       </c>
       <c r="F12" s="35">
         <v>209</v>
       </c>
       <c r="G12" s="35">
         <v>239</v>
       </c>
@@ -1868,50 +1882,53 @@
       </c>
       <c r="J12" s="35">
         <v>192</v>
       </c>
       <c r="K12" s="35">
         <v>206</v>
       </c>
       <c r="L12" s="35">
         <v>207</v>
       </c>
       <c r="M12" s="35">
         <v>189</v>
       </c>
       <c r="N12" s="35">
         <v>205</v>
       </c>
       <c r="O12" s="35">
         <v>197</v>
       </c>
       <c r="P12" s="35">
         <v>167</v>
       </c>
       <c r="Q12" s="35">
         <v>226</v>
       </c>
+      <c r="R12" s="35">
+        <v>204</v>
+      </c>
       <c r="Z12" s="43"/>
       <c r="AA12" s="43"/>
     </row>
     <row r="13" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="31" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="35">
         <v>223</v>
       </c>
       <c r="D13" s="35">
         <v>230</v>
       </c>
       <c r="E13" s="35">
         <v>214</v>
       </c>
       <c r="F13" s="35">
         <v>236</v>
       </c>
       <c r="G13" s="35">
         <v>237</v>
       </c>
@@ -1923,50 +1940,53 @@
       </c>
       <c r="J13" s="35">
         <v>226</v>
       </c>
       <c r="K13" s="35">
         <v>222</v>
       </c>
       <c r="L13" s="35">
         <v>248</v>
       </c>
       <c r="M13" s="35">
         <v>187</v>
       </c>
       <c r="N13" s="35">
         <v>222</v>
       </c>
       <c r="O13" s="35">
         <v>220</v>
       </c>
       <c r="P13" s="35">
         <v>177</v>
       </c>
       <c r="Q13" s="35">
         <v>217</v>
       </c>
+      <c r="R13" s="35">
+        <v>188</v>
+      </c>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
     </row>
     <row r="14" spans="1:27" s="44" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="31" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="35">
         <v>333</v>
       </c>
       <c r="D14" s="35">
         <v>369</v>
       </c>
       <c r="E14" s="35">
         <v>342</v>
       </c>
       <c r="F14" s="35">
         <v>399</v>
       </c>
       <c r="G14" s="35">
         <v>392</v>
       </c>
@@ -1978,50 +1998,53 @@
       </c>
       <c r="J14" s="35">
         <v>397</v>
       </c>
       <c r="K14" s="35">
         <v>392</v>
       </c>
       <c r="L14" s="35">
         <v>399</v>
       </c>
       <c r="M14" s="35">
         <v>361</v>
       </c>
       <c r="N14" s="35">
         <v>368</v>
       </c>
       <c r="O14" s="35">
         <v>338</v>
       </c>
       <c r="P14" s="35">
         <v>287</v>
       </c>
       <c r="Q14" s="35">
         <v>380</v>
       </c>
+      <c r="R14" s="35">
+        <v>375</v>
+      </c>
       <c r="Z14" s="45"/>
       <c r="AA14" s="45"/>
     </row>
     <row r="15" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>77</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="36">
         <v>239</v>
       </c>
       <c r="D15" s="36">
         <v>265</v>
       </c>
       <c r="E15" s="36">
         <v>256</v>
       </c>
       <c r="F15" s="36">
         <v>333</v>
       </c>
       <c r="G15" s="36">
         <v>265</v>
       </c>
@@ -2032,50 +2055,53 @@
         <v>336</v>
       </c>
       <c r="J15" s="36">
         <v>275</v>
       </c>
       <c r="K15" s="36">
         <v>330</v>
       </c>
       <c r="L15" s="36">
         <v>272</v>
       </c>
       <c r="M15" s="36">
         <v>221</v>
       </c>
       <c r="N15" s="36">
         <v>288</v>
       </c>
       <c r="O15" s="36">
         <v>267</v>
       </c>
       <c r="P15" s="36">
         <v>217</v>
       </c>
       <c r="Q15" s="36">
         <v>292</v>
+      </c>
+      <c r="R15" s="36">
+        <v>279</v>
       </c>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
     </row>
     <row r="16" spans="1:27" s="38" customFormat="1" ht="11.25">
       <c r="A16" s="46"/>
       <c r="B16" s="65" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="65"/>
       <c r="D16" s="65"/>
       <c r="E16" s="65"/>
       <c r="F16" s="65"/>
       <c r="G16" s="65"/>
       <c r="H16" s="65"/>
       <c r="I16" s="65"/>
       <c r="J16" s="65"/>
       <c r="K16" s="65"/>
       <c r="L16" s="65"/>
       <c r="M16" s="65"/>
       <c r="N16" s="65"/>
       <c r="O16" s="65"/>
       <c r="P16" s="65"/>
       <c r="Q16" s="65"/>
       <c r="R16" s="65"/>
@@ -2119,50 +2145,53 @@
       </c>
       <c r="J17" s="35">
         <v>1399</v>
       </c>
       <c r="K17" s="35">
         <v>1419</v>
       </c>
       <c r="L17" s="35">
         <v>1412</v>
       </c>
       <c r="M17" s="35">
         <v>1214</v>
       </c>
       <c r="N17" s="10">
         <v>1324</v>
       </c>
       <c r="O17" s="10">
         <v>1277</v>
       </c>
       <c r="P17" s="10">
         <v>1080</v>
       </c>
       <c r="Q17" s="10">
         <v>1372</v>
       </c>
+      <c r="R17" s="10">
+        <v>1310</v>
+      </c>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
     </row>
     <row r="18" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="35">
         <v>110</v>
       </c>
       <c r="D18" s="35">
         <v>135</v>
       </c>
       <c r="E18" s="35">
         <v>107</v>
       </c>
       <c r="F18" s="35">
         <v>139</v>
       </c>
       <c r="G18" s="35">
         <v>132</v>
       </c>
@@ -2174,51 +2203,53 @@
       </c>
       <c r="J18" s="35">
         <v>125</v>
       </c>
       <c r="K18" s="35">
         <v>125</v>
       </c>
       <c r="L18" s="35">
         <v>119</v>
       </c>
       <c r="M18" s="35">
         <v>107</v>
       </c>
       <c r="N18" s="35">
         <v>89</v>
       </c>
       <c r="O18" s="35">
         <v>113</v>
       </c>
       <c r="P18" s="35">
         <v>91</v>
       </c>
       <c r="Q18" s="35">
         <v>120</v>
       </c>
-      <c r="R18" s="2"/>
+      <c r="R18" s="35">
+        <v>120</v>
+      </c>
       <c r="S18" s="2"/>
       <c r="T18" s="2"/>
       <c r="U18" s="16"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
       <c r="AA18" s="2"/>
     </row>
     <row r="19" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A19" s="31" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="35">
         <v>331</v>
       </c>
       <c r="D19" s="35">
         <v>326</v>
       </c>
       <c r="E19" s="35">
         <v>283</v>
@@ -2237,51 +2268,53 @@
       </c>
       <c r="J19" s="35">
         <v>343</v>
       </c>
       <c r="K19" s="35">
         <v>331</v>
       </c>
       <c r="L19" s="35">
         <v>350</v>
       </c>
       <c r="M19" s="35">
         <v>286</v>
       </c>
       <c r="N19" s="35">
         <v>339</v>
       </c>
       <c r="O19" s="35">
         <v>301</v>
       </c>
       <c r="P19" s="35">
         <v>284</v>
       </c>
       <c r="Q19" s="35">
         <v>310</v>
       </c>
-      <c r="R19" s="2"/>
+      <c r="R19" s="35">
+        <v>296</v>
+      </c>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="16"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
     </row>
     <row r="20" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="35">
         <v>153</v>
       </c>
       <c r="D20" s="35">
         <v>201</v>
       </c>
       <c r="E20" s="35">
         <v>146</v>
@@ -2300,51 +2333,53 @@
       </c>
       <c r="J20" s="35">
         <v>199</v>
       </c>
       <c r="K20" s="35">
         <v>178</v>
       </c>
       <c r="L20" s="35">
         <v>190</v>
       </c>
       <c r="M20" s="35">
         <v>168</v>
       </c>
       <c r="N20" s="35">
         <v>178</v>
       </c>
       <c r="O20" s="35">
         <v>164</v>
       </c>
       <c r="P20" s="35">
         <v>146</v>
       </c>
       <c r="Q20" s="35">
         <v>185</v>
       </c>
-      <c r="R20" s="2"/>
+      <c r="R20" s="35">
+        <v>172</v>
+      </c>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="16"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
     </row>
     <row r="21" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="35">
         <v>150</v>
       </c>
       <c r="D21" s="35">
         <v>140</v>
       </c>
       <c r="E21" s="35">
         <v>150</v>
@@ -2363,51 +2398,53 @@
       </c>
       <c r="J21" s="35">
         <v>161</v>
       </c>
       <c r="K21" s="35">
         <v>188</v>
       </c>
       <c r="L21" s="35">
         <v>186</v>
       </c>
       <c r="M21" s="35">
         <v>147</v>
       </c>
       <c r="N21" s="35">
         <v>173</v>
       </c>
       <c r="O21" s="35">
         <v>159</v>
       </c>
       <c r="P21" s="35">
         <v>126</v>
       </c>
       <c r="Q21" s="35">
         <v>177</v>
       </c>
-      <c r="R21" s="2"/>
+      <c r="R21" s="35">
+        <v>160</v>
+      </c>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="16"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2"/>
     </row>
     <row r="22" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="35">
         <v>105</v>
       </c>
       <c r="D22" s="35">
         <v>114</v>
       </c>
       <c r="E22" s="35">
         <v>85</v>
@@ -2426,51 +2463,53 @@
       </c>
       <c r="J22" s="35">
         <v>106</v>
       </c>
       <c r="K22" s="35">
         <v>105</v>
       </c>
       <c r="L22" s="35">
         <v>104</v>
       </c>
       <c r="M22" s="35">
         <v>109</v>
       </c>
       <c r="N22" s="35">
         <v>97</v>
       </c>
       <c r="O22" s="35">
         <v>97</v>
       </c>
       <c r="P22" s="35">
         <v>86</v>
       </c>
       <c r="Q22" s="35">
         <v>122</v>
       </c>
-      <c r="R22" s="2"/>
+      <c r="R22" s="35">
+        <v>115</v>
+      </c>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="2"/>
     </row>
     <row r="23" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="31" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="35">
         <v>105</v>
       </c>
       <c r="D23" s="35">
         <v>136</v>
       </c>
       <c r="E23" s="35">
         <v>112</v>
@@ -2489,51 +2528,53 @@
       </c>
       <c r="J23" s="35">
         <v>117</v>
       </c>
       <c r="K23" s="35">
         <v>113</v>
       </c>
       <c r="L23" s="35">
         <v>135</v>
       </c>
       <c r="M23" s="35">
         <v>103</v>
       </c>
       <c r="N23" s="35">
         <v>110</v>
       </c>
       <c r="O23" s="35">
         <v>108</v>
       </c>
       <c r="P23" s="35">
         <v>91</v>
       </c>
       <c r="Q23" s="35">
         <v>102</v>
       </c>
-      <c r="R23" s="2"/>
+      <c r="R23" s="35">
+        <v>94</v>
+      </c>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
     </row>
     <row r="24" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="31" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="35">
         <v>168</v>
       </c>
       <c r="D24" s="35">
         <v>187</v>
       </c>
       <c r="E24" s="35">
         <v>183</v>
@@ -2552,51 +2593,53 @@
       </c>
       <c r="J24" s="35">
         <v>208</v>
       </c>
       <c r="K24" s="35">
         <v>205</v>
       </c>
       <c r="L24" s="35">
         <v>196</v>
       </c>
       <c r="M24" s="35">
         <v>185</v>
       </c>
       <c r="N24" s="35">
         <v>200</v>
       </c>
       <c r="O24" s="35">
         <v>181</v>
       </c>
       <c r="P24" s="35">
         <v>138</v>
       </c>
       <c r="Q24" s="35">
         <v>216</v>
       </c>
-      <c r="R24" s="2"/>
+      <c r="R24" s="35">
+        <v>203</v>
+      </c>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
     </row>
     <row r="25" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="34" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="36">
         <v>116</v>
       </c>
       <c r="D25" s="36">
         <v>140</v>
       </c>
       <c r="E25" s="36">
         <v>121</v>
@@ -2615,51 +2658,53 @@
       </c>
       <c r="J25" s="36">
         <v>140</v>
       </c>
       <c r="K25" s="36">
         <v>174</v>
       </c>
       <c r="L25" s="36">
         <v>132</v>
       </c>
       <c r="M25" s="36">
         <v>109</v>
       </c>
       <c r="N25" s="36">
         <v>138</v>
       </c>
       <c r="O25" s="36">
         <v>154</v>
       </c>
       <c r="P25" s="36">
         <v>118</v>
       </c>
       <c r="Q25" s="36">
         <v>140</v>
       </c>
-      <c r="R25" s="2"/>
+      <c r="R25" s="36">
+        <v>150</v>
+      </c>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
     </row>
     <row r="26" spans="1:27" s="38" customFormat="1" ht="11.25">
       <c r="A26" s="47"/>
       <c r="B26" s="66" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="66"/>
       <c r="D26" s="66"/>
       <c r="E26" s="66"/>
       <c r="F26" s="66"/>
       <c r="G26" s="66"/>
       <c r="H26" s="66"/>
       <c r="I26" s="66"/>
       <c r="J26" s="66"/>
       <c r="K26" s="66"/>
       <c r="L26" s="66"/>
@@ -2709,50 +2754,53 @@
       </c>
       <c r="J27" s="35">
         <v>1316</v>
       </c>
       <c r="K27" s="35">
         <v>1410</v>
       </c>
       <c r="L27" s="35">
         <v>1323</v>
       </c>
       <c r="M27" s="35">
         <v>1088</v>
       </c>
       <c r="N27" s="10">
         <v>1256</v>
       </c>
       <c r="O27" s="10">
         <v>1193</v>
       </c>
       <c r="P27" s="10">
         <v>1021</v>
       </c>
       <c r="Q27" s="10">
         <v>1266</v>
       </c>
+      <c r="R27" s="10">
+        <v>1205</v>
+      </c>
       <c r="Z27" s="2"/>
       <c r="AA27" s="2"/>
     </row>
     <row r="28" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="35">
         <v>104</v>
       </c>
       <c r="D28" s="35">
         <v>122</v>
       </c>
       <c r="E28" s="35">
         <v>92</v>
       </c>
       <c r="F28" s="35">
         <v>109</v>
       </c>
       <c r="G28" s="35">
         <v>99</v>
       </c>
@@ -2764,51 +2812,53 @@
       </c>
       <c r="J28" s="35">
         <v>124</v>
       </c>
       <c r="K28" s="35">
         <v>136</v>
       </c>
       <c r="L28" s="35">
         <v>114</v>
       </c>
       <c r="M28" s="35">
         <v>83</v>
       </c>
       <c r="N28" s="35">
         <v>100</v>
       </c>
       <c r="O28" s="35">
         <v>107</v>
       </c>
       <c r="P28" s="35">
         <v>84</v>
       </c>
       <c r="Q28" s="35">
         <v>121</v>
       </c>
-      <c r="R28" s="2"/>
+      <c r="R28" s="35">
+        <v>101</v>
+      </c>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
     </row>
     <row r="29" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="31" t="s">
         <v>65</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C29" s="35">
         <v>269</v>
       </c>
       <c r="D29" s="35">
         <v>296</v>
       </c>
       <c r="E29" s="35">
         <v>294</v>
@@ -2827,51 +2877,53 @@
       </c>
       <c r="J29" s="35">
         <v>318</v>
       </c>
       <c r="K29" s="35">
         <v>352</v>
       </c>
       <c r="L29" s="35">
         <v>324</v>
       </c>
       <c r="M29" s="35">
         <v>289</v>
       </c>
       <c r="N29" s="35">
         <v>294</v>
       </c>
       <c r="O29" s="35">
         <v>315</v>
       </c>
       <c r="P29" s="35">
         <v>277</v>
       </c>
       <c r="Q29" s="35">
         <v>284</v>
       </c>
-      <c r="R29" s="2"/>
+      <c r="R29" s="35">
+        <v>297</v>
+      </c>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
     </row>
     <row r="30" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A30" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="35">
         <v>161</v>
       </c>
       <c r="D30" s="35">
         <v>197</v>
       </c>
       <c r="E30" s="35">
         <v>154</v>
@@ -2890,51 +2942,53 @@
       </c>
       <c r="J30" s="35">
         <v>182</v>
       </c>
       <c r="K30" s="35">
         <v>203</v>
       </c>
       <c r="L30" s="35">
         <v>168</v>
       </c>
       <c r="M30" s="35">
         <v>133</v>
       </c>
       <c r="N30" s="35">
         <v>165</v>
       </c>
       <c r="O30" s="35">
         <v>142</v>
       </c>
       <c r="P30" s="35">
         <v>128</v>
       </c>
       <c r="Q30" s="35">
         <v>160</v>
       </c>
-      <c r="R30" s="2"/>
+      <c r="R30" s="35">
+        <v>162</v>
+      </c>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
       <c r="AA30" s="2"/>
     </row>
     <row r="31" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="32" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="35">
         <v>125</v>
       </c>
       <c r="D31" s="35">
         <v>154</v>
       </c>
       <c r="E31" s="35">
         <v>150</v>
@@ -2953,51 +3007,53 @@
       </c>
       <c r="J31" s="35">
         <v>173</v>
       </c>
       <c r="K31" s="35">
         <v>166</v>
       </c>
       <c r="L31" s="35">
         <v>158</v>
       </c>
       <c r="M31" s="35">
         <v>131</v>
       </c>
       <c r="N31" s="35">
         <v>159</v>
       </c>
       <c r="O31" s="35">
         <v>147</v>
       </c>
       <c r="P31" s="35">
         <v>117</v>
       </c>
       <c r="Q31" s="35">
         <v>166</v>
       </c>
-      <c r="R31" s="2"/>
+      <c r="R31" s="35">
+        <v>161</v>
+      </c>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
     </row>
     <row r="32" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B32" s="32" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="35">
         <v>91</v>
       </c>
       <c r="D32" s="35">
         <v>88</v>
       </c>
       <c r="E32" s="35">
         <v>88</v>
@@ -3016,51 +3072,53 @@
       </c>
       <c r="J32" s="35">
         <v>86</v>
       </c>
       <c r="K32" s="35">
         <v>101</v>
       </c>
       <c r="L32" s="35">
         <v>103</v>
       </c>
       <c r="M32" s="35">
         <v>80</v>
       </c>
       <c r="N32" s="35">
         <v>108</v>
       </c>
       <c r="O32" s="35">
         <v>100</v>
       </c>
       <c r="P32" s="35">
         <v>81</v>
       </c>
       <c r="Q32" s="35">
         <v>104</v>
       </c>
-      <c r="R32" s="2"/>
+      <c r="R32" s="35">
+        <v>89</v>
+      </c>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
       <c r="AA32" s="2"/>
     </row>
     <row r="33" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="31" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>74</v>
       </c>
       <c r="C33" s="35">
         <v>118</v>
       </c>
       <c r="D33" s="35">
         <v>94</v>
       </c>
       <c r="E33" s="35">
         <v>102</v>
@@ -3079,51 +3137,53 @@
       </c>
       <c r="J33" s="35">
         <v>109</v>
       </c>
       <c r="K33" s="35">
         <v>109</v>
       </c>
       <c r="L33" s="35">
         <v>113</v>
       </c>
       <c r="M33" s="35">
         <v>84</v>
       </c>
       <c r="N33" s="35">
         <v>112</v>
       </c>
       <c r="O33" s="35">
         <v>112</v>
       </c>
       <c r="P33" s="35">
         <v>86</v>
       </c>
       <c r="Q33" s="35">
         <v>115</v>
       </c>
-      <c r="R33" s="2"/>
+      <c r="R33" s="35">
+        <v>94</v>
+      </c>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
       <c r="AA33" s="2"/>
     </row>
     <row r="34" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="31" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="32" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="35">
         <v>165</v>
       </c>
       <c r="D34" s="35">
         <v>182</v>
       </c>
       <c r="E34" s="35">
         <v>159</v>
@@ -3142,51 +3202,53 @@
       </c>
       <c r="J34" s="35">
         <v>189</v>
       </c>
       <c r="K34" s="35">
         <v>187</v>
       </c>
       <c r="L34" s="35">
         <v>203</v>
       </c>
       <c r="M34" s="35">
         <v>176</v>
       </c>
       <c r="N34" s="35">
         <v>168</v>
       </c>
       <c r="O34" s="35">
         <v>157</v>
       </c>
       <c r="P34" s="35">
         <v>149</v>
       </c>
       <c r="Q34" s="35">
         <v>164</v>
       </c>
-      <c r="R34" s="2"/>
+      <c r="R34" s="35">
+        <v>172</v>
+      </c>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="2"/>
     </row>
     <row r="35" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="34" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="36">
         <v>123</v>
       </c>
       <c r="D35" s="36">
         <v>125</v>
       </c>
       <c r="E35" s="36">
         <v>135</v>
@@ -3205,51 +3267,53 @@
       </c>
       <c r="J35" s="36">
         <v>135</v>
       </c>
       <c r="K35" s="36">
         <v>156</v>
       </c>
       <c r="L35" s="36">
         <v>140</v>
       </c>
       <c r="M35" s="36">
         <v>112</v>
       </c>
       <c r="N35" s="36">
         <v>150</v>
       </c>
       <c r="O35" s="36">
         <v>113</v>
       </c>
       <c r="P35" s="36">
         <v>99</v>
       </c>
       <c r="Q35" s="36">
         <v>152</v>
       </c>
-      <c r="R35" s="2"/>
+      <c r="R35" s="36">
+        <v>129</v>
+      </c>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="2"/>
       <c r="AA35" s="2"/>
     </row>
     <row r="36" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A36" s="2"/>
       <c r="B36" s="15" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>