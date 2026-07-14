--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1099,51 +1099,51 @@
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="52" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="55" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="52" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="52" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="56" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="63.75">
+    <row r="9" spans="1:2" ht="53.25" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="56" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
       <c r="A11" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="57" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="52" t="s">
@@ -1152,59 +1152,59 @@
       <c r="B12" s="58" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="57" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="59">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="59">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="60" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="60" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="61" t="s">
         <v>58</v>
       </c>
@@ -1271,73 +1271,73 @@
       <c r="B9" s="49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="50" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="51" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA944"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A18" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Z30" sqref="Z30"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="P39" sqref="P39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="3.85546875" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="5.140625" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="41" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="39" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="63" t="s">
         <v>30</v>
       </c>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="63"/>
@@ -1588,50 +1588,53 @@
       </c>
       <c r="K7" s="10">
         <v>2829</v>
       </c>
       <c r="L7" s="10">
         <v>2735</v>
       </c>
       <c r="M7" s="10">
         <v>2302</v>
       </c>
       <c r="N7" s="10">
         <v>2580</v>
       </c>
       <c r="O7" s="10">
         <v>2470</v>
       </c>
       <c r="P7" s="10">
         <v>2101</v>
       </c>
       <c r="Q7" s="10">
         <v>2638</v>
       </c>
       <c r="R7" s="10">
         <v>2515</v>
       </c>
+      <c r="S7" s="10">
+        <v>2294</v>
+      </c>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
     </row>
     <row r="8" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>64</v>
       </c>
       <c r="C8" s="35">
         <v>214</v>
       </c>
       <c r="D8" s="35">
         <v>257</v>
       </c>
       <c r="E8" s="35">
         <v>199</v>
       </c>
       <c r="F8" s="35">
         <v>248</v>
       </c>
       <c r="G8" s="35">
         <v>231</v>
       </c>
@@ -1646,51 +1649,53 @@
       </c>
       <c r="K8" s="35">
         <v>261</v>
       </c>
       <c r="L8" s="35">
         <v>233</v>
       </c>
       <c r="M8" s="35">
         <v>190</v>
       </c>
       <c r="N8" s="35">
         <v>189</v>
       </c>
       <c r="O8" s="35">
         <v>220</v>
       </c>
       <c r="P8" s="35">
         <v>175</v>
       </c>
       <c r="Q8" s="35">
         <v>241</v>
       </c>
       <c r="R8" s="35">
         <v>221</v>
       </c>
-      <c r="S8" s="10"/>
+      <c r="S8" s="35">
+        <v>192</v>
+      </c>
       <c r="T8" s="11"/>
       <c r="U8" s="12"/>
       <c r="V8" s="12"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
     </row>
     <row r="9" spans="1:27" s="38" customFormat="1" ht="11.25">
       <c r="A9" s="31" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="35">
         <v>600</v>
       </c>
       <c r="D9" s="35">
         <v>622</v>
       </c>
       <c r="E9" s="35">
         <v>577</v>
       </c>
@@ -1711,50 +1716,53 @@
       </c>
       <c r="K9" s="35">
         <v>683</v>
       </c>
       <c r="L9" s="35">
         <v>674</v>
       </c>
       <c r="M9" s="35">
         <v>575</v>
       </c>
       <c r="N9" s="35">
         <v>633</v>
       </c>
       <c r="O9" s="35">
         <v>616</v>
       </c>
       <c r="P9" s="35">
         <v>561</v>
       </c>
       <c r="Q9" s="35">
         <v>594</v>
       </c>
       <c r="R9" s="35">
         <v>593</v>
       </c>
+      <c r="S9" s="35">
+        <v>563</v>
+      </c>
       <c r="Z9" s="43"/>
       <c r="AA9" s="43"/>
     </row>
     <row r="10" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="35">
         <v>314</v>
       </c>
       <c r="D10" s="35">
         <v>398</v>
       </c>
       <c r="E10" s="35">
         <v>300</v>
       </c>
       <c r="F10" s="35">
         <v>382</v>
       </c>
       <c r="G10" s="35">
         <v>357</v>
       </c>
@@ -1769,50 +1777,53 @@
       </c>
       <c r="K10" s="35">
         <v>381</v>
       </c>
       <c r="L10" s="35">
         <v>358</v>
       </c>
       <c r="M10" s="35">
         <v>301</v>
       </c>
       <c r="N10" s="35">
         <v>343</v>
       </c>
       <c r="O10" s="35">
         <v>306</v>
       </c>
       <c r="P10" s="35">
         <v>274</v>
       </c>
       <c r="Q10" s="35">
         <v>345</v>
       </c>
       <c r="R10" s="35">
         <v>334</v>
       </c>
+      <c r="S10" s="35">
+        <v>289</v>
+      </c>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
     </row>
     <row r="11" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="35">
         <v>275</v>
       </c>
       <c r="D11" s="35">
         <v>294</v>
       </c>
       <c r="E11" s="35">
         <v>300</v>
       </c>
       <c r="F11" s="35">
         <v>341</v>
       </c>
       <c r="G11" s="35">
         <v>322</v>
       </c>
@@ -1827,50 +1838,53 @@
       </c>
       <c r="K11" s="35">
         <v>354</v>
       </c>
       <c r="L11" s="35">
         <v>344</v>
       </c>
       <c r="M11" s="35">
         <v>278</v>
       </c>
       <c r="N11" s="35">
         <v>332</v>
       </c>
       <c r="O11" s="35">
         <v>306</v>
       </c>
       <c r="P11" s="35">
         <v>243</v>
       </c>
       <c r="Q11" s="35">
         <v>343</v>
       </c>
       <c r="R11" s="35">
         <v>321</v>
       </c>
+      <c r="S11" s="35">
+        <v>284</v>
+      </c>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
     </row>
     <row r="12" spans="1:27" s="38" customFormat="1" ht="11.25">
       <c r="A12" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="35">
         <v>196</v>
       </c>
       <c r="D12" s="35">
         <v>202</v>
       </c>
       <c r="E12" s="35">
         <v>173</v>
       </c>
       <c r="F12" s="35">
         <v>209</v>
       </c>
       <c r="G12" s="35">
         <v>239</v>
       </c>
@@ -1885,50 +1899,53 @@
       </c>
       <c r="K12" s="35">
         <v>206</v>
       </c>
       <c r="L12" s="35">
         <v>207</v>
       </c>
       <c r="M12" s="35">
         <v>189</v>
       </c>
       <c r="N12" s="35">
         <v>205</v>
       </c>
       <c r="O12" s="35">
         <v>197</v>
       </c>
       <c r="P12" s="35">
         <v>167</v>
       </c>
       <c r="Q12" s="35">
         <v>226</v>
       </c>
       <c r="R12" s="35">
         <v>204</v>
       </c>
+      <c r="S12" s="35">
+        <v>184</v>
+      </c>
       <c r="Z12" s="43"/>
       <c r="AA12" s="43"/>
     </row>
     <row r="13" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="31" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="35">
         <v>223</v>
       </c>
       <c r="D13" s="35">
         <v>230</v>
       </c>
       <c r="E13" s="35">
         <v>214</v>
       </c>
       <c r="F13" s="35">
         <v>236</v>
       </c>
       <c r="G13" s="35">
         <v>237</v>
       </c>
@@ -1943,50 +1960,53 @@
       </c>
       <c r="K13" s="35">
         <v>222</v>
       </c>
       <c r="L13" s="35">
         <v>248</v>
       </c>
       <c r="M13" s="35">
         <v>187</v>
       </c>
       <c r="N13" s="35">
         <v>222</v>
       </c>
       <c r="O13" s="35">
         <v>220</v>
       </c>
       <c r="P13" s="35">
         <v>177</v>
       </c>
       <c r="Q13" s="35">
         <v>217</v>
       </c>
       <c r="R13" s="35">
         <v>188</v>
       </c>
+      <c r="S13" s="35">
+        <v>184</v>
+      </c>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
     </row>
     <row r="14" spans="1:27" s="44" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="31" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="35">
         <v>333</v>
       </c>
       <c r="D14" s="35">
         <v>369</v>
       </c>
       <c r="E14" s="35">
         <v>342</v>
       </c>
       <c r="F14" s="35">
         <v>399</v>
       </c>
       <c r="G14" s="35">
         <v>392</v>
       </c>
@@ -2001,50 +2021,53 @@
       </c>
       <c r="K14" s="35">
         <v>392</v>
       </c>
       <c r="L14" s="35">
         <v>399</v>
       </c>
       <c r="M14" s="35">
         <v>361</v>
       </c>
       <c r="N14" s="35">
         <v>368</v>
       </c>
       <c r="O14" s="35">
         <v>338</v>
       </c>
       <c r="P14" s="35">
         <v>287</v>
       </c>
       <c r="Q14" s="35">
         <v>380</v>
       </c>
       <c r="R14" s="35">
         <v>375</v>
       </c>
+      <c r="S14" s="35">
+        <v>350</v>
+      </c>
       <c r="Z14" s="45"/>
       <c r="AA14" s="45"/>
     </row>
     <row r="15" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>77</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="36">
         <v>239</v>
       </c>
       <c r="D15" s="36">
         <v>265</v>
       </c>
       <c r="E15" s="36">
         <v>256</v>
       </c>
       <c r="F15" s="36">
         <v>333</v>
       </c>
       <c r="G15" s="36">
         <v>265</v>
       </c>
@@ -2058,50 +2081,53 @@
         <v>275</v>
       </c>
       <c r="K15" s="36">
         <v>330</v>
       </c>
       <c r="L15" s="36">
         <v>272</v>
       </c>
       <c r="M15" s="36">
         <v>221</v>
       </c>
       <c r="N15" s="36">
         <v>288</v>
       </c>
       <c r="O15" s="36">
         <v>267</v>
       </c>
       <c r="P15" s="36">
         <v>217</v>
       </c>
       <c r="Q15" s="36">
         <v>292</v>
       </c>
       <c r="R15" s="36">
         <v>279</v>
+      </c>
+      <c r="S15" s="36">
+        <v>248</v>
       </c>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
     </row>
     <row r="16" spans="1:27" s="38" customFormat="1" ht="11.25">
       <c r="A16" s="46"/>
       <c r="B16" s="65" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="65"/>
       <c r="D16" s="65"/>
       <c r="E16" s="65"/>
       <c r="F16" s="65"/>
       <c r="G16" s="65"/>
       <c r="H16" s="65"/>
       <c r="I16" s="65"/>
       <c r="J16" s="65"/>
       <c r="K16" s="65"/>
       <c r="L16" s="65"/>
       <c r="M16" s="65"/>
       <c r="N16" s="65"/>
       <c r="O16" s="65"/>
       <c r="P16" s="65"/>
       <c r="Q16" s="65"/>
       <c r="R16" s="65"/>
@@ -2148,50 +2174,53 @@
       </c>
       <c r="K17" s="35">
         <v>1419</v>
       </c>
       <c r="L17" s="35">
         <v>1412</v>
       </c>
       <c r="M17" s="35">
         <v>1214</v>
       </c>
       <c r="N17" s="10">
         <v>1324</v>
       </c>
       <c r="O17" s="10">
         <v>1277</v>
       </c>
       <c r="P17" s="10">
         <v>1080</v>
       </c>
       <c r="Q17" s="10">
         <v>1372</v>
       </c>
       <c r="R17" s="10">
         <v>1310</v>
       </c>
+      <c r="S17" s="10">
+        <v>1204</v>
+      </c>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
     </row>
     <row r="18" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="35">
         <v>110</v>
       </c>
       <c r="D18" s="35">
         <v>135</v>
       </c>
       <c r="E18" s="35">
         <v>107</v>
       </c>
       <c r="F18" s="35">
         <v>139</v>
       </c>
       <c r="G18" s="35">
         <v>132</v>
       </c>
@@ -2206,51 +2235,53 @@
       </c>
       <c r="K18" s="35">
         <v>125</v>
       </c>
       <c r="L18" s="35">
         <v>119</v>
       </c>
       <c r="M18" s="35">
         <v>107</v>
       </c>
       <c r="N18" s="35">
         <v>89</v>
       </c>
       <c r="O18" s="35">
         <v>113</v>
       </c>
       <c r="P18" s="35">
         <v>91</v>
       </c>
       <c r="Q18" s="35">
         <v>120</v>
       </c>
       <c r="R18" s="35">
         <v>120</v>
       </c>
-      <c r="S18" s="2"/>
+      <c r="S18" s="35">
+        <v>105</v>
+      </c>
       <c r="T18" s="2"/>
       <c r="U18" s="16"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
       <c r="AA18" s="2"/>
     </row>
     <row r="19" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A19" s="31" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="35">
         <v>331</v>
       </c>
       <c r="D19" s="35">
         <v>326</v>
       </c>
       <c r="E19" s="35">
         <v>283</v>
       </c>
@@ -2271,51 +2302,53 @@
       </c>
       <c r="K19" s="35">
         <v>331</v>
       </c>
       <c r="L19" s="35">
         <v>350</v>
       </c>
       <c r="M19" s="35">
         <v>286</v>
       </c>
       <c r="N19" s="35">
         <v>339</v>
       </c>
       <c r="O19" s="35">
         <v>301</v>
       </c>
       <c r="P19" s="35">
         <v>284</v>
       </c>
       <c r="Q19" s="35">
         <v>310</v>
       </c>
       <c r="R19" s="35">
         <v>296</v>
       </c>
-      <c r="S19" s="2"/>
+      <c r="S19" s="35">
+        <v>313</v>
+      </c>
       <c r="T19" s="2"/>
       <c r="U19" s="16"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
     </row>
     <row r="20" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="35">
         <v>153</v>
       </c>
       <c r="D20" s="35">
         <v>201</v>
       </c>
       <c r="E20" s="35">
         <v>146</v>
       </c>
@@ -2336,51 +2369,53 @@
       </c>
       <c r="K20" s="35">
         <v>178</v>
       </c>
       <c r="L20" s="35">
         <v>190</v>
       </c>
       <c r="M20" s="35">
         <v>168</v>
       </c>
       <c r="N20" s="35">
         <v>178</v>
       </c>
       <c r="O20" s="35">
         <v>164</v>
       </c>
       <c r="P20" s="35">
         <v>146</v>
       </c>
       <c r="Q20" s="35">
         <v>185</v>
       </c>
       <c r="R20" s="35">
         <v>172</v>
       </c>
-      <c r="S20" s="2"/>
+      <c r="S20" s="35">
+        <v>141</v>
+      </c>
       <c r="T20" s="2"/>
       <c r="U20" s="16"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
     </row>
     <row r="21" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="35">
         <v>150</v>
       </c>
       <c r="D21" s="35">
         <v>140</v>
       </c>
       <c r="E21" s="35">
         <v>150</v>
       </c>
@@ -2401,51 +2436,53 @@
       </c>
       <c r="K21" s="35">
         <v>188</v>
       </c>
       <c r="L21" s="35">
         <v>186</v>
       </c>
       <c r="M21" s="35">
         <v>147</v>
       </c>
       <c r="N21" s="35">
         <v>173</v>
       </c>
       <c r="O21" s="35">
         <v>159</v>
       </c>
       <c r="P21" s="35">
         <v>126</v>
       </c>
       <c r="Q21" s="35">
         <v>177</v>
       </c>
       <c r="R21" s="35">
         <v>160</v>
       </c>
-      <c r="S21" s="2"/>
+      <c r="S21" s="35">
+        <v>147</v>
+      </c>
       <c r="T21" s="2"/>
       <c r="U21" s="16"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2"/>
     </row>
     <row r="22" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="35">
         <v>105</v>
       </c>
       <c r="D22" s="35">
         <v>114</v>
       </c>
       <c r="E22" s="35">
         <v>85</v>
       </c>
@@ -2466,51 +2503,53 @@
       </c>
       <c r="K22" s="35">
         <v>105</v>
       </c>
       <c r="L22" s="35">
         <v>104</v>
       </c>
       <c r="M22" s="35">
         <v>109</v>
       </c>
       <c r="N22" s="35">
         <v>97</v>
       </c>
       <c r="O22" s="35">
         <v>97</v>
       </c>
       <c r="P22" s="35">
         <v>86</v>
       </c>
       <c r="Q22" s="35">
         <v>122</v>
       </c>
       <c r="R22" s="35">
         <v>115</v>
       </c>
-      <c r="S22" s="2"/>
+      <c r="S22" s="35">
+        <v>88</v>
+      </c>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="2"/>
     </row>
     <row r="23" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="31" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="35">
         <v>105</v>
       </c>
       <c r="D23" s="35">
         <v>136</v>
       </c>
       <c r="E23" s="35">
         <v>112</v>
       </c>
@@ -2531,51 +2570,53 @@
       </c>
       <c r="K23" s="35">
         <v>113</v>
       </c>
       <c r="L23" s="35">
         <v>135</v>
       </c>
       <c r="M23" s="35">
         <v>103</v>
       </c>
       <c r="N23" s="35">
         <v>110</v>
       </c>
       <c r="O23" s="35">
         <v>108</v>
       </c>
       <c r="P23" s="35">
         <v>91</v>
       </c>
       <c r="Q23" s="35">
         <v>102</v>
       </c>
       <c r="R23" s="35">
         <v>94</v>
       </c>
-      <c r="S23" s="2"/>
+      <c r="S23" s="35">
+        <v>104</v>
+      </c>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
     </row>
     <row r="24" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="31" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="35">
         <v>168</v>
       </c>
       <c r="D24" s="35">
         <v>187</v>
       </c>
       <c r="E24" s="35">
         <v>183</v>
       </c>
@@ -2596,51 +2637,53 @@
       </c>
       <c r="K24" s="35">
         <v>205</v>
       </c>
       <c r="L24" s="35">
         <v>196</v>
       </c>
       <c r="M24" s="35">
         <v>185</v>
       </c>
       <c r="N24" s="35">
         <v>200</v>
       </c>
       <c r="O24" s="35">
         <v>181</v>
       </c>
       <c r="P24" s="35">
         <v>138</v>
       </c>
       <c r="Q24" s="35">
         <v>216</v>
       </c>
       <c r="R24" s="35">
         <v>203</v>
       </c>
-      <c r="S24" s="2"/>
+      <c r="S24" s="35">
+        <v>173</v>
+      </c>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
     </row>
     <row r="25" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="34" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="36">
         <v>116</v>
       </c>
       <c r="D25" s="36">
         <v>140</v>
       </c>
       <c r="E25" s="36">
         <v>121</v>
       </c>
@@ -2661,51 +2704,53 @@
       </c>
       <c r="K25" s="36">
         <v>174</v>
       </c>
       <c r="L25" s="36">
         <v>132</v>
       </c>
       <c r="M25" s="36">
         <v>109</v>
       </c>
       <c r="N25" s="36">
         <v>138</v>
       </c>
       <c r="O25" s="36">
         <v>154</v>
       </c>
       <c r="P25" s="36">
         <v>118</v>
       </c>
       <c r="Q25" s="36">
         <v>140</v>
       </c>
       <c r="R25" s="36">
         <v>150</v>
       </c>
-      <c r="S25" s="2"/>
+      <c r="S25" s="36">
+        <v>133</v>
+      </c>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
     </row>
     <row r="26" spans="1:27" s="38" customFormat="1" ht="11.25">
       <c r="A26" s="47"/>
       <c r="B26" s="66" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="66"/>
       <c r="D26" s="66"/>
       <c r="E26" s="66"/>
       <c r="F26" s="66"/>
       <c r="G26" s="66"/>
       <c r="H26" s="66"/>
       <c r="I26" s="66"/>
       <c r="J26" s="66"/>
       <c r="K26" s="66"/>
       <c r="L26" s="66"/>
       <c r="M26" s="66"/>
@@ -2757,50 +2802,53 @@
       </c>
       <c r="K27" s="35">
         <v>1410</v>
       </c>
       <c r="L27" s="35">
         <v>1323</v>
       </c>
       <c r="M27" s="35">
         <v>1088</v>
       </c>
       <c r="N27" s="10">
         <v>1256</v>
       </c>
       <c r="O27" s="10">
         <v>1193</v>
       </c>
       <c r="P27" s="10">
         <v>1021</v>
       </c>
       <c r="Q27" s="10">
         <v>1266</v>
       </c>
       <c r="R27" s="10">
         <v>1205</v>
       </c>
+      <c r="S27" s="10">
+        <v>1090</v>
+      </c>
       <c r="Z27" s="2"/>
       <c r="AA27" s="2"/>
     </row>
     <row r="28" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="35">
         <v>104</v>
       </c>
       <c r="D28" s="35">
         <v>122</v>
       </c>
       <c r="E28" s="35">
         <v>92</v>
       </c>
       <c r="F28" s="35">
         <v>109</v>
       </c>
       <c r="G28" s="35">
         <v>99</v>
       </c>
@@ -2815,51 +2863,53 @@
       </c>
       <c r="K28" s="35">
         <v>136</v>
       </c>
       <c r="L28" s="35">
         <v>114</v>
       </c>
       <c r="M28" s="35">
         <v>83</v>
       </c>
       <c r="N28" s="35">
         <v>100</v>
       </c>
       <c r="O28" s="35">
         <v>107</v>
       </c>
       <c r="P28" s="35">
         <v>84</v>
       </c>
       <c r="Q28" s="35">
         <v>121</v>
       </c>
       <c r="R28" s="35">
         <v>101</v>
       </c>
-      <c r="S28" s="2"/>
+      <c r="S28" s="35">
+        <v>87</v>
+      </c>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
     </row>
     <row r="29" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="31" t="s">
         <v>65</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C29" s="35">
         <v>269</v>
       </c>
       <c r="D29" s="35">
         <v>296</v>
       </c>
       <c r="E29" s="35">
         <v>294</v>
       </c>
@@ -2880,51 +2930,53 @@
       </c>
       <c r="K29" s="35">
         <v>352</v>
       </c>
       <c r="L29" s="35">
         <v>324</v>
       </c>
       <c r="M29" s="35">
         <v>289</v>
       </c>
       <c r="N29" s="35">
         <v>294</v>
       </c>
       <c r="O29" s="35">
         <v>315</v>
       </c>
       <c r="P29" s="35">
         <v>277</v>
       </c>
       <c r="Q29" s="35">
         <v>284</v>
       </c>
       <c r="R29" s="35">
         <v>297</v>
       </c>
-      <c r="S29" s="2"/>
+      <c r="S29" s="35">
+        <v>250</v>
+      </c>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
     </row>
     <row r="30" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A30" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="35">
         <v>161</v>
       </c>
       <c r="D30" s="35">
         <v>197</v>
       </c>
       <c r="E30" s="35">
         <v>154</v>
       </c>
@@ -2945,51 +2997,53 @@
       </c>
       <c r="K30" s="35">
         <v>203</v>
       </c>
       <c r="L30" s="35">
         <v>168</v>
       </c>
       <c r="M30" s="35">
         <v>133</v>
       </c>
       <c r="N30" s="35">
         <v>165</v>
       </c>
       <c r="O30" s="35">
         <v>142</v>
       </c>
       <c r="P30" s="35">
         <v>128</v>
       </c>
       <c r="Q30" s="35">
         <v>160</v>
       </c>
       <c r="R30" s="35">
         <v>162</v>
       </c>
-      <c r="S30" s="2"/>
+      <c r="S30" s="35">
+        <v>148</v>
+      </c>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
       <c r="AA30" s="2"/>
     </row>
     <row r="31" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="32" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="35">
         <v>125</v>
       </c>
       <c r="D31" s="35">
         <v>154</v>
       </c>
       <c r="E31" s="35">
         <v>150</v>
       </c>
@@ -3010,51 +3064,53 @@
       </c>
       <c r="K31" s="35">
         <v>166</v>
       </c>
       <c r="L31" s="35">
         <v>158</v>
       </c>
       <c r="M31" s="35">
         <v>131</v>
       </c>
       <c r="N31" s="35">
         <v>159</v>
       </c>
       <c r="O31" s="35">
         <v>147</v>
       </c>
       <c r="P31" s="35">
         <v>117</v>
       </c>
       <c r="Q31" s="35">
         <v>166</v>
       </c>
       <c r="R31" s="35">
         <v>161</v>
       </c>
-      <c r="S31" s="2"/>
+      <c r="S31" s="35">
+        <v>137</v>
+      </c>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
     </row>
     <row r="32" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B32" s="32" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="35">
         <v>91</v>
       </c>
       <c r="D32" s="35">
         <v>88</v>
       </c>
       <c r="E32" s="35">
         <v>88</v>
       </c>
@@ -3075,51 +3131,53 @@
       </c>
       <c r="K32" s="35">
         <v>101</v>
       </c>
       <c r="L32" s="35">
         <v>103</v>
       </c>
       <c r="M32" s="35">
         <v>80</v>
       </c>
       <c r="N32" s="35">
         <v>108</v>
       </c>
       <c r="O32" s="35">
         <v>100</v>
       </c>
       <c r="P32" s="35">
         <v>81</v>
       </c>
       <c r="Q32" s="35">
         <v>104</v>
       </c>
       <c r="R32" s="35">
         <v>89</v>
       </c>
-      <c r="S32" s="2"/>
+      <c r="S32" s="35">
+        <v>96</v>
+      </c>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
       <c r="AA32" s="2"/>
     </row>
     <row r="33" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="31" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>74</v>
       </c>
       <c r="C33" s="35">
         <v>118</v>
       </c>
       <c r="D33" s="35">
         <v>94</v>
       </c>
       <c r="E33" s="35">
         <v>102</v>
       </c>
@@ -3140,51 +3198,53 @@
       </c>
       <c r="K33" s="35">
         <v>109</v>
       </c>
       <c r="L33" s="35">
         <v>113</v>
       </c>
       <c r="M33" s="35">
         <v>84</v>
       </c>
       <c r="N33" s="35">
         <v>112</v>
       </c>
       <c r="O33" s="35">
         <v>112</v>
       </c>
       <c r="P33" s="35">
         <v>86</v>
       </c>
       <c r="Q33" s="35">
         <v>115</v>
       </c>
       <c r="R33" s="35">
         <v>94</v>
       </c>
-      <c r="S33" s="2"/>
+      <c r="S33" s="35">
+        <v>80</v>
+      </c>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
       <c r="AA33" s="2"/>
     </row>
     <row r="34" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="31" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="32" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="35">
         <v>165</v>
       </c>
       <c r="D34" s="35">
         <v>182</v>
       </c>
       <c r="E34" s="35">
         <v>159</v>
       </c>
@@ -3205,51 +3265,53 @@
       </c>
       <c r="K34" s="35">
         <v>187</v>
       </c>
       <c r="L34" s="35">
         <v>203</v>
       </c>
       <c r="M34" s="35">
         <v>176</v>
       </c>
       <c r="N34" s="35">
         <v>168</v>
       </c>
       <c r="O34" s="35">
         <v>157</v>
       </c>
       <c r="P34" s="35">
         <v>149</v>
       </c>
       <c r="Q34" s="35">
         <v>164</v>
       </c>
       <c r="R34" s="35">
         <v>172</v>
       </c>
-      <c r="S34" s="2"/>
+      <c r="S34" s="35">
+        <v>177</v>
+      </c>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="2"/>
     </row>
     <row r="35" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="34" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="36">
         <v>123</v>
       </c>
       <c r="D35" s="36">
         <v>125</v>
       </c>
       <c r="E35" s="36">
         <v>135</v>
       </c>
@@ -3270,51 +3332,53 @@
       </c>
       <c r="K35" s="36">
         <v>156</v>
       </c>
       <c r="L35" s="36">
         <v>140</v>
       </c>
       <c r="M35" s="36">
         <v>112</v>
       </c>
       <c r="N35" s="36">
         <v>150</v>
       </c>
       <c r="O35" s="36">
         <v>113</v>
       </c>
       <c r="P35" s="36">
         <v>99</v>
       </c>
       <c r="Q35" s="36">
         <v>152</v>
       </c>
       <c r="R35" s="36">
         <v>129</v>
       </c>
-      <c r="S35" s="2"/>
+      <c r="S35" s="36">
+        <v>115</v>
+      </c>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="2"/>
       <c r="AA35" s="2"/>
     </row>
     <row r="36" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A36" s="2"/>
       <c r="B36" s="15" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>