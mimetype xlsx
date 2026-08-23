--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="630" yWindow="585" windowWidth="27495" windowHeight="12720"/>
+    <workbookView xWindow="-1830" yWindow="1740" windowWidth="28860" windowHeight="12825"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="1" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="81">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
@@ -173,56 +173,50 @@
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>г. Алматы</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о рождении.</t>
   </si>
   <si>
     <t>Мальчики</t>
   </si>
   <si>
     <t>Девочки</t>
   </si>
   <si>
     <t>Код КАТО</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>код КСП - 612101</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
     <t>Толымбекова Э.Б.</t>
   </si>
   <si>
     <t>+7(727)277-55-56</t>
   </si>
   <si>
     <t>e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Число родившихся в городе Алматы</t>
   </si>
   <si>
     <t>С 1 января 2025 года</t>
   </si>
   <si>
     <t xml:space="preserve">Статистика родившихся в город Алматы  основывается на регистрации актов о рождении в органах регистрации актов о гражданском состоянии </t>
@@ -258,50 +252,56 @@
     <t xml:space="preserve">Жетысуский </t>
   </si>
   <si>
     <t>751710000</t>
   </si>
   <si>
     <t xml:space="preserve">Медеуский </t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбайский </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Турксибский </t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
   </si>
   <si>
     <t>Ежемесячное число родившихся по городу Алматы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -601,51 +601,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -736,96 +736,99 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1005,246 +1008,246 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="47.7109375" style="49" customWidth="1"/>
     <col min="2" max="2" width="86.140625" style="49" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="49" customWidth="1"/>
     <col min="4" max="16384" width="14.42578125" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="54">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="52" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="55" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="52" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="55" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
       <c r="A4" s="52" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="55" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="52" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="55" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="52" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="55" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="52" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="52" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="56" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="53.25" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="56" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
       <c r="A11" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="57" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="58" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:2" ht="15" customHeight="1">
+      <c r="B12" s="74" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="33.75" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="57" t="s">
-        <v>53</v>
+      <c r="B13" s="75" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="57" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="59">
-        <v>46216</v>
+      <c r="B15" s="58">
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="59">
-        <v>46244</v>
+      <c r="B16" s="58">
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="60" t="s">
-        <v>56</v>
+      <c r="B17" s="59" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="60" t="s">
-        <v>57</v>
+      <c r="B18" s="59" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="61" t="s">
-        <v>58</v>
+      <c r="B19" s="60" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
       <c r="A20" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="62" t="s">
-        <v>59</v>
+      <c r="B20" s="61" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
-    <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B20" r:id="rId4"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="49"/>
     <col min="2" max="2" width="110.28515625" style="49" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="49"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="15" customHeight="1">
@@ -1257,126 +1260,126 @@
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="49" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
       <c r="B9" s="49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="50" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="51" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA944"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P39" sqref="P39"/>
+      <selection pane="bottomLeft" activeCell="Q38" sqref="Q38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="5.140625" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="41" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="63" t="s">
+      <c r="B1" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="C1" s="63"/>
-[...22 lines deleted...]
-      <c r="Z1" s="63"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
+      <c r="Z1" s="62"/>
       <c r="AA1" s="40"/>
     </row>
     <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
@@ -1391,87 +1394,87 @@
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="X3" s="5"/>
       <c r="Z3" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AA3" s="4"/>
     </row>
     <row r="4" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="67" t="s">
+      <c r="A4" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="B4" s="69"/>
-      <c r="C4" s="71">
+      <c r="B4" s="68"/>
+      <c r="C4" s="70">
         <v>2025</v>
       </c>
-      <c r="D4" s="72"/>
-[...10 lines deleted...]
-      <c r="O4" s="73">
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="71"/>
+      <c r="O4" s="72">
         <v>2026</v>
       </c>
-      <c r="P4" s="74"/>
-[...9 lines deleted...]
-      <c r="Z4" s="74"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="73"/>
       <c r="AA4" s="2"/>
     </row>
     <row r="5" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="68"/>
-      <c r="B5" s="70"/>
+      <c r="A5" s="67"/>
+      <c r="B5" s="69"/>
       <c r="C5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="6" t="s">
@@ -1504,77 +1507,77 @@
       <c r="T5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="W5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="X5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="Y5" s="48" t="s">
         <v>42</v>
       </c>
       <c r="Z5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="AA5" s="2"/>
     </row>
     <row r="6" spans="1:27" s="38" customFormat="1" ht="11.25">
       <c r="A6" s="2"/>
-      <c r="B6" s="64" t="s">
+      <c r="B6" s="63" t="s">
         <v>44</v>
       </c>
-      <c r="C6" s="64"/>
-[...22 lines deleted...]
-      <c r="Z6" s="64"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="63"/>
       <c r="AA6" s="42"/>
     </row>
     <row r="7" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="8">
         <v>2394</v>
       </c>
       <c r="D7" s="8">
         <v>2637</v>
       </c>
       <c r="E7" s="8">
         <v>2361</v>
       </c>
       <c r="F7" s="9">
         <v>2833</v>
       </c>
       <c r="G7" s="10">
         <v>2721</v>
       </c>
       <c r="H7" s="11">
@@ -1591,59 +1594,62 @@
       </c>
       <c r="L7" s="10">
         <v>2735</v>
       </c>
       <c r="M7" s="10">
         <v>2302</v>
       </c>
       <c r="N7" s="10">
         <v>2580</v>
       </c>
       <c r="O7" s="10">
         <v>2470</v>
       </c>
       <c r="P7" s="10">
         <v>2101</v>
       </c>
       <c r="Q7" s="10">
         <v>2638</v>
       </c>
       <c r="R7" s="10">
         <v>2515</v>
       </c>
       <c r="S7" s="10">
         <v>2294</v>
       </c>
+      <c r="T7" s="10">
+        <v>2595</v>
+      </c>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
     </row>
     <row r="8" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="31" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B8" s="32" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C8" s="35">
         <v>214</v>
       </c>
       <c r="D8" s="35">
         <v>257</v>
       </c>
       <c r="E8" s="35">
         <v>199</v>
       </c>
       <c r="F8" s="35">
         <v>248</v>
       </c>
       <c r="G8" s="35">
         <v>231</v>
       </c>
       <c r="H8" s="35">
         <v>236</v>
       </c>
       <c r="I8" s="35">
         <v>265</v>
       </c>
       <c r="J8" s="35">
         <v>249</v>
       </c>
@@ -1652,65 +1658,67 @@
       </c>
       <c r="L8" s="35">
         <v>233</v>
       </c>
       <c r="M8" s="35">
         <v>190</v>
       </c>
       <c r="N8" s="35">
         <v>189</v>
       </c>
       <c r="O8" s="35">
         <v>220</v>
       </c>
       <c r="P8" s="35">
         <v>175</v>
       </c>
       <c r="Q8" s="35">
         <v>241</v>
       </c>
       <c r="R8" s="35">
         <v>221</v>
       </c>
       <c r="S8" s="35">
         <v>192</v>
       </c>
-      <c r="T8" s="11"/>
+      <c r="T8" s="35">
+        <v>219</v>
+      </c>
       <c r="U8" s="12"/>
       <c r="V8" s="12"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
     </row>
     <row r="9" spans="1:27" s="38" customFormat="1" ht="11.25">
       <c r="A9" s="31" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B9" s="32" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C9" s="35">
         <v>600</v>
       </c>
       <c r="D9" s="35">
         <v>622</v>
       </c>
       <c r="E9" s="35">
         <v>577</v>
       </c>
       <c r="F9" s="35">
         <v>685</v>
       </c>
       <c r="G9" s="35">
         <v>678</v>
       </c>
       <c r="H9" s="35">
         <v>686</v>
       </c>
       <c r="I9" s="35">
         <v>785</v>
       </c>
       <c r="J9" s="35">
         <v>661</v>
       </c>
@@ -1719,59 +1727,62 @@
       </c>
       <c r="L9" s="35">
         <v>674</v>
       </c>
       <c r="M9" s="35">
         <v>575</v>
       </c>
       <c r="N9" s="35">
         <v>633</v>
       </c>
       <c r="O9" s="35">
         <v>616</v>
       </c>
       <c r="P9" s="35">
         <v>561</v>
       </c>
       <c r="Q9" s="35">
         <v>594</v>
       </c>
       <c r="R9" s="35">
         <v>593</v>
       </c>
       <c r="S9" s="35">
         <v>563</v>
       </c>
+      <c r="T9" s="35">
+        <v>631</v>
+      </c>
       <c r="Z9" s="43"/>
       <c r="AA9" s="43"/>
     </row>
     <row r="10" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="31" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B10" s="32" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C10" s="35">
         <v>314</v>
       </c>
       <c r="D10" s="35">
         <v>398</v>
       </c>
       <c r="E10" s="35">
         <v>300</v>
       </c>
       <c r="F10" s="35">
         <v>382</v>
       </c>
       <c r="G10" s="35">
         <v>357</v>
       </c>
       <c r="H10" s="35">
         <v>358</v>
       </c>
       <c r="I10" s="35">
         <v>434</v>
       </c>
       <c r="J10" s="35">
         <v>381</v>
       </c>
@@ -1780,59 +1791,62 @@
       </c>
       <c r="L10" s="35">
         <v>358</v>
       </c>
       <c r="M10" s="35">
         <v>301</v>
       </c>
       <c r="N10" s="35">
         <v>343</v>
       </c>
       <c r="O10" s="35">
         <v>306</v>
       </c>
       <c r="P10" s="35">
         <v>274</v>
       </c>
       <c r="Q10" s="35">
         <v>345</v>
       </c>
       <c r="R10" s="35">
         <v>334</v>
       </c>
       <c r="S10" s="35">
         <v>289</v>
       </c>
+      <c r="T10" s="35">
+        <v>352</v>
+      </c>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
     </row>
     <row r="11" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="31" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B11" s="32" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C11" s="35">
         <v>275</v>
       </c>
       <c r="D11" s="35">
         <v>294</v>
       </c>
       <c r="E11" s="35">
         <v>300</v>
       </c>
       <c r="F11" s="35">
         <v>341</v>
       </c>
       <c r="G11" s="35">
         <v>322</v>
       </c>
       <c r="H11" s="35">
         <v>333</v>
       </c>
       <c r="I11" s="35">
         <v>364</v>
       </c>
       <c r="J11" s="35">
         <v>334</v>
       </c>
@@ -1841,59 +1855,62 @@
       </c>
       <c r="L11" s="35">
         <v>344</v>
       </c>
       <c r="M11" s="35">
         <v>278</v>
       </c>
       <c r="N11" s="35">
         <v>332</v>
       </c>
       <c r="O11" s="35">
         <v>306</v>
       </c>
       <c r="P11" s="35">
         <v>243</v>
       </c>
       <c r="Q11" s="35">
         <v>343</v>
       </c>
       <c r="R11" s="35">
         <v>321</v>
       </c>
       <c r="S11" s="35">
         <v>284</v>
       </c>
+      <c r="T11" s="35">
+        <v>311</v>
+      </c>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
     </row>
     <row r="12" spans="1:27" s="38" customFormat="1" ht="11.25">
       <c r="A12" s="31" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B12" s="32" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C12" s="35">
         <v>196</v>
       </c>
       <c r="D12" s="35">
         <v>202</v>
       </c>
       <c r="E12" s="35">
         <v>173</v>
       </c>
       <c r="F12" s="35">
         <v>209</v>
       </c>
       <c r="G12" s="35">
         <v>239</v>
       </c>
       <c r="H12" s="35">
         <v>208</v>
       </c>
       <c r="I12" s="35">
         <v>272</v>
       </c>
       <c r="J12" s="35">
         <v>192</v>
       </c>
@@ -1902,59 +1919,62 @@
       </c>
       <c r="L12" s="35">
         <v>207</v>
       </c>
       <c r="M12" s="35">
         <v>189</v>
       </c>
       <c r="N12" s="35">
         <v>205</v>
       </c>
       <c r="O12" s="35">
         <v>197</v>
       </c>
       <c r="P12" s="35">
         <v>167</v>
       </c>
       <c r="Q12" s="35">
         <v>226</v>
       </c>
       <c r="R12" s="35">
         <v>204</v>
       </c>
       <c r="S12" s="35">
         <v>184</v>
       </c>
+      <c r="T12" s="35">
+        <v>216</v>
+      </c>
       <c r="Z12" s="43"/>
       <c r="AA12" s="43"/>
     </row>
     <row r="13" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="31" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B13" s="32" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C13" s="35">
         <v>223</v>
       </c>
       <c r="D13" s="35">
         <v>230</v>
       </c>
       <c r="E13" s="35">
         <v>214</v>
       </c>
       <c r="F13" s="35">
         <v>236</v>
       </c>
       <c r="G13" s="35">
         <v>237</v>
       </c>
       <c r="H13" s="35">
         <v>227</v>
       </c>
       <c r="I13" s="35">
         <v>240</v>
       </c>
       <c r="J13" s="35">
         <v>226</v>
       </c>
@@ -1963,59 +1983,62 @@
       </c>
       <c r="L13" s="35">
         <v>248</v>
       </c>
       <c r="M13" s="35">
         <v>187</v>
       </c>
       <c r="N13" s="35">
         <v>222</v>
       </c>
       <c r="O13" s="35">
         <v>220</v>
       </c>
       <c r="P13" s="35">
         <v>177</v>
       </c>
       <c r="Q13" s="35">
         <v>217</v>
       </c>
       <c r="R13" s="35">
         <v>188</v>
       </c>
       <c r="S13" s="35">
         <v>184</v>
       </c>
+      <c r="T13" s="35">
+        <v>197</v>
+      </c>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
     </row>
     <row r="14" spans="1:27" s="44" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C14" s="35">
         <v>333</v>
       </c>
       <c r="D14" s="35">
         <v>369</v>
       </c>
       <c r="E14" s="35">
         <v>342</v>
       </c>
       <c r="F14" s="35">
         <v>399</v>
       </c>
       <c r="G14" s="35">
         <v>392</v>
       </c>
       <c r="H14" s="35">
         <v>349</v>
       </c>
       <c r="I14" s="35">
         <v>453</v>
       </c>
       <c r="J14" s="35">
         <v>397</v>
       </c>
@@ -2024,59 +2047,62 @@
       </c>
       <c r="L14" s="35">
         <v>399</v>
       </c>
       <c r="M14" s="35">
         <v>361</v>
       </c>
       <c r="N14" s="35">
         <v>368</v>
       </c>
       <c r="O14" s="35">
         <v>338</v>
       </c>
       <c r="P14" s="35">
         <v>287</v>
       </c>
       <c r="Q14" s="35">
         <v>380</v>
       </c>
       <c r="R14" s="35">
         <v>375</v>
       </c>
       <c r="S14" s="35">
         <v>350</v>
       </c>
+      <c r="T14" s="35">
+        <v>392</v>
+      </c>
       <c r="Z14" s="45"/>
       <c r="AA14" s="45"/>
     </row>
     <row r="15" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="33" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B15" s="34" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C15" s="36">
         <v>239</v>
       </c>
       <c r="D15" s="36">
         <v>265</v>
       </c>
       <c r="E15" s="36">
         <v>256</v>
       </c>
       <c r="F15" s="36">
         <v>333</v>
       </c>
       <c r="G15" s="36">
         <v>265</v>
       </c>
       <c r="H15" s="36">
         <v>296</v>
       </c>
       <c r="I15" s="36">
         <v>336</v>
       </c>
       <c r="J15" s="36">
         <v>275</v>
       </c>
@@ -2085,82 +2111,85 @@
       </c>
       <c r="L15" s="36">
         <v>272</v>
       </c>
       <c r="M15" s="36">
         <v>221</v>
       </c>
       <c r="N15" s="36">
         <v>288</v>
       </c>
       <c r="O15" s="36">
         <v>267</v>
       </c>
       <c r="P15" s="36">
         <v>217</v>
       </c>
       <c r="Q15" s="36">
         <v>292</v>
       </c>
       <c r="R15" s="36">
         <v>279</v>
       </c>
       <c r="S15" s="36">
         <v>248</v>
       </c>
+      <c r="T15" s="36">
+        <v>277</v>
+      </c>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
     </row>
     <row r="16" spans="1:27" s="38" customFormat="1" ht="11.25">
       <c r="A16" s="46"/>
-      <c r="B16" s="65" t="s">
+      <c r="B16" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="C16" s="65"/>
-[...22 lines deleted...]
-      <c r="Z16" s="65"/>
+      <c r="C16" s="64"/>
+      <c r="D16" s="64"/>
+      <c r="E16" s="64"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="64"/>
+      <c r="H16" s="64"/>
+      <c r="I16" s="64"/>
+      <c r="J16" s="64"/>
+      <c r="K16" s="64"/>
+      <c r="L16" s="64"/>
+      <c r="M16" s="64"/>
+      <c r="N16" s="64"/>
+      <c r="O16" s="64"/>
+      <c r="P16" s="64"/>
+      <c r="Q16" s="64"/>
+      <c r="R16" s="64"/>
+      <c r="S16" s="64"/>
+      <c r="T16" s="64"/>
+      <c r="U16" s="64"/>
+      <c r="V16" s="64"/>
+      <c r="W16" s="64"/>
+      <c r="X16" s="64"/>
+      <c r="Y16" s="64"/>
+      <c r="Z16" s="64"/>
       <c r="AA16" s="2"/>
     </row>
     <row r="17" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="35">
         <v>1238</v>
       </c>
       <c r="D17" s="35">
         <v>1379</v>
       </c>
       <c r="E17" s="35">
         <v>1187</v>
       </c>
       <c r="F17" s="35">
         <v>1438</v>
       </c>
       <c r="G17" s="35">
         <v>1403</v>
       </c>
       <c r="H17" s="35">
@@ -2177,59 +2206,62 @@
       </c>
       <c r="L17" s="35">
         <v>1412</v>
       </c>
       <c r="M17" s="35">
         <v>1214</v>
       </c>
       <c r="N17" s="10">
         <v>1324</v>
       </c>
       <c r="O17" s="10">
         <v>1277</v>
       </c>
       <c r="P17" s="10">
         <v>1080</v>
       </c>
       <c r="Q17" s="10">
         <v>1372</v>
       </c>
       <c r="R17" s="10">
         <v>1310</v>
       </c>
       <c r="S17" s="10">
         <v>1204</v>
       </c>
+      <c r="T17" s="10">
+        <v>1320</v>
+      </c>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
     </row>
     <row r="18" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="31" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B18" s="32" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C18" s="35">
         <v>110</v>
       </c>
       <c r="D18" s="35">
         <v>135</v>
       </c>
       <c r="E18" s="35">
         <v>107</v>
       </c>
       <c r="F18" s="35">
         <v>139</v>
       </c>
       <c r="G18" s="35">
         <v>132</v>
       </c>
       <c r="H18" s="35">
         <v>120</v>
       </c>
       <c r="I18" s="35">
         <v>147</v>
       </c>
       <c r="J18" s="35">
         <v>125</v>
       </c>
@@ -2238,65 +2270,67 @@
       </c>
       <c r="L18" s="35">
         <v>119</v>
       </c>
       <c r="M18" s="35">
         <v>107</v>
       </c>
       <c r="N18" s="35">
         <v>89</v>
       </c>
       <c r="O18" s="35">
         <v>113</v>
       </c>
       <c r="P18" s="35">
         <v>91</v>
       </c>
       <c r="Q18" s="35">
         <v>120</v>
       </c>
       <c r="R18" s="35">
         <v>120</v>
       </c>
       <c r="S18" s="35">
         <v>105</v>
       </c>
-      <c r="T18" s="2"/>
+      <c r="T18" s="35">
+        <v>121</v>
+      </c>
       <c r="U18" s="16"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
       <c r="AA18" s="2"/>
     </row>
     <row r="19" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A19" s="31" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B19" s="32" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C19" s="35">
         <v>331</v>
       </c>
       <c r="D19" s="35">
         <v>326</v>
       </c>
       <c r="E19" s="35">
         <v>283</v>
       </c>
       <c r="F19" s="35">
         <v>347</v>
       </c>
       <c r="G19" s="35">
         <v>343</v>
       </c>
       <c r="H19" s="35">
         <v>381</v>
       </c>
       <c r="I19" s="35">
         <v>404</v>
       </c>
       <c r="J19" s="35">
         <v>343</v>
       </c>
@@ -2305,65 +2339,67 @@
       </c>
       <c r="L19" s="35">
         <v>350</v>
       </c>
       <c r="M19" s="35">
         <v>286</v>
       </c>
       <c r="N19" s="35">
         <v>339</v>
       </c>
       <c r="O19" s="35">
         <v>301</v>
       </c>
       <c r="P19" s="35">
         <v>284</v>
       </c>
       <c r="Q19" s="35">
         <v>310</v>
       </c>
       <c r="R19" s="35">
         <v>296</v>
       </c>
       <c r="S19" s="35">
         <v>313</v>
       </c>
-      <c r="T19" s="2"/>
+      <c r="T19" s="35">
+        <v>322</v>
+      </c>
       <c r="U19" s="16"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
     </row>
     <row r="20" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="31" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B20" s="32" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C20" s="35">
         <v>153</v>
       </c>
       <c r="D20" s="35">
         <v>201</v>
       </c>
       <c r="E20" s="35">
         <v>146</v>
       </c>
       <c r="F20" s="35">
         <v>195</v>
       </c>
       <c r="G20" s="35">
         <v>176</v>
       </c>
       <c r="H20" s="35">
         <v>177</v>
       </c>
       <c r="I20" s="35">
         <v>227</v>
       </c>
       <c r="J20" s="35">
         <v>199</v>
       </c>
@@ -2372,65 +2408,67 @@
       </c>
       <c r="L20" s="35">
         <v>190</v>
       </c>
       <c r="M20" s="35">
         <v>168</v>
       </c>
       <c r="N20" s="35">
         <v>178</v>
       </c>
       <c r="O20" s="35">
         <v>164</v>
       </c>
       <c r="P20" s="35">
         <v>146</v>
       </c>
       <c r="Q20" s="35">
         <v>185</v>
       </c>
       <c r="R20" s="35">
         <v>172</v>
       </c>
       <c r="S20" s="35">
         <v>141</v>
       </c>
-      <c r="T20" s="2"/>
+      <c r="T20" s="35">
+        <v>186</v>
+      </c>
       <c r="U20" s="16"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
     </row>
     <row r="21" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="31" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C21" s="35">
         <v>150</v>
       </c>
       <c r="D21" s="35">
         <v>140</v>
       </c>
       <c r="E21" s="35">
         <v>150</v>
       </c>
       <c r="F21" s="35">
         <v>177</v>
       </c>
       <c r="G21" s="35">
         <v>178</v>
       </c>
       <c r="H21" s="35">
         <v>170</v>
       </c>
       <c r="I21" s="35">
         <v>196</v>
       </c>
       <c r="J21" s="35">
         <v>161</v>
       </c>
@@ -2439,65 +2477,67 @@
       </c>
       <c r="L21" s="35">
         <v>186</v>
       </c>
       <c r="M21" s="35">
         <v>147</v>
       </c>
       <c r="N21" s="35">
         <v>173</v>
       </c>
       <c r="O21" s="35">
         <v>159</v>
       </c>
       <c r="P21" s="35">
         <v>126</v>
       </c>
       <c r="Q21" s="35">
         <v>177</v>
       </c>
       <c r="R21" s="35">
         <v>160</v>
       </c>
       <c r="S21" s="35">
         <v>147</v>
       </c>
-      <c r="T21" s="2"/>
+      <c r="T21" s="35">
+        <v>152</v>
+      </c>
       <c r="U21" s="16"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2"/>
     </row>
     <row r="22" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="31" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B22" s="32" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C22" s="35">
         <v>105</v>
       </c>
       <c r="D22" s="35">
         <v>114</v>
       </c>
       <c r="E22" s="35">
         <v>85</v>
       </c>
       <c r="F22" s="35">
         <v>105</v>
       </c>
       <c r="G22" s="35">
         <v>121</v>
       </c>
       <c r="H22" s="35">
         <v>111</v>
       </c>
       <c r="I22" s="35">
         <v>149</v>
       </c>
       <c r="J22" s="35">
         <v>106</v>
       </c>
@@ -2506,65 +2546,67 @@
       </c>
       <c r="L22" s="35">
         <v>104</v>
       </c>
       <c r="M22" s="35">
         <v>109</v>
       </c>
       <c r="N22" s="35">
         <v>97</v>
       </c>
       <c r="O22" s="35">
         <v>97</v>
       </c>
       <c r="P22" s="35">
         <v>86</v>
       </c>
       <c r="Q22" s="35">
         <v>122</v>
       </c>
       <c r="R22" s="35">
         <v>115</v>
       </c>
       <c r="S22" s="35">
         <v>88</v>
       </c>
-      <c r="T22" s="2"/>
+      <c r="T22" s="35">
+        <v>116</v>
+      </c>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="2"/>
     </row>
     <row r="23" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="31" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B23" s="32" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C23" s="35">
         <v>105</v>
       </c>
       <c r="D23" s="35">
         <v>136</v>
       </c>
       <c r="E23" s="35">
         <v>112</v>
       </c>
       <c r="F23" s="35">
         <v>107</v>
       </c>
       <c r="G23" s="35">
         <v>113</v>
       </c>
       <c r="H23" s="35">
         <v>131</v>
       </c>
       <c r="I23" s="35">
         <v>121</v>
       </c>
       <c r="J23" s="35">
         <v>117</v>
       </c>
@@ -2573,65 +2615,67 @@
       </c>
       <c r="L23" s="35">
         <v>135</v>
       </c>
       <c r="M23" s="35">
         <v>103</v>
       </c>
       <c r="N23" s="35">
         <v>110</v>
       </c>
       <c r="O23" s="35">
         <v>108</v>
       </c>
       <c r="P23" s="35">
         <v>91</v>
       </c>
       <c r="Q23" s="35">
         <v>102</v>
       </c>
       <c r="R23" s="35">
         <v>94</v>
       </c>
       <c r="S23" s="35">
         <v>104</v>
       </c>
-      <c r="T23" s="2"/>
+      <c r="T23" s="35">
+        <v>102</v>
+      </c>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
     </row>
     <row r="24" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B24" s="32" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C24" s="35">
         <v>168</v>
       </c>
       <c r="D24" s="35">
         <v>187</v>
       </c>
       <c r="E24" s="35">
         <v>183</v>
       </c>
       <c r="F24" s="35">
         <v>197</v>
       </c>
       <c r="G24" s="35">
         <v>194</v>
       </c>
       <c r="H24" s="35">
         <v>180</v>
       </c>
       <c r="I24" s="35">
         <v>233</v>
       </c>
       <c r="J24" s="35">
         <v>208</v>
       </c>
@@ -2640,65 +2684,67 @@
       </c>
       <c r="L24" s="35">
         <v>196</v>
       </c>
       <c r="M24" s="35">
         <v>185</v>
       </c>
       <c r="N24" s="35">
         <v>200</v>
       </c>
       <c r="O24" s="35">
         <v>181</v>
       </c>
       <c r="P24" s="35">
         <v>138</v>
       </c>
       <c r="Q24" s="35">
         <v>216</v>
       </c>
       <c r="R24" s="35">
         <v>203</v>
       </c>
       <c r="S24" s="35">
         <v>173</v>
       </c>
-      <c r="T24" s="2"/>
+      <c r="T24" s="35">
+        <v>206</v>
+      </c>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
     </row>
     <row r="25" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="33" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B25" s="34" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C25" s="36">
         <v>116</v>
       </c>
       <c r="D25" s="36">
         <v>140</v>
       </c>
       <c r="E25" s="36">
         <v>121</v>
       </c>
       <c r="F25" s="36">
         <v>171</v>
       </c>
       <c r="G25" s="36">
         <v>146</v>
       </c>
       <c r="H25" s="36">
         <v>165</v>
       </c>
       <c r="I25" s="36">
         <v>173</v>
       </c>
       <c r="J25" s="36">
         <v>140</v>
       </c>
@@ -2707,88 +2753,90 @@
       </c>
       <c r="L25" s="36">
         <v>132</v>
       </c>
       <c r="M25" s="36">
         <v>109</v>
       </c>
       <c r="N25" s="36">
         <v>138</v>
       </c>
       <c r="O25" s="36">
         <v>154</v>
       </c>
       <c r="P25" s="36">
         <v>118</v>
       </c>
       <c r="Q25" s="36">
         <v>140</v>
       </c>
       <c r="R25" s="36">
         <v>150</v>
       </c>
       <c r="S25" s="36">
         <v>133</v>
       </c>
-      <c r="T25" s="2"/>
+      <c r="T25" s="36">
+        <v>115</v>
+      </c>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
     </row>
     <row r="26" spans="1:27" s="38" customFormat="1" ht="11.25">
       <c r="A26" s="47"/>
-      <c r="B26" s="66" t="s">
+      <c r="B26" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="C26" s="66"/>
-[...22 lines deleted...]
-      <c r="Z26" s="66"/>
+      <c r="C26" s="65"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="65"/>
+      <c r="F26" s="65"/>
+      <c r="G26" s="65"/>
+      <c r="H26" s="65"/>
+      <c r="I26" s="65"/>
+      <c r="J26" s="65"/>
+      <c r="K26" s="65"/>
+      <c r="L26" s="65"/>
+      <c r="M26" s="65"/>
+      <c r="N26" s="65"/>
+      <c r="O26" s="65"/>
+      <c r="P26" s="65"/>
+      <c r="Q26" s="65"/>
+      <c r="R26" s="65"/>
+      <c r="S26" s="65"/>
+      <c r="T26" s="65"/>
+      <c r="U26" s="65"/>
+      <c r="V26" s="65"/>
+      <c r="W26" s="65"/>
+      <c r="X26" s="65"/>
+      <c r="Y26" s="65"/>
+      <c r="Z26" s="65"/>
       <c r="AA26" s="2"/>
     </row>
     <row r="27" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="35">
         <v>1156</v>
       </c>
       <c r="D27" s="35">
         <v>1258</v>
       </c>
       <c r="E27" s="35">
         <v>1174</v>
       </c>
       <c r="F27" s="35">
         <v>1395</v>
       </c>
       <c r="G27" s="35">
         <v>1318</v>
       </c>
       <c r="H27" s="35">
@@ -2805,59 +2853,62 @@
       </c>
       <c r="L27" s="35">
         <v>1323</v>
       </c>
       <c r="M27" s="35">
         <v>1088</v>
       </c>
       <c r="N27" s="10">
         <v>1256</v>
       </c>
       <c r="O27" s="10">
         <v>1193</v>
       </c>
       <c r="P27" s="10">
         <v>1021</v>
       </c>
       <c r="Q27" s="10">
         <v>1266</v>
       </c>
       <c r="R27" s="10">
         <v>1205</v>
       </c>
       <c r="S27" s="10">
         <v>1090</v>
       </c>
+      <c r="T27" s="10">
+        <v>1275</v>
+      </c>
       <c r="Z27" s="2"/>
       <c r="AA27" s="2"/>
     </row>
     <row r="28" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="31" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B28" s="32" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C28" s="35">
         <v>104</v>
       </c>
       <c r="D28" s="35">
         <v>122</v>
       </c>
       <c r="E28" s="35">
         <v>92</v>
       </c>
       <c r="F28" s="35">
         <v>109</v>
       </c>
       <c r="G28" s="35">
         <v>99</v>
       </c>
       <c r="H28" s="35">
         <v>116</v>
       </c>
       <c r="I28" s="35">
         <v>118</v>
       </c>
       <c r="J28" s="35">
         <v>124</v>
       </c>
@@ -2866,65 +2917,67 @@
       </c>
       <c r="L28" s="35">
         <v>114</v>
       </c>
       <c r="M28" s="35">
         <v>83</v>
       </c>
       <c r="N28" s="35">
         <v>100</v>
       </c>
       <c r="O28" s="35">
         <v>107</v>
       </c>
       <c r="P28" s="35">
         <v>84</v>
       </c>
       <c r="Q28" s="35">
         <v>121</v>
       </c>
       <c r="R28" s="35">
         <v>101</v>
       </c>
       <c r="S28" s="35">
         <v>87</v>
       </c>
-      <c r="T28" s="2"/>
+      <c r="T28" s="35">
+        <v>98</v>
+      </c>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
     </row>
     <row r="29" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="31" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B29" s="32" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C29" s="35">
         <v>269</v>
       </c>
       <c r="D29" s="35">
         <v>296</v>
       </c>
       <c r="E29" s="35">
         <v>294</v>
       </c>
       <c r="F29" s="35">
         <v>338</v>
       </c>
       <c r="G29" s="35">
         <v>335</v>
       </c>
       <c r="H29" s="35">
         <v>305</v>
       </c>
       <c r="I29" s="35">
         <v>381</v>
       </c>
       <c r="J29" s="35">
         <v>318</v>
       </c>
@@ -2933,65 +2986,67 @@
       </c>
       <c r="L29" s="35">
         <v>324</v>
       </c>
       <c r="M29" s="35">
         <v>289</v>
       </c>
       <c r="N29" s="35">
         <v>294</v>
       </c>
       <c r="O29" s="35">
         <v>315</v>
       </c>
       <c r="P29" s="35">
         <v>277</v>
       </c>
       <c r="Q29" s="35">
         <v>284</v>
       </c>
       <c r="R29" s="35">
         <v>297</v>
       </c>
       <c r="S29" s="35">
         <v>250</v>
       </c>
-      <c r="T29" s="2"/>
+      <c r="T29" s="35">
+        <v>309</v>
+      </c>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
     </row>
     <row r="30" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A30" s="31" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B30" s="32" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C30" s="35">
         <v>161</v>
       </c>
       <c r="D30" s="35">
         <v>197</v>
       </c>
       <c r="E30" s="35">
         <v>154</v>
       </c>
       <c r="F30" s="35">
         <v>187</v>
       </c>
       <c r="G30" s="35">
         <v>181</v>
       </c>
       <c r="H30" s="35">
         <v>181</v>
       </c>
       <c r="I30" s="35">
         <v>207</v>
       </c>
       <c r="J30" s="35">
         <v>182</v>
       </c>
@@ -3000,65 +3055,67 @@
       </c>
       <c r="L30" s="35">
         <v>168</v>
       </c>
       <c r="M30" s="35">
         <v>133</v>
       </c>
       <c r="N30" s="35">
         <v>165</v>
       </c>
       <c r="O30" s="35">
         <v>142</v>
       </c>
       <c r="P30" s="35">
         <v>128</v>
       </c>
       <c r="Q30" s="35">
         <v>160</v>
       </c>
       <c r="R30" s="35">
         <v>162</v>
       </c>
       <c r="S30" s="35">
         <v>148</v>
       </c>
-      <c r="T30" s="2"/>
+      <c r="T30" s="35">
+        <v>166</v>
+      </c>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
       <c r="AA30" s="2"/>
     </row>
     <row r="31" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="31" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B31" s="32" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C31" s="35">
         <v>125</v>
       </c>
       <c r="D31" s="35">
         <v>154</v>
       </c>
       <c r="E31" s="35">
         <v>150</v>
       </c>
       <c r="F31" s="35">
         <v>164</v>
       </c>
       <c r="G31" s="35">
         <v>144</v>
       </c>
       <c r="H31" s="35">
         <v>163</v>
       </c>
       <c r="I31" s="35">
         <v>168</v>
       </c>
       <c r="J31" s="35">
         <v>173</v>
       </c>
@@ -3067,65 +3124,67 @@
       </c>
       <c r="L31" s="35">
         <v>158</v>
       </c>
       <c r="M31" s="35">
         <v>131</v>
       </c>
       <c r="N31" s="35">
         <v>159</v>
       </c>
       <c r="O31" s="35">
         <v>147</v>
       </c>
       <c r="P31" s="35">
         <v>117</v>
       </c>
       <c r="Q31" s="35">
         <v>166</v>
       </c>
       <c r="R31" s="35">
         <v>161</v>
       </c>
       <c r="S31" s="35">
         <v>137</v>
       </c>
-      <c r="T31" s="2"/>
+      <c r="T31" s="35">
+        <v>159</v>
+      </c>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
     </row>
     <row r="32" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="31" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B32" s="32" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C32" s="35">
         <v>91</v>
       </c>
       <c r="D32" s="35">
         <v>88</v>
       </c>
       <c r="E32" s="35">
         <v>88</v>
       </c>
       <c r="F32" s="35">
         <v>104</v>
       </c>
       <c r="G32" s="35">
         <v>118</v>
       </c>
       <c r="H32" s="35">
         <v>97</v>
       </c>
       <c r="I32" s="35">
         <v>123</v>
       </c>
       <c r="J32" s="35">
         <v>86</v>
       </c>
@@ -3134,65 +3193,67 @@
       </c>
       <c r="L32" s="35">
         <v>103</v>
       </c>
       <c r="M32" s="35">
         <v>80</v>
       </c>
       <c r="N32" s="35">
         <v>108</v>
       </c>
       <c r="O32" s="35">
         <v>100</v>
       </c>
       <c r="P32" s="35">
         <v>81</v>
       </c>
       <c r="Q32" s="35">
         <v>104</v>
       </c>
       <c r="R32" s="35">
         <v>89</v>
       </c>
       <c r="S32" s="35">
         <v>96</v>
       </c>
-      <c r="T32" s="2"/>
+      <c r="T32" s="35">
+        <v>100</v>
+      </c>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
       <c r="AA32" s="2"/>
     </row>
     <row r="33" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="31" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B33" s="32" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C33" s="35">
         <v>118</v>
       </c>
       <c r="D33" s="35">
         <v>94</v>
       </c>
       <c r="E33" s="35">
         <v>102</v>
       </c>
       <c r="F33" s="35">
         <v>129</v>
       </c>
       <c r="G33" s="35">
         <v>124</v>
       </c>
       <c r="H33" s="35">
         <v>96</v>
       </c>
       <c r="I33" s="35">
         <v>119</v>
       </c>
       <c r="J33" s="35">
         <v>109</v>
       </c>
@@ -3201,65 +3262,67 @@
       </c>
       <c r="L33" s="35">
         <v>113</v>
       </c>
       <c r="M33" s="35">
         <v>84</v>
       </c>
       <c r="N33" s="35">
         <v>112</v>
       </c>
       <c r="O33" s="35">
         <v>112</v>
       </c>
       <c r="P33" s="35">
         <v>86</v>
       </c>
       <c r="Q33" s="35">
         <v>115</v>
       </c>
       <c r="R33" s="35">
         <v>94</v>
       </c>
       <c r="S33" s="35">
         <v>80</v>
       </c>
-      <c r="T33" s="2"/>
+      <c r="T33" s="35">
+        <v>95</v>
+      </c>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
       <c r="AA33" s="2"/>
     </row>
     <row r="34" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B34" s="32" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C34" s="35">
         <v>165</v>
       </c>
       <c r="D34" s="35">
         <v>182</v>
       </c>
       <c r="E34" s="35">
         <v>159</v>
       </c>
       <c r="F34" s="35">
         <v>202</v>
       </c>
       <c r="G34" s="35">
         <v>198</v>
       </c>
       <c r="H34" s="35">
         <v>169</v>
       </c>
       <c r="I34" s="35">
         <v>220</v>
       </c>
       <c r="J34" s="35">
         <v>189</v>
       </c>
@@ -3268,65 +3331,67 @@
       </c>
       <c r="L34" s="35">
         <v>203</v>
       </c>
       <c r="M34" s="35">
         <v>176</v>
       </c>
       <c r="N34" s="35">
         <v>168</v>
       </c>
       <c r="O34" s="35">
         <v>157</v>
       </c>
       <c r="P34" s="35">
         <v>149</v>
       </c>
       <c r="Q34" s="35">
         <v>164</v>
       </c>
       <c r="R34" s="35">
         <v>172</v>
       </c>
       <c r="S34" s="35">
         <v>177</v>
       </c>
-      <c r="T34" s="2"/>
+      <c r="T34" s="35">
+        <v>186</v>
+      </c>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="2"/>
     </row>
     <row r="35" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="33" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B35" s="34" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C35" s="36">
         <v>123</v>
       </c>
       <c r="D35" s="36">
         <v>125</v>
       </c>
       <c r="E35" s="36">
         <v>135</v>
       </c>
       <c r="F35" s="36">
         <v>162</v>
       </c>
       <c r="G35" s="36">
         <v>119</v>
       </c>
       <c r="H35" s="36">
         <v>131</v>
       </c>
       <c r="I35" s="36">
         <v>163</v>
       </c>
       <c r="J35" s="36">
         <v>135</v>
       </c>
@@ -3335,51 +3400,53 @@
       </c>
       <c r="L35" s="36">
         <v>140</v>
       </c>
       <c r="M35" s="36">
         <v>112</v>
       </c>
       <c r="N35" s="36">
         <v>150</v>
       </c>
       <c r="O35" s="36">
         <v>113</v>
       </c>
       <c r="P35" s="36">
         <v>99</v>
       </c>
       <c r="Q35" s="36">
         <v>152</v>
       </c>
       <c r="R35" s="36">
         <v>129</v>
       </c>
       <c r="S35" s="36">
         <v>115</v>
       </c>
-      <c r="T35" s="2"/>
+      <c r="T35" s="36">
+        <v>162</v>
+      </c>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="2"/>
       <c r="AA35" s="2"/>
     </row>
     <row r="36" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
       <c r="A36" s="2"/>
       <c r="B36" s="15" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>