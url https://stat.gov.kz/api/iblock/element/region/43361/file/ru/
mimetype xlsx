--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -601,89 +601,86 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -748,87 +745,87 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1027,561 +1024,561 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="47.7109375" style="49" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="14.42578125" style="49"/>
+    <col min="1" max="1" width="47.75" style="48" customWidth="1"/>
+    <col min="2" max="2" width="86.125" style="48" customWidth="1"/>
+    <col min="3" max="3" width="15.875" style="48" customWidth="1"/>
+    <col min="4" max="16384" width="14.375" style="48"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54">
+      <c r="B1" s="53">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="55" t="s">
+      <c r="B2" s="54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
-      <c r="A3" s="52" t="s">
+      <c r="A3" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="55" t="s">
+      <c r="B3" s="54" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="55" t="s">
+      <c r="B4" s="54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="51" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="55" t="s">
+      <c r="B5" s="54" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
-      <c r="A6" s="52" t="s">
+      <c r="A6" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="55" t="s">
+      <c r="B6" s="54" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
-      <c r="A7" s="52" t="s">
+      <c r="A7" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="55" t="s">
+      <c r="B7" s="54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="52" t="s">
+      <c r="A8" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="56" t="s">
+      <c r="B8" s="55" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="53.25" customHeight="1">
-      <c r="A9" s="52" t="s">
+      <c r="A9" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="56" t="s">
+      <c r="B9" s="55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
-      <c r="A10" s="52" t="s">
+      <c r="A10" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="55" t="s">
+      <c r="B10" s="54" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
-      <c r="A11" s="52" t="s">
+      <c r="A11" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="57" t="s">
+      <c r="B11" s="56" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
-      <c r="A12" s="52" t="s">
+      <c r="A12" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="74" t="s">
+      <c r="B12" s="61" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="33.75" customHeight="1">
-      <c r="A13" s="52" t="s">
+      <c r="A13" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="75" t="s">
+      <c r="B13" s="62" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
-      <c r="A14" s="52" t="s">
+      <c r="A14" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="57" t="s">
+      <c r="B14" s="56" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
-      <c r="A15" s="52" t="s">
+      <c r="A15" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="58">
-        <v>46244</v>
+      <c r="B15" s="57">
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
-      <c r="A16" s="52" t="s">
+      <c r="A16" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="58">
-        <v>46275</v>
+      <c r="B16" s="57">
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
-      <c r="A17" s="52" t="s">
+      <c r="A17" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="59" t="s">
+      <c r="B17" s="58" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
-      <c r="A18" s="52" t="s">
+      <c r="A18" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="59" t="s">
+      <c r="B18" s="58" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
-      <c r="A19" s="53" t="s">
+      <c r="A19" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="60" t="s">
+      <c r="B19" s="59" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
-      <c r="A20" s="53" t="s">
+      <c r="A20" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="61" t="s">
+      <c r="B20" s="60" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="A41" sqref="A41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="14.42578125" style="49"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="49"/>
+    <col min="1" max="1" width="14.375" style="48"/>
+    <col min="2" max="2" width="110.25" style="48" customWidth="1"/>
+    <col min="3" max="16384" width="14.375" style="48"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="15" customHeight="1">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="48" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
-      <c r="B6" s="49" t="s">
+      <c r="B6" s="48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
-      <c r="B7" s="49" t="s">
+      <c r="B7" s="48" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
-      <c r="B8" s="49" t="s">
+      <c r="B8" s="48" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
-      <c r="B9" s="49" t="s">
+      <c r="B9" s="48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
-      <c r="B11" s="50" t="s">
+      <c r="B11" s="49" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
-      <c r="B14" s="51" t="s">
+      <c r="B14" s="50" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA944"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q38" sqref="Q38"/>
+      <selection pane="bottomLeft" activeCell="X32" sqref="X32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10" style="26" bestFit="1" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10" style="25" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.375" customWidth="1"/>
+    <col min="3" max="3" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.25" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="7" max="9" width="4.875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.25" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="5.125" customWidth="1"/>
+    <col min="20" max="21" width="4.875" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.75" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.75" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" bestFit="1" customWidth="1"/>
-    <col min="26" max="27" width="8.7109375" customWidth="1"/>
+    <col min="26" max="27" width="8.75" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="41" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:27" s="40" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="62" t="s">
+      <c r="B1" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="C1" s="62"/>
-[...23 lines deleted...]
-      <c r="AA1" s="40"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="39"/>
     </row>
     <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="X3" s="5"/>
       <c r="Z3" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AA3" s="4"/>
     </row>
-    <row r="4" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="66" t="s">
+    <row r="4" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="B4" s="68"/>
-      <c r="C4" s="70">
+      <c r="B4" s="69"/>
+      <c r="C4" s="71">
         <v>2025</v>
       </c>
-      <c r="D4" s="71"/>
-[...10 lines deleted...]
-      <c r="O4" s="72">
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="72"/>
+      <c r="O4" s="73">
         <v>2026</v>
       </c>
-      <c r="P4" s="73"/>
-[...9 lines deleted...]
-      <c r="Z4" s="73"/>
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74"/>
       <c r="AA4" s="2"/>
     </row>
-    <row r="5" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="69"/>
+    <row r="5" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="68"/>
+      <c r="B5" s="70"/>
       <c r="C5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="37" t="s">
+      <c r="N5" s="36" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="7" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="7" t="s">
         <v>33</v>
       </c>
       <c r="Q5" s="7" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="W5" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="X5" s="29" t="s">
+      <c r="X5" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="Y5" s="48" t="s">
+      <c r="Y5" s="47" t="s">
         <v>42</v>
       </c>
       <c r="Z5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="AA5" s="2"/>
     </row>
-    <row r="6" spans="1:27" s="38" customFormat="1" ht="11.25">
+    <row r="6" spans="1:27" s="37" customFormat="1" ht="11.25">
       <c r="A6" s="2"/>
-      <c r="B6" s="63" t="s">
+      <c r="B6" s="64" t="s">
         <v>44</v>
       </c>
-      <c r="C6" s="63"/>
-[...26 lines deleted...]
-      <c r="A7" s="30" t="s">
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="41"/>
+    </row>
+    <row r="7" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="8">
         <v>2394</v>
       </c>
       <c r="D7" s="8">
         <v>2637</v>
       </c>
       <c r="E7" s="8">
         <v>2361</v>
       </c>
       <c r="F7" s="9">
         <v>2833</v>
       </c>
       <c r="G7" s="10">
         <v>2721</v>
       </c>
       <c r="H7" s="11">
         <v>2693</v>
       </c>
       <c r="I7" s="12">
         <v>3149</v>
@@ -1597,1865 +1594,1929 @@
       </c>
       <c r="M7" s="10">
         <v>2302</v>
       </c>
       <c r="N7" s="10">
         <v>2580</v>
       </c>
       <c r="O7" s="10">
         <v>2470</v>
       </c>
       <c r="P7" s="10">
         <v>2101</v>
       </c>
       <c r="Q7" s="10">
         <v>2638</v>
       </c>
       <c r="R7" s="10">
         <v>2515</v>
       </c>
       <c r="S7" s="10">
         <v>2294</v>
       </c>
       <c r="T7" s="10">
         <v>2595</v>
       </c>
+      <c r="U7" s="10">
+        <v>2713</v>
+      </c>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
     </row>
-    <row r="8" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A8" s="31" t="s">
+    <row r="8" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="30" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="32" t="s">
+      <c r="B8" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="C8" s="35">
+      <c r="C8" s="34">
         <v>214</v>
       </c>
-      <c r="D8" s="35">
+      <c r="D8" s="34">
         <v>257</v>
       </c>
-      <c r="E8" s="35">
+      <c r="E8" s="34">
         <v>199</v>
       </c>
-      <c r="F8" s="35">
+      <c r="F8" s="34">
         <v>248</v>
       </c>
-      <c r="G8" s="35">
+      <c r="G8" s="34">
         <v>231</v>
       </c>
-      <c r="H8" s="35">
+      <c r="H8" s="34">
         <v>236</v>
       </c>
-      <c r="I8" s="35">
+      <c r="I8" s="34">
         <v>265</v>
       </c>
-      <c r="J8" s="35">
+      <c r="J8" s="34">
         <v>249</v>
       </c>
-      <c r="K8" s="35">
+      <c r="K8" s="34">
         <v>261</v>
       </c>
-      <c r="L8" s="35">
+      <c r="L8" s="34">
         <v>233</v>
       </c>
-      <c r="M8" s="35">
+      <c r="M8" s="34">
         <v>190</v>
       </c>
-      <c r="N8" s="35">
+      <c r="N8" s="34">
         <v>189</v>
       </c>
-      <c r="O8" s="35">
+      <c r="O8" s="34">
         <v>220</v>
       </c>
-      <c r="P8" s="35">
+      <c r="P8" s="34">
         <v>175</v>
       </c>
-      <c r="Q8" s="35">
+      <c r="Q8" s="34">
         <v>241</v>
       </c>
-      <c r="R8" s="35">
+      <c r="R8" s="34">
         <v>221</v>
       </c>
-      <c r="S8" s="35">
+      <c r="S8" s="34">
         <v>192</v>
       </c>
-      <c r="T8" s="35">
+      <c r="T8" s="34">
         <v>219</v>
       </c>
-      <c r="U8" s="12"/>
+      <c r="U8" s="34">
+        <v>219</v>
+      </c>
       <c r="V8" s="12"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
     </row>
-    <row r="9" spans="1:27" s="38" customFormat="1" ht="11.25">
-      <c r="A9" s="31" t="s">
+    <row r="9" spans="1:27" s="37" customFormat="1" ht="11.25">
+      <c r="A9" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="32" t="s">
+      <c r="B9" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="C9" s="35">
+      <c r="C9" s="34">
         <v>600</v>
       </c>
-      <c r="D9" s="35">
+      <c r="D9" s="34">
         <v>622</v>
       </c>
-      <c r="E9" s="35">
+      <c r="E9" s="34">
         <v>577</v>
       </c>
-      <c r="F9" s="35">
+      <c r="F9" s="34">
         <v>685</v>
       </c>
-      <c r="G9" s="35">
+      <c r="G9" s="34">
         <v>678</v>
       </c>
-      <c r="H9" s="35">
+      <c r="H9" s="34">
         <v>686</v>
       </c>
-      <c r="I9" s="35">
+      <c r="I9" s="34">
         <v>785</v>
       </c>
-      <c r="J9" s="35">
+      <c r="J9" s="34">
         <v>661</v>
       </c>
-      <c r="K9" s="35">
+      <c r="K9" s="34">
         <v>683</v>
       </c>
-      <c r="L9" s="35">
+      <c r="L9" s="34">
         <v>674</v>
       </c>
-      <c r="M9" s="35">
+      <c r="M9" s="34">
         <v>575</v>
       </c>
-      <c r="N9" s="35">
+      <c r="N9" s="34">
         <v>633</v>
       </c>
-      <c r="O9" s="35">
+      <c r="O9" s="34">
         <v>616</v>
       </c>
-      <c r="P9" s="35">
+      <c r="P9" s="34">
         <v>561</v>
       </c>
-      <c r="Q9" s="35">
+      <c r="Q9" s="34">
         <v>594</v>
       </c>
-      <c r="R9" s="35">
+      <c r="R9" s="34">
         <v>593</v>
       </c>
-      <c r="S9" s="35">
+      <c r="S9" s="34">
         <v>563</v>
       </c>
-      <c r="T9" s="35">
+      <c r="T9" s="34">
         <v>631</v>
       </c>
-      <c r="Z9" s="43"/>
-[...3 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="U9" s="34">
+        <v>654</v>
+      </c>
+      <c r="Z9" s="42"/>
+      <c r="AA9" s="42"/>
+    </row>
+    <row r="10" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="32" t="s">
+      <c r="B10" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="C10" s="35">
+      <c r="C10" s="34">
         <v>314</v>
       </c>
-      <c r="D10" s="35">
+      <c r="D10" s="34">
         <v>398</v>
       </c>
-      <c r="E10" s="35">
+      <c r="E10" s="34">
         <v>300</v>
       </c>
-      <c r="F10" s="35">
+      <c r="F10" s="34">
         <v>382</v>
       </c>
-      <c r="G10" s="35">
+      <c r="G10" s="34">
         <v>357</v>
       </c>
-      <c r="H10" s="35">
+      <c r="H10" s="34">
         <v>358</v>
       </c>
-      <c r="I10" s="35">
+      <c r="I10" s="34">
         <v>434</v>
       </c>
-      <c r="J10" s="35">
+      <c r="J10" s="34">
         <v>381</v>
       </c>
-      <c r="K10" s="35">
+      <c r="K10" s="34">
         <v>381</v>
       </c>
-      <c r="L10" s="35">
+      <c r="L10" s="34">
         <v>358</v>
       </c>
-      <c r="M10" s="35">
+      <c r="M10" s="34">
         <v>301</v>
       </c>
-      <c r="N10" s="35">
+      <c r="N10" s="34">
         <v>343</v>
       </c>
-      <c r="O10" s="35">
+      <c r="O10" s="34">
         <v>306</v>
       </c>
-      <c r="P10" s="35">
+      <c r="P10" s="34">
         <v>274</v>
       </c>
-      <c r="Q10" s="35">
+      <c r="Q10" s="34">
         <v>345</v>
       </c>
-      <c r="R10" s="35">
+      <c r="R10" s="34">
         <v>334</v>
       </c>
-      <c r="S10" s="35">
+      <c r="S10" s="34">
         <v>289</v>
       </c>
-      <c r="T10" s="35">
+      <c r="T10" s="34">
         <v>352</v>
+      </c>
+      <c r="U10" s="34">
+        <v>392</v>
       </c>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
     </row>
-    <row r="11" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A11" s="31" t="s">
+    <row r="11" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="30" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="32" t="s">
+      <c r="B11" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="35">
+      <c r="C11" s="34">
         <v>275</v>
       </c>
-      <c r="D11" s="35">
+      <c r="D11" s="34">
         <v>294</v>
       </c>
-      <c r="E11" s="35">
+      <c r="E11" s="34">
         <v>300</v>
       </c>
-      <c r="F11" s="35">
+      <c r="F11" s="34">
         <v>341</v>
       </c>
-      <c r="G11" s="35">
+      <c r="G11" s="34">
         <v>322</v>
       </c>
-      <c r="H11" s="35">
+      <c r="H11" s="34">
         <v>333</v>
       </c>
-      <c r="I11" s="35">
+      <c r="I11" s="34">
         <v>364</v>
       </c>
-      <c r="J11" s="35">
+      <c r="J11" s="34">
         <v>334</v>
       </c>
-      <c r="K11" s="35">
+      <c r="K11" s="34">
         <v>354</v>
       </c>
-      <c r="L11" s="35">
+      <c r="L11" s="34">
         <v>344</v>
       </c>
-      <c r="M11" s="35">
+      <c r="M11" s="34">
         <v>278</v>
       </c>
-      <c r="N11" s="35">
+      <c r="N11" s="34">
         <v>332</v>
       </c>
-      <c r="O11" s="35">
+      <c r="O11" s="34">
         <v>306</v>
       </c>
-      <c r="P11" s="35">
+      <c r="P11" s="34">
         <v>243</v>
       </c>
-      <c r="Q11" s="35">
+      <c r="Q11" s="34">
         <v>343</v>
       </c>
-      <c r="R11" s="35">
+      <c r="R11" s="34">
         <v>321</v>
       </c>
-      <c r="S11" s="35">
+      <c r="S11" s="34">
         <v>284</v>
       </c>
-      <c r="T11" s="35">
+      <c r="T11" s="34">
         <v>311</v>
+      </c>
+      <c r="U11" s="34">
+        <v>337</v>
       </c>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
     </row>
-    <row r="12" spans="1:27" s="38" customFormat="1" ht="11.25">
-      <c r="A12" s="31" t="s">
+    <row r="12" spans="1:27" s="37" customFormat="1" ht="11.25">
+      <c r="A12" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="31" t="s">
         <v>70</v>
       </c>
-      <c r="C12" s="35">
+      <c r="C12" s="34">
         <v>196</v>
       </c>
-      <c r="D12" s="35">
+      <c r="D12" s="34">
         <v>202</v>
       </c>
-      <c r="E12" s="35">
+      <c r="E12" s="34">
         <v>173</v>
       </c>
-      <c r="F12" s="35">
+      <c r="F12" s="34">
         <v>209</v>
       </c>
-      <c r="G12" s="35">
+      <c r="G12" s="34">
         <v>239</v>
       </c>
-      <c r="H12" s="35">
+      <c r="H12" s="34">
         <v>208</v>
       </c>
-      <c r="I12" s="35">
+      <c r="I12" s="34">
         <v>272</v>
       </c>
-      <c r="J12" s="35">
+      <c r="J12" s="34">
         <v>192</v>
       </c>
-      <c r="K12" s="35">
+      <c r="K12" s="34">
         <v>206</v>
       </c>
-      <c r="L12" s="35">
+      <c r="L12" s="34">
         <v>207</v>
       </c>
-      <c r="M12" s="35">
+      <c r="M12" s="34">
         <v>189</v>
       </c>
-      <c r="N12" s="35">
+      <c r="N12" s="34">
         <v>205</v>
       </c>
-      <c r="O12" s="35">
+      <c r="O12" s="34">
         <v>197</v>
       </c>
-      <c r="P12" s="35">
+      <c r="P12" s="34">
         <v>167</v>
       </c>
-      <c r="Q12" s="35">
+      <c r="Q12" s="34">
         <v>226</v>
       </c>
-      <c r="R12" s="35">
+      <c r="R12" s="34">
         <v>204</v>
       </c>
-      <c r="S12" s="35">
+      <c r="S12" s="34">
         <v>184</v>
       </c>
-      <c r="T12" s="35">
+      <c r="T12" s="34">
         <v>216</v>
       </c>
-      <c r="Z12" s="43"/>
-[...3 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="U12" s="34">
+        <v>208</v>
+      </c>
+      <c r="Z12" s="42"/>
+      <c r="AA12" s="42"/>
+    </row>
+    <row r="13" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="B13" s="32" t="s">
+      <c r="B13" s="31" t="s">
         <v>72</v>
       </c>
-      <c r="C13" s="35">
+      <c r="C13" s="34">
         <v>223</v>
       </c>
-      <c r="D13" s="35">
+      <c r="D13" s="34">
         <v>230</v>
       </c>
-      <c r="E13" s="35">
+      <c r="E13" s="34">
         <v>214</v>
       </c>
-      <c r="F13" s="35">
+      <c r="F13" s="34">
         <v>236</v>
       </c>
-      <c r="G13" s="35">
+      <c r="G13" s="34">
         <v>237</v>
       </c>
-      <c r="H13" s="35">
+      <c r="H13" s="34">
         <v>227</v>
       </c>
-      <c r="I13" s="35">
+      <c r="I13" s="34">
         <v>240</v>
       </c>
-      <c r="J13" s="35">
+      <c r="J13" s="34">
         <v>226</v>
       </c>
-      <c r="K13" s="35">
+      <c r="K13" s="34">
         <v>222</v>
       </c>
-      <c r="L13" s="35">
+      <c r="L13" s="34">
         <v>248</v>
       </c>
-      <c r="M13" s="35">
+      <c r="M13" s="34">
         <v>187</v>
       </c>
-      <c r="N13" s="35">
+      <c r="N13" s="34">
         <v>222</v>
       </c>
-      <c r="O13" s="35">
+      <c r="O13" s="34">
         <v>220</v>
       </c>
-      <c r="P13" s="35">
+      <c r="P13" s="34">
         <v>177</v>
       </c>
-      <c r="Q13" s="35">
+      <c r="Q13" s="34">
         <v>217</v>
       </c>
-      <c r="R13" s="35">
+      <c r="R13" s="34">
         <v>188</v>
       </c>
-      <c r="S13" s="35">
+      <c r="S13" s="34">
         <v>184</v>
       </c>
-      <c r="T13" s="35">
+      <c r="T13" s="34">
         <v>197</v>
+      </c>
+      <c r="U13" s="34">
+        <v>255</v>
       </c>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
     </row>
-    <row r="14" spans="1:27" s="44" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A14" s="31" t="s">
+    <row r="14" spans="1:27" s="43" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A14" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="B14" s="32" t="s">
+      <c r="B14" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="C14" s="35">
+      <c r="C14" s="34">
         <v>333</v>
       </c>
-      <c r="D14" s="35">
+      <c r="D14" s="34">
         <v>369</v>
       </c>
-      <c r="E14" s="35">
+      <c r="E14" s="34">
         <v>342</v>
       </c>
-      <c r="F14" s="35">
+      <c r="F14" s="34">
         <v>399</v>
       </c>
-      <c r="G14" s="35">
+      <c r="G14" s="34">
         <v>392</v>
       </c>
-      <c r="H14" s="35">
+      <c r="H14" s="34">
         <v>349</v>
       </c>
-      <c r="I14" s="35">
+      <c r="I14" s="34">
         <v>453</v>
       </c>
-      <c r="J14" s="35">
+      <c r="J14" s="34">
         <v>397</v>
       </c>
-      <c r="K14" s="35">
+      <c r="K14" s="34">
         <v>392</v>
       </c>
-      <c r="L14" s="35">
+      <c r="L14" s="34">
         <v>399</v>
       </c>
-      <c r="M14" s="35">
+      <c r="M14" s="34">
         <v>361</v>
       </c>
-      <c r="N14" s="35">
+      <c r="N14" s="34">
         <v>368</v>
       </c>
-      <c r="O14" s="35">
+      <c r="O14" s="34">
         <v>338</v>
       </c>
-      <c r="P14" s="35">
+      <c r="P14" s="34">
         <v>287</v>
       </c>
-      <c r="Q14" s="35">
+      <c r="Q14" s="34">
         <v>380</v>
       </c>
-      <c r="R14" s="35">
+      <c r="R14" s="34">
         <v>375</v>
       </c>
-      <c r="S14" s="35">
+      <c r="S14" s="34">
         <v>350</v>
       </c>
-      <c r="T14" s="35">
+      <c r="T14" s="34">
         <v>392</v>
       </c>
-      <c r="Z14" s="45"/>
-[...3 lines deleted...]
-      <c r="A15" s="33" t="s">
+      <c r="U14" s="34">
+        <v>378</v>
+      </c>
+      <c r="Z14" s="44"/>
+      <c r="AA14" s="44"/>
+    </row>
+    <row r="15" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B15" s="33" t="s">
         <v>76</v>
       </c>
-      <c r="C15" s="36">
+      <c r="C15" s="35">
         <v>239</v>
       </c>
-      <c r="D15" s="36">
+      <c r="D15" s="35">
         <v>265</v>
       </c>
-      <c r="E15" s="36">
+      <c r="E15" s="35">
         <v>256</v>
       </c>
-      <c r="F15" s="36">
+      <c r="F15" s="35">
         <v>333</v>
       </c>
-      <c r="G15" s="36">
+      <c r="G15" s="35">
         <v>265</v>
       </c>
-      <c r="H15" s="36">
+      <c r="H15" s="35">
         <v>296</v>
       </c>
-      <c r="I15" s="36">
+      <c r="I15" s="35">
         <v>336</v>
       </c>
-      <c r="J15" s="36">
+      <c r="J15" s="35">
         <v>275</v>
       </c>
-      <c r="K15" s="36">
+      <c r="K15" s="35">
         <v>330</v>
       </c>
-      <c r="L15" s="36">
+      <c r="L15" s="35">
         <v>272</v>
       </c>
-      <c r="M15" s="36">
+      <c r="M15" s="35">
         <v>221</v>
       </c>
-      <c r="N15" s="36">
+      <c r="N15" s="35">
         <v>288</v>
       </c>
-      <c r="O15" s="36">
+      <c r="O15" s="35">
         <v>267</v>
       </c>
-      <c r="P15" s="36">
+      <c r="P15" s="35">
         <v>217</v>
       </c>
-      <c r="Q15" s="36">
+      <c r="Q15" s="35">
         <v>292</v>
       </c>
-      <c r="R15" s="36">
+      <c r="R15" s="35">
         <v>279</v>
       </c>
-      <c r="S15" s="36">
+      <c r="S15" s="35">
         <v>248</v>
       </c>
-      <c r="T15" s="36">
+      <c r="T15" s="35">
         <v>277</v>
+      </c>
+      <c r="U15" s="35">
+        <v>270</v>
       </c>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
     </row>
-    <row r="16" spans="1:27" s="38" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B16" s="64" t="s">
+    <row r="16" spans="1:27" s="37" customFormat="1" ht="11.25">
+      <c r="A16" s="45"/>
+      <c r="B16" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="C16" s="64"/>
-[...22 lines deleted...]
-      <c r="Z16" s="64"/>
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="65"/>
+      <c r="N16" s="65"/>
+      <c r="O16" s="65"/>
+      <c r="P16" s="65"/>
+      <c r="Q16" s="65"/>
+      <c r="R16" s="65"/>
+      <c r="S16" s="65"/>
+      <c r="T16" s="65"/>
+      <c r="U16" s="65"/>
+      <c r="V16" s="65"/>
+      <c r="W16" s="65"/>
+      <c r="X16" s="65"/>
+      <c r="Y16" s="65"/>
+      <c r="Z16" s="65"/>
       <c r="AA16" s="2"/>
     </row>
-    <row r="17" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="30" t="s">
+    <row r="17" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="C17" s="35">
+      <c r="C17" s="34">
         <v>1238</v>
       </c>
-      <c r="D17" s="35">
+      <c r="D17" s="34">
         <v>1379</v>
       </c>
-      <c r="E17" s="35">
+      <c r="E17" s="34">
         <v>1187</v>
       </c>
-      <c r="F17" s="35">
+      <c r="F17" s="34">
         <v>1438</v>
       </c>
-      <c r="G17" s="35">
+      <c r="G17" s="34">
         <v>1403</v>
       </c>
-      <c r="H17" s="35">
+      <c r="H17" s="34">
         <v>1435</v>
       </c>
-      <c r="I17" s="35">
+      <c r="I17" s="34">
         <v>1650</v>
       </c>
-      <c r="J17" s="35">
+      <c r="J17" s="34">
         <v>1399</v>
       </c>
-      <c r="K17" s="35">
+      <c r="K17" s="34">
         <v>1419</v>
       </c>
-      <c r="L17" s="35">
+      <c r="L17" s="34">
         <v>1412</v>
       </c>
-      <c r="M17" s="35">
+      <c r="M17" s="34">
         <v>1214</v>
       </c>
       <c r="N17" s="10">
         <v>1324</v>
       </c>
       <c r="O17" s="10">
         <v>1277</v>
       </c>
       <c r="P17" s="10">
         <v>1080</v>
       </c>
       <c r="Q17" s="10">
         <v>1372</v>
       </c>
       <c r="R17" s="10">
         <v>1310</v>
       </c>
       <c r="S17" s="10">
         <v>1204</v>
       </c>
       <c r="T17" s="10">
         <v>1320</v>
       </c>
+      <c r="U17" s="10">
+        <v>1419</v>
+      </c>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
     </row>
-    <row r="18" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A18" s="31" t="s">
+    <row r="18" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A18" s="30" t="s">
         <v>61</v>
       </c>
-      <c r="B18" s="32" t="s">
+      <c r="B18" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="35">
+      <c r="C18" s="34">
         <v>110</v>
       </c>
-      <c r="D18" s="35">
+      <c r="D18" s="34">
         <v>135</v>
       </c>
-      <c r="E18" s="35">
+      <c r="E18" s="34">
         <v>107</v>
       </c>
-      <c r="F18" s="35">
+      <c r="F18" s="34">
         <v>139</v>
       </c>
-      <c r="G18" s="35">
+      <c r="G18" s="34">
         <v>132</v>
       </c>
-      <c r="H18" s="35">
+      <c r="H18" s="34">
         <v>120</v>
       </c>
-      <c r="I18" s="35">
+      <c r="I18" s="34">
         <v>147</v>
       </c>
-      <c r="J18" s="35">
+      <c r="J18" s="34">
         <v>125</v>
       </c>
-      <c r="K18" s="35">
+      <c r="K18" s="34">
         <v>125</v>
       </c>
-      <c r="L18" s="35">
+      <c r="L18" s="34">
         <v>119</v>
       </c>
-      <c r="M18" s="35">
+      <c r="M18" s="34">
         <v>107</v>
       </c>
-      <c r="N18" s="35">
+      <c r="N18" s="34">
         <v>89</v>
       </c>
-      <c r="O18" s="35">
+      <c r="O18" s="34">
         <v>113</v>
       </c>
-      <c r="P18" s="35">
+      <c r="P18" s="34">
         <v>91</v>
       </c>
-      <c r="Q18" s="35">
+      <c r="Q18" s="34">
         <v>120</v>
       </c>
-      <c r="R18" s="35">
+      <c r="R18" s="34">
         <v>120</v>
       </c>
-      <c r="S18" s="35">
+      <c r="S18" s="34">
         <v>105</v>
       </c>
-      <c r="T18" s="35">
+      <c r="T18" s="34">
         <v>121</v>
       </c>
-      <c r="U18" s="16"/>
+      <c r="U18" s="34">
+        <v>109</v>
+      </c>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
       <c r="AA18" s="2"/>
     </row>
-    <row r="19" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A19" s="31" t="s">
+    <row r="19" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A19" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="B19" s="32" t="s">
+      <c r="B19" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="C19" s="35">
+      <c r="C19" s="34">
         <v>331</v>
       </c>
-      <c r="D19" s="35">
+      <c r="D19" s="34">
         <v>326</v>
       </c>
-      <c r="E19" s="35">
+      <c r="E19" s="34">
         <v>283</v>
       </c>
-      <c r="F19" s="35">
+      <c r="F19" s="34">
         <v>347</v>
       </c>
-      <c r="G19" s="35">
+      <c r="G19" s="34">
         <v>343</v>
       </c>
-      <c r="H19" s="35">
+      <c r="H19" s="34">
         <v>381</v>
       </c>
-      <c r="I19" s="35">
+      <c r="I19" s="34">
         <v>404</v>
       </c>
-      <c r="J19" s="35">
+      <c r="J19" s="34">
         <v>343</v>
       </c>
-      <c r="K19" s="35">
+      <c r="K19" s="34">
         <v>331</v>
       </c>
-      <c r="L19" s="35">
+      <c r="L19" s="34">
         <v>350</v>
       </c>
-      <c r="M19" s="35">
+      <c r="M19" s="34">
         <v>286</v>
       </c>
-      <c r="N19" s="35">
+      <c r="N19" s="34">
         <v>339</v>
       </c>
-      <c r="O19" s="35">
+      <c r="O19" s="34">
         <v>301</v>
       </c>
-      <c r="P19" s="35">
+      <c r="P19" s="34">
         <v>284</v>
       </c>
-      <c r="Q19" s="35">
+      <c r="Q19" s="34">
         <v>310</v>
       </c>
-      <c r="R19" s="35">
+      <c r="R19" s="34">
         <v>296</v>
       </c>
-      <c r="S19" s="35">
+      <c r="S19" s="34">
         <v>313</v>
       </c>
-      <c r="T19" s="35">
+      <c r="T19" s="34">
         <v>322</v>
       </c>
-      <c r="U19" s="16"/>
+      <c r="U19" s="34">
+        <v>344</v>
+      </c>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
     </row>
-    <row r="20" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A20" s="31" t="s">
+    <row r="20" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A20" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="B20" s="32" t="s">
+      <c r="B20" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="C20" s="35">
+      <c r="C20" s="34">
         <v>153</v>
       </c>
-      <c r="D20" s="35">
+      <c r="D20" s="34">
         <v>201</v>
       </c>
-      <c r="E20" s="35">
+      <c r="E20" s="34">
         <v>146</v>
       </c>
-      <c r="F20" s="35">
+      <c r="F20" s="34">
         <v>195</v>
       </c>
-      <c r="G20" s="35">
+      <c r="G20" s="34">
         <v>176</v>
       </c>
-      <c r="H20" s="35">
+      <c r="H20" s="34">
         <v>177</v>
       </c>
-      <c r="I20" s="35">
+      <c r="I20" s="34">
         <v>227</v>
       </c>
-      <c r="J20" s="35">
+      <c r="J20" s="34">
         <v>199</v>
       </c>
-      <c r="K20" s="35">
+      <c r="K20" s="34">
         <v>178</v>
       </c>
-      <c r="L20" s="35">
+      <c r="L20" s="34">
         <v>190</v>
       </c>
-      <c r="M20" s="35">
+      <c r="M20" s="34">
         <v>168</v>
       </c>
-      <c r="N20" s="35">
+      <c r="N20" s="34">
         <v>178</v>
       </c>
-      <c r="O20" s="35">
+      <c r="O20" s="34">
         <v>164</v>
       </c>
-      <c r="P20" s="35">
+      <c r="P20" s="34">
         <v>146</v>
       </c>
-      <c r="Q20" s="35">
+      <c r="Q20" s="34">
         <v>185</v>
       </c>
-      <c r="R20" s="35">
+      <c r="R20" s="34">
         <v>172</v>
       </c>
-      <c r="S20" s="35">
+      <c r="S20" s="34">
         <v>141</v>
       </c>
-      <c r="T20" s="35">
+      <c r="T20" s="34">
         <v>186</v>
       </c>
-      <c r="U20" s="16"/>
+      <c r="U20" s="34">
+        <v>216</v>
+      </c>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
     </row>
-    <row r="21" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A21" s="31" t="s">
+    <row r="21" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A21" s="30" t="s">
         <v>67</v>
       </c>
-      <c r="B21" s="32" t="s">
+      <c r="B21" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="C21" s="35">
+      <c r="C21" s="34">
         <v>150</v>
       </c>
-      <c r="D21" s="35">
+      <c r="D21" s="34">
         <v>140</v>
       </c>
-      <c r="E21" s="35">
+      <c r="E21" s="34">
         <v>150</v>
       </c>
-      <c r="F21" s="35">
+      <c r="F21" s="34">
         <v>177</v>
       </c>
-      <c r="G21" s="35">
+      <c r="G21" s="34">
         <v>178</v>
       </c>
-      <c r="H21" s="35">
+      <c r="H21" s="34">
         <v>170</v>
       </c>
-      <c r="I21" s="35">
+      <c r="I21" s="34">
         <v>196</v>
       </c>
-      <c r="J21" s="35">
+      <c r="J21" s="34">
         <v>161</v>
       </c>
-      <c r="K21" s="35">
+      <c r="K21" s="34">
         <v>188</v>
       </c>
-      <c r="L21" s="35">
+      <c r="L21" s="34">
         <v>186</v>
       </c>
-      <c r="M21" s="35">
+      <c r="M21" s="34">
         <v>147</v>
       </c>
-      <c r="N21" s="35">
+      <c r="N21" s="34">
         <v>173</v>
       </c>
-      <c r="O21" s="35">
+      <c r="O21" s="34">
         <v>159</v>
       </c>
-      <c r="P21" s="35">
+      <c r="P21" s="34">
         <v>126</v>
       </c>
-      <c r="Q21" s="35">
+      <c r="Q21" s="34">
         <v>177</v>
       </c>
-      <c r="R21" s="35">
+      <c r="R21" s="34">
         <v>160</v>
       </c>
-      <c r="S21" s="35">
+      <c r="S21" s="34">
         <v>147</v>
       </c>
-      <c r="T21" s="35">
+      <c r="T21" s="34">
         <v>152</v>
       </c>
-      <c r="U21" s="16"/>
+      <c r="U21" s="34">
+        <v>178</v>
+      </c>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2"/>
     </row>
-    <row r="22" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A22" s="31" t="s">
+    <row r="22" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A22" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="B22" s="32" t="s">
+      <c r="B22" s="31" t="s">
         <v>70</v>
       </c>
-      <c r="C22" s="35">
+      <c r="C22" s="34">
         <v>105</v>
       </c>
-      <c r="D22" s="35">
+      <c r="D22" s="34">
         <v>114</v>
       </c>
-      <c r="E22" s="35">
+      <c r="E22" s="34">
         <v>85</v>
       </c>
-      <c r="F22" s="35">
+      <c r="F22" s="34">
         <v>105</v>
       </c>
-      <c r="G22" s="35">
+      <c r="G22" s="34">
         <v>121</v>
       </c>
-      <c r="H22" s="35">
+      <c r="H22" s="34">
         <v>111</v>
       </c>
-      <c r="I22" s="35">
+      <c r="I22" s="34">
         <v>149</v>
       </c>
-      <c r="J22" s="35">
+      <c r="J22" s="34">
         <v>106</v>
       </c>
-      <c r="K22" s="35">
+      <c r="K22" s="34">
         <v>105</v>
       </c>
-      <c r="L22" s="35">
+      <c r="L22" s="34">
         <v>104</v>
       </c>
-      <c r="M22" s="35">
+      <c r="M22" s="34">
         <v>109</v>
       </c>
-      <c r="N22" s="35">
+      <c r="N22" s="34">
         <v>97</v>
       </c>
-      <c r="O22" s="35">
+      <c r="O22" s="34">
         <v>97</v>
       </c>
-      <c r="P22" s="35">
+      <c r="P22" s="34">
         <v>86</v>
       </c>
-      <c r="Q22" s="35">
+      <c r="Q22" s="34">
         <v>122</v>
       </c>
-      <c r="R22" s="35">
+      <c r="R22" s="34">
         <v>115</v>
       </c>
-      <c r="S22" s="35">
+      <c r="S22" s="34">
         <v>88</v>
       </c>
-      <c r="T22" s="35">
+      <c r="T22" s="34">
         <v>116</v>
       </c>
-      <c r="U22" s="2"/>
+      <c r="U22" s="34">
+        <v>109</v>
+      </c>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="2"/>
     </row>
-    <row r="23" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A23" s="31" t="s">
+    <row r="23" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A23" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="B23" s="32" t="s">
+      <c r="B23" s="31" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="35">
+      <c r="C23" s="34">
         <v>105</v>
       </c>
-      <c r="D23" s="35">
+      <c r="D23" s="34">
         <v>136</v>
       </c>
-      <c r="E23" s="35">
+      <c r="E23" s="34">
         <v>112</v>
       </c>
-      <c r="F23" s="35">
+      <c r="F23" s="34">
         <v>107</v>
       </c>
-      <c r="G23" s="35">
+      <c r="G23" s="34">
         <v>113</v>
       </c>
-      <c r="H23" s="35">
+      <c r="H23" s="34">
         <v>131</v>
       </c>
-      <c r="I23" s="35">
+      <c r="I23" s="34">
         <v>121</v>
       </c>
-      <c r="J23" s="35">
+      <c r="J23" s="34">
         <v>117</v>
       </c>
-      <c r="K23" s="35">
+      <c r="K23" s="34">
         <v>113</v>
       </c>
-      <c r="L23" s="35">
+      <c r="L23" s="34">
         <v>135</v>
       </c>
-      <c r="M23" s="35">
+      <c r="M23" s="34">
         <v>103</v>
       </c>
-      <c r="N23" s="35">
+      <c r="N23" s="34">
         <v>110</v>
       </c>
-      <c r="O23" s="35">
+      <c r="O23" s="34">
         <v>108</v>
       </c>
-      <c r="P23" s="35">
+      <c r="P23" s="34">
         <v>91</v>
       </c>
-      <c r="Q23" s="35">
+      <c r="Q23" s="34">
         <v>102</v>
       </c>
-      <c r="R23" s="35">
+      <c r="R23" s="34">
         <v>94</v>
       </c>
-      <c r="S23" s="35">
+      <c r="S23" s="34">
         <v>104</v>
       </c>
-      <c r="T23" s="35">
+      <c r="T23" s="34">
         <v>102</v>
       </c>
-      <c r="U23" s="2"/>
+      <c r="U23" s="34">
+        <v>121</v>
+      </c>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
     </row>
-    <row r="24" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A24" s="31" t="s">
+    <row r="24" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A24" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="B24" s="32" t="s">
+      <c r="B24" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="C24" s="35">
+      <c r="C24" s="34">
         <v>168</v>
       </c>
-      <c r="D24" s="35">
+      <c r="D24" s="34">
         <v>187</v>
       </c>
-      <c r="E24" s="35">
+      <c r="E24" s="34">
         <v>183</v>
       </c>
-      <c r="F24" s="35">
+      <c r="F24" s="34">
         <v>197</v>
       </c>
-      <c r="G24" s="35">
+      <c r="G24" s="34">
         <v>194</v>
       </c>
-      <c r="H24" s="35">
+      <c r="H24" s="34">
         <v>180</v>
       </c>
-      <c r="I24" s="35">
+      <c r="I24" s="34">
         <v>233</v>
       </c>
-      <c r="J24" s="35">
+      <c r="J24" s="34">
         <v>208</v>
       </c>
-      <c r="K24" s="35">
+      <c r="K24" s="34">
         <v>205</v>
       </c>
-      <c r="L24" s="35">
+      <c r="L24" s="34">
         <v>196</v>
       </c>
-      <c r="M24" s="35">
+      <c r="M24" s="34">
         <v>185</v>
       </c>
-      <c r="N24" s="35">
+      <c r="N24" s="34">
         <v>200</v>
       </c>
-      <c r="O24" s="35">
+      <c r="O24" s="34">
         <v>181</v>
       </c>
-      <c r="P24" s="35">
+      <c r="P24" s="34">
         <v>138</v>
       </c>
-      <c r="Q24" s="35">
+      <c r="Q24" s="34">
         <v>216</v>
       </c>
-      <c r="R24" s="35">
+      <c r="R24" s="34">
         <v>203</v>
       </c>
-      <c r="S24" s="35">
+      <c r="S24" s="34">
         <v>173</v>
       </c>
-      <c r="T24" s="35">
+      <c r="T24" s="34">
         <v>206</v>
       </c>
-      <c r="U24" s="2"/>
+      <c r="U24" s="34">
+        <v>202</v>
+      </c>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
     </row>
-    <row r="25" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A25" s="33" t="s">
+    <row r="25" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A25" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="B25" s="34" t="s">
+      <c r="B25" s="33" t="s">
         <v>76</v>
       </c>
-      <c r="C25" s="36">
+      <c r="C25" s="35">
         <v>116</v>
       </c>
-      <c r="D25" s="36">
+      <c r="D25" s="35">
         <v>140</v>
       </c>
-      <c r="E25" s="36">
+      <c r="E25" s="35">
         <v>121</v>
       </c>
-      <c r="F25" s="36">
+      <c r="F25" s="35">
         <v>171</v>
       </c>
-      <c r="G25" s="36">
+      <c r="G25" s="35">
         <v>146</v>
       </c>
-      <c r="H25" s="36">
+      <c r="H25" s="35">
         <v>165</v>
       </c>
-      <c r="I25" s="36">
+      <c r="I25" s="35">
         <v>173</v>
       </c>
-      <c r="J25" s="36">
+      <c r="J25" s="35">
         <v>140</v>
       </c>
-      <c r="K25" s="36">
+      <c r="K25" s="35">
         <v>174</v>
       </c>
-      <c r="L25" s="36">
+      <c r="L25" s="35">
         <v>132</v>
       </c>
-      <c r="M25" s="36">
+      <c r="M25" s="35">
         <v>109</v>
       </c>
-      <c r="N25" s="36">
+      <c r="N25" s="35">
         <v>138</v>
       </c>
-      <c r="O25" s="36">
+      <c r="O25" s="35">
         <v>154</v>
       </c>
-      <c r="P25" s="36">
+      <c r="P25" s="35">
         <v>118</v>
       </c>
-      <c r="Q25" s="36">
+      <c r="Q25" s="35">
         <v>140</v>
       </c>
-      <c r="R25" s="36">
+      <c r="R25" s="35">
         <v>150</v>
       </c>
-      <c r="S25" s="36">
+      <c r="S25" s="35">
         <v>133</v>
       </c>
-      <c r="T25" s="36">
+      <c r="T25" s="35">
         <v>115</v>
       </c>
-      <c r="U25" s="2"/>
+      <c r="U25" s="35">
+        <v>140</v>
+      </c>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
     </row>
-    <row r="26" spans="1:27" s="38" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B26" s="65" t="s">
+    <row r="26" spans="1:27" s="37" customFormat="1" ht="11.25">
+      <c r="A26" s="46"/>
+      <c r="B26" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="C26" s="65"/>
-[...22 lines deleted...]
-      <c r="Z26" s="65"/>
+      <c r="C26" s="66"/>
+      <c r="D26" s="66"/>
+      <c r="E26" s="66"/>
+      <c r="F26" s="66"/>
+      <c r="G26" s="66"/>
+      <c r="H26" s="66"/>
+      <c r="I26" s="66"/>
+      <c r="J26" s="66"/>
+      <c r="K26" s="66"/>
+      <c r="L26" s="66"/>
+      <c r="M26" s="66"/>
+      <c r="N26" s="66"/>
+      <c r="O26" s="66"/>
+      <c r="P26" s="66"/>
+      <c r="Q26" s="66"/>
+      <c r="R26" s="66"/>
+      <c r="S26" s="66"/>
+      <c r="T26" s="66"/>
+      <c r="U26" s="66"/>
+      <c r="V26" s="66"/>
+      <c r="W26" s="66"/>
+      <c r="X26" s="66"/>
+      <c r="Y26" s="66"/>
+      <c r="Z26" s="66"/>
       <c r="AA26" s="2"/>
     </row>
-    <row r="27" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A27" s="30" t="s">
+    <row r="27" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A27" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="C27" s="35">
+      <c r="C27" s="34">
         <v>1156</v>
       </c>
-      <c r="D27" s="35">
+      <c r="D27" s="34">
         <v>1258</v>
       </c>
-      <c r="E27" s="35">
+      <c r="E27" s="34">
         <v>1174</v>
       </c>
-      <c r="F27" s="35">
+      <c r="F27" s="34">
         <v>1395</v>
       </c>
-      <c r="G27" s="35">
+      <c r="G27" s="34">
         <v>1318</v>
       </c>
-      <c r="H27" s="35">
+      <c r="H27" s="34">
         <v>1258</v>
       </c>
-      <c r="I27" s="35">
+      <c r="I27" s="34">
         <v>1499</v>
       </c>
-      <c r="J27" s="35">
+      <c r="J27" s="34">
         <v>1316</v>
       </c>
-      <c r="K27" s="35">
+      <c r="K27" s="34">
         <v>1410</v>
       </c>
-      <c r="L27" s="35">
+      <c r="L27" s="34">
         <v>1323</v>
       </c>
-      <c r="M27" s="35">
+      <c r="M27" s="34">
         <v>1088</v>
       </c>
       <c r="N27" s="10">
         <v>1256</v>
       </c>
       <c r="O27" s="10">
         <v>1193</v>
       </c>
       <c r="P27" s="10">
         <v>1021</v>
       </c>
       <c r="Q27" s="10">
         <v>1266</v>
       </c>
       <c r="R27" s="10">
         <v>1205</v>
       </c>
       <c r="S27" s="10">
         <v>1090</v>
       </c>
       <c r="T27" s="10">
         <v>1275</v>
       </c>
+      <c r="U27" s="10">
+        <v>1294</v>
+      </c>
       <c r="Z27" s="2"/>
       <c r="AA27" s="2"/>
     </row>
-    <row r="28" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A28" s="31" t="s">
+    <row r="28" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A28" s="30" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="32" t="s">
+      <c r="B28" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="C28" s="35">
+      <c r="C28" s="34">
         <v>104</v>
       </c>
-      <c r="D28" s="35">
+      <c r="D28" s="34">
         <v>122</v>
       </c>
-      <c r="E28" s="35">
+      <c r="E28" s="34">
         <v>92</v>
       </c>
-      <c r="F28" s="35">
+      <c r="F28" s="34">
         <v>109</v>
       </c>
-      <c r="G28" s="35">
+      <c r="G28" s="34">
         <v>99</v>
       </c>
-      <c r="H28" s="35">
+      <c r="H28" s="34">
         <v>116</v>
       </c>
-      <c r="I28" s="35">
+      <c r="I28" s="34">
         <v>118</v>
       </c>
-      <c r="J28" s="35">
+      <c r="J28" s="34">
         <v>124</v>
       </c>
-      <c r="K28" s="35">
+      <c r="K28" s="34">
         <v>136</v>
       </c>
-      <c r="L28" s="35">
+      <c r="L28" s="34">
         <v>114</v>
       </c>
-      <c r="M28" s="35">
+      <c r="M28" s="34">
         <v>83</v>
       </c>
-      <c r="N28" s="35">
+      <c r="N28" s="34">
         <v>100</v>
       </c>
-      <c r="O28" s="35">
+      <c r="O28" s="34">
         <v>107</v>
       </c>
-      <c r="P28" s="35">
+      <c r="P28" s="34">
         <v>84</v>
       </c>
-      <c r="Q28" s="35">
+      <c r="Q28" s="34">
         <v>121</v>
       </c>
-      <c r="R28" s="35">
+      <c r="R28" s="34">
         <v>101</v>
       </c>
-      <c r="S28" s="35">
+      <c r="S28" s="34">
         <v>87</v>
       </c>
-      <c r="T28" s="35">
+      <c r="T28" s="34">
         <v>98</v>
       </c>
-      <c r="U28" s="2"/>
+      <c r="U28" s="34">
+        <v>110</v>
+      </c>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
     </row>
-    <row r="29" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A29" s="31" t="s">
+    <row r="29" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A29" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="32" t="s">
+      <c r="B29" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="C29" s="35">
+      <c r="C29" s="34">
         <v>269</v>
       </c>
-      <c r="D29" s="35">
+      <c r="D29" s="34">
         <v>296</v>
       </c>
-      <c r="E29" s="35">
+      <c r="E29" s="34">
         <v>294</v>
       </c>
-      <c r="F29" s="35">
+      <c r="F29" s="34">
         <v>338</v>
       </c>
-      <c r="G29" s="35">
+      <c r="G29" s="34">
         <v>335</v>
       </c>
-      <c r="H29" s="35">
+      <c r="H29" s="34">
         <v>305</v>
       </c>
-      <c r="I29" s="35">
+      <c r="I29" s="34">
         <v>381</v>
       </c>
-      <c r="J29" s="35">
+      <c r="J29" s="34">
         <v>318</v>
       </c>
-      <c r="K29" s="35">
+      <c r="K29" s="34">
         <v>352</v>
       </c>
-      <c r="L29" s="35">
+      <c r="L29" s="34">
         <v>324</v>
       </c>
-      <c r="M29" s="35">
+      <c r="M29" s="34">
         <v>289</v>
       </c>
-      <c r="N29" s="35">
+      <c r="N29" s="34">
         <v>294</v>
       </c>
-      <c r="O29" s="35">
+      <c r="O29" s="34">
         <v>315</v>
       </c>
-      <c r="P29" s="35">
+      <c r="P29" s="34">
         <v>277</v>
       </c>
-      <c r="Q29" s="35">
+      <c r="Q29" s="34">
         <v>284</v>
       </c>
-      <c r="R29" s="35">
+      <c r="R29" s="34">
         <v>297</v>
       </c>
-      <c r="S29" s="35">
+      <c r="S29" s="34">
         <v>250</v>
       </c>
-      <c r="T29" s="35">
+      <c r="T29" s="34">
         <v>309</v>
       </c>
-      <c r="U29" s="2"/>
+      <c r="U29" s="34">
+        <v>310</v>
+      </c>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
     </row>
-    <row r="30" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A30" s="31" t="s">
+    <row r="30" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A30" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="B30" s="32" t="s">
+      <c r="B30" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="C30" s="35">
+      <c r="C30" s="34">
         <v>161</v>
       </c>
-      <c r="D30" s="35">
+      <c r="D30" s="34">
         <v>197</v>
       </c>
-      <c r="E30" s="35">
+      <c r="E30" s="34">
         <v>154</v>
       </c>
-      <c r="F30" s="35">
+      <c r="F30" s="34">
         <v>187</v>
       </c>
-      <c r="G30" s="35">
+      <c r="G30" s="34">
         <v>181</v>
       </c>
-      <c r="H30" s="35">
+      <c r="H30" s="34">
         <v>181</v>
       </c>
-      <c r="I30" s="35">
+      <c r="I30" s="34">
         <v>207</v>
       </c>
-      <c r="J30" s="35">
+      <c r="J30" s="34">
         <v>182</v>
       </c>
-      <c r="K30" s="35">
+      <c r="K30" s="34">
         <v>203</v>
       </c>
-      <c r="L30" s="35">
+      <c r="L30" s="34">
         <v>168</v>
       </c>
-      <c r="M30" s="35">
+      <c r="M30" s="34">
         <v>133</v>
       </c>
-      <c r="N30" s="35">
+      <c r="N30" s="34">
         <v>165</v>
       </c>
-      <c r="O30" s="35">
+      <c r="O30" s="34">
         <v>142</v>
       </c>
-      <c r="P30" s="35">
+      <c r="P30" s="34">
         <v>128</v>
       </c>
-      <c r="Q30" s="35">
+      <c r="Q30" s="34">
         <v>160</v>
       </c>
-      <c r="R30" s="35">
+      <c r="R30" s="34">
         <v>162</v>
       </c>
-      <c r="S30" s="35">
+      <c r="S30" s="34">
         <v>148</v>
       </c>
-      <c r="T30" s="35">
+      <c r="T30" s="34">
         <v>166</v>
       </c>
-      <c r="U30" s="2"/>
+      <c r="U30" s="34">
+        <v>176</v>
+      </c>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
       <c r="AA30" s="2"/>
     </row>
-    <row r="31" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A31" s="31" t="s">
+    <row r="31" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A31" s="30" t="s">
         <v>67</v>
       </c>
-      <c r="B31" s="32" t="s">
+      <c r="B31" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="C31" s="35">
+      <c r="C31" s="34">
         <v>125</v>
       </c>
-      <c r="D31" s="35">
+      <c r="D31" s="34">
         <v>154</v>
       </c>
-      <c r="E31" s="35">
+      <c r="E31" s="34">
         <v>150</v>
       </c>
-      <c r="F31" s="35">
+      <c r="F31" s="34">
         <v>164</v>
       </c>
-      <c r="G31" s="35">
+      <c r="G31" s="34">
         <v>144</v>
       </c>
-      <c r="H31" s="35">
+      <c r="H31" s="34">
         <v>163</v>
       </c>
-      <c r="I31" s="35">
+      <c r="I31" s="34">
         <v>168</v>
       </c>
-      <c r="J31" s="35">
+      <c r="J31" s="34">
         <v>173</v>
       </c>
-      <c r="K31" s="35">
+      <c r="K31" s="34">
         <v>166</v>
       </c>
-      <c r="L31" s="35">
+      <c r="L31" s="34">
         <v>158</v>
       </c>
-      <c r="M31" s="35">
+      <c r="M31" s="34">
         <v>131</v>
       </c>
-      <c r="N31" s="35">
+      <c r="N31" s="34">
         <v>159</v>
       </c>
-      <c r="O31" s="35">
+      <c r="O31" s="34">
         <v>147</v>
       </c>
-      <c r="P31" s="35">
+      <c r="P31" s="34">
         <v>117</v>
       </c>
-      <c r="Q31" s="35">
+      <c r="Q31" s="34">
         <v>166</v>
       </c>
-      <c r="R31" s="35">
+      <c r="R31" s="34">
         <v>161</v>
       </c>
-      <c r="S31" s="35">
+      <c r="S31" s="34">
         <v>137</v>
       </c>
-      <c r="T31" s="35">
+      <c r="T31" s="34">
         <v>159</v>
       </c>
-      <c r="U31" s="2"/>
+      <c r="U31" s="34">
+        <v>159</v>
+      </c>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
     </row>
-    <row r="32" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A32" s="31" t="s">
+    <row r="32" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A32" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="B32" s="32" t="s">
+      <c r="B32" s="31" t="s">
         <v>70</v>
       </c>
-      <c r="C32" s="35">
+      <c r="C32" s="34">
         <v>91</v>
       </c>
-      <c r="D32" s="35">
+      <c r="D32" s="34">
         <v>88</v>
       </c>
-      <c r="E32" s="35">
+      <c r="E32" s="34">
         <v>88</v>
       </c>
-      <c r="F32" s="35">
+      <c r="F32" s="34">
         <v>104</v>
       </c>
-      <c r="G32" s="35">
+      <c r="G32" s="34">
         <v>118</v>
       </c>
-      <c r="H32" s="35">
+      <c r="H32" s="34">
         <v>97</v>
       </c>
-      <c r="I32" s="35">
+      <c r="I32" s="34">
         <v>123</v>
       </c>
-      <c r="J32" s="35">
+      <c r="J32" s="34">
         <v>86</v>
       </c>
-      <c r="K32" s="35">
+      <c r="K32" s="34">
         <v>101</v>
       </c>
-      <c r="L32" s="35">
+      <c r="L32" s="34">
         <v>103</v>
       </c>
-      <c r="M32" s="35">
+      <c r="M32" s="34">
         <v>80</v>
       </c>
-      <c r="N32" s="35">
+      <c r="N32" s="34">
         <v>108</v>
       </c>
-      <c r="O32" s="35">
+      <c r="O32" s="34">
         <v>100</v>
       </c>
-      <c r="P32" s="35">
+      <c r="P32" s="34">
         <v>81</v>
       </c>
-      <c r="Q32" s="35">
+      <c r="Q32" s="34">
         <v>104</v>
       </c>
-      <c r="R32" s="35">
+      <c r="R32" s="34">
         <v>89</v>
       </c>
-      <c r="S32" s="35">
+      <c r="S32" s="34">
         <v>96</v>
       </c>
-      <c r="T32" s="35">
+      <c r="T32" s="34">
         <v>100</v>
       </c>
-      <c r="U32" s="2"/>
+      <c r="U32" s="34">
+        <v>99</v>
+      </c>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
       <c r="AA32" s="2"/>
     </row>
-    <row r="33" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A33" s="31" t="s">
+    <row r="33" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A33" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="B33" s="32" t="s">
+      <c r="B33" s="31" t="s">
         <v>72</v>
       </c>
-      <c r="C33" s="35">
+      <c r="C33" s="34">
         <v>118</v>
       </c>
-      <c r="D33" s="35">
+      <c r="D33" s="34">
         <v>94</v>
       </c>
-      <c r="E33" s="35">
+      <c r="E33" s="34">
         <v>102</v>
       </c>
-      <c r="F33" s="35">
+      <c r="F33" s="34">
         <v>129</v>
       </c>
-      <c r="G33" s="35">
+      <c r="G33" s="34">
         <v>124</v>
       </c>
-      <c r="H33" s="35">
+      <c r="H33" s="34">
         <v>96</v>
       </c>
-      <c r="I33" s="35">
+      <c r="I33" s="34">
         <v>119</v>
       </c>
-      <c r="J33" s="35">
+      <c r="J33" s="34">
         <v>109</v>
       </c>
-      <c r="K33" s="35">
+      <c r="K33" s="34">
         <v>109</v>
       </c>
-      <c r="L33" s="35">
+      <c r="L33" s="34">
         <v>113</v>
       </c>
-      <c r="M33" s="35">
+      <c r="M33" s="34">
         <v>84</v>
       </c>
-      <c r="N33" s="35">
+      <c r="N33" s="34">
         <v>112</v>
       </c>
-      <c r="O33" s="35">
+      <c r="O33" s="34">
         <v>112</v>
       </c>
-      <c r="P33" s="35">
+      <c r="P33" s="34">
         <v>86</v>
       </c>
-      <c r="Q33" s="35">
+      <c r="Q33" s="34">
         <v>115</v>
       </c>
-      <c r="R33" s="35">
+      <c r="R33" s="34">
         <v>94</v>
       </c>
-      <c r="S33" s="35">
+      <c r="S33" s="34">
         <v>80</v>
       </c>
-      <c r="T33" s="35">
+      <c r="T33" s="34">
         <v>95</v>
       </c>
-      <c r="U33" s="2"/>
+      <c r="U33" s="34">
+        <v>134</v>
+      </c>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
       <c r="AA33" s="2"/>
     </row>
-    <row r="34" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A34" s="31" t="s">
+    <row r="34" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A34" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="B34" s="32" t="s">
+      <c r="B34" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="C34" s="35">
+      <c r="C34" s="34">
         <v>165</v>
       </c>
-      <c r="D34" s="35">
+      <c r="D34" s="34">
         <v>182</v>
       </c>
-      <c r="E34" s="35">
+      <c r="E34" s="34">
         <v>159</v>
       </c>
-      <c r="F34" s="35">
+      <c r="F34" s="34">
         <v>202</v>
       </c>
-      <c r="G34" s="35">
+      <c r="G34" s="34">
         <v>198</v>
       </c>
-      <c r="H34" s="35">
+      <c r="H34" s="34">
         <v>169</v>
       </c>
-      <c r="I34" s="35">
+      <c r="I34" s="34">
         <v>220</v>
       </c>
-      <c r="J34" s="35">
+      <c r="J34" s="34">
         <v>189</v>
       </c>
-      <c r="K34" s="35">
+      <c r="K34" s="34">
         <v>187</v>
       </c>
-      <c r="L34" s="35">
+      <c r="L34" s="34">
         <v>203</v>
       </c>
-      <c r="M34" s="35">
+      <c r="M34" s="34">
         <v>176</v>
       </c>
-      <c r="N34" s="35">
+      <c r="N34" s="34">
         <v>168</v>
       </c>
-      <c r="O34" s="35">
+      <c r="O34" s="34">
         <v>157</v>
       </c>
-      <c r="P34" s="35">
+      <c r="P34" s="34">
         <v>149</v>
       </c>
-      <c r="Q34" s="35">
+      <c r="Q34" s="34">
         <v>164</v>
       </c>
-      <c r="R34" s="35">
+      <c r="R34" s="34">
         <v>172</v>
       </c>
-      <c r="S34" s="35">
+      <c r="S34" s="34">
         <v>177</v>
       </c>
-      <c r="T34" s="35">
+      <c r="T34" s="34">
         <v>186</v>
       </c>
-      <c r="U34" s="2"/>
+      <c r="U34" s="34">
+        <v>176</v>
+      </c>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="2"/>
     </row>
-    <row r="35" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A35" s="33" t="s">
+    <row r="35" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A35" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="B35" s="34" t="s">
+      <c r="B35" s="33" t="s">
         <v>76</v>
       </c>
-      <c r="C35" s="36">
+      <c r="C35" s="35">
         <v>123</v>
       </c>
-      <c r="D35" s="36">
+      <c r="D35" s="35">
         <v>125</v>
       </c>
-      <c r="E35" s="36">
+      <c r="E35" s="35">
         <v>135</v>
       </c>
-      <c r="F35" s="36">
+      <c r="F35" s="35">
         <v>162</v>
       </c>
-      <c r="G35" s="36">
+      <c r="G35" s="35">
         <v>119</v>
       </c>
-      <c r="H35" s="36">
+      <c r="H35" s="35">
         <v>131</v>
       </c>
-      <c r="I35" s="36">
+      <c r="I35" s="35">
         <v>163</v>
       </c>
-      <c r="J35" s="36">
+      <c r="J35" s="35">
         <v>135</v>
       </c>
-      <c r="K35" s="36">
+      <c r="K35" s="35">
         <v>156</v>
       </c>
-      <c r="L35" s="36">
+      <c r="L35" s="35">
         <v>140</v>
       </c>
-      <c r="M35" s="36">
+      <c r="M35" s="35">
         <v>112</v>
       </c>
-      <c r="N35" s="36">
+      <c r="N35" s="35">
         <v>150</v>
       </c>
-      <c r="O35" s="36">
+      <c r="O35" s="35">
         <v>113</v>
       </c>
-      <c r="P35" s="36">
+      <c r="P35" s="35">
         <v>99</v>
       </c>
-      <c r="Q35" s="36">
+      <c r="Q35" s="35">
         <v>152</v>
       </c>
-      <c r="R35" s="36">
+      <c r="R35" s="35">
         <v>129</v>
       </c>
-      <c r="S35" s="36">
+      <c r="S35" s="35">
         <v>115</v>
       </c>
-      <c r="T35" s="36">
+      <c r="T35" s="35">
         <v>162</v>
       </c>
-      <c r="U35" s="2"/>
+      <c r="U35" s="35">
+        <v>130</v>
+      </c>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="2"/>
       <c r="AA35" s="2"/>
     </row>
-    <row r="36" spans="1:27" s="38" customFormat="1" ht="14.25" customHeight="1">
+    <row r="36" spans="1:27" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A36" s="2"/>
       <c r="B36" s="15" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
@@ -3479,117 +3540,117 @@
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
       <c r="AA37" s="1"/>
     </row>
     <row r="38" spans="1:27" ht="14.25" customHeight="1">
       <c r="Z38" s="1"/>
       <c r="AA38" s="1"/>
     </row>
     <row r="39" spans="1:27" ht="14.25" customHeight="1">
       <c r="Z39" s="1"/>
       <c r="AA39" s="1"/>
     </row>
     <row r="40" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A40" s="28"/>
+      <c r="A40" s="27"/>
       <c r="B40" s="13"/>
-      <c r="C40" s="17"/>
+      <c r="C40" s="16"/>
       <c r="D40" s="8"/>
-      <c r="E40" s="17"/>
-[...10 lines deleted...]
-      <c r="P40" s="17"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="16"/>
+      <c r="N40" s="16"/>
+      <c r="O40" s="16"/>
+      <c r="P40" s="16"/>
       <c r="Q40" s="8"/>
       <c r="R40" s="10"/>
       <c r="S40" s="10"/>
       <c r="T40" s="14"/>
-      <c r="U40" s="18"/>
+      <c r="U40" s="17"/>
       <c r="V40" s="12"/>
       <c r="W40" s="10"/>
       <c r="X40" s="10"/>
       <c r="Y40" s="10"/>
       <c r="Z40" s="1"/>
       <c r="AA40" s="1"/>
     </row>
     <row r="41" spans="1:27" ht="14.25" customHeight="1">
       <c r="Z41" s="1"/>
       <c r="AA41" s="1"/>
     </row>
     <row r="42" spans="1:27" ht="14.25" customHeight="1">
       <c r="Z42" s="1"/>
       <c r="AA42" s="1"/>
     </row>
     <row r="43" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A43" s="28"/>
-[...19 lines deleted...]
-      <c r="U43" s="25"/>
+      <c r="A43" s="27"/>
+      <c r="B43" s="18"/>
+      <c r="C43" s="19"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="19"/>
+      <c r="F43" s="19"/>
+      <c r="G43" s="19"/>
+      <c r="H43" s="19"/>
+      <c r="I43" s="19"/>
+      <c r="J43" s="19"/>
+      <c r="K43" s="19"/>
+      <c r="L43" s="19"/>
+      <c r="M43" s="19"/>
+      <c r="N43" s="19"/>
+      <c r="O43" s="19"/>
+      <c r="P43" s="19"/>
+      <c r="Q43" s="20"/>
+      <c r="R43" s="21"/>
+      <c r="S43" s="22"/>
+      <c r="T43" s="23"/>
+      <c r="U43" s="24"/>
       <c r="V43" s="12"/>
-      <c r="W43" s="22"/>
+      <c r="W43" s="21"/>
       <c r="X43" s="10"/>
       <c r="Y43" s="10"/>
       <c r="Z43" s="1"/>
       <c r="AA43" s="1"/>
     </row>
     <row r="44" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A44" s="27"/>
+      <c r="A44" s="26"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="2"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="14"/>
       <c r="U44" s="12"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
       <c r="AA44" s="1"/>