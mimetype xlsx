--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -264,51 +264,51 @@
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан    </t>
     </r>
   </si>
   <si>
     <t>Разница между числом родившихся и умерших городе Алматы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/37/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="23">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -330,57 +330,50 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -608,169 +601,169 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...23 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
@@ -968,58 +961,58 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="52.25" style="18" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.375" style="18"/>
+    <col min="1" max="1" width="52.28515625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="81.7109375" style="18" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30">
         <v>612301</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="31" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
       <c r="A3" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="31" t="s">
         <v>4</v>
       </c>
@@ -1066,225 +1059,226 @@
     </row>
     <row r="9" spans="1:2" ht="72" customHeight="1">
       <c r="A9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75">
       <c r="A10" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75">
       <c r="A11" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" ht="12.75">
       <c r="A12" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="40" t="s">
+      <c r="B12" s="49" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="30">
+    <row r="13" spans="1:2" ht="38.25">
       <c r="A13" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="40" t="s">
+      <c r="B13" s="49" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="35">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="35">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75">
       <c r="A20" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="50" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="9.25" customWidth="1"/>
-    <col min="2" max="2" width="116.25" customWidth="1"/>
+    <col min="1" max="1" width="9.28515625" customWidth="1"/>
+    <col min="2" max="2" width="116.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="139.5" customHeight="1">
-      <c r="B5" s="39" t="s">
+      <c r="B5" s="38" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="V21" sqref="V21"/>
+      <selection pane="bottomLeft" activeCell="R31" sqref="R31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="14.125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="9" width="5.75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="9" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="7.875" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="22" max="27" width="8.75" customWidth="1"/>
+    <col min="11" max="11" width="7.85546875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.42578125" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="19" max="21" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
+    <col min="23" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="18" customFormat="1" ht="25.5">
       <c r="A1" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="41" t="s">
+      <c r="B1" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="C1" s="41"/>
-[...22 lines deleted...]
-      <c r="Z1" s="41"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
       <c r="AA1" s="17"/>
     </row>
     <row r="2" spans="1:27">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
@@ -1300,87 +1294,87 @@
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="19"/>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="19"/>
       <c r="L3" s="19"/>
       <c r="M3" s="19"/>
       <c r="N3" s="19"/>
       <c r="O3" s="19"/>
       <c r="P3" s="19"/>
       <c r="Q3" s="19"/>
       <c r="R3" s="19"/>
       <c r="S3" s="19"/>
       <c r="T3" s="19"/>
       <c r="W3" s="19"/>
       <c r="X3" s="21"/>
       <c r="Z3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA3" s="19"/>
     </row>
     <row r="4" spans="1:27" s="20" customFormat="1" ht="11.25">
-      <c r="A4" s="43" t="s">
+      <c r="A4" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="45"/>
-      <c r="C4" s="47">
+      <c r="B4" s="43"/>
+      <c r="C4" s="45">
         <v>2025</v>
       </c>
-      <c r="D4" s="48"/>
-[...10 lines deleted...]
-      <c r="O4" s="49">
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="46"/>
+      <c r="O4" s="47">
         <v>2026</v>
       </c>
-      <c r="P4" s="50"/>
-[...9 lines deleted...]
-      <c r="Z4" s="50"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="48"/>
+      <c r="Z4" s="48"/>
       <c r="AA4" s="19"/>
     </row>
     <row r="5" spans="1:27" s="20" customFormat="1" ht="11.25">
-      <c r="A5" s="44"/>
-      <c r="B5" s="46"/>
+      <c r="A5" s="42"/>
+      <c r="B5" s="44"/>
       <c r="C5" s="22" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="22" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="22" t="s">
@@ -1413,77 +1407,77 @@
       <c r="T5" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U5" s="25" t="s">
         <v>33</v>
       </c>
       <c r="V5" s="25" t="s">
         <v>34</v>
       </c>
       <c r="W5" s="24" t="s">
         <v>35</v>
       </c>
       <c r="X5" s="26" t="s">
         <v>36</v>
       </c>
       <c r="Y5" s="25" t="s">
         <v>37</v>
       </c>
       <c r="Z5" s="24" t="s">
         <v>38</v>
       </c>
       <c r="AA5" s="19"/>
     </row>
     <row r="6" spans="1:27" s="20" customFormat="1" ht="11.25">
       <c r="A6" s="19"/>
-      <c r="B6" s="42" t="s">
+      <c r="B6" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="C6" s="42"/>
-[...22 lines deleted...]
-      <c r="Z6" s="42"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="40"/>
       <c r="AA6" s="27"/>
     </row>
     <row r="7" spans="1:27" s="20" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="7">
         <v>1333</v>
       </c>
       <c r="D7" s="7">
         <v>1625</v>
       </c>
       <c r="E7" s="7">
         <v>1457</v>
       </c>
       <c r="F7" s="8">
         <v>1779</v>
       </c>
       <c r="G7" s="9">
         <v>1660</v>
       </c>
       <c r="H7" s="8">
@@ -1506,50 +1500,53 @@
       </c>
       <c r="N7" s="8">
         <v>1407</v>
       </c>
       <c r="O7" s="8">
         <v>1568</v>
       </c>
       <c r="P7" s="8">
         <v>1249</v>
       </c>
       <c r="Q7" s="8">
         <v>1585</v>
       </c>
       <c r="R7" s="8">
         <v>1553</v>
       </c>
       <c r="S7" s="8">
         <v>1263</v>
       </c>
       <c r="T7" s="8">
         <v>1518</v>
       </c>
       <c r="U7" s="8">
         <v>1550</v>
       </c>
+      <c r="V7" s="8">
+        <v>1587</v>
+      </c>
       <c r="Z7" s="19"/>
       <c r="AA7" s="19"/>
     </row>
     <row r="8" spans="1:27" s="20" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="5">
         <v>82</v>
       </c>
       <c r="D8" s="5">
         <v>123</v>
       </c>
       <c r="E8" s="5">
         <v>90</v>
       </c>
       <c r="F8" s="5">
         <v>122</v>
       </c>
       <c r="G8" s="5">
         <v>110</v>
       </c>
@@ -1573,51 +1570,53 @@
       </c>
       <c r="N8" s="5">
         <v>40</v>
       </c>
       <c r="O8" s="5">
         <v>118</v>
       </c>
       <c r="P8" s="5">
         <v>70</v>
       </c>
       <c r="Q8" s="5">
         <v>107</v>
       </c>
       <c r="R8" s="5">
         <v>113</v>
       </c>
       <c r="S8" s="5">
         <v>68</v>
       </c>
       <c r="T8" s="5">
         <v>80</v>
       </c>
       <c r="U8" s="5">
         <v>62</v>
       </c>
-      <c r="V8" s="19"/>
+      <c r="V8" s="5">
+        <v>69</v>
+      </c>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
       <c r="Z8" s="19"/>
       <c r="AA8" s="19"/>
     </row>
     <row r="9" spans="1:27" s="20" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="5">
         <v>478</v>
       </c>
       <c r="D9" s="5">
         <v>501</v>
       </c>
       <c r="E9" s="5">
         <v>461</v>
       </c>
       <c r="F9" s="5">
         <v>560</v>
       </c>
@@ -1644,51 +1643,53 @@
       </c>
       <c r="N9" s="5">
         <v>494</v>
       </c>
       <c r="O9" s="5">
         <v>493</v>
       </c>
       <c r="P9" s="5">
         <v>457</v>
       </c>
       <c r="Q9" s="5">
         <v>471</v>
       </c>
       <c r="R9" s="5">
         <v>483</v>
       </c>
       <c r="S9" s="5">
         <v>443</v>
       </c>
       <c r="T9" s="5">
         <v>503</v>
       </c>
       <c r="U9" s="5">
         <v>527</v>
       </c>
-      <c r="V9" s="19"/>
+      <c r="V9" s="5">
+        <v>499</v>
+      </c>
       <c r="W9" s="19"/>
       <c r="X9" s="19"/>
       <c r="Y9" s="19"/>
       <c r="Z9" s="19"/>
       <c r="AA9" s="19"/>
     </row>
     <row r="10" spans="1:27" s="20" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="5">
         <v>133</v>
       </c>
       <c r="D10" s="5">
         <v>228</v>
       </c>
       <c r="E10" s="5">
         <v>144</v>
       </c>
       <c r="F10" s="5">
         <v>207</v>
       </c>
@@ -1715,51 +1716,53 @@
       </c>
       <c r="N10" s="5">
         <v>159</v>
       </c>
       <c r="O10" s="5">
         <v>141</v>
       </c>
       <c r="P10" s="5">
         <v>127</v>
       </c>
       <c r="Q10" s="5">
         <v>161</v>
       </c>
       <c r="R10" s="5">
         <v>167</v>
       </c>
       <c r="S10" s="5">
         <v>132</v>
       </c>
       <c r="T10" s="5">
         <v>180</v>
       </c>
       <c r="U10" s="5">
         <v>187</v>
       </c>
-      <c r="V10" s="19"/>
+      <c r="V10" s="5">
+        <v>162</v>
+      </c>
       <c r="W10" s="19"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="19"/>
       <c r="Z10" s="19"/>
       <c r="AA10" s="19"/>
     </row>
     <row r="11" spans="1:27" s="20" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="5">
         <v>95</v>
       </c>
       <c r="D11" s="5">
         <v>131</v>
       </c>
       <c r="E11" s="5">
         <v>159</v>
       </c>
       <c r="F11" s="5">
         <v>159</v>
       </c>
@@ -1786,51 +1789,53 @@
       </c>
       <c r="N11" s="5">
         <v>159</v>
       </c>
       <c r="O11" s="5">
         <v>175</v>
       </c>
       <c r="P11" s="5">
         <v>100</v>
       </c>
       <c r="Q11" s="5">
         <v>154</v>
       </c>
       <c r="R11" s="5">
         <v>156</v>
       </c>
       <c r="S11" s="5">
         <v>103</v>
       </c>
       <c r="T11" s="5">
         <v>143</v>
       </c>
       <c r="U11" s="5">
         <v>159</v>
       </c>
-      <c r="V11" s="19"/>
+      <c r="V11" s="5">
+        <v>187</v>
+      </c>
       <c r="W11" s="19"/>
       <c r="X11" s="19"/>
       <c r="Y11" s="19"/>
       <c r="Z11" s="19"/>
       <c r="AA11" s="19"/>
     </row>
     <row r="12" spans="1:27" s="20" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5">
         <v>94</v>
       </c>
       <c r="D12" s="5">
         <v>107</v>
       </c>
       <c r="E12" s="5">
         <v>68</v>
       </c>
       <c r="F12" s="5">
         <v>114</v>
       </c>
@@ -1857,51 +1862,53 @@
       </c>
       <c r="N12" s="5">
         <v>86</v>
       </c>
       <c r="O12" s="5">
         <v>105</v>
       </c>
       <c r="P12" s="5">
         <v>68</v>
       </c>
       <c r="Q12" s="5">
         <v>131</v>
       </c>
       <c r="R12" s="5">
         <v>98</v>
       </c>
       <c r="S12" s="5">
         <v>82</v>
       </c>
       <c r="T12" s="5">
         <v>114</v>
       </c>
       <c r="U12" s="5">
         <v>110</v>
       </c>
-      <c r="V12" s="19"/>
+      <c r="V12" s="5">
+        <v>120</v>
+      </c>
       <c r="W12" s="19"/>
       <c r="X12" s="19"/>
       <c r="Y12" s="19"/>
       <c r="Z12" s="19"/>
       <c r="AA12" s="19"/>
     </row>
     <row r="13" spans="1:27" s="20" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="5">
         <v>104</v>
       </c>
       <c r="D13" s="5">
         <v>114</v>
       </c>
       <c r="E13" s="5">
         <v>117</v>
       </c>
       <c r="F13" s="5">
         <v>115</v>
       </c>
@@ -1928,51 +1935,53 @@
       </c>
       <c r="N13" s="5">
         <v>86</v>
       </c>
       <c r="O13" s="5">
         <v>130</v>
       </c>
       <c r="P13" s="5">
         <v>94</v>
       </c>
       <c r="Q13" s="5">
         <v>90</v>
       </c>
       <c r="R13" s="5">
         <v>75</v>
       </c>
       <c r="S13" s="5">
         <v>63</v>
       </c>
       <c r="T13" s="5">
         <v>80</v>
       </c>
       <c r="U13" s="5">
         <v>143</v>
       </c>
-      <c r="V13" s="19"/>
+      <c r="V13" s="5">
+        <v>90</v>
+      </c>
       <c r="W13" s="19"/>
       <c r="X13" s="19"/>
       <c r="Y13" s="19"/>
       <c r="Z13" s="19"/>
       <c r="AA13" s="19"/>
     </row>
     <row r="14" spans="1:27" s="20" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="5">
         <v>255</v>
       </c>
       <c r="D14" s="5">
         <v>302</v>
       </c>
       <c r="E14" s="5">
         <v>287</v>
       </c>
       <c r="F14" s="5">
         <v>341</v>
       </c>
@@ -1999,51 +2008,53 @@
       </c>
       <c r="N14" s="5">
         <v>280</v>
       </c>
       <c r="O14" s="5">
         <v>278</v>
       </c>
       <c r="P14" s="5">
         <v>224</v>
       </c>
       <c r="Q14" s="5">
         <v>313</v>
       </c>
       <c r="R14" s="5">
         <v>316</v>
       </c>
       <c r="S14" s="5">
         <v>264</v>
       </c>
       <c r="T14" s="5">
         <v>319</v>
       </c>
       <c r="U14" s="5">
         <v>296</v>
       </c>
-      <c r="V14" s="19"/>
+      <c r="V14" s="5">
+        <v>325</v>
+      </c>
       <c r="W14" s="19"/>
       <c r="X14" s="19"/>
       <c r="Y14" s="19"/>
       <c r="Z14" s="19"/>
       <c r="AA14" s="19"/>
     </row>
     <row r="15" spans="1:27" s="20" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="6">
         <v>92</v>
       </c>
       <c r="D15" s="6">
         <v>119</v>
       </c>
       <c r="E15" s="6">
         <v>131</v>
       </c>
       <c r="F15" s="6">
         <v>161</v>
       </c>
@@ -2070,51 +2081,53 @@
       </c>
       <c r="N15" s="6">
         <v>103</v>
       </c>
       <c r="O15" s="6">
         <v>128</v>
       </c>
       <c r="P15" s="6">
         <v>109</v>
       </c>
       <c r="Q15" s="6">
         <v>158</v>
       </c>
       <c r="R15" s="6">
         <v>145</v>
       </c>
       <c r="S15" s="6">
         <v>108</v>
       </c>
       <c r="T15" s="6">
         <v>99</v>
       </c>
       <c r="U15" s="6">
         <v>66</v>
       </c>
-      <c r="V15" s="19"/>
+      <c r="V15" s="6">
+        <v>135</v>
+      </c>
       <c r="W15" s="19"/>
       <c r="X15" s="19"/>
       <c r="Y15" s="19"/>
       <c r="Z15" s="19"/>
       <c r="AA15" s="19"/>
     </row>
     <row r="16" spans="1:27" s="20" customFormat="1" ht="15.75" customHeight="1">
       <c r="A16" s="19"/>
       <c r="B16" s="28" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="19"/>
       <c r="O16" s="19"/>
       <c r="P16" s="19"/>