--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -606,81 +606,81 @@
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -961,51 +961,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B27" sqref="B26:B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="88.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="18">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -1087,59 +1087,59 @@
       <c r="B12" s="35" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="16">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="16">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="19">
         <v>77272775556</v>
       </c>
@@ -1198,749 +1198,770 @@
     <row r="8" spans="2:2">
       <c r="B8" s="25" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="25" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="25"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="25" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="25"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="48" t="s">
+      <c r="B14" s="38" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z17"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="I20" sqref="I20"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="25" customFormat="1" ht="25.5">
-      <c r="A2" s="24" t="s">
+    <row r="1" spans="1:26" s="25" customFormat="1" ht="25.5">
+      <c r="A1" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="38" t="s">
+      <c r="B1" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="38"/>
-[...34 lines deleted...]
-      <c r="E4" s="9"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+    </row>
+    <row r="3" spans="1:26" s="3" customFormat="1" ht="11.25">
+      <c r="U3" s="4"/>
+      <c r="X3" s="4"/>
+      <c r="Z3" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" s="3" customFormat="1" ht="11.25">
+      <c r="A4" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="47"/>
+      <c r="C4" s="41">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42"/>
+      <c r="O4" s="43">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="44"/>
     </row>
     <row r="5" spans="1:26" s="3" customFormat="1" ht="11.25">
-      <c r="U5" s="4"/>
-[...37 lines deleted...]
-      <c r="Z6" s="43"/>
+      <c r="A5" s="46"/>
+      <c r="B5" s="48"/>
+      <c r="C5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="M5" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="N5" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="O5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="P5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q5" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="X5" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y5" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z5" s="23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="27" customFormat="1" ht="11.25">
+      <c r="A6" s="26"/>
+      <c r="B6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="40"/>
     </row>
     <row r="7" spans="1:26" s="3" customFormat="1" ht="11.25">
-      <c r="A7" s="45"/>
-[...102 lines deleted...]
-      <c r="Z8" s="39"/>
+      <c r="A7" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="1">
+        <v>272</v>
+      </c>
+      <c r="D7" s="1">
+        <v>323</v>
+      </c>
+      <c r="E7" s="1">
+        <v>364</v>
+      </c>
+      <c r="F7" s="10">
+        <v>352</v>
+      </c>
+      <c r="G7" s="12">
+        <v>538</v>
+      </c>
+      <c r="H7" s="12">
+        <v>425</v>
+      </c>
+      <c r="I7" s="12">
+        <v>430</v>
+      </c>
+      <c r="J7" s="13">
+        <v>405</v>
+      </c>
+      <c r="K7" s="13">
+        <v>442</v>
+      </c>
+      <c r="L7" s="13">
+        <v>499</v>
+      </c>
+      <c r="M7" s="13">
+        <v>382</v>
+      </c>
+      <c r="N7" s="13">
+        <v>535</v>
+      </c>
+      <c r="O7" s="13">
+        <v>487</v>
+      </c>
+      <c r="P7" s="13">
+        <v>344</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25">
+      <c r="A8" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" s="1">
+        <v>34</v>
+      </c>
+      <c r="D8" s="1">
+        <v>41</v>
+      </c>
+      <c r="E8" s="1">
+        <v>44</v>
+      </c>
+      <c r="F8" s="1">
+        <v>40</v>
+      </c>
+      <c r="G8" s="1">
+        <v>59</v>
+      </c>
+      <c r="H8" s="1">
+        <v>41</v>
+      </c>
+      <c r="I8" s="1">
+        <v>52</v>
+      </c>
+      <c r="J8" s="1">
+        <v>42</v>
+      </c>
+      <c r="K8" s="1">
+        <v>50</v>
+      </c>
+      <c r="L8" s="1">
+        <v>61</v>
+      </c>
+      <c r="M8" s="1">
+        <v>51</v>
+      </c>
+      <c r="N8" s="1">
+        <v>66</v>
+      </c>
+      <c r="O8" s="1">
+        <v>60</v>
+      </c>
+      <c r="P8" s="1">
+        <v>33</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>44</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25">
-      <c r="A9" s="28" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="A9" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>56</v>
       </c>
       <c r="C9" s="1">
-        <v>272</v>
+        <v>39</v>
       </c>
       <c r="D9" s="1">
-        <v>323</v>
+        <v>50</v>
       </c>
       <c r="E9" s="1">
-        <v>364</v>
-[...32 lines deleted...]
-        <v>344</v>
+        <v>48</v>
+      </c>
+      <c r="F9" s="1">
+        <v>38</v>
+      </c>
+      <c r="G9" s="1">
+        <v>93</v>
+      </c>
+      <c r="H9" s="1">
+        <v>78</v>
+      </c>
+      <c r="I9" s="1">
+        <v>69</v>
+      </c>
+      <c r="J9" s="1">
+        <v>67</v>
+      </c>
+      <c r="K9" s="1">
+        <v>54</v>
+      </c>
+      <c r="L9" s="1">
+        <v>73</v>
+      </c>
+      <c r="M9" s="1">
+        <v>51</v>
+      </c>
+      <c r="N9" s="1">
+        <v>77</v>
+      </c>
+      <c r="O9" s="1">
+        <v>76</v>
+      </c>
+      <c r="P9" s="1">
+        <v>53</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="29" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B10" s="30" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C10" s="1">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D10" s="1">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="E10" s="1">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="F10" s="1">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="G10" s="1">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="H10" s="1">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="I10" s="1">
+        <v>69</v>
+      </c>
+      <c r="J10" s="1">
+        <v>68</v>
+      </c>
+      <c r="K10" s="1">
+        <v>56</v>
+      </c>
+      <c r="L10" s="1">
+        <v>83</v>
+      </c>
+      <c r="M10" s="1">
         <v>52</v>
       </c>
-      <c r="J10" s="1">
-[...8 lines deleted...]
-      <c r="M10" s="1">
+      <c r="N10" s="1">
+        <v>71</v>
+      </c>
+      <c r="O10" s="1">
+        <v>80</v>
+      </c>
+      <c r="P10" s="1">
         <v>51</v>
       </c>
-      <c r="N10" s="1">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="Q10" s="1">
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="1">
+        <v>38</v>
+      </c>
+      <c r="D11" s="1">
         <v>55</v>
       </c>
-      <c r="B11" s="30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" s="1">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="F11" s="1">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="G11" s="1">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="H11" s="1">
         <v>78</v>
       </c>
       <c r="I11" s="1">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="J11" s="1">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="K11" s="1">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="L11" s="1">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="1">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="N11" s="1">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="O11" s="1">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="P11" s="1">
-        <v>53</v>
+        <v>63</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="29" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B12" s="30" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C12" s="1">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D12" s="1">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="E12" s="1">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="F12" s="1">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="G12" s="1">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="H12" s="1">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="I12" s="1">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="J12" s="1">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="K12" s="1">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="L12" s="1">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="M12" s="1">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="N12" s="1">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="O12" s="1">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="P12" s="1">
-        <v>51</v>
+        <v>35</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="29" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B13" s="30" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C13" s="1">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D13" s="1">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="E13" s="1">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="F13" s="1">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="G13" s="1">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="H13" s="1">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="I13" s="1">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="J13" s="1">
         <v>50</v>
       </c>
       <c r="K13" s="1">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="L13" s="1">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="M13" s="1">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="N13" s="1">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="O13" s="1">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="P13" s="1">
-        <v>63</v>
+        <v>32</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D14" s="1">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E14" s="1">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F14" s="1">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G14" s="1">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="H14" s="1">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="I14" s="1">
+        <v>40</v>
+      </c>
+      <c r="J14" s="1">
         <v>43</v>
       </c>
-      <c r="J14" s="1">
+      <c r="K14" s="1">
+        <v>46</v>
+      </c>
+      <c r="L14" s="1">
         <v>37</v>
       </c>
-      <c r="K14" s="1">
-[...2 lines deleted...]
-      <c r="L14" s="1">
+      <c r="M14" s="1">
+        <v>46</v>
+      </c>
+      <c r="N14" s="1">
+        <v>54</v>
+      </c>
+      <c r="O14" s="1">
+        <v>56</v>
+      </c>
+      <c r="P14" s="1">
+        <v>36</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="3" customFormat="1" ht="11.25">
+      <c r="A15" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="21">
+        <v>34</v>
+      </c>
+      <c r="D15" s="21">
+        <v>38</v>
+      </c>
+      <c r="E15" s="21">
+        <v>43</v>
+      </c>
+      <c r="F15" s="21">
+        <v>49</v>
+      </c>
+      <c r="G15" s="21">
+        <v>77</v>
+      </c>
+      <c r="H15" s="21">
+        <v>47</v>
+      </c>
+      <c r="I15" s="21">
+        <v>58</v>
+      </c>
+      <c r="J15" s="21">
         <v>48</v>
       </c>
-      <c r="M14" s="1">
-[...40 lines deleted...]
-      <c r="J15" s="1">
+      <c r="K15" s="21">
+        <v>65</v>
+      </c>
+      <c r="L15" s="21">
+        <v>70</v>
+      </c>
+      <c r="M15" s="21">
+        <v>52</v>
+      </c>
+      <c r="N15" s="21">
+        <v>74</v>
+      </c>
+      <c r="O15" s="21">
+        <v>52</v>
+      </c>
+      <c r="P15" s="21">
+        <v>41</v>
+      </c>
+      <c r="Q15" s="21">
         <v>50</v>
-      </c>
-[...116 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:Z2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>