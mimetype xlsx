--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -125,53 +125,50 @@
   <si>
     <t>Байланысты басылымдар</t>
   </si>
   <si>
     <t>Пайдалы сілтемелер</t>
   </si>
   <si>
     <t>Соңғы жаңарту күні</t>
   </si>
   <si>
     <t>Келесі жаңарту күні</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Телефон нөмірі:</t>
   </si>
   <si>
     <t>Электронды пошта</t>
   </si>
   <si>
-    <t>Есеп айырысу</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  Неке қию мен ажырасу статистикасы бойынша ағымдағы деректерді қалыптастыру үшін статистикалық жұмыс жоспарынан тыс жүргізілетін әкімшілік дереккөздер, атап айтқанда, азаматтық хал актілерін тіркеу органдары мен "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" АҚ ұсынған әкімшілік деректер сияқты деректер көздері пайдаланылады.</t>
   </si>
   <si>
     <t>Деректер ажырасу актілерін тіркеу күні бойынша жинақталған</t>
   </si>
   <si>
     <t>Ажырасулар</t>
   </si>
   <si>
     <t>Шартты белгілер</t>
   </si>
   <si>
     <t>"-" құбылыс жоқ</t>
   </si>
   <si>
     <t>0,0 - елеусіз шама</t>
   </si>
   <si>
     <t>х - деректер құпиялы</t>
   </si>
   <si>
     <t>... - деректер жоқ</t>
   </si>
   <si>
     <t>Кейбір жағдайларда терминдердің жалпы және қосындысы арасындағы шамалы сәйкессіздіктер деректерді дөңгелектеу арқылы түсіндіріледі</t>
@@ -243,50 +240,53 @@
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t>Алматы қаласы бойынша айлық тіркелген ажырасулар саны</t>
   </si>
   <si>
     <t>Алматы қаласындағы тіркелген ажырасулардың статистикасы азаматтық жағдай актілерін тіркеу органдарындағы ажырасу актілерін тіркеуге негізделеді</t>
   </si>
   <si>
     <t>©Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Есептік</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -961,385 +961,385 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B26:B27"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="88.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="18">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="17" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="17" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="17" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="17" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="35" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="51">
       <c r="A9" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="35" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="17" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="36" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="35" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="36" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="16">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="16">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="18" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="19">
         <v>77272775556</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="37"/>
       <c r="B21" s="37"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="157.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="25" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="25" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="25" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="25" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="25" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="25"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="25" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="25"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="38" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
+      <selection pane="bottomLeft" activeCell="K25" sqref="K25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="25" customFormat="1" ht="25.5">
       <c r="A1" s="24" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B1" s="39" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
       <c r="N1" s="39"/>
       <c r="O1" s="39"/>
       <c r="P1" s="39"/>
       <c r="Q1" s="39"/>
       <c r="R1" s="39"/>
       <c r="S1" s="39"/>
       <c r="T1" s="39"/>
       <c r="U1" s="39"/>
       <c r="V1" s="39"/>
       <c r="W1" s="39"/>
       <c r="X1" s="39"/>
       <c r="Y1" s="39"/>
       <c r="Z1" s="39"/>
     </row>
     <row r="2" spans="1:26">
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
     </row>
     <row r="3" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="U3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Z3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A4" s="45" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B4" s="47"/>
       <c r="C4" s="41">
         <v>2025</v>
       </c>
       <c r="D4" s="42"/>
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
       <c r="K4" s="42"/>
       <c r="L4" s="42"/>
       <c r="M4" s="42"/>
       <c r="N4" s="42"/>
       <c r="O4" s="43">
         <v>2026</v>
       </c>
       <c r="P4" s="44"/>
       <c r="Q4" s="44"/>
       <c r="R4" s="44"/>
       <c r="S4" s="44"/>
       <c r="T4" s="44"/>
       <c r="U4" s="44"/>
@@ -1435,523 +1435,550 @@
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
       <c r="Y6" s="40"/>
       <c r="Z6" s="40"/>
     </row>
     <row r="7" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="28" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="1">
         <v>272</v>
       </c>
       <c r="D7" s="1">
         <v>323</v>
       </c>
       <c r="E7" s="1">
         <v>364</v>
       </c>
       <c r="F7" s="10">
         <v>352</v>
       </c>
       <c r="G7" s="12">
         <v>538</v>
       </c>
       <c r="H7" s="12">
         <v>425</v>
       </c>
       <c r="I7" s="12">
         <v>430</v>
       </c>
       <c r="J7" s="13">
         <v>405</v>
       </c>
       <c r="K7" s="13">
         <v>442</v>
       </c>
       <c r="L7" s="13">
         <v>499</v>
       </c>
       <c r="M7" s="13">
         <v>382</v>
       </c>
       <c r="N7" s="13">
         <v>535</v>
       </c>
       <c r="O7" s="13">
         <v>487</v>
       </c>
       <c r="P7" s="13">
         <v>344</v>
       </c>
       <c r="Q7" s="13">
         <v>403</v>
       </c>
+      <c r="R7" s="13">
+        <v>416</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="30" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>34</v>
       </c>
       <c r="D8" s="1">
         <v>41</v>
       </c>
       <c r="E8" s="1">
         <v>44</v>
       </c>
       <c r="F8" s="1">
         <v>40</v>
       </c>
       <c r="G8" s="1">
         <v>59</v>
       </c>
       <c r="H8" s="1">
         <v>41</v>
       </c>
       <c r="I8" s="1">
         <v>52</v>
       </c>
       <c r="J8" s="1">
         <v>42</v>
       </c>
       <c r="K8" s="1">
         <v>50</v>
       </c>
       <c r="L8" s="1">
         <v>61</v>
       </c>
       <c r="M8" s="1">
         <v>51</v>
       </c>
       <c r="N8" s="1">
         <v>66</v>
       </c>
       <c r="O8" s="1">
         <v>60</v>
       </c>
       <c r="P8" s="1">
         <v>33</v>
       </c>
       <c r="Q8" s="1">
         <v>44</v>
       </c>
+      <c r="R8" s="1">
+        <v>50</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="30" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C9" s="1">
         <v>39</v>
       </c>
       <c r="D9" s="1">
         <v>50</v>
       </c>
       <c r="E9" s="1">
         <v>48</v>
       </c>
       <c r="F9" s="1">
         <v>38</v>
       </c>
       <c r="G9" s="1">
         <v>93</v>
       </c>
       <c r="H9" s="1">
         <v>78</v>
       </c>
       <c r="I9" s="1">
         <v>69</v>
       </c>
       <c r="J9" s="1">
         <v>67</v>
       </c>
       <c r="K9" s="1">
         <v>54</v>
       </c>
       <c r="L9" s="1">
         <v>73</v>
       </c>
       <c r="M9" s="1">
         <v>51</v>
       </c>
       <c r="N9" s="1">
         <v>77</v>
       </c>
       <c r="O9" s="1">
         <v>76</v>
       </c>
       <c r="P9" s="1">
         <v>53</v>
       </c>
       <c r="Q9" s="1">
         <v>63</v>
       </c>
+      <c r="R9" s="1">
+        <v>59</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="30" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>40</v>
       </c>
       <c r="D10" s="1">
         <v>52</v>
       </c>
       <c r="E10" s="1">
         <v>62</v>
       </c>
       <c r="F10" s="1">
         <v>68</v>
       </c>
       <c r="G10" s="1">
         <v>73</v>
       </c>
       <c r="H10" s="1">
         <v>64</v>
       </c>
       <c r="I10" s="1">
         <v>69</v>
       </c>
       <c r="J10" s="1">
         <v>68</v>
       </c>
       <c r="K10" s="1">
         <v>56</v>
       </c>
       <c r="L10" s="1">
         <v>83</v>
       </c>
       <c r="M10" s="1">
         <v>52</v>
       </c>
       <c r="N10" s="1">
         <v>71</v>
       </c>
       <c r="O10" s="1">
         <v>80</v>
       </c>
       <c r="P10" s="1">
         <v>51</v>
       </c>
       <c r="Q10" s="1">
         <v>48</v>
       </c>
+      <c r="R10" s="1">
+        <v>50</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="30" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C11" s="1">
         <v>38</v>
       </c>
       <c r="D11" s="1">
         <v>55</v>
       </c>
       <c r="E11" s="1">
         <v>71</v>
       </c>
       <c r="F11" s="1">
         <v>52</v>
       </c>
       <c r="G11" s="1">
         <v>85</v>
       </c>
       <c r="H11" s="1">
         <v>78</v>
       </c>
       <c r="I11" s="1">
         <v>62</v>
       </c>
       <c r="J11" s="1">
         <v>50</v>
       </c>
       <c r="K11" s="1">
         <v>76</v>
       </c>
       <c r="L11" s="1">
         <v>76</v>
       </c>
       <c r="M11" s="1">
         <v>68</v>
       </c>
       <c r="N11" s="1">
         <v>87</v>
       </c>
       <c r="O11" s="1">
         <v>71</v>
       </c>
       <c r="P11" s="1">
         <v>63</v>
       </c>
       <c r="Q11" s="1">
         <v>66</v>
       </c>
+      <c r="R11" s="1">
+        <v>78</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="30" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>29</v>
       </c>
       <c r="D12" s="1">
         <v>31</v>
       </c>
       <c r="E12" s="1">
         <v>31</v>
       </c>
       <c r="F12" s="1">
         <v>31</v>
       </c>
       <c r="G12" s="1">
         <v>39</v>
       </c>
       <c r="H12" s="1">
         <v>28</v>
       </c>
       <c r="I12" s="1">
         <v>43</v>
       </c>
       <c r="J12" s="1">
         <v>37</v>
       </c>
       <c r="K12" s="1">
         <v>39</v>
       </c>
       <c r="L12" s="1">
         <v>48</v>
       </c>
       <c r="M12" s="1">
         <v>23</v>
       </c>
       <c r="N12" s="1">
         <v>46</v>
       </c>
       <c r="O12" s="1">
         <v>39</v>
       </c>
       <c r="P12" s="1">
         <v>35</v>
       </c>
       <c r="Q12" s="1">
         <v>43</v>
       </c>
+      <c r="R12" s="1">
+        <v>39</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="30" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>31</v>
       </c>
       <c r="D13" s="1">
         <v>30</v>
       </c>
       <c r="E13" s="1">
         <v>33</v>
       </c>
       <c r="F13" s="1">
         <v>39</v>
       </c>
       <c r="G13" s="1">
         <v>58</v>
       </c>
       <c r="H13" s="1">
         <v>42</v>
       </c>
       <c r="I13" s="1">
         <v>37</v>
       </c>
       <c r="J13" s="1">
         <v>50</v>
       </c>
       <c r="K13" s="1">
         <v>56</v>
       </c>
       <c r="L13" s="1">
         <v>51</v>
       </c>
       <c r="M13" s="1">
         <v>39</v>
       </c>
       <c r="N13" s="1">
         <v>60</v>
       </c>
       <c r="O13" s="1">
         <v>53</v>
       </c>
       <c r="P13" s="1">
         <v>32</v>
       </c>
       <c r="Q13" s="1">
         <v>38</v>
       </c>
+      <c r="R13" s="1">
+        <v>47</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="30" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C14" s="1">
         <v>27</v>
       </c>
       <c r="D14" s="1">
         <v>26</v>
       </c>
       <c r="E14" s="1">
         <v>32</v>
       </c>
       <c r="F14" s="1">
         <v>35</v>
       </c>
       <c r="G14" s="1">
         <v>54</v>
       </c>
       <c r="H14" s="1">
         <v>47</v>
       </c>
       <c r="I14" s="1">
         <v>40</v>
       </c>
       <c r="J14" s="1">
         <v>43</v>
       </c>
       <c r="K14" s="1">
         <v>46</v>
       </c>
       <c r="L14" s="1">
         <v>37</v>
       </c>
       <c r="M14" s="1">
         <v>46</v>
       </c>
       <c r="N14" s="1">
         <v>54</v>
       </c>
       <c r="O14" s="1">
         <v>56</v>
       </c>
       <c r="P14" s="1">
         <v>36</v>
       </c>
       <c r="Q14" s="1">
         <v>51</v>
       </c>
+      <c r="R14" s="1">
+        <v>47</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="32" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C15" s="21">
         <v>34</v>
       </c>
       <c r="D15" s="21">
         <v>38</v>
       </c>
       <c r="E15" s="21">
         <v>43</v>
       </c>
       <c r="F15" s="21">
         <v>49</v>
       </c>
       <c r="G15" s="21">
         <v>77</v>
       </c>
       <c r="H15" s="21">
         <v>47</v>
       </c>
       <c r="I15" s="21">
         <v>58</v>
       </c>
       <c r="J15" s="21">
         <v>48</v>
       </c>
       <c r="K15" s="21">
         <v>65</v>
       </c>
       <c r="L15" s="21">
         <v>70</v>
       </c>
       <c r="M15" s="21">
         <v>52</v>
       </c>
       <c r="N15" s="21">
         <v>74</v>
       </c>
       <c r="O15" s="21">
         <v>52</v>
       </c>
       <c r="P15" s="21">
         <v>41</v>
       </c>
       <c r="Q15" s="21">
         <v>50</v>
+      </c>
+      <c r="R15" s="21">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>