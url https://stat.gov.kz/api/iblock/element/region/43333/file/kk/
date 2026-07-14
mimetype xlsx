--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -961,51 +961,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="88.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="18">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -1087,59 +1087,59 @@
       <c r="B12" s="35" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="16">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="16">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="19">
         <v>77272775556</v>
       </c>
@@ -1215,51 +1215,51 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="25"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="38" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="K25" sqref="K25"/>
+      <selection pane="bottomLeft" activeCell="P22" sqref="P22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
@@ -1488,50 +1488,53 @@
       </c>
       <c r="K7" s="13">
         <v>442</v>
       </c>
       <c r="L7" s="13">
         <v>499</v>
       </c>
       <c r="M7" s="13">
         <v>382</v>
       </c>
       <c r="N7" s="13">
         <v>535</v>
       </c>
       <c r="O7" s="13">
         <v>487</v>
       </c>
       <c r="P7" s="13">
         <v>344</v>
       </c>
       <c r="Q7" s="13">
         <v>403</v>
       </c>
       <c r="R7" s="13">
         <v>416</v>
       </c>
+      <c r="S7" s="13">
+        <v>510</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="1">
         <v>34</v>
       </c>
       <c r="D8" s="1">
         <v>41</v>
       </c>
       <c r="E8" s="1">
         <v>44</v>
       </c>
       <c r="F8" s="1">
         <v>40</v>
       </c>
       <c r="G8" s="1">
         <v>59</v>
       </c>
       <c r="H8" s="1">
         <v>41</v>
@@ -1544,50 +1547,53 @@
       </c>
       <c r="K8" s="1">
         <v>50</v>
       </c>
       <c r="L8" s="1">
         <v>61</v>
       </c>
       <c r="M8" s="1">
         <v>51</v>
       </c>
       <c r="N8" s="1">
         <v>66</v>
       </c>
       <c r="O8" s="1">
         <v>60</v>
       </c>
       <c r="P8" s="1">
         <v>33</v>
       </c>
       <c r="Q8" s="1">
         <v>44</v>
       </c>
       <c r="R8" s="1">
         <v>50</v>
       </c>
+      <c r="S8" s="1">
+        <v>59</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>39</v>
       </c>
       <c r="D9" s="1">
         <v>50</v>
       </c>
       <c r="E9" s="1">
         <v>48</v>
       </c>
       <c r="F9" s="1">
         <v>38</v>
       </c>
       <c r="G9" s="1">
         <v>93</v>
       </c>
       <c r="H9" s="1">
         <v>78</v>
@@ -1600,50 +1606,53 @@
       </c>
       <c r="K9" s="1">
         <v>54</v>
       </c>
       <c r="L9" s="1">
         <v>73</v>
       </c>
       <c r="M9" s="1">
         <v>51</v>
       </c>
       <c r="N9" s="1">
         <v>77</v>
       </c>
       <c r="O9" s="1">
         <v>76</v>
       </c>
       <c r="P9" s="1">
         <v>53</v>
       </c>
       <c r="Q9" s="1">
         <v>63</v>
       </c>
       <c r="R9" s="1">
         <v>59</v>
       </c>
+      <c r="S9" s="1">
+        <v>87</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
         <v>40</v>
       </c>
       <c r="D10" s="1">
         <v>52</v>
       </c>
       <c r="E10" s="1">
         <v>62</v>
       </c>
       <c r="F10" s="1">
         <v>68</v>
       </c>
       <c r="G10" s="1">
         <v>73</v>
       </c>
       <c r="H10" s="1">
         <v>64</v>
@@ -1656,50 +1665,53 @@
       </c>
       <c r="K10" s="1">
         <v>56</v>
       </c>
       <c r="L10" s="1">
         <v>83</v>
       </c>
       <c r="M10" s="1">
         <v>52</v>
       </c>
       <c r="N10" s="1">
         <v>71</v>
       </c>
       <c r="O10" s="1">
         <v>80</v>
       </c>
       <c r="P10" s="1">
         <v>51</v>
       </c>
       <c r="Q10" s="1">
         <v>48</v>
       </c>
       <c r="R10" s="1">
         <v>50</v>
       </c>
+      <c r="S10" s="1">
+        <v>69</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>38</v>
       </c>
       <c r="D11" s="1">
         <v>55</v>
       </c>
       <c r="E11" s="1">
         <v>71</v>
       </c>
       <c r="F11" s="1">
         <v>52</v>
       </c>
       <c r="G11" s="1">
         <v>85</v>
       </c>
       <c r="H11" s="1">
         <v>78</v>
@@ -1712,50 +1724,53 @@
       </c>
       <c r="K11" s="1">
         <v>76</v>
       </c>
       <c r="L11" s="1">
         <v>76</v>
       </c>
       <c r="M11" s="1">
         <v>68</v>
       </c>
       <c r="N11" s="1">
         <v>87</v>
       </c>
       <c r="O11" s="1">
         <v>71</v>
       </c>
       <c r="P11" s="1">
         <v>63</v>
       </c>
       <c r="Q11" s="1">
         <v>66</v>
       </c>
       <c r="R11" s="1">
         <v>78</v>
       </c>
+      <c r="S11" s="1">
+        <v>70</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>29</v>
       </c>
       <c r="D12" s="1">
         <v>31</v>
       </c>
       <c r="E12" s="1">
         <v>31</v>
       </c>
       <c r="F12" s="1">
         <v>31</v>
       </c>
       <c r="G12" s="1">
         <v>39</v>
       </c>
       <c r="H12" s="1">
         <v>28</v>
@@ -1768,50 +1783,53 @@
       </c>
       <c r="K12" s="1">
         <v>39</v>
       </c>
       <c r="L12" s="1">
         <v>48</v>
       </c>
       <c r="M12" s="1">
         <v>23</v>
       </c>
       <c r="N12" s="1">
         <v>46</v>
       </c>
       <c r="O12" s="1">
         <v>39</v>
       </c>
       <c r="P12" s="1">
         <v>35</v>
       </c>
       <c r="Q12" s="1">
         <v>43</v>
       </c>
       <c r="R12" s="1">
         <v>39</v>
       </c>
+      <c r="S12" s="1">
+        <v>40</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
         <v>31</v>
       </c>
       <c r="D13" s="1">
         <v>30</v>
       </c>
       <c r="E13" s="1">
         <v>33</v>
       </c>
       <c r="F13" s="1">
         <v>39</v>
       </c>
       <c r="G13" s="1">
         <v>58</v>
       </c>
       <c r="H13" s="1">
         <v>42</v>
@@ -1824,50 +1842,53 @@
       </c>
       <c r="K13" s="1">
         <v>56</v>
       </c>
       <c r="L13" s="1">
         <v>51</v>
       </c>
       <c r="M13" s="1">
         <v>39</v>
       </c>
       <c r="N13" s="1">
         <v>60</v>
       </c>
       <c r="O13" s="1">
         <v>53</v>
       </c>
       <c r="P13" s="1">
         <v>32</v>
       </c>
       <c r="Q13" s="1">
         <v>38</v>
       </c>
       <c r="R13" s="1">
         <v>47</v>
       </c>
+      <c r="S13" s="1">
+        <v>60</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
         <v>27</v>
       </c>
       <c r="D14" s="1">
         <v>26</v>
       </c>
       <c r="E14" s="1">
         <v>32</v>
       </c>
       <c r="F14" s="1">
         <v>35</v>
       </c>
       <c r="G14" s="1">
         <v>54</v>
       </c>
       <c r="H14" s="1">
         <v>47</v>
@@ -1880,50 +1901,53 @@
       </c>
       <c r="K14" s="1">
         <v>46</v>
       </c>
       <c r="L14" s="1">
         <v>37</v>
       </c>
       <c r="M14" s="1">
         <v>46</v>
       </c>
       <c r="N14" s="1">
         <v>54</v>
       </c>
       <c r="O14" s="1">
         <v>56</v>
       </c>
       <c r="P14" s="1">
         <v>36</v>
       </c>
       <c r="Q14" s="1">
         <v>51</v>
       </c>
       <c r="R14" s="1">
         <v>47</v>
       </c>
+      <c r="S14" s="1">
+        <v>53</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="21">
         <v>34</v>
       </c>
       <c r="D15" s="21">
         <v>38</v>
       </c>
       <c r="E15" s="21">
         <v>43</v>
       </c>
       <c r="F15" s="21">
         <v>49</v>
       </c>
       <c r="G15" s="21">
         <v>77</v>
       </c>
       <c r="H15" s="21">
         <v>47</v>
@@ -1935,50 +1959,53 @@
         <v>48</v>
       </c>
       <c r="K15" s="21">
         <v>65</v>
       </c>
       <c r="L15" s="21">
         <v>70</v>
       </c>
       <c r="M15" s="21">
         <v>52</v>
       </c>
       <c r="N15" s="21">
         <v>74</v>
       </c>
       <c r="O15" s="21">
         <v>52</v>
       </c>
       <c r="P15" s="21">
         <v>41</v>
       </c>
       <c r="Q15" s="21">
         <v>50</v>
       </c>
       <c r="R15" s="21">
         <v>46</v>
+      </c>
+      <c r="S15" s="21">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>