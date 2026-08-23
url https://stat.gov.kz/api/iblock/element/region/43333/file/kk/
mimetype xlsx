--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -961,51 +961,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="88.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="18">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -1087,59 +1087,59 @@
       <c r="B12" s="35" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="16">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="16">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="19">
         <v>77272775556</v>
       </c>
@@ -1215,51 +1215,51 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="25"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="38" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="P22" sqref="P22"/>
+      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
@@ -1491,50 +1491,53 @@
       </c>
       <c r="L7" s="13">
         <v>499</v>
       </c>
       <c r="M7" s="13">
         <v>382</v>
       </c>
       <c r="N7" s="13">
         <v>535</v>
       </c>
       <c r="O7" s="13">
         <v>487</v>
       </c>
       <c r="P7" s="13">
         <v>344</v>
       </c>
       <c r="Q7" s="13">
         <v>403</v>
       </c>
       <c r="R7" s="13">
         <v>416</v>
       </c>
       <c r="S7" s="13">
         <v>510</v>
       </c>
+      <c r="T7" s="13">
+        <v>355</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="1">
         <v>34</v>
       </c>
       <c r="D8" s="1">
         <v>41</v>
       </c>
       <c r="E8" s="1">
         <v>44</v>
       </c>
       <c r="F8" s="1">
         <v>40</v>
       </c>
       <c r="G8" s="1">
         <v>59</v>
       </c>
       <c r="H8" s="1">
         <v>41</v>
@@ -1550,50 +1553,53 @@
       </c>
       <c r="L8" s="1">
         <v>61</v>
       </c>
       <c r="M8" s="1">
         <v>51</v>
       </c>
       <c r="N8" s="1">
         <v>66</v>
       </c>
       <c r="O8" s="1">
         <v>60</v>
       </c>
       <c r="P8" s="1">
         <v>33</v>
       </c>
       <c r="Q8" s="1">
         <v>44</v>
       </c>
       <c r="R8" s="1">
         <v>50</v>
       </c>
       <c r="S8" s="1">
         <v>59</v>
       </c>
+      <c r="T8" s="1">
+        <v>46</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>39</v>
       </c>
       <c r="D9" s="1">
         <v>50</v>
       </c>
       <c r="E9" s="1">
         <v>48</v>
       </c>
       <c r="F9" s="1">
         <v>38</v>
       </c>
       <c r="G9" s="1">
         <v>93</v>
       </c>
       <c r="H9" s="1">
         <v>78</v>
@@ -1609,50 +1615,53 @@
       </c>
       <c r="L9" s="1">
         <v>73</v>
       </c>
       <c r="M9" s="1">
         <v>51</v>
       </c>
       <c r="N9" s="1">
         <v>77</v>
       </c>
       <c r="O9" s="1">
         <v>76</v>
       </c>
       <c r="P9" s="1">
         <v>53</v>
       </c>
       <c r="Q9" s="1">
         <v>63</v>
       </c>
       <c r="R9" s="1">
         <v>59</v>
       </c>
       <c r="S9" s="1">
         <v>87</v>
       </c>
+      <c r="T9" s="1">
+        <v>55</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
         <v>40</v>
       </c>
       <c r="D10" s="1">
         <v>52</v>
       </c>
       <c r="E10" s="1">
         <v>62</v>
       </c>
       <c r="F10" s="1">
         <v>68</v>
       </c>
       <c r="G10" s="1">
         <v>73</v>
       </c>
       <c r="H10" s="1">
         <v>64</v>
@@ -1668,50 +1677,53 @@
       </c>
       <c r="L10" s="1">
         <v>83</v>
       </c>
       <c r="M10" s="1">
         <v>52</v>
       </c>
       <c r="N10" s="1">
         <v>71</v>
       </c>
       <c r="O10" s="1">
         <v>80</v>
       </c>
       <c r="P10" s="1">
         <v>51</v>
       </c>
       <c r="Q10" s="1">
         <v>48</v>
       </c>
       <c r="R10" s="1">
         <v>50</v>
       </c>
       <c r="S10" s="1">
         <v>69</v>
       </c>
+      <c r="T10" s="1">
+        <v>55</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>38</v>
       </c>
       <c r="D11" s="1">
         <v>55</v>
       </c>
       <c r="E11" s="1">
         <v>71</v>
       </c>
       <c r="F11" s="1">
         <v>52</v>
       </c>
       <c r="G11" s="1">
         <v>85</v>
       </c>
       <c r="H11" s="1">
         <v>78</v>
@@ -1727,50 +1739,53 @@
       </c>
       <c r="L11" s="1">
         <v>76</v>
       </c>
       <c r="M11" s="1">
         <v>68</v>
       </c>
       <c r="N11" s="1">
         <v>87</v>
       </c>
       <c r="O11" s="1">
         <v>71</v>
       </c>
       <c r="P11" s="1">
         <v>63</v>
       </c>
       <c r="Q11" s="1">
         <v>66</v>
       </c>
       <c r="R11" s="1">
         <v>78</v>
       </c>
       <c r="S11" s="1">
         <v>70</v>
       </c>
+      <c r="T11" s="1">
+        <v>55</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>29</v>
       </c>
       <c r="D12" s="1">
         <v>31</v>
       </c>
       <c r="E12" s="1">
         <v>31</v>
       </c>
       <c r="F12" s="1">
         <v>31</v>
       </c>
       <c r="G12" s="1">
         <v>39</v>
       </c>
       <c r="H12" s="1">
         <v>28</v>
@@ -1786,50 +1801,53 @@
       </c>
       <c r="L12" s="1">
         <v>48</v>
       </c>
       <c r="M12" s="1">
         <v>23</v>
       </c>
       <c r="N12" s="1">
         <v>46</v>
       </c>
       <c r="O12" s="1">
         <v>39</v>
       </c>
       <c r="P12" s="1">
         <v>35</v>
       </c>
       <c r="Q12" s="1">
         <v>43</v>
       </c>
       <c r="R12" s="1">
         <v>39</v>
       </c>
       <c r="S12" s="1">
         <v>40</v>
       </c>
+      <c r="T12" s="1">
+        <v>45</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
         <v>31</v>
       </c>
       <c r="D13" s="1">
         <v>30</v>
       </c>
       <c r="E13" s="1">
         <v>33</v>
       </c>
       <c r="F13" s="1">
         <v>39</v>
       </c>
       <c r="G13" s="1">
         <v>58</v>
       </c>
       <c r="H13" s="1">
         <v>42</v>
@@ -1845,50 +1863,53 @@
       </c>
       <c r="L13" s="1">
         <v>51</v>
       </c>
       <c r="M13" s="1">
         <v>39</v>
       </c>
       <c r="N13" s="1">
         <v>60</v>
       </c>
       <c r="O13" s="1">
         <v>53</v>
       </c>
       <c r="P13" s="1">
         <v>32</v>
       </c>
       <c r="Q13" s="1">
         <v>38</v>
       </c>
       <c r="R13" s="1">
         <v>47</v>
       </c>
       <c r="S13" s="1">
         <v>60</v>
       </c>
+      <c r="T13" s="1">
+        <v>20</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
         <v>27</v>
       </c>
       <c r="D14" s="1">
         <v>26</v>
       </c>
       <c r="E14" s="1">
         <v>32</v>
       </c>
       <c r="F14" s="1">
         <v>35</v>
       </c>
       <c r="G14" s="1">
         <v>54</v>
       </c>
       <c r="H14" s="1">
         <v>47</v>
@@ -1904,50 +1925,53 @@
       </c>
       <c r="L14" s="1">
         <v>37</v>
       </c>
       <c r="M14" s="1">
         <v>46</v>
       </c>
       <c r="N14" s="1">
         <v>54</v>
       </c>
       <c r="O14" s="1">
         <v>56</v>
       </c>
       <c r="P14" s="1">
         <v>36</v>
       </c>
       <c r="Q14" s="1">
         <v>51</v>
       </c>
       <c r="R14" s="1">
         <v>47</v>
       </c>
       <c r="S14" s="1">
         <v>53</v>
       </c>
+      <c r="T14" s="1">
+        <v>33</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="21">
         <v>34</v>
       </c>
       <c r="D15" s="21">
         <v>38</v>
       </c>
       <c r="E15" s="21">
         <v>43</v>
       </c>
       <c r="F15" s="21">
         <v>49</v>
       </c>
       <c r="G15" s="21">
         <v>77</v>
       </c>
       <c r="H15" s="21">
         <v>47</v>
@@ -1962,50 +1986,53 @@
         <v>65</v>
       </c>
       <c r="L15" s="21">
         <v>70</v>
       </c>
       <c r="M15" s="21">
         <v>52</v>
       </c>
       <c r="N15" s="21">
         <v>74</v>
       </c>
       <c r="O15" s="21">
         <v>52</v>
       </c>
       <c r="P15" s="21">
         <v>41</v>
       </c>
       <c r="Q15" s="21">
         <v>50</v>
       </c>
       <c r="R15" s="21">
         <v>46</v>
       </c>
       <c r="S15" s="21">
         <v>72</v>
+      </c>
+      <c r="T15" s="21">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>