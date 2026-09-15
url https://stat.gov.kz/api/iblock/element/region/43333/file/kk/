--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -961,57 +961,57 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
-    <col min="2" max="2" width="88.85546875" customWidth="1"/>
+    <col min="2" max="2" width="88.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="18">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>38</v>
       </c>
@@ -1087,59 +1087,59 @@
       <c r="B12" s="35" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="16">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="16">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="19">
         <v>77272775556</v>
       </c>
@@ -1155,51 +1155,51 @@
     <row r="21" spans="1:2">
       <c r="A21" s="37"/>
       <c r="B21" s="37"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="157.85546875" customWidth="1"/>
+    <col min="2" max="2" width="157.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="25" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="25" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="25" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="25" t="s">
         <v>43</v>
@@ -1215,81 +1215,81 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="25"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="38" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
+      <selection pane="bottomLeft" activeCell="W20" sqref="W20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.875" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.25" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.75" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.25" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="2" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="19" max="19" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.25" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="5.25" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.875" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.25" style="2" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.375" style="2" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.75" style="2" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="6.25" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="2" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="2"/>
+    <col min="21" max="21" width="5.375" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.875" style="2" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.25" style="2" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="5.25" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="25" customFormat="1" ht="25.5">
       <c r="A1" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="39" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
       <c r="N1" s="39"/>
       <c r="O1" s="39"/>
       <c r="P1" s="39"/>
       <c r="Q1" s="39"/>
       <c r="R1" s="39"/>
@@ -1494,50 +1494,53 @@
       </c>
       <c r="M7" s="13">
         <v>382</v>
       </c>
       <c r="N7" s="13">
         <v>535</v>
       </c>
       <c r="O7" s="13">
         <v>487</v>
       </c>
       <c r="P7" s="13">
         <v>344</v>
       </c>
       <c r="Q7" s="13">
         <v>403</v>
       </c>
       <c r="R7" s="13">
         <v>416</v>
       </c>
       <c r="S7" s="13">
         <v>510</v>
       </c>
       <c r="T7" s="13">
         <v>355</v>
       </c>
+      <c r="U7" s="13">
+        <v>406</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="1">
         <v>34</v>
       </c>
       <c r="D8" s="1">
         <v>41</v>
       </c>
       <c r="E8" s="1">
         <v>44</v>
       </c>
       <c r="F8" s="1">
         <v>40</v>
       </c>
       <c r="G8" s="1">
         <v>59</v>
       </c>
       <c r="H8" s="1">
         <v>41</v>
@@ -1556,50 +1559,53 @@
       </c>
       <c r="M8" s="1">
         <v>51</v>
       </c>
       <c r="N8" s="1">
         <v>66</v>
       </c>
       <c r="O8" s="1">
         <v>60</v>
       </c>
       <c r="P8" s="1">
         <v>33</v>
       </c>
       <c r="Q8" s="1">
         <v>44</v>
       </c>
       <c r="R8" s="1">
         <v>50</v>
       </c>
       <c r="S8" s="1">
         <v>59</v>
       </c>
       <c r="T8" s="1">
         <v>46</v>
       </c>
+      <c r="U8" s="1">
+        <v>42</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>39</v>
       </c>
       <c r="D9" s="1">
         <v>50</v>
       </c>
       <c r="E9" s="1">
         <v>48</v>
       </c>
       <c r="F9" s="1">
         <v>38</v>
       </c>
       <c r="G9" s="1">
         <v>93</v>
       </c>
       <c r="H9" s="1">
         <v>78</v>
@@ -1618,50 +1624,53 @@
       </c>
       <c r="M9" s="1">
         <v>51</v>
       </c>
       <c r="N9" s="1">
         <v>77</v>
       </c>
       <c r="O9" s="1">
         <v>76</v>
       </c>
       <c r="P9" s="1">
         <v>53</v>
       </c>
       <c r="Q9" s="1">
         <v>63</v>
       </c>
       <c r="R9" s="1">
         <v>59</v>
       </c>
       <c r="S9" s="1">
         <v>87</v>
       </c>
       <c r="T9" s="1">
         <v>55</v>
       </c>
+      <c r="U9" s="1">
+        <v>60</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
         <v>40</v>
       </c>
       <c r="D10" s="1">
         <v>52</v>
       </c>
       <c r="E10" s="1">
         <v>62</v>
       </c>
       <c r="F10" s="1">
         <v>68</v>
       </c>
       <c r="G10" s="1">
         <v>73</v>
       </c>
       <c r="H10" s="1">
         <v>64</v>
@@ -1680,50 +1689,53 @@
       </c>
       <c r="M10" s="1">
         <v>52</v>
       </c>
       <c r="N10" s="1">
         <v>71</v>
       </c>
       <c r="O10" s="1">
         <v>80</v>
       </c>
       <c r="P10" s="1">
         <v>51</v>
       </c>
       <c r="Q10" s="1">
         <v>48</v>
       </c>
       <c r="R10" s="1">
         <v>50</v>
       </c>
       <c r="S10" s="1">
         <v>69</v>
       </c>
       <c r="T10" s="1">
         <v>55</v>
       </c>
+      <c r="U10" s="1">
+        <v>66</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>38</v>
       </c>
       <c r="D11" s="1">
         <v>55</v>
       </c>
       <c r="E11" s="1">
         <v>71</v>
       </c>
       <c r="F11" s="1">
         <v>52</v>
       </c>
       <c r="G11" s="1">
         <v>85</v>
       </c>
       <c r="H11" s="1">
         <v>78</v>
@@ -1742,50 +1754,53 @@
       </c>
       <c r="M11" s="1">
         <v>68</v>
       </c>
       <c r="N11" s="1">
         <v>87</v>
       </c>
       <c r="O11" s="1">
         <v>71</v>
       </c>
       <c r="P11" s="1">
         <v>63</v>
       </c>
       <c r="Q11" s="1">
         <v>66</v>
       </c>
       <c r="R11" s="1">
         <v>78</v>
       </c>
       <c r="S11" s="1">
         <v>70</v>
       </c>
       <c r="T11" s="1">
         <v>55</v>
       </c>
+      <c r="U11" s="1">
+        <v>62</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>29</v>
       </c>
       <c r="D12" s="1">
         <v>31</v>
       </c>
       <c r="E12" s="1">
         <v>31</v>
       </c>
       <c r="F12" s="1">
         <v>31</v>
       </c>
       <c r="G12" s="1">
         <v>39</v>
       </c>
       <c r="H12" s="1">
         <v>28</v>
@@ -1804,50 +1819,53 @@
       </c>
       <c r="M12" s="1">
         <v>23</v>
       </c>
       <c r="N12" s="1">
         <v>46</v>
       </c>
       <c r="O12" s="1">
         <v>39</v>
       </c>
       <c r="P12" s="1">
         <v>35</v>
       </c>
       <c r="Q12" s="1">
         <v>43</v>
       </c>
       <c r="R12" s="1">
         <v>39</v>
       </c>
       <c r="S12" s="1">
         <v>40</v>
       </c>
       <c r="T12" s="1">
         <v>45</v>
       </c>
+      <c r="U12" s="1">
+        <v>48</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
         <v>31</v>
       </c>
       <c r="D13" s="1">
         <v>30</v>
       </c>
       <c r="E13" s="1">
         <v>33</v>
       </c>
       <c r="F13" s="1">
         <v>39</v>
       </c>
       <c r="G13" s="1">
         <v>58</v>
       </c>
       <c r="H13" s="1">
         <v>42</v>
@@ -1866,50 +1884,53 @@
       </c>
       <c r="M13" s="1">
         <v>39</v>
       </c>
       <c r="N13" s="1">
         <v>60</v>
       </c>
       <c r="O13" s="1">
         <v>53</v>
       </c>
       <c r="P13" s="1">
         <v>32</v>
       </c>
       <c r="Q13" s="1">
         <v>38</v>
       </c>
       <c r="R13" s="1">
         <v>47</v>
       </c>
       <c r="S13" s="1">
         <v>60</v>
       </c>
       <c r="T13" s="1">
         <v>20</v>
       </c>
+      <c r="U13" s="1">
+        <v>45</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
         <v>27</v>
       </c>
       <c r="D14" s="1">
         <v>26</v>
       </c>
       <c r="E14" s="1">
         <v>32</v>
       </c>
       <c r="F14" s="1">
         <v>35</v>
       </c>
       <c r="G14" s="1">
         <v>54</v>
       </c>
       <c r="H14" s="1">
         <v>47</v>
@@ -1928,50 +1949,53 @@
       </c>
       <c r="M14" s="1">
         <v>46</v>
       </c>
       <c r="N14" s="1">
         <v>54</v>
       </c>
       <c r="O14" s="1">
         <v>56</v>
       </c>
       <c r="P14" s="1">
         <v>36</v>
       </c>
       <c r="Q14" s="1">
         <v>51</v>
       </c>
       <c r="R14" s="1">
         <v>47</v>
       </c>
       <c r="S14" s="1">
         <v>53</v>
       </c>
       <c r="T14" s="1">
         <v>33</v>
       </c>
+      <c r="U14" s="1">
+        <v>33</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="21">
         <v>34</v>
       </c>
       <c r="D15" s="21">
         <v>38</v>
       </c>
       <c r="E15" s="21">
         <v>43</v>
       </c>
       <c r="F15" s="21">
         <v>49</v>
       </c>
       <c r="G15" s="21">
         <v>77</v>
       </c>
       <c r="H15" s="21">
         <v>47</v>
@@ -1989,50 +2013,53 @@
         <v>70</v>
       </c>
       <c r="M15" s="21">
         <v>52</v>
       </c>
       <c r="N15" s="21">
         <v>74</v>
       </c>
       <c r="O15" s="21">
         <v>52</v>
       </c>
       <c r="P15" s="21">
         <v>41</v>
       </c>
       <c r="Q15" s="21">
         <v>50</v>
       </c>
       <c r="R15" s="21">
         <v>46</v>
       </c>
       <c r="S15" s="21">
         <v>72</v>
       </c>
       <c r="T15" s="21">
         <v>46</v>
+      </c>
+      <c r="U15" s="21">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>