--- v0 (2026-09-04)
+++ v1 (2026-10-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="метадеректер163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метадеректер163213" sheetId="5" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId3"/>
     <sheet name="көрсеткіш163206" sheetId="3" r:id="rId4"/>
     <sheet name="көрсеткіш163213" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="72">
   <si>
     <t>Тұрғын үйлерді пайдалануға беру</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
@@ -217,91 +217,108 @@
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу тұрғын үйлердің пайдалануға берілген жалпы ауданы көрсеткіші бойынша талданып отырған кезеңнің алдыңғы кезеңге қатынасында келесі формулаға сай жүзеге асырылады       
 </t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>Тұрғын үйлерді пайдалануға беру, жалпы алаңы мың шаршы метр</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2024 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/region/akmola/spreadsheets/?industry=5263&amp;year=2026&amp;name=12882&amp;period=month&amp;type=</t>
-[...8 lines deleted...]
-    <t>17.09.2026г.</t>
+    <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/akmola/spreadsheets/?industry=4492&amp;year=&amp;name=12884&amp;period=month&amp;type=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
   </si>
   <si>
     <t>Құрылыс, инвестициялар статистикасы және құрылымдық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Туружанова Ляззат Еркеновна</t>
   </si>
   <si>
     <t xml:space="preserve"> +7 7162 40-19-57</t>
   </si>
   <si>
-    <t xml:space="preserve"> l.turuzhanova@aspire.gov.kz</t>
+    <t>l.turuzhanova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <name val="Roboto Black"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto Black"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -342,62 +359,75 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <u/>
       <sz val="10"/>
+      <color rgb="FF0033CC"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -417,202 +447,203 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...30 lines deleted...]
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...12 lines deleted...]
-    </xf>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -862,1327 +893,1327 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=5263&amp;year=2026&amp;name=12882&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=4492&amp;year=&amp;name=12884&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=5263&amp;year=2026&amp;name=12882&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
-[...2 lines deleted...]
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=4492&amp;year=&amp;name=12884&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14:B21"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="36.6640625" style="17" customWidth="1"/>
-    <col min="2" max="2" width="98.88671875" style="17" customWidth="1"/>
+    <col min="1" max="1" width="34" style="24" customWidth="1"/>
+    <col min="2" max="2" width="94.21875" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="1"/>
-[...3 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="A1" s="7"/>
+      <c r="B1" s="7"/>
+    </row>
+    <row r="2" spans="1:13" s="10" customFormat="1">
+      <c r="A2" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="3">
+      <c r="B2" s="9">
         <v>163206</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1">
-      <c r="A3" s="2" t="s">
+    <row r="3" spans="1:13" s="10" customFormat="1">
+      <c r="A3" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="11" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1">
-      <c r="A4" s="2" t="s">
+    <row r="4" spans="1:13" s="10" customFormat="1">
+      <c r="A4" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1">
-      <c r="A5" s="7" t="s">
+    <row r="5" spans="1:13" s="10" customFormat="1">
+      <c r="A5" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="11" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1">
-      <c r="A6" s="7" t="s">
+    <row r="6" spans="1:13" s="10" customFormat="1">
+      <c r="A6" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B6" s="9" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="51" customHeight="1">
-      <c r="A7" s="2" t="s">
+    <row r="7" spans="1:13" s="10" customFormat="1" ht="52.8">
+      <c r="A7" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="12" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="8" spans="1:13" s="10" customFormat="1">
+      <c r="A8" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B8" s="9" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="49.2" customHeight="1">
-      <c r="A9" s="2" t="s">
+    <row r="9" spans="1:13" s="10" customFormat="1" ht="66">
+      <c r="A9" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="12" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="64.2" customHeight="1">
-      <c r="A10" s="2" t="s">
+    <row r="10" spans="1:13" s="10" customFormat="1" ht="79.2">
+      <c r="A10" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="12" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1">
-      <c r="A11" s="2" t="s">
+    <row r="11" spans="1:13" s="10" customFormat="1">
+      <c r="A11" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="5"/>
-[...3 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="B11" s="11"/>
+      <c r="M11" s="14"/>
+    </row>
+    <row r="12" spans="1:13" s="10" customFormat="1">
+      <c r="A12" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="9" t="s">
+      <c r="B12" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="M12" s="8"/>
-[...2 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="M12" s="14"/>
+    </row>
+    <row r="13" spans="1:13" s="10" customFormat="1">
+      <c r="A13" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B13" s="11" t="s">
+      <c r="B13" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="M13" s="8"/>
-[...2 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="M13" s="14"/>
+    </row>
+    <row r="14" spans="1:13" s="10" customFormat="1">
+      <c r="A14" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="22" t="s">
+      <c r="B14" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="14"/>
+    </row>
+    <row r="15" spans="1:13" s="10" customFormat="1">
+      <c r="A15" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="M15" s="14"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="M14" s="8"/>
-[...17 lines deleted...]
-      <c r="M16" s="13"/>
+      <c r="M16" s="19"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="2" t="s">
+      <c r="A17" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="B17" s="12" t="s">
+      <c r="B17" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="M17" s="14"/>
+      <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" ht="26.4">
-      <c r="A18" s="2" t="s">
+      <c r="A18" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="23" t="s">
+      <c r="B18" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="M18" s="13"/>
+      <c r="M18" s="19"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="2" t="s">
+      <c r="A19" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="B19" s="24" t="s">
+      <c r="B19" s="38" t="s">
         <v>69</v>
       </c>
-      <c r="M19" s="14"/>
+      <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="2" t="s">
+      <c r="A20" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="25" t="s">
+      <c r="B20" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="M20" s="13"/>
+      <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="2" t="s">
+      <c r="A21" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="26" t="s">
+      <c r="B21" s="40" t="s">
         <v>71</v>
       </c>
-      <c r="M21" s="14"/>
+      <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="15"/>
-      <c r="B22" s="16"/>
+      <c r="A22" s="22"/>
+      <c r="B22" s="23"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="14"/>
+      <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="13"/>
+      <c r="M24" s="19"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="14"/>
+      <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="13"/>
+      <c r="M26" s="19"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="36.6640625" style="17" customWidth="1"/>
-    <col min="2" max="2" width="99.33203125" style="17" customWidth="1"/>
+    <col min="1" max="1" width="33.6640625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="93.21875" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="1"/>
-[...3 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="A1" s="7"/>
+      <c r="B1" s="7"/>
+    </row>
+    <row r="2" spans="1:13" s="10" customFormat="1">
+      <c r="A2" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="5">
+      <c r="B2" s="9">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
-      <c r="A3" s="2" t="s">
+    <row r="3" spans="1:13" s="10" customFormat="1">
+      <c r="A3" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="9" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1">
-      <c r="A4" s="2" t="s">
+    <row r="4" spans="1:13" s="10" customFormat="1">
+      <c r="A4" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="21" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="22.8" customHeight="1">
-      <c r="A5" s="7" t="s">
+    <row r="5" spans="1:13" s="10" customFormat="1">
+      <c r="A5" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="9" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1">
-      <c r="A6" s="7" t="s">
+    <row r="6" spans="1:13" s="10" customFormat="1">
+      <c r="A6" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="9" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="42" customHeight="1">
-      <c r="A7" s="2" t="s">
+    <row r="7" spans="1:13" s="10" customFormat="1" ht="39.6">
+      <c r="A7" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="12" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="41.4" customHeight="1">
-      <c r="A8" s="2" t="s">
+    <row r="8" spans="1:13" s="10" customFormat="1" ht="34.799999999999997" customHeight="1">
+      <c r="A8" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="12" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1">
-      <c r="A9" s="2" t="s">
+    <row r="9" spans="1:13" s="10" customFormat="1">
+      <c r="A9" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="12" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="40.200000000000003" customHeight="1">
-      <c r="A10" s="2" t="s">
+    <row r="10" spans="1:13" s="10" customFormat="1" ht="52.8">
+      <c r="A10" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="12" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1">
-      <c r="A11" s="2" t="s">
+    <row r="11" spans="1:13" s="10" customFormat="1">
+      <c r="A11" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="5"/>
-[...3 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="B11" s="11"/>
+      <c r="M11" s="14"/>
+    </row>
+    <row r="12" spans="1:13" s="10" customFormat="1">
+      <c r="A12" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="9" t="s">
+      <c r="B12" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="M12" s="8"/>
-[...2 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="M12" s="14"/>
+    </row>
+    <row r="13" spans="1:13" s="10" customFormat="1">
+      <c r="A13" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="11" t="s">
+      <c r="B13" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="M13" s="8"/>
-[...2 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="M13" s="14"/>
+    </row>
+    <row r="14" spans="1:13" s="10" customFormat="1">
+      <c r="A14" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="22" t="s">
+      <c r="B14" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="14"/>
+    </row>
+    <row r="15" spans="1:13" s="10" customFormat="1">
+      <c r="A15" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="M15" s="14"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="M14" s="8"/>
-[...17 lines deleted...]
-      <c r="M16" s="13"/>
+      <c r="M16" s="19"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="2" t="s">
+      <c r="A17" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="B17" s="12" t="s">
+      <c r="B17" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="M17" s="14"/>
+      <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" ht="26.4">
-      <c r="A18" s="2" t="s">
+      <c r="A18" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="23" t="s">
+      <c r="B18" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="M18" s="13"/>
+      <c r="M18" s="19"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="2" t="s">
+      <c r="A19" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="B19" s="24" t="s">
+      <c r="B19" s="38" t="s">
         <v>69</v>
       </c>
-      <c r="M19" s="14"/>
+      <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="2" t="s">
+      <c r="A20" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="25" t="s">
+      <c r="B20" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="M20" s="13"/>
+      <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="2" t="s">
+      <c r="A21" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="26" t="s">
+      <c r="B21" s="40" t="s">
         <v>71</v>
       </c>
-      <c r="M21" s="14"/>
+      <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="15"/>
-      <c r="B22" s="16"/>
+      <c r="A22" s="22"/>
+      <c r="B22" s="23"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="14"/>
+      <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="13"/>
+      <c r="M24" s="19"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="14"/>
+      <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="13"/>
+      <c r="M26" s="19"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A11" sqref="A11:C11"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="2" max="2" width="67" customWidth="1"/>
-    <col min="3" max="3" width="25.77734375" customWidth="1"/>
+    <col min="3" max="3" width="14.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="18"/>
-      <c r="B1" s="19" t="s">
+      <c r="A1" s="25"/>
+      <c r="B1" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="C1" s="20"/>
+      <c r="C1" s="27"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="18"/>
-      <c r="B2" s="19" t="s">
+      <c r="A2" s="25"/>
+      <c r="B2" s="26" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="20"/>
+      <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="18"/>
-      <c r="B3" s="19" t="s">
+      <c r="A3" s="25"/>
+      <c r="B3" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="C3" s="20"/>
+      <c r="C3" s="27"/>
     </row>
     <row r="4" spans="1:3">
-      <c r="A4" s="18"/>
-      <c r="B4" s="19" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="C4" s="20"/>
+      <c r="C4" s="27"/>
     </row>
     <row r="5" spans="1:3">
-      <c r="A5" s="18"/>
-      <c r="B5" s="19" t="s">
+      <c r="A5" s="25"/>
+      <c r="B5" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="C5" s="20"/>
+      <c r="C5" s="27"/>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="18"/>
-[...1 lines deleted...]
-      <c r="C6" s="20"/>
+      <c r="A6" s="25"/>
+      <c r="B6" s="25"/>
+      <c r="C6" s="27"/>
     </row>
     <row r="7" spans="1:3" ht="39.6">
-      <c r="A7" s="18"/>
-      <c r="B7" s="21" t="s">
+      <c r="A7" s="25"/>
+      <c r="B7" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="C7" s="20"/>
+      <c r="C7" s="27"/>
     </row>
     <row r="8" spans="1:3">
-      <c r="A8" s="18"/>
-[...1 lines deleted...]
-      <c r="C8" s="20"/>
+      <c r="A8" s="25"/>
+      <c r="B8" s="25"/>
+      <c r="C8" s="27"/>
     </row>
     <row r="9" spans="1:3">
-      <c r="A9" s="18"/>
-[...1 lines deleted...]
-      <c r="C9" s="20"/>
+      <c r="A9" s="25"/>
+      <c r="B9" s="25"/>
+      <c r="C9" s="27"/>
     </row>
     <row r="10" spans="1:3">
-      <c r="A10" s="18"/>
-[...1 lines deleted...]
-      <c r="C10" s="18"/>
+      <c r="A10" s="25"/>
+      <c r="B10" s="25"/>
+      <c r="C10" s="25"/>
     </row>
     <row r="11" spans="1:3" ht="14.4">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="29" t="s">
         <v>57</v>
       </c>
-      <c r="B11" s="37"/>
-      <c r="C11" s="37"/>
+      <c r="B11" s="30"/>
+      <c r="C11" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A11:C11"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M7"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:M7"/>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="14.44140625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="10.44140625" customWidth="1"/>
+    <col min="1" max="1" width="13.109375" customWidth="1"/>
+    <col min="2" max="2" width="9" customWidth="1"/>
+    <col min="3" max="3" width="9.44140625" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" customWidth="1"/>
+    <col min="7" max="7" width="9.44140625" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="9.44140625" customWidth="1"/>
-    <col min="10" max="10" width="10.5546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="10.6640625" customWidth="1"/>
+    <col min="10" max="10" width="11.44140625" customWidth="1"/>
+    <col min="11" max="12" width="8.44140625" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
     </row>
     <row r="2" spans="1:13" ht="12" customHeight="1">
-      <c r="A2" s="28"/>
-[...11 lines deleted...]
-      <c r="M2" s="28"/>
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A3" s="29"/>
-      <c r="B3" s="33" t="s">
+      <c r="A3" s="5"/>
+      <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="33" t="s">
+      <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="33" t="s">
+      <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="33" t="s">
+      <c r="E3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="33" t="s">
+      <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="33" t="s">
+      <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="33" t="s">
+      <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="33" t="s">
+      <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="33" t="s">
+      <c r="J3" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="33" t="s">
+      <c r="K3" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="33" t="s">
+      <c r="L3" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="33" t="s">
+      <c r="M3" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="13.2" customHeight="1">
-      <c r="A4" s="34" t="s">
+    <row r="4" spans="1:13" ht="11.25" customHeight="1">
+      <c r="A4" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="B4" s="34"/>
-[...10 lines deleted...]
-      <c r="M4" s="30"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="35" t="s">
+      <c r="A5" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="38">
+      <c r="B5" s="41">
         <v>52.1</v>
       </c>
-      <c r="C5" s="38">
+      <c r="C5" s="41">
         <v>43.7</v>
       </c>
-      <c r="D5" s="38">
+      <c r="D5" s="41">
         <v>46.2</v>
       </c>
-      <c r="E5" s="38">
+      <c r="E5" s="41">
         <v>24.4</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="42">
         <v>33.5</v>
       </c>
-      <c r="G5" s="40">
+      <c r="G5" s="43">
         <v>37.5</v>
       </c>
-      <c r="H5" s="38">
+      <c r="H5" s="41">
         <v>39.200000000000003</v>
       </c>
-      <c r="I5" s="38">
+      <c r="I5" s="41">
         <v>31.5</v>
       </c>
-      <c r="J5" s="38">
+      <c r="J5" s="41">
         <v>120.6</v>
       </c>
-      <c r="K5" s="38">
+      <c r="K5" s="41">
         <v>64.099999999999994</v>
       </c>
-      <c r="L5" s="38">
+      <c r="L5" s="41">
         <v>68.099999999999994</v>
       </c>
-      <c r="M5" s="38">
+      <c r="M5" s="41">
         <v>100.4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="31">
+      <c r="B6" s="44">
         <v>15.6</v>
       </c>
-      <c r="C6" s="31">
+      <c r="C6" s="44">
         <v>32.299999999999997</v>
       </c>
-      <c r="D6" s="31">
+      <c r="D6" s="44">
         <v>64.8</v>
       </c>
-      <c r="E6" s="31">
+      <c r="E6" s="44">
         <v>22.2</v>
       </c>
-      <c r="F6" s="31">
+      <c r="F6" s="44">
         <v>22.4</v>
       </c>
-      <c r="G6" s="31">
+      <c r="G6" s="44">
         <v>115.8</v>
       </c>
-      <c r="H6" s="41">
+      <c r="H6" s="45">
         <v>38</v>
       </c>
-      <c r="I6" s="31">
+      <c r="I6" s="44">
         <v>40.200000000000003</v>
       </c>
-      <c r="J6" s="31">
+      <c r="J6" s="44">
         <v>78.099999999999994</v>
       </c>
-      <c r="K6" s="31">
+      <c r="K6" s="44">
         <v>38.799999999999997</v>
       </c>
-      <c r="L6" s="31">
+      <c r="L6" s="44">
         <v>93.2</v>
       </c>
-      <c r="M6" s="41">
+      <c r="M6" s="45">
         <v>133</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="35" t="s">
+      <c r="A7" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="B7" s="31">
+      <c r="B7" s="44">
         <v>18.399999999999999</v>
       </c>
-      <c r="C7" s="31">
+      <c r="C7" s="44">
         <v>22.9</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="44">
         <v>57.1</v>
       </c>
-      <c r="E7" s="31">
+      <c r="E7" s="44">
         <v>38.799999999999997</v>
       </c>
-      <c r="F7" s="31">
+      <c r="F7" s="44">
         <v>23.5</v>
       </c>
-      <c r="G7" s="31">
+      <c r="G7" s="44">
         <v>113.7</v>
       </c>
-      <c r="H7" s="41">
+      <c r="H7" s="45">
         <v>35.299999999999997</v>
       </c>
-      <c r="I7" s="31"/>
-[...3 lines deleted...]
-      <c r="M7" s="41"/>
+      <c r="I7" s="44">
+        <v>31.4</v>
+      </c>
+      <c r="J7" s="44">
+        <v>37.4</v>
+      </c>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J21" sqref="J21"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="16" customWidth="1"/>
+    <col min="1" max="1" width="13.109375" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="9.44140625" customWidth="1"/>
-    <col min="4" max="4" width="9.77734375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="11.33203125" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" customWidth="1"/>
     <col min="7" max="7" width="9.44140625" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="9.44140625" customWidth="1"/>
     <col min="10" max="10" width="11.44140625" customWidth="1"/>
-    <col min="11" max="11" width="9.44140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="11.88671875" customWidth="1"/>
+    <col min="11" max="12" width="8.44140625" customWidth="1"/>
+    <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="32"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
     </row>
     <row r="2" spans="1:13" ht="12" customHeight="1">
-      <c r="A2" s="28"/>
-[...11 lines deleted...]
-      <c r="M2" s="28"/>
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A3" s="29"/>
-      <c r="B3" s="33" t="s">
+      <c r="A3" s="5"/>
+      <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="33" t="s">
+      <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="33" t="s">
+      <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="33" t="s">
+      <c r="E3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="33" t="s">
+      <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="33" t="s">
+      <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="33" t="s">
+      <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="33" t="s">
+      <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="33" t="s">
+      <c r="J3" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="33" t="s">
+      <c r="K3" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="33" t="s">
+      <c r="L3" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="33" t="s">
+      <c r="M3" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="17.399999999999999" customHeight="1">
-      <c r="A4" s="46" t="s">
+    <row r="4" spans="1:13" ht="11.25" customHeight="1">
+      <c r="A4" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="47"/>
-[...10 lines deleted...]
-      <c r="M4" s="49"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A5" s="34" t="s">
+      <c r="A5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="34"/>
-[...10 lines deleted...]
-      <c r="M5" s="30"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="32"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="42">
+      <c r="B6" s="46">
         <v>74.099999999999994</v>
       </c>
-      <c r="C6" s="42">
+      <c r="C6" s="46">
         <v>84</v>
       </c>
-      <c r="D6" s="42">
+      <c r="D6" s="46">
         <v>97.3</v>
       </c>
-      <c r="E6" s="38">
+      <c r="E6" s="41">
         <v>52.8</v>
       </c>
-      <c r="F6" s="42">
+      <c r="F6" s="46">
         <v>137.30000000000001</v>
       </c>
-      <c r="G6" s="42">
+      <c r="G6" s="46">
         <v>112</v>
       </c>
-      <c r="H6" s="42">
+      <c r="H6" s="46">
         <v>104.6</v>
       </c>
-      <c r="I6" s="42">
+      <c r="I6" s="46">
         <v>80.3</v>
       </c>
-      <c r="J6" s="43">
+      <c r="J6" s="47">
         <v>382.7</v>
       </c>
-      <c r="K6" s="42">
+      <c r="K6" s="46">
         <v>53.1</v>
       </c>
-      <c r="L6" s="42">
+      <c r="L6" s="46">
         <v>106.2</v>
       </c>
-      <c r="M6" s="42">
+      <c r="M6" s="46">
         <v>147.5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="35" t="s">
+      <c r="A7" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="31">
+      <c r="B7" s="44">
         <v>15.5</v>
       </c>
-      <c r="C7" s="31">
+      <c r="C7" s="44">
         <v>207.6</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="44">
         <v>200.6</v>
       </c>
-      <c r="E7" s="31">
+      <c r="E7" s="44">
         <v>34.200000000000003</v>
       </c>
-      <c r="F7" s="41">
+      <c r="F7" s="45">
         <v>101.2</v>
       </c>
-      <c r="G7" s="31">
+      <c r="G7" s="44">
         <v>516.5</v>
       </c>
-      <c r="H7" s="31">
+      <c r="H7" s="44">
         <v>32.799999999999997</v>
       </c>
-      <c r="I7" s="31">
+      <c r="I7" s="44">
         <v>105.9</v>
       </c>
-      <c r="J7" s="31">
+      <c r="J7" s="44">
         <v>194.3</v>
       </c>
-      <c r="K7" s="31">
+      <c r="K7" s="44">
         <v>49.7</v>
       </c>
-      <c r="L7" s="31">
+      <c r="L7" s="44">
         <v>239.9</v>
       </c>
-      <c r="M7" s="31">
+      <c r="M7" s="44">
         <v>142.69999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="35" t="s">
+      <c r="A8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="31">
+      <c r="B8" s="44">
         <v>13.9</v>
       </c>
-      <c r="C8" s="31">
+      <c r="C8" s="44">
         <v>124.1</v>
       </c>
-      <c r="D8" s="31">
+      <c r="D8" s="44">
         <v>249.6</v>
       </c>
-      <c r="E8" s="31">
+      <c r="E8" s="44">
         <v>67.900000000000006</v>
       </c>
-      <c r="F8" s="41">
+      <c r="F8" s="45">
         <v>60.5</v>
       </c>
-      <c r="G8" s="31">
+      <c r="G8" s="44">
         <v>484.6</v>
       </c>
-      <c r="H8" s="41">
+      <c r="H8" s="45">
         <v>31</v>
       </c>
-      <c r="I8" s="31"/>
-[...6 lines deleted...]
-      <c r="A9" s="46" t="s">
+      <c r="I8" s="45">
+        <v>89</v>
+      </c>
+      <c r="J8" s="44">
+        <v>118.9</v>
+      </c>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+    </row>
+    <row r="9" spans="1:13" ht="11.25" customHeight="1">
+      <c r="A9" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="47"/>
-[...10 lines deleted...]
-      <c r="M9" s="49"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="34"/>
+      <c r="H9" s="34"/>
+      <c r="I9" s="34"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="35"/>
+      <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A10" s="34" t="s">
+      <c r="A10" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="34"/>
-[...10 lines deleted...]
-      <c r="M10" s="30"/>
+      <c r="B10" s="32"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="35" t="s">
+      <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="41">
+      <c r="B11" s="45">
         <v>68.599999999999994</v>
       </c>
-      <c r="C11" s="31">
+      <c r="C11" s="44">
         <v>97.6</v>
       </c>
-      <c r="D11" s="31">
+      <c r="D11" s="44">
         <v>105.6</v>
       </c>
-      <c r="E11" s="31">
+      <c r="E11" s="44">
         <v>55.8</v>
       </c>
-      <c r="F11" s="44">
+      <c r="F11" s="48">
         <v>70.2</v>
       </c>
-      <c r="G11" s="45">
+      <c r="G11" s="49">
         <v>74.2</v>
       </c>
-      <c r="H11" s="31">
+      <c r="H11" s="44">
         <v>104.8</v>
       </c>
-      <c r="I11" s="41">
+      <c r="I11" s="45">
         <v>48.6</v>
       </c>
-      <c r="J11" s="31">
+      <c r="J11" s="44">
         <v>174.8</v>
       </c>
-      <c r="K11" s="38">
+      <c r="K11" s="41">
         <v>99.3</v>
       </c>
-      <c r="L11" s="31">
+      <c r="L11" s="44">
         <v>161.80000000000001</v>
       </c>
-      <c r="M11" s="31">
+      <c r="M11" s="44">
         <v>142.80000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="35" t="s">
+      <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="31">
+      <c r="B12" s="44">
         <v>29.9</v>
       </c>
-      <c r="C12" s="31">
+      <c r="C12" s="44">
         <v>73.8</v>
       </c>
-      <c r="D12" s="31">
+      <c r="D12" s="44">
         <v>140.19999999999999</v>
       </c>
-      <c r="E12" s="31">
+      <c r="E12" s="44">
         <v>90.8</v>
       </c>
-      <c r="F12" s="31">
+      <c r="F12" s="44">
         <v>66.900000000000006</v>
       </c>
-      <c r="G12" s="31">
+      <c r="G12" s="44">
         <v>308.60000000000002</v>
       </c>
-      <c r="H12" s="31">
+      <c r="H12" s="44">
         <v>96.7</v>
       </c>
-      <c r="I12" s="31">
+      <c r="I12" s="44">
         <v>127.6</v>
       </c>
-      <c r="J12" s="31">
+      <c r="J12" s="44">
         <v>64.8</v>
       </c>
-      <c r="K12" s="31">
+      <c r="K12" s="44">
         <v>60.6</v>
       </c>
-      <c r="L12" s="31">
+      <c r="L12" s="44">
         <v>136.9</v>
       </c>
-      <c r="M12" s="31">
+      <c r="M12" s="44">
         <v>132.5</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="35" t="s">
+      <c r="A13" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="B13" s="31">
+      <c r="B13" s="44">
         <v>118.5</v>
       </c>
-      <c r="C13" s="31">
+      <c r="C13" s="44">
         <v>70.900000000000006</v>
       </c>
-      <c r="D13" s="31">
+      <c r="D13" s="44">
         <v>88.2</v>
       </c>
-      <c r="E13" s="31">
+      <c r="E13" s="44">
         <v>174.9</v>
       </c>
-      <c r="F13" s="31">
+      <c r="F13" s="44">
         <v>104.7</v>
       </c>
-      <c r="G13" s="31">
-[...2 lines deleted...]
-      <c r="H13" s="41">
+      <c r="G13" s="44">
+        <v>97.9</v>
+      </c>
+      <c r="H13" s="45">
         <v>93</v>
       </c>
-      <c r="I13" s="31"/>
-[...3 lines deleted...]
-      <c r="M13" s="31"/>
+      <c r="I13" s="44">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="J13" s="44">
+        <v>47.8</v>
+      </c>
+      <c r="K13" s="44"/>
+      <c r="L13" s="44"/>
+      <c r="M13" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A9:L9"/>
     <mergeCell ref="A10:C10"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05E98582-5E59-4160-B4C3-87F5056DD581}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BB449C2-6100-4D5E-A796-331959A26115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05E98582-5E59-4160-B4C3-87F5056DD581}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCD2B5F-CEBB-4DE4-9072-5A00DD727910}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>